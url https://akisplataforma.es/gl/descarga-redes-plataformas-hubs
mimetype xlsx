--- v2 (2026-03-19)
+++ v3 (2026-05-04)
@@ -12,74 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plataformas e redes" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Rapaz</t>
   </si>
   <si>
     <t>Descrición</t>
   </si>
   <si>
+    <t>Rede OMIPERBIO</t>
+  </si>
+  <si>
+    <t>Reixa</t>
+  </si>
+  <si>
+    <t>Unha rede de 6 centros tecnolóxicos en campos complementarios co obxectivo de incrementar a aplicación de tecnoloxías ómicas para obter novos ingredientes e alimentos funcionais desenvolvidos con procesos innovadores para modular positivamente diversos microbiomas (intestinal humano, dérmico humano, ruminal animal) e mellorar a calidade dos alimentos, a saúde humana e animal. Membros da Rede: Asociación Empresarial para a Investigación Centro Tecnolóxico Nacional de Conservas – CTNC Fundación Centro de Investigación Tecnolóxica Multisectorial - CETIM Centro Tecnolóxico Cereal de Castela e León – CETECE Centro de Tecnoloxía da Oliva e do Aceite – CITOLIVA Centro Culinario Vasco GOe – GOe Asociación de Investigación da Industria Téxtil e Cosmética - AITEX A iniciativa forma parte da Rede Cervera OMIPERBIO, financiada polo Centro para o Desenvolvemento Tecnolóxico Industrial (CDTI) a través do Ministerio de Ciencia, Innovación e Universidades, dentro das axudas destinadas aos Centros Tecnolóxicos de Excelencia “Cervera” do Plan Estatal de Investigación Científica e Técnica e Innovación 2024-2027.</t>
+  </si>
+  <si>
     <t>ATgro</t>
   </si>
   <si>
     <t>Plataforma</t>
   </si>
   <si>
     <t>ATGRO é a plataforma global de xestión de proxectos agrícolas e investimento de Atitlán, dedicada ao desenvolvemento de superalimentos e outras liñas agrícolas complementarias.</t>
   </si>
   <si>
     <t>Rede de estacións meteorolóxicas SiAR</t>
-  </si>
-[...1 lines deleted...]
-    <t>Reixa</t>
   </si>
   <si>
     <t>O Ministerio de Agricultura, Pesca e Alimentación, a través da Subdirección Xeral de Regadíos, Camiños Naturais e Infraestruturas Rurais, pon á disposición dos usuarios de forma gratuíta toda a información recollida a través da rede de estacións meteorolóxicas SiAR.</t>
   </si>
   <si>
     <t>Rede Nacional de Granxas Tradicionais</t>
   </si>
   <si>
     <t>En resposta á necesidade de sistemas de información económica para o sector gandeiro que permitisen comparacións a nivel agrario, rexional, nacional e internacional, a Dirección Xeral de Produción e Mercados Agrarios puxo en marcha no ano 2003 a Rede Nacional de Explotacións Típicas (proxecto RENGRATI), que agora forma parte da rede REDES TECO. Este proxecto céntrase no establecemento e mantemento de redes permanentes de información técnica e económica para os distintos sectores gandeiros de España. Para iso, estableceuse unha infraestrutura ou rede de institucións e particulares para achegar información, entre as que se inclúen as principais asociacións de produtores, investigadores, consultores, produtores e organismos gobernamentais relacionados. Estas redes nacionais sectoriais están, á súa vez, integradas nas Redes Internacionais de Análise Comparativa de Explotacións, que inclúen os principais países produtores de gando do mundo. Estas Redes Internacionais prestan apoio continuo aos seus membros e colaboran na aplicación da metodoloxía axeitada para validar a información proporcionada polos produtores, así como para avaliar políticas e estratexias sectoriais e de produción, ou simular o seu impacto a todos os niveis. A metodoloxía empregada neste marco comeza cos rexistros contables de explotacións reais con características similares, que se categorizan para representar o sistema de produción máis común na rexión onde se atopan, en termos de tamaño, xestión e rendementos. Ademais das validacións realizadas segundo a metodoloxía internacional, celébranse reunións nacionais cos produtores, denominadas "paneis" na terminoloxía da rede, para discutir e validar os resultados co fin de garantir unha maior representatividade. RENGRATI pretende servir como ferramenta estratéxica, proporcionando información precisa e actualizada sobre custos de produción, rendibilidade, beneficios e puntos de equilibrio, apoiando os sectores e servindo de referencia para a toma de decisións prácticas, axudando a orientar o futuro inmediato destes sectores na dirección correcta. Para este fin, nesta sección está dispoñible información máis detallada sobre o funcionamento da Rede Nacional de Explotacións Típicas e das Redes Internacionais, así como informes de resultados específicos do sector.</t>
   </si>
   <si>
     <t>RECAN (Rede Nacional de Contabilidade Agraria)</t>
   </si>
   <si>
     <t>A Rede Nacional de Contabilidade Agraria é unha ferramenta que permite avaliar a renda agraria e o impacto da política agrícola nas explotacións. Réxese por un regulamento da Unión Europea, o que significa que se aplican os mesmos principios contables en todos os estados membros. Polo tanto, é a única fonte completa de microdatos en España que está harmonizada co resto da UE.</t>
   </si>
   <si>
     <t>Microplanta vermella</t>
   </si>
   <si>
     <t>Unha rede de grupos de investigación centrada na investigación das interaccións beneficiosas entre plantas e microorganismos. A rede está formada por 15 grupos de investigación de varias universidades. O obxectivo da Rede é unir coñecementos, recursos e esforzos na investigación sobre as interaccións planta-microorganismo en relación coa súa importancia e aplicabilidade na mellora da tolerancia dos cultivos a situacións de estrés derivadas do cambio climático (principalmente secas, altas temperaturas e salinidade) e na produción agrícola sostible, para garantir a seguridade alimentaria a pesar da crecente demanda global e a competencia polos recursos.</t>
   </si>
   <si>
     <t>RENR</t>
   </si>
@@ -813,122 +819,122 @@
   <si>
     <t>Rede de Municipios para a Agroecoloxía</t>
   </si>
   <si>
     <t>O obxectivo da Rede é construír, a través do intercambio de experiencias, coñecementos, datos, información e proxectos, sistemas alimentarios locais que sexan respectuosos co medio ambiente, sostibles, inclusivos, resilientes, seguros e diversificados, garantindo alimentos sans, sostibles e accesibles para toda a poboación e promovendo o emprego local, en liña coas perspectivas da agroecoloxía e a soberanía alimentaria.</t>
   </si>
   <si>
     <t>Plataforma SynergyNuts</t>
   </si>
   <si>
     <t>Espazo para a formación, a divulgación e a innovación en todos os aspectos relacionados coas noces de sebe</t>
   </si>
   <si>
     <t>Estrato</t>
   </si>
   <si>
     <t>A Rede de Innovación en Fertilización (FIN) é unha rede técnica baseada en enfoques novos e eficaces que abordan os principais desafíos que levan á creación dun Plan de Xestión Sostible de Nutrientes. FIN está composta por tres subredes transnacionais especializadas (FIN-agricultura de precisión, FIN-calidade do solo, FIN-fertilizantes de base biolóxica) nas que avaliadores capacitados recompilarán Boas Prácticas (BP) e Innovacións de Investigación (IR) sobre o uso óptimo de fertilizantes e identificarán Mellores Prácticas (BP) como resultado da avaliación de viabilidade sistémica das BP e IR. Pódese atopar un folleto do proxecto en inglés premendo aquí.</t>
   </si>
   <si>
     <t>Plataforma Tecnolóxica para a Aula de Produtos Lácteos e Tecnoloxías Alimentarias</t>
   </si>
   <si>
     <t>Formación especializada e servizos tecnolóxicos avanzados para empresas e entidades do sector lácteo e alimentario</t>
   </si>
   <si>
+    <t>BIOVAL</t>
+  </si>
+  <si>
+    <t>BIOVAL abrangue a biotecnoloxía, a biomedicina e a bioeconomía como sector BIO, aplicado á saúde, á agroalimentación e á sustentabilidade ambiental, co obxectivo de promover o desenvolvemento e a competitividade da comunidade empresarial do sector biotecnolóxico e posicionar os seus membros no mapa internacional.</t>
+  </si>
+  <si>
     <t>Comida para a vida</t>
   </si>
   <si>
     <t>Unha plataforma que promove a difusión da investigación, os avances científicos e tecnolóxicos a través da colaboración público-privada entre os principais actores do sector agroalimentario. Esta plataforma céntrase na I+D e a innovación, e identifica novas demandas no ámbito dos Retos Sociais, garantindo a competitividade e o crecemento do sector agroalimentario español.</t>
   </si>
   <si>
-    <t>BIOVAL</t>
-[...4 lines deleted...]
-  <si>
     <t>Agronet - Elaboración de cervexa</t>
   </si>
   <si>
     <t>Suministros, información e asesoramento para fábricas de cervexa</t>
   </si>
   <si>
     <t>Cooperativas agroalimentarias da Comunidade Valenciana</t>
   </si>
   <si>
     <t>Plataforma para a representación institucional, a promoción cooperativa, a formación, a comunicación e a representación empresarial</t>
   </si>
   <si>
     <t>INNOVAGRI</t>
   </si>
   <si>
     <t>Plataforma para a difusión da innovación investigadora, experiencias en diferentes producións e actualizacións regulatorias</t>
   </si>
   <si>
     <t>Plataforma EARTH</t>
   </si>
   <si>
     <t>Plataforma Tierra é unha comunidade aberta e participativa de produtores, empresas e desenvolvedores de tecnoloxía.</t>
   </si>
   <si>
     <t>Rede Nacional de Explotacións Típicas (RENGRATI)</t>
   </si>
   <si>
     <t>Plataforma ministerial de información e asesoramento para a avaliación de políticas e estratexias sectoriais e produtivas e a simulación do seu impacto a todos os niveis</t>
   </si>
   <si>
     <t>agroalimentario TEF</t>
   </si>
   <si>
     <t>agrifoodTEF é unha rede de infraestruturas de probas e validación en Europa que apoia ás empresas de tecnoloxía agroalimentaria no desenvolvemento de produtos con solucións de IA e robótica en instalacións do mundo real.</t>
   </si>
   <si>
     <t>Asociación Catalá da Auga (CWP)</t>
   </si>
   <si>
     <t>A Catalan Water Partnership (CWP) é unha asociación estratéxica sen ánimo de lucro, de tipo clúster, formada por empresas e centros de coñecemento que operan no sector do uso sostible da auga. A CWP promove proxectos e colaboracións multinivel destinados a acadar solucións innovadoras para a necesidade global de auga de calidade en calquera parte do mundo e aplicables a múltiples sectores.</t>
   </si>
   <si>
     <t>Zinnae</t>
   </si>
   <si>
     <t>Zinnae, un clúster para o uso eficiente da auga, ofrece solucións aos desafíos da seguridade hídrica, contribuíndo á construción dun futuro sostible e resiliente baseado nos principios da economía circular e a sociedade intelixente. Obxectivos: Contribuír ás políticas públicas e converterse nun referente en Aragón no ámbito do coñecemento e a innovación no sector da auga. Identificar as necesidades e capacidades de formación e desenvolver un sistema de atracción de talento. Apoiar o desenvolvemento de proxectos e servir como vehículo para aproveitar os resultados da innovación, promovendo a aplicación de solucións innovadoras. Dar a coñecer os logros e xerar oportunidades de negocio.</t>
   </si>
   <si>
+    <t>EU4Advice</t>
+  </si>
+  <si>
+    <t>EU4Advice está a traballar para crear unha rede de asesores, responsables políticos, investigadores e agricultores de cadeas curtas de subministración de alimentos (SFSC), que traballen xuntos para lograr unha estrutura organizativa eficaz para os AKIS. Mediante a aplicación dos principios do modelo de innovación interactiva, o obxectivo é impulsar o papel dos asesores como catalizadores do fluxo de coñecemento da investigación á práctica mediante a creación dunha rede de asesores da UE con coñecementos e experiencia en cuestións relacionadas coa ciencia e a tecnoloxía e a aplicación de medidas destinadas a integrar eficazmente os asesores do sector da ciencia e a tecnoloxía nos sistemas nacionais de información e aprendizaxe.</t>
+  </si>
+  <si>
     <t>Avanís</t>
   </si>
   <si>
     <t>Unha plataforma para crear conexións entre as persoas do sector agroalimentario para compartir coñecemento, seguir aprendendo e facer medrar o sector día a día, facéndoo máis competitivo, máis sostible e máis innovador.</t>
   </si>
   <si>
-    <t>EU4Advice</t>
-[...4 lines deleted...]
-  <si>
     <t>Asociación Europea de Alimentación e Agrotecnoloxía (FATE)</t>
   </si>
   <si>
     <t>Unha asociación que reúne a empresas emerxentes, organizacións e profesionais da agroalimentación de Europa para promover a innovación, a colaboración e o desenvolvemento neste sector.</t>
   </si>
   <si>
     <t>Referencia agrícola</t>
   </si>
   <si>
     <t>Agri Benchmark é unha rede global sen ánimo de lucro de economistas, asesores, produtores e especialistas agrícolas en sectores clave das cadeas de valor agrícolas e hortícolas. Empregamos métodos estandarizados internacionalmente para analizar as explotacións agrícolas, os sistemas de produción e a súa rendibilidade. O noso coñecemento a nivel de explotación combínase cunha análise dos mercados internacionais de produtos básicos e as cadeas de valor. Deste xeito, podemos proporcionar respostas cientificamente consistentes e sólidamente fundamentadas sobre cuestións estratéxicas aos responsables políticos, aos responsables da toma de decisións agrícolas e agroindustriais. Agri Benchmark é unha organización apolítica e sen ánimo de lucro. As regras e os valores da rede desenvólvense por acordo mutuo. Os métodos e os resultados clave están suxeitos a un proceso continuo de garantía de calidade e están abertos ao debate público.</t>
   </si>
   <si>
     <t>ACCOE</t>
   </si>
   <si>
     <t>Asociación Española de Comercio de Cereais e Oleaxinosas</t>
   </si>
   <si>
     <t>AFHSE</t>
   </si>
   <si>
     <t>Organización empresarial nacional que aglutina as industrias da fariña e a sémola de España. Obxectivos: Prestar servizos de información, asesoramento, representación e defensa dos intereses comúns das empresas asociadas para o seu desenvolvemento.</t>
   </si>
   <si>
     <t>Agafac</t>
@@ -1077,185 +1083,185 @@
   <si>
     <t>Rede Valenciana de Desenvolvemento Rural</t>
   </si>
   <si>
     <t>Unha ferramenta para difundir información sobre os seus programas e actividades, así como para dar a coñecer novas e eventos relacionados co desenvolvemento rural en Valencia. Tamén conta cunha sección de recursos, onde se poden atopar materiais e guías útiles para o desenvolvemento rural na rexión, e un catálogo de produtos e servizos das zonas rurais de Valencia.</t>
   </si>
   <si>
     <t>Rede PAC de España</t>
   </si>
   <si>
     <t>Plataforma que promove a creación de grupos de traballo sobre cuestións relevantes para as zonas rurais</t>
   </si>
   <si>
     <t>AINIA</t>
   </si>
   <si>
     <t>Consultoría, auditorías, análise e formación no sector agroalimentario</t>
   </si>
   <si>
     <t>Vermello-iCAT</t>
   </si>
   <si>
     <t>Rede Catalá de Innovación Agroalimentaria e Rural</t>
   </si>
   <si>
+    <t>ANOVE</t>
+  </si>
+  <si>
+    <t>Desenvolvedores e propagadores de variedades vexetais</t>
+  </si>
+  <si>
+    <t>OK-Net Arable</t>
+  </si>
+  <si>
+    <t>Net Net Arable traballou con 14 grupos de innovación agrícola en 10 países. Os datos dos grupos mostraron unha ampla gama de rendementos das colleitas. Isto indica unha necesidade, pero tamén unha clara posibilidade de melloras. Baseándose na literatura científica e nas achegas dos agricultores, recompiláronse máis de 100 materiais con solucións prácticas na plataforma Arable Knowledge de Net Net (Farmknowledge.org). Os grupos de agricultores avaliaron formatos e algunhas solucións na práctica. As súas experiencias foron documentadas en vídeos e resumos de prácticas. Os grupos de agricultores traduciron materiais relevantes para eles á súa propia lingua. Realizáronse cursos en liña, presentando os materiais a agricultores e asesores.</t>
+  </si>
+  <si>
+    <t>Palisandro 4.0</t>
+  </si>
+  <si>
+    <t>Rosewood 4.0 recompilará e estruturará as mellores prácticas e innovacións (BP&amp;I) relevantes co obxectivo de mellorar o marco de mobilización da madeira en cinco centros rexionais. Desenvolveranse cinco follas de ruta rexionais (e unha interrexional/transrexional) baseadas na priorización das BP&amp;I recompiladas que se axusten ás necesidades/desafíos identificados das diferentes rexións. O proxecto organizará obradoiros específicos e visitas de estudo vinculadas a materiais de formación recentemente deseñados que favorezan a implementación das BP&amp;I. Realizaranse accións de difusión intensivas para a transferencia das BP&amp;I utilizando diferentes ferramentas e canles (por exemplo, plataforma de coñecemento, resumos de prácticas, produción de vídeos, etc.).</t>
+  </si>
+  <si>
     <t>BIOFRUITNET</t>
   </si>
   <si>
     <t>Este proxecto céntrase nas froitas de pementa, óso e cítricos ecolóxicos e ten como obxectivo reforzar a competitividade da produción europea de froitas ecolóxicas.</t>
   </si>
   <si>
     <t>INNOSETA</t>
   </si>
   <si>
     <t>O obxectivo principal de InnoSeta é establecer unha rede temática innovadora e autosuficiente en equipos de pulverización, formación e asesoramento para contribuír a reducir a brecha entre as novas solucións de protección de cultivos de alta gama dispoñibles, xa sexan comerciais ou a partir de resultados de investigación aplicables, e as aplicables ás prácticas agrícolas europeas cotiás. Isto conseguirase promovendo un intercambio eficaz de novas ideas e información entre a investigación, a industria, os servizos de extensión e a comunidade agrícola, de xeito que as solucións de investigación e comerciais existentes poidan comunicarse amplamente, ao mesmo tempo que capten as necesidades da base e as ideas innovadoras da comunidade agrícola.</t>
   </si>
   <si>
-    <t>OK-Net Arable</t>
-[...14 lines deleted...]
-    <t>Desenvolvedores e propagadores de variedades vexetais</t>
+    <t>APROSE</t>
+  </si>
+  <si>
+    <t>Asociación profesional sen ánimo de lucro de empresas produtoras de sementes selectas. Analiza, estuda e aborda problemas comúns que poden xurdir dependendo da especie de semente.</t>
+  </si>
+  <si>
+    <t>O Clúster Agroalimentario de Navarra (NAGRIFOOD) é unha organización empresarial que ten como obxectivo a mellora continua da competitividade dos seus membros mediante o desenvolvemento da intercooperación, a innovación aberta, o intraemprendemento e a internacionalización das empresas agroalimentarias navarras.</t>
   </si>
   <si>
     <t>PROTECCIÓN INTELIXENTE</t>
   </si>
   <si>
     <t>SmartProtect é unha rede temática centrada no intercambio interrexional de coñecementos sobre solucións intelixentes de xestión integrada de pragas (XIP) para agricultores e asesores. O obxectivo é estimular os fluxos de coñecemento nos Sistemas rexionais de coñecemento e innovación agrícola (AKISS) en toda a UE e conectalos co potencial innovador das metodoloxías avanzadas de XIP na produción de hortalizas, integrando tecnoloxías de agricultura de precisión e análise de datos.</t>
   </si>
   <si>
     <t>Mellores prácticas para galiñas: proxecto piloto sobre as mellores prácticas para sistemas alternativos de produción de ovos</t>
   </si>
   <si>
     <t>O programa Best Practice Hens (BPH) preparará e proporcionará apoio práctico aos produtores de ovos para animalos a realizar a transición de sistemas en gaiola a sistemas sen gaiola. Isto aplícase tanto á cría de galiñas poñedoras como ao seu mantemento durante o período de produción. O BPH garantirá unha ampla difusión da información recompilada sobre as mellores prácticas mediante o desenvolvemento de materiais de comunicación (vídeos e resumos de prácticas). O BPH organizará eventos de difusión dirixidos aos Estados membros cunha alta porcentaxe de sistemas en gaiola para aumentar a implementación de sistemas de aloxamento sen gaiola nos Estados membros obxectivo (España, Polonia, Portugal e Bélxica).</t>
   </si>
   <si>
     <t>BIOSCHAMP - Bioestimulante de envolturas alternativas para unha industria de cogomelos sostible e rendible</t>
   </si>
   <si>
     <t>Neste proxecto, desenvolveremos unha estratexia integrada para combater os principais desafíos sanitarios na produción de cogomelos (fungos e bacterias parasitos). Ao desenvolver un solo de envoltura enriquecido con microbiota, reduciremos a necesidade de pesticidas e contribuiremos a mellorar a produtividade, a sustentabilidade e a rendibilidade do sector europeo dos cogomelos.</t>
   </si>
   <si>
     <t>Impulso ás redes de bioeconomía rural seguindo enfoques multiactor - SECCIÓNS</t>
   </si>
   <si>
     <t>Identificar, resumir, compartir e presentar as mellores prácticas e os resultados da investigación existentes; aumentar a aplicación de novas tecnoloxías rendibles mellorando a transferencia activa de coñecementos entre profesionais e investigadores; mobilizar máis biomasa e crear novas oportunidades de negocio nas zonas rurais mellorando e fortalecendo a conexión entre a práctica e a ciencia; aplicar unha abordaxe multidisciplinar e multipartita; ofrecer unha canle para o fluxo bidireccional de información, novas ideas e tecnoloxías; destacar as necesidades identificadas e os elementos empresariais relevantes para os profesionais; promover a bioeconomía e o desenvolvemento rural a través de novas iniciativas biolóxicas.</t>
   </si>
   <si>
     <t>Rede AgriFoodTe: Rede de Coñecemento e Innovación Agroalimentaria de Teruel</t>
   </si>
   <si>
     <t>Rede para acelerar a innovación no sector agroalimentario para promover a transición ecolóxica, dixital e á bioeconomía circular na rexión de Teruel</t>
   </si>
   <si>
-    <t>O Clúster Agroalimentario de Navarra (NAGRIFOOD) é unha organización empresarial que ten como obxectivo a mellora continua da competitividade dos seus membros mediante o desenvolvemento da intercooperación, a innovación aberta, o intraemprendemento e a internacionalización das empresas agroalimentarias navarras.</t>
-[...7 lines deleted...]
-  <si>
     <t>Asociación Española da Industria de Panadería, Pastelería e Confeitaría (ASEMAC)</t>
   </si>
   <si>
     <t>Organización profesional de carácter sectorial</t>
   </si>
   <si>
     <t>Asociación de Fabricantes de Pensos Compostos de Castela e León (ASFACYL)</t>
   </si>
   <si>
     <t>Asociación Profesional de Fabricantes de Pensos Compostos de Castela e León</t>
   </si>
   <si>
     <t>Plataforma Tecnolóxica e de Innovación Española para a Biocircularidade (BIOPLAT)</t>
   </si>
   <si>
     <t>Organización nacional sen ánimo de lucro que promove o desenvolvemento sostible da biomasa e a bioeconomía</t>
   </si>
   <si>
     <t>Plataforma Tecnolóxica de Biotecnoloxía Vexetal (BIOVEGEN)</t>
   </si>
   <si>
     <t>Asociación público-privada, liderada polo sector empresarial, que reúne entidades do sector agroalimentario interesadas na innovación baseada en plantas</t>
   </si>
   <si>
     <t>Confederación Española de Panadaría, Pastelería, Confeitaría e Produtos Relacionados (CEOPPAN)</t>
   </si>
   <si>
     <t>Unha asociación patronal sen ánimo de lucro, asociacións e gremios de fabricantes e comerciantes polo miúdo de pan, pastelaría, produtos de panadería e produtos relacionados, de áreas xeográficas provinciais e locais, así como empresas individuais de todo o país.</t>
   </si>
   <si>
+    <t>Confederación Española de Fabricantes de Alimentos Compostos para Animais (CESFAC)</t>
+  </si>
+  <si>
+    <t>Plataforma tecnolóxica para a xestión conxunta da seguridade alimentaria na nutrición animal</t>
+  </si>
+  <si>
+    <t>ECONOMÍA CIRCULAR - Plataforma que integra outras plataformas de Economía Circular</t>
+  </si>
+  <si>
+    <t>Dinamizar liñas de actuación, definir a contribución das plataformas tecnolóxicas e de innovación españolas na transición cara a unha economía circular e desenvolver ferramentas para promover a cooperación en I+D+i.</t>
+  </si>
+  <si>
+    <t>EIT-FOOD</t>
+  </si>
+  <si>
+    <t>Plataforma HUB que promove a innovación, a educación, o emprendemento e a participación pública</t>
+  </si>
+  <si>
+    <t>Elika</t>
+  </si>
+  <si>
+    <t>Plataforma para a difusión de investigacións, eventos e normativas no País Vasco sobre seguridade alimentaria, alimentación saudable, alimentación sostible, agricultura, gandería, pesca, alimentación animal e industria alimentaria</t>
+  </si>
+  <si>
+    <t>FEDIMA</t>
+  </si>
+  <si>
+    <t>Plataforma para a difusión de información de interese para as panaderías e para o contacto entre FEDIMA e os seus socios</t>
+  </si>
+  <si>
     <t>Asociación Aragonesa de Agricultura de Conservación</t>
   </si>
   <si>
     <t>A Asociación é unha entidade que reúne a agricultores, técnicos, investigadores, centros de formación e empresas interesadas en promover e difundir a técnica da Agricultura de Conservación.</t>
   </si>
   <si>
-    <t>Confederación Española de Fabricantes de Alimentos Compostos para Animais (CESFAC)</t>
-[...28 lines deleted...]
-  <si>
     <t>INASDE Agroalimentaria</t>
   </si>
   <si>
     <t>Un centro de investigación privado cun equipo de profesionais experimentados especializados en actividades de investigación para a posta en marcha de proxectos propios e a prestación de servizos, que abarcan as distintas etapas da cadea alimentaria, desde a produción primaria ata o procesamento e presentación de produtos de consumo.</t>
   </si>
   <si>
     <t>Plataforma Tecnolóxica Española de Loxística Intermodal e Mobilidade (Logistop)</t>
   </si>
   <si>
     <t>Un espazo de traballo multidisciplinar e interterritorial no campo da innovación loxística, composto por todos os actores implicados na cadea de subministración, así como universidades, centros tecnolóxicos, asociacións e empresas de consultoría especializadas.</t>
   </si>
   <si>
     <t>Plataforma Tecnolóxica de Envases Española (PACKNET)</t>
   </si>
   <si>
     <t>Plataforma que funciona como unha rede para a cooperación científica e tecnolóxica entre axentes da cadea de envasado e Evans</t>
   </si>
   <si>
     <t>Plantas para o futuro</t>
   </si>
   <si>
     <t>Plataforma para difundir os proxectos, investigacións, actividades, colaboradores e grupos de traballo do grupo</t>
   </si>
   <si>
     <t>Plataforma Tecnolóxica de Sanidade Animal, VET+I</t>
@@ -1428,150 +1434,150 @@
   <si>
     <t>Asociación para o Desenvolvemento Rural de Andalucía (ARA)</t>
   </si>
   <si>
     <t>Un foro de colaboración e diálogo onde están representados todos os grupos de desenvolvemento rural de Andalucía, promotores de actividade e creación de emprego.</t>
   </si>
   <si>
     <t>UE - Libro agrícola</t>
   </si>
   <si>
     <t>EU-FarmBook é unha plataforma de boas prácticas para agricultores e silvicultores. Todo o contido da súa biblioteca provén de proxectos de investigación de Horizon.</t>
   </si>
   <si>
     <t>Rede de Desenvolvemento Rural de Castela e León</t>
   </si>
   <si>
     <t>Unha asociación que aglutina e coordina un número significativo de grupos que xestionan programas de desenvolvemento rural —LEADER e PRODER— en Castela e León.</t>
   </si>
   <si>
     <t>Rede Española de Desenvolvemento Rural (REDR)</t>
   </si>
   <si>
     <t>A Rede Española de Desenvolvemento Rural (REDR) é unha asociación sen ánimo de lucro cuxa principal misión é promover un modelo de desenvolvemento rural integral e sostible, mellorar a calidade de vida da poboación rural e destacar a importancia das zonas rurais para a sociedade no seu conxunto. A REDR proporciona un espazo compartido para as zonas rurais e os seus habitantes, un lugar onde poden expresar as súas necesidades e preocupacións e facer oír as súas voces.</t>
   </si>
   <si>
+    <t>Rede de Oficinas de Transferencia de Coñecementos (Rede OTC)</t>
+  </si>
+  <si>
+    <t>Rede de oficinas de transferencia de resultados de investigación nas universidades españolas.</t>
+  </si>
+  <si>
+    <t>Plataforma Tecnolóxica de Cría e Reprodución de Animais de Granxa (FABRE TP)</t>
+  </si>
+  <si>
+    <t>A Plataforma Tecnolóxica de Mellora e Reprodución de Animais de Granxa para Europa (FABRE TP) é un foro dirixido por institutos de investigación e o mundo académico, en colaboración co sector privado, que proporciona unha plataforma para definir as prioridades de investigación en mellora, xenética e reprodución animal, co obxectivo de impulsar a sustentabilidade, a competitividade e a resiliencia de todos os sistemas gandeiros.</t>
+  </si>
+  <si>
+    <t>Agrochef</t>
+  </si>
+  <si>
+    <t>Transferencia de tecnoloxía e dixitalización de procesos de comercialización directa para a comercialización de alimentos producidos por pequenos produtores agrícolas e gandeiros do sector hostaleiro e de restauración nacional.</t>
+  </si>
+  <si>
     <t>FERTINNOWA</t>
   </si>
   <si>
     <t>FERTINNOWA (acrónimo de Transferencia de Técnicas Innovadoras para a Práctica Sostible da FERTirrigación) é unha rede de intercambio de coñecementos deseñada para facilitar a mellora das prácticas de fertirrigación, adaptándoas aos requisitos ambientais e ás normativas europeas recollidas na Directiva Marco da Auga e aquelas que garanten a evitación de emisións de residuos debidas ao uso de fertilizantes, especialmente en zonas declaradas vulnerables á contaminación dos acuíferos por nitratos.</t>
   </si>
   <si>
-    <t>Rede de Oficinas de Transferencia de Coñecementos (Rede OTC)</t>
-[...14 lines deleted...]
-    <t>Transferencia de tecnoloxía e dixitalización de procesos de comercialización directa para a comercialización de alimentos producidos por pequenos produtores agrícolas e gandeiros do sector hostaleiro e de restauración nacional.</t>
+    <t>Leguminosas traducidas</t>
+  </si>
+  <si>
+    <t>O proxecto baséase na creación de redes entre agricultores e outros innovadores e científicos en grupos de partes interesadas para recompilar e validar coñecementos relevantes baseados na investigación.</t>
+  </si>
+  <si>
+    <t>Bovino</t>
+  </si>
+  <si>
+    <t>BovINE (Rede Europea de Innovación na Carne de Vacún) abordou os urxentes desafíos de sustentabilidade aos que se enfrontan os produtores de carne de vacún reunindo agricultores, organizacións gandeiras, asesores e investigadores para desenvolver conxuntamente innovacións prácticas que se poidan implementar nas explotacións agrícolas europeas. BovINE estableceuse en 10 Estados membros e centrouse exclusivamente nas necesidades das 255 000 explotacións que conforman o sector da carne de vacún da UE.</t>
+  </si>
+  <si>
+    <t>EU PiG</t>
+  </si>
+  <si>
+    <t>A rede inclúe unha variedade de socios, desde grupos de produtores de porcos ata investigadores e asesores económicos, conectando os produtores de porcos coas últimas ciencias, técnicas e tecnoloxías de reprodución. O proxecto céntrase en catro temas clave: xestión sanitaria, calidade da carne, benestar animal e produción de precisión.</t>
+  </si>
+  <si>
+    <t>OK-Net Ecofeed</t>
+  </si>
+  <si>
+    <t>O proxecto busca crear unha rede europea de clústeres de innovación para facilitar o intercambio de coñecementos e a cocreación entre agricultores, empresas, investigadores e asesores mediante a recollida de materiais para os usuarios finais e o desenvolvemento de novas ferramentas adaptadas ás necesidades dos agricultores e as empresas.</t>
   </si>
   <si>
     <t>EuroDairy</t>
   </si>
   <si>
     <t>EuroDairy apoia o desenvolvemento e a comunicación da innovación baseada na práctica na produción láctea centrando as súas actividades en catro temas clave: coidado dos animais; resiliencia socioeconómica; eficiencia dos recursos; e integración da produción láctea cos obxectivos de biodiversidade.</t>
   </si>
   <si>
-    <t>Leguminosas traducidas</t>
-[...20 lines deleted...]
-    <t>O proxecto busca crear unha rede europea de clústeres de innovación para facilitar o intercambio de coñecementos e a cocreación entre agricultores, empresas, investigadores e asesores mediante a recollida de materiais para os usuarios finais e o desenvolvemento de novas ferramentas adaptadas ás necesidades dos agricultores e as empresas.</t>
+    <t>Rede de Desenvolvemento Rural Rioxana</t>
+  </si>
+  <si>
+    <t>Unha ferramenta para difundir información sobre os seus programas e actividades, así como para dar a coñecer novas e eventos relacionados co desenvolvemento rural na Rioxa. Tamén conta cunha sección de recursos, onde se poden atopar materiais e guías útiles para o desenvolvemento rural na rexión, e un catálogo de produtos e servizos das zonas rurais da Rioxa.</t>
+  </si>
+  <si>
+    <t>Rede PAC de Malta</t>
+  </si>
+  <si>
+    <t>En Malta, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, financiado polo Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e por contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica cuberta. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
+  </si>
+  <si>
+    <t>Rede PAC de Romanía</t>
+  </si>
+  <si>
+    <t>En Romanía, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, que se financia a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e de contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica cuberta. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
+  </si>
+  <si>
+    <t>REDE VITICULTURAL</t>
+  </si>
+  <si>
+    <t>Winetwork é un proxecto europeo de colaboración para o intercambio e a transferencia de coñecementos innovadores entre as rexións vinícolas europeas para aumentar a produtividade e a sustentabilidade do sector. Durante tres anos, 11 socios de sete países europeos intercambiarán os seus coñecementos sobre dúas importantes enfermidades da viña: as enfermidades do tronco da vide e a flavesansence dorée. A estratexia do proxecto baséase nas interaccións entre unha rede de facilitadores, grupos de traballo rexionais e dous grupos de traballo científicos. Esta estratexia participativa permitirá a transferencia de resultados científicos e coñecementos prácticos a materiais adaptados aos usuarios finais.</t>
+  </si>
+  <si>
+    <t>DESARMAR</t>
+  </si>
+  <si>
+    <t>DISARM é unha colaboración entre agricultores, veterinarios, servizos de asesoramento, académicos e a industria para difundir solucións innovadoras para xestionar a resistencia aos antibióticos na produción gandeira e aliviar a ameaza desta resistencia. A rede intercambiará enfoques innovadores entre industrias e países para compartir as mellores prácticas en todo o sector gandeiro.</t>
+  </si>
+  <si>
+    <t>NUTRIMAN</t>
+  </si>
+  <si>
+    <t>NUTRIMAN é unha rede temática sobre nitróxeno e fósforo que recompila coñecementos sobre tecnoloxías, produtos, aplicacións e prácticas de fertilizantes biolóxicos recuperados e listos para usar para o beneficio dos profesionais agrícolas. O proxecto céntrase en conectar resultados innovadores, competitivos e comercialmente listos derivados de programas de investigación científica aplicada moi maduros e prácticas industriais comúns.</t>
+  </si>
+  <si>
+    <t>SuWaNu Europa</t>
+  </si>
+  <si>
+    <t>SUWANU EUROPE céntrase en proxectos de reutilización de auga en Europa mediante a reutilización de augas residuais tratadas na agricultura.</t>
   </si>
   <si>
     <t>MELLOR4SOLO</t>
   </si>
   <si>
     <t>Rede de profesionais creada para compartir coñecementos sobre a prevención e o control das enfermidades do solo</t>
-  </si>
-[...40 lines deleted...]
-    <t>SUWANU EUROPE céntrase en proxectos de reutilización de auga en Europa mediante a reutilización de augas residuais tratadas na agricultura.</t>
   </si>
   <si>
     <t>Adesa</t>
   </si>
   <si>
     <t>Consultoría, auditorías, análise e formación no sector da seguridade alimentaria</t>
   </si>
   <si>
     <t>AFLE</t>
   </si>
   <si>
     <t>Organización profesional sen ánimo de lucro formada por empresas dedicadas á produción de lévedo para nutrición e saúde, panadería e fermentación</t>
   </si>
   <si>
     <t>CHIL.ORG</t>
   </si>
   <si>
     <t>Plataforma para a investigación, a transferencia de coñecemento, eventos e novas relacionadas co sector agroalimentario</t>
   </si>
   <si>
     <t>GAL Desenvolvemento Rural e Pesca de Eivissa e Formentera</t>
   </si>
   <si>
     <t>A principal tarefa do grupo é a xestión de estratexias e proxectos locais de desenvolvemento rural e pesqueiro, sendo a tarefa máis importante en termos de recursos e dedicación as Estratexias de Desenvolvemento Rural e Pesqueiro Local Participativas, cofinanciadas por fondos europeos (Feader e FEMP) e nacionais.</t>
   </si>
@@ -1932,1455 +1938,1455 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C260"/>
+  <dimension ref="A1:C261"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:C260"/>
+      <selection activeCell="A1" sqref="A1:C261"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2728.619" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="s">
         <v>156</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="s">
         <v>198</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="s">
         <v>226</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="s">
         <v>228</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="s">
         <v>232</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
         <v>256</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>261</v>
@@ -3391,1462 +3397,1473 @@
         <v>262</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="s">
         <v>274</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>280</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="s">
         <v>294</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="s">
         <v>298</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="s">
         <v>306</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="s">
         <v>310</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="s">
         <v>312</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="s">
         <v>324</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="s">
         <v>328</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="s">
         <v>330</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="s">
         <v>346</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="s">
         <v>352</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C183" s="1" t="s">
         <v>368</v>
-      </c>
-[...4 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C184" s="1" t="s">
         <v>370</v>
-      </c>
-[...4 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C185" s="1" t="s">
         <v>372</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="s">
-        <v>254</v>
+        <v>373</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="s">
         <v>375</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="s">
         <v>377</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="s">
         <v>379</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="s">
         <v>383</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="s">
         <v>385</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="s">
         <v>387</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="s">
         <v>389</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="s">
         <v>391</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="s">
         <v>393</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="s">
         <v>395</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="s">
         <v>397</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="s">
         <v>399</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="s">
         <v>401</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="s">
         <v>403</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="s">
         <v>405</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="s">
         <v>407</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="s">
         <v>409</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="s">
         <v>411</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="s">
         <v>413</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="s">
         <v>415</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="s">
         <v>417</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="s">
         <v>419</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="s">
         <v>423</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="s">
         <v>425</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="s">
         <v>429</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="s">
         <v>431</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="s">
         <v>433</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="s">
         <v>435</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="s">
         <v>437</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="s">
         <v>441</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="s">
         <v>443</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="s">
         <v>449</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="s">
         <v>451</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="s">
         <v>453</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="s">
         <v>455</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="s">
         <v>457</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="s">
         <v>459</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="s">
         <v>461</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="s">
         <v>465</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="s">
         <v>467</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="s">
         <v>469</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="s">
         <v>471</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="s">
         <v>473</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="s">
         <v>475</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="s">
         <v>477</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="s">
         <v>479</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="s">
         <v>481</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="s">
         <v>483</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="s">
         <v>485</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="s">
         <v>487</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="s">
         <v>489</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="s">
         <v>493</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="s">
         <v>495</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="s">
         <v>497</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="s">
         <v>501</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="s">
         <v>503</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="s">
         <v>505</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="s">
         <v>507</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="s">
         <v>509</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="s">
         <v>511</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="s">
         <v>513</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="s">
         <v>515</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="s">
         <v>519</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="s">
         <v>521</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>522</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>524</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>