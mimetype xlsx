--- v3 (2026-05-04)
+++ v4 (2026-08-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plataformas e redes" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Rapaz</t>
   </si>
   <si>
     <t>Descrición</t>
   </si>
   <si>
     <t>Rede OMIPERBIO</t>
   </si>
   <si>
     <t>Reixa</t>
   </si>
   <si>
     <t>Unha rede de 6 centros tecnolóxicos en campos complementarios co obxectivo de incrementar a aplicación de tecnoloxías ómicas para obter novos ingredientes e alimentos funcionais desenvolvidos con procesos innovadores para modular positivamente diversos microbiomas (intestinal humano, dérmico humano, ruminal animal) e mellorar a calidade dos alimentos, a saúde humana e animal. Membros da Rede: Asociación Empresarial para a Investigación Centro Tecnolóxico Nacional de Conservas – CTNC Fundación Centro de Investigación Tecnolóxica Multisectorial - CETIM Centro Tecnolóxico Cereal de Castela e León – CETECE Centro de Tecnoloxía da Oliva e do Aceite – CITOLIVA Centro Culinario Vasco GOe – GOe Asociación de Investigación da Industria Téxtil e Cosmética - AITEX A iniciativa forma parte da Rede Cervera OMIPERBIO, financiada polo Centro para o Desenvolvemento Tecnolóxico Industrial (CDTI) a través do Ministerio de Ciencia, Innovación e Universidades, dentro das axudas destinadas aos Centros Tecnolóxicos de Excelencia “Cervera” do Plan Estatal de Investigación Científica e Técnica e Innovación 2024-2027.</t>
   </si>
   <si>
     <t>ATgro</t>
   </si>
   <si>
     <t>Plataforma</t>
   </si>
   <si>
@@ -218,56 +218,50 @@
   <si>
     <t>Rede de Información Ambiental de Andalucía</t>
   </si>
   <si>
     <t>A Consellería de Sostibilidade e Medio Ambiente da Xunta de Andalucía é o organismo encargado de garantir o dereito de acceso á información ambiental en Andalucía. En concreto, o Decreto 170/2024, do 26 de agosto, polo que se establece a súa estrutura orgánica, estipula que a Secretaría Xeral de Medio Ambiente e Cambio Climático é a responsable da organización, xestión, estruturación e funcionamento da Rede de Información Ambiental (REDIAM). Esta rede integra e difunde toda a información alfanumérica, gráfica e de outro tipo sobre o medio ambiente en Andalucía, xerada por todo tipo de centros produtores de información ambiental da Comunidade Autónoma. Esta información está destinada ao seu uso na xestión, investigación, difusión pública e toma de decisións, así como para establecer as liñas de actuación da Consellería en materia de produción de información estatística e cartográfica.</t>
   </si>
   <si>
     <t>Rede RUENA</t>
   </si>
   <si>
     <t>Tras a aprobación de varios proxectos do CICYT relacionados co uso de inhibidores da nitrificación como ferramenta para reducir as perdas de nitróxeno á atmosfera e á auga, e de acordo coa proposta de coordinación do Ministerio de Ciencia e Tecnoloxía (MCyT), celebrouse unha primeira reunión en Pamplona. Nesta reunión, expúxose por primeira vez a idea de crear unha Rede Temática sobre o "Uso Eficiente do Nitróxeno na Agricultura". As reunións posteriores celebráronse en Lleida e Madrid, onde se acordou presentarse á Convocatoria de Propostas de Accións Especiais do MCyT. En xaneiro de 2002, presentouse o proxecto de creación da Rede co apoio da maioría dos asistentes, e foi finalmente aprobado en setembro de 2002. Entendemos que esta aprobación constitúe o recoñecemento oficial da existencia da Rede por parte do Ministerio de Ciencia e Tecnoloxía. Aclaracións: A rede temática non ten ánimo de lucro. Non conta con fondos para a asistencia de participantes ás reunións; só se poden outorgar pequenas subvencións para facilitar a súa execución.</t>
   </si>
   <si>
     <t>Rede de Mulleres Gandeiras</t>
   </si>
   <si>
     <t>Este proxecto nace da necesidade de recuperar o lugar das mulleres no sector gandeiro. O grupo pretende romper coa imaxe masculina da gandería extensiva e superar a discriminación social, institucional e profesional á que se enfrontan. "Tanto os aprendices de pastor recentemente chegados á Serra como os gandeiros experimentados con xeracións de experiencia pastoral falan a mesma lingua e, sobre todo, temos claro o que queremos cambiar: queremos pasar da invisibilidade permanente ao primeiro plano, queremos ter voz onde se toman as decisións importantes, queremos romper coa imaxe completamente masculina da gandería extensiva e o pastoreo, queremos ser respectadas como gandeiras, queremos superar a discriminación familiar, social, administrativa e profesional que sufrimos, queremos cambiar a burocracia excesiva, queremos compartir as tarefas domésticas cos homes e superar os traballos múltiples obrigatorios que, como mulleres, soportamos todas. Queremos un cambio".</t>
   </si>
   <si>
     <t>Rede Municipal de Gandería e Carne</t>
   </si>
   <si>
     <t>En defensa do maior sector da produción agrícola nacional e da industria alimentaria líder. Unha plataforma que aspira a converterse nun foro de diálogo entre o sector privado e os concellos, fomentando a acción e a colaboración público-privada, e recoñecendo o papel vital da cadea de subministración alimentaria para abordar os desafíos demográficos e económicos aos que nos enfrontamos como nación.</t>
   </si>
   <si>
-    <t>REDIGA</t>
-[...4 lines deleted...]
-  <si>
     <t>Pastoralismo en rede</t>
   </si>
   <si>
     <t>Esta iniciativa da nosa filial, Red Eléctrica, ten como obxectivo xestionar a vexetación baixo as liñas eléctricas mediante o pastoreo extensivo do gando. Reflicte o noso compromiso de integrar as nosas instalacións coa natureza e o medio rural, transformándoas en corredores ecolóxicos e reducindo así a fragmentación do hábitat.</t>
   </si>
   <si>
     <t>Rede de Agroecoloxía en Acción</t>
   </si>
   <si>
     <t>A Rede Agroecoloxía en Acción comeza coa intención de conectar os diversos proxectos agroecolóxicos e campesiños que se están a desenvolver en todo o país, para axudar a coordinar o sector, propoñer solucións ás necesidades comúns e consolidar estes proxectos. En Ecoloxistas en Acción, levamos anos traballando na agroecoloxía como unha abordaxe válida e de alto potencial para abordar os futuros desafíos ecolóxicos e sociais aos que se enfrontan as zonas rurais, xerados polo sistema alimentario industrial e globalizado. Ademais, moitos activistas e defensores da agroecoloxía embarcáronse en proxectos deste tipo, especialmente modelos a escala campesiña, atopando moitas dificultades para establecelos e mantelos. O desenvolvemento de proxectos baseados no coidado non recibe o apoio adecuado dentro do modelo capitalista e patriarcal actual. Poñer o coidado no centro —o coidado da terra e o coidado de nós mesmos— dificulta a posta en marcha dos nosos proxectos. Co paso dos anos moitos proxectos fracasaron ou transformáronse, pero cada vez nacen máis e resisten, porque queremos e estamos comprometidos con outro modelo de desenvolvemento socioeconómico que respecte o medio ambiente, as persoas e o futuro do planeta.</t>
   </si>
   <si>
     <t>Rede campesiña para a agricultura do carbono</t>
   </si>
   <si>
     <t>Estamos a promover unha rede de agricultores para axudar a difundir novas formas de facer e entender a produción de alimentos. Estamos seguros de que o sector primario necesita un cambio nas estratexias agronómicas que favorezan a recuperación do solo, a autofertilidade e a conservación, ao mesmo tempo que fortalezan a viabilidade económica. A nosa asociación ten como obxectivo promover a formación e o intercambio de coñecementos e experiencias relacionados co que nos gusta chamar agricultura biolóxica baseada no carbono. O termo "biolóxico" incorpora a bioloxía máis lóxica que existe: o modelo da natureza. Xa coñecemos diversas iniciativas privadas no noso país e nos países veciños que están a experimentar e buscar técnicas agronómicas que promovan a recuperación do solo, a autofertilidade e a conservación. Estas explotacións están a demostrar a súa viabilidade económica e, polo tanto, están a converterse en referentes no seu campo. Ao crear esta rede, promovemos o intercambio de información, experiencias e dificultades entre os membros da rede para abordar os desafíos aos que se enfronta a agricultura: a crise ambiental, climática e enerxética, a crise de subministración (fertilizantes, sementes, etc.) e a propia supervivencia do sector.</t>
   </si>
   <si>
     <t>Rede Andaluza de Pastizales e Zonas Cortafuegos (RAPCA)</t>
   </si>
   <si>
     <t>Rede centrada no uso de gando en réximes de pastoreo controlado para eliminar o combustible vexetal das zonas cortafuegos e manter a infraestrutura para a prevención de incendios forestais . Un equipo técnico é o responsable do funcionamento desta rede, determinando as zonas máis axeitadas en coordinación con INFOCA e seleccionando gandeiros en función de rigorosos criterios técnicos, para posteriormente avaliar o seu rendemento. As vantaxes da RAPCA: Función preventiva Representa un traballo esencial para preservar os nosos bosques dos incendios, non só mantendo cortafuegos, senón tamén proporcionando a vixilancia necesaria para a presenza de pastores na zona. Reduce a acumulación de material combustible Desempeña un papel fundamental na silvicultura preventiva en zonas de difícil acceso. Melloras ambientais Aumenta a biodiversidade, contribúe á dispersión das sementes, mellora a estrutura do solo e reduce a erosión e a desertificación. Contribución ao medio rural O traballo do pastor é recoñecido Contribúe ao desenvolvemento rural sostible e ao asentamento da poboación rural Promove o uso de razas autóctonas e a produción de produtos de calidade</t>
   </si>
   <si>
     <t>LAURUS</t>
@@ -330,51 +324,51 @@
     <t>Unha rede temática que ten como obxectivo mellorar o fluxo de información e coñecemento e aumentar a capacidade dos silvicultores e agricultores en materia de resiliencia da paisaxe. ResAlliance promove iniciativas interactivas de múltiples partes interesadas a dous niveis: LandNet e LandLab.</t>
   </si>
   <si>
     <t>Fundación Aragonesa para a Innovación e a Transferencia Agroalimentaria (FITA)</t>
   </si>
   <si>
     <t>A Fundación Aragonesa para a Innovación e Transferencia Agroalimentaria (FITA) ten como obxectivo fortalecer a innovación e a transferencia de coñecemento nos sectores agroalimentario e ambiental para abordar os desafíos económicos, ambientais e sociais aos que se enfrontan os actores públicos e privados, e a sociedade en xeral. A FITA ofrece solucións científicas e tecnolóxicas aos desafíos do sector, ademais de proporcionar asesoramento administrativo e estratéxico que facilita o acceso á innovación colaborativa nos sectores agrícola, agroalimentario e forestal.</t>
   </si>
   <si>
     <t>Rede de Espazos de Probas Agrícolas (RETA)</t>
   </si>
   <si>
     <t>Unha rede líder no proceso de cambio de paradigma no mundo rural para entidades comunitarias, públicas e privadas comprometidas con enfoques innovadores, creativos e honestos, facilitando a incorporación gradual de novos actores no sector agrícola. Un espazo de probas agrícolas é un programa para facilitar a integración progresiva de novas partes interesadas no sector agrícola, coordinado a través dunha gobernanza estruturada acordada por todas as partes interesadas. O seu obxectivo é apoiar a emprendedores con pouca experiencia agrícola que desexen desenvolver un proxecto agrícola, gandeiro ou forestal nun ambiente de probas . O espazo de probas agrícolas está estruturado con apoio legal, apoio físico e apoio integral , o que garante que o/a testador/a poida completar a proba de actividade.</t>
   </si>
   <si>
     <t>INCRÍBEL - Redes de innovación de cortiza, resinas e comestibles na conca mediterránea</t>
   </si>
   <si>
     <t>INCREDIBLE aborda a brecha entre a investigación existente e o coñecemento da innovación nos sistemas de servizos para os PFNM no Mediterráneo. En concreto, INCREDIBLE vincula o coñecemento e fomenta a colaboración entre diferentes grupos de partes interesadas, desenvolvendo modelos de negocio innovadores e mellorando a experiencia nas rexións rurais para desenvolver estratexias económicas inclusivas. INCRÍBEL ten como obxectivo: Crear e estimular redes de innovación interrexionais e multilaterais (iNets). Acelerar os fluxos de coñecemento e a asimilación de coñecementos para apoiar a innovación nos PFNM. Contribuír á innovación social e empresarial mediante a difusión e actividades selectivas e multiplicadores específicos.</t>
   </si>
   <si>
     <t>Rede de Silvicultura Adaptativa ao Cambio Climático (SILVADAPTNET)</t>
   </si>
   <si>
     <t>A Rede foi creada como un medio para unificar os resultados obtidos por diferentes grupos de investigación, tentando proporcionar respostas claras sobre as perturbacións e os problemas asociados ao cambio climático , e así axudar na xeración de novos criterios para a xestión forestal . O obxectivo fundamental é a integración de diferentes grupos de investigación en silvicultura adaptativa ao cambio climático , achegando coñecementos, metodoloxías e sitios experimentais activos, para o desenvolvemento dun marco de xestión forestal adaptativa baseado na ecohidroloxía e xeneralizable a todo o territorio peninsular. A Rede Silvadapt.net conta cun total de 34 parcelas para o seguimento de masas naturais e silvicultura ante o cambio climático, distribuídas entre os principais tipos fitoclimáticos presentes en España, así como unha representación dos tipos de masas máis característicos do noso medio natural. 
-      Fuente: https://silvadaptnet.webs.upv.es/index.php/red-de-parcelas/</t>
+        Fuente: https://silvadaptnet.webs.upv.es/index.php/red-de-parcelas/</t>
   </si>
   <si>
     <t>Rede de Hortas Urbanas de Madrid</t>
   </si>
   <si>
     <t>A Rede de Hortas Urbanas de Madrid é unha iniciativa impulsada por cidadáns implicados na agricultura comunitaria na cidade de Madrid. A Rede foi creada para dar a coñecer a agricultura urbana en Madrid e para abordar as necesidades das hortas urbanas de apoio mutuo e intercambio de coñecementos, experiencias, subministracións e moito máis. Un dos obxectivos da Rede é crear un punto de encontro para as iniciativas de agroecoloxía comunitaria na nosa cidade e avanzar cara a un modelo urbano máis sostible que aborde cuestións como a educación ambiental, a soberanía alimentaria, os canais de distribución directa de alimentos, os grupos de consumidores, a mobilidade sostible e a compostaxe.</t>
   </si>
   <si>
     <t>EIP-AGRI</t>
   </si>
   <si>
     <t>Plataforma para a promoción de redes, proxectos e investigacións europeas, así como a difusión de eventos e innovación</t>
   </si>
   <si>
     <t>Rede para a Promoción da Procesación de Alimentos a Pequena Escala (RITA)</t>
   </si>
   <si>
     <t>A innovación e a reubicación son aspectos fundamentais para a viabilidade das pequenas e medianas empresas (pemes) e dos particulares que se dedican ao procesamento de alimentos. Os obradoiros compartidos, os pequenos matadoiros e salas de despezamento, así como outras instalacións adaptadas aos procesos artesanais e a pequena escala, son iniciativas innovadoras e, en moitos casos, pioneiras para o desenvolvemento sostible do sector das pemes. Estas prácticas innovadoras abordan aspectos técnicos importantes, pero tamén aspectos sociais, de xestión e de gobernanza que son necesarios, entre outras cousas, para proporcionar alimentos sans, acadar prezos xustos e ter un impacto positivo no emprego rural. A Rede para a Promoción da Procesación de Alimentos a Pequena Escala busca fomentar un ecosistema de apoio para aqueles que procesan alimentos a pequena e mediana escala, e mellorar o acceso da poboación a alimentos sans e de calidade, respectuosos co medio ambiente e xustos para as persoas que os producen e promover o desenvolvemento socioeconómico das zonas rurais. RITA é un proxecto impulsado por 6 entidades con ampla experiencia en iniciativas para o desenvolvemento de sistemas alimentarios territorializados, a articulación de procesos colectivos e o fomento da agroecoloxía: ARCA (Associació d'Iniciatives Rurals i Marítimes de Catalunya), Germinando, Extremadura Alimenta, Sindicato Labrego, SEAE (Sociedad Española de Agricultura y Sociología Ecológica) e ISEC. Estudios Campesinos – Grupo PAIDI SEJ 179 de la Universidad de Córdoba).</t>
   </si>
   <si>
     <t>RAIA - Rede de Apoio á Innovación Rural</t>
   </si>
   <si>
     <t>O proxecto RAIA busca crear unha rede na rexión Alentejo-Algarve-Andalucía que proporcione ás administracións públicas, ao tecido asociativo, ás empresas e ao público en xeral as ferramentas necesarias para promover a innovación agrícola nas zonas rurais , transformando a zona transfronteiriza da Raia nun territorio con novas oportunidades de negocio e capaz de afrontar os novos retos e oportunidades que xurdan. A innovación considérase un motor de desenvolvemento rural que establece vantaxes competitivas e, polo tanto, é unha das principais características da futura rede.</t>
   </si>
@@ -819,122 +813,122 @@
   <si>
     <t>Rede de Municipios para a Agroecoloxía</t>
   </si>
   <si>
     <t>O obxectivo da Rede é construír, a través do intercambio de experiencias, coñecementos, datos, información e proxectos, sistemas alimentarios locais que sexan respectuosos co medio ambiente, sostibles, inclusivos, resilientes, seguros e diversificados, garantindo alimentos sans, sostibles e accesibles para toda a poboación e promovendo o emprego local, en liña coas perspectivas da agroecoloxía e a soberanía alimentaria.</t>
   </si>
   <si>
     <t>Plataforma SynergyNuts</t>
   </si>
   <si>
     <t>Espazo para a formación, a divulgación e a innovación en todos os aspectos relacionados coas noces de sebe</t>
   </si>
   <si>
     <t>Estrato</t>
   </si>
   <si>
     <t>A Rede de Innovación en Fertilización (FIN) é unha rede técnica baseada en enfoques novos e eficaces que abordan os principais desafíos que levan á creación dun Plan de Xestión Sostible de Nutrientes. FIN está composta por tres subredes transnacionais especializadas (FIN-agricultura de precisión, FIN-calidade do solo, FIN-fertilizantes de base biolóxica) nas que avaliadores capacitados recompilarán Boas Prácticas (BP) e Innovacións de Investigación (IR) sobre o uso óptimo de fertilizantes e identificarán Mellores Prácticas (BP) como resultado da avaliación de viabilidade sistémica das BP e IR. Pódese atopar un folleto do proxecto en inglés premendo aquí.</t>
   </si>
   <si>
     <t>Plataforma Tecnolóxica para a Aula de Produtos Lácteos e Tecnoloxías Alimentarias</t>
   </si>
   <si>
     <t>Formación especializada e servizos tecnolóxicos avanzados para empresas e entidades do sector lácteo e alimentario</t>
   </si>
   <si>
+    <t>Comida para a vida</t>
+  </si>
+  <si>
+    <t>Unha plataforma que promove a difusión da investigación, os avances científicos e tecnolóxicos a través da colaboración público-privada entre os principais actores do sector agroalimentario. Esta plataforma céntrase na I+D e a innovación, e identifica novas demandas no ámbito dos Retos Sociais, garantindo a competitividade e o crecemento do sector agroalimentario español.</t>
+  </si>
+  <si>
     <t>BIOVAL</t>
   </si>
   <si>
     <t>BIOVAL abrangue a biotecnoloxía, a biomedicina e a bioeconomía como sector BIO, aplicado á saúde, á agroalimentación e á sustentabilidade ambiental, co obxectivo de promover o desenvolvemento e a competitividade da comunidade empresarial do sector biotecnolóxico e posicionar os seus membros no mapa internacional.</t>
   </si>
   <si>
-    <t>Comida para a vida</t>
-[...4 lines deleted...]
-  <si>
     <t>Agronet - Elaboración de cervexa</t>
   </si>
   <si>
     <t>Suministros, información e asesoramento para fábricas de cervexa</t>
   </si>
   <si>
     <t>Cooperativas agroalimentarias da Comunidade Valenciana</t>
   </si>
   <si>
     <t>Plataforma para a representación institucional, a promoción cooperativa, a formación, a comunicación e a representación empresarial</t>
   </si>
   <si>
     <t>INNOVAGRI</t>
   </si>
   <si>
     <t>Plataforma para a difusión da innovación investigadora, experiencias en diferentes producións e actualizacións regulatorias</t>
   </si>
   <si>
     <t>Plataforma EARTH</t>
   </si>
   <si>
     <t>Plataforma Tierra é unha comunidade aberta e participativa de produtores, empresas e desenvolvedores de tecnoloxía.</t>
   </si>
   <si>
     <t>Rede Nacional de Explotacións Típicas (RENGRATI)</t>
   </si>
   <si>
     <t>Plataforma ministerial de información e asesoramento para a avaliación de políticas e estratexias sectoriais e produtivas e a simulación do seu impacto a todos os niveis</t>
   </si>
   <si>
     <t>agroalimentario TEF</t>
   </si>
   <si>
     <t>agrifoodTEF é unha rede de infraestruturas de probas e validación en Europa que apoia ás empresas de tecnoloxía agroalimentaria no desenvolvemento de produtos con solucións de IA e robótica en instalacións do mundo real.</t>
   </si>
   <si>
     <t>Asociación Catalá da Auga (CWP)</t>
   </si>
   <si>
     <t>A Catalan Water Partnership (CWP) é unha asociación estratéxica sen ánimo de lucro, de tipo clúster, formada por empresas e centros de coñecemento que operan no sector do uso sostible da auga. A CWP promove proxectos e colaboracións multinivel destinados a acadar solucións innovadoras para a necesidade global de auga de calidade en calquera parte do mundo e aplicables a múltiples sectores.</t>
   </si>
   <si>
     <t>Zinnae</t>
   </si>
   <si>
     <t>Zinnae, un clúster para o uso eficiente da auga, ofrece solucións aos desafíos da seguridade hídrica, contribuíndo á construción dun futuro sostible e resiliente baseado nos principios da economía circular e a sociedade intelixente. Obxectivos: Contribuír ás políticas públicas e converterse nun referente en Aragón no ámbito do coñecemento e a innovación no sector da auga. Identificar as necesidades e capacidades de formación e desenvolver un sistema de atracción de talento. Apoiar o desenvolvemento de proxectos e servir como vehículo para aproveitar os resultados da innovación, promovendo a aplicación de solucións innovadoras. Dar a coñecer os logros e xerar oportunidades de negocio.</t>
   </si>
   <si>
+    <t>Avanís</t>
+  </si>
+  <si>
+    <t>Unha plataforma para crear conexións entre as persoas do sector agroalimentario para compartir coñecemento, seguir aprendendo e facer medrar o sector día a día, facéndoo máis competitivo, máis sostible e máis innovador.</t>
+  </si>
+  <si>
     <t>EU4Advice</t>
   </si>
   <si>
     <t>EU4Advice está a traballar para crear unha rede de asesores, responsables políticos, investigadores e agricultores de cadeas curtas de subministración de alimentos (SFSC), que traballen xuntos para lograr unha estrutura organizativa eficaz para os AKIS. Mediante a aplicación dos principios do modelo de innovación interactiva, o obxectivo é impulsar o papel dos asesores como catalizadores do fluxo de coñecemento da investigación á práctica mediante a creación dunha rede de asesores da UE con coñecementos e experiencia en cuestións relacionadas coa ciencia e a tecnoloxía e a aplicación de medidas destinadas a integrar eficazmente os asesores do sector da ciencia e a tecnoloxía nos sistemas nacionais de información e aprendizaxe.</t>
   </si>
   <si>
-    <t>Avanís</t>
-[...4 lines deleted...]
-  <si>
     <t>Asociación Europea de Alimentación e Agrotecnoloxía (FATE)</t>
   </si>
   <si>
     <t>Unha asociación que reúne a empresas emerxentes, organizacións e profesionais da agroalimentación de Europa para promover a innovación, a colaboración e o desenvolvemento neste sector.</t>
   </si>
   <si>
     <t>Referencia agrícola</t>
   </si>
   <si>
     <t>Agri Benchmark é unha rede global sen ánimo de lucro de economistas, asesores, produtores e especialistas agrícolas en sectores clave das cadeas de valor agrícolas e hortícolas. Empregamos métodos estandarizados internacionalmente para analizar as explotacións agrícolas, os sistemas de produción e a súa rendibilidade. O noso coñecemento a nivel de explotación combínase cunha análise dos mercados internacionais de produtos básicos e as cadeas de valor. Deste xeito, podemos proporcionar respostas cientificamente consistentes e sólidamente fundamentadas sobre cuestións estratéxicas aos responsables políticos, aos responsables da toma de decisións agrícolas e agroindustriais. Agri Benchmark é unha organización apolítica e sen ánimo de lucro. As regras e os valores da rede desenvólvense por acordo mutuo. Os métodos e os resultados clave están suxeitos a un proceso continuo de garantía de calidade e están abertos ao debate público.</t>
   </si>
   <si>
     <t>ACCOE</t>
   </si>
   <si>
     <t>Asociación Española de Comercio de Cereais e Oleaxinosas</t>
   </si>
   <si>
     <t>AFHSE</t>
   </si>
   <si>
     <t>Organización empresarial nacional que aglutina as industrias da fariña e a sémola de España. Obxectivos: Prestar servizos de información, asesoramento, representación e defensa dos intereses comúns das empresas asociadas para o seu desenvolvemento.</t>
   </si>
   <si>
     <t>Agafac</t>
@@ -1011,191 +1005,191 @@
   <si>
     <t>Rede PAC finlandesa</t>
   </si>
   <si>
     <t>O desenvolvemento rural en Finlandia está xestionado de maneira descentralizada polas comunidades autónomas do país a través de dous Programas de Desenvolvemento Rural (PDR), financiados a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e de contribucións nacionais. Os Plans Estratéxicos establecen as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica á que se refiren. O financiamento do desenvolvemento rural a través do Feader encádrase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
   </si>
   <si>
     <t>Rede PAC grega</t>
   </si>
   <si>
     <t>En Grecia, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, financiado polo Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e por contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica á que se refire. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
   </si>
   <si>
     <t>Rede PAC dos Países Baixos</t>
   </si>
   <si>
     <t>Nos Países Baixos, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, que se financia a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e de contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica á que se refire. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
   </si>
   <si>
     <t>Rede PAC húngara</t>
   </si>
   <si>
     <t>En Hungría, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, que se financia a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e de contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica á que se refire. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
   </si>
   <si>
+    <t>Rede PAC polaca</t>
+  </si>
+  <si>
+    <t>En Polonia, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, que se financia a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e de contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica cuberta. O financiamento do desenvolvemento rural a través do Feader encádrase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
+  </si>
+  <si>
+    <t>Rede PAC de Portugal</t>
+  </si>
+  <si>
+    <t>O desenvolvemento rural en Portugal está xestionado de forma descentralizada polas comunidades autónomas do país a través de tres plans estratéxicos, financiados polo Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e por achegas nacionais. Os plans estratéxicos establecen as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica á que se refiren. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
+  </si>
+  <si>
     <t>Rede PAC de Italia</t>
   </si>
   <si>
     <t>O desenvolvemento rural en Italia está xestionado de maneira descentralizada polas comunidades autónomas do país a través de 21 plans estratéxicos, financiados polo Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e por contribucións nacionais. Estes plans estratéxicos establecen as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica á que se refiren. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
   </si>
   <si>
     <t>Rede PAC da República Checa</t>
   </si>
   <si>
     <t>Na República Checa, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, que se financia a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e das contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica cuberta. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
   </si>
   <si>
     <t>Agrosuite</t>
   </si>
   <si>
     <t>Plataforma web que integra estacións meteorolóxicas e de rega IoT para a planificación de actividades en explotacións agrícolas.</t>
   </si>
   <si>
     <t>Rede PAC de Letonia</t>
   </si>
   <si>
     <t>En Letonia, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, que se financia a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e de contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica cuberta. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
   </si>
   <si>
     <t>Rede PAC lituana</t>
   </si>
   <si>
     <t>En Lituania, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, que se financia a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e de contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica cuberta. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
   </si>
   <si>
-    <t>Rede PAC polaca</t>
-[...10 lines deleted...]
-  <si>
     <t>Rede PAC sueca</t>
   </si>
   <si>
     <t>O desenvolvemento rural en Suecia está xestionado de maneira descentralizada polas comunidades autónomas do país a través dun Plan Estratéxico, financiado a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e de contribucións nacionais. Os Plans Estratéxicos establecen as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica á que se refiren. O financiamento do desenvolvemento rural a través do Feader encádrase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
   </si>
   <si>
     <t>Rede Valenciana de Desenvolvemento Rural</t>
   </si>
   <si>
     <t>Unha ferramenta para difundir información sobre os seus programas e actividades, así como para dar a coñecer novas e eventos relacionados co desenvolvemento rural en Valencia. Tamén conta cunha sección de recursos, onde se poden atopar materiais e guías útiles para o desenvolvemento rural na rexión, e un catálogo de produtos e servizos das zonas rurais de Valencia.</t>
   </si>
   <si>
     <t>Rede PAC de España</t>
   </si>
   <si>
     <t>Plataforma que promove a creación de grupos de traballo sobre cuestións relevantes para as zonas rurais</t>
   </si>
   <si>
     <t>AINIA</t>
   </si>
   <si>
     <t>Consultoría, auditorías, análise e formación no sector agroalimentario</t>
   </si>
   <si>
     <t>Vermello-iCAT</t>
   </si>
   <si>
     <t>Rede Catalá de Innovación Agroalimentaria e Rural</t>
   </si>
   <si>
+    <t>BIOFRUITNET</t>
+  </si>
+  <si>
+    <t>Este proxecto céntrase nas froitas de pementa, óso e cítricos ecolóxicos e ten como obxectivo reforzar a competitividade da produción europea de froitas ecolóxicas.</t>
+  </si>
+  <si>
+    <t>INNOSETA</t>
+  </si>
+  <si>
+    <t>O obxectivo principal de InnoSeta é establecer unha rede temática innovadora e autosuficiente en equipos de pulverización, formación e asesoramento para contribuír a reducir a brecha entre as novas solucións de protección de cultivos de alta gama dispoñibles, xa sexan comerciais ou a partir de resultados de investigación aplicables, e as aplicables ás prácticas agrícolas europeas cotiás. Isto conseguirase promovendo un intercambio eficaz de novas ideas e información entre a investigación, a industria, os servizos de extensión e a comunidade agrícola, de xeito que as solucións de investigación e comerciais existentes poidan comunicarse amplamente, ao mesmo tempo que capten as necesidades da base e as ideas innovadoras da comunidade agrícola.</t>
+  </si>
+  <si>
+    <t>OK-Net Arable</t>
+  </si>
+  <si>
+    <t>Net Net Arable traballou con 14 grupos de innovación agrícola en 10 países. Os datos dos grupos mostraron unha ampla gama de rendementos das colleitas. Isto indica unha necesidade, pero tamén unha clara posibilidade de melloras. Baseándose na literatura científica e nas achegas dos agricultores, recompiláronse máis de 100 materiais con solucións prácticas na plataforma Arable Knowledge de Net Net (Farmknowledge.org). Os grupos de agricultores avaliaron formatos e algunhas solucións na práctica. As súas experiencias foron documentadas en vídeos e resumos de prácticas. Os grupos de agricultores traduciron materiais relevantes para eles á súa propia lingua. Realizáronse cursos en liña, presentando os materiais a agricultores e asesores.</t>
+  </si>
+  <si>
+    <t>Palisandro 4.0</t>
+  </si>
+  <si>
+    <t>Rosewood 4.0 recompilará e estruturará as mellores prácticas e innovacións (BP&amp;I) relevantes co obxectivo de mellorar o marco de mobilización da madeira en cinco centros rexionais. Desenvolveranse cinco follas de ruta rexionais (e unha interrexional/transrexional) baseadas na priorización das BP&amp;I recompiladas que se axusten ás necesidades/desafíos identificados das diferentes rexións. O proxecto organizará obradoiros específicos e visitas de estudo vinculadas a materiais de formación recentemente deseñados que favorezan a implementación das BP&amp;I. Realizaranse accións de difusión intensivas para a transferencia das BP&amp;I utilizando diferentes ferramentas e canles (por exemplo, plataforma de coñecemento, resumos de prácticas, produción de vídeos, etc.).</t>
+  </si>
+  <si>
     <t>ANOVE</t>
   </si>
   <si>
     <t>Desenvolvedores e propagadores de variedades vexetais</t>
   </si>
   <si>
-    <t>OK-Net Arable</t>
-[...20 lines deleted...]
-    <t>O obxectivo principal de InnoSeta é establecer unha rede temática innovadora e autosuficiente en equipos de pulverización, formación e asesoramento para contribuír a reducir a brecha entre as novas solucións de protección de cultivos de alta gama dispoñibles, xa sexan comerciais ou a partir de resultados de investigación aplicables, e as aplicables ás prácticas agrícolas europeas cotiás. Isto conseguirase promovendo un intercambio eficaz de novas ideas e información entre a investigación, a industria, os servizos de extensión e a comunidade agrícola, de xeito que as solucións de investigación e comerciais existentes poidan comunicarse amplamente, ao mesmo tempo que capten as necesidades da base e as ideas innovadoras da comunidade agrícola.</t>
+    <t>PROTECCIÓN INTELIXENTE</t>
+  </si>
+  <si>
+    <t>SmartProtect é unha rede temática centrada no intercambio interrexional de coñecementos sobre solucións intelixentes de xestión integrada de pragas (XIP) para agricultores e asesores. O obxectivo é estimular os fluxos de coñecemento nos Sistemas rexionais de coñecemento e innovación agrícola (AKISS) en toda a UE e conectalos co potencial innovador das metodoloxías avanzadas de XIP na produción de hortalizas, integrando tecnoloxías de agricultura de precisión e análise de datos.</t>
+  </si>
+  <si>
+    <t>Mellores prácticas para galiñas: proxecto piloto sobre as mellores prácticas para sistemas alternativos de produción de ovos</t>
+  </si>
+  <si>
+    <t>O programa Best Practice Hens (BPH) preparará e proporcionará apoio práctico aos produtores de ovos para animalos a realizar a transición de sistemas en gaiola a sistemas sen gaiola. Isto aplícase tanto á cría de galiñas poñedoras como ao seu mantemento durante o período de produción. O BPH garantirá unha ampla difusión da información recompilada sobre as mellores prácticas mediante o desenvolvemento de materiais de comunicación (vídeos e resumos de prácticas). O BPH organizará eventos de difusión dirixidos aos Estados membros cunha alta porcentaxe de sistemas en gaiola para aumentar a implementación de sistemas de aloxamento sen gaiola nos Estados membros obxectivo (España, Polonia, Portugal e Bélxica).</t>
+  </si>
+  <si>
+    <t>BIOSCHAMP - Bioestimulante de envolturas alternativas para unha industria de cogomelos sostible e rendible</t>
+  </si>
+  <si>
+    <t>Neste proxecto, desenvolveremos unha estratexia integrada para combater os principais desafíos sanitarios na produción de cogomelos (fungos e bacterias parasitos). Ao desenvolver un solo de envoltura enriquecido con microbiota, reduciremos a necesidade de pesticidas e contribuiremos a mellorar a produtividade, a sustentabilidade e a rendibilidade do sector europeo dos cogomelos.</t>
+  </si>
+  <si>
+    <t>Impulso ás redes de bioeconomía rural seguindo enfoques multiactor - SECCIÓNS</t>
+  </si>
+  <si>
+    <t>Identificar, resumir, compartir e presentar as mellores prácticas e os resultados da investigación existentes; aumentar a aplicación de novas tecnoloxías rendibles mellorando a transferencia activa de coñecementos entre profesionais e investigadores; mobilizar máis biomasa e crear novas oportunidades de negocio nas zonas rurais mellorando e fortalecendo a conexión entre a práctica e a ciencia; aplicar unha abordaxe multidisciplinar e multipartita; ofrecer unha canle para o fluxo bidireccional de información, novas ideas e tecnoloxías; destacar as necesidades identificadas e os elementos empresariais relevantes para os profesionais; promover a bioeconomía e o desenvolvemento rural a través de novas iniciativas biolóxicas.</t>
+  </si>
+  <si>
+    <t>Rede AgriFoodTe: Rede de Coñecemento e Innovación Agroalimentaria de Teruel</t>
+  </si>
+  <si>
+    <t>Rede para acelerar a innovación no sector agroalimentario para promover a transición ecolóxica, dixital e á bioeconomía circular na rexión de Teruel</t>
+  </si>
+  <si>
+    <t>O Clúster Agroalimentario de Navarra (NAGRIFOOD) é unha organización empresarial que ten como obxectivo a mellora continua da competitividade dos seus membros mediante o desenvolvemento da intercooperación, a innovación aberta, o intraemprendemento e a internacionalización das empresas agroalimentarias navarras.</t>
   </si>
   <si>
     <t>APROSE</t>
   </si>
   <si>
     <t>Asociación profesional sen ánimo de lucro de empresas produtoras de sementes selectas. Analiza, estuda e aborda problemas comúns que poden xurdir dependendo da especie de semente.</t>
   </si>
   <si>
-    <t>O Clúster Agroalimentario de Navarra (NAGRIFOOD) é unha organización empresarial que ten como obxectivo a mellora continua da competitividade dos seus membros mediante o desenvolvemento da intercooperación, a innovación aberta, o intraemprendemento e a internacionalización das empresas agroalimentarias navarras.</t>
-[...31 lines deleted...]
-  <si>
     <t>Asociación Española da Industria de Panadería, Pastelería e Confeitaría (ASEMAC)</t>
   </si>
   <si>
     <t>Organización profesional de carácter sectorial</t>
   </si>
   <si>
     <t>Asociación de Fabricantes de Pensos Compostos de Castela e León (ASFACYL)</t>
   </si>
   <si>
     <t>Asociación Profesional de Fabricantes de Pensos Compostos de Castela e León</t>
   </si>
   <si>
     <t>Plataforma Tecnolóxica e de Innovación Española para a Biocircularidade (BIOPLAT)</t>
   </si>
   <si>
     <t>Organización nacional sen ánimo de lucro que promove o desenvolvemento sostible da biomasa e a bioeconomía</t>
   </si>
   <si>
     <t>Plataforma Tecnolóxica de Biotecnoloxía Vexetal (BIOVEGEN)</t>
   </si>
   <si>
     <t>Asociación público-privada, liderada polo sector empresarial, que reúne entidades do sector agroalimentario interesadas na innovación baseada en plantas</t>
   </si>
   <si>
     <t>Confederación Española de Panadaría, Pastelería, Confeitaría e Produtos Relacionados (CEOPPAN)</t>
@@ -1434,150 +1428,150 @@
   <si>
     <t>Asociación para o Desenvolvemento Rural de Andalucía (ARA)</t>
   </si>
   <si>
     <t>Un foro de colaboración e diálogo onde están representados todos os grupos de desenvolvemento rural de Andalucía, promotores de actividade e creación de emprego.</t>
   </si>
   <si>
     <t>UE - Libro agrícola</t>
   </si>
   <si>
     <t>EU-FarmBook é unha plataforma de boas prácticas para agricultores e silvicultores. Todo o contido da súa biblioteca provén de proxectos de investigación de Horizon.</t>
   </si>
   <si>
     <t>Rede de Desenvolvemento Rural de Castela e León</t>
   </si>
   <si>
     <t>Unha asociación que aglutina e coordina un número significativo de grupos que xestionan programas de desenvolvemento rural —LEADER e PRODER— en Castela e León.</t>
   </si>
   <si>
     <t>Rede Española de Desenvolvemento Rural (REDR)</t>
   </si>
   <si>
     <t>A Rede Española de Desenvolvemento Rural (REDR) é unha asociación sen ánimo de lucro cuxa principal misión é promover un modelo de desenvolvemento rural integral e sostible, mellorar a calidade de vida da poboación rural e destacar a importancia das zonas rurais para a sociedade no seu conxunto. A REDR proporciona un espazo compartido para as zonas rurais e os seus habitantes, un lugar onde poden expresar as súas necesidades e preocupacións e facer oír as súas voces.</t>
   </si>
   <si>
+    <t>FERTINNOWA</t>
+  </si>
+  <si>
+    <t>FERTINNOWA (acrónimo de Transferencia de Técnicas Innovadoras para a Práctica Sostible da FERTirrigación) é unha rede de intercambio de coñecementos deseñada para facilitar a mellora das prácticas de fertirrigación, adaptándoas aos requisitos ambientais e ás normativas europeas recollidas na Directiva Marco da Auga e aquelas que garanten a evitación de emisións de residuos debidas ao uso de fertilizantes, especialmente en zonas declaradas vulnerables á contaminación dos acuíferos por nitratos.</t>
+  </si>
+  <si>
     <t>Rede de Oficinas de Transferencia de Coñecementos (Rede OTC)</t>
   </si>
   <si>
     <t>Rede de oficinas de transferencia de resultados de investigación nas universidades españolas.</t>
   </si>
   <si>
     <t>Plataforma Tecnolóxica de Cría e Reprodución de Animais de Granxa (FABRE TP)</t>
   </si>
   <si>
     <t>A Plataforma Tecnolóxica de Mellora e Reprodución de Animais de Granxa para Europa (FABRE TP) é un foro dirixido por institutos de investigación e o mundo académico, en colaboración co sector privado, que proporciona unha plataforma para definir as prioridades de investigación en mellora, xenética e reprodución animal, co obxectivo de impulsar a sustentabilidade, a competitividade e a resiliencia de todos os sistemas gandeiros.</t>
   </si>
   <si>
     <t>Agrochef</t>
   </si>
   <si>
     <t>Transferencia de tecnoloxía e dixitalización de procesos de comercialización directa para a comercialización de alimentos producidos por pequenos produtores agrícolas e gandeiros do sector hostaleiro e de restauración nacional.</t>
   </si>
   <si>
-    <t>FERTINNOWA</t>
-[...2 lines deleted...]
-    <t>FERTINNOWA (acrónimo de Transferencia de Técnicas Innovadoras para a Práctica Sostible da FERTirrigación) é unha rede de intercambio de coñecementos deseñada para facilitar a mellora das prácticas de fertirrigación, adaptándoas aos requisitos ambientais e ás normativas europeas recollidas na Directiva Marco da Auga e aquelas que garanten a evitación de emisións de residuos debidas ao uso de fertilizantes, especialmente en zonas declaradas vulnerables á contaminación dos acuíferos por nitratos.</t>
+    <t>Bovino</t>
+  </si>
+  <si>
+    <t>BovINE (Rede Europea de Innovación na Carne de Vacún) abordou os urxentes desafíos de sustentabilidade aos que se enfrontan os produtores de carne de vacún reunindo agricultores, organizacións gandeiras, asesores e investigadores para desenvolver conxuntamente innovacións prácticas que se poidan implementar nas explotacións agrícolas europeas. BovINE estableceuse en 10 Estados membros e centrouse exclusivamente nas necesidades das 255 000 explotacións que conforman o sector da carne de vacún da UE.</t>
+  </si>
+  <si>
+    <t>EU PiG</t>
+  </si>
+  <si>
+    <t>A rede inclúe unha variedade de socios, desde grupos de produtores de porcos ata investigadores e asesores económicos, conectando os produtores de porcos coas últimas ciencias, técnicas e tecnoloxías de reprodución. O proxecto céntrase en catro temas clave: xestión sanitaria, calidade da carne, benestar animal e produción de precisión.</t>
+  </si>
+  <si>
+    <t>OK-Net Ecofeed</t>
+  </si>
+  <si>
+    <t>O proxecto busca crear unha rede europea de clústeres de innovación para facilitar o intercambio de coñecementos e a cocreación entre agricultores, empresas, investigadores e asesores mediante a recollida de materiais para os usuarios finais e o desenvolvemento de novas ferramentas adaptadas ás necesidades dos agricultores e as empresas.</t>
+  </si>
+  <si>
+    <t>EuroDairy</t>
+  </si>
+  <si>
+    <t>EuroDairy apoia o desenvolvemento e a comunicación da innovación baseada na práctica na produción láctea centrando as súas actividades en catro temas clave: coidado dos animais; resiliencia socioeconómica; eficiencia dos recursos; e integración da produción láctea cos obxectivos de biodiversidade.</t>
   </si>
   <si>
     <t>Leguminosas traducidas</t>
   </si>
   <si>
     <t>O proxecto baséase na creación de redes entre agricultores e outros innovadores e científicos en grupos de partes interesadas para recompilar e validar coñecementos relevantes baseados na investigación.</t>
   </si>
   <si>
-    <t>Bovino</t>
-[...22 lines deleted...]
-  <si>
     <t>Rede de Desenvolvemento Rural Rioxana</t>
   </si>
   <si>
     <t>Unha ferramenta para difundir información sobre os seus programas e actividades, así como para dar a coñecer novas e eventos relacionados co desenvolvemento rural na Rioxa. Tamén conta cunha sección de recursos, onde se poden atopar materiais e guías útiles para o desenvolvemento rural na rexión, e un catálogo de produtos e servizos das zonas rurais da Rioxa.</t>
   </si>
   <si>
+    <t>DESARMAR</t>
+  </si>
+  <si>
+    <t>DISARM é unha colaboración entre agricultores, veterinarios, servizos de asesoramento, académicos e a industria para difundir solucións innovadoras para xestionar a resistencia aos antibióticos na produción gandeira e aliviar a ameaza desta resistencia. A rede intercambiará enfoques innovadores entre industrias e países para compartir as mellores prácticas en todo o sector gandeiro.</t>
+  </si>
+  <si>
+    <t>NUTRIMAN</t>
+  </si>
+  <si>
+    <t>NUTRIMAN é unha rede temática sobre nitróxeno e fósforo que recompila coñecementos sobre tecnoloxías, produtos, aplicacións e prácticas de fertilizantes biolóxicos recuperados e listos para usar para o beneficio dos profesionais agrícolas. O proxecto céntrase en conectar resultados innovadores, competitivos e comercialmente listos derivados de programas de investigación científica aplicada moi maduros e prácticas industriais comúns.</t>
+  </si>
+  <si>
+    <t>SuWaNu Europa</t>
+  </si>
+  <si>
+    <t>SUWANU EUROPE céntrase en proxectos de reutilización de auga en Europa mediante a reutilización de augas residuais tratadas na agricultura.</t>
+  </si>
+  <si>
+    <t>MELLOR4SOLO</t>
+  </si>
+  <si>
+    <t>Rede de profesionais creada para compartir coñecementos sobre a prevención e o control das enfermidades do solo</t>
+  </si>
+  <si>
+    <t>REDE VITICULTURAL</t>
+  </si>
+  <si>
+    <t>Winetwork é un proxecto europeo de colaboración para o intercambio e a transferencia de coñecementos innovadores entre as rexións vinícolas europeas para aumentar a produtividade e a sustentabilidade do sector. Durante tres anos, 11 socios de sete países europeos intercambiarán os seus coñecementos sobre dúas importantes enfermidades da viña: as enfermidades do tronco da vide e a flavesansence dorée. A estratexia do proxecto baséase nas interaccións entre unha rede de facilitadores, grupos de traballo rexionais e dous grupos de traballo científicos. Esta estratexia participativa permitirá a transferencia de resultados científicos e coñecementos prácticos a materiais adaptados aos usuarios finais.</t>
+  </si>
+  <si>
     <t>Rede PAC de Malta</t>
   </si>
   <si>
     <t>En Malta, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, financiado polo Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e por contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica cuberta. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
   </si>
   <si>
     <t>Rede PAC de Romanía</t>
   </si>
   <si>
     <t>En Romanía, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, que se financia a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e de contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica cuberta. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
-  </si>
-[...28 lines deleted...]
-    <t>Rede de profesionais creada para compartir coñecementos sobre a prevención e o control das enfermidades do solo</t>
   </si>
   <si>
     <t>Adesa</t>
   </si>
   <si>
     <t>Consultoría, auditorías, análise e formación no sector da seguridade alimentaria</t>
   </si>
   <si>
     <t>AFLE</t>
   </si>
   <si>
     <t>Organización profesional sen ánimo de lucro formada por empresas dedicadas á produción de lévedo para nutrición e saúde, panadería e fermentación</t>
   </si>
   <si>
     <t>CHIL.ORG</t>
   </si>
   <si>
     <t>Plataforma para a investigación, a transferencia de coñecemento, eventos e novas relacionadas co sector agroalimentario</t>
   </si>
   <si>
     <t>GAL Desenvolvemento Rural e Pesca de Eivissa e Formentera</t>
   </si>
   <si>
     <t>A principal tarefa do grupo é a xestión de estratexias e proxectos locais de desenvolvemento rural e pesqueiro, sendo a tarefa máis importante en termos de recursos e dedicación as Estratexias de Desenvolvemento Rural e Pesqueiro Local Participativas, cofinanciadas por fondos europeos (Feader e FEMP) e nacionais.</t>
   </si>
@@ -1938,54 +1932,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C261"/>
+  <dimension ref="A1:C260"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:C261"/>
+      <selection activeCell="A1" sqref="A1:C260"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2728.619" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -2385,194 +2379,194 @@
         <v>78</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>113</v>
@@ -2660,117 +2654,117 @@
         <v>128</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>149</v>
@@ -2891,51 +2885,51 @@
         <v>170</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>179</v>
@@ -2957,73 +2951,73 @@
         <v>182</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>195</v>
@@ -3265,172 +3259,172 @@
         <v>238</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
         <v>256</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="s">
         <v>262</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>269</v>
@@ -3463,172 +3457,172 @@
         <v>274</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>280</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="s">
         <v>294</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="s">
         <v>298</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>305</v>
@@ -3672,62 +3666,62 @@
         <v>312</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>323</v>
@@ -3782,62 +3776,62 @@
         <v>332</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>343</v>
@@ -3859,205 +3853,205 @@
         <v>346</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="s">
         <v>352</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="s">
-        <v>256</v>
+        <v>368</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="s">
-        <v>373</v>
+        <v>254</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="s">
         <v>375</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="s">
         <v>377</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="s">
         <v>379</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>382</v>
@@ -4222,62 +4216,62 @@
         <v>411</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="s">
         <v>413</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="s">
         <v>415</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="s">
         <v>417</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="s">
         <v>419</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>422</v>
@@ -4288,73 +4282,73 @@
         <v>423</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="s">
         <v>425</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="s">
         <v>429</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="s">
         <v>431</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="s">
         <v>433</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="s">
         <v>435</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>436</v>
@@ -4442,117 +4436,117 @@
         <v>451</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="s">
         <v>453</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="s">
         <v>455</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="s">
         <v>457</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="s">
         <v>459</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="s">
         <v>461</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="s">
         <v>465</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="s">
         <v>467</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="s">
         <v>469</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="s">
         <v>471</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>472</v>
@@ -4717,153 +4711,142 @@
         <v>501</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="s">
         <v>503</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="s">
         <v>505</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="s">
         <v>507</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="s">
         <v>509</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="s">
         <v>511</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="s">
         <v>513</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="s">
         <v>515</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="s">
         <v>519</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="s">
         <v>521</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>522</v>
-      </c>
-[...9 lines deleted...]
-        <v>524</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>