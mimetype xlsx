--- v4 (2026-08-10)
+++ v5 (2026-09-24)
@@ -813,122 +813,122 @@
   <si>
     <t>Rede de Municipios para a Agroecoloxía</t>
   </si>
   <si>
     <t>O obxectivo da Rede é construír, a través do intercambio de experiencias, coñecementos, datos, información e proxectos, sistemas alimentarios locais que sexan respectuosos co medio ambiente, sostibles, inclusivos, resilientes, seguros e diversificados, garantindo alimentos sans, sostibles e accesibles para toda a poboación e promovendo o emprego local, en liña coas perspectivas da agroecoloxía e a soberanía alimentaria.</t>
   </si>
   <si>
     <t>Plataforma SynergyNuts</t>
   </si>
   <si>
     <t>Espazo para a formación, a divulgación e a innovación en todos os aspectos relacionados coas noces de sebe</t>
   </si>
   <si>
     <t>Estrato</t>
   </si>
   <si>
     <t>A Rede de Innovación en Fertilización (FIN) é unha rede técnica baseada en enfoques novos e eficaces que abordan os principais desafíos que levan á creación dun Plan de Xestión Sostible de Nutrientes. FIN está composta por tres subredes transnacionais especializadas (FIN-agricultura de precisión, FIN-calidade do solo, FIN-fertilizantes de base biolóxica) nas que avaliadores capacitados recompilarán Boas Prácticas (BP) e Innovacións de Investigación (IR) sobre o uso óptimo de fertilizantes e identificarán Mellores Prácticas (BP) como resultado da avaliación de viabilidade sistémica das BP e IR. Pódese atopar un folleto do proxecto en inglés premendo aquí.</t>
   </si>
   <si>
     <t>Plataforma Tecnolóxica para a Aula de Produtos Lácteos e Tecnoloxías Alimentarias</t>
   </si>
   <si>
     <t>Formación especializada e servizos tecnolóxicos avanzados para empresas e entidades do sector lácteo e alimentario</t>
   </si>
   <si>
+    <t>BIOVAL</t>
+  </si>
+  <si>
+    <t>BIOVAL abrangue a biotecnoloxía, a biomedicina e a bioeconomía como sector BIO, aplicado á saúde, á agroalimentación e á sustentabilidade ambiental, co obxectivo de promover o desenvolvemento e a competitividade da comunidade empresarial do sector biotecnolóxico e posicionar os seus membros no mapa internacional.</t>
+  </si>
+  <si>
     <t>Comida para a vida</t>
   </si>
   <si>
     <t>Unha plataforma que promove a difusión da investigación, os avances científicos e tecnolóxicos a través da colaboración público-privada entre os principais actores do sector agroalimentario. Esta plataforma céntrase na I+D e a innovación, e identifica novas demandas no ámbito dos Retos Sociais, garantindo a competitividade e o crecemento do sector agroalimentario español.</t>
   </si>
   <si>
-    <t>BIOVAL</t>
-[...4 lines deleted...]
-  <si>
     <t>Agronet - Elaboración de cervexa</t>
   </si>
   <si>
     <t>Suministros, información e asesoramento para fábricas de cervexa</t>
   </si>
   <si>
     <t>Cooperativas agroalimentarias da Comunidade Valenciana</t>
   </si>
   <si>
     <t>Plataforma para a representación institucional, a promoción cooperativa, a formación, a comunicación e a representación empresarial</t>
   </si>
   <si>
     <t>INNOVAGRI</t>
   </si>
   <si>
     <t>Plataforma para a difusión da innovación investigadora, experiencias en diferentes producións e actualizacións regulatorias</t>
   </si>
   <si>
     <t>Plataforma EARTH</t>
   </si>
   <si>
     <t>Plataforma Tierra é unha comunidade aberta e participativa de produtores, empresas e desenvolvedores de tecnoloxía.</t>
   </si>
   <si>
     <t>Rede Nacional de Explotacións Típicas (RENGRATI)</t>
   </si>
   <si>
     <t>Plataforma ministerial de información e asesoramento para a avaliación de políticas e estratexias sectoriais e produtivas e a simulación do seu impacto a todos os niveis</t>
   </si>
   <si>
     <t>agroalimentario TEF</t>
   </si>
   <si>
     <t>agrifoodTEF é unha rede de infraestruturas de probas e validación en Europa que apoia ás empresas de tecnoloxía agroalimentaria no desenvolvemento de produtos con solucións de IA e robótica en instalacións do mundo real.</t>
   </si>
   <si>
     <t>Asociación Catalá da Auga (CWP)</t>
   </si>
   <si>
     <t>A Catalan Water Partnership (CWP) é unha asociación estratéxica sen ánimo de lucro, de tipo clúster, formada por empresas e centros de coñecemento que operan no sector do uso sostible da auga. A CWP promove proxectos e colaboracións multinivel destinados a acadar solucións innovadoras para a necesidade global de auga de calidade en calquera parte do mundo e aplicables a múltiples sectores.</t>
   </si>
   <si>
     <t>Zinnae</t>
   </si>
   <si>
     <t>Zinnae, un clúster para o uso eficiente da auga, ofrece solucións aos desafíos da seguridade hídrica, contribuíndo á construción dun futuro sostible e resiliente baseado nos principios da economía circular e a sociedade intelixente. Obxectivos: Contribuír ás políticas públicas e converterse nun referente en Aragón no ámbito do coñecemento e a innovación no sector da auga. Identificar as necesidades e capacidades de formación e desenvolver un sistema de atracción de talento. Apoiar o desenvolvemento de proxectos e servir como vehículo para aproveitar os resultados da innovación, promovendo a aplicación de solucións innovadoras. Dar a coñecer os logros e xerar oportunidades de negocio.</t>
   </si>
   <si>
+    <t>EU4Advice</t>
+  </si>
+  <si>
+    <t>EU4Advice está a traballar para crear unha rede de asesores, responsables políticos, investigadores e agricultores de cadeas curtas de subministración de alimentos (SFSC), que traballen xuntos para lograr unha estrutura organizativa eficaz para os AKIS. Mediante a aplicación dos principios do modelo de innovación interactiva, o obxectivo é impulsar o papel dos asesores como catalizadores do fluxo de coñecemento da investigación á práctica mediante a creación dunha rede de asesores da UE con coñecementos e experiencia en cuestións relacionadas coa ciencia e a tecnoloxía e a aplicación de medidas destinadas a integrar eficazmente os asesores do sector da ciencia e a tecnoloxía nos sistemas nacionais de información e aprendizaxe.</t>
+  </si>
+  <si>
     <t>Avanís</t>
   </si>
   <si>
     <t>Unha plataforma para crear conexións entre as persoas do sector agroalimentario para compartir coñecemento, seguir aprendendo e facer medrar o sector día a día, facéndoo máis competitivo, máis sostible e máis innovador.</t>
   </si>
   <si>
-    <t>EU4Advice</t>
-[...4 lines deleted...]
-  <si>
     <t>Asociación Europea de Alimentación e Agrotecnoloxía (FATE)</t>
   </si>
   <si>
     <t>Unha asociación que reúne a empresas emerxentes, organizacións e profesionais da agroalimentación de Europa para promover a innovación, a colaboración e o desenvolvemento neste sector.</t>
   </si>
   <si>
     <t>Referencia agrícola</t>
   </si>
   <si>
     <t>Agri Benchmark é unha rede global sen ánimo de lucro de economistas, asesores, produtores e especialistas agrícolas en sectores clave das cadeas de valor agrícolas e hortícolas. Empregamos métodos estandarizados internacionalmente para analizar as explotacións agrícolas, os sistemas de produción e a súa rendibilidade. O noso coñecemento a nivel de explotación combínase cunha análise dos mercados internacionais de produtos básicos e as cadeas de valor. Deste xeito, podemos proporcionar respostas cientificamente consistentes e sólidamente fundamentadas sobre cuestións estratéxicas aos responsables políticos, aos responsables da toma de decisións agrícolas e agroindustriais. Agri Benchmark é unha organización apolítica e sen ánimo de lucro. As regras e os valores da rede desenvólvense por acordo mutuo. Os métodos e os resultados clave están suxeitos a un proceso continuo de garantía de calidade e están abertos ao debate público.</t>
   </si>
   <si>
     <t>ACCOE</t>
   </si>
   <si>
     <t>Asociación Española de Comercio de Cereais e Oleaxinosas</t>
   </si>
   <si>
     <t>AFHSE</t>
   </si>
   <si>
     <t>Organización empresarial nacional que aglutina as industrias da fariña e a sémola de España. Obxectivos: Prestar servizos de información, asesoramento, representación e defensa dos intereses comúns das empresas asociadas para o seu desenvolvemento.</t>
   </si>
   <si>
     <t>Agafac</t>
@@ -1005,152 +1005,152 @@
   <si>
     <t>Rede PAC finlandesa</t>
   </si>
   <si>
     <t>O desenvolvemento rural en Finlandia está xestionado de maneira descentralizada polas comunidades autónomas do país a través de dous Programas de Desenvolvemento Rural (PDR), financiados a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e de contribucións nacionais. Os Plans Estratéxicos establecen as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica á que se refiren. O financiamento do desenvolvemento rural a través do Feader encádrase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
   </si>
   <si>
     <t>Rede PAC grega</t>
   </si>
   <si>
     <t>En Grecia, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, financiado polo Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e por contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica á que se refire. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
   </si>
   <si>
     <t>Rede PAC dos Países Baixos</t>
   </si>
   <si>
     <t>Nos Países Baixos, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, que se financia a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e de contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica á que se refire. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
   </si>
   <si>
     <t>Rede PAC húngara</t>
   </si>
   <si>
     <t>En Hungría, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, que se financia a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e de contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica á que se refire. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
   </si>
   <si>
+    <t>Rede PAC de Italia</t>
+  </si>
+  <si>
+    <t>O desenvolvemento rural en Italia está xestionado de maneira descentralizada polas comunidades autónomas do país a través de 21 plans estratéxicos, financiados polo Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e por contribucións nacionais. Estes plans estratéxicos establecen as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica á que se refiren. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
+  </si>
+  <si>
+    <t>Rede PAC da República Checa</t>
+  </si>
+  <si>
+    <t>Na República Checa, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, que se financia a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e das contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica cuberta. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
+  </si>
+  <si>
+    <t>Agrosuite</t>
+  </si>
+  <si>
+    <t>Plataforma web que integra estacións meteorolóxicas e de rega IoT para a planificación de actividades en explotacións agrícolas.</t>
+  </si>
+  <si>
+    <t>Rede PAC de Letonia</t>
+  </si>
+  <si>
+    <t>En Letonia, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, que se financia a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e de contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica cuberta. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
+  </si>
+  <si>
+    <t>Rede PAC lituana</t>
+  </si>
+  <si>
+    <t>En Lituania, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, que se financia a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e de contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica cuberta. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
+  </si>
+  <si>
     <t>Rede PAC polaca</t>
   </si>
   <si>
     <t>En Polonia, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, que se financia a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e de contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica cuberta. O financiamento do desenvolvemento rural a través do Feader encádrase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
   </si>
   <si>
     <t>Rede PAC de Portugal</t>
   </si>
   <si>
     <t>O desenvolvemento rural en Portugal está xestionado de forma descentralizada polas comunidades autónomas do país a través de tres plans estratéxicos, financiados polo Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e por achegas nacionais. Os plans estratéxicos establecen as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica á que se refiren. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
   </si>
   <si>
-    <t>Rede PAC de Italia</t>
-[...28 lines deleted...]
-  <si>
     <t>Rede PAC sueca</t>
   </si>
   <si>
     <t>O desenvolvemento rural en Suecia está xestionado de maneira descentralizada polas comunidades autónomas do país a través dun Plan Estratéxico, financiado a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e de contribucións nacionais. Os Plans Estratéxicos establecen as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica á que se refiren. O financiamento do desenvolvemento rural a través do Feader encádrase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
   </si>
   <si>
     <t>Rede Valenciana de Desenvolvemento Rural</t>
   </si>
   <si>
     <t>Unha ferramenta para difundir información sobre os seus programas e actividades, así como para dar a coñecer novas e eventos relacionados co desenvolvemento rural en Valencia. Tamén conta cunha sección de recursos, onde se poden atopar materiais e guías útiles para o desenvolvemento rural na rexión, e un catálogo de produtos e servizos das zonas rurais de Valencia.</t>
   </si>
   <si>
     <t>Rede PAC de España</t>
   </si>
   <si>
     <t>Plataforma que promove a creación de grupos de traballo sobre cuestións relevantes para as zonas rurais</t>
   </si>
   <si>
     <t>AINIA</t>
   </si>
   <si>
     <t>Consultoría, auditorías, análise e formación no sector agroalimentario</t>
   </si>
   <si>
     <t>Vermello-iCAT</t>
   </si>
   <si>
     <t>Rede Catalá de Innovación Agroalimentaria e Rural</t>
   </si>
   <si>
+    <t>INNOSETA</t>
+  </si>
+  <si>
+    <t>O obxectivo principal de InnoSeta é establecer unha rede temática innovadora e autosuficiente en equipos de pulverización, formación e asesoramento para contribuír a reducir a brecha entre as novas solucións de protección de cultivos de alta gama dispoñibles, xa sexan comerciais ou a partir de resultados de investigación aplicables, e as aplicables ás prácticas agrícolas europeas cotiás. Isto conseguirase promovendo un intercambio eficaz de novas ideas e información entre a investigación, a industria, os servizos de extensión e a comunidade agrícola, de xeito que as solucións de investigación e comerciais existentes poidan comunicarse amplamente, ao mesmo tempo que capten as necesidades da base e as ideas innovadoras da comunidade agrícola.</t>
+  </si>
+  <si>
+    <t>OK-Net Arable</t>
+  </si>
+  <si>
+    <t>Net Net Arable traballou con 14 grupos de innovación agrícola en 10 países. Os datos dos grupos mostraron unha ampla gama de rendementos das colleitas. Isto indica unha necesidade, pero tamén unha clara posibilidade de melloras. Baseándose na literatura científica e nas achegas dos agricultores, recompiláronse máis de 100 materiais con solucións prácticas na plataforma Arable Knowledge de Net Net (Farmknowledge.org). Os grupos de agricultores avaliaron formatos e algunhas solucións na práctica. As súas experiencias foron documentadas en vídeos e resumos de prácticas. Os grupos de agricultores traduciron materiais relevantes para eles á súa propia lingua. Realizáronse cursos en liña, presentando os materiais a agricultores e asesores.</t>
+  </si>
+  <si>
+    <t>Palisandro 4.0</t>
+  </si>
+  <si>
+    <t>Rosewood 4.0 recompilará e estruturará as mellores prácticas e innovacións (BP&amp;I) relevantes co obxectivo de mellorar o marco de mobilización da madeira en cinco centros rexionais. Desenvolveranse cinco follas de ruta rexionais (e unha interrexional/transrexional) baseadas na priorización das BP&amp;I recompiladas que se axusten ás necesidades/desafíos identificados das diferentes rexións. O proxecto organizará obradoiros específicos e visitas de estudo vinculadas a materiais de formación recentemente deseñados que favorezan a implementación das BP&amp;I. Realizaranse accións de difusión intensivas para a transferencia das BP&amp;I utilizando diferentes ferramentas e canles (por exemplo, plataforma de coñecemento, resumos de prácticas, produción de vídeos, etc.).</t>
+  </si>
+  <si>
+    <t>ANOVE</t>
+  </si>
+  <si>
+    <t>Desenvolvedores e propagadores de variedades vexetais</t>
+  </si>
+  <si>
     <t>BIOFRUITNET</t>
   </si>
   <si>
     <t>Este proxecto céntrase nas froitas de pementa, óso e cítricos ecolóxicos e ten como obxectivo reforzar a competitividade da produción europea de froitas ecolóxicas.</t>
   </si>
   <si>
-    <t>INNOSETA</t>
-[...22 lines deleted...]
-  <si>
     <t>PROTECCIÓN INTELIXENTE</t>
   </si>
   <si>
     <t>SmartProtect é unha rede temática centrada no intercambio interrexional de coñecementos sobre solucións intelixentes de xestión integrada de pragas (XIP) para agricultores e asesores. O obxectivo é estimular os fluxos de coñecemento nos Sistemas rexionais de coñecemento e innovación agrícola (AKISS) en toda a UE e conectalos co potencial innovador das metodoloxías avanzadas de XIP na produción de hortalizas, integrando tecnoloxías de agricultura de precisión e análise de datos.</t>
   </si>
   <si>
     <t>Mellores prácticas para galiñas: proxecto piloto sobre as mellores prácticas para sistemas alternativos de produción de ovos</t>
   </si>
   <si>
     <t>O programa Best Practice Hens (BPH) preparará e proporcionará apoio práctico aos produtores de ovos para animalos a realizar a transición de sistemas en gaiola a sistemas sen gaiola. Isto aplícase tanto á cría de galiñas poñedoras como ao seu mantemento durante o período de produción. O BPH garantirá unha ampla difusión da información recompilada sobre as mellores prácticas mediante o desenvolvemento de materiais de comunicación (vídeos e resumos de prácticas). O BPH organizará eventos de difusión dirixidos aos Estados membros cunha alta porcentaxe de sistemas en gaiola para aumentar a implementación de sistemas de aloxamento sen gaiola nos Estados membros obxectivo (España, Polonia, Portugal e Bélxica).</t>
   </si>
   <si>
     <t>BIOSCHAMP - Bioestimulante de envolturas alternativas para unha industria de cogomelos sostible e rendible</t>
   </si>
   <si>
     <t>Neste proxecto, desenvolveremos unha estratexia integrada para combater os principais desafíos sanitarios na produción de cogomelos (fungos e bacterias parasitos). Ao desenvolver un solo de envoltura enriquecido con microbiota, reduciremos a necesidade de pesticidas e contribuiremos a mellorar a produtividade, a sustentabilidade e a rendibilidade do sector europeo dos cogomelos.</t>
   </si>
   <si>
     <t>Impulso ás redes de bioeconomía rural seguindo enfoques multiactor - SECCIÓNS</t>
   </si>
   <si>
     <t>Identificar, resumir, compartir e presentar as mellores prácticas e os resultados da investigación existentes; aumentar a aplicación de novas tecnoloxías rendibles mellorando a transferencia activa de coñecementos entre profesionais e investigadores; mobilizar máis biomasa e crear novas oportunidades de negocio nas zonas rurais mellorando e fortalecendo a conexión entre a práctica e a ciencia; aplicar unha abordaxe multidisciplinar e multipartita; ofrecer unha canle para o fluxo bidireccional de información, novas ideas e tecnoloxías; destacar as necesidades identificadas e os elementos empresariais relevantes para os profesionais; promover a bioeconomía e o desenvolvemento rural a través de novas iniciativas biolóxicas.</t>
   </si>
   <si>
     <t>Rede AgriFoodTe: Rede de Coñecemento e Innovación Agroalimentaria de Teruel</t>
@@ -1176,86 +1176,86 @@
   <si>
     <t>Asociación de Fabricantes de Pensos Compostos de Castela e León (ASFACYL)</t>
   </si>
   <si>
     <t>Asociación Profesional de Fabricantes de Pensos Compostos de Castela e León</t>
   </si>
   <si>
     <t>Plataforma Tecnolóxica e de Innovación Española para a Biocircularidade (BIOPLAT)</t>
   </si>
   <si>
     <t>Organización nacional sen ánimo de lucro que promove o desenvolvemento sostible da biomasa e a bioeconomía</t>
   </si>
   <si>
     <t>Plataforma Tecnolóxica de Biotecnoloxía Vexetal (BIOVEGEN)</t>
   </si>
   <si>
     <t>Asociación público-privada, liderada polo sector empresarial, que reúne entidades do sector agroalimentario interesadas na innovación baseada en plantas</t>
   </si>
   <si>
     <t>Confederación Española de Panadaría, Pastelería, Confeitaría e Produtos Relacionados (CEOPPAN)</t>
   </si>
   <si>
     <t>Unha asociación patronal sen ánimo de lucro, asociacións e gremios de fabricantes e comerciantes polo miúdo de pan, pastelaría, produtos de panadería e produtos relacionados, de áreas xeográficas provinciais e locais, así como empresas individuais de todo o país.</t>
   </si>
   <si>
+    <t>Asociación Aragonesa de Agricultura de Conservación</t>
+  </si>
+  <si>
+    <t>A Asociación é unha entidade que reúne a agricultores, técnicos, investigadores, centros de formación e empresas interesadas en promover e difundir a técnica da Agricultura de Conservación.</t>
+  </si>
+  <si>
     <t>Confederación Española de Fabricantes de Alimentos Compostos para Animais (CESFAC)</t>
   </si>
   <si>
     <t>Plataforma tecnolóxica para a xestión conxunta da seguridade alimentaria na nutrición animal</t>
   </si>
   <si>
     <t>ECONOMÍA CIRCULAR - Plataforma que integra outras plataformas de Economía Circular</t>
   </si>
   <si>
     <t>Dinamizar liñas de actuación, definir a contribución das plataformas tecnolóxicas e de innovación españolas na transición cara a unha economía circular e desenvolver ferramentas para promover a cooperación en I+D+i.</t>
   </si>
   <si>
     <t>EIT-FOOD</t>
   </si>
   <si>
     <t>Plataforma HUB que promove a innovación, a educación, o emprendemento e a participación pública</t>
   </si>
   <si>
     <t>Elika</t>
   </si>
   <si>
     <t>Plataforma para a difusión de investigacións, eventos e normativas no País Vasco sobre seguridade alimentaria, alimentación saudable, alimentación sostible, agricultura, gandería, pesca, alimentación animal e industria alimentaria</t>
   </si>
   <si>
     <t>FEDIMA</t>
   </si>
   <si>
     <t>Plataforma para a difusión de información de interese para as panaderías e para o contacto entre FEDIMA e os seus socios</t>
   </si>
   <si>
-    <t>Asociación Aragonesa de Agricultura de Conservación</t>
-[...4 lines deleted...]
-  <si>
     <t>INASDE Agroalimentaria</t>
   </si>
   <si>
     <t>Un centro de investigación privado cun equipo de profesionais experimentados especializados en actividades de investigación para a posta en marcha de proxectos propios e a prestación de servizos, que abarcan as distintas etapas da cadea alimentaria, desde a produción primaria ata o procesamento e presentación de produtos de consumo.</t>
   </si>
   <si>
     <t>Plataforma Tecnolóxica Española de Loxística Intermodal e Mobilidade (Logistop)</t>
   </si>
   <si>
     <t>Un espazo de traballo multidisciplinar e interterritorial no campo da innovación loxística, composto por todos os actores implicados na cadea de subministración, así como universidades, centros tecnolóxicos, asociacións e empresas de consultoría especializadas.</t>
   </si>
   <si>
     <t>Plataforma Tecnolóxica de Envases Española (PACKNET)</t>
   </si>
   <si>
     <t>Plataforma que funciona como unha rede para a cooperación científica e tecnolóxica entre axentes da cadea de envasado e Evans</t>
   </si>
   <si>
     <t>Plantas para o futuro</t>
   </si>
   <si>
     <t>Plataforma para difundir os proxectos, investigacións, actividades, colaboradores e grupos de traballo do grupo</t>
   </si>
   <si>
     <t>Plataforma Tecnolóxica de Sanidade Animal, VET+I</t>
@@ -1452,126 +1452,126 @@
   <si>
     <t>FERTINNOWA</t>
   </si>
   <si>
     <t>FERTINNOWA (acrónimo de Transferencia de Técnicas Innovadoras para a Práctica Sostible da FERTirrigación) é unha rede de intercambio de coñecementos deseñada para facilitar a mellora das prácticas de fertirrigación, adaptándoas aos requisitos ambientais e ás normativas europeas recollidas na Directiva Marco da Auga e aquelas que garanten a evitación de emisións de residuos debidas ao uso de fertilizantes, especialmente en zonas declaradas vulnerables á contaminación dos acuíferos por nitratos.</t>
   </si>
   <si>
     <t>Rede de Oficinas de Transferencia de Coñecementos (Rede OTC)</t>
   </si>
   <si>
     <t>Rede de oficinas de transferencia de resultados de investigación nas universidades españolas.</t>
   </si>
   <si>
     <t>Plataforma Tecnolóxica de Cría e Reprodución de Animais de Granxa (FABRE TP)</t>
   </si>
   <si>
     <t>A Plataforma Tecnolóxica de Mellora e Reprodución de Animais de Granxa para Europa (FABRE TP) é un foro dirixido por institutos de investigación e o mundo académico, en colaboración co sector privado, que proporciona unha plataforma para definir as prioridades de investigación en mellora, xenética e reprodución animal, co obxectivo de impulsar a sustentabilidade, a competitividade e a resiliencia de todos os sistemas gandeiros.</t>
   </si>
   <si>
     <t>Agrochef</t>
   </si>
   <si>
     <t>Transferencia de tecnoloxía e dixitalización de procesos de comercialización directa para a comercialización de alimentos producidos por pequenos produtores agrícolas e gandeiros do sector hostaleiro e de restauración nacional.</t>
   </si>
   <si>
+    <t>EuroDairy</t>
+  </si>
+  <si>
+    <t>EuroDairy apoia o desenvolvemento e a comunicación da innovación baseada na práctica na produción láctea centrando as súas actividades en catro temas clave: coidado dos animais; resiliencia socioeconómica; eficiencia dos recursos; e integración da produción láctea cos obxectivos de biodiversidade.</t>
+  </si>
+  <si>
+    <t>Leguminosas traducidas</t>
+  </si>
+  <si>
+    <t>O proxecto baséase na creación de redes entre agricultores e outros innovadores e científicos en grupos de partes interesadas para recompilar e validar coñecementos relevantes baseados na investigación.</t>
+  </si>
+  <si>
     <t>Bovino</t>
   </si>
   <si>
     <t>BovINE (Rede Europea de Innovación na Carne de Vacún) abordou os urxentes desafíos de sustentabilidade aos que se enfrontan os produtores de carne de vacún reunindo agricultores, organizacións gandeiras, asesores e investigadores para desenvolver conxuntamente innovacións prácticas que se poidan implementar nas explotacións agrícolas europeas. BovINE estableceuse en 10 Estados membros e centrouse exclusivamente nas necesidades das 255 000 explotacións que conforman o sector da carne de vacún da UE.</t>
   </si>
   <si>
     <t>EU PiG</t>
   </si>
   <si>
     <t>A rede inclúe unha variedade de socios, desde grupos de produtores de porcos ata investigadores e asesores económicos, conectando os produtores de porcos coas últimas ciencias, técnicas e tecnoloxías de reprodución. O proxecto céntrase en catro temas clave: xestión sanitaria, calidade da carne, benestar animal e produción de precisión.</t>
   </si>
   <si>
     <t>OK-Net Ecofeed</t>
   </si>
   <si>
     <t>O proxecto busca crear unha rede europea de clústeres de innovación para facilitar o intercambio de coñecementos e a cocreación entre agricultores, empresas, investigadores e asesores mediante a recollida de materiais para os usuarios finais e o desenvolvemento de novas ferramentas adaptadas ás necesidades dos agricultores e as empresas.</t>
   </si>
   <si>
-    <t>EuroDairy</t>
-[...8 lines deleted...]
-    <t>O proxecto baséase na creación de redes entre agricultores e outros innovadores e científicos en grupos de partes interesadas para recompilar e validar coñecementos relevantes baseados na investigación.</t>
+    <t>REDE VITICULTURAL</t>
+  </si>
+  <si>
+    <t>Winetwork é un proxecto europeo de colaboración para o intercambio e a transferencia de coñecementos innovadores entre as rexións vinícolas europeas para aumentar a produtividade e a sustentabilidade do sector. Durante tres anos, 11 socios de sete países europeos intercambiarán os seus coñecementos sobre dúas importantes enfermidades da viña: as enfermidades do tronco da vide e a flavesansence dorée. A estratexia do proxecto baséase nas interaccións entre unha rede de facilitadores, grupos de traballo rexionais e dous grupos de traballo científicos. Esta estratexia participativa permitirá a transferencia de resultados científicos e coñecementos prácticos a materiais adaptados aos usuarios finais.</t>
   </si>
   <si>
     <t>Rede de Desenvolvemento Rural Rioxana</t>
   </si>
   <si>
     <t>Unha ferramenta para difundir información sobre os seus programas e actividades, así como para dar a coñecer novas e eventos relacionados co desenvolvemento rural na Rioxa. Tamén conta cunha sección de recursos, onde se poden atopar materiais e guías útiles para o desenvolvemento rural na rexión, e un catálogo de produtos e servizos das zonas rurais da Rioxa.</t>
   </si>
   <si>
+    <t>Rede PAC de Malta</t>
+  </si>
+  <si>
+    <t>En Malta, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, financiado polo Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e por contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica cuberta. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
+  </si>
+  <si>
+    <t>Rede PAC de Romanía</t>
+  </si>
+  <si>
+    <t>En Romanía, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, que se financia a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e de contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica cuberta. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
+  </si>
+  <si>
     <t>DESARMAR</t>
   </si>
   <si>
     <t>DISARM é unha colaboración entre agricultores, veterinarios, servizos de asesoramento, académicos e a industria para difundir solucións innovadoras para xestionar a resistencia aos antibióticos na produción gandeira e aliviar a ameaza desta resistencia. A rede intercambiará enfoques innovadores entre industrias e países para compartir as mellores prácticas en todo o sector gandeiro.</t>
   </si>
   <si>
     <t>NUTRIMAN</t>
   </si>
   <si>
     <t>NUTRIMAN é unha rede temática sobre nitróxeno e fósforo que recompila coñecementos sobre tecnoloxías, produtos, aplicacións e prácticas de fertilizantes biolóxicos recuperados e listos para usar para o beneficio dos profesionais agrícolas. O proxecto céntrase en conectar resultados innovadores, competitivos e comercialmente listos derivados de programas de investigación científica aplicada moi maduros e prácticas industriais comúns.</t>
   </si>
   <si>
     <t>SuWaNu Europa</t>
   </si>
   <si>
     <t>SUWANU EUROPE céntrase en proxectos de reutilización de auga en Europa mediante a reutilización de augas residuais tratadas na agricultura.</t>
   </si>
   <si>
     <t>MELLOR4SOLO</t>
   </si>
   <si>
     <t>Rede de profesionais creada para compartir coñecementos sobre a prevención e o control das enfermidades do solo</t>
-  </si>
-[...16 lines deleted...]
-    <t>En Romanía, o desenvolvemento rural xestiónase a nivel nacional a través dun Plan Estratéxico, que se financia a través do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) e de contribucións nacionais. O Plan Estratéxico establece as estratexias e medidas prioritarias que se deben adoptar para abordar as necesidades da área xeográfica específica cuberta. O financiamento do desenvolvemento rural a través do Feader enmárcase no marco xeral dos Fondos Estruturais e de Investimento Europeos (Fondos EIE), que tamén inclúen os Fondos de Desenvolvemento Rexional, Social, de Cohesión e de Pesca. Todos estes fondos son xestionados a nivel nacional por cada Estado membro da UE sobre a base de Acordos de Asociación, que son plans estratéxicos que describen os obxectivos e as prioridades de investimento de cada país.</t>
   </si>
   <si>
     <t>Adesa</t>
   </si>
   <si>
     <t>Consultoría, auditorías, análise e formación no sector da seguridade alimentaria</t>
   </si>
   <si>
     <t>AFLE</t>
   </si>
   <si>
     <t>Organización profesional sen ánimo de lucro formada por empresas dedicadas á produción de lévedo para nutrición e saúde, panadería e fermentación</t>
   </si>
   <si>
     <t>CHIL.ORG</t>
   </si>
   <si>
     <t>Plataforma para a investigación, a transferencia de coñecemento, eventos e novas relacionadas co sector agroalimentario</t>
   </si>
   <si>
     <t>GAL Desenvolvemento Rural e Pesca de Eivissa e Formentera</t>
   </si>
   <si>
     <t>A principal tarefa do grupo é a xestión de estratexias e proxectos locais de desenvolvemento rural e pesqueiro, sendo a tarefa máis importante en termos de recursos e dedicación as Estratexias de Desenvolvemento Rural e Pesqueiro Local Participativas, cofinanciadas por fondos europeos (Feader e FEMP) e nacionais.</t>
   </si>
@@ -3391,62 +3391,62 @@
         <v>262</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>273</v>
@@ -3501,62 +3501,62 @@
         <v>282</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>293</v>
@@ -3765,73 +3765,73 @@
         <v>330</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>343</v>
@@ -3908,62 +3908,62 @@
         <v>356</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>367</v>