--- v0 (2026-07-19)
+++ v1 (2026-09-22)
@@ -12,74 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="327">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>40 anos de España na PAC: catro décadas cultivando o futuro do campo español</t>
   </si>
   <si>
     <t>A Política Agrícola Común apoiou a modernización do sector agroalimentario, o impulso ás zonas rurais e a evolución cara a unha agricultura e unha gandería máis sostibles, innovadoras e competitivas. A Política Agrícola Común apoiou a modernización do sector agroalimentario, o impulso ás zonas rurais e a evolución cara a unha agricultura e unha gandería máis sostibles, innovadoras e competitivas…</t>
   </si>
   <si>
     <t>Mér, 15/07/2026 - 12:05</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/40-anos-espana-na-pac-catro-decadas-cultivando-o-futuro-do-campo-espanol</t>
+  </si>
+  <si>
+    <t>Convocada a segunda edición do Premio Agraria para traballos de máster en enxeñaría agrícola.</t>
+  </si>
+  <si>
+    <t>A Feira de Valladolid e o Consello Xeral de Colexios Oficiais de Enxeñeiros Agrícolas convocan a segunda edición do Premio Agraria, un galardón que recoñecerá os mellores traballos de fin de máster en Enxeñaría Agraria defendidos en universidades españolas. A Feira de Valladolid e o Consello Xeral de Colexios Oficiais de Enxeñeiros Agrícolas (CGCOIA) anunciaron a segunda edición do Premio Agraria…</t>
+  </si>
+  <si>
+    <t>Lun, 25/05/2026 - 18:16</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/convocada-segunda-edicion-do-premio-agraria-traballos-master-enxenaria-agricola</t>
   </si>
   <si>
     <t>O asesoramento agrícola consolídase como un piar estratéxico de AKIS en España e Europa</t>
   </si>
   <si>
     <t>A xornada “O asesoramento agrícola como núcleo dos AKIS en España e Europa” , organizada pola Plataforma de Asesores AKIS xunto co Ministerio de Agricultura, Pesca e Alimentación (MAPA), reuniu o 28 de abril en La Vega Innova a expertos nacionais e internacionais para analizar o papel clave do asesoramento na transformación do sector agroalimentario. A reunión foi inaugurada pola secretaria de…</t>
   </si>
   <si>
     <t>Xov, 30/04/2026 - 23:39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/o-asesoramento-agricola-consolidase-piar-estratexico-akis-espana-e-europa</t>
   </si>
   <si>
     <t>Nova convocatoria de axudas para o intercambio de coñecementos no sector agroalimentario e forestal de 2026 por case 10 millóns de euros</t>
   </si>
   <si>
     <t>A data límite para presentar as solicitudes é o 18 de maio. A axuda está cofinanciada nun 43 % polo FEADER e nun 57 % polo ministerio O Ministerio de Agricultura, Pesca e Alimentación (MAPA) publicou o 16 de abril no Boletín Oficial do Estado (BOE) unha nova convocatoria de axudas para promover o intercambio de coñecemento, a innovación e a formación no sector agroalimentario , cun orzamento de 9…</t>
   </si>
   <si>
     <t>Lun, 20/04/2026 - 15:46</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/nova-convocatoria-axudas-o-intercambio-conecementos-no-sector-agroalimentario-e-forestal</t>
   </si>
@@ -1343,54 +1355,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D83"/>
+  <dimension ref="A1:D84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D83"/>
+      <selection activeCell="A1" sqref="A1:D84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="216.947" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -2345,65 +2357,65 @@
         <v>275</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>277</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
         <v>280</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>281</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
         <v>287</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
         <v>291</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>292</v>
@@ -2429,138 +2441,152 @@
         <v>298</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
         <v>299</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
         <v>303</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>326</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>330</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>