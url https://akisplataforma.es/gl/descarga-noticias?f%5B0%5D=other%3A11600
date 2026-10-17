--- v0 (2026-06-23)
+++ v1 (2026-10-17)
@@ -12,494 +12,515 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Luís Planas defende en Bruxelas unha PAC con orzamento suficiente, simplificada e sen renacionalización.</t>
+  </si>
+  <si>
+    <t>O ministro de Agricultura, Pesca e Alimentación, Luis Planas, reuniuse hoxe en Bruxelas co vicepresidente da Comisión de Agricultura do Parlamento Europeo e relator da futura Política Agrícola Común (PAC), Norbert Lins, nunha reunión centrada no deseño da política agrícola europea para o período 2028-2034. Durante a reunión, Planas avogou por unha PAC cun orzamento suficiente, polo menos…</t>
+  </si>
+  <si>
+    <t>Mér, 15/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/luis-planas-defende-bruxelas-unha-pac-orzamento-suficiente-simplificada-e-sen</t>
+  </si>
+  <si>
+    <t>40 anos de España na PAC: catro décadas cultivando o futuro do campo español</t>
+  </si>
+  <si>
+    <t>A Política Agrícola Común apoiou a modernización do sector agroalimentario, o impulso ás zonas rurais e a evolución cara a unha agricultura e unha gandería máis sostibles, innovadoras e competitivas. A Política Agrícola Común apoiou a modernización do sector agroalimentario, o impulso ás zonas rurais e a evolución cara a unha agricultura e unha gandería máis sostibles, innovadoras e competitivas…</t>
+  </si>
+  <si>
+    <t>Mar, 07/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/40-anos-espana-na-pac-catro-decadas-cultivando-o-futuro-do-campo-espanol</t>
+  </si>
+  <si>
+    <t>Provacuno lanza unha aplicación web para medir a pegada de carbono do gando vacún de carne en España</t>
+  </si>
+  <si>
+    <t>A nova aplicación, xa dispoñible para o sector do gando vacún de carne na páxina web huellavacunosostenible.eu , é un dos fitos clave do Plan de Promoción da Carne de Vacún Sostible Europea (SEUB), cofinanciado pola Unión Europea e liderado por Provacuno (España) e Apaq-W (Bélxica). A ferramenta permite a cuantificación rigorosa das emisións de gases de efecto invernadoiro, dióxido de carbono (CO…</t>
+  </si>
+  <si>
+    <t>Mér, 29/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/provacuno-lanza-unha-aplicacion-web-medir-pegada-carbono-do-gando-vacun-carne-espana</t>
+  </si>
+  <si>
+    <t>Nova convocatoria de axudas para o intercambio de coñecementos no sector agroalimentario e forestal de 2026 por case 10 millóns de euros</t>
+  </si>
+  <si>
+    <t>A data límite para presentar as solicitudes é o 18 de maio. A axuda está cofinanciada nun 43 % polo FEADER e nun 57 % polo ministerio O Ministerio de Agricultura, Pesca e Alimentación (MAPA) publicou o 16 de abril no Boletín Oficial do Estado (BOE) unha nova convocatoria de axudas para promover o intercambio de coñecemento, a innovación e a formación no sector agroalimentario , cun orzamento de 9…</t>
+  </si>
+  <si>
+    <t>Xov, 16/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/nova-convocatoria-axudas-o-intercambio-conecementos-no-sector-agroalimentario-e-forestal</t>
+  </si>
+  <si>
+    <t>GO VOLTAGRO participará como relator na conferencia técnica CIES 2026 sobre agrovoltaica.</t>
+  </si>
+  <si>
+    <t>O Grupo Operativo de VOLTAGRO participará como relator na xornada técnica "Agrivoltaica: enerxía solar máis alá do quilovatio-hora" , un evento celebrado no marco das actividades paralelas abertas ao XX Congreso Ibérico e XVI Congreso Iberoamericano de Enerxía Solar (CIES 2026) , organizadas por CIESOL e AEDES . O evento terá lugar o 25 de marzo de 2026 , de 9:30 a 13:00 , na Sala de Conferencias…</t>
+  </si>
+  <si>
+    <t>Xov, 12/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/go-voltagro-participara-relator-na-conferencia-tecnica-cies-2026-agrovoltaica</t>
+  </si>
+  <si>
+    <t>GO FOTOPUR presentará os seus avances en dúas xornadas técnicas sobre innovación, enerxía e emisións no sector porcino</t>
+  </si>
+  <si>
+    <t>O Grupo Operativo GO FOTOPUR participará en dous eventos clave en febreiro centrados na innovación e na mellora da eficiencia e sustentabilidade do sector porcino. Estes eventos, que terán lugar en Zaragoza e Tauste , ofrecerán a oportunidade de compartir coñecementos, intercambiar experiencias con profesionais do sector e dar a coñecer o traballo que está a levar a cabo o consorcio do proxecto.…</t>
+  </si>
+  <si>
+    <t>Mar, 10/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/go-fotopur-presentara-os-seus-avances-duas-xornadas-tecnicas-innovacion-enerxia-e-emisions</t>
+  </si>
+  <si>
+    <t>Avanzan os traballos na detección automática de fugas de rega para o GO DENORI</t>
+  </si>
+  <si>
+    <t>O proxecto “Detección e notificación automática de fugas de rega (DENORI)” , no que participa ASAJA-Sevilla xunto cun consorcio liderado pola Universidade Loyola de Andalucía e do que tamén forman parte a Universidade de Huelva e a empresa Trifolium Farms , continúa o seu traballo para mellorar a eficiencia do regadío agrícola mediante a implementación dun sistema baseado na intelixencia…</t>
+  </si>
+  <si>
+    <t>Xov, 05/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/avanzan-os-traballos-na-deteccion-automatica-fugas-rega-o-go-denori</t>
+  </si>
+  <si>
+    <t>A Rede da PAC da UE abre a convocatoria para participar nas visitas cruzadas de 2026</t>
+  </si>
+  <si>
+    <t>A Rede da PAC da UE lanzou unha convocatoria de manifestacións de interese para participar nas visitas cruzadas de 2026 , unha serie de visitas cruzadas destinadas a impulsar a innovación, o intercambio de coñecementos e a creación de redes no marco da EIP-AGRI . O prazo de presentación de solicitudes remata o 20 de febreiro de 2026 (23:59 CET) . Tres temas para as visitas cruzadas de 2026 As…</t>
+  </si>
+  <si>
+    <t>Xov, 29/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/rede-da-pac-da-ue-abre-convocatoria-participar-nas-visitas-cruzadas-2026</t>
+  </si>
+  <si>
+    <t>A terceira convocatoria de propostas cofinanciada pola Asociación Europea AGROECOLOGY remata o 18 de febreiro.</t>
+  </si>
+  <si>
+    <t>A asociación europea AGROECOLOGY abriu oficialmente a terceira convocatoria cofinanciada para proxectos de investigación e innovación , baixo o lema "Promover a diversidade xenética vexetal e animal e capacitar os agricultores para acelerar a transición agroecolóxica" . Esta convocatoria céntrase en dous piares fundamentais da transición agroecolóxica : a dimensión xenética e a dimensión social…</t>
+  </si>
+  <si>
+    <t>Mér, 28/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/terceira-convocatoria-propostas-cofinanciada-pola-asociacion-europea-agroecology-remata-o</t>
+  </si>
+  <si>
+    <t>Progreso de GO FOTOPUR: fotovoltaica flotante para reducir as emisións nas lagoas de lodos</t>
+  </si>
+  <si>
+    <t>O Grupo Operativo FOTOPUR está a avanzar no desenvolvemento e validación de solucións innovadoras baseadas en fotovoltaica flotante para reducir as emisións contaminantes das lagoas de puríns nas granxas de porcos, á vez que xera enerxía renovable para o autoconsumo . O proxecto, centrado na fotovoltaica sobre plataformas flotantes en lodos , responde aos requisitos regulamentarios para a…</t>
+  </si>
+  <si>
+    <t>Xov, 22/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/progreso-go-fotopur-fotovoltaica-flotante-reducir-emisions-nas-lagoas-lodos</t>
+  </si>
+  <si>
+    <t>O organismo coordinador español de AKIS aproba a súa folla de ruta para 2026 e reforza a aliñación entre a ciencia, a innovación e o sector agroalimentario</t>
+  </si>
+  <si>
+    <t>O 17 de decembro de 2025 celebrouse na sede do Ministerio de Agricultura, Pesca e Alimentación en Madrid a segunda reunión plenaria do Órgano de Coordinación do Sistema de Coñecemento e Innovación na Agricultura (SCIA-AKIS) . A sesión tivo lugar presencialmente e foi copresidida pola secretaria de Estado de Agricultura e Alimentación, Begoña García Bernal , e o secretario de Estado de Ciencia,…</t>
+  </si>
+  <si>
+    <t>Lun, 12/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/o-organismo-coordinador-espanol-akis-aproba-sua-folla-ruta-2026-e-reforza-alinacion-entre</t>
+  </si>
+  <si>
+    <t>SECUESVAC avanza no cálculo do secuestro de carbono orgánico en solos agrícolas</t>
+  </si>
+  <si>
+    <t>O proxecto GO SECUESVAC deu outro paso adiante co inicio da fase centrada no cálculo do secuestro de carbono orgánico no solo. Tras o inicio desta segunda etapa, os membros do Grupo Operativo para a Optimización do Secuestro de Carbono en Solos Agrícolas Asociados á Produción de Carne de Vacún están a traballar na definición de estratexias e na recollida dos datos necesarios para desenvolver unha…</t>
+  </si>
+  <si>
+    <t>Mar, 16/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/secuesvac-avanza-no-calculo-do-secuestro-carbono-organico-solos-agricolas</t>
+  </si>
+  <si>
+    <t>Xa está aberta a convocatoria de solicitudes de estadías de I+D para promover o asesoramento científico na Administración, con retos relacionados co sector agroalimentario e forestal.</t>
+  </si>
+  <si>
+    <t>A convocatoria de Estancias de I+D abre unha nova oportunidade para que a comunidade científica española contribúa directamente ao deseño e mellora das políticas públicas a través do asesoramento científico na Administración Xeral do Estado. Esta iniciativa pioneira, promovida pola Oficina Nacional de Asesoramento Científico (ONAC) e a Fundación Española para a Ciencia e a Tecnoloxía (FECYT) ,…</t>
+  </si>
+  <si>
+    <t>Mar, 02/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/xa-esta-aberta-convocatoria-solicitudes-estadias-id-promover-o-asesoramento-cientifico-na</t>
+  </si>
+  <si>
+    <t>GO CLIMSOSTRIGO identifica variedades de trigo tolerantes á seca e ás altas temperaturas</t>
+  </si>
+  <si>
+    <t>O cambio climático está a transformar profundamente as condicións de cultivo nas principais rexións produtoras de cereais de España. Segundo o informe do proxecto, as rexións mediterráneas enfróntanse a secas máis frecuentes, precipitacións cada vez máis irregulares e temperaturas cada vez máis altas, factores que xa están a reducir o rendemento do trigo brando . Neste contexto, o proxecto GO…</t>
+  </si>
+  <si>
+    <t>Xov, 27/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/go-climsostrigo-identifica-variedades-trigo-tolerantes-seca-e-altas-temperaturas</t>
+  </si>
+  <si>
+    <t>Provacuno e APAQ-W reforzan o compromiso do sector co obxectivo da neutralidade climática para 2050 no 1.º Simposio Europeo sobre Sostibilidade do Gando de Carne</t>
+  </si>
+  <si>
+    <t>Máis de 600 profesionais participaron, tanto presencialmente como en liña, no 1.º Simposio Europeo sobre Sostibilidade da Carne de Vacún , celebrado o 12 de novembro en Bruxelas e organizado por Provacuno e APAQ-W no marco do programa Europeo de Carne de Vacún Sostible (SEUB) . Este evento pioneiro dentro da Unión Europea reuniu expertos internacionais para analizar os principais desafíos de…</t>
+  </si>
+  <si>
+    <t>Lun, 17/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/provacuno-e-apaq-w-reforzan-o-compromiso-do-sector-co-obxectivo-da-neutralidade-climatica</t>
+  </si>
+  <si>
+    <t>Programa detallado de AGROBIOTECH 2025: innovación, biotecnoloxía e dixitalización únense en Lleida</t>
+  </si>
+  <si>
+    <t>Do 25 ao 27 de novembro na Fira de Lleida O evento AGROBIOTECH 2025 converterá Lleida no epicentro da innovación agroalimentaria e forestal do 25 ao 27 de novembro , reunindo investigadores, empresas, centros tecnolóxicos e entidades públicas arredor dos grandes retos do sector: a sustentabilidade, a dixitalización e o cambio climático. O programa inclúe máis de cincuenta conferencias, mesas…</t>
+  </si>
+  <si>
+    <t>Mar, 11/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/programa-detallado-agrobiotech-2025-innovacion-biotecnoloxia-e-dixitalizacion-unense</t>
+  </si>
+  <si>
+    <t>O programa do VIII Foro DATAGRI, en detalle</t>
+  </si>
+  <si>
+    <t>Murcia acollerá un dos principais eventos da dixitalización agroalimentaria os días 12 e 13 de novembro. Comezou a conta atrás para un dos eventos máis agardados do calendario agroalimentario: o 8º Foro DATAGRI , que reunirá en Murcia os días 12 e 13 de novembro as principais figuras da dixitalización do sector. Baixo o lema da transformación dixital como motor dunha agricultura máis competitiva…</t>
+  </si>
+  <si>
+    <t>Ven, 07/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/o-programa-do-viii-foro-datagri-detalle</t>
+  </si>
+  <si>
+    <t>O evento final do plan AGROALNEXT, en Pamplona, mostrará máis de 260 proxectos de I+D no sector agroalimentario.</t>
+  </si>
+  <si>
+    <t>Durante tres anos, o plan agroalimentario complementario AGROALNEXT, impulsado polo Goberno de España a través do Ministerio de Ciencia, Innovación e Universidades , uniu o talento de máis de 27 centros de investigación , 7 comunidades autónomas e centos de investigadores nun esforzo conxunto para converter o sector agroalimentario español nun referente en sustentabilidade, innovación e…</t>
+  </si>
+  <si>
+    <t>Ven, 31/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/o-evento-final-do-plan-agroalnext-pamplona-mostrara-mais-260-proxectos-id-no-sector</t>
+  </si>
+  <si>
+    <t>ESPECIAL EXPOAGRITECH 2025, EN MÁLAGA</t>
+  </si>
+  <si>
+    <t>En Akisplataforma.es ofrecémosche unha selección das presentacións máis interesantes e as innovacións máis destacadas do amplo catálogo que ofrece o seu programa ExpoAgriTech 2025. Este evento combina exposición comercial, demostracións e coñecemento técnico a través do Congreso AgriTech 4.0 , que abordará os grandes retos do sector en seis foros verticais (cultivos extensivos, viticultura,…</t>
+  </si>
+  <si>
+    <t>Xov, 23/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/especial-expoagritech-2025-malaga</t>
+  </si>
+  <si>
+    <t>O MAPA apoia a innovación para a sustentabilidade no sector agroalimentario cunha intensa participación en ExpoAgriTech 2025.</t>
+  </si>
+  <si>
+    <t>Do 28 ao 30 de outubro, Málaga converterase no epicentro da innovación agrícola coa celebración de ExpoAgriTech 2025 – “A Feira Agrícola 4.0” , un evento que reunirá a máis de 8.000 profesionais do sector arredor das últimas tendencias tecnolóxicas que están a transformar a agricultura cara a un modelo máis dixital, sostible e competitivo . O Ministerio de Agricultura, Pesca e Alimentación (MAPA…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/o-mapa-apoia-innovacion-sustentabilidade-no-sector-agroalimentario-cunha-intensa</t>
+  </si>
+  <si>
+    <t>SOLARWINE lanza dúas plantas piloto que combinan enerxía solar e viticultura intelixente.</t>
+  </si>
+  <si>
+    <t>O Grupo Operativo SOLARWINE completou a instalación de dúas plataformas agrovoltaicas piloto , cunha superficie total de case 2.000 m² , para estudar a integración da fotovoltaica e a viticultura 4.0 . O seu obxectivo é analizar a viabilidade técnica e económica deste modelo mixto, avaliando os seus efectos sobre o microclima, a produtividade e a resiliencia da viña ao cambio climático. A…</t>
+  </si>
+  <si>
+    <t>Mér, 24/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/solarwine-lanza-duas-plantas-piloto-que-combinan-enerxia-solar-e-viticultura-intelixente</t>
+  </si>
+  <si>
+    <t>FAFCYLE participa en Naturcyl 2025 para destacar o papel dos propietarios forestais.</t>
+  </si>
+  <si>
+    <t>A Federación de Asociacións Forestais de Castela e León (FAFCYLE) estará presente na VIII Feira Internacional de Ecoturismo de Castela e León – Naturcyl 2025 , que se celebrará do 19 ao 21 de setembro no Real Sitio de San Ildefonso (Segovia) . FAFCYLE terá un espazo propio na Carpa B, stand B27 , onde compartirá actividades e contidos coa asociación ASFOSE, co obxectivo de achegar ao público a…</t>
+  </si>
+  <si>
+    <t>Xov, 18/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/fafcyle-participa-naturcyl-2025-destacar-o-papel-dos-propietarios-forestais</t>
+  </si>
+  <si>
+    <t>O proxecto europeo VISIONARY avanza en Budapest cara a unha agricultura máis sostible e baixa en carbono.</t>
+  </si>
+  <si>
+    <t>Fonte: Cooperativas Agroalimentarias de España. Unha nova reunión do proxecto europeo VISIONARY , do que forman parte as Cooperativas Agroalimentarias de España , celebrouse en Budapest os días 8, 9 e 10 de setembro. O obxectivo principal de VISIONARY é explorar ferramentas nos mercados agroalimentarios que promovan sistemas agrícolas sostibles e climáticamente neutros, promovendo prácticas de…</t>
+  </si>
+  <si>
+    <t>Mar, 16/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/o-proxecto-europeo-visionary-avanza-budapest-cara-unha-agricultura-mais-sostible-e-baixa</t>
+  </si>
+  <si>
+    <t>Participación no Grupo Temático sobre a Mellora da Resiliencia da Auga nas Zonas Rurais a través da PAC</t>
+  </si>
+  <si>
+    <t>O Grupo Temático (GT) sobre a Mellora da Resiliencia da Hídrica nas Zonas Rurais a través da PAC ofrece a oportunidade de formar parte dun grupo comprometido de expertos e partes interesadas relevantes que examinarán como aproveitar plenamente o potencial da PAC para mellorar a resiliencia da auga nas zonas rurais e promover cambios transformadores máis sistémicos na xestión da auga e do solo,…</t>
+  </si>
+  <si>
+    <t>Ven, 08/08/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/participacion-no-grupo-tematico-mellora-da-resiliencia-da-auga-nas-zonas-rurais-traves-da</t>
+  </si>
+  <si>
+    <t>MAPA destina máis de 37 millóns de euros para financiar 65 novos proxectos innovadores de grupos operativos supraautonómicos do sector agroalimentario e forestal</t>
+  </si>
+  <si>
+    <t>O Ministerio de Agricultura, Pesca e Alimentación anunciou o financiamento de 65 novos proxectos innovadores no sector agroalimentario e forestal, cun investimento total de 37,3 millóns de euros. Os proxectos desenvolveranse en varias comunidades autónomas e estarán en marcha ata maio de 2027. Financiamento de proxectos innovadores Os proxectos seleccionados serán realizados por grupos operativos…</t>
+  </si>
+  <si>
+    <t>Lun, 05/08/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/mapa-destina-mais-37-millons-euros-financiar-65-novos-proxectos-innovadores-grupos</t>
+  </si>
+  <si>
+    <t>4a. CAJAMAR INNOVA Convocatoria de Proxectos de Auga</t>
+  </si>
+  <si>
+    <t>Aberto ata o 2 de maio, inscrición para o día 4. edición da incubadora e aceleradora de startups CAJAMAR INNOVA especializada en tecnoloxías da auga , para a selección de proxectos tecnolóxicos que aporten solucións reais aos problemas da auga. Tras o peche do prazo de recepción de solicitudes, seleccionaranse un máximo de 10 proxectos nacionais e internacionais en todos os niveis de madurez…</t>
+  </si>
+  <si>
+    <t>Xov, 21/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/4a-cajamar-innova-convocatoria-proxectos-auga</t>
+  </si>
+  <si>
+    <t>2a. Convocatoria de Proxectos INTERREG SUDOE</t>
+  </si>
+  <si>
+    <t>A segunda convocatoria de proxectos Sudoe está aberta ata o 31 de maio de 2024 para todas as entidades e empresas públicas, privadas ou sen ánimo de lucro. Dotado cun orzamento de 53,7 millóns. € , os proxectos aprobados polo Programa tratan de cinco eixos prioritarios: Investigación e innovación; competitividade das pemes, economía baixa en carbono, loita contra o cambio climático e medio…</t>
+  </si>
+  <si>
+    <t>Lun, 26/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/2a-convocatoria-proxectos-interreg-sudoe</t>
+  </si>
+  <si>
+    <t>O consorcio europeo participado polo CSIC compartirá datos científicos abertos sobre os cambios climáticos globais</t>
+  </si>
+  <si>
+    <t>O Consello Superior de Investigacións Científicas , a través do Instituto de Física de Cantabria (IFCA, CSIC-UC), que forma parte do proxecto Envri-Hub Next financiado polo programa marco Horizon Europe da Comisión Europea, prestará apoio informático á investigación. equipos de ciencias ambientais para avanzar no estudo do cambio climático, dende as medidas e estratexias de mitigación e…</t>
+  </si>
+  <si>
+    <t>Ven, 16/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/o-consorcio-europeo-participado-polo-csic-compartira-datos-cientificos-abertos-os-cambios</t>
+  </si>
+  <si>
+    <t>Os colectores solares son bos para o teu peto e o medio ambiente</t>
+  </si>
+  <si>
+    <t>Un estudo realizado por un equipo de investigadores apoiado polo proxecto ASTEP (Application of Solar Thermal Energy to Processes), financiado pola UE, desenvolveu colectores solares de vangarda para procesos industriais. A tecnoloxía SunDial promete reducir os custos de produción e as emisións de carbono para diferentes industrias. O profesor Antonio Rovira, coordinador do proxecto ASTEP da…</t>
+  </si>
+  <si>
+    <t>Mér, 14/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/os-colectores-solares-son-bos-o-teu-peto-e-o-medio-ambiente</t>
+  </si>
+  <si>
+    <t>A alta produtividade das plantas cultivadas explícase polos trazos fisiolóxicos dos seus proxenitores silvestres.</t>
+  </si>
+  <si>
+    <t>Un estudo da Universidade Rey Juan Carlos dirixido polo profesor Rubén Milla, e no que participa persoal investigador do Consello Superior de Investigacións Científicas (CSIC), analizou por que as plantas cultivadas son especies acaparadoras de recursos e de rápido crecemento. O estudo publicado recentemente na revista Nature Plants analiza a orixe e evolución de diferentes trazos ecofisiolóxicos…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/alta-produtividade-das-plantas-cultivadas-explicase-polos-trazos-fisioloxicos-dos-seus</t>
+  </si>
+  <si>
+    <t>Caixa de ferramentas rurais: Guía de financiamento virtual para o medio rural</t>
+  </si>
+  <si>
+    <t>O “ Rural Kit ” ou “ Rural Toolkit ” é unha plataforma dixital como guía que centraliza os diferentes tipos de financiamento que a Unión Europea pon a disposición das zonas rurais dos países comunitarios. O seu obxectivo é axudar a particulares, autoridades locais, institucións e empresas para identificar e aproveitar os fondos, programas e outras iniciativas de financiamento e apoio existentes…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/caixa-ferramentas-rurais-guia-financiamento-virtual-o-medio-rural</t>
+  </si>
+  <si>
+    <t>Resumo nacional do SIGPAC por comunidades autónomas (campaña 2024)</t>
+  </si>
+  <si>
+    <t>Resumo dos datos de superficie e cerramento desagregados por grupos de usos e por comunidades autónomas , contidos nas bases de datos do Sistema de Información Xeográfica de Parcelas Agrarias de España ( SIGPAC ) na campaña 2024. TÁBOA RESUMO</t>
+  </si>
+  <si>
+    <t>Lun, 12/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/resumo-nacional-do-sigpac-comunidades-autonomas-campana-2024</t>
+  </si>
+  <si>
+    <t>A cría de vacún española emite un 66% menos de gases de efecto invernadoiro que a media mundial</t>
+  </si>
+  <si>
+    <t>Nun estudo recente publicado na revista científica Animal , científicos españois da Universidade Politécnica de Valencia conclúen que a cría de vacún emite menos gases de efecto invernadoiro que a media mundial. O informe ' Avaliar os impactos ambientais das cadeas de produción de carne de vacún que integran sistemas de pastoreo e sen terra ' revela que a pegada de carbono por quilo de Carne de…</t>
+  </si>
+  <si>
+    <t>Ven, 02/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/cria-vacun-espanola-emite-66-menos-gases-efecto-invernadoiro-que-media-mundial</t>
+  </si>
+  <si>
+    <t>O Ministerio de Agricultura, Pesca e Alimentación inviste dous millóns de euros en obras de modernización para o rego sostible en Valderredible (Cantabria)</t>
+  </si>
+  <si>
+    <t>O Ministerio de Agricultura, Pesca e Alimentación (MAPA), a través da Sociedade Comercial Estatal de Infraestruturas Agrarias (SEIASA), formalizou hoxe dous convenios de colaboración coas comunidades de regantes de Ruijas-Ebro e Villamoñicos-Revelillas, no municipio de Cantabro de Valderredible para realizar actuacións de modernización nestes sistemas de rega por un valor de 2.000.000 euros (IVE…</t>
+  </si>
+  <si>
+    <t>Mar, 13/06/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/o-ministerio-agricultura-pesca-e-alimentacion-inviste-dous-millons-euros-obras</t>
+  </si>
+  <si>
+    <t>Os tres puntos máis importantes dunha empresa sostible</t>
+  </si>
+  <si>
+    <t>Nun mundo e sociedade cada vez máis axitados, a competitividade das grandes empresas xa non só se basea na súa loxística e na calidade dos produtos ou servizos. A sustentabilidade veu a determinar a elección do usuario en varias ocasións. Tras unha enquisa realizada por PwC a un total de máis de 30.000 persoas en todo o mundo, comprobouse que máis do 60% priorizou as políticas ambientais ou de…</t>
+  </si>
+  <si>
+    <t>Xov, 06/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/os-tres-puntos-mais-importantes-dunha-empresa-sostible</t>
+  </si>
+  <si>
+    <t>Cinco Grupos de Acción Local unen forzas para visibilizar os seus xeoparques e apoialos</t>
+  </si>
+  <si>
+    <t>Cinco Grupos de Acción Local unen forzas para visibilizar e apoiar os seus xeoparques asimon Xov, 29/09/2022 - 11:44 O Grupo de Acción Local (GAL) de Subbética Cordobesa coordina este proxecto de cooperación nacional As actuacións inclúen un plan de mercadotecnia conxunto e a creación dun catálogo de Boas Prácticas Cinco Grupos de Acción Local unen forzas para visibilizar os seus xeoparques e…</t>
+  </si>
+  <si>
+    <t>Xov, 29/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/cinco-grupos-accion-local-unen-forzas-visibilizar-os-seus-xeoparques-e-apoialos</t>
+  </si>
+  <si>
+    <t>Ferramentas que axudan a optimizar o rego de millo para facer fronte ao cambio climático</t>
+  </si>
+  <si>
+    <t>Por JA Martinez-López1, H. Martinez-López1, JJ Pardo1, A. Martinez-Romero1, J. Montero1, R. López-Urrea2, C. Casas1, JM Tarjuelo1, A. Domínguez1 (1Centro Regional de Estudios del Agua (CREA) ) ) da Universidade de Castela A Mancha (UCLM) e 2Instituto Técnico Agrario Provincial de Albacete (ITAP)) A falta de recursos hídricos é un dos principais obstáculos para a sustentabilidade da agricultura e…</t>
+  </si>
+  <si>
+    <t>Xov, 01/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/ferramentas-que-axudan-optimizar-o-rego-millo-facer-fronte-ao-cambio-climatico</t>
+  </si>
+  <si>
     <t>O asesoramento agrícola consolídase como un piar estratéxico de AKIS en España e Europa</t>
   </si>
   <si>
     <t>A xornada “O asesoramento agrícola como núcleo dos AKIS en España e Europa” , organizada pola Plataforma de Asesores AKIS xunto co Ministerio de Agricultura, Pesca e Alimentación (MAPA), reuniu o 28 de abril en La Vega Innova a expertos nacionais e internacionais para analizar o papel clave do asesoramento na transformación do sector agroalimentario. A reunión foi inaugurada pola secretaria de…</t>
   </si>
   <si>
-    <t>Xov, 30/04/2026 - 23:39</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/gl/noticias/o-asesoramento-agricola-consolidase-piar-estratexico-akis-espana-e-europa</t>
   </si>
   <si>
-    <t>Provacuno lanza unha aplicación web para medir a pegada de carbono do gando vacún de carne en España</t>
-[...214 lines deleted...]
-  <si>
     <t>O Salón do Gas Renovable consolídase como unha referencia na transición enerxética e a bioeconomía circular</t>
   </si>
   <si>
     <t>A V Feira do Gas Renovable e o XVIII Congreso Internacional de Bioenerxía concluíron unha nova edición en Valladolid con récord de asistencia e unha mensaxe clara: o sector do biogás e o biometano avanza con paso firme en España. Entre o 1 e o 2 de outubro, o evento reuniu a case 250 empresas expositoras e a máis de 4.000 profesionais , o que supón un aumento do 15% con respecto ao ano anterior.…</t>
   </si>
   <si>
-    <t>Ven, 10/10/2025 - 17:23</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/gl/noticias/o-salon-do-gas-renovable-consolidase-unha-referencia-na-transicion-enerxetica-e</t>
-  </si>
-[...190 lines deleted...]
-    <t>https://akisplataforma.es/gl/noticias/cinco-grupos-accion-local-unen-forzas-visibilizar-os-seus-xeoparques-e-apoialos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -806,54 +827,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D37"/>
+  <dimension ref="A1:D40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D37"/>
+      <selection activeCell="A1" sqref="A1:D40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="216.947" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -1108,278 +1129,316 @@
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="C22" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="D22" s="1" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="C23" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="D23" s="1" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="C24" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="D24" s="1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="C25" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="D25" s="1" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="C26" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="D26" s="1" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B27" s="1" t="s">
+      <c r="C27" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="D27" s="1" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B28" s="1" t="s">
+      <c r="C28" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="D28" s="1" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="C29" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="D29" s="1" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B30" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B30" s="1" t="s">
+      <c r="C30" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" s="1" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B31" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="C31" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>128</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>132</v>
-      </c>
-[...7 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>136</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B37" s="1" t="s">
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="B38" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="C38" s="1" t="s">
         <v>147</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1" t="s">
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>