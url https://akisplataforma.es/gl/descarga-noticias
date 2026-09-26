--- v5 (2026-08-08)
+++ v6 (2026-09-26)
@@ -12,88 +12,220 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1750">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1790">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>O Ministerio de Agricultura, Pesca e Alimentación publica o Informe sobre as necesidades de asesoramento para a mocidade e os novos empregados no sector agrícola.</t>
+  </si>
+  <si>
+    <t>O Ministerio de Agricultura, Pesca e Alimentación publica o Informe sobre as necesidades de asesoramento para a mocidade e os novos empregados no sector agrícola. O Ministerio de Agricultura, Pesca e Alimentación (MAPA) publicou recentemente na súa páxina web o Informe sobre as necesidades de asesoramento para mozos e novos empregados no sector agrícola, elaborado por expertos nacionais no marco…</t>
+  </si>
+  <si>
+    <t>Mar, 22/09/2026 - 19:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/o-ministerio-agricultura-pesca-e-alimentacion-publica-o-informe-necesidades-asesoramento</t>
+  </si>
+  <si>
+    <t>O Ministerio de Agricultura, Pesca e Alimentación publica o Informe sobre as necesidades de asesoramento en sanidade vexetal.</t>
+  </si>
+  <si>
+    <t>O Ministerio de Agricultura, Pesca e Alimentación publica o Informe sobre as necesidades de asesoramento en sanidade vexetal. O Ministerio de Agricultura, Pesca e Alimentación (MAPA) publicou recentemente na súa páxina web o Informe sobre as necesidades de asesoramento en sanidade vexetal, elaborado por expertos nacionais no marco da liña de traballo sobre sanidade vexetal do Grupo de Traballo…</t>
+  </si>
+  <si>
+    <t>Mar, 22/09/2026 - 18:59</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/o-ministerio-agricultura-pesca-e-alimentacion-publica-o-informe-necesidades-asesoramento-0</t>
+  </si>
+  <si>
+    <t>A Deputación de Ourense anuncia novas axudas para apoiar as explotacións gandeiras e agrícolas - Campo Galego</t>
+  </si>
+  <si>
+    <t>O presidente da Deputación de Ourense, Luis Menor, visitou esta mañá unha explotación gandeira en Xunqueira de Espadanedo, co obxectivo de destacar o firme apoio da institución provincial ao rural ourensán, a través das novas liñas de axudas dirixidas especificamente ao sector primario. Acompañado por unha nutrida representación da Asociación Galega do Sector Primario, entidade creada en Ourense…</t>
+  </si>
+  <si>
+    <t>Xov, 10/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/deputacion-ourense-anuncia-novas-axudas-apoiar-explotacions-gandeiras-e-agricolas-campo</t>
+  </si>
+  <si>
+    <t>AVA-ASAJA e a Universidade de Valencia están a promover novas aplicacións de teledetección para mellorar a xestión dos cultivos de cítricos e cereais.</t>
+  </si>
+  <si>
+    <t>A granxa experimental de Sinyent , xestionada por AVA-ASAJA, continúa a consolidar a súa posición como líder na innovación agrícola grazas ao seu traballo de promoción do uso da teledetección no sector agrícola . Esta tecnoloxía está a transformar a xestión das explotacións ao complementar a observación tradicional de campo coa análise masiva de datos obtidos a través de sensores remotos,…</t>
+  </si>
+  <si>
+    <t>Xov, 10/09/2026 - 13:57</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/ava-asaja-e-universidade-valencia-estan-promover-novas-aplicacions-teledeteccion-mellorar</t>
+  </si>
+  <si>
+    <t>Axudas vinculadas á superficie. Importes unitarios provisionais. Campaña de 2026</t>
+  </si>
+  <si>
+    <t>Importes unitarios provisionais para a campaña de 2026 correspondentes á Axuda Asociada por Superficie incluída na Sección 1 do Capítulo III do Título III do Real Decreto 1048/2022, do 27 de decembro. Consulta a nota web para coñecer as axudas por superficie asociada. Importes unitarios provisionais para a campaña de 2026. Data de actualización da páxina: 10/09/2026</t>
+  </si>
+  <si>
+    <t>Xov, 10/09/2026 - 13:55</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/axudas-vinculadas-superficie-importes-unitarios-provisionais-campana-2026</t>
+  </si>
+  <si>
+    <t>Axudas relacionadas coa gandería. Importes unitarios provisionais para a campaña de 2026</t>
+  </si>
+  <si>
+    <t>Importe unitario provisional para a campaña de 2026 correspondente á Axuda Asociada á Gandería, incluída na Sección 2 do Capítulo III do Título III do Real Decreto 1048/2022, do 27 de decembro. Ver a nota web Data de actualización da páxina: 10/09/2026</t>
+  </si>
+  <si>
+    <t>Xov, 10/09/2026 - 13:52</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/axudas-relacionadas-coa-ganderia-importes-unitarios-provisionais-campana-2026</t>
+  </si>
+  <si>
     <t>40 anos de España na PAC: catro décadas cultivando o futuro do campo español</t>
   </si>
   <si>
     <t>A Política Agrícola Común apoiou a modernización do sector agroalimentario, o impulso ás zonas rurais e a evolución cara a unha agricultura e unha gandería máis sostibles, innovadoras e competitivas. A Política Agrícola Común apoiou a modernización do sector agroalimentario, o impulso ás zonas rurais e a evolución cara a unha agricultura e unha gandería máis sostibles, innovadoras e competitivas…</t>
   </si>
   <si>
     <t>Mér, 15/07/2026 - 12:05</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/40-anos-espana-na-pac-catro-decadas-cultivando-o-futuro-do-campo-espanol</t>
   </si>
   <si>
     <t>Luís Planas defende en Bruxelas unha PAC con orzamento suficiente, simplificada e sen renacionalización.</t>
   </si>
   <si>
     <t>O ministro de Agricultura, Pesca e Alimentación, Luis Planas, reuniuse hoxe en Bruxelas co vicepresidente da Comisión de Agricultura do Parlamento Europeo e relator da futura Política Agrícola Común (PAC), Norbert Lins, nunha reunión centrada no deseño da política agrícola europea para o período 2028-2034. Durante a reunión, Planas avogou por unha PAC cun orzamento suficiente, polo menos…</t>
   </si>
   <si>
     <t>Mér, 15/07/2026 - 11:31</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/luis-planas-defende-bruxelas-unha-pac-orzamento-suficiente-simplificada-e-sen</t>
   </si>
   <si>
+    <t>Convocada a segunda edición do Premio Agraria para traballos de máster en enxeñaría agrícola.</t>
+  </si>
+  <si>
+    <t>A Feira de Valladolid e o Consello Xeral de Colexios Oficiais de Enxeñeiros Agrícolas convocan a segunda edición do Premio Agraria, un galardón que recoñecerá os mellores traballos de fin de máster en Enxeñaría Agraria defendidos en universidades españolas. A Feira de Valladolid e o Consello Xeral de Colexios Oficiais de Enxeñeiros Agrícolas (CGCOIA) anunciaron a segunda edición do Premio Agraria…</t>
+  </si>
+  <si>
+    <t>Lun, 25/05/2026 - 18:16</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/convocada-segunda-edicion-do-premio-agraria-traballos-master-enxenaria-agricola</t>
+  </si>
+  <si>
+    <t>TWIN4MILK impulsa a transformación dixital do gando vacún leiteiro a través de xemelgos dixitais e intelixencia artificial explicable</t>
+  </si>
+  <si>
+    <t>O Grupo Operativo desenvolverá ferramentas preditivas e interoperables para mellorar a eficiencia, a sustentabilidade e a competitividade das explotacións leiteiras. O Grupo Operativo TWIN4MILK creouse co obxectivo de transformar o modelo de produción de gando vacún leiteiro mediante a aplicación de xemelgos dixitais e intelixencia artificial explicable . O proxecto ofrece unha resposta…</t>
+  </si>
+  <si>
+    <t>Ven, 22/05/2026 - 14:04</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/twin4milk-impulsa-transformacion-dixital-do-gando-vacun-leiteiro-traves-xemelgos-dixitais</t>
+  </si>
+  <si>
+    <t>O GO RIEGO SUBTERRÁNEO promove a optimización do uso da auga en cultivos leñosos na comarca do Bajo Cinca.</t>
+  </si>
+  <si>
+    <t>O Grupo Operativo de REGADO SUBTERRÁNEO está a desenvolver un proxecto de innovación destinado a mellorar a eficiencia hídrica en cultivos leñosos mediante sistemas de goteo subterráneo en zonas con problemas de erosión e infiltración. A iniciativa, denominada “Optimización do rego localizado para cultivos leñosos en terreos con problemas de erosión e infiltración, mediante rego por goteo…</t>
+  </si>
+  <si>
+    <t>Xov, 21/05/2026 - 11:34</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/o-go-riego-subterraneo-promove-optimizacion-do-uso-da-auga-cultivos-lenosos-na-comarca-do</t>
+  </si>
+  <si>
+    <t>Avanzan os traballos na detección automática de fugas de rega para o GO DENORI</t>
+  </si>
+  <si>
+    <t>O proxecto “Detección e notificación automática de fugas de rega (DENORI)” , no que participa ASAJA-Sevilla xunto cun consorcio liderado pola Universidade Loyola de Andalucía e do que tamén forman parte a Universidade de Huelva e a empresa Trifolium Farms , continúa o seu traballo para mellorar a eficiencia do regadío agrícola mediante a implementación dun sistema baseado na intelixencia…</t>
+  </si>
+  <si>
+    <t>Xov, 21/05/2026 - 11:04</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/avanzan-os-traballos-na-deteccion-automatica-fugas-rega-o-go-denori</t>
+  </si>
+  <si>
+    <t>León acelera a revolución dixital do regadío con máis de catro millóns de investimento de PERTE</t>
+  </si>
+  <si>
+    <t>A transformación dixital do rural leonés xa é unha realidade. Durante os últimos meses, numerosas comunidades de regantes da provincia estiveron a ultimar a implantación de solucións tecnolóxicas avanzadas financiadas a través da primeira convocatoria de propostas do programa PERTE para a Dixitalización do Ciclo da Auga , dentro do Plan de Recuperación, Transformación e Resiliencia impulsado pola…</t>
+  </si>
+  <si>
+    <t>Mér, 13/05/2026 - 18:23</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/leon-acelera-revolucion-dixital-do-regadio-mais-catro-millons-investimento-perte</t>
+  </si>
+  <si>
     <t>O asesoramento agrícola consolídase como un piar estratéxico de AKIS en España e Europa</t>
   </si>
   <si>
     <t>A xornada “O asesoramento agrícola como núcleo dos AKIS en España e Europa” , organizada pola Plataforma de Asesores AKIS xunto co Ministerio de Agricultura, Pesca e Alimentación (MAPA), reuniu o 28 de abril en La Vega Innova a expertos nacionais e internacionais para analizar o papel clave do asesoramento na transformación do sector agroalimentario. A reunión foi inaugurada pola secretaria de…</t>
   </si>
   <si>
     <t>Xov, 30/04/2026 - 23:39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/o-asesoramento-agricola-consolidase-piar-estratexico-akis-espana-e-europa</t>
   </si>
   <si>
     <t>Provacuno lanza unha aplicación web para medir a pegada de carbono do gando vacún de carne en España</t>
   </si>
   <si>
     <t>A nova aplicación, xa dispoñible para o sector do gando vacún de carne na páxina web huellavacunosostenible.eu , é un dos fitos clave do Plan de Promoción da Carne de Vacún Sostible Europea (SEUB), cofinanciado pola Unión Europea e liderado por Provacuno (España) e Apaq-W (Bélxica). A ferramenta permite a cuantificación rigorosa das emisións de gases de efecto invernadoiro, dióxido de carbono (CO…</t>
   </si>
   <si>
     <t>Mér, 29/04/2026 - 20:49</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/provacuno-lanza-unha-aplicacion-web-medir-pegada-carbono-do-gando-vacun-carne-espana</t>
   </si>
   <si>
     <t>Conferencia da Rede CAP para os Premios ARIA da Unión Europea Edición 2026</t>
@@ -1452,62 +1584,50 @@
     <t>https://akisplataforma.es/gl/noticias/o-mapa-apoia-innovacion-sustentabilidade-no-sector-agroalimentario-cunha-intensa</t>
   </si>
   <si>
     <t>Seleccionáronse seis proxectos con impacto potencial na sustentabilidade e a eficiencia industrial na primeira convocatoria de propostas do programa AgriFoodtech Sandbox.</t>
   </si>
   <si>
     <t>Sigma, Iberfruta Muerza, Lugartis, Pascual Innoventures, Uraphex e Protiberia son as empresas que traballarán coa CNTA en iniciativas relacionadas co desenvolvemento de novos ingredientes, a conservación de alimentos e a rexeneración de augas de proceso. O espazo de probas é unha iniciativa promovida por MCIU, MAPA, o Goberno de Navarra, o Goberno da Rioxa e CNTA, que se xestiona desde o seu…</t>
   </si>
   <si>
     <t>Ven, 17/10/2025 - 13:01</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/seleccionaronse-seis-proxectos-impacto-potencial-na-sustentabilidade-e-eficiencia</t>
   </si>
   <si>
     <t>Día Internacional da Muller Rurais: Innovación, tecnoloxía e talento feminino para transformar o rural</t>
   </si>
   <si>
     <t>Cada 15 de outubro , o Día Internacional da Muller Rurais lémbranos o papel esencial que desempeñan as mulleres na sustentabilidade, a economía e a innovación das zonas rurais. En España, cada vez máis mulleres lideran ou participan activamente en proxectos que impulsan a dixitalización e a modernización do sector agroalimentario , abrindo novas oportunidades de emprego e establecendo unha…</t>
   </si>
   <si>
     <t>Mér, 15/10/2025 - 18:37</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/dia-internacional-da-muller-rurais-innovacion-tecnoloxia-e-talento-feminino-transformar-o</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://akisplataforma.es/gl/noticias/cando-preguntar-te-conecta-todo-sistema-conecemento</t>
   </si>
   <si>
     <t>SOLARWINE lanza dúas plantas piloto que combinan enerxía solar e viticultura intelixente.</t>
   </si>
   <si>
     <t>O Grupo Operativo SOLARWINE completou a instalación de dúas plataformas agrovoltaicas piloto , cunha superficie total de case 2.000 m² , para estudar a integración da fotovoltaica e a viticultura 4.0 . O seu obxectivo é analizar a viabilidade técnica e económica deste modelo mixto, avaliando os seus efectos sobre o microclima, a produtividade e a resiliencia da viña ao cambio climático. A…</t>
   </si>
   <si>
     <t>Mar, 14/10/2025 - 11:32</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/solarwine-lanza-duas-plantas-piloto-que-combinan-enerxia-solar-e-viticultura-intelixente</t>
   </si>
   <si>
     <t>O Salón do Gas Renovable consolídase como unha referencia na transición enerxética e a bioeconomía circular</t>
   </si>
   <si>
     <t>A V Feira do Gas Renovable e o XVIII Congreso Internacional de Bioenerxía concluíron unha nova edición en Valladolid con récord de asistencia e unha mensaxe clara: o sector do biogás e o biometano avanza con paso firme en España. Entre o 1 e o 2 de outubro, o evento reuniu a case 250 empresas expositoras e a máis de 4.000 profesionais , o que supón un aumento do 15% con respecto ao ano anterior.…</t>
   </si>
   <si>
     <t>Ven, 10/10/2025 - 17:23</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/o-salon-do-gas-renovable-consolidase-unha-referencia-na-transicion-enerxetica-e</t>
   </si>
@@ -5612,54 +5732,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D455"/>
+  <dimension ref="A1:D465"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D455"/>
+      <selection activeCell="A1" sqref="A1:D465"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="232.229" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -8164,191 +8284,191 @@
       <c r="C180" s="1" t="s">
         <v>718</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
         <v>720</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>721</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>722</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
         <v>724</v>
       </c>
-      <c r="B182" s="1"/>
+      <c r="B182" s="1" t="s">
+        <v>725</v>
+      </c>
       <c r="C182" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
-        <v>763</v>
-[...1 lines deleted...]
-      <c r="B192" s="1" t="s">
         <v>764</v>
       </c>
+      <c r="B192" s="1"/>
       <c r="C192" s="1" t="s">
         <v>765</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
         <v>767</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>768</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>769</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
         <v>771</v>
       </c>
@@ -10630,1412 +10750,1552 @@
         <v>1422</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1426</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>1428</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1425</v>
+        <v>1429</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1425</v>
+        <v>1433</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1435</v>
+        <v>1441</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1435</v>
+        <v>1445</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1442</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1446</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1448</v>
+        <v>1452</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1449</v>
+        <v>1453</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1450</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1452</v>
+        <v>1456</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1449</v>
+        <v>1457</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1453</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1454</v>
+        <v>1459</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1455</v>
+        <v>1460</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1449</v>
+        <v>1461</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1456</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1457</v>
+        <v>1463</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1458</v>
+        <v>1464</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1459</v>
+        <v>1465</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1460</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>1461</v>
+        <v>1467</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1462</v>
+        <v>1468</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1464</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C369" s="1" t="s">
         <v>1465</v>
       </c>
-      <c r="B369" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D369" s="1" t="s">
-        <v>1468</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1470</v>
+        <v>1474</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1472</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1474</v>
+        <v>1478</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1476</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>1477</v>
+        <v>1480</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1478</v>
+        <v>1481</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1479</v>
+        <v>1475</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C375" s="1" t="s">
         <v>1489</v>
       </c>
-      <c r="B375" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D375" s="1" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1495</v>
+        <v>1489</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
         <v>1497</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1495</v>
+        <v>1499</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1495</v>
+        <v>1507</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1495</v>
+        <v>1511</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1508</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1509</v>
+        <v>1513</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1510</v>
+        <v>1514</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1511</v>
+        <v>1515</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1512</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1513</v>
+        <v>1517</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1514</v>
+        <v>1518</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1511</v>
+        <v>1519</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1515</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1511</v>
+        <v>1523</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1518</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1519</v>
+        <v>1525</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1520</v>
+        <v>1526</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1511</v>
+        <v>1527</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1521</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1522</v>
+        <v>1529</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1523</v>
+        <v>1530</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1511</v>
+        <v>1531</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1524</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1525</v>
+        <v>1533</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1526</v>
+        <v>1534</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1511</v>
+        <v>1535</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1527</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1528</v>
+        <v>1537</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1529</v>
+        <v>1538</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1511</v>
+        <v>1535</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1530</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1531</v>
+        <v>1540</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1532</v>
+        <v>1541</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1511</v>
+        <v>1535</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1533</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1534</v>
+        <v>1543</v>
       </c>
       <c r="B389" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C389" s="1" t="s">
         <v>1535</v>
       </c>
-      <c r="C389" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D389" s="1" t="s">
-        <v>1536</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1537</v>
+        <v>1546</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1538</v>
+        <v>1547</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1511</v>
+        <v>1535</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1539</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1540</v>
+        <v>1549</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1541</v>
+        <v>1550</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1542</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1543</v>
+        <v>1553</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1544</v>
+        <v>1554</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1545</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1546</v>
+        <v>1556</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1547</v>
+        <v>1557</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1548</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1549</v>
+        <v>1559</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1550</v>
+        <v>1560</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1551</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1552</v>
+        <v>1562</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1553</v>
+        <v>1563</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1554</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1555</v>
+        <v>1565</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1556</v>
+        <v>1566</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1557</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1558</v>
+        <v>1568</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1559</v>
+        <v>1569</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1560</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1561</v>
+        <v>1571</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1562</v>
+        <v>1572</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1563</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1564</v>
+        <v>1574</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1565</v>
+        <v>1575</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1566</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1567</v>
+        <v>1577</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1568</v>
+        <v>1578</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1569</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1570</v>
+        <v>1580</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1571</v>
+        <v>1581</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1572</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1573</v>
+        <v>1583</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1574</v>
+        <v>1584</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1575</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1576</v>
+        <v>1586</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1577</v>
+        <v>1587</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1578</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1579</v>
+        <v>1589</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1580</v>
+        <v>1590</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1581</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1582</v>
+        <v>1592</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1583</v>
+        <v>1593</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1584</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1585</v>
+        <v>1595</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1586</v>
+        <v>1596</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1587</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1588</v>
+        <v>1598</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1589</v>
+        <v>1599</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1590</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1591</v>
+        <v>1601</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1592</v>
+        <v>1602</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1593</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1594</v>
+        <v>1604</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1595</v>
+        <v>1605</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1596</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1597</v>
+        <v>1607</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1598</v>
+        <v>1608</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1599</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1600</v>
+        <v>1610</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1601</v>
+        <v>1611</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1602</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1603</v>
+        <v>1613</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1604</v>
+        <v>1614</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1605</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1606</v>
+        <v>1616</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1607</v>
+        <v>1617</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1608</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1609</v>
+        <v>1619</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1610</v>
+        <v>1620</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1611</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1612</v>
+        <v>1622</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1613</v>
+        <v>1623</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1614</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1615</v>
+        <v>1625</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1616</v>
+        <v>1626</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1617</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1618</v>
+        <v>1628</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1619</v>
+        <v>1629</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1620</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1621</v>
+        <v>1631</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1622</v>
+        <v>1632</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1623</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1624</v>
+        <v>1634</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1625</v>
+        <v>1635</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1626</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1627</v>
+        <v>1637</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1628</v>
+        <v>1638</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1629</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1630</v>
+        <v>1640</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1631</v>
+        <v>1641</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1632</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1633</v>
+        <v>1643</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1634</v>
+        <v>1644</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1635</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>1636</v>
+        <v>1646</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1637</v>
+        <v>1647</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1638</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>1639</v>
+        <v>1649</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1640</v>
+        <v>1650</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>1641</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
-        <v>1642</v>
+        <v>1652</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1643</v>
+        <v>1653</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1644</v>
+        <v>1551</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1645</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>1646</v>
+        <v>1655</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1647</v>
+        <v>1656</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1648</v>
+        <v>1551</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1649</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>1650</v>
+        <v>1658</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1651</v>
+        <v>1659</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1652</v>
+        <v>1551</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1653</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>1654</v>
+        <v>1661</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1655</v>
+        <v>1662</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1656</v>
+        <v>1551</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1657</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>1658</v>
+        <v>1664</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1659</v>
+        <v>1665</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1660</v>
+        <v>1551</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>1662</v>
+        <v>1667</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1663</v>
+        <v>1668</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1664</v>
+        <v>1551</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1665</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>1666</v>
+        <v>1670</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1667</v>
+        <v>1671</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1668</v>
+        <v>1551</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1669</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>1670</v>
+        <v>1673</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1671</v>
+        <v>1674</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1672</v>
+        <v>1551</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1676</v>
+        <v>1551</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1680</v>
+        <v>1551</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>1681</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>1683</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>1684</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>1685</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
         <v>1686</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>1687</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>1688</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>1689</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
         <v>1690</v>
       </c>
       <c r="B437" s="1" t="s">
         <v>1691</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1688</v>
+        <v>1692</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1688</v>
+        <v>1696</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1688</v>
+        <v>1700</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1688</v>
+        <v>1704</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1701</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1702</v>
+        <v>1706</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1703</v>
+        <v>1707</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1688</v>
+        <v>1708</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1704</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1706</v>
+        <v>1711</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1688</v>
+        <v>1712</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1707</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1708</v>
+        <v>1714</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1709</v>
+        <v>1715</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1710</v>
+        <v>1716</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1711</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>1712</v>
+        <v>1718</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1713</v>
+        <v>1719</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1710</v>
+        <v>1720</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1714</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1715</v>
+        <v>1722</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1716</v>
+        <v>1723</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1710</v>
+        <v>1724</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1717</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1718</v>
+        <v>1726</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1719</v>
+        <v>1727</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1710</v>
+        <v>1728</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1720</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1721</v>
+        <v>1730</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1722</v>
+        <v>1731</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1710</v>
+        <v>1728</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1723</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>1724</v>
+        <v>1733</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1725</v>
+        <v>1734</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1727</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C449" s="1" t="s">
         <v>1728</v>
       </c>
-      <c r="B449" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D449" s="1" t="s">
-        <v>1731</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
-        <v>1732</v>
+        <v>1739</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1733</v>
+        <v>1740</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1730</v>
+        <v>1728</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>1734</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>1735</v>
+        <v>1742</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1736</v>
+        <v>1743</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1730</v>
+        <v>1728</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1737</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>1738</v>
+        <v>1745</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1739</v>
+        <v>1746</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1730</v>
+        <v>1728</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>1740</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
-        <v>1741</v>
+        <v>1748</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1742</v>
+        <v>1749</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>1730</v>
+        <v>1750</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>1743</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1" t="s">
-        <v>1744</v>
+        <v>1752</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1745</v>
+        <v>1753</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>1730</v>
+        <v>1750</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>1746</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>1730</v>
+        <v>1750</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>1749</v>
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1789</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>