--- v2 (2026-03-17)
+++ v3 (2026-05-03)
@@ -12,64 +12,160 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1702">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1734">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Conferencia da Rede CAP para os Premios ARIA da Unión Europea Edición 2026</t>
+  </si>
+  <si>
+    <t>A Rede Europea da PAC lanzou a cuarta edición dos ARIA (Premios de Inspiración Agrícola e Rural) 2026 , baixo o lema "Cando a igualdade impulsa a próxima xeración". Un vez máis, búscanse os proxectos máis destacados financiados pola Política Agrícola Común (PAC) e implementados a nivel local : proxectos ecolóxicos, intelixentes, socialmente inclusivos, innovadores e resilientes. As solicitudes só…</t>
+  </si>
+  <si>
+    <t>Xov, 23/04/2026 - 14:10</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/conferencia-da-rede-cap-os-premios-aria-da-union-europea-edicion-2026</t>
+  </si>
+  <si>
+    <t>Raúl Sanz, elixido novo presidente de PROVACUNO</t>
+  </si>
+  <si>
+    <t>A Asemblea Xeral de PROVACUNO , a Organización Interprofesional da Carne de Vacún , elixiu a Raúl Sanz como novo presidente da organización interprofesional, tras recibir o apoio unánime das diferentes asociacións que a conforman, en substitución de Jaime Yartu, que leva á fronte da organización desde decembro de 2022. Vicepresidente de PROVACUNO desde decembro de 2022, Raúl Sanz é o director do…</t>
+  </si>
+  <si>
+    <t>Mér, 22/04/2026 - 14:06</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/raul-sanz-elixido-novo-presidente-provacuno</t>
+  </si>
+  <si>
+    <t>O Ministerio de Agricultura, Pesca e Alimentación convoca axudas para promover a integración de asociacións agroalimentarias por 33,3 millóns de euros</t>
+  </si>
+  <si>
+    <t>As axudas teñen como obxectivo promover a transformación, a comercialización e o desenvolvemento de produtos agroalimentarios España ten 21 Entidades Asociativas Prioritarias e unha máis en proceso de recoñecemento O financiamento das axudas provén nun 43 % do Fondo Europeo de Desenvolvemento Rural e nun 57 % do orzamento do Ministerio de Agricultura, Pesca e Alimentación. O Ministerio de…</t>
+  </si>
+  <si>
+    <t>Lun, 20/04/2026 - 16:42</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/o-ministerio-agricultura-pesca-e-alimentacion-convoca-axudas-promover-integracion</t>
+  </si>
+  <si>
+    <t>Nova convocatoria de axudas para o intercambio de coñecementos no sector agroalimentario e forestal de 2026 por case 10 millóns de euros</t>
+  </si>
+  <si>
+    <t>A data límite para presentar as solicitudes é o 18 de maio. A axuda está cofinanciada nun 43 % polo FEADER e nun 57 % polo ministerio O Ministerio de Agricultura, Pesca e Alimentación (MAPA) publicou o 16 de abril no Boletín Oficial do Estado (BOE) unha nova convocatoria de axudas para promover o intercambio de coñecemento, a innovación e a formación no sector agroalimentario , cun orzamento de 9…</t>
+  </si>
+  <si>
+    <t>Lun, 20/04/2026 - 15:46</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/nova-convocatoria-axudas-o-intercambio-conecementos-no-sector-agroalimentario-e-forestal</t>
+  </si>
+  <si>
+    <t>EDIH Madrid Region 2.0 destaca en Madrid es Ciencia cun robot de asistencia á colleita como exemplo de innovación agroalimentaria</t>
+  </si>
+  <si>
+    <t>O EDIH Madrid Rexión 2.0 mostrou na feira Madrid es Ciencia o potencial das tecnoloxías avanzadas aplicadas ao sector agroalimentario, con especial énfase no robot de asistencia á vendima desenvolvido polo CSIC , unha solución que exemplifica como a innovación pode responder a necesidades específicas do traballo de campo. A feira, organizada pola Fundación madri+d para o Coñecemento e celebrada…</t>
+  </si>
+  <si>
+    <t>Lun, 06/04/2026 - 21:19</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/edih-madrid-region-20-destaca-madrid-ciencia-cun-robot-asistencia-colleita-exemplo</t>
+  </si>
+  <si>
+    <t>Provacuno presenta en Alimentaria 2026 as novidades do segundo ano da campaña europea “Por unha Europa sostible, a misión especial da carne de vacún”</t>
+  </si>
+  <si>
+    <t>Cofinanciada pola Unión Europea e liderada por Provacuno (España) e Apaq-W (Bélxica), a campaña continúa a promover a redución de emisións e a prevención e mellora da degradación do solo. Entre os fitos clave inclúense o próximo lanzamento dunha aplicación web para medir a pegada de carbono, así como actividades en España, Bélxica e outros países europeos, ademais de seminarios en diversas…</t>
+  </si>
+  <si>
+    <t>Lun, 23/03/2026 - 15:47</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/provacuno-presenta-alimentaria-2026-novidades-do-segundo-ano-da-campana-europea-unha</t>
+  </si>
+  <si>
+    <t>CITOLIVA está a posicionarse no desenvolvemento de novos alimentos baseados en tecnoloxías ómicas no marco da Rede Cervera OMIPERBIO</t>
+  </si>
+  <si>
+    <t>Participa como un dos seis centros tecnolóxicos de Cervera, achegando a súa experiencia en innovación na industria do aceite de oliva para o desenvolvemento de novos ingredientes e alimentos funcionais, co obxectivo de posicionar o consorcio como referente na investigación aplicada para alimentos seguros e saudables. O Grupo OMIPERBIO puxo en marcha unha rede de cooperación estratéxica formada…</t>
+  </si>
+  <si>
+    <t>Lun, 23/03/2026 - 10:45</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/citoliva-esta-posicionarse-no-desenvolvemento-novos-alimentos-baseados-tecnoloxias-omicas</t>
+  </si>
+  <si>
+    <t>SECUESVAC céntrase nas necesidades clave para garantir a renovación xeracional na gandería de carne</t>
+  </si>
+  <si>
+    <t>As mulleres aínda enfrontan barreiras na propiedade e no financiamento. A atención centrouse na innovación para mellorar a conciliación da vida laboral e persoal e a eficiencia económica. O Grupo Operativo SECUESVAC ten como obxectivo situar os profesionais na vangarda da xestión ambiental. O Grupo Operativo SECUESVAC celebrou un seminario web onte, 16 de marzo, para analizar as oportunidades…</t>
+  </si>
+  <si>
+    <t>Mar, 17/03/2026 - 18:51</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/secuesvac-centrase-nas-necesidades-clave-garantir-renovacion-xeracional-na-ganderia-carne</t>
+  </si>
+  <si>
     <t>A Xunta de Andalucía inaugurou a nova Oficina Agraria Rexional (OCA) de Ronda.</t>
   </si>
   <si>
     <t>A Xunta de Andalucía inaugurou a nova Oficina Agraria da Comarca de Ronda (OCA) , un proxecto de infraestruturas que supón un investimento de 1,7 millóns de euros , financiado en gran parte polo Fondo Europeo Agrícola de Desenvolvemento Rural (Feader ). As novas instalacións substitúen unhas antigas instalacións que eran insuficientes para dar servizo ás máis de 5.000 explotacións agrícolas da…</t>
   </si>
   <si>
     <t>Xov, 12/03/2026 - 09:54</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/xunta-andalucia-inaugurou-nova-oficina-agraria-rexional-oca-ronda</t>
   </si>
   <si>
     <t>O proxecto MujerForest forma mulleres rurais para a empregabilidade ecolóxica</t>
   </si>
   <si>
     <t>MujerForest é un proxecto gratuíto de formación e empregabilidade verde dirixido principalmente a mulleres das zonas rurais de Serra Morena en Sevilla , no marco da bioeconomía e a xestión forestal sostible. Está cofinanciado polo Fondo Social Europeo Plus (FSE+) nun 85 % , dentro da convocatoria 2024 do Programa Empleaverde+ , xestionado pola Fundación Biodiversidade do Ministerio para a…</t>
   </si>
   <si>
     <t>Lun, 09/03/2026 - 12:57</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/o-proxecto-mujerforest-forma-mulleres-rurais-empregabilidade-ecoloxica</t>
   </si>
   <si>
     <t>A Xunta aproba a creación da Academia Andaluza de Agricultura</t>
@@ -4211,80 +4307,80 @@
   <si>
     <t>https://akisplataforma.es/gl/noticias/o-consello-europeo-aproba-conclusions-estratexia-da-union-europea-vision-longo-prazo-zonas</t>
   </si>
   <si>
     <t>A convención "Crecemos xuntos" presenta casos de éxito do emprendemento feminino no rural</t>
   </si>
   <si>
     <t>Máis impulso ao rural A reunión estatal das mulleres rurais "Crecemos Xuntos-Proxecto Mentor Rural" presentou experiencias de emprendemento exitosas dirixidas por mulleres rurais co fin de fomentar a revitalización nas zonas rurais Na convención estreouse un documental con catro casos de éxito de mulleres nos ámbitos da gandaría, a agricultura, o téxtil e a pesca. O Ministerio de Agricultura,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/convencion-crecemos-xuntos-presenta-casos-exito-do-emprendemento-feminino-no-rural</t>
   </si>
   <si>
     <t>O secretario xeral de Agricultura e Alimentación destaca o papel da fertilización na consecución dunha agricultura sostible</t>
   </si>
   <si>
     <t>O secretario xeral de Agricultura e Alimentación, Fernando Miranda, destacou hoxe o papel da fertilización na consecución dunha agricultura sostible, xa que a aplicación de nutrientes aos cultivos é fundamental para a produtividade dos cultivos e redunda na súa rendibilidade e sustentabilidade. Fernando Miranda interveu na clausura da xornada de presentación dos resultados do proxecto A groSceNa-…</t>
   </si>
   <si>
     <t>Xov, 30/11/2023 - 11:02</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/o-secretario-xeral-agricultura-e-alimentacion-destaca-o-papel-da-fertilizacion-na</t>
   </si>
   <si>
+    <t>O secretario xeral de Agricultura subliña a importancia de restablecer os fluxos comerciais de alimentos e fertilizantes para a seguridade alimentaria mundial</t>
+  </si>
+  <si>
+    <t>O secretario xeral de Agricultura e Alimentación, Fernando Miranda, destacou hoxe a necesidade de restablecer os fluxos comerciais de alimentos e fertilizantes para garantir a seguridade alimentaria no mundo, ameazado pola situación bélica en Ucraína, e especialmente nos países máis vulnerables. indicando especialmente que é necesario manter o Acordo de Cereais do Mar Negro, para garantir o…</t>
+  </si>
+  <si>
+    <t>Lun, 24/07/2023 - 09:28</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/o-secretario-xeral-agricultura-sublina-importancia-restablecer-os-fluxos-comerciais</t>
+  </si>
+  <si>
     <t>O Ministerio de Agricultura, Pesca e Alimentación inviste dous millóns de euros en obras de modernización para o rego sostible en Valderredible (Cantabria)</t>
   </si>
   <si>
     <t>O Ministerio de Agricultura, Pesca e Alimentación (MAPA), a través da Sociedade Comercial Estatal de Infraestruturas Agrarias (SEIASA), formalizou hoxe dous convenios de colaboración coas comunidades de regantes de Ruijas-Ebro e Villamoñicos-Revelillas, no municipio de Cantabro de Valderredible para realizar actuacións de modernización nestes sistemas de rega por un valor de 2.000.000 euros (IVE…</t>
   </si>
   <si>
-    <t>Lun, 24/07/2023 - 09:28</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/gl/noticias/o-ministerio-agricultura-pesca-e-alimentacion-inviste-dous-millons-euros-obras</t>
   </si>
   <si>
     <t>Luis Planas: A investigación e a innovación son ferramentas estratéxicas para unha produción eficiente de alimentos</t>
   </si>
   <si>
     <t>O ministro de Agricultura, Pesca e Alimentación, Luis Planas, reiterou hoxe que a investigación, a innovación e a aplicación de novas tecnoloxías son "ferramentas estratéxicas esenciais" que permitirán unha produción de alimentos máis eficiente, que consome menos recursos e que xere un maior valor engadido. e mellor calidade de vida nas zonas rurais.   O ministro, que interveu hoxe en Bruxelas na…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/luis-planas-investigacion-e-innovacion-son-ferramentas-estratexicas-unha-producion</t>
   </si>
   <si>
-    <t>O secretario xeral de Agricultura subliña a importancia de restablecer os fluxos comerciais de alimentos e fertilizantes para a seguridade alimentaria mundial</t>
-[...7 lines deleted...]
-  <si>
     <t>O VI Congreso de “Cultura e Ruralidades” afonda na importancia da cultura para a identidade dos pobos</t>
   </si>
   <si>
     <t>Máis impulso ao rural  Do 4 ao 7 de xullo tivo lugar en Cuenca a sexta edición do Foro Cultura e Ruralidades Baixo o título de “Continuidades-Discontinuidades. Artes, creación e ruralidades contemporáneas en Europa”, o foro analizou a influencia das tradicións rurais na arte contemporánea. Esta edición coincidiu co inicio da Presidencia española do Consello da Unión Europea, polo que se reuniron…</t>
   </si>
   <si>
     <t>Lun, 17/07/2023 - 15:05</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/o-vi-congreso-cultura-e-ruralidades-afonda-na-importancia-da-cultura-identidade-dos-pobos</t>
   </si>
   <si>
     <t>O Grupo Operativo FitoNet pon en marcha o desenvolvemento dunha rede social sobre a biodiversidade vexetal</t>
   </si>
   <si>
     <t>Máis impulso ao rural O Grupo Operativo GO FitoNet creouse para mellorar a oferta de variedades xenéticas e promover o uso da biodiversidade dos cultivos. A súa finalidade é proporcionar información e recursos para promover o uso dunha maior variedade xenética que potencie a calidade dos produtos vexetais. 19/06/2023 . A “ biodiversidade ” non é un concepto baleiro nin se refire só ao mundo dos…</t>
   </si>
   <si>
     <t>Ven, 07/07/2023 - 14:40</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/o-grupo-operativo-fitonet-pon-marcha-o-desenvolvemento-dunha-rede-social-biodiversidade</t>
   </si>
   <si>
     <t>O estrés hídrico ameaza a próxima campaña hortícola</t>
@@ -4634,201 +4730,201 @@
   <si>
     <t>A principios deste ano, o proxecto FAIRshare engadiu unha nova ferramenta de avaliación ao inventario FAIRshare DATS. O obxectivo da ferramenta de avaliación é axudar aos asesores de explotacións a avaliar e seleccionar os DATS máis axeitados para axudarlles a satisfacer as súas necesidades. A ferramenta funciona avaliando ferramentas seleccionadas mediante un conxunto uniforme de criterios, que…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/nova-version-lina-da-ferramenta-avaliacion-fairshare-dats</t>
   </si>
   <si>
     <t>A Rede Rural Nacional celebra a quinta reunión da asociación para presentar as principais novidades do Plan Estratéxico da PAC 2023-2027</t>
   </si>
   <si>
     <t>A Rede Rural Nacional celebra a quinta reunión da asociación para presentar as principais novidades sobre o Plan Estratéxico da PAC 2023 – 2027 asimon Xov, 03/11/2022 - 16:35 Os membros da Asociación están convidados a unha nova xornada informativa e de debate sobre o Plan Estratéxico da PAC 2023-2027 para España O Plan de colaboración agrupa a entidades e asociacións interesadas e ten como…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/rede-rural-nacional-celebra-quinta-reunion-da-asociacion-presentar-principais-novidades-do</t>
   </si>
   <si>
     <t>A Rede Rural Nacional amosa os proxectos existentes nos territorios con perspectiva de xénero e conciliación</t>
   </si>
   <si>
     <t>A Rede Rural Nacional mostra os proxectos existentes nos territorios con perspectiva de xénero e conciliación asimon Mér, 02/11/2022 - 08:00 A Rede Rural Nacional (RRN) organiza a xornada “Intercambio de experiencias LEADER: mulleres rurais nos ámbitos de conciliación, corresponsabilidade, perspectiva de xénero, economía social e sustentabilidade” O encontro enmárcase dentro das accións da RRN…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/rede-rural-nacional-amosa-os-proxectos-existentes-nos-territorios-perspectiva-xenero-e</t>
   </si>
   <si>
+    <t>O Grupo Operativo BIOFRUITNET promove a innovación na produción de froitas ecolóxicas europeas</t>
+  </si>
+  <si>
+    <t>O Grupo Operativo BIOFRUITNET promove a innovación na produción de froitas ecolóxicas europeas asimon Ven, 28/10/2022 - 07:09 O proxecto BIOFRUITNET Operational Group (GO) ten como obxectivo reforzar e xerar novas redes entre os diferentes actores europeos implicados. O seu obxectivo é a difusión do coñecemento sobre o cultivo de froitas ecolóxicas para dalas a coñecer nos países da Unión Europea…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/o-grupo-operativo-biofruitnet-promove-innovacion-na-producion-froitas-ecoloxicas-europeas</t>
+  </si>
+  <si>
+    <t>As asociacións xuvenís do rural presentan os seus proxectos na feira Presura coa axuda da Rede Rural Nacional</t>
+  </si>
+  <si>
+    <t>As asociacións xuvenís do rural presentan os seus proxectos na feira Presura coa axuda da Rede Rural Nacional asimon Xov, 27/10/2022 - 11:11 A iniciativa “Xuventude en REDada” da Rede Rural Nacional (RRN) ten como obxectivo visibilizar o asociacionismo xuvenil para motivar ao asociacionismo xuvenil en proxectos que teñan incidencia no rural. A (RRN) seleccionou varios traballos de asociacións…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/asociacions-xuvenis-do-rural-presentan-os-seus-proxectos-na-feira-presura-coa-axuda-da</t>
+  </si>
+  <si>
+    <t>A Rede Rural Nacional pasa a ser a Rede Nacional da PAC</t>
+  </si>
+  <si>
+    <t>A Rede Rural Nacional pasa a ser Rede Nacional da PAC asimon Mar, 25/10/2022 - 10:28 A Rede Rural Nacional celebra a súa última asemblea antes da súa reconversión Os novos Plans Estratéxicos da PAC transforman todas as redes rurais dos estados membros en redes nacionais da PAC A Rede Nacional da PAC convértese no novo paraugas de desenvolvemento rural e políticas agrícolas conxuntamente A Rede…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/rede-rural-nacional-pasa-ser-rede-nacional-da-pac</t>
+  </si>
+  <si>
     <t>Nace a “Rede Europea da PAC”.</t>
   </si>
   <si>
     <t>A “Rede Europea da PAC” nace asimon Xov, 20/10/2022 - 09:52 A "Rede Europea da PAC" é a continuación da Rede Europea para o Desenvolvemento Rural (REDR) no marco do novo PEPAC 23-27 Reunirá as novas “Redes Nacionais da PAC”, coñecidas ata agora como redes nacionais de desenvolvemento rural, baixo unha única rede a nivel europeo. Deste xeito, ás políticas de desenvolvemento rural súmanse novas…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/nace-rede-europea-da-pac</t>
   </si>
   <si>
+    <t>Os “European Rural Inspiration Awards” 2022 recoñecen proxectos liderados por mozos rurais</t>
+  </si>
+  <si>
+    <t>Os “European Rural Inspiration Awards” 2022 recoñecen proxectos liderados por mozos e mozas rurais asimon Xov, 13/10/2022 - 13:41 A IV edición dos “Rural Inspiration Awards 2022” –organizados pola Rede Europea de Desenvolvemento Rural– convoca os proxectos beneficiarios das axudas do Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) para o período 2014-2020 Este ano os premios adicáronse á…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/os-european-rural-inspiration-awards-2022-reconecen-proxectos-liderados-mozos-rurais</t>
+  </si>
+  <si>
+    <t>O Ministerio de Agricultura, Pesca e Alimentación organiza a quinta edición do Ciclo Nacional de Cine e Mulleres Rurais</t>
+  </si>
+  <si>
+    <t>10 de outubro de 2022 A exposición chegará a 70 localidades repartidas polas 17 comunidades autónomas e poderá seguirse en liña en 8 países centroamericanos. O Ministerio de Agricultura, Pesca e Alimentación organiza a quinta edición do Ciclo Nacional de Cine e Muller Rural, que se celebrará entre o 11 de outubro e o 24 de novembro, e chegará a 70 localidades de todo o territorio nacional e…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/o-ministerio-agricultura-pesca-e-alimentacion-organiza-quinta-edicion-do-ciclo-nacional</t>
+  </si>
+  <si>
+    <t>Concurso polo mellor caso práctico de apoio á innovación en Europa</t>
+  </si>
+  <si>
+    <t>Buscamos asesores agrícolas e forestais cunha historia de éxito para compartir! Os tempos están cambiando! En toda Europa, as empresas agrícolas e forestais afrontan importantes retos económicos e ambientais, así como oportunidades sen precedentes. A innovación é un factor clave para adaptarse continuamente a estes retos diversos e ás veces contraditorios e aproveitar novas oportunidades. En…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/concurso-polo-mellor-caso-practico-apoio-innovacion-europa</t>
+  </si>
+  <si>
+    <t>A V edición do ciclo nacional de "Cine e Mulleres Rurais" achega o cinema a 70 localidades rurais de España</t>
+  </si>
+  <si>
+    <t>A V edición do ciclo nacional de "Cine e Mulleres Rurais" leva o cine a 70 localidades rurais de España asimon Ven, 07/10/2022 - 10:13 O Ministerio de Agricultura, Pesca e Alimentación organiza a quinta edición do Ciclo Nacional de Cine e Mulleres Rurais Este ano desenvólvese entre o 11 de outubro e o 24 de novembro A mostra levará o cine a 70 locais de todo o territorio nacional e poderá…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/v-edicion-do-ciclo-nacional-cine-e-mulleres-rurais-achega-o-cinema-70-localidades-rurais</t>
+  </si>
+  <si>
+    <t>O Ministerio de Agricultura, Pesca e Alimentación selecciona as gañadoras dos "Premios de Excelencia á Innovación para as Mulleres Rurais"</t>
+  </si>
+  <si>
+    <t>O Ministerio de Agricultura, Pesca e Alimentación selecciona as gañadoras dos "Premios de Excelencia á Innovación para a Muller Rural" asimon Ven, 07/10/2022 - 06:58 Os XIII Premios de Excelencia á Innovación para as Mulleres Rurais premian 13 iniciativas diferentes para dar visibilidade ao traballo das mulleres rurais O apoio preséntase para mostrar a diversificación da actividade económica e…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/o-ministerio-agricultura-pesca-e-alimentacion-selecciona-ganadoras-dos-premios-excelencia</t>
+  </si>
+  <si>
+    <t>Solicitar o obradoiro da rede de tapas da UE "Xóvenes emprendedores – Motores de innovación nas zonas rurais"</t>
+  </si>
+  <si>
+    <t>O obradoiro da Rede da PAC da UE "Mozos emprendedores: motores de innovación nas zonas rurais" é un evento de día e medio que terá lugar en Dublín, Irlanda, o mércores 30 de novembro e o xoves 1 de decembro de 2022. O obradoiro centrarase en intercambiar coñecementos e compartir prácticas innovadoras e inspiradoras que poidan apoiar o emprendimiento novo e os ecosistemas de innovación nas zonas…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/solicitar-o-obradoiro-da-rede-tapas-da-ue-xovenes-emprendedores-motores-innovacion-nas</t>
+  </si>
+  <si>
     <t>Visita cruzada de asesores húngaros en Alemaña (Niederalteich) no marco do proxecto i2connect</t>
   </si>
   <si>
     <t>Cal é o papel de NAK en i2connect? (NAK) foi un membro activo do proxecto internacional i2connect H2020 como socio do consorcio durante dous anos e medio. O proxecto , que comezou en novembro de 2019, diríxese aos asesores agrícolas que se basean nas redes de asesoramento xa existentes e nos casos de éxito realizados , cun enfoque no que a innovación é unha iniciativa ascendente . Faise especial…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/visita-cruzada-asesores-hungaros-alemana-niederalteich-no-marco-do-proxecto-i2connect</t>
   </si>
   <si>
     <t>Ideas inspiradoras: os agricultores franceses establecen unha cadea de valor local con madeira de sebes</t>
   </si>
   <si>
     <t>Achégase a tempada de churrasco! E iso é unha boa noticia para os agricultores da 'Association Bois Paysan' das Cevenas francesas, que crearon un colectivo local que produce troncos, astillas e "leña de churrasco" a partir de vellos sebes das súas terras de cultivo. A idea do colectivo produtor de madeira xurdiu hai uns anos cando unha serie de agricultores e criadores das Cévennes asistiron a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/ideas-inspiradoras-os-agricultores-franceses-establecen-unha-cadea-valor-local-madeira</t>
   </si>
   <si>
     <t>Ideas inspiradoras: decisións baseadas en datos para unha mellor agricultura</t>
   </si>
   <si>
     <t>Os agricultores utilizan cada vez máis as novas tecnoloxías para reunir e procesar datos para ofrecer coñecementos económicos e ambientais e aumentar o rendemento das explotacións. As formas intelixentes de recompilar, xestionar e compartir datos poden axudar aos agricultores a traballar de forma máis precisa, eficiente e sostible. O proxecto innovador sueco "Better decisions for cultivation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/ideas-inspiradoras-decisions-baseadas-datos-unha-mellor-agricultura</t>
   </si>
   <si>
+    <t>Ideas inspiradoras: tecnoloxía móbil para previr os ataques dos lobos</t>
+  </si>
+  <si>
+    <t>Unha crecente poboación de lobos está a causar cada vez máis problemas aos gandeiros extensivos españois. O Grupo Operativo GELOB desenvolveu e probou unha solución tecnolóxica que pode axudar a controlar os animais de pastoreo e mantelos a salvo de ataques. Os ataques de lobos causan millóns de euros de danos ao gando español cada ano. Especialmente nas zonas de montaña remotas, os gandeiros…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/ideas-inspiradoras-tecnoloxia-mobil-previr-os-ataques-dos-lobos</t>
+  </si>
+  <si>
+    <t>Xestión de pragas e enfermidades forestais emerxentes</t>
+  </si>
+  <si>
+    <t>Nas últimas décadas, un número crecente de pragas e enfermidades autóctonas e non autóctonas causaron graves perdas nos bosques europeos. O proxecto multiactor Horizonte 2020 HOMED está a desenvolver métodos e ferramentas prácticos baseados na ciencia para avaliar e controlar pragas e patóxenos forestais emerxentes ou invasores. "As pragas de insectos e os patóxenos fúnxicos poden ser inofensivos…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/xestion-pragas-e-enfermidades-forestais-emerxentes</t>
+  </si>
+  <si>
     <t>Ideas inspiradoras: unir forzas para os servizos dos ecosistemas relacionados coa auga</t>
   </si>
   <si>
     <t>A chaira media do río Brenta na rexión italiana do Véneto forma un rico ecosistema con valor ambiental, cultural, recreativo e agrícola. Baixo o título 'Parco Fiume Brenta', un proxecto LIFE e un Grupo Operativo traballan en estreita sinerxía para xestionar os recursos hídricos de Brenta de forma sostible. A chaira do río Brenta é un corredor ecolóxico para a biodiversidade, recoñecido como…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/ideas-inspiradoras-unir-forzas-os-servizos-dos-ecosistemas-relacionados-coa-auga</t>
   </si>
   <si>
     <t>Acelerar o cambio positivo no sistema alimentario</t>
   </si>
   <si>
     <t>A nova convocatoria EIT Food Open Innovation financiará proxectos colaborativos de innovación alimentaria que crearán cambios positivos no sistema alimentario. As propostas deben ter como obxectivo dar como resultado produtos e servizos comercialmente viables que axuden a garantir un sistema alimentario máis saudable, xusto, transparente e resistente para todos. Únete ao seminario web para obter…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/acelerar-o-cambio-positivo-no-sistema-alimentario</t>
-  </si>
-[...97 lines deleted...]
-    <t>https://akisplataforma.es/gl/noticias/xestion-pragas-e-enfermidades-forestais-emerxentes</t>
   </si>
   <si>
     <t>Demostrando que o IPM funciona</t>
   </si>
   <si>
     <t>IPMWORKS é un proxecto Horizonte 2020 que ten como obxectivo demostrar formas de reducir significativamente os pesticidas en todos os sectores agrícolas europeos. É unha rede de centros agrícolas demostrativos que ofrecen aos agricultores a oportunidade de intercambiar coñecementos sobre métodos non químicos para controlar as pragas e reducir a presión das pragas. Agora están instalados 21…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/demostrando-que-o-ipm-funciona</t>
   </si>
   <si>
     <t>A Academia Europea de Liderazgo crea a "Academia de Mulleres para a Innovación Rural"</t>
   </si>
   <si>
     <t>A Academia Europea de Liderazgo crea a “Academia de Mulleres para a Innovación Rural” asimon Lun, 19/09/2022 - 12:54 O programa acollerá a 15 mulleres de diferentes zonas rurais europeas para adquirir as competencias e ferramentas necesarias que lles permitan iniciar negocios dixitais desde as súas propias vilas. A inauguración terá lugar en Candeleda (Castela e León) do 23 ao 28 de outubro de…</t>
   </si>
   <si>
     <t>Mar, 08/11/2022 - 13:16</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/academia-europea-liderazgo-crea-academia-mulleres-innovacion-rural</t>
   </si>
   <si>
     <t>Recomendacións da EFSA para mellorar o benestar animal durante o transporte</t>
   </si>
@@ -5468,54 +5564,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D443"/>
+  <dimension ref="A1:D451"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D443"/>
+      <selection activeCell="A1" sqref="A1:D451"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="232.229" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -7852,163 +7948,163 @@
       <c r="C168" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
         <v>672</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>673</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>674</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
         <v>676</v>
       </c>
-      <c r="B170" s="1"/>
+      <c r="B170" s="1" t="s">
+        <v>677</v>
+      </c>
       <c r="C170" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>707</v>
-[...1 lines deleted...]
-      <c r="B178" s="1" t="s">
         <v>708</v>
       </c>
+      <c r="B178" s="1"/>
       <c r="C178" s="1" t="s">
         <v>709</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
         <v>711</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>712</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>713</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
         <v>715</v>
       </c>
@@ -10318,1087 +10414,1087 @@
         <v>1374</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>1376</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>1380</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1377</v>
+        <v>1381</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1377</v>
+        <v>1385</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1387</v>
+        <v>1393</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1387</v>
+        <v>1397</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>1396</v>
+        <v>1400</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>1402</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
-        <v>1403</v>
+        <v>1407</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>1404</v>
+        <v>1408</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1401</v>
+        <v>1409</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1405</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
-        <v>1406</v>
+        <v>1411</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1407</v>
+        <v>1412</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1401</v>
+        <v>1409</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1408</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C355" s="1" t="s">
         <v>1409</v>
       </c>
-      <c r="B355" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D355" s="1" t="s">
-        <v>1412</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
-        <v>1413</v>
+        <v>1417</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>1414</v>
+        <v>1418</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1415</v>
+        <v>1419</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1416</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1418</v>
+        <v>1422</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1423</v>
+        <v>1419</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C361" s="1" t="s">
         <v>1433</v>
       </c>
-      <c r="B361" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D361" s="1" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1439</v>
+        <v>1433</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1440</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>1442</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1444</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>1446</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1447</v>
+        <v>1455</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1447</v>
+        <v>1459</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1447</v>
+        <v>1463</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1460</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>1461</v>
+        <v>1465</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
-        <v>1465</v>
+        <v>1469</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1466</v>
+        <v>1470</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1463</v>
+        <v>1471</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1467</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1469</v>
+        <v>1474</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1470</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1472</v>
+        <v>1478</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1463</v>
+        <v>1479</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1473</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1474</v>
+        <v>1481</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1475</v>
+        <v>1482</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1463</v>
+        <v>1479</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1476</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1477</v>
+        <v>1484</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1478</v>
+        <v>1485</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1463</v>
+        <v>1479</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1479</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1480</v>
+        <v>1487</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1481</v>
+        <v>1488</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1463</v>
+        <v>1479</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1482</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1483</v>
+        <v>1490</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1484</v>
+        <v>1491</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1463</v>
+        <v>1479</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1485</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1486</v>
+        <v>1493</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1487</v>
+        <v>1494</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1488</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1489</v>
+        <v>1497</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1490</v>
+        <v>1498</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1491</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1492</v>
+        <v>1500</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1493</v>
+        <v>1501</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1494</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C380" s="1" t="s">
         <v>1495</v>
       </c>
-      <c r="B380" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D380" s="1" t="s">
-        <v>1497</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1498</v>
+        <v>1506</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1499</v>
+        <v>1507</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1500</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1501</v>
+        <v>1509</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1502</v>
+        <v>1510</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1504</v>
+        <v>1512</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1505</v>
+        <v>1513</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1506</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1507</v>
+        <v>1515</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1508</v>
+        <v>1516</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1509</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1510</v>
+        <v>1518</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1511</v>
+        <v>1519</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1512</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1513</v>
+        <v>1521</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1514</v>
+        <v>1522</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1515</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1516</v>
+        <v>1524</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1517</v>
+        <v>1525</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1518</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1519</v>
+        <v>1527</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1520</v>
+        <v>1528</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1521</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1522</v>
+        <v>1530</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1523</v>
+        <v>1531</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1524</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1525</v>
+        <v>1533</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1526</v>
+        <v>1534</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1527</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1528</v>
+        <v>1536</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1529</v>
+        <v>1537</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1530</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1531</v>
+        <v>1539</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1532</v>
+        <v>1540</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1533</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1534</v>
+        <v>1542</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1535</v>
+        <v>1543</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1536</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1537</v>
+        <v>1545</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1538</v>
+        <v>1546</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1539</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1540</v>
+        <v>1548</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1541</v>
+        <v>1549</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1542</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1543</v>
+        <v>1551</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1544</v>
+        <v>1552</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1545</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1546</v>
+        <v>1554</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1547</v>
+        <v>1555</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1548</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1549</v>
+        <v>1557</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1550</v>
+        <v>1558</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1551</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1552</v>
+        <v>1560</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1553</v>
+        <v>1561</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1554</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1555</v>
+        <v>1563</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1556</v>
+        <v>1564</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1557</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1558</v>
+        <v>1566</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1559</v>
+        <v>1567</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1560</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1562</v>
+        <v>1570</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1563</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1564</v>
+        <v>1572</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1565</v>
+        <v>1573</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1566</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1567</v>
+        <v>1575</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1568</v>
+        <v>1576</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1569</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1570</v>
+        <v>1578</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1571</v>
+        <v>1579</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1572</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1573</v>
+        <v>1581</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1575</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1576</v>
+        <v>1584</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1577</v>
+        <v>1585</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1578</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1579</v>
+        <v>1587</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1580</v>
+        <v>1588</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1581</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1582</v>
+        <v>1590</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1583</v>
+        <v>1591</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1584</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1585</v>
+        <v>1593</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1586</v>
+        <v>1594</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1587</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1588</v>
+        <v>1596</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1589</v>
+        <v>1597</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1590</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1591</v>
+        <v>1599</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1592</v>
+        <v>1600</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1463</v>
+        <v>1495</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1593</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1594</v>
+        <v>1602</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1595</v>
+        <v>1603</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1596</v>
+        <v>1495</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1597</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1598</v>
+        <v>1605</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1599</v>
+        <v>1606</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1600</v>
+        <v>1495</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1601</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1602</v>
+        <v>1608</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1603</v>
+        <v>1609</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1604</v>
+        <v>1495</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1605</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1608</v>
+        <v>1495</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1609</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1610</v>
+        <v>1614</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1611</v>
+        <v>1615</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1612</v>
+        <v>1495</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1616</v>
+        <v>1495</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1620</v>
+        <v>1495</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1624</v>
+        <v>1495</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>1627</v>
       </c>
       <c r="C421" s="1" t="s">
         <v>1628</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>1629</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
         <v>1630</v>
       </c>
       <c r="B422" s="1" t="s">
         <v>1631</v>
@@ -11424,306 +11520,418 @@
         <v>1637</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>1639</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>1640</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1641</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
         <v>1642</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>1643</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1640</v>
+        <v>1644</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1640</v>
+        <v>1648</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1640</v>
+        <v>1652</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1640</v>
+        <v>1656</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1653</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>1654</v>
+        <v>1658</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1655</v>
+        <v>1659</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1640</v>
+        <v>1660</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1640</v>
+        <v>1664</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1659</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>1660</v>
+        <v>1666</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1661</v>
+        <v>1667</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1663</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>1664</v>
+        <v>1670</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1665</v>
+        <v>1671</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1662</v>
+        <v>1672</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1666</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1667</v>
+        <v>1674</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1668</v>
+        <v>1675</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1662</v>
+        <v>1672</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1669</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1670</v>
+        <v>1677</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1671</v>
+        <v>1678</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1662</v>
+        <v>1672</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1672</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>1673</v>
+        <v>1680</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1674</v>
+        <v>1681</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1662</v>
+        <v>1672</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1675</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1676</v>
+        <v>1683</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1677</v>
+        <v>1684</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1678</v>
+        <v>1672</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1679</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1680</v>
+        <v>1686</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1681</v>
+        <v>1687</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1682</v>
+        <v>1672</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1683</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1685</v>
+        <v>1690</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1682</v>
+        <v>1672</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1682</v>
+        <v>1694</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1689</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1690</v>
+        <v>1696</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1691</v>
+        <v>1697</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1682</v>
+        <v>1694</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1692</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1693</v>
+        <v>1699</v>
       </c>
       <c r="B441" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C441" s="1" t="s">
         <v>1694</v>
       </c>
-      <c r="C441" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D441" s="1" t="s">
-        <v>1695</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1696</v>
+        <v>1702</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1697</v>
+        <v>1703</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1682</v>
+        <v>1694</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1698</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1699</v>
+        <v>1705</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1700</v>
+        <v>1706</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1682</v>
+        <v>1694</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1701</v>
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1733</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>