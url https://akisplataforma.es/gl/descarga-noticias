--- v3 (2026-05-03)
+++ v4 (2026-06-22)
@@ -12,62 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1734">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1742">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
+  </si>
+  <si>
+    <t>O asesoramento agrícola consolídase como un piar estratéxico de AKIS en España e Europa</t>
+  </si>
+  <si>
+    <t>A xornada “O asesoramento agrícola como núcleo dos AKIS en España e Europa” , organizada pola Plataforma de Asesores AKIS xunto co Ministerio de Agricultura, Pesca e Alimentación (MAPA), reuniu o 28 de abril en La Vega Innova a expertos nacionais e internacionais para analizar o papel clave do asesoramento na transformación do sector agroalimentario. A reunión foi inaugurada pola secretaria de…</t>
+  </si>
+  <si>
+    <t>Xov, 30/04/2026 - 23:39</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/o-asesoramento-agricola-consolidase-piar-estratexico-akis-espana-e-europa</t>
+  </si>
+  <si>
+    <t>Provacuno lanza unha aplicación web para medir a pegada de carbono do gando vacún de carne en España</t>
+  </si>
+  <si>
+    <t>A nova aplicación, xa dispoñible para o sector do gando vacún de carne na páxina web huellavacunosostenible.eu , é un dos fitos clave do Plan de Promoción da Carne de Vacún Sostible Europea (SEUB), cofinanciado pola Unión Europea e liderado por Provacuno (España) e Apaq-W (Bélxica). A ferramenta permite a cuantificación rigorosa das emisións de gases de efecto invernadoiro, dióxido de carbono (CO…</t>
+  </si>
+  <si>
+    <t>Mér, 29/04/2026 - 20:49</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/provacuno-lanza-unha-aplicacion-web-medir-pegada-carbono-do-gando-vacun-carne-espana</t>
   </si>
   <si>
     <t>Conferencia da Rede CAP para os Premios ARIA da Unión Europea Edición 2026</t>
   </si>
   <si>
     <t>A Rede Europea da PAC lanzou a cuarta edición dos ARIA (Premios de Inspiración Agrícola e Rural) 2026 , baixo o lema "Cando a igualdade impulsa a próxima xeración". Un vez máis, búscanse os proxectos máis destacados financiados pola Política Agrícola Común (PAC) e implementados a nivel local : proxectos ecolóxicos, intelixentes, socialmente inclusivos, innovadores e resilientes. As solicitudes só…</t>
   </si>
   <si>
     <t>Xov, 23/04/2026 - 14:10</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/conferencia-da-rede-cap-os-premios-aria-da-union-europea-edicion-2026</t>
   </si>
   <si>
     <t>Raúl Sanz, elixido novo presidente de PROVACUNO</t>
   </si>
   <si>
     <t>A Asemblea Xeral de PROVACUNO , a Organización Interprofesional da Carne de Vacún , elixiu a Raúl Sanz como novo presidente da organización interprofesional, tras recibir o apoio unánime das diferentes asociacións que a conforman, en substitución de Jaime Yartu, que leva á fronte da organización desde decembro de 2022. Vicepresidente de PROVACUNO desde decembro de 2022, Raúl Sanz é o director do…</t>
   </si>
   <si>
     <t>Mér, 22/04/2026 - 14:06</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/raul-sanz-elixido-novo-presidente-provacuno</t>
   </si>
@@ -5564,54 +5588,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D451"/>
+  <dimension ref="A1:D453"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D451"/>
+      <selection activeCell="A1" sqref="A1:D453"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="232.229" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -8060,79 +8084,79 @@
       <c r="C176" s="1" t="s">
         <v>702</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
         <v>704</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>705</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>706</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
         <v>708</v>
       </c>
-      <c r="B178" s="1"/>
+      <c r="B178" s="1" t="s">
+        <v>709</v>
+      </c>
       <c r="C178" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>715</v>
-[...1 lines deleted...]
-      <c r="B180" s="1" t="s">
         <v>716</v>
       </c>
+      <c r="B180" s="1"/>
       <c r="C180" s="1" t="s">
         <v>717</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
         <v>719</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>720</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>721</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
         <v>723</v>
       </c>
@@ -10526,191 +10550,191 @@
         <v>1406</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>1410</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>1412</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1409</v>
+        <v>1413</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1409</v>
+        <v>1417</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C356" s="1" t="s">
         <v>1417</v>
       </c>
-      <c r="B356" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D356" s="1" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1419</v>
+        <v>1417</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1419</v>
+        <v>1427</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C359" s="1" t="s">
         <v>1427</v>
       </c>
-      <c r="B359" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D359" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1433</v>
+        <v>1427</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1434</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>1436</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1433</v>
+        <v>1441</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C363" s="1" t="s">
         <v>1441</v>
       </c>
-      <c r="B363" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D363" s="1" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1447</v>
+        <v>1441</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>1451</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1452</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>1454</v>
@@ -10792,737 +10816,737 @@
         <v>1476</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>1478</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1479</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1480</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
         <v>1481</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>1482</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1479</v>
+        <v>1483</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1479</v>
+        <v>1487</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C375" s="1" t="s">
         <v>1487</v>
       </c>
-      <c r="B375" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D375" s="1" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1479</v>
+        <v>1487</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1495</v>
+        <v>1487</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1495</v>
+        <v>1487</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C380" s="1" t="s">
         <v>1503</v>
       </c>
-      <c r="B380" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D380" s="1" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1628</v>
+        <v>1503</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1632</v>
+        <v>1503</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
         <v>1634</v>
       </c>
       <c r="B423" s="1" t="s">
         <v>1635</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>1636</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>1639</v>
@@ -11632,306 +11656,334 @@
         <v>1669</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
         <v>1670</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>1671</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>1672</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>1673</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
         <v>1674</v>
       </c>
       <c r="B433" s="1" t="s">
         <v>1675</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1672</v>
+        <v>1676</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1672</v>
+        <v>1680</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C435" s="1" t="s">
         <v>1680</v>
       </c>
-      <c r="B435" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D435" s="1" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1672</v>
+        <v>1680</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1672</v>
+        <v>1680</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1672</v>
+        <v>1680</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1694</v>
+        <v>1680</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1694</v>
+        <v>1680</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1694</v>
+        <v>1702</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C442" s="1" t="s">
         <v>1702</v>
       </c>
-      <c r="B442" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D442" s="1" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1694</v>
+        <v>1702</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1710</v>
+        <v>1702</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1714</v>
+        <v>1702</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>1715</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
         <v>1716</v>
       </c>
       <c r="B446" s="1" t="s">
         <v>1717</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1714</v>
+        <v>1718</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1714</v>
+        <v>1722</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C448" s="1" t="s">
         <v>1722</v>
       </c>
-      <c r="B448" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D448" s="1" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1714</v>
+        <v>1722</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1714</v>
+        <v>1722</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1714</v>
+        <v>1722</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1733</v>
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1741</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>