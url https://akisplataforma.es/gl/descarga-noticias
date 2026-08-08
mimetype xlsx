--- v4 (2026-06-22)
+++ v5 (2026-08-08)
@@ -12,62 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1742">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1750">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
+  </si>
+  <si>
+    <t>40 anos de España na PAC: catro décadas cultivando o futuro do campo español</t>
+  </si>
+  <si>
+    <t>A Política Agrícola Común apoiou a modernización do sector agroalimentario, o impulso ás zonas rurais e a evolución cara a unha agricultura e unha gandería máis sostibles, innovadoras e competitivas. A Política Agrícola Común apoiou a modernización do sector agroalimentario, o impulso ás zonas rurais e a evolución cara a unha agricultura e unha gandería máis sostibles, innovadoras e competitivas…</t>
+  </si>
+  <si>
+    <t>Mér, 15/07/2026 - 12:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/40-anos-espana-na-pac-catro-decadas-cultivando-o-futuro-do-campo-espanol</t>
+  </si>
+  <si>
+    <t>Luís Planas defende en Bruxelas unha PAC con orzamento suficiente, simplificada e sen renacionalización.</t>
+  </si>
+  <si>
+    <t>O ministro de Agricultura, Pesca e Alimentación, Luis Planas, reuniuse hoxe en Bruxelas co vicepresidente da Comisión de Agricultura do Parlamento Europeo e relator da futura Política Agrícola Común (PAC), Norbert Lins, nunha reunión centrada no deseño da política agrícola europea para o período 2028-2034. Durante a reunión, Planas avogou por unha PAC cun orzamento suficiente, polo menos…</t>
+  </si>
+  <si>
+    <t>Mér, 15/07/2026 - 11:31</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/noticias/luis-planas-defende-bruxelas-unha-pac-orzamento-suficiente-simplificada-e-sen</t>
   </si>
   <si>
     <t>O asesoramento agrícola consolídase como un piar estratéxico de AKIS en España e Europa</t>
   </si>
   <si>
     <t>A xornada “O asesoramento agrícola como núcleo dos AKIS en España e Europa” , organizada pola Plataforma de Asesores AKIS xunto co Ministerio de Agricultura, Pesca e Alimentación (MAPA), reuniu o 28 de abril en La Vega Innova a expertos nacionais e internacionais para analizar o papel clave do asesoramento na transformación do sector agroalimentario. A reunión foi inaugurada pola secretaria de…</t>
   </si>
   <si>
     <t>Xov, 30/04/2026 - 23:39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/o-asesoramento-agricola-consolidase-piar-estratexico-akis-espana-e-europa</t>
   </si>
   <si>
     <t>Provacuno lanza unha aplicación web para medir a pegada de carbono do gando vacún de carne en España</t>
   </si>
   <si>
     <t>A nova aplicación, xa dispoñible para o sector do gando vacún de carne na páxina web huellavacunosostenible.eu , é un dos fitos clave do Plan de Promoción da Carne de Vacún Sostible Europea (SEUB), cofinanciado pola Unión Europea e liderado por Provacuno (España) e Apaq-W (Bélxica). A ferramenta permite a cuantificación rigorosa das emisións de gases de efecto invernadoiro, dióxido de carbono (CO…</t>
   </si>
   <si>
     <t>Mér, 29/04/2026 - 20:49</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/noticias/provacuno-lanza-unha-aplicacion-web-medir-pegada-carbono-do-gando-vacun-carne-espana</t>
   </si>
@@ -5588,54 +5612,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D453"/>
+  <dimension ref="A1:D455"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D453"/>
+      <selection activeCell="A1" sqref="A1:D455"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="232.229" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -8112,79 +8136,79 @@
       <c r="C178" s="1" t="s">
         <v>710</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
         <v>712</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>713</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>714</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
         <v>716</v>
       </c>
-      <c r="B180" s="1"/>
+      <c r="B180" s="1" t="s">
+        <v>717</v>
+      </c>
       <c r="C180" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>723</v>
-[...1 lines deleted...]
-      <c r="B182" s="1" t="s">
         <v>724</v>
       </c>
+      <c r="B182" s="1"/>
       <c r="C182" s="1" t="s">
         <v>725</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
         <v>727</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>729</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
         <v>731</v>
       </c>
@@ -10578,191 +10602,191 @@
         <v>1414</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C358" s="1" t="s">
         <v>1425</v>
       </c>
-      <c r="B358" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D358" s="1" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1427</v>
+        <v>1425</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1427</v>
+        <v>1435</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C361" s="1" t="s">
         <v>1435</v>
       </c>
-      <c r="B361" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D361" s="1" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1441</v>
+        <v>1435</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1441</v>
+        <v>1445</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1441</v>
+        <v>1449</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C365" s="1" t="s">
         <v>1449</v>
       </c>
-      <c r="B365" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D365" s="1" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1455</v>
+        <v>1449</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>1456</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>1462</v>
@@ -10844,737 +10868,737 @@
         <v>1484</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>1488</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>1490</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1487</v>
+        <v>1491</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1487</v>
+        <v>1495</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C377" s="1" t="s">
         <v>1495</v>
       </c>
-      <c r="B377" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D377" s="1" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1487</v>
+        <v>1495</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1503</v>
+        <v>1495</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1503</v>
+        <v>1495</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C382" s="1" t="s">
         <v>1511</v>
       </c>
-      <c r="B382" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D382" s="1" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1636</v>
+        <v>1511</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1640</v>
+        <v>1511</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1641</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
         <v>1642</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>1643</v>
       </c>
       <c r="C425" s="1" t="s">
         <v>1644</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>1645</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
         <v>1646</v>
       </c>
       <c r="B426" s="1" t="s">
         <v>1647</v>
@@ -11684,306 +11708,334 @@
         <v>1677</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>1680</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>1681</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>1683</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1680</v>
+        <v>1684</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1680</v>
+        <v>1688</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B437" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C437" s="1" t="s">
         <v>1688</v>
       </c>
-      <c r="B437" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D437" s="1" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1680</v>
+        <v>1688</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1680</v>
+        <v>1688</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1680</v>
+        <v>1688</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1702</v>
+        <v>1688</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1702</v>
+        <v>1688</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1702</v>
+        <v>1710</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C444" s="1" t="s">
         <v>1710</v>
       </c>
-      <c r="B444" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D444" s="1" t="s">
-        <v>1712</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1714</v>
+        <v>1716</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1702</v>
+        <v>1710</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1716</v>
+        <v>1718</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1718</v>
+        <v>1710</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1722</v>
+        <v>1710</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>1723</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
         <v>1724</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>1725</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1722</v>
+        <v>1726</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C450" s="1" t="s">
         <v>1730</v>
       </c>
-      <c r="B450" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D450" s="1" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>1741</v>
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1749</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>