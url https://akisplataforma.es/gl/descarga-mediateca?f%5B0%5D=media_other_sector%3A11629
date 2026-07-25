--- v0 (2026-06-08)
+++ v1 (2026-07-25)
@@ -167,75 +167,75 @@
   <si>
     <t>Resultados dos ensaios realizados no Centro IFAPA La Mojonera (Almería) para avaliar a influencia de catro mesturas de auga e dúas guías de activación do rego na produción, a produtividade da auga e o estado do solo nun cultivo de pemento de invernadoiro.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/73c0d41e-895c-47e9-8e99-876702b12dbd</t>
   </si>
   <si>
     <t>Análise exploratoria das prácticas de xestión do rega e a fertilización na agricultura andaluza</t>
   </si>
   <si>
     <t>Resultados dunha análise exploratoria realizada en 2022, utilizando información recompilada de enquisas a agricultores que asistiron a cursos e conferencias organizadas pola IFAPA, sobre o estado actual das prácticas agrícolas para a xestión do rego e a fertilización nitroxenada.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3cef4fcc-3865-4120-a4b3-f6c2701feb03</t>
   </si>
   <si>
     <t>Resposta ao rego dun cultivo de arandos na provincia de Huelva</t>
   </si>
   <si>
     <t>Resultados dun ensaio realizado entre 2017 e 2019 para determinar o efecto do rego no rendemento do cultivo de arandos na provincia de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
+    <t>O efecto das diferentes asignacións de rega no cultivo de aguacate. Tempada 2016/2017</t>
+  </si>
+  <si>
+    <t>Resultados da campaña 2016/17 de probas de rega en explotacións comerciais de aguacate na costa andaluza.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
+  </si>
+  <si>
+    <t>Prácticas de fertilización en trigo baixo sementeira directa: alternativas ao uso de urea</t>
+  </si>
+  <si>
+    <t>Resultados dun proxecto de investigación que estudou diferentes metodoloxías alternativas de fertilización con urea. Entre elas, destaca o uso de inhibidores da nitrificación e urease. Os resultados presentáronse en termos de beneficios agronómicos (colleita, N no gran, etc.) e beneficios ambientais (redución da lixiviación de nitratos e das emisións de N02).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
+  </si>
+  <si>
     <t>Estudo preliminar do rego deficitario en amendoeiras</t>
   </si>
   <si>
     <t>Resultados dos ensaios sobre diferentes estratexias de rega deficitaria no cultivo de améndoas levados a cabo nas campañas de 2013 e 2014.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
   </si>
   <si>
     <t>Uso de tensiómetros manuais e electrónicos para a xestión do rego</t>
   </si>
   <si>
     <t>Os tensiómetros son instrumentos que miden o potencial matricial ou a tensión matricial do solo. Trátase dunha medida indirecta da humidade do solo e está causada polas forzas que reteñen a auga nos capilares e nas partículas do solo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/341bbbd5-9403-4e30-bf4f-855945132330</t>
   </si>
   <si>
     <t>Optimización do rego e a fertilización no cultivo de xirasol</t>
   </si>
   <si>
     <t>Para mellorar a nosa comprensión da interacción entre as necesidades de auga e fertilizantes no cultivo de xirasol, realizouse un experimento de tres anos de duración no que se probaron diferentes volumes de rego, diferentes estratexias de fertilización e as súas posibles interaccións no rendemento das sementes, o contido de aceite e outros compoñentes do rendemento. Este documento presenta os resultados do experimento.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff8af041-9d03-48b7-ae84-7436d05fa364</t>
   </si>
   <si>
     <t>Recomendacións de rega para oliveiras na campaña 2022-2023</t>
   </si>
   <si>
     <t>Recomendacións de rega para oliveiras durante anos de baixas precipitacións, ofrecendo estratexias para mitigar, na medida do posible, os efectos do estrés hídrico na produción de oliveira e aceite.</t>
   </si>