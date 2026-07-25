--- v0 (2026-06-08)
+++ v1 (2026-07-25)
@@ -314,75 +314,75 @@
   <si>
     <t>Resultados do comportamento agronómico e resposta á planta parasita Orobanche crenata dun total de trece variedades locais andaluzas de fabas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c8bbb2-1835-404d-a244-e4124fcb7439</t>
   </si>
   <si>
     <t>Técnicas de biofumigación e solarización adaptadas ás condicións de cultivo de amorodos en Huelva</t>
   </si>
   <si>
     <t>Resultados obtidos dun ensaio demostrativo realizado na campaña 2016/2017 sobre o uso de técnicas de biofumigación e solarización no cultivo de amorodo en Huelva, levado a cabo nunha granxa colaboradora e na variedade "Rociera".</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1d94d2ad-922f-455d-af41-0e03204df42d</t>
   </si>
   <si>
     <t>Eutrofización e ecotoxicidade no cultivo de amorodos</t>
   </si>
   <si>
     <t>Resultados dun estudo dirixido a cuantificar e avaliar os impactos ambientais da eutrofización e a ecotoxicidade no cultivo de amorodos, considerando todo o ciclo de vida de diferentes sistemas de produción. Os resultados suxiren estratexias para optimizar as prácticas agrícolas implementadas polos agricultores para mellorar a sustentabilidade das súas explotacións e aumentar a competitividade do sector da produción de amorodos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>Cultivo de millo en Andalucía baixo o impacto do cambio climático</t>
+  </si>
+  <si>
+    <t>Resultados de estudos sobre os posibles impactos do cambio climático no cultivo de millo de regadío en Andalucía e medidas de adaptación avaliadas para limitalos.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fb65255-04b4-48fb-95aa-09e9ab613ec2</t>
+  </si>
+  <si>
+    <t>Estudo comparativo da produción e calidade da froita en cinco cultivares de ameixa de colleita tardía baixo xestión ecolóxica e convencional.</t>
+  </si>
+  <si>
+    <t>Resultados de 2009 a 2013 relativos á produción e calidade de cinco cultivares comerciais de ameixa xaponesa de colleita tardía, que se cultivaron durante varios anos baixo dous sistemas de xestión agronómica diferentes: ecolóxico e convencional.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
+  </si>
+  <si>
     <t>Uso de bacterias no cultivo de amorodos. Resultados preliminares de campo.</t>
   </si>
   <si>
     <t>Resultados dos ensaios preliminares realizados durante a campaña 2017/18 sobre o uso de tres bacterias promotoras do crecemento en cultivos de amorodo. O obxectivo deste estudo é comprobar se a inoculación con bacterias promotoras do crecemento pode, en parte, reducir o uso de produtos sintéticos nun cultivo tan importante no rural andaluz como o amorodo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
   </si>
   <si>
     <t>Implantación e xestión de Sinapis alba subsp. Mairei para cuberta vexetal e biofumigación</t>
   </si>
   <si>
     <t>Procedemento para a correcta implementación e xestión dunha cuberta vexetal con Sinapis alba subsp. mairei e o seu uso para biofumigación</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e635cb6a-a041-47e8-a7f9-4d24bdbda418</t>
   </si>
   <si>
     <t>Sistemas sostibles de oliveiras.</t>
   </si>
   <si>
     <t>Nel establécense os compromisos que deben cumprir todos os beneficiarios desta operación, co obxectivo de implementar boas prácticas agroambientais mediante un aproveitamento sostible dos recursos naturais que conviven co cultivo da oliveira, converténdoa nun cultivo rendible tanto económica como ambientalmente.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/09e2dbfb-ba33-4432-84a8-16f828cd68b0</t>
   </si>
   <si>
     <t>Impacto ambiental do cultivo da oliveira en Andalucía</t>
   </si>
   <si>
     <t>Os obxectivos deste estudo foron analizar os impactos ambientais dos sistemas de produción de oliveiras existentes en Andalucía, seleccionar e mellorar as prácticas agrícolas para identificar os procesos que causan os problemas ambientais máis significativos e deseñar un sistema de xestión do cultivo da oliveira máis eficiente e respectuoso co medio ambiente. Este é o primeiro estudo realizado en España para demostrar os impactos ambientais dunha ampla variedade de sistemas de produción de oliveiras mediante a avaliación do ciclo de vida, incluídos os sistemas de produción integrada.</t>
   </si>