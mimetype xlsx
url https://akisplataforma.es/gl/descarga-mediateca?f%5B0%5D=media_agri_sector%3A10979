--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -305,84 +305,84 @@
   <si>
     <t>Resultados obtidos dun ensaio demostrativo realizado na campaña 2016/2017 sobre o uso de técnicas de biofumigación e solarización no cultivo de amorodo en Huelva, levado a cabo nunha granxa colaboradora e na variedade "Rociera".</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1d94d2ad-922f-455d-af41-0e03204df42d</t>
   </si>
   <si>
     <t>Resposta ao rego dun cultivo de arandos na provincia de Huelva</t>
   </si>
   <si>
     <t>Resultados dun ensaio realizado entre 2017 e 2019 para determinar o efecto do rego no rendemento do cultivo de arandos na provincia de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
     <t>Eutrofización e ecotoxicidade no cultivo de amorodos</t>
   </si>
   <si>
     <t>Resultados dun estudo dirixido a cuantificar e avaliar os impactos ambientais da eutrofización e a ecotoxicidade no cultivo de amorodos, considerando todo o ciclo de vida de diferentes sistemas de produción. Os resultados suxiren estratexias para optimizar as prácticas agrícolas implementadas polos agricultores para mellorar a sustentabilidade das súas explotacións e aumentar a competitividade do sector da produción de amorodos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>O efecto das diferentes asignacións de rega no cultivo de aguacate. Tempada 2016/2017</t>
+  </si>
+  <si>
+    <t>Resultados da campaña 2016/17 de probas de rega en explotacións comerciais de aguacate na costa andaluza.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
+  </si>
+  <si>
+    <t>Estudo comparativo da produción e calidade da froita en cinco cultivares de ameixa de colleita tardía baixo xestión ecolóxica e convencional.</t>
+  </si>
+  <si>
+    <t>Resultados de 2009 a 2013 relativos á produción e calidade de cinco cultivares comerciais de ameixa xaponesa de colleita tardía, que se cultivaron durante varios anos baixo dous sistemas de xestión agronómica diferentes: ecolóxico e convencional.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
+  </si>
+  <si>
     <t>Uso de bacterias no cultivo de amorodos. Resultados preliminares de campo.</t>
   </si>
   <si>
     <t>Resultados dos ensaios preliminares realizados durante a campaña 2017/18 sobre o uso de tres bacterias promotoras do crecemento en cultivos de amorodo. O obxectivo deste estudo é comprobar se a inoculación con bacterias promotoras do crecemento pode, en parte, reducir o uso de produtos sintéticos nun cultivo tan importante no rural andaluz como o amorodo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
   </si>
   <si>
     <t>Estudo preliminar do rego deficitario en amendoeiras</t>
   </si>
   <si>
     <t>Resultados dos ensaios sobre diferentes estratexias de rega deficitaria no cultivo de améndoas levados a cabo nas campañas de 2013 e 2014.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
   </si>
   <si>
     <t>Avaliación da uniformidade da cinta de rega en condicións de campo. Selección do momento de rega máis axeitado.</t>
   </si>
   <si>
     <t>Os esforzos para reducir o consumo de auga no cultivo de amorodos deberían dirixirse tanto á optimización dos programas de rego como á comprensión da capacidade do sistema de rego para aplicar auga de maneira oportuna e axeitada. Este documento presenta os resultados das avaliacións de campo para comparar a uniformidade da distribución do rego obtida utilizando cintas de rego con diferentes caudais nominais e duracións dos pulsos de rego.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7e54e5d4-49ad-420c-a3f2-dc09212f5dd8</t>
   </si>
   <si>
     <t>Identificación de variedades de vide mediante caracterización xenética por microsatélites.</t>
   </si>
   <si>
     <t>As variedades de uva locais son cada vez máis importantes para producir viños que cumpran os requisitos de calidade e tipicidade. Os procedementos para recuperar, catalogar e autorizar variedades de uva son moi longos e complicados. A IFAPA, cos seus coñecementos e recursos técnicos, representa unha ferramenta valiosa para identificar correctamente as variedades e asesorar na toma de decisións para axilizar estes procedementos o máximo posible.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5fd71d1e-7945-4a4c-b310-f9ec5f2fdfd8</t>
   </si>
   <si>
     <t>Perfil fisicoquímico e nutricional de variedades de amoras cultivadas en invernadoiros en Almería</t>
   </si>
   <si>
     <t>As características únicas dalgunhas especies de Rubus poderían empregarse para aumentar a diversidade de produtos nutricionalmente saudables dispoñibles para os consumidores; non obstante, non existen informes concluíntes sobre as propiedades fisicoquímicas e nutricionais das variedades de amoras cultivadas en invernadoiros en Almería, España. O obxectivo deste estudo centrouse na análise fisicoquímica e nutricional de tres variedades de amoras. O cultivo tivo lugar durante a primavera de 2014 nun invernadoiro no centro IFAPA La Mojonera en Almería, seguindo as prácticas agronómicas locais. As tres variedades seleccionadas foron Arapaho, Apache e Tupi. Analizáronse a calidade externa e interna (peso do froito, tamaño, firmeza, cor, materia seca, sólidos solubles, pH, acidez total) e o contido nutricional (contido total de carotenoides e fenólicos).</t>
   </si>