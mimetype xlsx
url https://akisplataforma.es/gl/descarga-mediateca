--- v1 (2026-03-04)
+++ v2 (2026-04-24)
@@ -12,215 +12,542 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Mediateca" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4191">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Más información</t>
   </si>
   <si>
+    <t>Guía dinámica de axudas e incentivos nacionais para empresas do sector gandeiro</t>
+  </si>
+  <si>
+    <t>Publicacións</t>
+  </si>
+  <si>
+    <t>A Dirección Xeral de Industria e Pequenas e Medianas Empresas do Ministerio de Industria, Enerxía e Turismo elaborou unha guía dinámica de axudas e incentivos nacionais para empresas do sector gandeiro. Esta guía actualízase constantemente e contén información sobre axudas e incentivos con prazos de solicitude abertos. Isto conséguese porque a guía se xera no momento da descarga. Esta Guía recompila todas as axudas e incentivos dispoñibles para as empresas do sector gandeiro, concedidos e ofrecidos pola Administración Xeral do Estado, as Administracións Autonómicas, as Administracións Locais e outros organismos públicos. A Guía está organizada por Comunidade Autónoma e sector produtivo. Tamén inclúe programas de axudas de aplicación nacional.</t>
+  </si>
+  <si>
+    <t>https://plataformapyme.es/es-es/AyudasPublicas/GuiasDinamicas/Paginas/GuiaAyudas.aspx?sector=12</t>
+  </si>
+  <si>
+    <t>Plan estratéxico da PAC</t>
+  </si>
+  <si>
+    <t>Coa reforma da PAC 2023-2027, establécese unha nova estratexia segundo a cal os Estados membros deben establecer os detalles das intervencións ou medidas da nova PAC, mediante un plan estratéxico. O 31 de agosto de 2022, a Comisión Europea aprobou o Plan Estratéxico da PAC de España, converténdose nun dos primeiros Estados membros en conseguilo. Posteriormente, o 12 de decembro de 2025, a Comisión aprobou a cuarta modificación do Plan Estratéxico, a versión actualmente vixente.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/dam/jcr:53934228-0234-41dd-9404-d4aa573b3517/PEPAC-5.1.pdf</t>
+  </si>
+  <si>
+    <t>Guía práctica sobre a aplicación da trazabilidade, o autocontrol e a condicionalidade no Sistema de Produción Integrada de Castela e León</t>
+  </si>
+  <si>
+    <t>A finalidade desta GUÍA PRÁCTICA é recomendar as accións mínimas que deben implementar as entidades que levan a cabo o sistema de Produción Integrada, especialmente no que respecta aos tipos de control a realizar, a súa frecuencia e a metodoloxía de mostraxe.</t>
+  </si>
+  <si>
+    <t>https://www.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100DetalleFeed/1246464862173/Publicacion/1284253423680/Redaccion</t>
+  </si>
+  <si>
+    <t>Cultivos hortícolas en Castela e León</t>
+  </si>
+  <si>
+    <t>Este conxunto de fichas informativas sobre cultivos hortícolas de Castela e León contén información sobre: Allo. Repolo. Cebola. Endivia. Espárragos. Amorodo. Chícharos. Xudías verdes. Leituga. Pemento. Porro. Tomate. Cenoria.</t>
+  </si>
+  <si>
+    <t>https://agriculturaganaderia.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100Detalle/1131977209076/Publicacion/1284254644782/Redaccion</t>
+  </si>
+  <si>
+    <t>Ecorximes nos pastos</t>
+  </si>
+  <si>
+    <t>Ecoréximes en pastos.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES.pdf/dd1a300b-1a02-7acc-960c-1f98b47cd7b2</t>
+  </si>
+  <si>
+    <t>Mellora na xestión das explotacións agrarias</t>
+  </si>
+  <si>
+    <t>Un dos retos aos que se enfronta o sector é mellorar a xestión da eficiencia das explotacións agrarias. A innovación é fundamental para conseguilo. O sector agronómico está inmerso nun proceso acelerado de actualización e adaptación a un modelo dixital marcado pola incorporación das tecnoloxías da información e da comunicación.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/Dosier_innovaciones_agricolas_Red%20PAC.pdf</t>
+  </si>
+  <si>
+    <t>Trazabilidade no sector Agroalimentario, Gandeiro, Agrícola e Forestal</t>
+  </si>
+  <si>
+    <t>A tecnoloxía e a dixitalización a través de diferentes ferramentas como blockchain, ferramentas TIC ou Big Data, constitúen solucións eficientes para optimizar a trazabilidade, a seguridade alimentaria, e evitar fraudes e competencia desleal en toda a cadea de subministración. Non obstante, cómpre sinalar que aínda existe unha importante fenda tecnolóxica dixital que afecta principalmente aos produtores, tanto aos agricultores individuais como ás micro e pequenas empresas.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/dossier_Trazabilidad_V2.pdf</t>
+  </si>
+  <si>
+    <t>Comercialización no sector Agrario, Gandeiro, Forestal e Industrias Agroalimentarias</t>
+  </si>
+  <si>
+    <t>A dixitalización supón unha vantaxe de oportunidade para o sector agrícola, gandeiro, forestal e agroalimentario, en canto á promoción e venda dos seus produtos. Así mesmo, as plataformas de venda en liña, as páxinas web e as redes sociais son ferramentas asequibles, fáciles de usar e eficaces para darse a coñecer, comunicarse cun público amplo e xerar novas canles de comercialización, como circuítos curtos e km0. A difusión -de forma sinxela ao consumidor- a través dunha estratexia de comunicación e mercadotecnia preséntase hoxe como imprescindible.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/dossier_Marketing_v2.pdf</t>
+  </si>
+  <si>
+    <t>Cambio climático e redución da pegada de carbono</t>
+  </si>
+  <si>
+    <t>Os retos actuais céntranse en impulsar novas estratexias, máis sostibles co medio ambiente. Técnicos e investigadores coinciden na necesidade de aumentar o secuestro de carbono en tres áreas complementarias: sistemas forestais, cultivos e sistemas agroforestais. A través dos Grupos Operativos e Proxectos Innovadores estanse a desenvolver novas ferramentas de xestión do territorio máis sostible.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/dossier_CambioClimatico_v2.pdf</t>
+  </si>
+  <si>
+    <t>O sector apícola español en 2022. Principais magnitudes e indicadores económicos</t>
+  </si>
+  <si>
+    <t>Documento con indicadores económicos do sector apícola en España.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/ganaderia/temas/produccion-y-mercados-ganaderos/sectores-ganaderos-2/apicultura/informacion-del-sector/indicadores-economicos/indicadores-2024-final.pdf</t>
+  </si>
+  <si>
+    <t>Plan Nacional de Contingencia contra Trichina</t>
+  </si>
+  <si>
+    <t>A triquinose é unha enfermidade parasitaria que afecta ao ser humano e a numerosas especies hóspedes, principalmente mamíferos salvaxes e domésticos, causada por varias especies do xénero Trichinella. As larvas de Trichinella desenvolven todos os estadios do seu ciclo biolóxico, dende a larva ata o adulto, dentro do corpo dun mesmo hóspede1 e teñen especificidade cara o tecido muscular estriado, especialmente aquel de maior actividade e alta concentración de osíxeno (piares diafragmáticos, maseteros, intercostais, linguais...).</t>
+  </si>
+  <si>
+    <t>https://www.aesan.gob.es/AECOSAN/docs/documentos/seguridad_alimentaria/gestion_riesgos/Plan_contingencia_triquina_2025.pdf</t>
+  </si>
+  <si>
+    <t>Plan nacional de continxencia para Eotetranychus lewisi</t>
+  </si>
+  <si>
+    <t>Neste documento exponse as medidas a adoptar contra o Eotetranychus lewisi, organismo nocivo regulado, co obxectivo de previr a súa aparición e, no seu caso, actuar con rapidez e eficacia, determinando a súa distribución e implantando medidas de erradicación. Eotetranychus lewisi é un ácaro da familia Tetranychidae. Aliméntase do envés das follas, principalmente preto das veas principais (EFSA, 2014). E. lewisi pode provocar importantes perdas económicas nos cultivos das súas principais plantas hóspedes.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/otras-plagas-de-cuarentena/pncelewisienero2025.pdf</t>
+  </si>
+  <si>
+    <t>Plan de continxencia por Flavescencia Dourada da vide</t>
+  </si>
+  <si>
+    <t>Este documento establece as medidas a adoptar contra Flavescence dorée (FD), unha praga de corentena da Unión regulada polo Regulamento (UE) 2016/2031 e o Regulamento (UE) 2019/2072, co obxectivo de previr a súa aparición, e se aparece, actuando con rapidez e eficacia, determinando a súa distribución e combatendo a súa propagación e erradicala. A DF é unha enfermidade asociada a un fitoplasma que causa graves danos nos cultivos da vide (Vitis vinifera L.). O risco de que esta enfermidade se introduza e se propague a moitos puntos da Península Ibérica é elevado, xa que se detectou localmente en Cataluña en varias ocasións desde o seu primeiro foco en 1996. Os esforzos de erradicación deron os seus froitos, e en 2020 declarouse erradicado o brote en Cataluña. Non obstante, recentemente, en decembro de 2021, Cataluña informou dun novo brote deste fitoplasma en Girona, onde se delimitou a zona infestada e estableceuse unha zona delimitada onde se implementaron medidas de erradicación.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/otras-plagas-de-cuarentena/fd/pncdefdenero_2025.pdf</t>
+  </si>
+  <si>
+    <t>Plan nacional de continxencia para Elsinoë fawcettii</t>
+  </si>
+  <si>
+    <t>Este documento establece as medidas que se deben adoptar contra Elsinoë fawcettii, organismo nocivo regulado, co obxectivo de previr a súa aparición e, no seu caso, actuar con rapidez e eficacia, determinando a súa distribución e implantando medidas de erradicación. Elsinoë fawcettii é un fungo do filo Ascomycota e da familia Elsinoaceae que causa a enfermidade chamada costra dos cítricos.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/oonn-citricos/elsinoe/e_fawcettii_enero_2025.pdf</t>
+  </si>
+  <si>
+    <t>Plan de continxencia do virus da froita rugosa marrón do tomate</t>
+  </si>
+  <si>
+    <t>Neste documento exponse as medidas a adoptar contra o virus do virus da froita rugosa marrón do tomate (ToBRFV), co obxectivo de previr a súa aparición e, de aparecer, actuar con rapidez e eficacia, determinando a súa distribución e combaténdoo para tratar de erradicalo e evitar en todo momento a súa propagación.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/virus-rugoso-del-tomate/240613_pnsv_tomate.pdf</t>
+  </si>
+  <si>
+    <t>Plan de continxencia de Aleurocanthus spiniferus</t>
+  </si>
+  <si>
+    <t>Neste documento exponse as medidas a adoptar contra a praga de corentena Aleurocanthus spiniferus (Quaintance), co obxectivo de previr a súa aparición e, de aparecer, actuar con rapidez e eficacia, determinando a súa distribución e combaténdoa para tratar de erradicala e evitar a súa propagación en todo momento.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pncaleurocanthusspiniferus_tcm30-618863.pdf</t>
+  </si>
+  <si>
+    <t>Plan Nacional de Continxencia para Scirtothrips aurantii</t>
+  </si>
+  <si>
+    <t>Este documento describe as medidas a tomar contra o insecto Scirtothrips aurantii Faure, unha praga de corentena, co obxectivo de evitar a súa aparición e, se aparece, actuar con rapidez e eficacia, determinar a súa distribución e combatela para tentar erradicala e evitar en todo momento a súa propagación.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/otras-plagas-de-cuarentena/scirthotrips-aurantii/pnc-scirtothrips-auranti--dic-2025-.pdf</t>
+  </si>
+  <si>
+    <t>Carnes e produtos cárnicos: callos</t>
+  </si>
+  <si>
+    <t>Valor nutricional: o principal compoñente dos callos é a auga, seguido das proteínas. O contido de graxa, especialmente graxa saturada, é inferior ao 3%. Esta última información debe ser interpretada con cautela. Á hora de valorar o valor nutricional dunha receita cuxo ingrediente básico son os callos, hai que ter en conta o contido en lípidos dos demais ingredientes. Segundo a cociña tradicional española, adoitan tratarse de alimentos cun alto contido en lípidos (como o chourizo ou a morcilla), que aumentan significativamente o contido graxo final do prato. O callo non ten carbohidratos e ten niveis de colesterol por riba da media do grupo. Debido a isto último, non se recomendan nas dietas hipocolesterolémicas. Cabe destacar o seu contido en minerais como ferro, magnesio, cinc, fósforo, potasio e, especialmente, selenio. Unha ración de 150 g de callos cobre a inxestión recomendada deste mineral. As vitaminas B máis importantes na súa composición son a B2 e a niacina. Contén pequenas cantidades de ácido fólico e vitamina E.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/ministerio/pags/plataforma_conocimiento/alimentos/fichas%20de%20alimentos/carnes/CALLOS.pdf</t>
+  </si>
+  <si>
+    <t>Boletín fitosanitario de avisos e información</t>
+  </si>
+  <si>
+    <t>Os insectos polinizadores son de vital importancia para o bo funcionamento dos cultivos. A polinización é esencial para garantir a cantidade e a calidade dos cultivos e da produción de alimentos, vinculando directamente os ecosistemas silvestres cos sistemas de produción agrícola.</t>
+  </si>
+  <si>
+    <t>https://agricultura.castillalamancha.es/actuaciones/boletin-fitosanitario-de-avisos</t>
+  </si>
+  <si>
+    <t>Tríptico Rhynchophorus ferrugineus (gorgojo vermello da palma)</t>
+  </si>
+  <si>
+    <t>Recomendacións para tratamentos contra o picudo vermello da palmeira e outras pragas do barrenador da palma</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/368359287/Triptico+PICUDO+abril+2025.pdf/6f166aec-cc47-9038-4e7b-6946a210c788</t>
+  </si>
+  <si>
+    <t>Monitorización da mosca da oliveira (Bactrocera oleae)</t>
+  </si>
+  <si>
+    <t>Informe da situación de pragas de campo, campaña 2024, semana 43: do 21 ao 27 de outubro</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/368359227/CAPA_Bactrocera,+%C3%BAltima+semana.pdf/9200bf4a-3d65-1c8f-5b82-ba4aa5dc0131</t>
+  </si>
+  <si>
+    <t>Aviso de tratamento da mosca da oliveira (Bactrocera oleae).</t>
+  </si>
+  <si>
+    <t>A poboación de mosca da oliveira comeza a aumentar este ano, polo que se recomenda un primeiro tratamento con cebo. Unha vez que aparecen as primeiras olivas deshuesadas, a próxima xeración de adultos aparecerá aproximadamente 25 días despois, sendo necesario un segundo tratamento con cebo para controlalas.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/395345354/Aviso+n%C2%BA+1+Mosca+de+la+oliva+09-09-2025.pdf/56c6e35a-2181-9727-a17b-cca95f04edaa</t>
+  </si>
+  <si>
+    <t>Monitorización de Cotonet sudafricano en cítricos</t>
+  </si>
+  <si>
+    <t>O Delottococcus aberiae converteuse nunha praga fundamental nas parcelas onde está presente porque causa graves danos e é difícil de controlar. Ademais dos danos propios doutras especies de pseudocóccidos, esta especie provoca deformación e/ou redución do tamaño do froito. Delottococcus aberiae deforma os froitos desde que caen os pétalos ata que os froitos alcanzan un diámetro de 2-3 cm. Polo tanto, adoitan aplicarse tratamentos contra pragas para protexer o froito nas súas primeiras fases de desenvolvemento.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/373114923/COTONET++de+SUD%C3%81FRICA.+++MANEJO+en+CITRICULTURA+ECOL%C3%93GICA.++Ficha+T%C3%A9cnica..pdf/3ddbe4d5-1202-40b4-9405-1e6934885e51</t>
+  </si>
+  <si>
+    <t>Monitorización de Paraleyrodes minei en Caqui</t>
+  </si>
+  <si>
+    <t>A mosca branca é unha das pragas que máis preocupa ao sector da produción de caquis na Comunidade Valenciana. Dentro deste grupo de insectos, as especies que podemos atopar no caqui son Dialeurodes citri, Paraleyrodes minei e Aleurothrixus floccosus.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/393788692/07+Seguimiento+din%C3%A1mica+poblacional+Paraleyrodes+minei+2025-07-25.pdf/31831a1b-58d3-c720-5e26-f275dbce1569</t>
+  </si>
+  <si>
+    <t>Seguimento de Dialeurodes citri en caquis e cítricos.</t>
+  </si>
+  <si>
+    <t>As mosca branca son as pragas que máis preocuparon tanto ao sector da produción de caquis como de cítricos na Comunidade Valenciana nos últimos anos. Dentro deste grupo de insectos, as especies que podemos atopar son Dialeurodes citri, Paraleyrodes minei e Aleurothrixus floccosus.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/393788736/01+Seguimiento+estructura+poblacional+Dialeurodes+citri+2025-05-09.pdf/bc8355f8-b054-c3d7-a4c2-aa1b673e1069</t>
+  </si>
+  <si>
+    <t>Monitorización de Pseudococcus longispinus en caqui</t>
+  </si>
+  <si>
+    <t>O mildeu algodonoso é unha das pragas que máis preocupa ao sector da produción do caqui na Comunidade Valenciana. Aliméntanse da saiva da planta, debilitándoa, e excretan unha gran cantidade de melada sobre a que se desenvolven fungos saprófitos, formando un fieltro negro característico coñecido como "mofo negro". As froitas con manchas de mofo de hollín perden calidade comercial. Ademais, a presenza de colonias no froito atrae a polillas que se alimentan de restos orgánicos e melado, que tamén causan danos no froito.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/394148016/09+Seguimiento+estructura+poblacional+Pseudococcus+longispinus+2025-08-29.pdf/4c685fb6-9875-0ba9-66a0-9e699141298e</t>
+  </si>
+  <si>
+    <t>Monitorización de escamas vermellas de California en cítricos</t>
+  </si>
+  <si>
+    <t>A escama vermella de California (Aonidiella aurantii) é unha das pragas que máis preocupa ao sector cítrico na Comunidade Valenciana xa que deprecia a casca do froito e, ao contar con varias xeracións ao ano, reprodúcese de forma exponencial ao longo da campaña.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/392094742/01+Seguimiento+piojo+rojo+California+2025-04-17.pdf/b48da94c-ef6d-3b54-0714-3be5396c34f1</t>
+  </si>
+  <si>
+    <t>Alertas de pragas e enfermidades vexetais: Presenza dun gran número de individuos de Mythimna unipuncta, unha eiruga que defolia a herba.</t>
+  </si>
+  <si>
+    <t>Eiruga defoliadora moi voraz e polífaga que pode afectar tanto a cultivos forraxeiros como hortícolas, sendo as praderías e praderías, xunto co millo, as máis afectadas.</t>
+  </si>
+  <si>
+    <t>https://ria.asturias.es/RIA/bitstream/123456789/666/1/Archivo.pdf</t>
+  </si>
+  <si>
+    <t>Webinar - Como afecta a dixitalización no control de pragas e enfermidades nos cultivos de invernadoiro?</t>
+  </si>
+  <si>
+    <t>Canal de vídeo e televisión en liña</t>
+  </si>
+  <si>
+    <t>Como afecta a dixitalización no control de pragas e enfermidades nos cultivos de invernadoiro?</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=SNH_lP-ETaw</t>
+  </si>
+  <si>
+    <t>Ecorximes en terras de cultivo</t>
+  </si>
+  <si>
+    <t>Ecoréximes en terras de cultivo.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/405137624/Siembra+directa.pdf/0c0bbde3-0f05-01f8-4e2e-08dc3cc46c1c?version=1.0&amp;t=1775632876669</t>
+  </si>
+  <si>
+    <t>Eco-réximes en cultivos submarinos</t>
+  </si>
+  <si>
+    <t>Ecoréximes en cultivos baixo a auga.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/405137624/Cubiertas+Inertes+Restos+de+Poda.pdf/37d0a7a4-76d3-63ad-eea6-380624aed05c?version=1.0&amp;t=1775027620820</t>
+  </si>
+  <si>
+    <t>Condicionalidade mellorada</t>
+  </si>
+  <si>
+    <t>Condicionalidade reforzada.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/373115007/Condicionalidad+Reforzada.pdf/564bed84-a1c8-046d-a479-2276bbefa37b?version=1.0&amp;t=1725966847372</t>
+  </si>
+  <si>
+    <t>Plan de Acción Nacional 2018-2022 para o uso sostible de produtos fitosanitarios</t>
+  </si>
+  <si>
+    <t>Na preparación do Plan de Acción Nacional, tivéronse en conta as experiencias obtidas do PAN 2013-2017 anterior, así como as indicacións do informe da OAV sobre a avaliación dos plans nacionais de todos os Estados membros.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/medios-de-produccion/productos-fitosanitarios/uso-sostenible-de-productos-fitosanitarios/pan18-22v2.pdf</t>
+  </si>
+  <si>
+    <t>Análise da estrutura produtiva do sector ovino de leite en España 2017-2021</t>
+  </si>
+  <si>
+    <t>O obxectivo do estudo é caracterizar a estrutura produtiva do sector ovino de leite en España.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/estructuradeovinodeleche2017-2021_tcm30-510322.pdf</t>
+  </si>
+  <si>
+    <t>Manual do usuario do perfil de gando de ECOGAN - Gando de engorde</t>
+  </si>
+  <si>
+    <t>Trátase dun sistema informatizado desenvolvido polo Ministerio de Agricultura, Pesca e Alimentación en coordinación co Ministerio para a Transición Ecolóxica e o Reto Demográfico, que permite o rexistro das Mellores Técnicas Dispoñibles (MTD) aplicadas na explotación, así como estimar as emisións contaminantes e de gases de efecto invernadoiro e o consumo de recursos dunha explotación específica ao longo do proceso produtivo, tendo en conta as técnicas e os procedementos empregados.</t>
+  </si>
+  <si>
+    <t>DOCUMENTO DE PREGUNTAS FRECUENTES SOBRE PORCINOS DE ECOGAN</t>
+  </si>
+  <si>
+    <t>Este documento non ten ningún carácter vinculante e serve unicamente como ferramenta de traballo para facilitar unha mellor comprensión da normativa aplicable á materia, así como a súa aplicación harmonizada. En ningún caso poderá constituír a base xurídica de actuacións ou decisións administrativas que poidan afectar, de calquera xeito, os dereitos, intereses e posicións xurídicas das partes implicadas, xa sexan partes interesadas ou administracións públicas.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/ganaderia/temas/ganaderia-y-medio-ambiente/ecogan/mapa--documentos--imagenes/manuales-y-faq/faqsecoganporcinofebrero2025.pdf</t>
+  </si>
+  <si>
+    <t>Manual do usuario do perfil de gando porcino de ECOGAN</t>
+  </si>
+  <si>
+    <t>Os propietarios das explotacións agrícolas son responsables de estimar as súas emisións e de aplicar as mellores técnicas dispoñibles (MTD) para evitar ou, cando isto non sexa posible, reducir as emisións e o seu impacto no medio ambiente. Tamén son responsables de notificar ás autoridades competentes a aplicación destas técnicas. Co fin de proporcionar ao sector gandeiro e ás autoridades competentes un soporte electrónico nacional que facilite o cálculo, o seguimento e a notificación das emisións de cada explotación, así como a notificación ao Rexistro Xeral de EMT, o Ministerio de Agricultura, Pesca e Alimentación desenvolveu o sistema informatizado ECOGAN. De conformidade co artigo 16.2 do Real Decreto 306/2020, do 11 de febreiro, os titulares de explotacións porcinas que operen en sistemas de produción intensivos están obrigados a comunicar ás autoridades competentes as mellores técnicas dispoñibles (MTD) aplicadas na explotación durante o ano anterior. As explotacións extensivas (artigo 1.3.a), as explotacións de subsistencia e as explotacións de pequena escala están exentas deste requisito. O titular da explotación debe comunicar á autoridade competente as MTD aplicadas na explotación entre o 1 de xaneiro e o 1 de marzo de cada ano.</t>
+  </si>
+  <si>
     <t>Tendencias de EAT 2025-2027</t>
   </si>
   <si>
-    <t>Publicacións</t>
-[...1 lines deleted...]
-  <si>
     <t>Identificar as tendencias alimentarias Factores clave que configurarán a innovación e a estratexia empresarial nos próximos anos, tendo en conta os novos valores sociais, as prioridades dos consumidores e as forzas dun entorno cambiante.</t>
   </si>
   <si>
     <t>https://www.azti.es/productos/eatrends-2025-2027/</t>
   </si>
   <si>
     <t>Código de boas prácticas ambientais para o gando vacún de carne</t>
   </si>
   <si>
     <t>Código de boas prácticas ambientais para o gando vacún de carne para axudar ao sector a reducir as súas emisións</t>
   </si>
   <si>
     <t>https://www.gosecuesvac.com/wp-content/uploads/2024/10/CODIGO-BUENAS-PRACTICAS-MEDIOAMBIENTALES-GANADERIA.pdf</t>
   </si>
   <si>
     <t>Xestión de porcos ibéricos en pastos</t>
   </si>
   <si>
     <t>A dehesa ou sistema de pastos é un agroecosistema gandeiro composto por dous compoñentes básicos: a árbore (xeralmente *Quercus sp.*) e a cuberta vexetal (herba e mato). A gandería extensiva (gando vacún, ovino e porco ibérico) aproveita os seus produtos. Das especies gandeiras mencionadas anteriormente, o porco ibérico está perfectamente ligado e integrado co pasto e os seus usos, tradicionalmente coñecido como "o señor do pasto". Así, o porco ibérico e o pasto forman un binomio inseparable, e hoxe en día é un referente en termos de calidade alimentaria.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/58c3d7c9-5dde-46e5-9534-c8ec8d6632a1</t>
   </si>
   <si>
     <t>Impacto de diferentes accións de conservación da Dehesa no sector e na sociedade de Andalucía</t>
   </si>
   <si>
     <t>Resultados da avaliación realizada sobre o impacto das accións levadas a cabo polo Proxecto LIFE+ Biodehesa en Andalucía.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2288d79a-72c1-4453-9ea7-9c93f994dd2b</t>
   </si>
   <si>
     <t>Manual de produción de augardente de sidra</t>
   </si>
   <si>
     <t>O obxectivo principal da elaboración dunha bebida espirituosa é obter unha bebida de alta graduación alcohólica mediante a destilación dunha bebida espirituosa de baixa graduación. Polo tanto, calquera materia prima capaz de someterse a unha fermentación alcohólica pódese empregar para producir unha bebida espirituosa.</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Manual+de+elaboraci%C3%B3n+de+aguardiente+de+sidra.pdf/82e61477-2503-c91a-466e-e1512b10c351?t=1729770338719</t>
   </si>
   <si>
     <t>INFOVI: Sistema de Información de Mercado para o Sector Vinícola</t>
   </si>
   <si>
-    <t>Canal de vídeo e televisión en liña</t>
-[...1 lines deleted...]
-  <si>
     <t>Detrás de cada botella de viño hai moito máis que uvas e viñedos. A tradición, o esforzo e o traballo constante sosteñen o sector vitivinícola. Hoxe, grazas ao sistema INFOVI, o viño español conta con maior transparencia e datos en tempo real para tomar mellores decisións.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=hVLxMmuBknM</t>
   </si>
   <si>
     <t>Libro de rexistro de operacións agrícolas</t>
   </si>
   <si>
     <t>O Libro de Rexistro Explotatorio Dixital (CUE) é unha das ferramentas dirixidas aos profesionais agrícolas para optimizar a súa produción e simplificar a xestión das explotacións. Trátase do cambio do libro de rexistro agrícola tradicional en papel a un formato dixital que permite aos agricultores aproveitar mellor a información que xeran e transmitila electronicamente aos organismos gobernamentais. Tras as últimas modificacións do Plan Estratéxico da PAC 2023-2027, o seu uso é voluntario e puxéronse á disposición aplicacións para realizar as entradas facilmente en calquera momento e lugar, con flexibilidade. As Consellerías de Agricultura das comunidades autónomas proporcionan a información necesaria para os usuarios que queiran aprender a implementar o CUE.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=MZ1SwK7T0nA</t>
   </si>
   <si>
     <t>Agricultura sostible e ecoréximes: prácticas que coidan o rural e reciben apoio europeo</t>
   </si>
   <si>
     <t>Sabías que podes protexer o medio ambiente e recibir axuda directa? Os ecoesquemas son prácticas voluntarias que melloran o rendemento ambiental e climático na agricultura. Neste vídeo da Rede da PAC, mostrámosche dous exemplos reais de boas prácticas aplicables aos ecoesquemas.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=j1hA5YwST8g</t>
   </si>
   <si>
     <t>Xestión da resistencia aos insecticidas para o control químico de Scirtothrips aurantii</t>
   </si>
   <si>
     <t>Taller sobre novos trips en cítricos</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/manejo-de-resistencias-a-insecticidas-para-el-control-qu%C3%ADmico-de-scirtothrips-aurantii?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/manejo-de-resistencias-a-insecticidas-para-el-control-qu%C3%ADmico-de-scirtothrips-aurantii?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Normativa de xestión gandeira</t>
   </si>
   <si>
     <t>A gandería en España está suxeita a unha normativa cada vez máis estandarizada, seguindo as directrices europeas. Este vídeo explica a lóxica que sustenta estas normas de xestión gandeira, que teñen como obxectivo consolidar todos os requisitos para os profesionais da gandería, facilitar o seu traballo, aumentar a eficiencia e garantir a sustentabilidade. Adopta unha abordaxe integral que promove a calidade e a seguridade alimentaria, reduce o impacto ambiental e mellora o benestar animal.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=jlrBSPSNV9Y</t>
   </si>
   <si>
     <t>Estratexias de xestión para Scirtothrips aurantii en cítricos da Comunidade Valenciana</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/estrategias-de-manejo-de-scirtothrips-aurantii-en-c%C3%ADtricos-de-la-comunitat-valenciana?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/estrategias-de-manejo-de-scirtothrips-aurantii-en-c%C3%ADtricos-de-la-comunitat-valenciana?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Plantas hospedadoras de Scirtothrips aurantii na Comunidade Valenciana</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/plantas-hospederas-de-scirtothrips-aurantii-en-la-comunitat-valenciana-1?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/plantas-hospederas-de-scirtothrips-aurantii-en-la-comunitat-valenciana-1?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Agricultura vertical e hidropónica: a investigación de Cajamar para producir máis con menos</t>
   </si>
   <si>
     <t>No Centro Experimental Cajamar (Paiporta, Valencia), levan anos traballando en sistemas de produción hortícola sen solo. Nesta ocasión, o seu director, Carlos Baixauli, presenta unha investigación que combina a agricultura vertical e os sistemas hidropónicos de alta eficiencia, dúas tecnoloxías que buscan maximizar a produción en espazos reducidos, reducir o consumo e mellorar a sustentabilidade.</t>
   </si>
   <si>
     <t>https://www.plataformatierra.es/innovacion/cultivo-vertical-hidroponico-investigacion-centro-experiencias-cajamar-producir-con-menos</t>
   </si>
   <si>
     <t>Estratexias de xestión de pragas e enfermidades no caqui</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/dra.-patricia-chueca-centro-de-agroingenier%C3%ADa-ivia-claves-para-tratamientos-fitosanitarios-eficientes-en-caqui-1?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/dra.-patricia-chueca-centro-de-agroingenier%C3%ADa-ivia-claves-para-tratamientos-fitosanitarios-eficientes-en-caqui-1?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Taller sobre o cultivo de kiwi</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/jornada-sobre-el-cultivo-del-kiwi?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/jornada-sobre-el-cultivo-del-kiwi?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Xestión integrada de cochinillas en caqui</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/gesti%C3%B3n-integrada-de-cotonets?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/gesti%C3%B3n-integrada-de-cotonets?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Primeiros pasos cara á xestión integrada de Scirtothrips aurantii no caqui</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/dr.-c%C3%A9sar-monz%C3%B3-centro-protecci%C3%B3n-vegetal-y-biotecnolog%C3%ADa-ivia-primeras-bases-para-la-gesti%C3%B3n-integrada-de-scirtothrips-aurantii?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/dr.-c%C3%A9sar-monz%C3%B3-centro-protecci%C3%B3n-vegetal-y-biotecnolog%C3%ADa-ivia-primeras-bases-para-la-gesti%C3%B3n-integrada-de-scirtothrips-aurantii?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Bioloxía, ecoloxía e métodos de control de Scirtothrips aurantii en cítricos</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/biolog%C3%ADa-ecolog%C3%ADa-y-m%C3%A9todos-de-control-de-scirtothrips-aurantii-en-c%C3%ADtricos?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/biolog%C3%ADa-ecolog%C3%ADa-y-m%C3%A9todos-de-control-de-scirtothrips-aurantii-en-c%C3%ADtricos?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Presentación da Xornada sobre novos trips en cítricos polo Secretario Rexional e o Director do IVIA</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/presentaci%C3%B3n-de-la-jornada-nuevos-trips-en-c%C3%ADtricos-por-el-secretario-auton%C3%B3mico-y-el-director-del-ivia?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/presentaci%C3%B3n-de-la-jornada-nuevos-trips-en-c%C3%ADtricos-por-el-secretario-auton%C3%B3mico-y-el-director-del-ivia?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Control biolóxico no caqui: Cajamar e Agrobío optan por estratexias combinadas para un cultivo sostible</t>
   </si>
   <si>
     <t>As sebes, a cuberta vexetal e a liberación de insectos beneficiosos convértense en aliados clave para reducir o uso de produtos químicos e protexer a biodiversidade neste cultivo.</t>
   </si>
   <si>
     <t>https://www.plataformatierra.es/innovacion/control-biologico-caqui-cajamar-agrobio-apuestan-estrategias-combinadas-cultivo-sostenible</t>
   </si>
   <si>
     <t>Viticultura rexenerativa</t>
   </si>
   <si>
     <t>Importancia da microbioloxía nos solos agrícolas</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=jWwBA7NMK1Q</t>
   </si>
   <si>
     <t>Regulamento para a comercialización de produtos de madeira procedentes da tala legal: Regulamento EUTR - FLEGT</t>
   </si>
   <si>
     <t>Información sobre as obrigas dos importadores, propietarios e poxadores no marco da aplicación dos regulamentos da madeira da Unión Europea e o futuro marco para a loita contra a deforestación.</t>
   </si>
@@ -365,69 +692,69 @@
   <si>
     <t>Idoneidade enolóxica de cepas de lévedos autóctonas para a produción de viño 'Verdejo'</t>
   </si>
   <si>
     <t>O uso de lévedos autóctonos na produción de viño é unha ferramenta para preservar a tipicidade dunha rexión en particular. A selección de lévedos autóctonos axeitados garante o mantemento das características enolóxicas ao simular a fermentación alcohólica espontánea (FS) e evitar os riscos de fermentacións paradas ou lentas. Neste estudo, seleccionáronse, identificáronse e caracterizáronse lévedos autóctonos a partir do mosto de uva Verdejo (Denominación de Orixe Rueda) para aproveitar as características do terroir.</t>
   </si>
   <si>
     <t>https://www.mdpi.com/2304-8158/12/9/1888</t>
   </si>
   <si>
     <t>Selección e uso de cepas silvestres de Lachancea thermotolerans da DOC Rioja con capacidade bioacidificante como estratexia para mitigar os efectos do cambio climático na industria vitivinícola.</t>
   </si>
   <si>
     <t>O viño é un produto alcohólico que se leva producindo en todo o mundo durante milenios con moi poucos cambios no seu proceso de produción ata o século pasado. Nas últimas décadas, as vides víronse afectadas polo cambio climático como múltiples cultivos climatéricos e, en consecuencia, a composición do mosto de uva e do viño final está a cambiar. O efecto combinado do aumento das temperaturas e a fenoloxía avanzada afecta á composición das bagas, aumentando o contido de azucre, diminuíndo as concentracións de ácidos orgánicos e alterando as composicións dos metabolitos secundarios e precursores de aromas. Polo tanto, os viños producidos nestas novas condicións climáticas tenden a ter baixa acidez, alto contido alcohólico, pH alto e variacións en varios parámetros, como a cor e os compostos fenólicos.</t>
   </si>
   <si>
     <t>https://www.mdpi.com/2306-5710/11/3/70</t>
   </si>
   <si>
     <t>fertirrigación do limoeiro</t>
   </si>
   <si>
     <t>A fertirrigación é a técnica que permite a distribución de fertilizantes disoltos na auga de rega. Esta técnica, que se pode empregar con diversos sistemas de rega, úsase amplamente na rega por goteo.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_La%20fertirrigacion%20en%20el%20limonero.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156578&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65559</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_La%20fertirrigacion%20en%20el%20limonero.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156578&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65559</t>
   </si>
   <si>
     <t>Impacto da tempada de colleita na biodiversidade dos lévedos salvaxes e a súa influencia na fermentación do viño</t>
   </si>
   <si>
     <t>O microbioma da uva é un factor clave que inflúe na composición e no aroma do viño. A biodiversidade autóctona das uvas está ligada á sinatura microbiana responsable das propiedades enolóxicas distintivas de cada rexión, coñecida como o "terroir" microbiano. A microbiota das uvas depende de varios factores, como o clima, a variedade de uva, a colleita, as características do viñedo, o solo e as prácticas vitivinícolas. Neste contexto, as fermentacións espontáneas están a gañar atención polos seus posibles efectos na complexidade organoléptica do viño.</t>
   </si>
   <si>
     <t>https://www.mdpi.com/2076-2607/13/12/2836</t>
   </si>
   <si>
     <t>Pragas e enfermidades do limón e do pomelo na Rexión de Murcia</t>
   </si>
   <si>
     <t>Período crítico, estados máis vulnerables, métodos de monitorización, etc.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_Plagas%20y%20enfermedades%20de%20limon%20y%20%20pomelo%20en%20la%20Region%20de%20Murcia.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156579&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65559</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_Plagas%20y%20enfermedades%20de%20limon%20y%20%20pomelo%20en%20la%20Region%20de%20Murcia.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156579&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65559</t>
   </si>
   <si>
     <t>Agricultura sen agricultores</t>
   </si>
   <si>
     <t>Francia sempre foi vista como un país de pequenas e medianas explotacións agrícolas, independentes e xestionadas polo propietario e a súa familia. O modelo de agricultura familiar, consolidado e fortalecido durante o período de modernización posterior á Segunda Guerra Mundial, está a experimentar agora profundos cambios que están a xerar novas e diversas formas de organización do traballo e do capital agrícolas.</t>
   </si>
   <si>
     <t>https://www.plataformatierra.es/innovacion/agricultura-sin-agricultores</t>
   </si>
   <si>
     <t>Pragas reguladas na produción de froitas de óso e améndoas (corentena e RNQPS)</t>
   </si>
   <si>
     <t>A entrada en vigor do Regulamento 2016/2031 trouxo consigo numerosos cambios lexislativos. Entre eles está a clasificación das pragas como pragas de corentena, prioritarias e reguladas non de corentena. Esta clasificación, establecida pola Unión Europea, implica niveis específicos de protección e a aplicación de diferentes medidas.</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/20127/95195654/3-2023+Informaci%C3%B3n+T%C3%A9cnica+.pdf/3dcfbaa6-c7a7-601e-fafa-e37a4d52766f?t=1698916023334</t>
   </si>
   <si>
     <t>Directrices para a monitorización de Eurytoma amygdali</t>
   </si>
   <si>
     <t>Nos últimos anos, *Eurytoma amygdali* estendeuse por toda a Comunidade Autónoma de Aragón dun xeito similar á súa propagación noutras partes de España, e espérase que esta expansión continúe. Na actualidade, non se dispoñen de atraentes baseados en feromonas nin outros semioquímicos que permitan unha monitorización fiable das poboacións de améndoas adultas para determinar os tempos óptimos de tratamento. Este é un factor crucial dado o curto período durante o cal a praga está fóra das amendoeiras e é susceptible de ser controlada con produtos fitosanitarios.</t>
   </si>
@@ -710,86 +1037,59 @@
   <si>
     <t>O cambio climático e as súas consecuencias negativas para o noso planeta e os sistemas socioeconómicos son agora recoñecidos pola comunidade científica e a sociedade en xeral [1]. Para mitigar esta situación, é crucial reducir as emisións de gases de efecto invernadoiro derivadas da actividade humana, xa que son a principal causa do quecemento global. Neste sentido, os participantes na COP21 de París [2] acordaron promover un modelo de progreso tecnolóxico e financeiro de baixas emisións co obxectivo de manter o aumento da temperatura global por debaixo dos 2 °C e, idealmente, limitalo a 1,5 °C. En canto á viabilidade de acadar estes obxectivos, o Panel Intergobernamental sobre o Cambio Climático (IPCC), no seu informe de 2022, indica que cunha maior ambición climática por parte dos gobernos, é posible manter o aumento da temperatura global por debaixo dos 1,5 °C [2].</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/publicaciones/informeprospectivoagrivoltaica2023.pdf</t>
   </si>
   <si>
     <t>Ensaio de portaenxertos en variedades de uva de Asturias</t>
   </si>
   <si>
     <t>Na antigüidade, o xeógrafo e historiador grego Estrabón (c. 63 a. C. - 20 d. C.) menciona que os habitantes prerromanos de Asturias coñecían o viño, pero era moi escaso e só o bebían en grandes festas. Cando os romanos chegaron ao que hoxe é Asturias no ano 29 a. C., non había viñedos; a invasión romana non deu ningún impulso a este cultivo, e a variedade Cocolobis continuou a cultivarse en espaldeiras, con escasa produción de viño (Gómez, 1920).</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Ensayo+de+portainjertos+en+variedades+de+vid+de+Asturias.pdf/d4ef19e8-6c62-bbdd-aeb1-97f0972435e8?t=1729770450155</t>
   </si>
   <si>
     <t>Queima bacteriana das rosas (Erwinia amylovora)</t>
   </si>
   <si>
     <t>O lume bacteriano está causado pola bacteria Erwinia amylovora (Burril) Winslow et al., considerada unha praga de corentena na Unión Europea, para a que existe lexislación específica sobre medidas preventivas contra a súa introdución e propagación (RD 58/2005), así como un programa nacional para a erradicación e o control do lume bacteriano das plantas rosáceas (RD 1201/1999 e RD 1512/2005).</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/publicaciones/erwinia-baja.pdf</t>
   </si>
   <si>
-    <t>Cultivos hortícolas en Castela e León</t>
-[...7 lines deleted...]
-  <si>
     <t>Manual de preguntas frecuentes. Consultoría de produción ecolóxica.</t>
   </si>
   <si>
     <t>Que é a produción ecolóxica? É un método de produción agrícola e gandeira caracterizado por combinar prácticas agrícolas respectuosas co medio ambiente, esixir estándares de benestar animal, manter altos niveis de biodiversidade e non aplicar produtos químicos sintéticos, todo para proporcionarnos alimentos sans e de alta calidade.</t>
   </si>
   <si>
     <t>https://www.ecoagricultor.com/manual-preguntas-frecuentes-en-la-produccion-ecologica/</t>
   </si>
   <si>
-    <t>Claves para mellorar a bacterioloxía e o reconto de células somáticas do leite de ovella e cabra</t>
-[...16 lines deleted...]
-  <si>
     <t>Podcast de Agricultura</t>
   </si>
   <si>
     <t>Podcast</t>
   </si>
   <si>
     <t>Benvidos a Podcast Agricultura, o primeiro podcast agrícola en español. Dende o seu lanzamento en xaneiro de 2020, consolidouse como unha fonte de información líder no mundo agrícola. O meu obxectivo é ofrecer contido valioso para profesionais do sector agrícola. Tanto se es un enxeñeiro agrónomo experimentado como un graduado recente, aquí atoparás unha gran cantidade de coñecemento. Abarca temas agrícolas xerais, todos relacionados coa agroindustria e as industrias agrícolas. Considero o meu podcast un recurso esencial para aqueles que estudaron agronomía.</t>
   </si>
   <si>
     <t>https://podimo.com/es/shows/podcast-agricultura?utm_source=chatgpt.com</t>
   </si>
   <si>
     <t>Entre cabanas e barrancos</t>
   </si>
   <si>
     <t>Este podcast da Real Federación Española de Asociacións de Gando Selecto (RFEAGAS) amosa a realidade dun sector que combina tradición, sustentabilidade e tecnoloxía de vangarda. Desde os camiños de pastoreo empregados polos pastores transhumantes ata os laboratorios onde se salvagardan os tesouros xenéticos das nosas razas autóctonas, este programa guíanos polo mundo da gandería da man de expertos.</t>
   </si>
   <si>
     <t>https://open.spotify.com/show/5ZE7poKYhtmSERTg7JOrS3</t>
   </si>
   <si>
     <t>A Terra</t>
   </si>
   <si>
     <t>Este episodio do podcast LA TIERRA aborda un tema fascinante, que segue sendo en gran parte descoñecido para o público en xeral: a colleita de alimentos e, especialmente, a maquinaria que se emprega para recollelos. Entrevistamos a Juan Marugán, xestor de produto da liña de colleita de New Holland.</t>
@@ -1058,59 +1358,50 @@
   <si>
     <t>Este documento revisa os principais factores, tanto internos como externos á árbore, que afectan á produción de landras na devesa. Este documento resume a charla impartida nas IX Xornadas de Porco Ibérico, organizadas por ASAJA Córdoba o 6 de abril de 2016 en Villanueva de Córdoba.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14f94d6e-ee37-4d15-a93e-684d42558a1e</t>
   </si>
   <si>
     <t>Poda da árbore no pasto</t>
   </si>
   <si>
     <t>O obxectivo desta publicación é presentar os aspectos técnicos máis importantes que definen a poda de árbores na devesa, así como as limitacións e precaucións que se deben ter en conta á hora de levar a cabo a súa implementación. A unidade 1 presenta os criterios xerais e a base fisiolóxica que se deben ter en conta á hora de abordar a poda de árbores na devesa. A unidade 2 describe os diferentes tipos de poda que se realizan na devesa, así como as consideracións que se deben ter en conta para evitar impactos negativos no vigor das árbores. Finalmente, a unidade 3 cuantifica o custo da poda e a xestión dos distintos subprodutos, describe o proceso de solicitude de permisos á Administración e aborda algúns aspectos básicos da prevención de riscos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbcb1934-ab8c-4ad9-9a3c-288d3404d6ce</t>
   </si>
   <si>
     <t>Avances na avaliación da produción de herba e landra na devesa mediante sensores próximos e remotos</t>
   </si>
   <si>
     <t>Esta publicación describe unha serie de avances realizados no IFAPA para integrar a información procedente da teledetección na xestión do pastoreo extensivo en sistemas de dehesa. Para conseguilo, os datos proporcionados por estes sensores, principalmente a bordo de satélites e avións, combínanse con medicións e modelos de campo precisos. Esta integración permite unha monitorización precisa, regular e de baixo custo do estado da cuberta vexetal da dehesa, cuantificando e estimando o seu desenvolvemento fenolóxico e a súa produción, concretamente a produción e calidade da produción de herba e landras, os principais alimentos para o gando na dehesa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/89b5eb5e-7dd8-4449-b253-6cd55bd4e53a</t>
   </si>
   <si>
-    <t>Trazabilidade no sector Agroalimentario, Gandeiro, Agrícola e Forestal</t>
-[...7 lines deleted...]
-  <si>
     <t>Validación e seguridade de aplicacións aéreas con drons no medio agroforestal (PHYTODRON)</t>
   </si>
   <si>
     <t>Validación do uso de drons como alternativa segura e eficaz de forma comparativa ás aplicacións con fitosanitarios convencionais (análise rigorosa de riscos, escenarios, aplicacións e equipamentos).</t>
   </si>
   <si>
     <t>Desenvolvemento e implantación dun Sistema de Apoio á Xestión Forestal en RED-SAGEFER</t>
   </si>
   <si>
     <t>Deseño, desenvolvemento e implantación dunha rede de sistemas software de implantación territorial que permita a promoción e posta en valor do territorio forestal a nivel municipal en España coa mobilización de todos os axentes do sector.</t>
   </si>
   <si>
     <t>Estratexia de dixitalización do sector agroalimentario e forestal e do medio rural</t>
   </si>
   <si>
     <t>Documento que define as liñas estratéxicas e medidas necesarias para impulsar a transformación dixital dos sectores agroalimentario e forestal e do medio rural e os instrumentos previstos para a súa implantación.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/estrategia_digitalizacion_sector_agroalimentario_forestal_medio_rural_ve_tcm30-560060.pdf</t>
   </si>
   <si>
     <t>Resumo da xornada de presentación do demostrador forestal dixital implantado en Kiwi Atlántico no marco do proxecto HIBA+</t>
   </si>
   <si>
     <t>Resumo da xornada de presentación do demostrador forestal dixital implantado no kiwi atlántico no marco do proxecto HIBA+</t>
@@ -1124,59 +1415,50 @@
   <si>
     <t>Esta publicación é unha recompilación de Grupos Operativos e Proxectos Innovadores no ámbito da trazabilidade nos sectores agroalimentario, agrícola, gandeiro e forestal en España e Europa.</t>
   </si>
   <si>
     <t>https://redpac.gob.es/sites/default/files/documents/dossier_Trazabilidad_V2.pdf</t>
   </si>
   <si>
     <t>Comercialización nos sectores agrícola, gandeiro, forestal e das industrias agroalimentarias. Grupos Operativos e Proxectos Innovadores</t>
   </si>
   <si>
     <t>Esta publicación é unha recompilación de Grupos Operativos e Proxectos Innovadores no ámbito da comercialización nas industrias agrícola, gandeira, forestal e agroalimentaria en España e Europa.</t>
   </si>
   <si>
     <t>https://redpac.gob.es/sites/default/files/documents/dossier_Marketing_v2.pdf</t>
   </si>
   <si>
     <t>Melloras na Xestión das Explotacións Forestais. Grupos Operativos e Proxectos Innovadores</t>
   </si>
   <si>
     <t>Esta publicación é unha recompilación de Grupos Operativos e Proxectos Innovadores sobre melloras na xestión das explotacións forestais en España e Europa.</t>
   </si>
   <si>
     <t>https://redpac.gob.es/sites/default/files/documents/dossier_MejoraExplotacionesForestales_v2.pdf</t>
   </si>
   <si>
-    <t>Comercialización no sector Agrario, Gandeiro, Forestal e Industrias Agroalimentarias</t>
-[...7 lines deleted...]
-  <si>
     <t>Análise da disposición dos olivicultores de montaña a participar en programas de conversión forestal</t>
   </si>
   <si>
     <t>Este traballo analiza a disposición dos olivicultores de montaña a participar nun programa agroambiental que promove o abandono parcial ou total da produción co fin de mellorar a provisión de bens públicos ambientais (biodiversidade e funcionalidade do solo). Para este fin, realizouse unha enquisa baseada na técnica de valoración continxente nas comarcas de Los Pedroches e La Sierra (Córdoba) e Sª Norte (Sevilla). Os resultados mostran un baixo nivel de aceptación entre os olivicultores de montaña (entre o 5 % e o 25 % dependendo do escenario e do nivel de compensación), sendo o programa máis atractivo para aqueles con baixos rendementos e que actualmente implementan boas prácticas agrícolas (por exemplo, cobertura do solo nunha gran parte das súas explotacións). Ademais, a participación no programa está determinada polas opinións e actitudes dos olivicultores, especialmente en canto á produción ecolóxica e á conversión de oliveiras en terras forestais.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0ac670bd-7596-4afe-8adc-8e08217adab3</t>
   </si>
   <si>
     <t>Dez mandamentos sobre o control de pragas de xabarís</t>
   </si>
   <si>
     <t>Resumo das principais medidas para o control sostible das poboacións de xabarís</t>
   </si>
   <si>
     <t>https://iberico.com/wp-content/uploads/2023/04/DECALOGO.pdf</t>
   </si>
   <si>
     <t>Taller en liña: Habilidades avanzadas de asesoramento para asesores agrícolas no campo das solucións tecnolóxicas para a agricultura dixital</t>
   </si>
   <si>
     <t>Neste obradoiro en liña, organizado por QuantiFarm en colaboración con EUFRAS, o 28 de novembro de 2024, agricultores, consultores rurais e outras partes interesadas tiveron a oportunidade de afondar en: Factores que inflúen na adopción de DATS ( Solucións Tecnolóxicas de Agricultura Dixital) por parte dos agricultores Varias categorías de DATS ( Solucións Tecnolóxicas de Agricultura Dixital) e os seus beneficios potenciais O conxunto de ferramentas e os servizos de asesoramento personalizados de QuantiFarm Como axudar aos agricultores no uso de DATS ( Solucións Tecnolóxicas de Agricultura Dixital) en situacións do mundo real</t>
   </si>
   <si>
     <t>https://youtu.be/Cjv4ZaZPcfg</t>
@@ -2897,125 +3179,125 @@
   <si>
     <t>A cor característica dos amorodos maduros débese á acumulación de antocianinas. Estes pigmentos, ademais de aumentar o atractivo da froita, teñen numerosos beneficios para a saúde debido ás súas propiedades antioxidantes. As diferentes variedades e especies de amorodo presentan unha sorprendente variabilidade na cor da froita, o que a converte nun trazo importante para os melloradores. No centro IFAPA de Málaga, en colaboración con outros grupos de investigación, desenvolvemos dúas probas de ADN para predicir a presenza/ausencia e distribución destes pigmentos na froita, evitando a necesidade de cultivar a planta para observar o fenotipo. Os marcadores utilizados detectan diferentes alelos do xene FaMYB10, responsable da variación cualitativa nestes trazos. Este documento presenta os detalles de ambas as probas, que se poden usar a grande escala, de forma económica e sinxela, en programas de mellora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43c6c366-16fa-48b3-8a4a-27e64d4eb8c7</t>
   </si>
   <si>
     <t>Xestión integrada da escama branca do mango</t>
   </si>
   <si>
     <t>A cochinilla branca (Aulacaspis tubercularis) é a praga máis importante das mangas no sur de España e unha das máis prexudiciais a nivel mundial. Aquí propóñense as bases para a súa xestión integrada. Ofrécese unha descrición da praga, xunto con datos sobre a súa bioloxía, síntomas e danos. Tamén se suxire o uso de aceites de parafina para o seu control, xa que demostraron a súa eficacia en ensaios de campo. O control biolóxico, mediante un depredador (Cybocephalus nipponicus) e un parasitoide (Encarsia citrina), é unha opción de futuro, aínda que haberá que estudar a súa implementación con cuberta vexetal que sirva de refuxio e alimento alternativo para as pragas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
   </si>
   <si>
     <t>Control químico sostible da escama branca do mango (Aulacaspis tubercularis)</t>
   </si>
   <si>
     <t>A cochinilla branca é unha praga clave nos cultivos de mango en Andalucía, xa que produce unha cantidade significativa de...</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
   </si>
   <si>
+    <t>Recomendacións para facer queixo lavado</t>
+  </si>
+  <si>
+    <t>A adición de auga durante a elaboración do queixo coñécese como "lavado do queixo". Esta operación básica ten como obxectivo acadar as características organolépticas típicas deste tipo de queixo: unha consistencia cremosa e un sabor e aroma suaves. Este artigo establece recomendacións básicas durante as diferentes etapas da elaboración do queixo para obter un produto óptimo desde unha perspectiva tecnolóxica, nutricional e sensorial.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1a7dcabf-1fc1-4d7e-ac9b-b021da9b2e35</t>
+  </si>
+  <si>
+    <t>Balance hídrico do solo: un método eficiente para programar o rego de amorodos</t>
+  </si>
+  <si>
+    <t>O rego é esencial para garantir a calidade e a produción das colleitas en rexións áridas e semiáridas. A falta dunha programación racional do rego pode levar a unha xestión ineficiente dos sistemas de rego con alta eficiencia potencial. O método do balance hídrico do solo para a programación do rego é doado de implementar e viuse favorecido pola posta en marcha da Rede SIAR, unha rede pública do Ministerio de Agricultura, Pesca e Alimentación, composta por máis de 450 estacións meteorolóxicas automáticas, que proporcionan información para calcular a evapotranspiración de referencia. O seu uso na programación do rego pode supoñer un aforro de auga de ata o 40 % en comparación co rego tradicional dos agricultores. Este artigo presenta os resultados da aplicación deste método ao cultivo de amorodo na provincia de Huelva e mostra que a súa aplicación resultou nun aforro medio de auga de máis do 40 %.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/335f970b-b5d5-4843-9442-483b54e1daec</t>
+  </si>
+  <si>
+    <t>Estudo da autofertilidade en fabas. Aplicacións na mellora</t>
+  </si>
+  <si>
+    <t>A autofertilidade é a capacidade das plantas para producir froitos sen manipulación previa das flores (xa sexa por polinización mediada por insectos ou a man). A polinización é esencial para a reprodución do 90 % das plantas con flores e para un terzo dos nosos cultivos. O declive nas poboacións de polinizadores pode supoñer un risco para a produción destes cultivos, o que aumenta a necesidade de desenvolver novas variedades capaces de autofecundarse. Non obstante, os trazos que promoven a capacidade de autofecundación están pouco estudados. Este estudo ten como obxectivo descubrir trazos florais asociados coa autofertilidade nas fabas, co fin de realizar futuros estudos de xenes candidatos que aceleren os programas de mellora.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/191669fb-76d3-41eb-af6f-1929fce9f2f6</t>
+  </si>
+  <si>
     <t>Torymus sinensis. Parasitoide exótico da avespa do castiñeiro.</t>
   </si>
   <si>
     <t>A avespa do castiñeiro (Dryocosmus kuriphilus) é unha importante praga dos cultivos de castiñeiro, comprometendo seriamente a súa rendibilidade. Este documento estuda o parasito específico Torymus sinensis, informa sobre as liberacións experimentais realizadas ata a data e as medidas necesarias para garantir o seu establecemento no cultivo, e advirte dos posibles riscos ambientais que pode supoñer a súa liberación ao medio ambiente.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b04618d6-67ec-45ef-88e6-cfc097275f61</t>
   </si>
   <si>
     <t>Resultados dos ensaios con novas variedades de trigo duro en Andalucía. Campaña de cultivo 2016/2017</t>
   </si>
   <si>
     <t>Información actualizada sobre as novas variedades de trigo duro en Andalucía, o seu rendemento agronómico e produtivo e os parámetros de calidade nas principais zonas produtoras andaluzas. Unha breve descrición xeral do documento proporcionará orientación para tomar decisións oportunas e axeitadas sobre a variedade de trigo duro a cultivar, en función do tipo de solo, o clima e as características da explotación.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c810a78a-ef3b-4fa4-8941-cc4d878bc3b9</t>
   </si>
   <si>
     <t>Resultados dos ensaios con novas variedades de trigo duro en Andalucía. Campaña de cultivo 2015/2016</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f2645e9-bb2d-4714-9da8-4ff1cb988acd</t>
   </si>
   <si>
     <t>Resultados dos ensaios con novas variedades de trigo duro en Andalucía. Campaña 2014/2015</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f4b873bb-cb2f-46d2-813c-ed87e00bb7bb</t>
   </si>
   <si>
     <t>Resultados dos ensaios con novas variedades de triticale en Andalucía. Campaña 2015/2016</t>
   </si>
   <si>
     <t>Información actualizada sobre as novas variedades de triticale en Andalucía, o seu rendemento agronómico e produtivo e os parámetros de calidade nas principais zonas de cultivo andaluzas. Unha breve descrición xeral do documento proporcionará orientación para tomar decisións oportunas e axeitadas sobre a variedade de triticale a cultivar, en función do tipo de solo, o clima e as características da explotación.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bd5c7821-0819-4c7d-8257-c7404e688ac8</t>
   </si>
   <si>
     <t>Control integrado de pragas para calabacín no invernadoiro no ciclo de primavera</t>
   </si>
   <si>
     <t>O problema actual nos cultivos de calabacín debido ao virus de Nova Delhi (ToLCNDV), transmitido pola especie de mosca branca Bemisa tabaci, está a causar importantes perdas de produción. A aplicación repetida de insecticidas como medida única non consegue un control axeitado desta praga. Este traballo avalía o uso do depredador Amblyseius swirskii e a subministración de pole como alimento complementario para mellorar a súa instalación, como parte dunha estratexia de control integrado, nun cultivo de calabacín no ciclo de primavera. Os resultados mostran que as medidas preventivas tanto de hermeticidade como de protección do cultivo, xunto cunha instalación axeitada do depredador, reducen a presenza e o desenvolvemento da praga no cultivo, minimizando a incidencia do virus de Nova Delhi.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/123fd5ed-5132-469b-aa53-7ffcc0b63cb6</t>
   </si>
   <si>
-    <t>Recomendacións para facer queixo lavado</t>
-[...25 lines deleted...]
-  <si>
     <t>Ecotipos de fabas andaluces. Campaña de cultivo 2021/2022.</t>
   </si>
   <si>
     <t>A IFAPA conserva unha valiosa colección de ecotipos de fabas andaluces. Co obxectivo de promover o seu uso, realizáronse diversas análises experimentais para comprender o seu comportamento agronómico e a súa adaptación a entornos específicos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e877d4ee-c162-43d4-8892-29677bf4a329</t>
   </si>
   <si>
     <t>Aplicación de produtos fitosanitarios a nivel de aplicador piloto: actualización do contido da formación</t>
   </si>
   <si>
     <t>Índice: Unidade 1: Aspectos xerais da protección fitosanitaria; Unidade 2: Produtos fitosanitarios: clasificación e características; Unidade 3: Formulacións de produtos fitosanitarios: natureza e características. Unidade 4: Riscos ambientais derivados de</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3544a1c5-6883-4026-943a-eb8e6223b899</t>
   </si>
   <si>
     <t>Avaliación da eficacia de funxicidas en trigo duro e brando en Andalucía. Campaña de cultivo 2014-2015.</t>
   </si>
   <si>
     <t>Información actualizada sobre a avaliación da eficacia do uso de funxicidas de nova xeración para o control de enfermidades fúnxicas no trigo duro e harineiro, considerando criterios de custo-eficacia e sustentabilidade ambiental. Esta publicación presenta os resultados dos ensaios realizados durante a campaña 2014/2015. Trátase de resultados dunha única campaña e, a medida que avance o proxecto, obteranse novos datos, o que proporcionará aos técnicos e aos agricultores información máis completa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/dc757c9a-196b-4dab-b462-2dc8d6da00ca</t>
@@ -4208,104 +4490,104 @@
   <si>
     <t>Este documento presenta os resultados obtidos do tratamento da froita con dióxido de carbono en termos da vida útil do produto para o consumo en fresco e as súas características organolépticas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2a948622-efc5-49f3-9333-48b99ac29afb</t>
   </si>
   <si>
     <t>Certificación orgánica de pepino usando isótopos de nitróxeno estables</t>
   </si>
   <si>
     <t>Este documento presenta os resultados obtidos nun ensaio de diferenciación de diversas variedades de pepino cultivadas en Andalucía mediante sistemas convencionais e orgánicos, empregando a técnica analítica de espectrometría de masas de proporción isotópica.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f5101bb6-4623-4eee-8d95-a859a3981172</t>
   </si>
   <si>
     <t>Certificación orgánica de garavanzos utilizando isótopos de nitróxeno estables</t>
   </si>
   <si>
     <t>Este documento presenta os resultados obtidos para a diferenciación, por espectrometría de masas de proporción isotópica (IRMS), de garavanzos da variedade Fardón, cultivados en dous solos diferentes e con diferentes tipos de fertilizante, algúns axeitados para o cultivo convencional e outros para o cultivo ecolóxico.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/88cd2601-97d3-4833-a11d-4f6dd243817b</t>
   </si>
   <si>
+    <t>Protocolo de inoculación con Fusarium oxysporum f. sp. ciceris en garavanzo</t>
+  </si>
+  <si>
+    <t>Este documento presenta o procedemento para inocular garavanzos co fungo do solo *Fusarium oxysporum* f.sp. ciceris en condicións controladas. Este procedemento permite que calquera persoa interesada leve a cabo este proceso. Aínda que se centra en *Fusarium oxysporum*, este manual será útil para outras especies de fungos que penetran na raíz, así como para outras especies susceptibles que se infectan do mesmo xeito. A selección correcta do xenotipo é esencial en calquera programa de mellora, polo que é moi importante ter protocolos axeitados que permitan unha selección fiable.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef635d93-2dfb-4068-b76a-35665ec2bad7</t>
+  </si>
+  <si>
+    <t>Avaliación técnica do efecto da presión de traballo en aplicacións fitosanitarias cunha lanza de pulverización manual en cultivos de tomate de invernadoiro.</t>
+  </si>
+  <si>
+    <t>Este documento presenta unha avaliación técnica de tres aplicacións fitosanitarias realizadas cunha lanza de pulverización manual a diferentes presións de traballo (20 bar, 15 bar e 10 bar), determinando a cantidade de produto pulverizado que incide sobre a masa vexetal, a uniformidade da distribución do produto aplicado na planta e as perdas para o solo do produto pulverizado xerado, co obxectivo de optimizar o parámetro operativo "presión de traballo".</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c35a3b24-4dc3-49d5-a473-f1af85821d51</t>
+  </si>
+  <si>
+    <t>Laranxas ecolóxicas e convencionais. Calidade xeral e sensorial</t>
+  </si>
+  <si>
+    <t>Este documento presenta os resultados de calidade físico-química e sensorial de dúas variedades de laranxa, Navelina e Salustiana, amplamente cultivadas no Val do Guadalquivir, en cultivo convencional e ecolóxico.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9432afc-949b-436f-a9a6-bbf2ff8eb78c</t>
+  </si>
+  <si>
+    <t>Análise da punxencia de 110 cultivares de pementos (Capsicum annuum L.)</t>
+  </si>
+  <si>
+    <t>Este traballo presenta os resultados do contido de capsaicina dunha colección de 110 novas variedades de pemento desenvolvidas por unha empresa de Andalucía, atopando valores entre 200 e 250.000 unidades Scoville.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0cdab447-e0d9-4969-9731-b15a5c129398</t>
+  </si>
+  <si>
     <t>Guía de xestión integrada de pragas</t>
   </si>
   <si>
     <t>Este documento revisa os principais aspectos teóricos e prácticos que poden ser útiles na loita contra as principais pragas das árbores froiteiras de óso da nosa comunidade, dentro do Programa de Produción Integrada contemplado no Regulamento de Produción Integrada de pexegueiros, ameixeiras e albaricoqueiros en Andalucía (BOJA, 2013).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3c216cb3-5d8b-4586-80ab-d7cea8443a69</t>
   </si>
   <si>
     <t>Efecto da condutividade eléctrica da auga de rega e da fertilización con carbono na conservación do tomate Raf</t>
   </si>
   <si>
     <t>Este documento presenta os resultados dun estudo que avalía o efecto da condutividade eléctrica (CE) da solución nutritiva e da fertilización con dióxido de carbono mediante a adición de CO2 ao invernadoiro sobre a calidade e a vida útil do tomate Raf (cv. Delizia).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c11ea844-a941-427f-99e7-7e65008b164d</t>
   </si>
   <si>
-    <t>Protocolo de inoculación con Fusarium oxysporum f. sp. ciceris en garavanzo</t>
-[...34 lines deleted...]
-  <si>
     <t>Recomendacións para reducir o impacto da seca nas froitas cítricas</t>
   </si>
   <si>
     <t>Este documento ofrece as recomendacións máis axeitadas para unha xestión eficiente da auga no cultivo de cítricos en situacións de escaseza de auga e baixo diferentes escenarios de dispoñibilidade. Para iso, é importante diferenciar os diferentes grupos de acción en función da asignación de auga autorizada para a campaña, e formularase a recomendación ou estratexia a seguir en cada caso:</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3b58e877-2b7a-4164-a98c-c4becb4302c3</t>
   </si>
   <si>
     <t>Sistemas de rega tradicionais en Andalucía: definición, caracterización, valores e problemas</t>
   </si>
   <si>
     <t>Este documento define os sistemas de rega históricos ou tradicionais, caracterízaos, enumera os seus valores e aborda os seus problemas actuais. Os sistemas de rega tradicionais, ademais de proporcionar un valor produtivo que xera crecemento económico e emprego, prestan importantes servizos ecosistémicos e teñen unha especial importancia social, patrimonial, paisaxística e histórica. A supervivencia destes sistemas depende dunha actividade agrícola economicamente sostible, xa que deben competir con outros sistemas de produción na economía de mercado. Para conseguilo, débese buscar a diferenciación de produtos (por exemplo, agricultura e gandería ecolóxicas), o aumento da produtividade (diversificación, novos cultivos) e a procura de novos canais de comercialización e mercados, entre outros factores.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e584da2e-6277-43f8-9956-9849bf20d65a</t>
   </si>
   <si>
     <t>Facer marmeladas de membrillo</t>
   </si>
   <si>
     <t>Este documento describe o proceso de produción de nove tipos de conservas elaboradas con froitos de marmelo e unha infusión de follas de marmelo. Preséntanse diagramas de fluxo do proceso, características analíticas do produto, rendemento e avaliación sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39cb01b8-b27a-4952-bdd6-505750a17cb8</t>
@@ -4745,50 +5027,59 @@
   <si>
     <t>O requeixo é un produto lácteo obtido do soro de leite obtido durante o proceso de elaboración do queixo. Elabórase quentando o soro de leite, o que fai que as proteínas do soro precipiten. Este artigo establece recomendacións básicas durante as diferentes etapas da elaboración do queixo para obter un produto óptimo desde unha perspectiva tecnolóxica, nutricional e sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c81531ee-ecf7-4c39-a22a-b77d4416ced7</t>
   </si>
   <si>
     <t>Viabilidade da reutilización de salmoiras de fermentación como augas de proceso e de lavado</t>
   </si>
   <si>
     <t>O sector da oliveira de mesa en España medrou nos últimos anos, duplicando a súa produción na última década, alcanzando cifras superiores ás 800.000 toneladas. Destaca especialmente a produción andaluza de oliveira de mesa, que representa arredor do 80 % da produción española e, dentro desta, a provincia de Sevilla representa o 58 % da produción nacional. Este sector industrial está a ser sometido a un proceso de modernización, dinámico e preparado para levar a cabo todas as fases de preparación e procesamento da oliveira de mesa. Os datos achegados anteriormente testemuñan parcialmente o dinamismo do sector, o que lle permite afrontar con maior éxito os retos aos que se enfronta, como as melloras ambientais na industria, o aumento da competencia doutros países produtores e a necesidade de innovación continua.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bcc42289-1763-40fe-83a7-ebbc5554c9bd</t>
   </si>
   <si>
     <t>Ineficiencia debido ao efecto de bordo causado pola fragmentación do olivar de Xaén</t>
   </si>
   <si>
     <t>O tamaño, a fragmentación e a dispersión das explotacións agrícolas afectan á rendibilidade. A pesar disto, non existen estudos que analicen estas variables conxuntamente; practicamente todos céntranse no tamaño das explotacións. A proporción óptima de custos fixos para a maquinaria utilizada na xestión agrícola só se pode conseguir cando as explotacións alcanzan un determinado tamaño mínimo. Este feito analízase a través do efecto bordo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6e5d4750-3daa-4735-8ce4-ef71a3c09c6c</t>
   </si>
   <si>
+    <t>A Denominación de Orixe Protexida como Sistema de Calidade Certificado na Industria Aceiteira de Oliva Andaluza: Factores de Adopción e Prácticas de Xestión</t>
+  </si>
+  <si>
+    <t>Este traballo ten como obxectivo analizar os factores que influíron na adopción da DOP na industria olivícola de Andalucía, así como a influencia desta adopción nas prácticas industriais e comerciais implementadas dentro da industria. Isto ten como obxectivo axudar no deseño de políticas públicas que reforcen a difusión da DOP no sector.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/607e3013-a7a1-4a10-81dc-7a0d746fe198</t>
+  </si>
+  <si>
     <t>Desenvolvemento da produción de Sinapis alba subsp. Mairei e glucosinolatos con diferentes taxas de sementeira e tipos de fertilizantes</t>
   </si>
   <si>
     <t>Este traballo avalía diferentes doses de sementeira de Sinapis alba e as estratexias de fertilización axeitadas para maximizar o desenvolvemento da planta e o contido de glucosinolatos desta especie, de xeito que sexa eficaz cando se emprega como cuberta vexetal para biofumigación.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c3d7e278-d868-409a-9806-16b7001cc936</t>
   </si>
   <si>
     <t>Diversidade da calidade físico-química do pepino doce, un novo cultivo en España</t>
   </si>
   <si>
     <t>O obxectivo principal deste estudo foi estudar a calidade física e química das variedades de pepino doce cultivadas en invernadoiros en Almería. Esta información ten como obxectivo proporcionar aos consumidores, agricultores, técnicos e empresas agroalimentarias información para diversificar e impulsar o consumo e a produción. Atopouse unha ampla gama de compoñentes de calidade físicos e químicos nas seis variedades estudadas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b48fc5e7-6e3b-4b08-8fd0-14dc0d3cd46a</t>
   </si>
   <si>
     <t>Estudo económico comparativo da xestión do solo en oliveiras con e sen axudas agroambientais</t>
   </si>
   <si>
     <t>O Programa Andaluz de Desenvolvemento Rural 2014-2020 incluíu a Medida 10 "Agroambiente e Clima" e unha serie de submedidas; concretamente, a Submedida 10.1. Pagamentos por compromisos agroambientais e climáticos define operacións que buscan manter actividades ambientalmente beneficiosas ante o risco de abandono, a introdución de sistemas de produción que permitan un uso máis sostible dos recursos naturais e o desenvolvemento sostible dos recursos xenéticos na agricultura. A Orde núm. 102, do 26 de maio de 2015, publicada no Boletín Oficial da Comunidade Autónoma de Andalucía, aproba as bases reguladoras para a concesión de subvencións para a Medida 10 "Agroambiente e Clima" na Comunidade Autónoma de Andalucía. No seu Anexo I titulado "Condicións de elixibilidade que deben cumprirse ao longo do período de compromiso e compromisos das diferentes operacións da Medida 10: Agroambiente e Clima", establece como compromiso para as operacións 10.1.4. "Sistemas de cultivos herbáceos sostibles"</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/db97df28-4975-45ac-a7fa-42652a1d39f6</t>
@@ -4799,59 +5090,50 @@
   <si>
     <t>O Programa de Formación consta de catro módulos xenéricos, comúns a todas as áreas produtivas. Os catro módulos restantes son específicos para cada área produtiva e céntranse en aspectos técnicos específicos da produción agrícola e gandeira. O Módulo 1, Empresa Agraria, aborda aspectos xerais relacionados coa xestión das explotacións. Estes inclúen a rendibilidade económica dos investimentos, a axuda á creación de empresas para os agricultores novos que entran no sector por primeira vez, a axuda á modernización das explotacións agrícolas e as explotacións prioritarias.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e09d92b-ffdc-46fb-b42b-84bdae77e3ad</t>
   </si>
   <si>
     <t>Influencia do portaenxertos no rendemento agronómico da Clementina de Nules en cultivo ecolóxico en Málaga. Tempada 2022/2023.</t>
   </si>
   <si>
     <t>O proxecto TRANSFORMA Cítricos, a través dunha rede de ensaios experimentais en Andalucía, busca promover un cultivo de cítricos máis sostible e rendible, especialmente na produción ecolóxica. O Centro IFAPA de Málaga contribúe avaliando o material vexetal e as prácticas de cultivo innovadoras. Este estudo céntrase no rendemento agronómico da mandarina 'Clementina de Nules' en cinco portaenxertos de cítricos ecolóxicos en Málaga durante a campaña 2022/2023, avaliando a produción, a maduración e a calidade do froito para optimizar a xestión agronómica e mellorar a rendibilidade das plantacións ecolóxicas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e7348afa-5c56-4668-a96b-ee7918125c0f</t>
   </si>
   <si>
     <t>Recomendacións para facer queixo azul</t>
   </si>
   <si>
     <t>O queixo azul é unha categoría xeral de queixos, elaborados con leite de vaca, cabra, ovella ou mesturado, caracterizados polo crecemento interno do mofo Penicillium roqueforti, que lle dá a súa característica cor azul verdosa. Tradicionalmente, estes queixos madurábanse en covas, onde se establecía o mofo, o que proporcionaba as condicións ideais para o seu desenvolvemento. Este artigo establece recomendacións básicas durante as diferentes etapas da produción para obter un produto óptimo desde unha perspectiva tecnolóxica, nutricional e sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bac23b35-3909-4cb0-b9db-40efc053cd6f</t>
   </si>
   <si>
-    <t>A Denominación de Orixe Protexida como Sistema de Calidade Certificado na Industria Aceiteira de Oliva Andaluza: Factores de Adopción e Prácticas de Xestión</t>
-[...7 lines deleted...]
-  <si>
     <t>Fenoloxía floral e calidade da flor na oliveira</t>
   </si>
   <si>
     <t>Este estudo mostra a variabilidade xenética e ambiental na floración e na calidade da flor da oliveira en Andalucía. Tamén destaca o posible efecto da temperatura nestes parámetros cruciais para a produción anual.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e19b443d-088a-4c4f-bf04-850b23a8ec88</t>
   </si>
   <si>
     <t>Ensaio de herbicidas selectivos en oliveiras para unha cuberta vexetal *Brachypodium distachyon*</t>
   </si>
   <si>
     <t>Este artigo presenta os resultados dun ensaio de campo nun olivar no que se aplicaron tres tratamentos con herbicidas para controlar as malas herbas nunha cuberta vexetal establecida de Brachypodium distachyon.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/40e6331c-28bc-4cb1-97e4-c6ca6d1babf8</t>
   </si>
   <si>
     <t>Corrección da clorose férrica en oliveiras mediante quelatos</t>
   </si>
   <si>
     <t>Este artigo mostra os resultados dun estudo no que, durante 4 anos, de 2003 a 2006, se avaliou a resposta produtiva de diferentes tipos de oliveiras á aplicación de quelatos de ferro ou Fe EDDHA.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5aa92a17-01b1-4a8a-bf8f-4c577f0ca450</t>
@@ -7319,59 +7601,50 @@
   <si>
     <t>https://plagas.itacyl.es/documents/109511/1322754/LE-E-08_O%C3%8DDIO+EN+LEGUMINOSAS_2021-W.pdf/2f3e259f-4652-cde9-2739-b1b604f25232?t=1637913956976</t>
   </si>
   <si>
     <t>Enfermidades das leguminosas. Murchizamento por Fusarium en leguminosas (Fusarium spp.)</t>
   </si>
   <si>
     <t>AXENTE CAUSAL: Causado polos fungos Fusarium solani (podremia do pescozo e da raíz) e F. oxysporum (murchamento), ambos cun elevado número de hóspedes, incluíndo cultivos leguminosos (chícharos, garavanzos, lentellas, veza, latiros, altramuces, fabas, alfalfa, etc.). Non obstante, F. oxysporum estrutúrase en formas especiais que atacan unha soa especie ou un número limitado delas. F. solani é máis xeneralista. Son enfermidades transmitidas polo solo (inoculo primario no solo ou residuos de cultivos). Non obstante, tamén se pode transmitir por semente. Condicións de desenvolvemento: Temperatura 12-35ºC (óptimo 20-25ºC) e alta humidade. Pode manifestarse en calquera momento e pode progresar de forma lenta ou moi explosiva. As infeccións temperás poden ser asintomáticas, pero a medida que as temperaturas aumentan durante a floración, o fungo pode crecer rapidamente, causando danos significativos en só uns días. Do mesmo xeito, o estrés hídrico ou calquera outro factor que debilite a planta pode promover a aparición de síntomas e danos en plantas previamente infectadas. CICLO, SÍNTOMAS E DANOS: Poden permanecer no solo durante moitos anos. F. oxysporum penetra intercelularmente ou a través de feridas na raíz ata chegar ao xilema, causando a súa obstrución. F. solani infecta a raíz ou o colo da raíz, progresando cara abaixo e causando podremia. F. oxysporum presenta unha coloración avermellada ou marrón no xilema da raíz e, ás veces, na parte inferior do talo, visible ao cortar verticalmente ou en seccións transversais. F. solani adoita presentar manchas avermelladas ou marróns debaixo da superficie do solo, que finalmente podrecen. O fluxo de auga e nutrientes diminúe, causando síntomas aéreos que van desde amarelecemento, murchamento, defoliación, raquítico, senescencia prematura e morte da planta.</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/2068720/LE-E-07_FUSARIOSIS+EN+LEGUMINOSAS_2021-W.pdf/1b49f7c9-563f-f571-0e5b-cb56c3b4717a?t=1671607569606</t>
   </si>
   <si>
     <t>Enfermidades das leguminosas. Mildiu lanoso nas leguminosas (Peronospora spp.)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/3581736/LE-E-03+MILDIU+EN+LEGUMINOSAS_2025-W.pdf/1afc629d-1927-55bc-e952-9528d66ab070?t=1744025579505</t>
   </si>
   <si>
     <t>Dossier de proxectos de innovación</t>
   </si>
   <si>
     <t>Inventario de proxectos innovadores executados por grupos operativos supraautonómicos da Asociación Europea de Innovación para a Produtividade e Sostibilidade Agrícolas do Programa Nacional de Desenvolvemento Rural (PNDR) 2014-2022, submedida 16.2.</t>
   </si>
   <si>
-    <t>Avisos sobre pragas e enfermidades das plantas, Presenza de Cydalima perspectalis, un lepidóptero defoliador asociado ao xénero Buxus spp.; Os exemplares de buxo (Buxus sempervirens) están a ser afectados en Asturias</t>
-[...7 lines deleted...]
-  <si>
     <t>Informe anual 2023</t>
   </si>
   <si>
     <t>O Instituto de Recursos Naturais e Agrobioloxía de Sevilla (IRNAS) é un centro de investigación experimental nas áreas de Ciencias Agrarias e Recursos Naturais.</t>
   </si>
   <si>
     <t>https://www.irnas.csic.es/wp-content/uploads/2024/06/MEMORIA_IRNAS_2023.pdf</t>
   </si>
   <si>
     <t>Arando</t>
   </si>
   <si>
     <t>Agricultura, gandería e programa agroalimentario actual.</t>
   </si>
   <si>
     <t>https://www.ivoox.com/podcast-arada_sq_f1308280_1.html</t>
   </si>
   <si>
     <t>EFE-Agro Mundo Rural</t>
   </si>
   <si>
     <t>Audios relacionados coa agricultura e a gandería.</t>
   </si>
   <si>
     <t>https://www.ivoox.com/podcast-mundo-rural_sq_f174949_1.html</t>
@@ -7661,51 +7934,51 @@
   <si>
     <t>Guía ilustrada de enfermidades, pragas e fauna beneficiosa da maceira</t>
   </si>
   <si>
     <t>A mazá ten unha importancia considerable en Asturias, tanto económicamente (é o principal cultivo agrícola) como socioculturalmente (constitúe a materia prima dun produto emblemático en Asturias: a sidra). Actualmente, as maceiras ocupan unha superficie de 10.324 hectáreas en Asturias, segundo un estudo presentado en 2010 polo Instituto de Recursos Naturais e Ordenación Territorial (INDUROT) da Universidade de Oviedo. Tradicionalmente, as maceiras prodúcense en plantacións extensas de pastos con uso mixto de herba para o gando e con árbores sobre portaenxertos abertos, conducidas libremente contra todos os ventos, e con pouca ou ningunha aplicación fitosanitaria. Ademais, desde finais da década de 1980, plantáronse maceiras semiintensivas con variedades seleccionadas e con árbores dispostas en fileiras e conducidas nun eixo. Segundo o estudo de INDUROT, estas novas maceiras ocupan 839 hectáreas.</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Gu%C3%ADa+ilustrada+de+las+enfermedades%2C+las+plagas+y+la+fauna+beneficiosa+del+cultivo+del+manzano.pdf/154207db-b7da-516e-46ad-b611e2046ca6?t=1729770322619</t>
   </si>
   <si>
     <t>Descrición das variedades de mazá da DOP Sidra de Asturias</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Descripci%C3%B3n+de+las+variedades+de+manzana+de+la+D.O.P.+Sidra+de+Asturias.pdf/357e4e87-98cf-ba01-120f-b6daf98a5dfe?t=1729770417324</t>
   </si>
   <si>
     <t>Pragas e enfermidades das árbores froiteiras. Mancha bacteriana das follas en amendoeiras e árbores froiteiras de óso</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/2034461/FR-E-06_MANCHA+BACTERIANA+EN+ALMENDRO+Y+FRUTALES+DE+HUESO_2022-W.pdf/3134ed6e-b87e-679b-f009-100f28e6485f?t=1671607990109</t>
   </si>
   <si>
     <t>Variedades de abelá asturiana: fonte de antioxidantes e graxas saudables</t>
   </si>
   <si>
-    <t>https://serida.asturias.es/-/variedades-asturianas-de-avellana-una-fuente-de-antioxidantes-y-grasas-saludables?redirect=/art%25C3%25ADculos%3Fp_p_id%3Dpa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_delta%3D10%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_resetCur%3Dfalse%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_cur%3D2</t>
+    <t>https://serida.asturias.es/-/variedades-asturianas-de-avellana-una-fuente-de-antioxidantes-y-grasas-saludables?redirect=%2Fart%25C3%25ADculos%3Fp_p_id%3Dpa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_delta%3D10%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_resetCur%3Dfalse%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_cur%3D2</t>
   </si>
   <si>
     <t>Pragas e enfermidades das árbores froiteiras. Escaravello do pistacho (Labidostomis lusitanica Germ.)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/3608273/PI-P-01_CLITRA+O+ESCARABAJILLO+DEL+PISTACHO_2025-W.pdf/1dc8e760-5bc8-fa7c-7b29-a425982ea9f1?t=1748856561472</t>
   </si>
   <si>
     <t>Pragas e enfermidades das árbores froiteiras. Mancha do ocre (Polystigma amygdalinum PF Cannon)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/624006/FR-E-04+MANCRA+OCRE.pdf/80b275e6-5be2-fa01-901b-0efbf47b3078?t=1614596657150</t>
   </si>
   <si>
     <t>Pragas e enfermidades das árbores froiteiras. Cochinilla do figo (Ceroplastes rusci L.)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/621101/FR-P-05+Cochinilla+de+la+higuera-2020+W.pdf/2ad87640-e656-15cc-a1fd-3e85fb1b4994?t=1595500849687</t>
   </si>
   <si>
     <t>Pragas e enfermidades en árbores froiteiras. Cribado ou escopetado en amendoeiras e árbores froiteiras de óso</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/3152470/FR-E-05_CRIBADO+O+PERDIGONADO+EN+ALMENDRO+Y+FRUTALES+DE+HUESO_2023-W.pdf/5cdee10b-456c-67fa-d181-45021d3146af?t=1687759957308</t>
   </si>
@@ -8465,59 +8738,50 @@
   <si>
     <t>Os Estados membros son os principais responsables da erradicación da brucelose ovina e caprina. Polo tanto, o obxectivo principal é a declaración por Decisión comunitaria de rexións ou provincias como oficialmente libres de B. abortus, B. melitensis ou B. suis nos últimos 3 anos; o mantemento da condición oficialmente libre de brucelose sen vacinación en polo menos o 99,8% dos establecementos que comprendan polo menos o 99,9% dos animais durante polo menos os últimos 3 anos; e sen vacinación neses 3 anos nin entrada de animais que foran vacinados 3 anos antes da súa introdución.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/sites/default/files/inline-files/2023/01/Programa%20%20Brucelosis%20Ov_Cap%202023%28F%29.pdf</t>
   </si>
   <si>
     <t>Programa Nacional de Vixilancia e Control da Brucelose Ovina e Caprina 2023-2030. (Infección por B. abortus, B. melitensis e B. suis)</t>
   </si>
   <si>
     <t>Os Estados membros son os principais responsables da erradicación da brucelose ovina e caprina. Para que unha zona sexa declarada oficialmente libre da enfermidade, debe cumprir os seguintes requisitos: non hai casos confirmados de B. abortus, B. melitensis e B. suis nos últimos 3 anos; o mantemento da condición oficialmente libre de brucelose sen vacinación en polo menos o 99,8% dos establecementos que comprendan polo menos o 99,9% dos animais durante polo menos os últimos 3 anos; e sen vacinación neses 3 anos nin entrada de animais que foran vacinados 3 anos antes da súa introdución.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/sanidad-animal-higiene-ganadera/programavigilanciaboc2023-2030_tcm30-639976.pdf</t>
   </si>
   <si>
     <t>Programa Nacional de Erradicación da Tuberculose Bovina (infección por Mycobacterium tuberculosis complex)</t>
   </si>
   <si>
     <t>A tuberculose é unha infección por calquera das especies de micobacterias do complexo Mycobacterium tuberculosis (MTC) presentes nos animais bovinos (incluíndo todas as especies de Bos e Bubalus) e nos bisontes (Bison bison e Bison bonasus), en cervos, cabras ou camélidos.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/sanidad-animal-higiene-ganadera/programatb2025_18022025_tcm30-698268.pdf</t>
   </si>
   <si>
-    <t>Carnes e produtos cárnicos: callos</t>
-[...7 lines deleted...]
-  <si>
     <t>Rexistros Fitopatolóxicos</t>
   </si>
   <si>
     <t>Proporcionar información sobre a bioloxía e control de pragas, enfermidades, malas herbas, fisiopatías e auxiliares de interese para as plantas en Estremadura.</t>
   </si>
   <si>
     <t>https://www.juntaex.es/documents/77055/621136/Fichas+Fitopatologicas+Indice+20231003.pdf/511213aa-e15c-4ae1-afcc-449680c0f7b9?t=1696338055227</t>
   </si>
   <si>
     <t>Situación epidemiolóxica da peste porcina clásica</t>
   </si>
   <si>
     <t>O LCR é unha enfermidade altamente contaxiosa que afecta tanto ao porco doméstico como ao salvaxe. Está causada por un virus da familia Flaviviridae, xénero Pestivirus, e caracterízase por provocar lesións hemorráxicas e adoita ser mortal nas súas formas agudas, afectando a animais de todas as idades. Débese descartar PPC en calquera caso que presente síntomas hemorráxicos ou nerviosos. A mortalidade e a morbilidade adoitan ser moi elevadas, aínda que tamén se describiron cepas menos virulentas que provocan infeccións crónicas ou leves, con importantes perdas neonatais e deterioro da fertilidade.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/sanidad-animal-higiene-ganadera/informeppc_2025-03-21_tcm30-550589.pdf</t>
   </si>
   <si>
     <t>Agrolife alemá</t>
   </si>
   <si>
     <t>Aquí exploraremos a miña evolución como agricultor, comentaremos todo o relacionado co sector primario e compartiremos consellos e trucos para axudarnos a todos a mellorar. Tamén terás un podcast semanal no que non só falaremos de agricultura senón que tamén contaremos con convidados que nos contarán as súas historias. Traeremos expertos e profesionais de todos os sectores.</t>
   </si>
   <si>
     <t>https://www.youtube.com/@GermanAgrolife</t>
@@ -8573,150 +8837,114 @@
   <si>
     <t>Información sobre o arranque de plantacións de oliveira con fins ornamentais na Comunidade Autónoma de Aragón</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/20127/51703943/Viveristas.++Arranque+olivos.pdf/4debd822-2ffc-1ffc-c4d9-9ca4d571fa3b?t=1593512396571</t>
   </si>
   <si>
     <t>Principios activos permitidos na produción integrada de árbores froiteiras e restricións de uso</t>
   </si>
   <si>
     <t>Información sobre principios activos na produción integrada de árbores froiteiras de pepita e restricións de uso</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/d/guest/240222_frutales-de-pepita-2024</t>
   </si>
   <si>
     <t>Principios activos permitidos na produción integrada de árbores froiteiras de pedra e restricións de uso</t>
   </si>
   <si>
     <t>Información sobre principios activos na produción integrada de árbores froiteiras de pedra e restricións de uso</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/d/guest/240223_frutales-de-hueso-2024</t>
   </si>
   <si>
-    <t>Alertas de pragas e enfermidades vexetais: detección de Trioza erytreae, o psílido africano dos cítricos, na zona costeira centro-oriental de Asturias</t>
-[...25 lines deleted...]
-  <si>
     <t>Flavescencia dourada da vide e o seu vector Scaphoideus titanus Ball</t>
   </si>
   <si>
     <t>A flavescencia dourada, en inglés “flavescence dorée of grapevine”, é unha enfermidade moi grave e destrutiva que afecta á vide. É unha enfermidade de orixe bacteriana, sendo producida polo fitoplasma Candidatus Phytoplasma vitis, que precisa ser transmitido por un vector case específico chamado cigarra da vide (Scaphoideus titanus Ball).</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Ficha%20Tecnica%20Flavescencia%20dorada%20y%20Scaphodeus%20titanicus%20Agosto%202024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=192527&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
-[...8 lines deleted...]
-    <t>https://www.asturias.es/documents/217090/1859119/Ficha-tecnica-2018-29-polilla-patata-tecia-solanivora.pdf/3d376ee2-b0f2-4cbb-dc3e-b6e52db40a78?t=1667824955639</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Ficha%20Tecnica%20Flavescencia%20dorada%20y%20Scaphodeus%20titanicus%20Agosto%202024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=192527&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Directrices para o control biolóxico da avespa do castiñeiro</t>
   </si>
   <si>
     <t>Recomendacións para a liberación de Torymus sinensis, un organismo de control biolóxico da avespa do castiñeiro</t>
   </si>
   <si>
     <t>https://www.asturias.es/documents/217090/555900/20210506-directrices-control-avispilla-casta%C3%B1o.pdf/ee4f19f3-7690-9ae9-0937-644c55fa67b0?t=1667822066025</t>
   </si>
   <si>
     <t>Ficha técnica sobre Xilella fastidiosa</t>
   </si>
   <si>
     <t>Quen é Xilella, a temible asasino de plantas?</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=fastidious-x-comic-page1-es.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=189128&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=fastidious-x-comic-page1-es.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=189128&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Aviso do primeiro brote de virus do tomate rugoso (ToBRFV) na Rexión de Murcia (27 de setembro de 2021)</t>
   </si>
   <si>
     <t>O virus da froita rugosa marrón do tomate (ToBRFV) pertence á familia dos tobamovirus e detectouse por primeira vez en Israel (2014) en cultivos de tomate, e en Europa en Alemaña en 2018. En 2019, experimentou unha importante expansión cando foi illado en Italia, Holanda, Grecia e outros Estados membros. Detectado por primeira vez en España en Almería en 2019 e recentemente na Rexión de Murcia en setembro de 2021.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Informacion%20Tomato%20brown%20rugose%20fruit%20virus%20%281%29.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=173337&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Informacion%20Tomato%20brown%20rugose%20fruit%20virus%20%281%29.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=173337&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Nota informativa sobre o control das cochinillas nos cítricos</t>
   </si>
   <si>
     <t>Recomendacións para o control das cochinillas nos cítricos</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Nota%20informativa%20sobre%20el%20control%20cochinillas%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165332&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Nota%20informativa%20sobre%20el%20control%20cochinillas%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165332&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Síntomas sospeitosos de enfermidade nos cítricos</t>
   </si>
   <si>
     <t>Aparición de síntomas sospeitosos nalgunhas plantacións por enfermidades</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Sintomas%20sospechosos%20de%20enfermedad%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165331&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Sintomas%20sospechosos%20de%20enfermedad%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165331&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Manual para a identificación de pragas e enfermidades dos cítricos no campo</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Manual%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20los%20citricos%20en%20campo.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156613&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65581</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Manual%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20los%20citricos%20en%20campo.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156613&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65581</t>
   </si>
   <si>
     <t>Guía abreviada para identificar pragas dos cítricos e enfermidades de corentena</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Guia%20abreviada%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20cuarentena%20en%20citricos.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156612&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65581</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Guia%20abreviada%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20cuarentena%20en%20citricos.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156612&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65581</t>
   </si>
   <si>
     <t>Información técnica sobre a praga do caracol mazá no arroz</t>
   </si>
   <si>
     <t>En España atópase a especie Pomacea insularum (caracol mazá). Detectado por primeira vez en 2009, estendeuse por todo o Delta do Ebro. Esta especie está considerada unha das 100 especies invasoras máis daniñas.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359215/2016-09_Arroz%2C+nota+informativa+caracol+manzana%2C+septiembre+2016.pdf/6fa1e710-5872-4bc2-8867-c24564698fb9</t>
   </si>
   <si>
     <t>Cítricos, nota informativa Amitus spiniferus (Brèthes). Control biolóxico Aleurothrixus floccosus Máscara</t>
   </si>
   <si>
     <t>Control biolóxico de moscas brancas Aleurothrixus floccosus, Dialeurodes citri e Parabemisia myricae (Homoptera: Aleyrodidae) en cítricos valencianos mediante parasitos Hymenoptera Amitus spiniferus</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359212/Nota+informativa+Amitus+spiniferus+Caste.pdf/4c479bb3-3f56-852b-231c-c5024c2366e7?t=1706105425267</t>
   </si>
   <si>
     <t>Clementinas, tratamentos exportados a Estados Unidos</t>
   </si>
   <si>
     <t>Programa de colaboración Estados Unidos-España para a exportación de clementinas aos Estados Unidos, campaña 2021-2022</t>
   </si>
@@ -8738,113 +8966,77 @@
   <si>
     <t>O lume bálsamo é unha enfermidade causada pola bacteria Erwinia amylovora que afecta a diversas especies da familia das rosáceas, entre elas a pera, a mazá, o marmelo, o níspero xaponés, etc.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359203/Fuego+bacteriano.pdf/3ccc53c4-6b78-4a66-b49c-dec00968d3ed</t>
   </si>
   <si>
     <t>Avespa améndoa</t>
   </si>
   <si>
     <t>A avespa améndoa (Eurytoma amigdali E) é un himenóptero que apareceu recentemente en granxas de améndoas da Comunidade Valenciana. Os adultos son negros e xorden na primavera dos froitos parasitados na estación anterior.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359209/FOLLETO+AVISPILLA+2023.pdf/27784343-f50a-c1ef-d541-79aa9d9c278e?t=1694517361697</t>
   </si>
   <si>
     <t>Nota informativa e recomendacións de xestión: danos dos trips aos cítricos, caquis e Roma.</t>
   </si>
   <si>
     <t>Tendo en conta os danos causados polos trips observados desde maio en follas e froitos en diversos cultivos de cítricos, caquis e granadas e a confirmación da presenza de Scirtothrips aurantii Faure en determinadas zonas, consideráronse oportunas as seguintes recomendacións:</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/370665641/Nota+informativa+y+recomendaciones+de+manejo+S.+aurantii.pdf/3b641e50-7541-d50f-c831-9d487d3e1706?t=1736254979179</t>
   </si>
   <si>
-    <t>Recomendacións para a estratexia de control da necrose foliar en caquis</t>
-[...16 lines deleted...]
-  <si>
     <t>Recomendacións contra a mosca da froita (Ceratitis capitata) nos cítricos.</t>
   </si>
   <si>
     <t>Mosca da froita (Ceratitis capitata). Recomendacións que os gandeiros deben seguir para acadar a máxima eficacia no tratamento da mosca da froita.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/C%C3%ADtricos%2C+Aviso+de+tratamiento+ceratitis+capitata+agosto+2024.pdf/8201cc70-3020-484b-f0a0-fc2a9526e43d?t=1724135614766</t>
   </si>
   <si>
     <t>Aviso de tratamento de Drosophila suzukii para cerdeiras</t>
   </si>
   <si>
     <t>Nas distintas zonas onde se está a facer seguimento de Drosophila suzukii estase a detectar a presenza de poboacións deste insecto. Cómpre lembrar que ao comezo da vendima os ataques adoitan ser máis intensos e frecuentes, sendo especialmente necesario o tratamento nas parcelas que foron atacadas en anos anteriores e que deixaron cereixas sen colleitar o ano pasado (danos por mosca ou rachaduras, falta de rendibilidade, etc.).</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359230/Aviso+de+tratamiento+cerezo+Drosophila+Suzukii+6+de+mayo+2024-v2.pdf/0a8ab9f9-0ce7-24ee-8edb-a4a8eaace001?t=1715003789838</t>
   </si>
   <si>
     <t>Aviso de tratamento da polilla da ameixeira (Cydia funebrana) nas ameixeiras</t>
   </si>
   <si>
     <t>A segunda xeración da polilla da ameixa voou entre finais de maio e principios de xuño nas comarcas da Ribera e do Val d'Albaida, e algo máis tarde nas zonas do interior. Os ovos eclosionarán durante esta semana e a próxima. Tratar segundo o produto a utilizar.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359230/Aviso+de+tratamiento+cydia+04+de+junio+2024.pdf/c34ae3a0-e9cc-6fb8-3c39-62fc4035985c?t=1717504144108</t>
   </si>
   <si>
-    <t>Aviso de tratamento da mosca da oliveira (Bactrocera oleae).</t>
-[...16 lines deleted...]
-  <si>
     <t>Manual de campo para a prevención da enfermidade bacteriana coñecida como HLB (Huanglongbing, greening...)</t>
   </si>
   <si>
     <t>Manual de campo para a prevención da HBL (Huanglongbing), unha enfermidade bacteriana que afecta o sistema vascular-floema da planta, causando a morte de cítricos: laranxa, mandarina, limón, pomelo, lima e outros cítricos. Dispersión a través de insectos vectores: Trioza erytreae e Diaphorina citri. Órganos aos que ataca: follas, talos, raíces e froitos. Síntomas: malformacións nas follas e froitos, clorose.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/MANUAL+DE+CAMPO+HLB+-+PRE-HLB+v4.pdf/f3f73256-c967-c5ac-fd71-883b9cffe032?t=1718777793039</t>
   </si>
   <si>
     <t>Cartel de información xeral para a prevención da enfermidade bacteriana coñecida como HLB (Huanglongbing, greening...)</t>
   </si>
   <si>
     <t>Cartel con información xeral para a prevención da enfermidade bacteriana HBL (Huanglongbing, greening, greening...) que afecta o floema da planta. O axente causante é a bacteria Candidatus Liberibacter spp.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359179/Poster+v3.pdf/95599e6e-8caa-7dc1-0903-1b2a68b525d7?t=1652075967244</t>
   </si>
   <si>
     <t>Cartel informativo para a prevención da enfermidade bacteriana coñecida como HLB (Huanglongbing, greening...)</t>
   </si>
   <si>
     <t>Cartel informativo con información xeral para a prevención da enfermidade bacteriana HBL (Huanglongbing, greening, greening...) que afecta o floema da planta. O axente causante é a bacteria Candidatus Liberibacter spp.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359179/CARTEL+INFORMATIVO+-+PRE-HLB_v2.pdf/7744b3be-40cd-ce17-811c-94ee069f6203?t=1652075968027</t>
@@ -8852,104 +9044,95 @@
   <si>
     <t>Nota informativa Trioza erytreae (Psílido cítrico africano)</t>
   </si>
   <si>
     <t>A psila africana (Trioza erytreae) é un insecto chupador da orde dos hemípteros, pertencente á familia Triozidae.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359212/Nota+informativa+Trioza+erytreae%2C+febrero+2015.pdf/f4eaf160-7ac2-45cd-b82a-63cca43b1a52</t>
   </si>
   <si>
     <t>Información técnica sobre o escaravello da pulga da pataca (Epitrixs pp.)</t>
   </si>
   <si>
     <t>O escaravello da pataca refírese a varias especies do xénero Epitrix, que son consideradas principalmente pragas dos cultivos de pataca, aínda que tamén poden afectar a outros cultivos de Solanaceae como pementos, tomates e berenxenas.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359200/Nota+informativa+patata+%28Epitrix+spp%29%2C+febrero+2016.pdf/556115f6-db65-4b33-9126-c8656fbb839d</t>
   </si>
   <si>
     <t>Ficha técnica sobre Scirtothrips dorsalis</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis Hood, coñecido como chile trips, té amarelo ou trips de flores, é un organismo nocivo clasificado como unha praga de corentena. É un insecto orixinario do sur e do leste de Asia, que conta cunha ampla gama de plantas hóspedes (máis de 150 especies), incluíndo cultivos comerciais como xudías, tomates, berenxenas, pepinos, cebolas, pementos, etc.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=FICHA%20SCIRTOTRIPS%20DORSALIS_Enero-2024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156577&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=FICHA%20SCIRTOTRIPS%20DORSALIS_Enero-2024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156577&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Cartel de cítricos mal secos</t>
   </si>
   <si>
     <t>Tizón dos cítricos, unha enfermidade moi grave para os nosos limoeiros.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Poster%20mal%20seco%20de%20los%20citricos_Extendida_Julio%202023.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=185121&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Poster%20mal%20seco%20de%20los%20citricos_Extendida_Julio%202023.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=185121&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Plan nacional de continxencia Plenodomus tracheiphilus [= Phoma tracheiphila] (muerte de cítricos)</t>
   </si>
   <si>
     <t>Neste documento exponse as medidas que se deben adoptar contra o fungo Plenodomus tracheiphilus (sin. Phoma tracheiphila), organismo regulado na Unión Europea (UE) pola Directiva 2000/29/CE, co obxectivo de previr a súa aparición e, de aparecer, actuar con rapidez e eficacia, determinando a súa distribución e combaténdoa e erradicala.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/PLAN+CONTING+NAC+PLENODOMUS+160523Plan.pdf/595d80a8-d3b4-48d3-aed9-f854ac0463ff</t>
   </si>
   <si>
     <t>Plan nacional de continxencia Pomacea maculata (= P. insularum) (caracol mazá)</t>
   </si>
   <si>
     <t>Neste documento exponse as medidas a adoptar contra as especies de moluscos gasterópodos do xénero Pomacea, praga de corentena en Europa, co obxectivo de previr a súa aparición e, de aparecer, actuar con rapidez e eficacia, determinando a súa distribución e combaténdoas co obxectivo de erradicalas.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/PLAN+CONTING+NAC+CARACOL+MANZ+pncpomacea_nov2020_tcm30-136088.pdf/b2b53409-da6b-4afc-9311-36d29daf57f2</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis, bioloxía e síntomas</t>
   </si>
   <si>
     <t>Primeira detección de Scirtothrips dorsalis na Comunidade Valenciana</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359284/Scirtothrips+dorsalis.+Biologia+y+sintomas.pdf/79ed1a4c-11b8-4bed-bae8-acabe3aeaca4</t>
   </si>
   <si>
     <t>Scirtothrips aurantii, nota informativa e recomendacións de xestión, danos causados por trips en cítricos, caquis e granadas.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/384481564/Nota+informativa+y+recomendaciones+de+manejo+S.+aurantii.pdf/9a21f50e-e23f-a59c-ecfb-8d7599fc44fb?t=1720426298233</t>
   </si>
   <si>
-    <t>Boletín fitosanitario de avisos e información</t>
-[...7 lines deleted...]
-  <si>
     <t>Sanidade vexetal, follas de pragas: Ripersiella (Rhizoecus) hibisci</t>
   </si>
   <si>
     <t>R. hibisci é unha cochinilla polífaga que se alimenta das raíces das plantas en maceta, reducindo a absorción de auga e nutrientes pola planta e mesmo provocando a súa morte.</t>
   </si>
   <si>
     <t>https://www.cantabria.es/documents/16829/4813914/833407/fd372ec0-e5f0-0e3b-d51c-b9234e8995a2</t>
   </si>
   <si>
     <t>Sanidade vexetal, informes de pragas: Erwinia amylovora (lume tizón)</t>
   </si>
   <si>
     <t>O lume bálsamo é unha enfermidade producida pola bacteria Erwinia amylovora que afecta a diversas especies da familia das rosáceas, entre elas a pera, a mazá, o marmelo, o níspero xaponés, etc. No ano 2011 detectouse en Cantabria e considérase unha enfermidade extremadamente daniña.</t>
   </si>
   <si>
     <t>https://www.cantabria.es/documents/16829/4813914/308190/412644f2-f16d-71b5-2ddd-e29e8263daaa</t>
   </si>
   <si>
     <t>Sanidade vexetal, follas de pragas: Mhytimna unipuncta</t>
   </si>
   <si>
     <t>Mhytimna unipuncta é unha eiruga defoliadora de prados e millo, que provoca danos de distinta intensidade, aínda que cada vez é máis frecuente en Cantabria e en determinadas zonas pode provocar certa alarma entre a poboación.</t>
   </si>
   <si>
     <t>https://www.cantabria.es/documents/16829/4813914/932721/d8327406-3b71-d638-59c2-d4c026f49341</t>
@@ -9086,131 +9269,77 @@
   <si>
     <t>Xylella fastidiosa é unha bacteria que provoca un rápido e xeneralizado declive da planta, provocando, nos casos máis graves, o secado de follas e pólas, e finalmente a morte de toda a planta. En moitas especies hóspedes, a presenza da bacteria non produce ningún síntoma, polo que a súa detección é extremadamente difícil. X. fastidiosa transmítese dunha planta a outra pola acción dun insecto vector, polo que a principal vía de propagación da enfermidade é o comercio de material vexetal contaminado das zonas onde está presente a bacteria.</t>
   </si>
   <si>
     <t>https://www.juntaex.es/documents/77055/621136/Xylella+Fastidiosa+Programa+de+Actuaciones+EXTREMADURA+2024.pdf/e8bcaeec-b395-fd8c-68fd-a927b5a9dd77?t=1715584340575</t>
   </si>
   <si>
     <t>Xylella fastidiosa. Comportamento da poboación vectorial.</t>
   </si>
   <si>
     <t>Xylella fastidiosa é unha bacteria que vive no xilema das plantas, impedindo o fluxo normal de auga e nutrientes. Provoca enfermidades en diversos cultivos de gran importancia económica, dependendo da subespecie e grupo xenético da bacteria. Os síntomas máis característicos son o aspecto queimado de follas e brotes. En Alacante (subespecie múltiplex), o cultivo afectado é a améndoa.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368987753/Comportamiento+de+la+poblaci%C3%B3n+de+vectores.pdf/49e8bf84-7fb1-f133-7bb7-8a64aca66722?t=1713971649585</t>
   </si>
   <si>
     <t>Control de Tuta absoluta en tomate</t>
   </si>
   <si>
     <t>Desde a súa detección a mediados de 2006, foi a praga máis importante do tomate debido aos danos ás plantas e aos froitos, ás dificultades de control e ao rápido crecemento da poboación.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359200/Tomate%2C+control+Tuta%2C+septiembre+2016.pdf/6400490d-890e-40d1-bfe8-97a0403e6f71</t>
   </si>
   <si>
-    <t>Tríptico Rhynchophorus ferrugineus (gorgojo vermello da palma)</t>
-[...7 lines deleted...]
-  <si>
     <t>Tríptico Paysandisia archon, recomendacións contra a eiruga do barrenador da palma</t>
   </si>
   <si>
     <t>Paysandisia archon, un lepidóptero da familia Castniidae, é orixinario de América do Sur e as súas larvas aliméntanse de palmeiras. A primeira detección en Europa foi en Francia e Italia en 1998-99. En España detectouse por primeira vez en Cataluña en maio de 2002, e na Comunidade Valenciana en xuño dese mesmo ano.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/375721956/Paysandisia+junio+2023_r05.pdf/d6c89b4b-7dd1-9940-45d2-877ade3d6854?t=1699013133037</t>
   </si>
   <si>
     <t>Plan nacional de continxencia para as tefritidas non europeas</t>
   </si>
   <si>
     <t>Este documento recolle as medidas que se deben adoptar contra as especies de tefritidas non europeas (moscas da froita non europeas) co obxectivo de previr a súa aparición, e no caso de que apareza algunha das especies mencionadas neste Plan Nacional de Continxencia, para actuar con rapidez e eficacia, determinar a súa distribución e combatelas co fin de evitar a súa propagación. A importancia destas pragas radica na súa gran capacidade de adaptación ás diferentes condicións ambientais, os danos que poden ocasionar a unha ampla gama de froitos, derivando na perda do seu valor comercial, e as perdas potenciais que estas pragas poden ocasionar nos mercados de exportación.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pnc_tephsinamarillooctubre2020_tcm30-536038.pdf</t>
   </si>
   <si>
     <t>Control de Spodoptera litoralis (tiña negra) en vexetais de folla.</t>
   </si>
   <si>
     <t>É unha praga moi polífaga e migratoria, con notables flutuacións nas súas poboacións. Ten tres xeracións ao ano, alcanzando o seu máximo de poboación en setembro-outubro.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359218/Nota+informativa+Spodoptera+littoralis%2C+27+octubre+2017.pdf/33fd4763-cdfa-4a6f-81da-43be18c02ea3</t>
   </si>
   <si>
-    <t>Monitorización de Scirtothrips aurantii en cítricos, granada e caqui.</t>
-[...43 lines deleted...]
-  <si>
     <t>Plan Nacional de Sanidade Vexetal de Tomates</t>
   </si>
   <si>
     <t>O tomate (Solanum lycopersicum) é un dos vexetais máis consumidos a nivel mundial, tanto fresco como procesado. Moitas zonas de España e do resto da conca mediterránea contan cunhas condicións agroambientais óptimas para o seu cultivo, convertendo o noso país nun dos principais produtores deste vexetal dentro da Unión Europea. A pesar das condicións favorables e dos avances tecnolóxicos no cultivo, a produción adoita estar obstaculizada por unha gran variedade de enfermidades das plantas, sobre todo as causadas por virus.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/240613_pnsv_tomate_tcm30-685723.pdf</t>
   </si>
   <si>
     <t>Recomendacións para zonas afectadas por DANA contra a gomose cítrica (Phytophthora spp.)</t>
   </si>
   <si>
     <t>A gomose dos cítricos, causada por Phytophthora spp., afecta o tronco e as ramas principais da variedade (figs. 1a e 1b). Como o seu nome indica, caracterízase pola abundante aparición de goma nos tecidos afectados. Se eliminamos a cortiza, podemos ver os tecidos internos do floema e do cambium cunha cor marrón moi característica e aspecto acuoso (fig. 1b). As lesións desenvólvense e aumentan de tamaño ao longo de varios ciclos de cultivo, rodeando completamente a póla ou o tronco afectado, provocando un declive xeral e, eventualmente, a morte. As lesións de gomose nos troncos e ramas poden tardar moito en facerse visibles, o que ás veces pode provocar confusión sobre cando se produciron as infeccións.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/Recomendaciones++frente+a+la+gomosis+de+los+c%C3%ADtricos+%28Phytophtora+spp.%29+05-11-2024.pdf/61cd1c10-3dd2-5c34-a9b8-15184667fe45?t=1730899554091</t>
   </si>
   <si>
     <t>Cítricos, nota informativa Pulvinaria polygonata na Veiga Baixa.</t>
   </si>
   <si>
     <t>Pulvinaria polygonata (Cockerell) é un cóccido da familia Coccidae que foi atopado en parcelas cítricas da rexión da Veiga Baixa do Segura en 2019, sendo o primeiro rexistro en Europa. Está presente noutras rexións do mundo como Australia, Oriente e algúns países da zona paleártica oriental (China, Xapón, Taiwán). É unha especie que se comporta polífaga, aínda que, ata agora, en España se atopou alimentándose de plantas do xénero Citrus.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359212/C%C3%ADtricos%2C+nota+informativa+Pulvinaria+polygonata%2C+16+de+septiembre+2022.pdf/667df41a-d3e1-6ade-e9c9-fef2bd1b7723?t=1663676426193</t>
@@ -9437,86 +9566,68 @@
   <si>
     <t>Período entre o inicio da brotación e a floración: A presenza de Scirtothrips valorarase semanalmente mediante dous métodos principais: 1. Capturas en trampas cromáticas amarelas como indicación da presenza temperá; estas trampas requiren a revisión por persoal técnico especializado. 2. Avaliación de brotes tenros: realizarase tocando brotes (4 brotes por árbore e 10 árbores por parcela/ha), recollendo as mostras caídas sobre fondo escuro para facilitar a identificación dos individuos presentes.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/20250103+ESTRATEGIA+CONTROL+QUIMICO+Scirtothrips+2025.pdf/a88f3f4c-c8aa-03cc-7fc0-beea338d65c0?t=1738590494468</t>
   </si>
   <si>
     <t>Instrucións para a comercialización de plantas sensibles a Xylella fastidiosa</t>
   </si>
   <si>
     <t>O capítulo VII do Regulamento (UE) 2020/1201 sobre medidas para evitar a introdución e propagación dentro da Unión de Xylella fastidiosa establece os requisitos para o movemento dentro da UE de determinadas plantas e o capítulo VIII establece os requisitos para a introdución na UE de plantas hóspedes.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/instruccionescomercializacionplantasensiblexylellafastidiosa010920_tcm30-485024.pdf</t>
   </si>
   <si>
     <t>Charla autoexplicativa Rhynchophorus ferrugineus (gorgullo vermello da palma)</t>
   </si>
   <si>
     <t>Charla informativa Rhynchophorus ferrugineus. DG de Investigación e Tecnoloxía Agroalimentaria</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359287/Charla+Autoexplicativa+Picudo.pdf/e79ddc57-4d16-4a76-8eb9-8c41bd149098</t>
   </si>
   <si>
-    <t>Aviso de tratamento da mosca branca dos cítricos (Dialeurodes citri Ashmead).</t>
-[...7 lines deleted...]
-  <si>
     <t>Aviso de tratamento de Pulvinaria polygonata na Veiga Baixa e Bajo Vinalopó en cultivos de cítricos</t>
   </si>
   <si>
     <t>Nota informativa Pulvinaria polygonata na Veiga Baixa e Baixo Vinalopó. Desde a detección do cóccido Pulvinaria polygonata (Cockerell) en parcelas cítricas da comarca da Veiga Baixa do Segura en 2019, observouse o comportamento das súas poboacións na zona onde se asentou. Este insecto produce grandes cantidades de melado, o que fai que proliferen varias especies de fungos saprófitos, producindo unha alta densidade de mofo hollín nos froitos e brotes. Tamén facilita o establecemento doutras especies de pragas que buscan refuxio nestas zonas. Para detectar a praga na parcela, é importante controlar as copas das árbores que teñen moito mofo de hollín.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/Aviso+tratamiento+Pulvinaria+polygonata%2C+05-06-23.pdf/4762aa54-a510-cf78-9fdf-5f41f763f0e0?t=1725014400858</t>
   </si>
   <si>
     <t>Aviso de tratamento da polilla do limón Prays citri (Millière) nos cítricos</t>
   </si>
   <si>
     <t>A polilla do limón Prays citri (Millière) é un pequeno lepidóptero que voa ao solpor e ao amencer, as súas larvas atacan o ovario das flores ou dos froitos recén postas, facendo que caian e se perdan. O dano máis grave prodúcese no limoeiro da variedade Verna.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/Aviso+tratamiento+polilla+limonero+%28Prays+citri%29%2C+28.04.23.pdf/5a965d67-d531-8edc-3899-7df04f8139bf?t=1725014503049</t>
   </si>
   <si>
-    <t>Aviso de tratamento contra a necrose foliar do caqui</t>
-[...7 lines deleted...]
-  <si>
     <t>Plan Nacional de Contingencias para Fusarium oxysporum f. sp. Cubense (EF Sm.) WC Snyder &amp; HN Hansen Tropical Race 4</t>
   </si>
   <si>
     <t>Este documento contén as medidas a tomar contra Fusarium oxysporum f. sp. cubense Tropical Race 4 (Foc RT4), praga de corentena en Canarias regulada pola Orde Ministerial do 12 de marzo de 19871 coa finalidade de evitar a súa aparición nas illas, e no caso de que apareza, actuando con rapidez e eficacia, determinando a súa distribución e aplicando medidas de erradicación. O Foc RT4 é un fungo ascomiceto fitopatóxeno da familia Nectriaceae que causa o marchitez por Fusarium (ou enfermidade de Panamá) dos plátanos, que é a enfermidade máis destrutiva do cultivo.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pncfoc_mayo_2024_tcm30-690595.pdf</t>
   </si>
   <si>
     <t>Plan de continxencia Diaphorina Citri</t>
   </si>
   <si>
     <t>Este documento recolle as medidas a tomar contra o psílido asiático dos cítricos, Diaphorina citri (Orde: Hemiptera, Familia: Psyllidae). Este psílido está incluído na lista de pragas de corentena da Unión polo Regulamento 2019/2072 xa que actúa como vector da bacteria que provoca o Huanglongbing (HLB) ou o enverdecemento dos cítricos. HLB, ademais de ser unha praga de corentena da Unión, tamén está clasificada como praga prioritaria segundo o Regulamento (UE) 2019/1702. Esta bacteria está regulada pola UE e deteriora a calidade e o sabor da froita, podendo matar a árbore afectada nuns anos. Por iso é de vital importancia previr a aparición do insecto vector e, se o fai, determinar a súa distribución, actuar con rapidez e eficacia e combatelo para evitar a súa propagación e erradicalo.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pnc_diaphorina-may24_tcm30-684105.pdf</t>
   </si>
   <si>
     <t>Rede de alerta e información fitosanitarias, protocolo de campo para o seguimento do cultivo: vide</t>
   </si>
   <si>
     <t>Manual de campo para a estimación do risco de danos causados por pragas e enfermidades no cultivo da uva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturapescaaguaydesarrollorural/raif/wp-content/uploads/2023/07/ProtocolosCampos_Vid.pdf</t>
@@ -10103,65 +10214,59 @@
   <si>
     <t>Presentación do Estudo do sector Agroalimentario. Tecnoloxías, produtos e servizos para a transformación dixital do sector agroalimentario español.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/diapositivaswebinar-estudio-5_tcm30-683561.pdf</t>
   </si>
   <si>
     <t>Webinar - Sector AgriFoodTech. Tecnoloxías, produtos e servizos para a transformación dixital do sector agroalimentario español</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=HRUQPBC-F7E</t>
   </si>
   <si>
     <t>Análise do estado actual da dixitalización do sector agroalimentario español</t>
   </si>
   <si>
     <t>Presentación do Estudo Análise do Estado Actual da dixitalización do sector agroalimentario español. No iHUB de innovación dixital La Vega Innova do Ministerio de Agricultura, Pesca e Alimentación (San Fernando de Henares - Madrid).</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/presentacionestudio-6_tcm30-685717.pdf</t>
   </si>
   <si>
     <t>Sistemas automatizados de monitorización de pragas de alta precisión</t>
   </si>
   <si>
-    <t>Como afecta a dixitalización no control de pragas e enfermidades nos cultivos de invernadoiro?</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/high-tech-patsc-trap-eye-josepedro-sanchez_tcm30-690560.pdf</t>
   </si>
   <si>
     <t>Desenvolvemento de ferramentas dixitais na agricultura</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/desarrollo-herramientas-digitales-shawn-carlisle_tcm30-690558.pdf</t>
   </si>
   <si>
-    <t>Webinar - Como afecta a dixitalización no control de pragas e enfermidades nos cultivos de invernadoiro?</t>
-[...1 lines deleted...]
-  <si>
     <t>Webinar - DigiMAPA: A ferramenta dixital que conecta o sector agroalimentario coas empresas Agrotech</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=jdXXgHEqdoM</t>
   </si>
   <si>
     <t>Webinar - Aplicación da intelixencia artificial na vixilancia da saúde animal</t>
   </si>
   <si>
     <t>Aplicación da intelixencia artificial na vixilancia da saúde animal.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=ce7kztbSi9s</t>
   </si>
   <si>
     <t>Webinar - Sesión I - Robotización na agricultura ao aire libre</t>
   </si>
   <si>
     <t>Sesión I: Robotización na agricultura ao aire libre</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=S-cFcBWs-gY</t>
   </si>
   <si>
     <t>ModernAKIS Fortalecemento en castelán AKIS</t>
@@ -10364,59 +10469,50 @@
   <si>
     <t>Resumo da situación do sector da carne de vacún con cifras ata 2023.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/estadisticas/indicadoresanualesvacunodecarne_datosanuales2023_publicacionjulio2_tcm30-381390.pdf</t>
   </si>
   <si>
     <t>Informe resumo. Caracterización do sector da carne de vacún 2023</t>
   </si>
   <si>
     <t>Resumo da caracterización do sector da carne de vacún.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/informecaracterizacionsectorvacunodecarne_datos2023_tcm30-553721.pdf</t>
   </si>
   <si>
     <t>Produción ecolóxica mediterránea e cambio climático: Memoria técnica</t>
   </si>
   <si>
     <t>Extracto do estudo “Produción Ecolóxica Mediterránea e Cambio Climático: Estado do coñecemento” editado por Ecovalia e realizado pola Cátedra de Produción Ecolóxica - Clemente Mata da Universidade de Córdoba.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/alimentacion/temas/produccion-eco/informetecnicopemcc_tcm30-520459.pdf</t>
   </si>
   <si>
-    <t>Mellora na xestión das explotacións agrarias</t>
-[...7 lines deleted...]
-  <si>
     <t>Directrices científico-técnicas para a aplicación do principio de non causar danos significativos ao medio: Conservación de estruturas vexetais, habitabilidade da fauna.</t>
   </si>
   <si>
     <t>Directrices técnicas de mellora e sustentabilidade no rego para a conservación vexetal e as estruturas da fauna.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/gestion-sostenible-regadios/directrices3y4_actualizada_oct23_tcm30-673192.pdf</t>
   </si>
   <si>
     <t>Programa de difusión e formación sobre boas prácticas agrícolas (GAP)</t>
   </si>
   <si>
     <t>Documento que reúne as boas prácticas agrarias no marco do Plan para mellorar a eficiencia e a sustentabilidade no rego.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/gestion-sostenible-regadios/directriz5_programadedyf_web_tcm30-622983.pdf</t>
   </si>
   <si>
     <t>Apicultura Juan Félix</t>
   </si>
   <si>
     <t>Colaboración do Apicultor Juan Felix Díaz Quintana sobre o mundo das abellas, o mel e os seus derivados.</t>
   </si>
   <si>
     <t>https://www.ivoox.com/podcast-apicultura-juan-felix_sq_f1766127_1.html</t>
@@ -11192,59 +11288,50 @@
   <si>
     <t>Ficha sectorial do sector avícola.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/14informesectorial_ote_avicultura_tcm30-540411.pdf</t>
   </si>
   <si>
     <t>Caracterización do sector avícola ponedora en España</t>
   </si>
   <si>
     <t>Documento que ofrece unha visión xeral da avicultura ponedora en España.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/caracterizaciondelsectoravicoladepuesta2019_rev_tcm30-436298.pdf</t>
   </si>
   <si>
     <t>A Política Agraria Común 2023-2027 nos sectores ovino e caprino</t>
   </si>
   <si>
     <t>Documento informativo que resume os apoios recibidos polos sectores ovino e caprino a través da Política Agraria Común (PAC).</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/notapac2023-web-ovinocaprinodef_tcm30-58890.pdf</t>
   </si>
   <si>
-    <t>Análise da estrutura produtiva do sector ovino de leite en España 2017-2021</t>
-[...7 lines deleted...]
-  <si>
     <t>Análise da estrutura produtiva do sector caprino de leite en España 2017-2021</t>
   </si>
   <si>
     <t>O obxectivo do estudo é caracterizar a estrutura produtiva do sector caprino de leite en España.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/estructuracaprinodeleche2017-2021_tcm30-544578.pdf</t>
   </si>
   <si>
     <t>Ficha sector ovino e caprino de leite</t>
   </si>
   <si>
     <t>Ficha sectorial do sector lácteo ovino e caprino.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/10informesectorial_ote_ovinocaprinoleche_tcm30-540378.pdf</t>
   </si>
   <si>
     <t>Definición e caracterización da extensinidade nas explotacións gandeiras de España</t>
   </si>
   <si>
     <t>Estudo que ofrece unha aproximación sintética á situación da gandería extensiva en España centrado fundamentalmente nos sectores ovino e caprino, aínda que aborda tamén algunhas cuestións xerais aplicables a calquera tipo de gandaría de pasto.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/informesobreganaderiaextensivaenespanaoctubre2017nipo_tcm30-428264.pdf</t>
@@ -12080,77 +12167,50 @@
   <si>
     <t>Deseño dunha ferramenta, servidor web cartográfico, para o seguimento dos cultivos de cereais mediante teledetección que permita a detección precoz e a intervención de anomalías na produción e a optimización do uso de insumos.</t>
   </si>
   <si>
     <t>Plataforma dixital de promoción en mercados locais e circuítos curtos de distribución, colectivos e organizacións de produtores e organizacións interprofesionais (AGROCHEF)</t>
   </si>
   <si>
     <t>Transferencia tecnolóxica e dixitalización dos procesos de comercialización directa para a comercialización de alimentos producidos por pequenos produtores agrícolas e gandeiros do sector nacional de hostalería e restauración.</t>
   </si>
   <si>
     <t>Xóvenes Agricultores en RED: rendibles, eficientes e diversificados (RAICES.INFO)</t>
   </si>
   <si>
     <t>Deseñar e implantar unha plataforma dixital colaborativa que permita desenvolver unha serie de actividades para apoiar a incorporación dos mozos á actividade agraria, mellorar os seus índices de éxito e a súa sustentabilidade económica, ambiental e social.</t>
   </si>
   <si>
     <t>Mellora xenética na gandería</t>
   </si>
   <si>
     <t>A innovación na mellora xenética garante unha selección máis eficiente dos reprodutores, o que contribúe, entre outras cuestións, a manter as razas autóctonas e en perigo de extinción e potenciar a gandería tradicional e extensiva. A innovación en xenética -como a aplicación da xenómica, o uso de sensores e o desenvolvemento dun banco de xermoplasma- son ferramentas fundamentais para aumentar a produtividade e a rendibilidade do sector gandeiro español.</t>
   </si>
   <si>
     <t>https://www.redruralnacional.es/sites/default/files/documents/dossier_MejoraGeneticaGanaderia_v2.pdf</t>
   </si>
   <si>
-    <t>Mellora xenética na agricultura</t>
-[...25 lines deleted...]
-  <si>
     <t>Xóvenes agricultores - Entrevista a Nando Durá</t>
   </si>
   <si>
     <t>Vídeo con entrevista a Nando Durá sobre mozos agricultores.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=kMMtyQ99DCY</t>
   </si>
   <si>
     <t>estruturas agrícolas. Compartir experiencias de xestión do territorio</t>
   </si>
   <si>
     <t>Vídeo sobre estruturas agrarias e experiencias de xestión da terra.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=WoOAZfhXFoY</t>
   </si>
   <si>
     <t>A mocidade e o relevo xeracional. Cooperativa La Viña</t>
   </si>
   <si>
     <t>Vídeo sobre a mocidade e o cambio xeracional.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=ORmDs9JJH0M</t>
@@ -12158,51 +12218,51 @@
   <si>
     <t>Caderno de campo dixital</t>
   </si>
   <si>
     <t>Vídeo sobre o caderno de campo dixital.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=CLMKTD45xnw</t>
   </si>
   <si>
     <t>Modelo de explotación gandeira autosostible</t>
   </si>
   <si>
     <t>Vídeo sobre un modelo de explotación gandeira autosustentable.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=7Yn4_GvUvhU&amp;pp=ygUOYWdyb2dhbmFkZXLDrWE%3D</t>
   </si>
   <si>
     <t>Palla mollada, inimigo do gando</t>
   </si>
   <si>
     <t>Vídeo sobre palla mollada e gando.</t>
   </si>
   <si>
-    <t>https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj46NbSj4eEAxVNgf0HHQRzC2YQwqsBegQIDRAG&amp;url=https%3A//www.youtube.com/watch%3Fv%3DVC9uTGuFR0o&amp;usg=AOvVaw3sQJbi4wWnWhqTUm6m6_uW&amp;opi=89978449</t>
+    <t>https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj46NbSj4eEAxVNgf0HHQRzC2YQwqsBegQIDRAG&amp;url=https%3A%2F%2Fwww.youtube.com%2Fwatch%3Fv%3DVC9uTGuFR0o&amp;usg=AOvVaw3sQJbi4wWnWhqTUm6m6_uW&amp;opi=89978449</t>
   </si>
   <si>
     <t>Intensivo ou extensivo como é o gando de Bea?</t>
   </si>
   <si>
     <t>Vídeo sobre gando.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=_zyV8eUJ8MI&amp;pp=ygUOaGF6aSBnYW5hZGVyaWE%3D</t>
   </si>
   <si>
     <t>Produción agrícola en invernadoiro</t>
   </si>
   <si>
     <t>Vídeo sobre a produción agrícola nun invernadoiro.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=IG2C9-RdiB8&amp;list=PL3-eFoZ-Ye-apU7r5uM5s3pkqUHLH93jG&amp;index=18&amp;pp=iAQB</t>
   </si>
   <si>
     <t>Solucións innovadoras para a industria alimentaria</t>
   </si>
   <si>
     <t>Vídeo sobre solucións innovadoras para a industria alimentaria.</t>
   </si>
@@ -12407,201 +12467,87 @@
   <si>
     <t>Cadro sinóptico de prácticas de tapas inertes</t>
   </si>
   <si>
     <t>Cadro sinóptico de prácticas de tapas inertes.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/Cuadro+sin%C3%B3ptico+pr%C3%A1cticas+cubiertas+inertes.pdf/b331c3f2-d543-c89f-aace-2ef21076c5b9?t=1678273117812</t>
   </si>
   <si>
     <t>Pagos directos, novidades da PAC 2023-2027</t>
   </si>
   <si>
     <t>Pagos directos, novidades da PAC 2023-2027.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/Pagos+directos%2C+novedades+en+la+PAC+2023-2027.pdf/ba983466-57f0-ce01-c8ab-ef836dd150cb?t=1676969607457</t>
   </si>
   <si>
     <t>Condicionalidade mellorada (2)</t>
   </si>
   <si>
     <t>Vídeo sobre a condicionalidade reforzada.</t>
   </si>
   <si>
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-8?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370532030&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D2%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_delta%3D10%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370532030</t>
-[...35 lines deleted...]
-    <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES+EN+CULTIVOS+BAJO+AGUA.pdf/1d6fccea-1cb2-1364-3521-ef0a67531fdc?t=1676969605773</t>
+    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-8?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370532030&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A%2F%2Fportalagrari.gva.es%2Fes%2Fpac%2Fpindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D2%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_delta%3D10%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370532030</t>
   </si>
   <si>
     <t>Eco-réximes en cultivos leñosos</t>
   </si>
   <si>
     <t>Ecoréximes en cultivos leñosos.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES+EN+CULTIVOS+LE%C3%91OSOS.pdf/2963d839-119a-2e29-ef1e-e9cc020d0e4c?t=1683025096004</t>
   </si>
   <si>
     <t>Eco-réximes</t>
   </si>
   <si>
     <t>Ecoréximes.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES.pdf/dd1a300b-1a02-7acc-960c-1f98b47cd7b2?t=1676969607150</t>
   </si>
   <si>
-    <t>Rotación de terras agás cultivos subacuáticos</t>
-[...7 lines deleted...]
-  <si>
     <t>Cuberta mínima do solo para evitar o chan espido</t>
   </si>
   <si>
     <t>Vídeo sobre a cobertura mínima do solo para evitar o chan espido.</t>
   </si>
   <si>
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-6?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370531127&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370531127</t>
+    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-6?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370531127&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A%2F%2Fportalagrari.gva.es%2Fes%2Fpac%2Fpindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370531127</t>
   </si>
   <si>
     <t>Condicionalidade reforzada (PEPAC 2023-2027)</t>
   </si>
   <si>
     <t>Vídeo sobre condicionalidade reforzada (PEPAC 2023-2027).</t>
   </si>
   <si>
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/09.-bcam-4?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370534905&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370534905</t>
-[...68 lines deleted...]
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/reserva-nacional?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370531092&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370531092</t>
+    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/09.-bcam-4?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370534905&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A%2F%2Fportalagrari.gva.es%2Fes%2Fpac%2Fpindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370534905</t>
   </si>
   <si>
     <t>Inventario español de coñecementos tradicionais relacionados coa biodiversidade agraria</t>
   </si>
   <si>
     <t>Este libro constitúe o segundo volume do Inventario Español de Coñecementos Tradicionais relacionados coa Biodiversidade Agraria (IECTBA), que se completará nos próximos anos con dous volumes máis. O inventario ten como obxectivo recompilar toda a información publicada sobre coñecementos tradicionais asociados tanto ao uso como ao manexo das plantas cultivadas en España desde principios do século XX, así como referencias históricas anteriores. Tal e como quedou patente en diversos tratados internacionais (por exemplo, FAO, 2009) e na súa transposición á lexislación española, este traballo é necesario dada a forte erosión que se produciu nos últimos cincuenta anos na propia biodiversidade agraria, así como na coñecementos asociados ao seu uso e xestión. Por todas estas razóns, o principal obxectivo do Inventario é difundir e revalorizar a riqueza de todo este patrimonio cultural e material asociado á biodiversidade agraria en España.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/images/es/tardio_etal2022_iectbavol2_tcm30-640207.pdf</t>
   </si>
   <si>
     <t>Guía de Xestión Integrada de Pragas (IPM) - leguminosas</t>
   </si>
   <si>
     <t>As guías de Xestión Integrada de Pragas (MIP) pretenden servir de orientación aos agricultores e asesores para implantar os principios de Xestión Integrada de Pragas en toda a produción agraria nacional, un dos requisitos para todas as explotacións agrarias que desenvolvan a súa actividade en España, segundo o capítulo III. do Real decreto 1311/2012, do 14 de setembro, polo que se establece o marco de actuación para lograr un uso sostible dos produtos fitosanitarios. No Plan Nacional de Acción para o Uso Sostible de Produtos Fitosanitarios, aprobado na Conferencia Sectorial de Agricultura e Desenvolvemento Rural de decembro de 2012, concretamente na medida 3.1, xa estaba prevista a elaboración de guías de xestión integrada de pragas, durante o período de vixencia do Plan. .</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/leguminosas_web_2_tcm30-559335.pdf</t>
   </si>
   <si>
     <t>Guía de xestión integrada de pragas (IPM) - gramíneas</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pastos_web_metadatos_protegida_tcm30-661346.pdf</t>
   </si>
@@ -12989,62 +12935,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1487"/>
+  <dimension ref="A1:D1481"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D1487"/>
+      <selection activeCell="A1" sqref="A1:D1481"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="283.074" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2270.874" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1014.467" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="1026.178" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
@@ -13092,4548 +13038,4546 @@
         <v>15</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="1" t="s">
+      <c r="D8" s="1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="1" t="s">
+      <c r="D10" s="1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="1" t="s">
+      <c r="D11" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="D36" s="1"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>163</v>
-      </c>
-[...7 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>166</v>
-      </c>
-[...7 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>169</v>
-      </c>
-[...7 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>172</v>
-      </c>
-[...7 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>175</v>
-      </c>
-[...7 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>178</v>
-      </c>
-[...7 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>181</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>184</v>
-      </c>
-[...7 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>187</v>
-      </c>
-[...7 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>190</v>
-      </c>
-[...7 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>193</v>
-      </c>
-[...7 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>196</v>
-      </c>
-[...7 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>202</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>211</v>
-      </c>
-[...7 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>214</v>
-      </c>
-[...7 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>217</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>220</v>
-      </c>
-[...7 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>223</v>
-      </c>
-[...7 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>226</v>
-      </c>
-[...7 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>229</v>
-      </c>
-[...7 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>238</v>
-      </c>
-[...7 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>241</v>
-      </c>
-[...7 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>244</v>
-      </c>
-[...7 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="D102" s="1" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C103" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="B103" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="1" t="s">
+      <c r="D103" s="1" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C104" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="B104" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C104" s="1" t="s">
+      <c r="D104" s="1" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C105" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="B105" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C105" s="1" t="s">
+      <c r="D105" s="1" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C106" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="B106" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C106" s="1" t="s">
+      <c r="D106" s="1" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C107" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="B107" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C107" s="1" t="s">
+      <c r="D107" s="1" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C108" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="B108" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C108" s="1" t="s">
+      <c r="D108" s="1" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C109" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="B109" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C109" s="1" t="s">
+      <c r="D109" s="1" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C110" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="B110" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C110" s="1" t="s">
+      <c r="D110" s="1" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C111" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="B111" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C111" s="1" t="s">
+      <c r="D111" s="1" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C112" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="B112" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C112" s="1" t="s">
+      <c r="D112" s="1" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C113" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="B113" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C113" s="1" t="s">
+      <c r="D113" s="1" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C114" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="B114" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C114" s="1" t="s">
+      <c r="D114" s="1" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C115" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="B115" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C115" s="1" t="s">
+      <c r="D115" s="1" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C116" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="B116" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C116" s="1" t="s">
+      <c r="D116" s="1" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C117" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="B117" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C117" s="1" t="s">
+      <c r="D117" s="1" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B118" s="1" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
         <v>351</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>277</v>
+        <v>353</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>277</v>
+        <v>356</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>386</v>
+        <v>90</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>386</v>
+        <v>5</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>386</v>
+        <v>5</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>386</v>
+        <v>5</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>397</v>
+        <v>377</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
         <v>398</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>386</v>
+        <v>5</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>400</v>
+        <v>377</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C137" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="B137" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C137" s="1" t="s">
+      <c r="D137" s="1" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C138" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B138" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C138" s="1" t="s">
+      <c r="D138" s="1" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C139" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B139" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C139" s="1" t="s">
+      <c r="D139" s="1" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C140" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="B140" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C140" s="1" t="s">
+      <c r="D140" s="1" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C141" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="B141" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C141" s="1" t="s">
+      <c r="D141" s="1" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C142" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B142" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C142" s="1" t="s">
+      <c r="D142" s="1" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="B143" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C143" s="1" t="s">
+      <c r="D143" s="1" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C144" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="B144" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C144" s="1" t="s">
+      <c r="D144" s="1" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C145" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="B145" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C145" s="1" t="s">
+      <c r="D145" s="1" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C146" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="B146" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C146" s="1" t="s">
+      <c r="D146" s="1" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C147" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="B147" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C147" s="1" t="s">
+      <c r="D147" s="1" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C148" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="B148" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C148" s="1" t="s">
+      <c r="D148" s="1" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C149" s="1" t="s">
         <v>437</v>
-      </c>
-[...4 lines deleted...]
-        <v>435</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>448</v>
+        <v>377</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>450</v>
+        <v>377</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C181" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="B181" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D181" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C183" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="D183" s="1" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C184" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="B184" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C184" s="1" t="s">
+      <c r="D184" s="1" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C185" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="B185" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C185" s="1" t="s">
+      <c r="D185" s="1" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="D186" s="1" t="s">
         <v>544</v>
-      </c>
-[...7 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="D187" s="1" t="s">
         <v>547</v>
-      </c>
-[...7 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="D188" s="1" t="s">
         <v>550</v>
-      </c>
-[...7 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D189" s="1" t="s">
         <v>553</v>
-      </c>
-[...7 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D190" s="1" t="s">
         <v>556</v>
-      </c>
-[...7 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="D191" s="1" t="s">
         <v>559</v>
-      </c>
-[...7 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="D192" s="1" t="s">
         <v>562</v>
-      </c>
-[...7 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="D193" s="1" t="s">
         <v>565</v>
-      </c>
-[...7 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="D194" s="1" t="s">
         <v>568</v>
-      </c>
-[...7 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="D195" s="1" t="s">
         <v>571</v>
-      </c>
-[...7 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="D196" s="1" t="s">
         <v>574</v>
-      </c>
-[...7 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="D197" s="1" t="s">
         <v>577</v>
-      </c>
-[...7 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="D198" s="1" t="s">
         <v>580</v>
-      </c>
-[...7 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="D199" s="1" t="s">
         <v>583</v>
-      </c>
-[...7 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D200" s="1" t="s">
         <v>586</v>
-      </c>
-[...7 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="D201" s="1" t="s">
         <v>589</v>
-      </c>
-[...7 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D202" s="1" t="s">
         <v>592</v>
-      </c>
-[...7 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="D203" s="1" t="s">
         <v>595</v>
-      </c>
-[...7 lines deleted...]
-        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="D204" s="1" t="s">
         <v>598</v>
-      </c>
-[...7 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="D205" s="1" t="s">
         <v>601</v>
-      </c>
-[...7 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="D206" s="1" t="s">
         <v>604</v>
-      </c>
-[...7 lines deleted...]
-        <v>606</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="D207" s="1" t="s">
         <v>607</v>
-      </c>
-[...7 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="D208" s="1" t="s">
         <v>610</v>
-      </c>
-[...7 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="D209" s="1" t="s">
         <v>613</v>
-      </c>
-[...7 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="D210" s="1" t="s">
         <v>616</v>
-      </c>
-[...7 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="D211" s="1" t="s">
         <v>619</v>
-      </c>
-[...7 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="D212" s="1" t="s">
         <v>622</v>
-      </c>
-[...7 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="D213" s="1" t="s">
         <v>625</v>
-      </c>
-[...7 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="D214" s="1" t="s">
         <v>628</v>
-      </c>
-[...7 lines deleted...]
-        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="D215" s="1" t="s">
         <v>631</v>
-      </c>
-[...7 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="D216" s="1" t="s">
         <v>634</v>
-      </c>
-[...7 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D217" s="1" t="s">
         <v>637</v>
-      </c>
-[...7 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="D218" s="1" t="s">
         <v>640</v>
-      </c>
-[...7 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="D219" s="1" t="s">
         <v>643</v>
-      </c>
-[...7 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="D220" s="1" t="s">
         <v>646</v>
-      </c>
-[...7 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="D221" s="1" t="s">
         <v>649</v>
-      </c>
-[...7 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="D222" s="1" t="s">
         <v>652</v>
-      </c>
-[...7 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="D223" s="1" t="s">
         <v>655</v>
-      </c>
-[...7 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="D224" s="1" t="s">
         <v>658</v>
-      </c>
-[...7 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D225" s="1" t="s">
         <v>661</v>
-      </c>
-[...7 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="D226" s="1" t="s">
         <v>664</v>
-      </c>
-[...7 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="D227" s="1" t="s">
         <v>667</v>
-      </c>
-[...7 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D228" s="1" t="s">
         <v>670</v>
-      </c>
-[...7 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="D229" s="1" t="s">
         <v>673</v>
-      </c>
-[...7 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="D230" s="1" t="s">
         <v>676</v>
-      </c>
-[...7 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="D231" s="1" t="s">
         <v>679</v>
-      </c>
-[...7 lines deleted...]
-        <v>681</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="D232" s="1" t="s">
         <v>682</v>
-      </c>
-[...7 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="D233" s="1" t="s">
         <v>685</v>
-      </c>
-[...7 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="D234" s="1" t="s">
         <v>688</v>
-      </c>
-[...7 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D235" s="1" t="s">
         <v>691</v>
-      </c>
-[...7 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="D236" s="1" t="s">
         <v>694</v>
-      </c>
-[...7 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="D237" s="1" t="s">
         <v>697</v>
-      </c>
-[...7 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="D238" s="1" t="s">
         <v>700</v>
-      </c>
-[...7 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="D239" s="1" t="s">
         <v>703</v>
-      </c>
-[...7 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="D240" s="1" t="s">
         <v>706</v>
-      </c>
-[...7 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="D241" s="1" t="s">
         <v>709</v>
-      </c>
-[...7 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="D242" s="1" t="s">
         <v>712</v>
-      </c>
-[...7 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="D243" s="1" t="s">
         <v>715</v>
-      </c>
-[...7 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="D244" s="1" t="s">
         <v>718</v>
-      </c>
-[...7 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="D245" s="1" t="s">
         <v>721</v>
-      </c>
-[...7 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="D246" s="1" t="s">
         <v>724</v>
-      </c>
-[...7 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="D247" s="1" t="s">
         <v>727</v>
-      </c>
-[...7 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="D248" s="1" t="s">
         <v>730</v>
-      </c>
-[...7 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="D249" s="1" t="s">
         <v>733</v>
-      </c>
-[...7 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="D250" s="1" t="s">
         <v>736</v>
-      </c>
-[...7 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="D251" s="1" t="s">
         <v>739</v>
-      </c>
-[...7 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="D252" s="1" t="s">
         <v>742</v>
-      </c>
-[...7 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="D253" s="1" t="s">
         <v>745</v>
-      </c>
-[...7 lines deleted...]
-        <v>747</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="D254" s="1" t="s">
         <v>748</v>
-      </c>
-[...7 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="D255" s="1" t="s">
         <v>751</v>
-      </c>
-[...7 lines deleted...]
-        <v>753</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="D256" s="1" t="s">
         <v>754</v>
-      </c>
-[...7 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="D257" s="1" t="s">
         <v>757</v>
-      </c>
-[...7 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="D258" s="1" t="s">
         <v>760</v>
-      </c>
-[...7 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="D259" s="1" t="s">
         <v>763</v>
-      </c>
-[...7 lines deleted...]
-        <v>765</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="D260" s="1" t="s">
         <v>766</v>
-      </c>
-[...7 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="D261" s="1" t="s">
         <v>769</v>
-      </c>
-[...7 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="D262" s="1" t="s">
         <v>772</v>
-      </c>
-[...7 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="D263" s="1" t="s">
         <v>775</v>
-      </c>
-[...7 lines deleted...]
-        <v>777</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="D264" s="1" t="s">
         <v>778</v>
-      </c>
-[...7 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="D265" s="1" t="s">
         <v>781</v>
-      </c>
-[...7 lines deleted...]
-        <v>783</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="D266" s="1" t="s">
         <v>784</v>
-      </c>
-[...7 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="D267" s="1" t="s">
         <v>787</v>
-      </c>
-[...7 lines deleted...]
-        <v>789</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="D268" s="1" t="s">
         <v>790</v>
-      </c>
-[...7 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="D269" s="1" t="s">
         <v>793</v>
-      </c>
-[...7 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="D270" s="1" t="s">
         <v>796</v>
-      </c>
-[...7 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="D271" s="1" t="s">
         <v>799</v>
-      </c>
-[...7 lines deleted...]
-        <v>801</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="D272" s="1" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="D273" s="1" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>807</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="D274" s="1" t="s">
         <v>808</v>
-      </c>
-[...7 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="D275" s="1" t="s">
         <v>811</v>
-      </c>
-[...7 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="D276" s="1" t="s">
         <v>814</v>
-      </c>
-[...7 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="D277" s="1" t="s">
         <v>817</v>
-      </c>
-[...7 lines deleted...]
-        <v>819</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="D278" s="1" t="s">
         <v>820</v>
-      </c>
-[...7 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="D279" s="1" t="s">
         <v>823</v>
-      </c>
-[...7 lines deleted...]
-        <v>825</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="D280" s="1" t="s">
         <v>826</v>
-      </c>
-[...7 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="D281" s="1" t="s">
         <v>829</v>
-      </c>
-[...7 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="D282" s="1" t="s">
         <v>832</v>
-      </c>
-[...7 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="D283" s="1" t="s">
         <v>835</v>
-      </c>
-[...7 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="D284" s="1" t="s">
         <v>838</v>
-      </c>
-[...7 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="D285" s="1" t="s">
         <v>841</v>
-      </c>
-[...7 lines deleted...]
-        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="D286" s="1" t="s">
         <v>844</v>
-      </c>
-[...7 lines deleted...]
-        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="D287" s="1" t="s">
         <v>847</v>
-      </c>
-[...7 lines deleted...]
-        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="D288" s="1" t="s">
         <v>850</v>
-      </c>
-[...7 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="D289" s="1" t="s">
         <v>853</v>
-      </c>
-[...7 lines deleted...]
-        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="D290" s="1" t="s">
         <v>856</v>
-      </c>
-[...7 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="D291" s="1" t="s">
         <v>859</v>
-      </c>
-[...7 lines deleted...]
-        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="D292" s="1" t="s">
         <v>862</v>
-      </c>
-[...7 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="D293" s="1" t="s">
         <v>865</v>
-      </c>
-[...7 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="D294" s="1" t="s">
         <v>868</v>
-      </c>
-[...7 lines deleted...]
-        <v>870</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="D295" s="1" t="s">
         <v>871</v>
-      </c>
-[...7 lines deleted...]
-        <v>873</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="D296" s="1" t="s">
         <v>874</v>
-      </c>
-[...7 lines deleted...]
-        <v>876</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="D297" s="1" t="s">
         <v>877</v>
-      </c>
-[...7 lines deleted...]
-        <v>879</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="D298" s="1" t="s">
         <v>880</v>
-      </c>
-[...7 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="D299" s="1" t="s">
         <v>883</v>
-      </c>
-[...7 lines deleted...]
-        <v>885</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="D300" s="1" t="s">
         <v>886</v>
-      </c>
-[...7 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="D301" s="1" t="s">
         <v>889</v>
-      </c>
-[...7 lines deleted...]
-        <v>891</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="D302" s="1" t="s">
         <v>892</v>
-      </c>
-[...7 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="D303" s="1" t="s">
         <v>895</v>
-      </c>
-[...7 lines deleted...]
-        <v>897</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="D304" s="1" t="s">
         <v>898</v>
-      </c>
-[...7 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="D305" s="1" t="s">
         <v>901</v>
-      </c>
-[...7 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="D306" s="1" t="s">
         <v>904</v>
-      </c>
-[...7 lines deleted...]
-        <v>906</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="D307" s="1" t="s">
         <v>907</v>
-      </c>
-[...7 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="D308" s="1" t="s">
         <v>910</v>
-      </c>
-[...7 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="D309" s="1" t="s">
         <v>913</v>
-      </c>
-[...7 lines deleted...]
-        <v>915</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="D310" s="1" t="s">
         <v>916</v>
-      </c>
-[...7 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="D311" s="1" t="s">
         <v>919</v>
-      </c>
-[...7 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="D312" s="1" t="s">
         <v>922</v>
-      </c>
-[...7 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="D313" s="1" t="s">
         <v>925</v>
-      </c>
-[...7 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="D314" s="1" t="s">
         <v>928</v>
-      </c>
-[...7 lines deleted...]
-        <v>930</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="D315" s="1" t="s">
         <v>931</v>
-      </c>
-[...7 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="D316" s="1" t="s">
         <v>934</v>
-      </c>
-[...7 lines deleted...]
-        <v>936</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="D317" s="1" t="s">
         <v>937</v>
-      </c>
-[...7 lines deleted...]
-        <v>939</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="D318" s="1" t="s">
         <v>940</v>
-      </c>
-[...7 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="D319" s="1" t="s">
         <v>943</v>
-      </c>
-[...7 lines deleted...]
-        <v>945</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="D320" s="1" t="s">
         <v>946</v>
-      </c>
-[...7 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="D321" s="1" t="s">
         <v>949</v>
-      </c>
-[...7 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="D322" s="1" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>954</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="D323" s="1" t="s">
         <v>955</v>
-      </c>
-[...7 lines deleted...]
-        <v>957</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="D324" s="1" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="D325" s="1" t="s">
         <v>961</v>
-      </c>
-[...7 lines deleted...]
-        <v>963</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="D326" s="1" t="s">
         <v>964</v>
-      </c>
-[...7 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="D327" s="1" t="s">
         <v>967</v>
-      </c>
-[...7 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C328" s="1" t="s">
         <v>969</v>
-      </c>
-[...4 lines deleted...]
-        <v>965</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1" t="s">
         <v>971</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>972</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1" t="s">
         <v>974</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>5</v>
@@ -17771,359 +17715,359 @@
         <v>1003</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C362" s="1" t="s">
         <v>1068</v>
       </c>
-      <c r="B362" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D362" s="1" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1072</v>
+        <v>1068</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>5</v>
@@ -18219,2907 +18163,2907 @@
         <v>1097</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C373" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D373" s="1" t="s">
         <v>1102</v>
-      </c>
-[...1 lines deleted...]
-        <v>1103</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C374" s="1" t="s">
         <v>1104</v>
       </c>
-      <c r="B374" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C374" s="1" t="s">
+      <c r="D374" s="1" t="s">
         <v>1105</v>
-      </c>
-[...1 lines deleted...]
-        <v>1106</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C375" s="1" t="s">
         <v>1107</v>
       </c>
-      <c r="B375" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C375" s="1" t="s">
+      <c r="D375" s="1" t="s">
         <v>1108</v>
-      </c>
-[...1 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C376" s="1" t="s">
         <v>1110</v>
       </c>
-      <c r="B376" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C376" s="1" t="s">
+      <c r="D376" s="1" t="s">
         <v>1111</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C377" s="1" t="s">
         <v>1113</v>
       </c>
-      <c r="B377" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C377" s="1" t="s">
+      <c r="D377" s="1" t="s">
         <v>1114</v>
-      </c>
-[...1 lines deleted...]
-        <v>1115</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C378" s="1" t="s">
         <v>1116</v>
       </c>
-      <c r="B378" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C378" s="1" t="s">
+      <c r="D378" s="1" t="s">
         <v>1117</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C379" s="1" t="s">
         <v>1119</v>
       </c>
-      <c r="B379" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C379" s="1" t="s">
+      <c r="D379" s="1" t="s">
         <v>1120</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C380" s="1" t="s">
         <v>1122</v>
       </c>
-      <c r="B380" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C380" s="1" t="s">
+      <c r="D380" s="1" t="s">
         <v>1123</v>
-      </c>
-[...1 lines deleted...]
-        <v>1124</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C381" s="1" t="s">
         <v>1125</v>
       </c>
-      <c r="B381" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C381" s="1" t="s">
+      <c r="D381" s="1" t="s">
         <v>1126</v>
-      </c>
-[...1 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C382" s="1" t="s">
         <v>1128</v>
       </c>
-      <c r="B382" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C382" s="1" t="s">
+      <c r="D382" s="1" t="s">
         <v>1129</v>
-      </c>
-[...1 lines deleted...]
-        <v>1130</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C383" s="1" t="s">
         <v>1131</v>
       </c>
-      <c r="B383" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C383" s="1" t="s">
+      <c r="D383" s="1" t="s">
         <v>1132</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C384" s="1" t="s">
         <v>1134</v>
       </c>
-      <c r="B384" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C384" s="1" t="s">
+      <c r="D384" s="1" t="s">
         <v>1135</v>
-      </c>
-[...1 lines deleted...]
-        <v>1136</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C385" s="1" t="s">
         <v>1137</v>
       </c>
-      <c r="B385" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C385" s="1" t="s">
+      <c r="D385" s="1" t="s">
         <v>1138</v>
-      </c>
-[...1 lines deleted...]
-        <v>1139</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C386" s="1" t="s">
         <v>1140</v>
       </c>
-      <c r="B386" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C386" s="1" t="s">
+      <c r="D386" s="1" t="s">
         <v>1141</v>
-      </c>
-[...1 lines deleted...]
-        <v>1142</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C387" s="1" t="s">
         <v>1143</v>
       </c>
-      <c r="B387" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C387" s="1" t="s">
+      <c r="D387" s="1" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C388" s="1" t="s">
         <v>1146</v>
       </c>
-      <c r="B388" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C388" s="1" t="s">
+      <c r="D388" s="1" t="s">
         <v>1147</v>
-      </c>
-[...1 lines deleted...]
-        <v>1148</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D389" s="1" t="s">
         <v>1149</v>
-      </c>
-[...7 lines deleted...]
-        <v>1151</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D390" s="1" t="s">
         <v>1152</v>
-      </c>
-[...7 lines deleted...]
-        <v>1154</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D391" s="1" t="s">
         <v>1155</v>
-      </c>
-[...7 lines deleted...]
-        <v>1157</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D392" s="1" t="s">
         <v>1158</v>
-      </c>
-[...7 lines deleted...]
-        <v>1160</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D393" s="1" t="s">
         <v>1161</v>
-      </c>
-[...7 lines deleted...]
-        <v>1163</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D394" s="1" t="s">
         <v>1164</v>
-      </c>
-[...7 lines deleted...]
-        <v>1166</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D395" s="1" t="s">
         <v>1167</v>
-      </c>
-[...7 lines deleted...]
-        <v>1169</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D396" s="1" t="s">
         <v>1170</v>
-      </c>
-[...7 lines deleted...]
-        <v>1172</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D397" s="1" t="s">
         <v>1173</v>
-      </c>
-[...7 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D398" s="1" t="s">
         <v>1176</v>
-      </c>
-[...7 lines deleted...]
-        <v>1178</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B399" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D399" s="1" t="s">
         <v>1179</v>
-      </c>
-[...7 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B400" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D400" s="1" t="s">
         <v>1182</v>
-      </c>
-[...7 lines deleted...]
-        <v>1184</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B401" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D401" s="1" t="s">
         <v>1185</v>
-      </c>
-[...7 lines deleted...]
-        <v>1187</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B402" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D402" s="1" t="s">
         <v>1188</v>
-      </c>
-[...7 lines deleted...]
-        <v>1190</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B403" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D403" s="1" t="s">
         <v>1191</v>
-      </c>
-[...7 lines deleted...]
-        <v>1193</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B404" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D404" s="1" t="s">
         <v>1194</v>
-      </c>
-[...7 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B405" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D405" s="1" t="s">
         <v>1197</v>
-      </c>
-[...7 lines deleted...]
-        <v>1199</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B406" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D406" s="1" t="s">
         <v>1200</v>
-      </c>
-[...7 lines deleted...]
-        <v>1202</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B407" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D407" s="1" t="s">
         <v>1203</v>
-      </c>
-[...7 lines deleted...]
-        <v>1205</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B408" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D408" s="1" t="s">
         <v>1206</v>
-      </c>
-[...7 lines deleted...]
-        <v>1208</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B409" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D409" s="1" t="s">
         <v>1209</v>
-      </c>
-[...7 lines deleted...]
-        <v>1211</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B410" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D410" s="1" t="s">
         <v>1212</v>
-      </c>
-[...7 lines deleted...]
-        <v>1214</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B411" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D411" s="1" t="s">
         <v>1215</v>
-      </c>
-[...7 lines deleted...]
-        <v>1217</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B412" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D412" s="1" t="s">
         <v>1218</v>
-      </c>
-[...7 lines deleted...]
-        <v>1220</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D413" s="1" t="s">
         <v>1221</v>
-      </c>
-[...7 lines deleted...]
-        <v>1223</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B414" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D414" s="1" t="s">
         <v>1224</v>
-      </c>
-[...7 lines deleted...]
-        <v>1226</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B415" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D415" s="1" t="s">
         <v>1227</v>
-      </c>
-[...7 lines deleted...]
-        <v>1229</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B416" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D416" s="1" t="s">
         <v>1230</v>
-      </c>
-[...7 lines deleted...]
-        <v>1232</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B417" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D417" s="1" t="s">
         <v>1233</v>
-      </c>
-[...7 lines deleted...]
-        <v>1235</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B418" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D418" s="1" t="s">
         <v>1236</v>
-      </c>
-[...7 lines deleted...]
-        <v>1238</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B419" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D419" s="1" t="s">
         <v>1239</v>
-      </c>
-[...7 lines deleted...]
-        <v>1241</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B420" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D420" s="1" t="s">
         <v>1242</v>
-      </c>
-[...7 lines deleted...]
-        <v>1244</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B421" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D421" s="1" t="s">
         <v>1245</v>
-      </c>
-[...7 lines deleted...]
-        <v>1247</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B422" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D422" s="1" t="s">
         <v>1248</v>
-      </c>
-[...7 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B423" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D423" s="1" t="s">
         <v>1251</v>
-      </c>
-[...7 lines deleted...]
-        <v>1253</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B424" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D424" s="1" t="s">
         <v>1254</v>
-      </c>
-[...7 lines deleted...]
-        <v>1256</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B425" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D425" s="1" t="s">
         <v>1257</v>
-      </c>
-[...7 lines deleted...]
-        <v>1259</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B426" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D426" s="1" t="s">
         <v>1260</v>
-      </c>
-[...7 lines deleted...]
-        <v>1262</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B427" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D427" s="1" t="s">
         <v>1263</v>
-      </c>
-[...7 lines deleted...]
-        <v>1265</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B428" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D428" s="1" t="s">
         <v>1266</v>
-      </c>
-[...7 lines deleted...]
-        <v>1268</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B429" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D429" s="1" t="s">
         <v>1269</v>
-      </c>
-[...7 lines deleted...]
-        <v>1271</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B430" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D430" s="1" t="s">
         <v>1272</v>
-      </c>
-[...7 lines deleted...]
-        <v>1274</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B431" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D431" s="1" t="s">
         <v>1275</v>
-      </c>
-[...7 lines deleted...]
-        <v>1277</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B432" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D432" s="1" t="s">
         <v>1278</v>
-      </c>
-[...7 lines deleted...]
-        <v>1280</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B433" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D433" s="1" t="s">
         <v>1281</v>
-      </c>
-[...7 lines deleted...]
-        <v>1283</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B434" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D434" s="1" t="s">
         <v>1284</v>
-      </c>
-[...7 lines deleted...]
-        <v>1286</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C435" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D435" s="1" t="s">
         <v>1287</v>
-      </c>
-[...7 lines deleted...]
-        <v>1289</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B436" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D436" s="1" t="s">
         <v>1290</v>
-      </c>
-[...7 lines deleted...]
-        <v>1292</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B437" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D437" s="1" t="s">
         <v>1293</v>
-      </c>
-[...7 lines deleted...]
-        <v>1295</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B438" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D438" s="1" t="s">
         <v>1296</v>
-      </c>
-[...7 lines deleted...]
-        <v>1298</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B439" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D439" s="1" t="s">
         <v>1299</v>
-      </c>
-[...7 lines deleted...]
-        <v>1301</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D440" s="1" t="s">
         <v>1302</v>
-      </c>
-[...7 lines deleted...]
-        <v>1304</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D441" s="1" t="s">
         <v>1305</v>
-      </c>
-[...7 lines deleted...]
-        <v>1307</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D442" s="1" t="s">
         <v>1308</v>
-      </c>
-[...7 lines deleted...]
-        <v>1310</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D443" s="1" t="s">
         <v>1311</v>
-      </c>
-[...7 lines deleted...]
-        <v>1313</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D444" s="1" t="s">
         <v>1314</v>
-      </c>
-[...7 lines deleted...]
-        <v>1316</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D445" s="1" t="s">
         <v>1317</v>
-      </c>
-[...7 lines deleted...]
-        <v>1319</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D446" s="1" t="s">
         <v>1320</v>
-      </c>
-[...7 lines deleted...]
-        <v>1322</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D447" s="1" t="s">
         <v>1323</v>
-      </c>
-[...7 lines deleted...]
-        <v>1325</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D448" s="1" t="s">
         <v>1326</v>
-      </c>
-[...7 lines deleted...]
-        <v>1328</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D449" s="1" t="s">
         <v>1329</v>
-      </c>
-[...7 lines deleted...]
-        <v>1331</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D450" s="1" t="s">
         <v>1332</v>
-      </c>
-[...7 lines deleted...]
-        <v>1334</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D451" s="1" t="s">
         <v>1335</v>
-      </c>
-[...7 lines deleted...]
-        <v>1337</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D452" s="1" t="s">
         <v>1338</v>
-      </c>
-[...7 lines deleted...]
-        <v>1340</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D453" s="1" t="s">
         <v>1341</v>
-      </c>
-[...7 lines deleted...]
-        <v>1343</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D454" s="1" t="s">
         <v>1344</v>
-      </c>
-[...7 lines deleted...]
-        <v>1346</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D455" s="1" t="s">
         <v>1347</v>
-      </c>
-[...7 lines deleted...]
-        <v>1349</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D456" s="1" t="s">
         <v>1350</v>
-      </c>
-[...7 lines deleted...]
-        <v>1352</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D457" s="1" t="s">
         <v>1353</v>
-      </c>
-[...7 lines deleted...]
-        <v>1355</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D458" s="1" t="s">
         <v>1356</v>
-      </c>
-[...7 lines deleted...]
-        <v>1358</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D459" s="1" t="s">
         <v>1359</v>
-      </c>
-[...7 lines deleted...]
-        <v>1361</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D460" s="1" t="s">
         <v>1362</v>
-      </c>
-[...7 lines deleted...]
-        <v>1364</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D461" s="1" t="s">
         <v>1365</v>
-      </c>
-[...7 lines deleted...]
-        <v>1367</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D462" s="1" t="s">
         <v>1368</v>
-      </c>
-[...7 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D463" s="1" t="s">
         <v>1371</v>
-      </c>
-[...7 lines deleted...]
-        <v>1373</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D464" s="1" t="s">
         <v>1374</v>
-      </c>
-[...7 lines deleted...]
-        <v>1376</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D465" s="1" t="s">
         <v>1377</v>
-      </c>
-[...7 lines deleted...]
-        <v>1379</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D466" s="1" t="s">
         <v>1380</v>
-      </c>
-[...7 lines deleted...]
-        <v>1382</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B467" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C467" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D467" s="1" t="s">
         <v>1383</v>
-      </c>
-[...7 lines deleted...]
-        <v>1385</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B468" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D468" s="1" t="s">
         <v>1386</v>
-      </c>
-[...7 lines deleted...]
-        <v>1388</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C469" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D469" s="1" t="s">
         <v>1389</v>
-      </c>
-[...7 lines deleted...]
-        <v>1391</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B470" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D470" s="1" t="s">
         <v>1392</v>
-      </c>
-[...7 lines deleted...]
-        <v>1394</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B471" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D471" s="1" t="s">
         <v>1395</v>
-      </c>
-[...7 lines deleted...]
-        <v>1397</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B472" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C472" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D472" s="1" t="s">
         <v>1398</v>
-      </c>
-[...7 lines deleted...]
-        <v>1400</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B473" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C473" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D473" s="1" t="s">
         <v>1401</v>
-      </c>
-[...7 lines deleted...]
-        <v>1403</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B474" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D474" s="1" t="s">
         <v>1404</v>
-      </c>
-[...7 lines deleted...]
-        <v>1406</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B475" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D475" s="1" t="s">
         <v>1407</v>
-      </c>
-[...7 lines deleted...]
-        <v>1409</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B476" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D476" s="1" t="s">
         <v>1410</v>
-      </c>
-[...7 lines deleted...]
-        <v>1412</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B477" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D477" s="1" t="s">
         <v>1413</v>
-      </c>
-[...7 lines deleted...]
-        <v>1415</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B478" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D478" s="1" t="s">
         <v>1416</v>
-      </c>
-[...7 lines deleted...]
-        <v>1418</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B479" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D479" s="1" t="s">
         <v>1419</v>
-      </c>
-[...7 lines deleted...]
-        <v>1421</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B480" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D480" s="1" t="s">
         <v>1422</v>
-      </c>
-[...7 lines deleted...]
-        <v>1424</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B481" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D481" s="1" t="s">
         <v>1425</v>
-      </c>
-[...7 lines deleted...]
-        <v>1427</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B482" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D482" s="1" t="s">
         <v>1428</v>
-      </c>
-[...7 lines deleted...]
-        <v>1430</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B483" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D483" s="1" t="s">
         <v>1431</v>
-      </c>
-[...7 lines deleted...]
-        <v>1433</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B484" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D484" s="1" t="s">
         <v>1434</v>
-      </c>
-[...7 lines deleted...]
-        <v>1436</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B485" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D485" s="1" t="s">
         <v>1437</v>
-      </c>
-[...7 lines deleted...]
-        <v>1439</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B486" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C486" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D486" s="1" t="s">
         <v>1440</v>
-      </c>
-[...7 lines deleted...]
-        <v>1442</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B487" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D487" s="1" t="s">
         <v>1443</v>
-      </c>
-[...7 lines deleted...]
-        <v>1445</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B488" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D488" s="1" t="s">
         <v>1446</v>
-      </c>
-[...7 lines deleted...]
-        <v>1448</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B489" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D489" s="1" t="s">
         <v>1449</v>
-      </c>
-[...7 lines deleted...]
-        <v>1451</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B490" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D490" s="1" t="s">
         <v>1452</v>
-      </c>
-[...7 lines deleted...]
-        <v>1454</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B491" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D491" s="1" t="s">
         <v>1455</v>
-      </c>
-[...7 lines deleted...]
-        <v>1457</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B492" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D492" s="1" t="s">
         <v>1458</v>
-      </c>
-[...7 lines deleted...]
-        <v>1460</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B493" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D493" s="1" t="s">
         <v>1461</v>
-      </c>
-[...7 lines deleted...]
-        <v>1463</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B494" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D494" s="1" t="s">
         <v>1464</v>
-      </c>
-[...7 lines deleted...]
-        <v>1466</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B495" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D495" s="1" t="s">
         <v>1467</v>
-      </c>
-[...7 lines deleted...]
-        <v>1469</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B496" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D496" s="1" t="s">
         <v>1470</v>
-      </c>
-[...7 lines deleted...]
-        <v>1472</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B497" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D497" s="1" t="s">
         <v>1473</v>
-      </c>
-[...7 lines deleted...]
-        <v>1475</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B498" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D498" s="1" t="s">
         <v>1476</v>
-      </c>
-[...7 lines deleted...]
-        <v>1478</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B499" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D499" s="1" t="s">
         <v>1479</v>
-      </c>
-[...7 lines deleted...]
-        <v>1481</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B500" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D500" s="1" t="s">
         <v>1482</v>
-      </c>
-[...7 lines deleted...]
-        <v>1484</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B501" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D501" s="1" t="s">
         <v>1485</v>
-      </c>
-[...7 lines deleted...]
-        <v>1487</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B502" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D502" s="1" t="s">
         <v>1488</v>
-      </c>
-[...7 lines deleted...]
-        <v>1490</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B503" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D503" s="1" t="s">
         <v>1491</v>
-      </c>
-[...7 lines deleted...]
-        <v>1493</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B504" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D504" s="1" t="s">
         <v>1494</v>
-      </c>
-[...7 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B505" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D505" s="1" t="s">
         <v>1497</v>
-      </c>
-[...7 lines deleted...]
-        <v>1499</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B506" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D506" s="1" t="s">
         <v>1500</v>
-      </c>
-[...7 lines deleted...]
-        <v>1502</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B507" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D507" s="1" t="s">
         <v>1503</v>
-      </c>
-[...7 lines deleted...]
-        <v>1505</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B508" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D508" s="1" t="s">
         <v>1506</v>
-      </c>
-[...7 lines deleted...]
-        <v>1508</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B509" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D509" s="1" t="s">
         <v>1509</v>
-      </c>
-[...7 lines deleted...]
-        <v>1511</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B510" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D510" s="1" t="s">
         <v>1512</v>
-      </c>
-[...7 lines deleted...]
-        <v>1514</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B511" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D511" s="1" t="s">
         <v>1515</v>
-      </c>
-[...7 lines deleted...]
-        <v>1517</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B512" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C512" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D512" s="1" t="s">
         <v>1518</v>
-      </c>
-[...7 lines deleted...]
-        <v>1520</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B513" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D513" s="1" t="s">
         <v>1521</v>
-      </c>
-[...7 lines deleted...]
-        <v>1523</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B514" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C514" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D514" s="1" t="s">
         <v>1524</v>
-      </c>
-[...7 lines deleted...]
-        <v>1526</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B515" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D515" s="1" t="s">
         <v>1527</v>
-      </c>
-[...7 lines deleted...]
-        <v>1529</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B516" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D516" s="1" t="s">
         <v>1530</v>
-      </c>
-[...7 lines deleted...]
-        <v>1532</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B517" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C517" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D517" s="1" t="s">
         <v>1533</v>
-      </c>
-[...7 lines deleted...]
-        <v>1535</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B518" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C518" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D518" s="1" t="s">
         <v>1536</v>
-      </c>
-[...7 lines deleted...]
-        <v>1538</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B519" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D519" s="1" t="s">
         <v>1539</v>
-      </c>
-[...7 lines deleted...]
-        <v>1541</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B520" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C520" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D520" s="1" t="s">
         <v>1542</v>
-      </c>
-[...7 lines deleted...]
-        <v>1544</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B521" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C521" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D521" s="1" t="s">
         <v>1545</v>
-      </c>
-[...7 lines deleted...]
-        <v>1547</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B522" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D522" s="1" t="s">
         <v>1548</v>
-      </c>
-[...7 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B523" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D523" s="1" t="s">
         <v>1551</v>
-      </c>
-[...7 lines deleted...]
-        <v>1553</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B524" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C524" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D524" s="1" t="s">
         <v>1554</v>
-      </c>
-[...7 lines deleted...]
-        <v>1556</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B525" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C525" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D525" s="1" t="s">
         <v>1557</v>
-      </c>
-[...7 lines deleted...]
-        <v>1559</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B526" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C526" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D526" s="1" t="s">
         <v>1560</v>
-      </c>
-[...7 lines deleted...]
-        <v>1562</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B527" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C527" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D527" s="1" t="s">
         <v>1563</v>
-      </c>
-[...7 lines deleted...]
-        <v>1565</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B528" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C528" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D528" s="1" t="s">
         <v>1566</v>
-      </c>
-[...7 lines deleted...]
-        <v>1568</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="1" t="s">
-        <v>925</v>
+        <v>1567</v>
       </c>
       <c r="B529" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C529" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D529" s="1" t="s">
         <v>1569</v>
-      </c>
-[...1 lines deleted...]
-        <v>1570</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B530" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C530" s="1" t="s">
         <v>1571</v>
       </c>
-      <c r="B530" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C530" s="1" t="s">
+      <c r="D530" s="1" t="s">
         <v>1572</v>
-      </c>
-[...1 lines deleted...]
-        <v>1573</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B531" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C531" s="1" t="s">
         <v>1574</v>
       </c>
-      <c r="B531" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C531" s="1" t="s">
+      <c r="D531" s="1" t="s">
         <v>1575</v>
-      </c>
-[...1 lines deleted...]
-        <v>1576</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B532" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C532" s="1" t="s">
         <v>1577</v>
       </c>
-      <c r="B532" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C532" s="1" t="s">
+      <c r="D532" s="1" t="s">
         <v>1578</v>
-      </c>
-[...1 lines deleted...]
-        <v>1579</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B533" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C533" s="1" t="s">
         <v>1580</v>
       </c>
-      <c r="B533" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C533" s="1" t="s">
+      <c r="D533" s="1" t="s">
         <v>1581</v>
-      </c>
-[...1 lines deleted...]
-        <v>1582</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B534" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C534" s="1" t="s">
         <v>1583</v>
       </c>
-      <c r="B534" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C534" s="1" t="s">
+      <c r="D534" s="1" t="s">
         <v>1584</v>
-      </c>
-[...1 lines deleted...]
-        <v>1585</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B535" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C535" s="1" t="s">
         <v>1586</v>
       </c>
-      <c r="B535" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C535" s="1" t="s">
+      <c r="D535" s="1" t="s">
         <v>1587</v>
-      </c>
-[...1 lines deleted...]
-        <v>1588</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B536" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C536" s="1" t="s">
         <v>1589</v>
       </c>
-      <c r="B536" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C536" s="1" t="s">
+      <c r="D536" s="1" t="s">
         <v>1590</v>
-      </c>
-[...1 lines deleted...]
-        <v>1591</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B537" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C537" s="1" t="s">
         <v>1592</v>
       </c>
-      <c r="B537" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C537" s="1" t="s">
+      <c r="D537" s="1" t="s">
         <v>1593</v>
-      </c>
-[...1 lines deleted...]
-        <v>1594</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B538" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C538" s="1" t="s">
         <v>1595</v>
       </c>
-      <c r="B538" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C538" s="1" t="s">
+      <c r="D538" s="1" t="s">
         <v>1596</v>
-      </c>
-[...1 lines deleted...]
-        <v>1597</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B539" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C539" s="1" t="s">
         <v>1598</v>
       </c>
-      <c r="B539" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C539" s="1" t="s">
+      <c r="D539" s="1" t="s">
         <v>1599</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B540" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C540" s="1" t="s">
         <v>1601</v>
       </c>
-      <c r="B540" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C540" s="1" t="s">
+      <c r="D540" s="1" t="s">
         <v>1602</v>
-      </c>
-[...1 lines deleted...]
-        <v>1603</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B541" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C541" s="1" t="s">
         <v>1604</v>
       </c>
-      <c r="B541" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C541" s="1" t="s">
+      <c r="D541" s="1" t="s">
         <v>1605</v>
-      </c>
-[...1 lines deleted...]
-        <v>1606</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B542" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C542" s="1" t="s">
         <v>1607</v>
       </c>
-      <c r="B542" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C542" s="1" t="s">
+      <c r="D542" s="1" t="s">
         <v>1608</v>
-      </c>
-[...1 lines deleted...]
-        <v>1609</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B543" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C543" s="1" t="s">
         <v>1610</v>
       </c>
-      <c r="B543" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C543" s="1" t="s">
+      <c r="D543" s="1" t="s">
         <v>1611</v>
-      </c>
-[...1 lines deleted...]
-        <v>1612</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B544" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C544" s="1" t="s">
         <v>1613</v>
       </c>
-      <c r="B544" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C544" s="1" t="s">
+      <c r="D544" s="1" t="s">
         <v>1614</v>
-      </c>
-[...1 lines deleted...]
-        <v>1615</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B545" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C545" s="1" t="s">
         <v>1616</v>
       </c>
-      <c r="B545" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C545" s="1" t="s">
+      <c r="D545" s="1" t="s">
         <v>1617</v>
-      </c>
-[...1 lines deleted...]
-        <v>1618</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B546" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C546" s="1" t="s">
         <v>1619</v>
       </c>
-      <c r="B546" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C546" s="1" t="s">
+      <c r="D546" s="1" t="s">
         <v>1620</v>
-      </c>
-[...1 lines deleted...]
-        <v>1621</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B547" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C547" s="1" t="s">
         <v>1622</v>
       </c>
-      <c r="B547" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C547" s="1" t="s">
+      <c r="D547" s="1" t="s">
         <v>1623</v>
-      </c>
-[...1 lines deleted...]
-        <v>1624</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B548" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C548" s="1" t="s">
         <v>1625</v>
       </c>
-      <c r="B548" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C548" s="1" t="s">
+      <c r="D548" s="1" t="s">
         <v>1626</v>
-      </c>
-[...1 lines deleted...]
-        <v>1627</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B549" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C549" s="1" t="s">
         <v>1628</v>
       </c>
-      <c r="B549" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C549" s="1" t="s">
+      <c r="D549" s="1" t="s">
         <v>1629</v>
-      </c>
-[...1 lines deleted...]
-        <v>1630</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B550" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C550" s="1" t="s">
         <v>1631</v>
       </c>
-      <c r="B550" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C550" s="1" t="s">
+      <c r="D550" s="1" t="s">
         <v>1632</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B551" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C551" s="1" t="s">
         <v>1634</v>
       </c>
-      <c r="B551" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C551" s="1" t="s">
+      <c r="D551" s="1" t="s">
         <v>1635</v>
-      </c>
-[...1 lines deleted...]
-        <v>1636</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B552" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C552" s="1" t="s">
         <v>1637</v>
       </c>
-      <c r="B552" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C552" s="1" t="s">
+      <c r="D552" s="1" t="s">
         <v>1638</v>
-      </c>
-[...1 lines deleted...]
-        <v>1639</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B553" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C553" s="1" t="s">
         <v>1640</v>
       </c>
-      <c r="B553" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C553" s="1" t="s">
+      <c r="D553" s="1" t="s">
         <v>1641</v>
-      </c>
-[...1 lines deleted...]
-        <v>1642</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B554" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C554" s="1" t="s">
         <v>1643</v>
       </c>
-      <c r="B554" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C554" s="1" t="s">
+      <c r="D554" s="1" t="s">
         <v>1644</v>
-      </c>
-[...1 lines deleted...]
-        <v>1645</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B555" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C555" s="1" t="s">
         <v>1646</v>
       </c>
-      <c r="B555" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C555" s="1" t="s">
+      <c r="D555" s="1" t="s">
         <v>1647</v>
-      </c>
-[...1 lines deleted...]
-        <v>1648</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B556" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C556" s="1" t="s">
         <v>1649</v>
       </c>
-      <c r="B556" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C556" s="1" t="s">
+      <c r="D556" s="1" t="s">
         <v>1650</v>
-      </c>
-[...1 lines deleted...]
-        <v>1651</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B557" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C557" s="1" t="s">
         <v>1652</v>
       </c>
-      <c r="B557" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C557" s="1" t="s">
+      <c r="D557" s="1" t="s">
         <v>1653</v>
-      </c>
-[...1 lines deleted...]
-        <v>1654</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B558" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C558" s="1" t="s">
         <v>1655</v>
       </c>
-      <c r="B558" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C558" s="1" t="s">
+      <c r="D558" s="1" t="s">
         <v>1656</v>
-      </c>
-[...1 lines deleted...]
-        <v>1657</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B559" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C559" s="1" t="s">
         <v>1658</v>
-      </c>
-[...4 lines deleted...]
-        <v>1656</v>
       </c>
       <c r="D559" s="1" t="s">
         <v>1659</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" s="1" t="s">
         <v>1660</v>
       </c>
       <c r="B560" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C560" s="1" t="s">
         <v>1661</v>
       </c>
       <c r="D560" s="1" t="s">
         <v>1662</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B561" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C561" s="1" t="s">
         <v>1663</v>
       </c>
-      <c r="B561" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C561" s="1" t="s">
+      <c r="D561" s="1" t="s">
         <v>1664</v>
-      </c>
-[...1 lines deleted...]
-        <v>1665</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B562" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C562" s="1" t="s">
         <v>1666</v>
       </c>
-      <c r="B562" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C562" s="1" t="s">
+      <c r="D562" s="1" t="s">
         <v>1667</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B563" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C563" s="1" t="s">
         <v>1669</v>
       </c>
-      <c r="B563" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C563" s="1" t="s">
+      <c r="D563" s="1" t="s">
         <v>1670</v>
-      </c>
-[...1 lines deleted...]
-        <v>1671</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B564" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C564" s="1" t="s">
         <v>1672</v>
       </c>
-      <c r="B564" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C564" s="1" t="s">
+      <c r="D564" s="1" t="s">
         <v>1673</v>
-      </c>
-[...1 lines deleted...]
-        <v>1674</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B565" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C565" s="1" t="s">
         <v>1675</v>
       </c>
-      <c r="B565" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C565" s="1" t="s">
+      <c r="D565" s="1" t="s">
         <v>1676</v>
-      </c>
-[...1 lines deleted...]
-        <v>1677</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B566" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C566" s="1" t="s">
         <v>1678</v>
       </c>
-      <c r="B566" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C566" s="1" t="s">
+      <c r="D566" s="1" t="s">
         <v>1679</v>
-      </c>
-[...1 lines deleted...]
-        <v>1680</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B567" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C567" s="1" t="s">
         <v>1681</v>
       </c>
-      <c r="B567" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C567" s="1" t="s">
+      <c r="D567" s="1" t="s">
         <v>1682</v>
-      </c>
-[...1 lines deleted...]
-        <v>1683</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B568" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C568" s="1" t="s">
         <v>1684</v>
       </c>
-      <c r="B568" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C568" s="1" t="s">
+      <c r="D568" s="1" t="s">
         <v>1685</v>
-      </c>
-[...1 lines deleted...]
-        <v>1686</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B569" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C569" s="1" t="s">
         <v>1687</v>
       </c>
-      <c r="B569" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C569" s="1" t="s">
+      <c r="D569" s="1" t="s">
         <v>1688</v>
-      </c>
-[...1 lines deleted...]
-        <v>1689</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B570" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C570" s="1" t="s">
         <v>1690</v>
       </c>
-      <c r="B570" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C570" s="1" t="s">
+      <c r="D570" s="1" t="s">
         <v>1691</v>
-      </c>
-[...1 lines deleted...]
-        <v>1692</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B571" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C571" s="1" t="s">
         <v>1693</v>
       </c>
-      <c r="B571" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C571" s="1" t="s">
+      <c r="D571" s="1" t="s">
         <v>1694</v>
-      </c>
-[...1 lines deleted...]
-        <v>1695</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B572" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C572" s="1" t="s">
         <v>1696</v>
       </c>
-      <c r="B572" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C572" s="1" t="s">
+      <c r="D572" s="1" t="s">
         <v>1697</v>
-      </c>
-[...1 lines deleted...]
-        <v>1698</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B573" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C573" s="1" t="s">
         <v>1699</v>
       </c>
-      <c r="B573" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C573" s="1" t="s">
+      <c r="D573" s="1" t="s">
         <v>1700</v>
-      </c>
-[...1 lines deleted...]
-        <v>1701</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B574" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C574" s="1" t="s">
         <v>1702</v>
       </c>
-      <c r="B574" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C574" s="1" t="s">
+      <c r="D574" s="1" t="s">
         <v>1703</v>
-      </c>
-[...1 lines deleted...]
-        <v>1704</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B575" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C575" s="1" t="s">
         <v>1705</v>
       </c>
-      <c r="B575" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C575" s="1" t="s">
+      <c r="D575" s="1" t="s">
         <v>1706</v>
-      </c>
-[...1 lines deleted...]
-        <v>1707</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B576" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C576" s="1" t="s">
         <v>1708</v>
       </c>
-      <c r="B576" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C576" s="1" t="s">
+      <c r="D576" s="1" t="s">
         <v>1709</v>
-      </c>
-[...1 lines deleted...]
-        <v>1710</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B577" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C577" s="1" t="s">
         <v>1711</v>
-      </c>
-[...4 lines deleted...]
-        <v>1709</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>1712</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="1" t="s">
         <v>1713</v>
       </c>
       <c r="B578" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C578" s="1" t="s">
         <v>1714</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>1715</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" s="1" t="s">
         <v>1716</v>
       </c>
       <c r="B579" s="1" t="s">
         <v>5</v>
@@ -21271,5803 +21215,5803 @@
         <v>1748</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="1" t="s">
         <v>1749</v>
       </c>
       <c r="B590" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C590" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>1751</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="1" t="s">
         <v>1752</v>
       </c>
       <c r="B591" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C591" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D591" s="1" t="s">
         <v>1753</v>
-      </c>
-[...1 lines deleted...]
-        <v>1754</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B592" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C592" s="1" t="s">
         <v>1755</v>
       </c>
-      <c r="B592" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C592" s="1" t="s">
+      <c r="D592" s="1" t="s">
         <v>1756</v>
-      </c>
-[...1 lines deleted...]
-        <v>1757</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B593" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C593" s="1" t="s">
         <v>1758</v>
       </c>
-      <c r="B593" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C593" s="1" t="s">
+      <c r="D593" s="1" t="s">
         <v>1759</v>
-      </c>
-[...1 lines deleted...]
-        <v>1760</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B594" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C594" s="1" t="s">
         <v>1761</v>
       </c>
-      <c r="B594" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C594" s="1" t="s">
+      <c r="D594" s="1" t="s">
         <v>1762</v>
-      </c>
-[...1 lines deleted...]
-        <v>1763</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B595" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C595" s="1" t="s">
         <v>1764</v>
       </c>
-      <c r="B595" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C595" s="1" t="s">
+      <c r="D595" s="1" t="s">
         <v>1765</v>
-      </c>
-[...1 lines deleted...]
-        <v>1766</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B596" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C596" s="1" t="s">
         <v>1767</v>
-      </c>
-[...4 lines deleted...]
-        <v>1762</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>1768</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="1" t="s">
         <v>1769</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>1729</v>
+        <v>1770</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" s="1" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="B598" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>1729</v>
+        <v>1773</v>
       </c>
       <c r="D598" s="1" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" s="1" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
       <c r="B599" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>1729</v>
+        <v>1776</v>
       </c>
       <c r="D599" s="1" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" s="1" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="B600" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
       <c r="D600" s="1" t="s">
-        <v>1777</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" s="1" t="s">
-        <v>1778</v>
+        <v>1781</v>
       </c>
       <c r="B601" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>1779</v>
+        <v>1782</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>1780</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" s="1" t="s">
-        <v>1781</v>
+        <v>1784</v>
       </c>
       <c r="B602" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>1782</v>
+        <v>1785</v>
       </c>
       <c r="D602" s="1" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" s="1" t="s">
-        <v>1784</v>
+        <v>1787</v>
       </c>
       <c r="B603" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>1785</v>
+        <v>1788</v>
       </c>
       <c r="D603" s="1" t="s">
-        <v>1786</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" s="1" t="s">
-        <v>1787</v>
+        <v>1790</v>
       </c>
       <c r="B604" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>1785</v>
+        <v>1791</v>
       </c>
       <c r="D604" s="1" t="s">
-        <v>1788</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" s="1" t="s">
-        <v>1789</v>
+        <v>1793</v>
       </c>
       <c r="B605" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>1790</v>
+        <v>1794</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>1791</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" s="1" t="s">
-        <v>1792</v>
+        <v>1796</v>
       </c>
       <c r="B606" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>1790</v>
+        <v>1797</v>
       </c>
       <c r="D606" s="1" t="s">
-        <v>1793</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" s="1" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
       <c r="B607" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>1795</v>
+        <v>1800</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>1796</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="1" t="s">
-        <v>1797</v>
+        <v>1802</v>
       </c>
       <c r="B608" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>1795</v>
+        <v>1803</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>1798</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="1" t="s">
-        <v>1799</v>
+        <v>1805</v>
       </c>
       <c r="B609" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1800</v>
+        <v>1803</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1801</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="1" t="s">
-        <v>1802</v>
+        <v>1807</v>
       </c>
       <c r="B610" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1803</v>
+        <v>1808</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1804</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="1" t="s">
-        <v>1805</v>
+        <v>1810</v>
       </c>
       <c r="B611" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="1" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
       <c r="B612" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1809</v>
+        <v>1814</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1810</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="1" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
       <c r="B613" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1812</v>
+        <v>1817</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>1813</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="1" t="s">
-        <v>1814</v>
+        <v>1819</v>
       </c>
       <c r="B614" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>1816</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="1" t="s">
-        <v>1817</v>
+        <v>1822</v>
       </c>
       <c r="B615" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>1818</v>
+        <v>1823</v>
       </c>
       <c r="D615" s="1" t="s">
-        <v>1819</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" s="1" t="s">
-        <v>1820</v>
+        <v>1825</v>
       </c>
       <c r="B616" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>1821</v>
+        <v>1826</v>
       </c>
       <c r="D616" s="1" t="s">
-        <v>1822</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" s="1" t="s">
-        <v>1823</v>
+        <v>1828</v>
       </c>
       <c r="B617" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>1824</v>
+        <v>1829</v>
       </c>
       <c r="D617" s="1" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" s="1" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
       <c r="B618" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
       <c r="D618" s="1" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" s="1" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
       <c r="B619" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>1830</v>
+        <v>1835</v>
       </c>
       <c r="D619" s="1" t="s">
-        <v>1831</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" s="1" t="s">
-        <v>1832</v>
+        <v>1837</v>
       </c>
       <c r="B620" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>1833</v>
+        <v>1838</v>
       </c>
       <c r="D620" s="1" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" s="1" t="s">
-        <v>1835</v>
+        <v>1840</v>
       </c>
       <c r="B621" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
       <c r="D621" s="1" t="s">
-        <v>1837</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" s="1" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
       <c r="B622" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>1839</v>
+        <v>1844</v>
       </c>
       <c r="D622" s="1" t="s">
-        <v>1840</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" s="1" t="s">
-        <v>1841</v>
+        <v>1846</v>
       </c>
       <c r="B623" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>1842</v>
+        <v>1847</v>
       </c>
       <c r="D623" s="1" t="s">
-        <v>1843</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="1" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
       <c r="B624" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>1845</v>
+        <v>1850</v>
       </c>
       <c r="D624" s="1" t="s">
-        <v>1846</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="1" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="B625" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>1848</v>
+        <v>1853</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>1849</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="1" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="B626" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>1852</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="1" t="s">
-        <v>1853</v>
+        <v>1858</v>
       </c>
       <c r="B627" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1854</v>
+        <v>1859</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>1855</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B628" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C628" s="1" t="s">
         <v>1856</v>
       </c>
-      <c r="B628" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D628" s="1" t="s">
-        <v>1858</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="1" t="s">
-        <v>1859</v>
+        <v>1863</v>
       </c>
       <c r="B629" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1860</v>
+        <v>1823</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>1861</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="1" t="s">
-        <v>1862</v>
+        <v>1865</v>
       </c>
       <c r="B630" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1863</v>
+        <v>1823</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="1" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="B631" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1866</v>
+        <v>1823</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="B632" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="B634" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="B635" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="D635" s="1" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="B636" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>1881</v>
+        <v>1879</v>
       </c>
       <c r="D636" s="1" t="s">
         <v>1882</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1" t="s">
         <v>1883</v>
       </c>
       <c r="B637" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C637" s="1" t="s">
         <v>1884</v>
       </c>
       <c r="D637" s="1" t="s">
         <v>1885</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="B638" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C638" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D638" s="1" t="s">
         <v>1887</v>
-      </c>
-[...1 lines deleted...]
-        <v>1888</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B639" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C639" s="1" t="s">
         <v>1889</v>
       </c>
-      <c r="B639" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C639" s="1" t="s">
+      <c r="D639" s="1" t="s">
         <v>1890</v>
-      </c>
-[...1 lines deleted...]
-        <v>1891</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B640" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C640" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D640" s="1" t="s">
         <v>1892</v>
-      </c>
-[...7 lines deleted...]
-        <v>1894</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B641" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C641" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D641" s="1" t="s">
         <v>1895</v>
-      </c>
-[...7 lines deleted...]
-        <v>1897</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B642" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C642" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D642" s="1" t="s">
         <v>1898</v>
-      </c>
-[...7 lines deleted...]
-        <v>1900</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B643" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C643" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D643" s="1" t="s">
         <v>1901</v>
-      </c>
-[...7 lines deleted...]
-        <v>1903</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B644" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C644" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D644" s="1" t="s">
         <v>1904</v>
-      </c>
-[...7 lines deleted...]
-        <v>1906</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B645" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C645" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D645" s="1" t="s">
         <v>1907</v>
-      </c>
-[...7 lines deleted...]
-        <v>1909</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B646" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C646" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D646" s="1" t="s">
         <v>1910</v>
-      </c>
-[...7 lines deleted...]
-        <v>1912</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B647" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C647" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D647" s="1" t="s">
         <v>1913</v>
-      </c>
-[...7 lines deleted...]
-        <v>1915</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B648" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C648" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D648" s="1" t="s">
         <v>1916</v>
-      </c>
-[...7 lines deleted...]
-        <v>1918</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B649" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C649" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D649" s="1" t="s">
         <v>1919</v>
-      </c>
-[...7 lines deleted...]
-        <v>1921</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B650" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C650" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D650" s="1" t="s">
         <v>1922</v>
-      </c>
-[...7 lines deleted...]
-        <v>1924</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B651" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C651" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D651" s="1" t="s">
         <v>1925</v>
-      </c>
-[...7 lines deleted...]
-        <v>1927</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B652" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C652" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D652" s="1" t="s">
         <v>1928</v>
-      </c>
-[...7 lines deleted...]
-        <v>1930</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B653" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C653" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D653" s="1" t="s">
         <v>1931</v>
-      </c>
-[...7 lines deleted...]
-        <v>1933</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B654" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C654" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D654" s="1" t="s">
         <v>1934</v>
-      </c>
-[...7 lines deleted...]
-        <v>1936</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B655" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C655" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D655" s="1" t="s">
         <v>1937</v>
-      </c>
-[...7 lines deleted...]
-        <v>1939</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B656" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C656" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D656" s="1" t="s">
         <v>1940</v>
-      </c>
-[...7 lines deleted...]
-        <v>1942</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B657" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C657" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D657" s="1" t="s">
         <v>1943</v>
-      </c>
-[...7 lines deleted...]
-        <v>1945</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B658" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C658" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D658" s="1" t="s">
         <v>1946</v>
-      </c>
-[...7 lines deleted...]
-        <v>1948</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B659" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C659" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D659" s="1" t="s">
         <v>1949</v>
-      </c>
-[...7 lines deleted...]
-        <v>1951</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B660" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C660" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D660" s="1" t="s">
         <v>1952</v>
-      </c>
-[...7 lines deleted...]
-        <v>1954</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B661" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C661" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D661" s="1" t="s">
         <v>1955</v>
-      </c>
-[...7 lines deleted...]
-        <v>1957</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B662" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C662" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D662" s="1" t="s">
         <v>1958</v>
-      </c>
-[...7 lines deleted...]
-        <v>1960</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B663" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C663" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D663" s="1" t="s">
         <v>1961</v>
-      </c>
-[...7 lines deleted...]
-        <v>1963</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B664" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C664" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D664" s="1" t="s">
         <v>1964</v>
-      </c>
-[...7 lines deleted...]
-        <v>1966</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B665" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C665" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D665" s="1" t="s">
         <v>1967</v>
-      </c>
-[...7 lines deleted...]
-        <v>1969</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B666" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C666" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D666" s="1" t="s">
         <v>1970</v>
-      </c>
-[...7 lines deleted...]
-        <v>1972</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B667" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C667" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D667" s="1" t="s">
         <v>1973</v>
-      </c>
-[...7 lines deleted...]
-        <v>1975</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B668" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C668" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D668" s="1" t="s">
         <v>1976</v>
-      </c>
-[...7 lines deleted...]
-        <v>1978</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B669" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C669" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D669" s="1" t="s">
         <v>1979</v>
-      </c>
-[...7 lines deleted...]
-        <v>1981</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B670" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C670" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D670" s="1" t="s">
         <v>1982</v>
-      </c>
-[...7 lines deleted...]
-        <v>1984</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B671" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C671" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D671" s="1" t="s">
         <v>1985</v>
-      </c>
-[...7 lines deleted...]
-        <v>1987</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B672" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C672" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D672" s="1" t="s">
         <v>1988</v>
-      </c>
-[...7 lines deleted...]
-        <v>1990</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B673" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C673" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D673" s="1" t="s">
         <v>1991</v>
-      </c>
-[...7 lines deleted...]
-        <v>1993</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B674" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C674" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D674" s="1" t="s">
         <v>1994</v>
-      </c>
-[...7 lines deleted...]
-        <v>1996</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B675" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C675" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D675" s="1" t="s">
         <v>1997</v>
-      </c>
-[...7 lines deleted...]
-        <v>1999</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B676" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C676" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D676" s="1" t="s">
         <v>2000</v>
-      </c>
-[...7 lines deleted...]
-        <v>2002</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B677" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C677" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D677" s="1" t="s">
         <v>2003</v>
-      </c>
-[...7 lines deleted...]
-        <v>2005</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B678" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C678" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D678" s="1" t="s">
         <v>2006</v>
-      </c>
-[...7 lines deleted...]
-        <v>2008</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B679" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C679" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D679" s="1" t="s">
         <v>2009</v>
-      </c>
-[...7 lines deleted...]
-        <v>2011</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B680" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C680" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D680" s="1" t="s">
         <v>2012</v>
-      </c>
-[...7 lines deleted...]
-        <v>2014</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B681" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C681" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D681" s="1" t="s">
         <v>2015</v>
-      </c>
-[...7 lines deleted...]
-        <v>2017</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B682" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C682" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D682" s="1" t="s">
         <v>2018</v>
-      </c>
-[...7 lines deleted...]
-        <v>2020</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B683" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C683" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D683" s="1" t="s">
         <v>2021</v>
-      </c>
-[...7 lines deleted...]
-        <v>2023</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B684" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C684" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D684" s="1" t="s">
         <v>2024</v>
-      </c>
-[...7 lines deleted...]
-        <v>2026</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B685" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C685" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D685" s="1" t="s">
         <v>2027</v>
-      </c>
-[...7 lines deleted...]
-        <v>2029</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B686" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C686" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D686" s="1" t="s">
         <v>2030</v>
-      </c>
-[...7 lines deleted...]
-        <v>2032</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B687" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C687" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D687" s="1" t="s">
         <v>2033</v>
-      </c>
-[...7 lines deleted...]
-        <v>2035</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B688" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C688" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D688" s="1" t="s">
         <v>2036</v>
-      </c>
-[...7 lines deleted...]
-        <v>2038</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B689" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C689" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D689" s="1" t="s">
         <v>2039</v>
-      </c>
-[...7 lines deleted...]
-        <v>2041</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B690" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C690" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D690" s="1" t="s">
         <v>2042</v>
-      </c>
-[...7 lines deleted...]
-        <v>2044</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B691" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C691" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D691" s="1" t="s">
         <v>2045</v>
-      </c>
-[...7 lines deleted...]
-        <v>2047</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B692" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C692" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D692" s="1" t="s">
         <v>2048</v>
-      </c>
-[...7 lines deleted...]
-        <v>2050</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B693" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C693" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D693" s="1" t="s">
         <v>2051</v>
-      </c>
-[...7 lines deleted...]
-        <v>2053</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B694" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C694" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D694" s="1" t="s">
         <v>2054</v>
-      </c>
-[...7 lines deleted...]
-        <v>2056</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B695" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C695" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D695" s="1" t="s">
         <v>2057</v>
-      </c>
-[...7 lines deleted...]
-        <v>2059</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B696" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C696" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D696" s="1" t="s">
         <v>2060</v>
-      </c>
-[...7 lines deleted...]
-        <v>2062</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B697" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C697" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D697" s="1" t="s">
         <v>2063</v>
-      </c>
-[...7 lines deleted...]
-        <v>2065</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B698" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C698" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D698" s="1" t="s">
         <v>2066</v>
-      </c>
-[...7 lines deleted...]
-        <v>2068</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B699" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C699" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D699" s="1" t="s">
         <v>2069</v>
-      </c>
-[...7 lines deleted...]
-        <v>2071</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B700" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C700" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D700" s="1" t="s">
         <v>2072</v>
-      </c>
-[...7 lines deleted...]
-        <v>2074</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B701" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C701" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D701" s="1" t="s">
         <v>2075</v>
-      </c>
-[...7 lines deleted...]
-        <v>2077</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B702" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C702" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D702" s="1" t="s">
         <v>2078</v>
-      </c>
-[...7 lines deleted...]
-        <v>2080</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B703" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C703" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D703" s="1" t="s">
         <v>2081</v>
-      </c>
-[...7 lines deleted...]
-        <v>2083</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B704" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C704" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D704" s="1" t="s">
         <v>2084</v>
-      </c>
-[...7 lines deleted...]
-        <v>2086</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B705" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C705" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D705" s="1" t="s">
         <v>2087</v>
-      </c>
-[...7 lines deleted...]
-        <v>2089</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B706" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C706" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D706" s="1" t="s">
         <v>2090</v>
-      </c>
-[...7 lines deleted...]
-        <v>2092</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B707" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C707" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D707" s="1" t="s">
         <v>2093</v>
-      </c>
-[...7 lines deleted...]
-        <v>2095</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B708" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C708" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D708" s="1" t="s">
         <v>2096</v>
-      </c>
-[...7 lines deleted...]
-        <v>2098</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B709" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C709" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D709" s="1" t="s">
         <v>2099</v>
-      </c>
-[...7 lines deleted...]
-        <v>2101</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B710" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C710" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D710" s="1" t="s">
         <v>2102</v>
-      </c>
-[...7 lines deleted...]
-        <v>2104</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B711" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C711" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D711" s="1" t="s">
         <v>2105</v>
-      </c>
-[...7 lines deleted...]
-        <v>2107</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B712" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C712" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D712" s="1" t="s">
         <v>2108</v>
-      </c>
-[...7 lines deleted...]
-        <v>2110</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B713" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C713" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D713" s="1" t="s">
         <v>2111</v>
-      </c>
-[...7 lines deleted...]
-        <v>2113</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B714" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C714" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D714" s="1" t="s">
         <v>2114</v>
-      </c>
-[...7 lines deleted...]
-        <v>2116</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B715" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C715" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D715" s="1" t="s">
         <v>2117</v>
-      </c>
-[...7 lines deleted...]
-        <v>2119</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B716" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C716" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D716" s="1" t="s">
         <v>2120</v>
-      </c>
-[...7 lines deleted...]
-        <v>2122</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B717" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C717" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D717" s="1" t="s">
         <v>2123</v>
-      </c>
-[...7 lines deleted...]
-        <v>2125</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B718" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C718" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D718" s="1" t="s">
         <v>2126</v>
-      </c>
-[...7 lines deleted...]
-        <v>2128</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B719" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C719" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D719" s="1" t="s">
         <v>2129</v>
-      </c>
-[...7 lines deleted...]
-        <v>2131</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B720" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C720" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D720" s="1" t="s">
         <v>2132</v>
-      </c>
-[...7 lines deleted...]
-        <v>2134</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B721" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C721" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D721" s="1" t="s">
         <v>2135</v>
-      </c>
-[...7 lines deleted...]
-        <v>2137</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B722" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C722" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D722" s="1" t="s">
         <v>2138</v>
-      </c>
-[...7 lines deleted...]
-        <v>2140</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B723" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C723" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D723" s="1" t="s">
         <v>2141</v>
-      </c>
-[...7 lines deleted...]
-        <v>2143</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B724" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C724" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D724" s="1" t="s">
         <v>2144</v>
-      </c>
-[...7 lines deleted...]
-        <v>2146</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B725" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C725" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D725" s="1" t="s">
         <v>2147</v>
-      </c>
-[...7 lines deleted...]
-        <v>2149</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B726" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C726" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D726" s="1" t="s">
         <v>2150</v>
-      </c>
-[...7 lines deleted...]
-        <v>2152</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B727" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C727" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D727" s="1" t="s">
         <v>2153</v>
-      </c>
-[...7 lines deleted...]
-        <v>2155</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B728" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C728" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D728" s="1" t="s">
         <v>2156</v>
-      </c>
-[...7 lines deleted...]
-        <v>2158</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B729" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C729" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D729" s="1" t="s">
         <v>2159</v>
-      </c>
-[...7 lines deleted...]
-        <v>2161</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B730" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C730" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D730" s="1" t="s">
         <v>2162</v>
-      </c>
-[...7 lines deleted...]
-        <v>2164</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B731" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C731" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D731" s="1" t="s">
         <v>2165</v>
-      </c>
-[...7 lines deleted...]
-        <v>2167</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B732" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C732" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D732" s="1" t="s">
         <v>2168</v>
-      </c>
-[...7 lines deleted...]
-        <v>2170</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B733" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C733" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D733" s="1" t="s">
         <v>2171</v>
-      </c>
-[...7 lines deleted...]
-        <v>2173</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B734" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C734" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D734" s="1" t="s">
         <v>2174</v>
-      </c>
-[...7 lines deleted...]
-        <v>2176</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B735" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C735" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D735" s="1" t="s">
         <v>2177</v>
-      </c>
-[...7 lines deleted...]
-        <v>2179</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B736" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C736" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D736" s="1" t="s">
         <v>2180</v>
-      </c>
-[...7 lines deleted...]
-        <v>2182</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B737" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C737" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D737" s="1" t="s">
         <v>2183</v>
-      </c>
-[...7 lines deleted...]
-        <v>2185</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B738" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C738" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D738" s="1" t="s">
         <v>2186</v>
-      </c>
-[...7 lines deleted...]
-        <v>2188</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739" s="1" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B739" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C739" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D739" s="1" t="s">
         <v>2189</v>
-      </c>
-[...7 lines deleted...]
-        <v>2191</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B740" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C740" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D740" s="1" t="s">
         <v>2192</v>
-      </c>
-[...7 lines deleted...]
-        <v>2194</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B741" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C741" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D741" s="1" t="s">
         <v>2195</v>
-      </c>
-[...7 lines deleted...]
-        <v>2197</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B742" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C742" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D742" s="1" t="s">
         <v>2198</v>
-      </c>
-[...7 lines deleted...]
-        <v>2200</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B743" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C743" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D743" s="1" t="s">
         <v>2201</v>
-      </c>
-[...7 lines deleted...]
-        <v>2202</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B744" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C744" s="1" t="s">
         <v>2203</v>
       </c>
-      <c r="B744" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C744" s="1" t="s">
+      <c r="D744" s="1" t="s">
         <v>2204</v>
-      </c>
-[...1 lines deleted...]
-        <v>2205</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B745" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C745" s="1" t="s">
         <v>2206</v>
       </c>
-      <c r="B745" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C745" s="1"/>
       <c r="D745" s="1" t="s">
         <v>2207</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746" s="1" t="s">
         <v>2208</v>
       </c>
       <c r="B746" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C746" s="1"/>
+      <c r="C746" s="1" t="s">
+        <v>2209</v>
+      </c>
       <c r="D746" s="1" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747" s="1" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="B747" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="D747" s="1" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748" s="1" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="B748" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="D748" s="1" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749" s="1" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="B749" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="D749" s="1" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750" s="1" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="B750" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="D750" s="1" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751" s="1" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="B751" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="D751" s="1" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752" s="1" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="B752" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="D752" s="1" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753" s="1" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="B753" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C753" s="1"/>
+      <c r="C753" s="1" t="s">
+        <v>2230</v>
+      </c>
       <c r="D753" s="1" t="s">
-        <v>2229</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754" s="1" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
       <c r="B754" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C754" s="1"/>
+      <c r="C754" s="1" t="s">
+        <v>2233</v>
+      </c>
       <c r="D754" s="1" t="s">
-        <v>2231</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755" s="1" t="s">
-        <v>2232</v>
+        <v>2235</v>
       </c>
       <c r="B755" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C755" s="1"/>
+      <c r="C755" s="1" t="s">
+        <v>2236</v>
+      </c>
       <c r="D755" s="1" t="s">
-        <v>2233</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756" s="1" t="s">
-        <v>2234</v>
+        <v>2238</v>
       </c>
       <c r="B756" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C756" s="1"/>
+      <c r="C756" s="1" t="s">
+        <v>2239</v>
+      </c>
       <c r="D756" s="1" t="s">
-        <v>2235</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757" s="1" t="s">
-        <v>2236</v>
+        <v>2241</v>
       </c>
       <c r="B757" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C757" s="1"/>
+      <c r="C757" s="1" t="s">
+        <v>2242</v>
+      </c>
       <c r="D757" s="1" t="s">
-        <v>2237</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758" s="1" t="s">
-        <v>2238</v>
+        <v>2244</v>
       </c>
       <c r="B758" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C758" s="1"/>
+      <c r="C758" s="1" t="s">
+        <v>2245</v>
+      </c>
       <c r="D758" s="1" t="s">
-        <v>2239</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759" s="1" t="s">
-        <v>2240</v>
+        <v>2247</v>
       </c>
       <c r="B759" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C759" s="1"/>
+      <c r="C759" s="1" t="s">
+        <v>2248</v>
+      </c>
       <c r="D759" s="1" t="s">
-        <v>2241</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760" s="1" t="s">
-        <v>2242</v>
+        <v>2250</v>
       </c>
       <c r="B760" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>2243</v>
+        <v>2251</v>
       </c>
       <c r="D760" s="1" t="s">
-        <v>2244</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761" s="1" t="s">
-        <v>2245</v>
+        <v>2253</v>
       </c>
       <c r="B761" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>2246</v>
+        <v>2254</v>
       </c>
       <c r="D761" s="1" t="s">
-        <v>2247</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762" s="1" t="s">
-        <v>2248</v>
+        <v>2256</v>
       </c>
       <c r="B762" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>2249</v>
+        <v>2257</v>
       </c>
       <c r="D762" s="1" t="s">
-        <v>2250</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763" s="1" t="s">
-        <v>2251</v>
+        <v>2259</v>
       </c>
       <c r="B763" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>2252</v>
+        <v>2260</v>
       </c>
       <c r="D763" s="1" t="s">
-        <v>2253</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764" s="1" t="s">
-        <v>2254</v>
+        <v>2262</v>
       </c>
       <c r="B764" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>2255</v>
+        <v>2263</v>
       </c>
       <c r="D764" s="1" t="s">
-        <v>2256</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765" s="1" t="s">
-        <v>2257</v>
+        <v>2265</v>
       </c>
       <c r="B765" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>2258</v>
+        <v>2266</v>
       </c>
       <c r="D765" s="1" t="s">
-        <v>2259</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766" s="1" t="s">
-        <v>2260</v>
+        <v>2268</v>
       </c>
       <c r="B766" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>2261</v>
+        <v>2269</v>
       </c>
       <c r="D766" s="1" t="s">
-        <v>2262</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767" s="1" t="s">
-        <v>2263</v>
+        <v>2271</v>
       </c>
       <c r="B767" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>2264</v>
+        <v>2272</v>
       </c>
       <c r="D767" s="1" t="s">
-        <v>2265</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768" s="1" t="s">
-        <v>2266</v>
+        <v>2274</v>
       </c>
       <c r="B768" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>2267</v>
+        <v>2275</v>
       </c>
       <c r="D768" s="1" t="s">
-        <v>2268</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769" s="1" t="s">
-        <v>2269</v>
+        <v>2277</v>
       </c>
       <c r="B769" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>2270</v>
+        <v>2278</v>
       </c>
       <c r="D769" s="1" t="s">
-        <v>2271</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770" s="1" t="s">
-        <v>2272</v>
+        <v>2280</v>
       </c>
       <c r="B770" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>2273</v>
+        <v>2281</v>
       </c>
       <c r="D770" s="1" t="s">
-        <v>2274</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771" s="1" t="s">
-        <v>2275</v>
+        <v>2283</v>
       </c>
       <c r="B771" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>2276</v>
+        <v>2284</v>
       </c>
       <c r="D771" s="1" t="s">
-        <v>2277</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772" s="1" t="s">
-        <v>2278</v>
+        <v>2286</v>
       </c>
       <c r="B772" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>2279</v>
+        <v>2287</v>
       </c>
       <c r="D772" s="1" t="s">
-        <v>2280</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773" s="1" t="s">
-        <v>2281</v>
+        <v>2289</v>
       </c>
       <c r="B773" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>2282</v>
+        <v>2290</v>
       </c>
       <c r="D773" s="1" t="s">
-        <v>2283</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" s="1" t="s">
-        <v>2284</v>
+        <v>2292</v>
       </c>
       <c r="B774" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>2285</v>
+        <v>2293</v>
       </c>
       <c r="D774" s="1" t="s">
-        <v>2286</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" s="1" t="s">
-        <v>2287</v>
+        <v>2295</v>
       </c>
       <c r="B775" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>2288</v>
+        <v>2293</v>
       </c>
       <c r="D775" s="1" t="s">
-        <v>2289</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" s="1" t="s">
-        <v>2290</v>
+        <v>2297</v>
       </c>
       <c r="B776" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>2291</v>
+        <v>2298</v>
       </c>
       <c r="D776" s="1" t="s">
-        <v>2292</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" s="1" t="s">
-        <v>2293</v>
+        <v>2300</v>
       </c>
       <c r="B777" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C777" s="1"/>
       <c r="D777" s="1" t="s">
-        <v>2295</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" s="1" t="s">
-        <v>2296</v>
+        <v>2302</v>
       </c>
       <c r="B778" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C778" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C778" s="1"/>
       <c r="D778" s="1" t="s">
-        <v>2298</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" s="1" t="s">
-        <v>2299</v>
+        <v>2304</v>
       </c>
       <c r="B779" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>2300</v>
+        <v>2305</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>2301</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" s="1" t="s">
-        <v>2302</v>
+        <v>2307</v>
       </c>
       <c r="B780" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>2303</v>
+        <v>2308</v>
       </c>
       <c r="D780" s="1" t="s">
-        <v>2304</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" s="1" t="s">
-        <v>2305</v>
+        <v>2310</v>
       </c>
       <c r="B781" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>2306</v>
+        <v>2311</v>
       </c>
       <c r="D781" s="1" t="s">
-        <v>2307</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" s="1" t="s">
-        <v>2308</v>
+        <v>2313</v>
       </c>
       <c r="B782" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>2309</v>
+        <v>2314</v>
       </c>
       <c r="D782" s="1" t="s">
-        <v>2310</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" s="1" t="s">
-        <v>2311</v>
+        <v>2316</v>
       </c>
       <c r="B783" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>2309</v>
+        <v>2317</v>
       </c>
       <c r="D783" s="1" t="s">
-        <v>2312</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784" s="1" t="s">
-        <v>2313</v>
+        <v>2319</v>
       </c>
       <c r="B784" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>2309</v>
+        <v>2320</v>
       </c>
       <c r="D784" s="1" t="s">
-        <v>2314</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785" s="1" t="s">
-        <v>2315</v>
+        <v>2322</v>
       </c>
       <c r="B785" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C785" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C785" s="1"/>
       <c r="D785" s="1" t="s">
-        <v>2317</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786" s="1" t="s">
-        <v>2318</v>
+        <v>2324</v>
       </c>
       <c r="B786" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C786" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C786" s="1"/>
       <c r="D786" s="1" t="s">
-        <v>2320</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" s="1" t="s">
-        <v>2321</v>
+        <v>2326</v>
       </c>
       <c r="B787" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C787" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C787" s="1"/>
       <c r="D787" s="1" t="s">
-        <v>2323</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" s="1" t="s">
-        <v>2324</v>
+        <v>2328</v>
       </c>
       <c r="B788" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C788" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C788" s="1"/>
       <c r="D788" s="1" t="s">
-        <v>2326</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" s="1" t="s">
-        <v>2327</v>
+        <v>2330</v>
       </c>
       <c r="B789" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C789" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C789" s="1"/>
       <c r="D789" s="1" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790" s="1" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="B790" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C790" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C790" s="1"/>
       <c r="D790" s="1" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791" s="1" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="B791" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C791" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C791" s="1"/>
       <c r="D791" s="1" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792" s="1" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="B792" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>2309</v>
+        <v>2337</v>
       </c>
       <c r="D792" s="1" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" s="1" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>2309</v>
+        <v>2340</v>
       </c>
       <c r="D793" s="1" t="s">
-        <v>2338</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" s="1" t="s">
-        <v>2339</v>
+        <v>2342</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>2340</v>
+        <v>2343</v>
       </c>
       <c r="D794" s="1" t="s">
-        <v>2341</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" s="1" t="s">
-        <v>2342</v>
+        <v>2345</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>2343</v>
+        <v>2346</v>
       </c>
       <c r="D795" s="1" t="s">
-        <v>2344</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" s="1" t="s">
-        <v>2345</v>
+        <v>2348</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>2343</v>
+        <v>2349</v>
       </c>
       <c r="D796" s="1" t="s">
-        <v>2346</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" s="1" t="s">
-        <v>2347</v>
+        <v>2351</v>
       </c>
       <c r="B797" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>2348</v>
+        <v>2352</v>
       </c>
       <c r="D797" s="1" t="s">
-        <v>2349</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" s="1" t="s">
-        <v>2350</v>
+        <v>2354</v>
       </c>
       <c r="B798" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>2351</v>
+        <v>2355</v>
       </c>
       <c r="D798" s="1" t="s">
-        <v>2352</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" s="1" t="s">
-        <v>2353</v>
+        <v>2357</v>
       </c>
       <c r="B799" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>2343</v>
+        <v>2358</v>
       </c>
       <c r="D799" s="1" t="s">
-        <v>2354</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" s="1" t="s">
-        <v>2355</v>
+        <v>2360</v>
       </c>
       <c r="B800" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>2343</v>
+        <v>2361</v>
       </c>
       <c r="D800" s="1" t="s">
-        <v>2356</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" s="1" t="s">
-        <v>2357</v>
+        <v>2363</v>
       </c>
       <c r="B801" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>2343</v>
+        <v>2364</v>
       </c>
       <c r="D801" s="1" t="s">
-        <v>2358</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" s="1" t="s">
-        <v>2359</v>
+        <v>2366</v>
       </c>
       <c r="B802" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>2360</v>
+        <v>2367</v>
       </c>
       <c r="D802" s="1" t="s">
-        <v>2361</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" s="1" t="s">
-        <v>2362</v>
+        <v>2369</v>
       </c>
       <c r="B803" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>2363</v>
+        <v>2370</v>
       </c>
       <c r="D803" s="1" t="s">
-        <v>2364</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" s="1" t="s">
-        <v>2365</v>
+        <v>2372</v>
       </c>
       <c r="B804" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>2366</v>
+        <v>2373</v>
       </c>
       <c r="D804" s="1" t="s">
-        <v>2367</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" s="1" t="s">
-        <v>2368</v>
+        <v>2375</v>
       </c>
       <c r="B805" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>2343</v>
+        <v>2376</v>
       </c>
       <c r="D805" s="1" t="s">
-        <v>2369</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806" s="1" t="s">
-        <v>2370</v>
+        <v>2378</v>
       </c>
       <c r="B806" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>2343</v>
+        <v>2379</v>
       </c>
       <c r="D806" s="1" t="s">
-        <v>2371</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" s="1" t="s">
-        <v>2372</v>
+        <v>2381</v>
       </c>
       <c r="B807" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>2343</v>
+        <v>2382</v>
       </c>
       <c r="D807" s="1" t="s">
-        <v>2373</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" s="1" t="s">
-        <v>2374</v>
+        <v>2384</v>
       </c>
       <c r="B808" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>2375</v>
+        <v>2385</v>
       </c>
       <c r="D808" s="1" t="s">
-        <v>2376</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" s="1" t="s">
-        <v>2377</v>
+        <v>2387</v>
       </c>
       <c r="B809" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>2343</v>
+        <v>2388</v>
       </c>
       <c r="D809" s="1" t="s">
-        <v>2378</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" s="1" t="s">
-        <v>2379</v>
+        <v>2390</v>
       </c>
       <c r="B810" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>2343</v>
+        <v>2391</v>
       </c>
       <c r="D810" s="1" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" s="1" t="s">
-        <v>2381</v>
+        <v>2393</v>
       </c>
       <c r="B811" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>2382</v>
+        <v>2394</v>
       </c>
       <c r="D811" s="1" t="s">
-        <v>2383</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" s="1" t="s">
-        <v>2384</v>
+        <v>2396</v>
       </c>
       <c r="B812" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>2385</v>
+        <v>2397</v>
       </c>
       <c r="D812" s="1" t="s">
-        <v>2386</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" s="1" t="s">
-        <v>2387</v>
+        <v>2399</v>
       </c>
       <c r="B813" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>2388</v>
+        <v>2400</v>
       </c>
       <c r="D813" s="1" t="s">
-        <v>2389</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" s="1" t="s">
-        <v>2390</v>
+        <v>2402</v>
       </c>
       <c r="B814" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>2391</v>
+        <v>2403</v>
       </c>
       <c r="D814" s="1" t="s">
-        <v>2392</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" s="1" t="s">
-        <v>2393</v>
+        <v>2405</v>
       </c>
       <c r="B815" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>2394</v>
+        <v>2403</v>
       </c>
       <c r="D815" s="1" t="s">
-        <v>2395</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" s="1" t="s">
-        <v>2396</v>
+        <v>2407</v>
       </c>
       <c r="B816" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>2397</v>
+        <v>2403</v>
       </c>
       <c r="D816" s="1" t="s">
-        <v>2398</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" s="1" t="s">
-        <v>2399</v>
+        <v>2409</v>
       </c>
       <c r="B817" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>2400</v>
+        <v>2410</v>
       </c>
       <c r="D817" s="1" t="s">
-        <v>2401</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" s="1" t="s">
-        <v>2402</v>
+        <v>2412</v>
       </c>
       <c r="B818" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>2403</v>
+        <v>2413</v>
       </c>
       <c r="D818" s="1" t="s">
-        <v>2404</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" s="1" t="s">
-        <v>2405</v>
+        <v>2415</v>
       </c>
       <c r="B819" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>2343</v>
+        <v>2416</v>
       </c>
       <c r="D819" s="1" t="s">
-        <v>2406</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" s="1" t="s">
-        <v>2407</v>
+        <v>2418</v>
       </c>
       <c r="B820" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>2408</v>
+        <v>2419</v>
       </c>
       <c r="D820" s="1" t="s">
-        <v>2409</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" s="1" t="s">
-        <v>2410</v>
+        <v>2421</v>
       </c>
       <c r="B821" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>2411</v>
+        <v>2422</v>
       </c>
       <c r="D821" s="1" t="s">
-        <v>2412</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" s="1" t="s">
-        <v>2413</v>
+        <v>2424</v>
       </c>
       <c r="B822" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>2408</v>
+        <v>2425</v>
       </c>
       <c r="D822" s="1" t="s">
-        <v>2414</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" s="1" t="s">
-        <v>2415</v>
+        <v>2427</v>
       </c>
       <c r="B823" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>2408</v>
+        <v>2403</v>
       </c>
       <c r="D823" s="1" t="s">
-        <v>2416</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" s="1" t="s">
-        <v>2417</v>
+        <v>2429</v>
       </c>
       <c r="B824" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>2418</v>
+        <v>2403</v>
       </c>
       <c r="D824" s="1" t="s">
-        <v>2419</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" s="1" t="s">
-        <v>2420</v>
+        <v>2431</v>
       </c>
       <c r="B825" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>2421</v>
+        <v>2403</v>
       </c>
       <c r="D825" s="1" t="s">
-        <v>2422</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" s="1" t="s">
-        <v>2423</v>
+        <v>2433</v>
       </c>
       <c r="B826" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>2421</v>
+        <v>2434</v>
       </c>
       <c r="D826" s="1" t="s">
-        <v>2424</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" s="1" t="s">
-        <v>2425</v>
+        <v>2436</v>
       </c>
       <c r="B827" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>2426</v>
+        <v>2437</v>
       </c>
       <c r="D827" s="1" t="s">
-        <v>2427</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828" s="1" t="s">
-        <v>2428</v>
+        <v>2439</v>
       </c>
       <c r="B828" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>2429</v>
+        <v>2437</v>
       </c>
       <c r="D828" s="1" t="s">
-        <v>2430</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" s="1" t="s">
-        <v>2431</v>
+        <v>2441</v>
       </c>
       <c r="B829" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>2408</v>
+        <v>2442</v>
       </c>
       <c r="D829" s="1" t="s">
-        <v>2432</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830" s="1" t="s">
-        <v>2433</v>
+        <v>2444</v>
       </c>
       <c r="B830" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>2434</v>
+        <v>2445</v>
       </c>
       <c r="D830" s="1" t="s">
-        <v>277</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" s="1" t="s">
-        <v>2435</v>
+        <v>2447</v>
       </c>
       <c r="B831" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="D831" s="1" t="s">
-        <v>2437</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" s="1" t="s">
-        <v>2438</v>
+        <v>2449</v>
       </c>
       <c r="B832" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>2439</v>
+        <v>2437</v>
       </c>
       <c r="D832" s="1" t="s">
-        <v>2440</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" s="1" t="s">
-        <v>2441</v>
+        <v>2451</v>
       </c>
       <c r="B833" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>2442</v>
+        <v>2437</v>
       </c>
       <c r="D833" s="1" t="s">
-        <v>2443</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" s="1" t="s">
-        <v>2444</v>
+        <v>2453</v>
       </c>
       <c r="B834" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>2445</v>
+        <v>2454</v>
       </c>
       <c r="D834" s="1" t="s">
-        <v>2446</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835" s="1" t="s">
-        <v>2447</v>
+        <v>2456</v>
       </c>
       <c r="B835" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>2448</v>
+        <v>2457</v>
       </c>
       <c r="D835" s="1" t="s">
-        <v>2449</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" s="1" t="s">
-        <v>2450</v>
+        <v>2459</v>
       </c>
       <c r="B836" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>2451</v>
+        <v>2460</v>
       </c>
       <c r="D836" s="1" t="s">
-        <v>2452</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837" s="1" t="s">
-        <v>2453</v>
+        <v>2462</v>
       </c>
       <c r="B837" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>2421</v>
+        <v>2437</v>
       </c>
       <c r="D837" s="1" t="s">
-        <v>2454</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838" s="1" t="s">
-        <v>2455</v>
+        <v>2464</v>
       </c>
       <c r="B838" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>2421</v>
+        <v>2437</v>
       </c>
       <c r="D838" s="1" t="s">
-        <v>2456</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" s="1" t="s">
-        <v>2457</v>
+        <v>2466</v>
       </c>
       <c r="B839" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>2421</v>
+        <v>2437</v>
       </c>
       <c r="D839" s="1" t="s">
-        <v>2458</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840" s="1" t="s">
-        <v>2459</v>
+        <v>2468</v>
       </c>
       <c r="B840" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>2421</v>
+        <v>2469</v>
       </c>
       <c r="D840" s="1" t="s">
-        <v>2460</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841" s="1" t="s">
-        <v>2461</v>
+        <v>2471</v>
       </c>
       <c r="B841" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>2421</v>
+        <v>2437</v>
       </c>
       <c r="D841" s="1" t="s">
-        <v>2462</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842" s="1" t="s">
-        <v>2463</v>
+        <v>2473</v>
       </c>
       <c r="B842" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>2451</v>
+        <v>2437</v>
       </c>
       <c r="D842" s="1" t="s">
-        <v>2464</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843" s="1" t="s">
-        <v>2465</v>
+        <v>2475</v>
       </c>
       <c r="B843" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>2451</v>
+        <v>2476</v>
       </c>
       <c r="D843" s="1" t="s">
-        <v>2466</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844" s="1" t="s">
-        <v>2467</v>
+        <v>2478</v>
       </c>
       <c r="B844" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>2451</v>
+        <v>2479</v>
       </c>
       <c r="D844" s="1" t="s">
-        <v>2468</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845" s="1" t="s">
-        <v>2469</v>
+        <v>2481</v>
       </c>
       <c r="B845" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>2451</v>
+        <v>2482</v>
       </c>
       <c r="D845" s="1" t="s">
-        <v>2470</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846" s="1" t="s">
-        <v>2471</v>
+        <v>2484</v>
       </c>
       <c r="B846" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>2451</v>
+        <v>2485</v>
       </c>
       <c r="D846" s="1" t="s">
-        <v>2472</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" s="1" t="s">
-        <v>2473</v>
+        <v>2487</v>
       </c>
       <c r="B847" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>2451</v>
+        <v>2488</v>
       </c>
       <c r="D847" s="1" t="s">
-        <v>2474</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848" s="1" t="s">
-        <v>2475</v>
+        <v>2490</v>
       </c>
       <c r="B848" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>2451</v>
+        <v>2491</v>
       </c>
       <c r="D848" s="1" t="s">
-        <v>2476</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849" s="1" t="s">
-        <v>2477</v>
+        <v>2493</v>
       </c>
       <c r="B849" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>2451</v>
+        <v>2494</v>
       </c>
       <c r="D849" s="1" t="s">
-        <v>2478</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" s="1" t="s">
-        <v>2479</v>
+        <v>2496</v>
       </c>
       <c r="B850" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>2451</v>
+        <v>2497</v>
       </c>
       <c r="D850" s="1" t="s">
-        <v>2480</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" s="1" t="s">
-        <v>2481</v>
+        <v>2499</v>
       </c>
       <c r="B851" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>2451</v>
+        <v>2437</v>
       </c>
       <c r="D851" s="1" t="s">
-        <v>2482</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852" s="1" t="s">
-        <v>2483</v>
+        <v>2501</v>
       </c>
       <c r="B852" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>2451</v>
+        <v>2502</v>
       </c>
       <c r="D852" s="1" t="s">
-        <v>2484</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" s="1" t="s">
-        <v>2485</v>
+        <v>2504</v>
       </c>
       <c r="B853" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>2451</v>
+        <v>2505</v>
       </c>
       <c r="D853" s="1" t="s">
-        <v>2486</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" s="1" t="s">
-        <v>2487</v>
+        <v>2507</v>
       </c>
       <c r="B854" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>2451</v>
+        <v>2502</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>2488</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" s="1" t="s">
-        <v>2489</v>
+        <v>2509</v>
       </c>
       <c r="B855" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>2451</v>
+        <v>2502</v>
       </c>
       <c r="D855" s="1" t="s">
-        <v>2490</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" s="1" t="s">
-        <v>2491</v>
+        <v>2511</v>
       </c>
       <c r="B856" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>2451</v>
+        <v>2512</v>
       </c>
       <c r="D856" s="1" t="s">
-        <v>2492</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" s="1" t="s">
-        <v>2493</v>
+        <v>2514</v>
       </c>
       <c r="B857" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>2451</v>
+        <v>2515</v>
       </c>
       <c r="D857" s="1" t="s">
-        <v>2494</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" s="1" t="s">
-        <v>2495</v>
+        <v>2517</v>
       </c>
       <c r="B858" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>2451</v>
+        <v>2515</v>
       </c>
       <c r="D858" s="1" t="s">
-        <v>2496</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" s="1" t="s">
-        <v>2497</v>
+        <v>2519</v>
       </c>
       <c r="B859" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>2498</v>
+        <v>2520</v>
       </c>
       <c r="D859" s="1" t="s">
-        <v>2499</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" s="1" t="s">
-        <v>2500</v>
+        <v>2522</v>
       </c>
       <c r="B860" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>2498</v>
+        <v>2523</v>
       </c>
       <c r="D860" s="1" t="s">
-        <v>2501</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="B861" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C861" s="1" t="s">
         <v>2502</v>
       </c>
-      <c r="B861" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D861" s="1" t="s">
-        <v>2503</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" s="1" t="s">
-        <v>2504</v>
+        <v>2527</v>
       </c>
       <c r="B862" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>2498</v>
+        <v>2528</v>
       </c>
       <c r="D862" s="1" t="s">
-        <v>2505</v>
+        <v>377</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" s="1" t="s">
-        <v>2506</v>
+        <v>2529</v>
       </c>
       <c r="B863" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>2507</v>
+        <v>2530</v>
       </c>
       <c r="D863" s="1" t="s">
-        <v>2508</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864" s="1" t="s">
-        <v>2509</v>
+        <v>2532</v>
       </c>
       <c r="B864" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>2510</v>
+        <v>2533</v>
       </c>
       <c r="D864" s="1" t="s">
-        <v>2511</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" s="1" t="s">
-        <v>2512</v>
+        <v>2535</v>
       </c>
       <c r="B865" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>2513</v>
+        <v>2536</v>
       </c>
       <c r="D865" s="1" t="s">
-        <v>2514</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866" s="1" t="s">
-        <v>2515</v>
+        <v>2538</v>
       </c>
       <c r="B866" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>2516</v>
+        <v>2539</v>
       </c>
       <c r="D866" s="1" t="s">
-        <v>2517</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867" s="1" t="s">
-        <v>2518</v>
+        <v>2541</v>
       </c>
       <c r="B867" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>2498</v>
+        <v>2542</v>
       </c>
       <c r="D867" s="1" t="s">
-        <v>2519</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868" s="1" t="s">
-        <v>2520</v>
+        <v>2544</v>
       </c>
       <c r="B868" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>2498</v>
+        <v>2515</v>
       </c>
       <c r="D868" s="1" t="s">
-        <v>2521</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" s="1" t="s">
-        <v>2522</v>
+        <v>2546</v>
       </c>
       <c r="B869" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>2507</v>
+        <v>2515</v>
       </c>
       <c r="D869" s="1" t="s">
-        <v>2523</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" s="1" t="s">
-        <v>2524</v>
+        <v>2548</v>
       </c>
       <c r="B870" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>2507</v>
+        <v>2515</v>
       </c>
       <c r="D870" s="1" t="s">
-        <v>2525</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871" s="1" t="s">
-        <v>2526</v>
+        <v>2550</v>
       </c>
       <c r="B871" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>2507</v>
+        <v>2515</v>
       </c>
       <c r="D871" s="1" t="s">
-        <v>2527</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872" s="1" t="s">
-        <v>2528</v>
+        <v>2552</v>
       </c>
       <c r="B872" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>2507</v>
+        <v>2515</v>
       </c>
       <c r="D872" s="1" t="s">
-        <v>2529</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873" s="1" t="s">
-        <v>2530</v>
+        <v>2554</v>
       </c>
       <c r="B873" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>2531</v>
+        <v>2542</v>
       </c>
       <c r="D873" s="1" t="s">
-        <v>2532</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874" s="1" t="s">
-        <v>2533</v>
+        <v>2556</v>
       </c>
       <c r="B874" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>2507</v>
+        <v>2542</v>
       </c>
       <c r="D874" s="1" t="s">
-        <v>2534</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" s="1" t="s">
-        <v>2535</v>
+        <v>2558</v>
       </c>
       <c r="B875" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>2507</v>
+        <v>2542</v>
       </c>
       <c r="D875" s="1" t="s">
-        <v>2536</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876" s="1" t="s">
-        <v>2537</v>
+        <v>2560</v>
       </c>
       <c r="B876" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>2507</v>
+        <v>2542</v>
       </c>
       <c r="D876" s="1" t="s">
-        <v>2538</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877" s="1" t="s">
-        <v>2539</v>
+        <v>2562</v>
       </c>
       <c r="B877" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>2507</v>
+        <v>2542</v>
       </c>
       <c r="D877" s="1" t="s">
-        <v>2540</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" s="1" t="s">
-        <v>2541</v>
+        <v>2564</v>
       </c>
       <c r="B878" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C878" s="1" t="s">
         <v>2542</v>
       </c>
       <c r="D878" s="1" t="s">
-        <v>2543</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879" s="1" t="s">
-        <v>2544</v>
+        <v>2566</v>
       </c>
       <c r="B879" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C879" s="1"/>
+      <c r="C879" s="1" t="s">
+        <v>2542</v>
+      </c>
       <c r="D879" s="1" t="s">
-        <v>2545</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880" s="1" t="s">
-        <v>2546</v>
+        <v>2568</v>
       </c>
       <c r="B880" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>2507</v>
+        <v>2542</v>
       </c>
       <c r="D880" s="1" t="s">
-        <v>2547</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881" s="1" t="s">
-        <v>2548</v>
+        <v>2570</v>
       </c>
       <c r="B881" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C881" s="1"/>
+      <c r="C881" s="1" t="s">
+        <v>2542</v>
+      </c>
       <c r="D881" s="1" t="s">
-        <v>2549</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" s="1" t="s">
-        <v>2550</v>
+        <v>2572</v>
       </c>
       <c r="B882" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>2507</v>
+        <v>2542</v>
       </c>
       <c r="D882" s="1" t="s">
-        <v>2551</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" s="1" t="s">
-        <v>2552</v>
+        <v>2574</v>
       </c>
       <c r="B883" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>2507</v>
+        <v>2542</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>2553</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" s="1" t="s">
-        <v>2554</v>
+        <v>2576</v>
       </c>
       <c r="B884" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>2507</v>
+        <v>2542</v>
       </c>
       <c r="D884" s="1" t="s">
-        <v>2555</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" s="1" t="s">
-        <v>2556</v>
+        <v>2578</v>
       </c>
       <c r="B885" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>2507</v>
+        <v>2542</v>
       </c>
       <c r="D885" s="1" t="s">
-        <v>2557</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886" s="1" t="s">
-        <v>2558</v>
+        <v>2580</v>
       </c>
       <c r="B886" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>2559</v>
+        <v>2542</v>
       </c>
       <c r="D886" s="1" t="s">
-        <v>2560</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" s="1" t="s">
-        <v>2561</v>
+        <v>2582</v>
       </c>
       <c r="B887" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>2562</v>
+        <v>2542</v>
       </c>
       <c r="D887" s="1" t="s">
-        <v>2563</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888" s="1" t="s">
-        <v>2564</v>
+        <v>2584</v>
       </c>
       <c r="B888" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>2559</v>
+        <v>2542</v>
       </c>
       <c r="D888" s="1" t="s">
-        <v>2565</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" s="1" t="s">
-        <v>2566</v>
+        <v>2586</v>
       </c>
       <c r="B889" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>2559</v>
+        <v>2542</v>
       </c>
       <c r="D889" s="1" t="s">
-        <v>2567</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" s="1" t="s">
-        <v>2568</v>
+        <v>2588</v>
       </c>
       <c r="B890" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>2559</v>
+        <v>2589</v>
       </c>
       <c r="D890" s="1" t="s">
-        <v>2569</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" s="1" t="s">
-        <v>2570</v>
+        <v>2591</v>
       </c>
       <c r="B891" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>2559</v>
+        <v>2589</v>
       </c>
       <c r="D891" s="1" t="s">
-        <v>2571</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" s="1" t="s">
-        <v>2572</v>
+        <v>2593</v>
       </c>
       <c r="B892" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>2559</v>
+        <v>2589</v>
       </c>
       <c r="D892" s="1" t="s">
-        <v>2573</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893" s="1" t="s">
-        <v>2574</v>
+        <v>2595</v>
       </c>
       <c r="B893" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>2559</v>
+        <v>2589</v>
       </c>
       <c r="D893" s="1" t="s">
-        <v>2575</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894" s="1" t="s">
-        <v>2576</v>
+        <v>2597</v>
       </c>
       <c r="B894" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C894" s="1"/>
+      <c r="C894" s="1" t="s">
+        <v>2598</v>
+      </c>
       <c r="D894" s="1" t="s">
-        <v>2577</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895" s="1" t="s">
-        <v>2578</v>
+        <v>2600</v>
       </c>
       <c r="B895" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>2579</v>
+        <v>2601</v>
       </c>
       <c r="D895" s="1" t="s">
-        <v>2580</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" s="1" t="s">
-        <v>2581</v>
+        <v>2603</v>
       </c>
       <c r="B896" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>2582</v>
+        <v>2604</v>
       </c>
       <c r="D896" s="1" t="s">
-        <v>2583</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" s="1" t="s">
-        <v>2584</v>
+        <v>2606</v>
       </c>
       <c r="B897" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>2585</v>
+        <v>2607</v>
       </c>
       <c r="D897" s="1" t="s">
-        <v>2586</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" s="1" t="s">
-        <v>2587</v>
+        <v>2609</v>
       </c>
       <c r="B898" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>2559</v>
+        <v>2589</v>
       </c>
       <c r="D898" s="1" t="s">
-        <v>2588</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B899" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C899" s="1" t="s">
         <v>2589</v>
       </c>
-      <c r="B899" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D899" s="1" t="s">
-        <v>2590</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" s="1" t="s">
-        <v>2591</v>
+        <v>2613</v>
       </c>
       <c r="B900" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>2592</v>
+        <v>2598</v>
       </c>
       <c r="D900" s="1" t="s">
-        <v>2593</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" s="1" t="s">
-        <v>2594</v>
+        <v>2615</v>
       </c>
       <c r="B901" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>2595</v>
+        <v>2598</v>
       </c>
       <c r="D901" s="1" t="s">
-        <v>2596</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" s="1" t="s">
-        <v>2597</v>
+        <v>2617</v>
       </c>
       <c r="B902" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C902" s="1" t="s">
         <v>2598</v>
       </c>
       <c r="D902" s="1" t="s">
-        <v>2599</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" s="1" t="s">
-        <v>2600</v>
+        <v>2619</v>
       </c>
       <c r="B903" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>2601</v>
+        <v>2598</v>
       </c>
       <c r="D903" s="1" t="s">
-        <v>2602</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" s="1" t="s">
-        <v>2603</v>
+        <v>2621</v>
       </c>
       <c r="B904" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>2604</v>
+        <v>2622</v>
       </c>
       <c r="D904" s="1" t="s">
-        <v>2605</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" s="1" t="s">
-        <v>2606</v>
+        <v>2624</v>
       </c>
       <c r="B905" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>2607</v>
+        <v>2598</v>
       </c>
       <c r="D905" s="1" t="s">
-        <v>2608</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" s="1" t="s">
-        <v>2609</v>
+        <v>2626</v>
       </c>
       <c r="B906" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>2610</v>
+        <v>2598</v>
       </c>
       <c r="D906" s="1" t="s">
-        <v>2611</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" s="1" t="s">
-        <v>2612</v>
+        <v>2628</v>
       </c>
       <c r="B907" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>2613</v>
+        <v>2598</v>
       </c>
       <c r="D907" s="1" t="s">
-        <v>2614</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" s="1" t="s">
-        <v>2615</v>
+        <v>2630</v>
       </c>
       <c r="B908" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>2309</v>
+        <v>2598</v>
       </c>
       <c r="D908" s="1" t="s">
-        <v>2616</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" s="1" t="s">
-        <v>2617</v>
+        <v>2632</v>
       </c>
       <c r="B909" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>2309</v>
+        <v>2633</v>
       </c>
       <c r="D909" s="1" t="s">
-        <v>2618</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" s="1" t="s">
-        <v>2619</v>
+        <v>2635</v>
       </c>
       <c r="B910" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C910" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C910" s="1"/>
       <c r="D910" s="1" t="s">
-        <v>2620</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" s="1" t="s">
-        <v>2621</v>
+        <v>2637</v>
       </c>
       <c r="B911" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>2622</v>
+        <v>2598</v>
       </c>
       <c r="D911" s="1" t="s">
-        <v>2623</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" s="1" t="s">
-        <v>2624</v>
+        <v>2639</v>
       </c>
       <c r="B912" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C912" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C912" s="1"/>
       <c r="D912" s="1" t="s">
-        <v>2626</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" s="1" t="s">
-        <v>2627</v>
+        <v>2641</v>
       </c>
       <c r="B913" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>2628</v>
+        <v>2598</v>
       </c>
       <c r="D913" s="1" t="s">
-        <v>2629</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" s="1" t="s">
-        <v>2630</v>
+        <v>2643</v>
       </c>
       <c r="B914" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C914" s="1" t="s">
-        <v>2631</v>
+        <v>2598</v>
       </c>
       <c r="D914" s="1" t="s">
-        <v>2632</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" s="1" t="s">
-        <v>2633</v>
+        <v>2645</v>
       </c>
       <c r="B915" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>2634</v>
+        <v>2598</v>
       </c>
       <c r="D915" s="1" t="s">
-        <v>2635</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" s="1" t="s">
-        <v>2636</v>
+        <v>2647</v>
       </c>
       <c r="B916" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>2637</v>
+        <v>2598</v>
       </c>
       <c r="D916" s="1" t="s">
-        <v>2638</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" s="1" t="s">
-        <v>2639</v>
+        <v>2649</v>
       </c>
       <c r="B917" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>2637</v>
+        <v>2650</v>
       </c>
       <c r="D917" s="1" t="s">
-        <v>2640</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" s="1" t="s">
-        <v>2641</v>
+        <v>2652</v>
       </c>
       <c r="B918" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>2637</v>
+        <v>2653</v>
       </c>
       <c r="D918" s="1" t="s">
-        <v>2642</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" s="1" t="s">
-        <v>2643</v>
+        <v>2655</v>
       </c>
       <c r="B919" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>2637</v>
+        <v>2650</v>
       </c>
       <c r="D919" s="1" t="s">
-        <v>2644</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" s="1" t="s">
-        <v>2645</v>
+        <v>2657</v>
       </c>
       <c r="B920" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>2637</v>
+        <v>2650</v>
       </c>
       <c r="D920" s="1" t="s">
-        <v>2646</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" s="1" t="s">
-        <v>2647</v>
+        <v>2659</v>
       </c>
       <c r="B921" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>2637</v>
+        <v>2650</v>
       </c>
       <c r="D921" s="1" t="s">
-        <v>2648</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" s="1" t="s">
-        <v>2649</v>
+        <v>2661</v>
       </c>
       <c r="B922" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>2637</v>
+        <v>2650</v>
       </c>
       <c r="D922" s="1" t="s">
-        <v>2650</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" s="1" t="s">
-        <v>2651</v>
+        <v>2663</v>
       </c>
       <c r="B923" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>2637</v>
+        <v>2650</v>
       </c>
       <c r="D923" s="1" t="s">
-        <v>2652</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" s="1" t="s">
-        <v>2653</v>
+        <v>2665</v>
       </c>
       <c r="B924" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>2637</v>
+        <v>2650</v>
       </c>
       <c r="D924" s="1" t="s">
-        <v>2654</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" s="1" t="s">
-        <v>2655</v>
+        <v>2667</v>
       </c>
       <c r="B925" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C925" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C925" s="1"/>
       <c r="D925" s="1" t="s">
-        <v>2656</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" s="1" t="s">
-        <v>2657</v>
+        <v>2669</v>
       </c>
       <c r="B926" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>2637</v>
+        <v>2670</v>
       </c>
       <c r="D926" s="1" t="s">
-        <v>2658</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" s="1" t="s">
-        <v>2659</v>
+        <v>2672</v>
       </c>
       <c r="B927" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>2637</v>
+        <v>2673</v>
       </c>
       <c r="D927" s="1" t="s">
-        <v>2660</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" s="1" t="s">
-        <v>2661</v>
+        <v>2675</v>
       </c>
       <c r="B928" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>2637</v>
+        <v>2676</v>
       </c>
       <c r="D928" s="1" t="s">
-        <v>2662</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" s="1" t="s">
-        <v>2663</v>
+        <v>2678</v>
       </c>
       <c r="B929" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C929" s="1" t="s">
-        <v>2664</v>
+        <v>2650</v>
       </c>
       <c r="D929" s="1" t="s">
-        <v>2665</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" s="1" t="s">
-        <v>2666</v>
+        <v>2680</v>
       </c>
       <c r="B930" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>2667</v>
+        <v>2650</v>
       </c>
       <c r="D930" s="1" t="s">
-        <v>228</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" s="1" t="s">
-        <v>2668</v>
+        <v>2682</v>
       </c>
       <c r="B931" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>2669</v>
+        <v>2683</v>
       </c>
       <c r="D931" s="1" t="s">
-        <v>2670</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" s="1" t="s">
-        <v>2671</v>
+        <v>2685</v>
       </c>
       <c r="B932" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>2672</v>
+        <v>2686</v>
       </c>
       <c r="D932" s="1" t="s">
-        <v>2673</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" s="1" t="s">
-        <v>2674</v>
+        <v>2688</v>
       </c>
       <c r="B933" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>2675</v>
+        <v>2689</v>
       </c>
       <c r="D933" s="1" t="s">
-        <v>2676</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" s="1" t="s">
-        <v>2677</v>
+        <v>2691</v>
       </c>
       <c r="B934" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>2678</v>
+        <v>2692</v>
       </c>
       <c r="D934" s="1" t="s">
-        <v>2679</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" s="1" t="s">
-        <v>2680</v>
+        <v>2694</v>
       </c>
       <c r="B935" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>2681</v>
+        <v>2695</v>
       </c>
       <c r="D935" s="1" t="s">
-        <v>2682</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" s="1" t="s">
-        <v>2683</v>
+        <v>2697</v>
       </c>
       <c r="B936" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>2684</v>
+        <v>2698</v>
       </c>
       <c r="D936" s="1" t="s">
-        <v>2685</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937" s="1" t="s">
-        <v>2686</v>
+        <v>2700</v>
       </c>
       <c r="B937" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>2687</v>
+        <v>2701</v>
       </c>
       <c r="D937" s="1" t="s">
-        <v>2688</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" s="1" t="s">
-        <v>2689</v>
+        <v>2703</v>
       </c>
       <c r="B938" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C938" s="1" t="s">
-        <v>2690</v>
+        <v>2704</v>
       </c>
       <c r="D938" s="1" t="s">
-        <v>2691</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" s="1" t="s">
-        <v>2692</v>
+        <v>2706</v>
       </c>
       <c r="B939" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>2693</v>
+        <v>2403</v>
       </c>
       <c r="D939" s="1" t="s">
-        <v>2694</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" s="1" t="s">
-        <v>2695</v>
+        <v>2708</v>
       </c>
       <c r="B940" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>2696</v>
+        <v>2403</v>
       </c>
       <c r="D940" s="1" t="s">
-        <v>2697</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" s="1" t="s">
-        <v>2698</v>
+        <v>2710</v>
       </c>
       <c r="B941" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>2699</v>
+        <v>2403</v>
       </c>
       <c r="D941" s="1" t="s">
-        <v>2700</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" s="1" t="s">
-        <v>2701</v>
+        <v>2712</v>
       </c>
       <c r="B942" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>2702</v>
+        <v>2713</v>
       </c>
       <c r="D942" s="1" t="s">
-        <v>2703</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" s="1" t="s">
-        <v>2704</v>
+        <v>2715</v>
       </c>
       <c r="B943" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C943" s="1" t="s">
-        <v>2705</v>
+        <v>2716</v>
       </c>
       <c r="D943" s="1" t="s">
-        <v>2706</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" s="1" t="s">
-        <v>2707</v>
+        <v>2718</v>
       </c>
       <c r="B944" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>2708</v>
+        <v>2719</v>
       </c>
       <c r="D944" s="1" t="s">
-        <v>2709</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" s="1" t="s">
-        <v>2710</v>
+        <v>2721</v>
       </c>
       <c r="B945" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>2711</v>
+        <v>2722</v>
       </c>
       <c r="D945" s="1" t="s">
-        <v>2712</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" s="1" t="s">
-        <v>2713</v>
+        <v>2724</v>
       </c>
       <c r="B946" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>2714</v>
+        <v>2725</v>
       </c>
       <c r="D946" s="1" t="s">
-        <v>2715</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" s="1" t="s">
-        <v>2716</v>
+        <v>2727</v>
       </c>
       <c r="B947" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>2717</v>
+        <v>2728</v>
       </c>
       <c r="D947" s="1" t="s">
-        <v>2718</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" s="1" t="s">
-        <v>2719</v>
+        <v>2730</v>
       </c>
       <c r="B948" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="D948" s="1" t="s">
-        <v>2721</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" s="1" t="s">
-        <v>2722</v>
+        <v>2732</v>
       </c>
       <c r="B949" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>2723</v>
+        <v>2728</v>
       </c>
       <c r="D949" s="1" t="s">
-        <v>2724</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" s="1" t="s">
-        <v>2725</v>
+        <v>2734</v>
       </c>
       <c r="B950" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>2726</v>
+        <v>2728</v>
       </c>
       <c r="D950" s="1" t="s">
-        <v>2727</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B951" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C951" s="1" t="s">
         <v>2728</v>
       </c>
-      <c r="B951" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D951" s="1" t="s">
-        <v>2730</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" s="1" t="s">
-        <v>2731</v>
+        <v>2738</v>
       </c>
       <c r="B952" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>2732</v>
+        <v>2728</v>
       </c>
       <c r="D952" s="1" t="s">
-        <v>2733</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" s="1" t="s">
-        <v>2734</v>
+        <v>2740</v>
       </c>
       <c r="B953" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C953" s="1" t="s">
-        <v>2735</v>
+        <v>2728</v>
       </c>
       <c r="D953" s="1" t="s">
-        <v>2736</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" s="1" t="s">
-        <v>2737</v>
+        <v>2742</v>
       </c>
       <c r="B954" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>2738</v>
+        <v>2728</v>
       </c>
       <c r="D954" s="1" t="s">
-        <v>2739</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" s="1" t="s">
-        <v>2740</v>
+        <v>2744</v>
       </c>
       <c r="B955" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>2741</v>
+        <v>2728</v>
       </c>
       <c r="D955" s="1" t="s">
-        <v>2742</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" s="1" t="s">
-        <v>2743</v>
+        <v>2746</v>
       </c>
       <c r="B956" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>2741</v>
+        <v>2728</v>
       </c>
       <c r="D956" s="1" t="s">
-        <v>2744</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" s="1" t="s">
-        <v>2745</v>
+        <v>2748</v>
       </c>
       <c r="B957" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>2746</v>
+        <v>2728</v>
       </c>
       <c r="D957" s="1" t="s">
-        <v>2747</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" s="1" t="s">
-        <v>2748</v>
+        <v>2750</v>
       </c>
       <c r="B958" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>2749</v>
+        <v>2728</v>
       </c>
       <c r="D958" s="1" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" s="1" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
       <c r="B959" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>2752</v>
+        <v>2728</v>
       </c>
       <c r="D959" s="1" t="s">
         <v>2753</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" s="1" t="s">
         <v>2754</v>
       </c>
       <c r="B960" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C960" s="1" t="s">
         <v>2755</v>
       </c>
       <c r="D960" s="1" t="s">
         <v>2756</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" s="1" t="s">
         <v>2757</v>
       </c>
       <c r="B961" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C961" s="1" t="s">
         <v>2758</v>
       </c>
       <c r="D961" s="1" t="s">
-        <v>2759</v>
+        <v>337</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="B962" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C962" s="1" t="s">
         <v>2760</v>
       </c>
-      <c r="B962" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C962" s="1" t="s">
+      <c r="D962" s="1" t="s">
         <v>2761</v>
-      </c>
-[...1 lines deleted...]
-        <v>2762</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B963" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C963" s="1" t="s">
         <v>2763</v>
       </c>
-      <c r="B963" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C963" s="1" t="s">
+      <c r="D963" s="1" t="s">
         <v>2764</v>
-      </c>
-[...1 lines deleted...]
-        <v>2765</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="B964" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C964" s="1" t="s">
         <v>2766</v>
       </c>
-      <c r="B964" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C964" s="1" t="s">
+      <c r="D964" s="1" t="s">
         <v>2767</v>
-      </c>
-[...1 lines deleted...]
-        <v>2768</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="B965" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C965" s="1" t="s">
         <v>2769</v>
       </c>
-      <c r="B965" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C965" s="1" t="s">
+      <c r="D965" s="1" t="s">
         <v>2770</v>
-      </c>
-[...1 lines deleted...]
-        <v>2771</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="B966" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C966" s="1" t="s">
         <v>2772</v>
       </c>
-      <c r="B966" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C966" s="1" t="s">
+      <c r="D966" s="1" t="s">
         <v>2773</v>
-      </c>
-[...1 lines deleted...]
-        <v>2774</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="B967" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C967" s="1" t="s">
         <v>2775</v>
       </c>
-      <c r="B967" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C967" s="1" t="s">
+      <c r="D967" s="1" t="s">
         <v>2776</v>
-      </c>
-[...1 lines deleted...]
-        <v>2777</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="B968" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C968" s="1" t="s">
         <v>2778</v>
       </c>
-      <c r="B968" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C968" s="1" t="s">
+      <c r="D968" s="1" t="s">
         <v>2779</v>
-      </c>
-[...1 lines deleted...]
-        <v>2780</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="B969" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C969" s="1" t="s">
         <v>2781</v>
       </c>
-      <c r="B969" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C969" s="1" t="s">
+      <c r="D969" s="1" t="s">
         <v>2782</v>
-      </c>
-[...1 lines deleted...]
-        <v>2783</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="B970" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C970" s="1" t="s">
         <v>2784</v>
       </c>
-      <c r="B970" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C970" s="1" t="s">
+      <c r="D970" s="1" t="s">
         <v>2785</v>
-      </c>
-[...1 lines deleted...]
-        <v>2786</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B971" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C971" s="1" t="s">
         <v>2787</v>
       </c>
-      <c r="B971" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C971" s="1" t="s">
+      <c r="D971" s="1" t="s">
         <v>2788</v>
-      </c>
-[...1 lines deleted...]
-        <v>2789</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="B972" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C972" s="1" t="s">
         <v>2790</v>
       </c>
-      <c r="B972" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C972" s="1" t="s">
+      <c r="D972" s="1" t="s">
         <v>2791</v>
-      </c>
-[...1 lines deleted...]
-        <v>2792</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="B973" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C973" s="1" t="s">
         <v>2793</v>
       </c>
-      <c r="B973" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C973" s="1" t="s">
+      <c r="D973" s="1" t="s">
         <v>2794</v>
-      </c>
-[...1 lines deleted...]
-        <v>2795</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="B974" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C974" s="1" t="s">
         <v>2796</v>
       </c>
-      <c r="B974" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C974" s="1" t="s">
+      <c r="D974" s="1" t="s">
         <v>2797</v>
-      </c>
-[...1 lines deleted...]
-        <v>2798</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="B975" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C975" s="1" t="s">
         <v>2799</v>
       </c>
-      <c r="B975" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C975" s="1" t="s">
+      <c r="D975" s="1" t="s">
         <v>2800</v>
-      </c>
-[...1 lines deleted...]
-        <v>2801</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="B976" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C976" s="1" t="s">
         <v>2802</v>
       </c>
-      <c r="B976" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C976" s="1" t="s">
+      <c r="D976" s="1" t="s">
         <v>2803</v>
-      </c>
-[...1 lines deleted...]
-        <v>2804</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="B977" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C977" s="1" t="s">
         <v>2805</v>
       </c>
-      <c r="B977" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C977" s="1" t="s">
+      <c r="D977" s="1" t="s">
         <v>2806</v>
-      </c>
-[...1 lines deleted...]
-        <v>2807</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="B978" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C978" s="1" t="s">
         <v>2808</v>
       </c>
-      <c r="B978" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C978" s="1" t="s">
+      <c r="D978" s="1" t="s">
         <v>2809</v>
-      </c>
-[...1 lines deleted...]
-        <v>2810</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="B979" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C979" s="1" t="s">
         <v>2811</v>
       </c>
-      <c r="B979" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C979" s="1" t="s">
+      <c r="D979" s="1" t="s">
         <v>2812</v>
-      </c>
-[...1 lines deleted...]
-        <v>2813</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="B980" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C980" s="1" t="s">
         <v>2814</v>
       </c>
-      <c r="B980" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C980" s="1" t="s">
+      <c r="D980" s="1" t="s">
         <v>2815</v>
-      </c>
-[...1 lines deleted...]
-        <v>2816</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B981" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C981" s="1" t="s">
         <v>2817</v>
       </c>
-      <c r="B981" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C981" s="1" t="s">
+      <c r="D981" s="1" t="s">
         <v>2818</v>
-      </c>
-[...1 lines deleted...]
-        <v>2819</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="B982" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C982" s="1" t="s">
         <v>2820</v>
       </c>
-      <c r="B982" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C982" s="1" t="s">
+      <c r="D982" s="1" t="s">
         <v>2821</v>
-      </c>
-[...1 lines deleted...]
-        <v>2822</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="B983" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C983" s="1" t="s">
         <v>2823</v>
       </c>
-      <c r="B983" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C983" s="1" t="s">
+      <c r="D983" s="1" t="s">
         <v>2824</v>
-      </c>
-[...1 lines deleted...]
-        <v>2825</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="B984" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C984" s="1" t="s">
         <v>2826</v>
       </c>
-      <c r="B984" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C984" s="1" t="s">
+      <c r="D984" s="1" t="s">
         <v>2827</v>
-      </c>
-[...1 lines deleted...]
-        <v>2828</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B985" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C985" s="1" t="s">
         <v>2829</v>
       </c>
-      <c r="B985" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C985" s="1" t="s">
+      <c r="D985" s="1" t="s">
         <v>2830</v>
-      </c>
-[...1 lines deleted...]
-        <v>2831</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="B986" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C986" s="1" t="s">
         <v>2832</v>
       </c>
-      <c r="B986" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C986" s="1" t="s">
+      <c r="D986" s="1" t="s">
         <v>2833</v>
-      </c>
-[...1 lines deleted...]
-        <v>2834</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="B987" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C987" s="1" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D987" s="1" t="s">
         <v>2835</v>
-      </c>
-[...7 lines deleted...]
-        <v>2837</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B988" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C988" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="D988" s="1" t="s">
         <v>2838</v>
-      </c>
-[...7 lines deleted...]
-        <v>2840</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="B989" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C989" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D989" s="1" t="s">
         <v>2841</v>
-      </c>
-[...7 lines deleted...]
-        <v>2843</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B990" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C990" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="D990" s="1" t="s">
         <v>2844</v>
-      </c>
-[...7 lines deleted...]
-        <v>2846</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="B991" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C991" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="D991" s="1" t="s">
         <v>2847</v>
-      </c>
-[...7 lines deleted...]
-        <v>2849</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="B992" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C992" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D992" s="1" t="s">
         <v>2850</v>
-      </c>
-[...7 lines deleted...]
-        <v>2852</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="B993" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C993" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D993" s="1" t="s">
         <v>2853</v>
-      </c>
-[...7 lines deleted...]
-        <v>2855</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B994" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C994" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="D994" s="1" t="s">
         <v>2856</v>
-      </c>
-[...7 lines deleted...]
-        <v>2858</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B995" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C995" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="D995" s="1" t="s">
         <v>2859</v>
-      </c>
-[...7 lines deleted...]
-        <v>2861</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="B996" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C996" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="D996" s="1" t="s">
         <v>2862</v>
-      </c>
-[...7 lines deleted...]
-        <v>2864</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="B997" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C997" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="D997" s="1" t="s">
         <v>2865</v>
-      </c>
-[...7 lines deleted...]
-        <v>2867</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="A998" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B998" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C998" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="D998" s="1" t="s">
         <v>2868</v>
-      </c>
-[...7 lines deleted...]
-        <v>2870</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B999" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C999" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D999" s="1" t="s">
         <v>2871</v>
-      </c>
-[...7 lines deleted...]
-        <v>2873</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="B1000" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1000" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="D1000" s="1" t="s">
         <v>2874</v>
-      </c>
-[...7 lines deleted...]
-        <v>2876</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
       <c r="A1001" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B1001" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1001" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="D1001" s="1" t="s">
         <v>2877</v>
-      </c>
-[...7 lines deleted...]
-        <v>2879</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="A1002" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B1002" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1002" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="D1002" s="1" t="s">
         <v>2880</v>
-      </c>
-[...7 lines deleted...]
-        <v>2882</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="A1003" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B1003" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1003" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="D1003" s="1" t="s">
         <v>2883</v>
-      </c>
-[...7 lines deleted...]
-        <v>2884</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004" s="1" t="s">
-        <v>2885</v>
+        <v>2884</v>
       </c>
       <c r="B1004" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1004" s="1" t="s">
         <v>2885</v>
       </c>
       <c r="D1004" s="1" t="s">
         <v>2886</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="A1005" s="1" t="s">
         <v>2887</v>
       </c>
       <c r="B1005" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1005" s="1" t="s">
         <v>2888</v>
       </c>
       <c r="D1005" s="1" t="s">
         <v>2889</v>
       </c>
     </row>
@@ -27166,121 +27110,121 @@
         <v>2909</v>
       </c>
       <c r="D1012" s="1" t="s">
         <v>2910</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" s="1" t="s">
         <v>2911</v>
       </c>
       <c r="B1013" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1013" s="1" t="s">
         <v>2912</v>
       </c>
       <c r="D1013" s="1" t="s">
         <v>2913</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" s="1" t="s">
         <v>2914</v>
       </c>
       <c r="B1014" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1014" s="1" t="s">
         <v>2915</v>
       </c>
       <c r="D1014" s="1" t="s">
         <v>2916</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" s="1" t="s">
         <v>2917</v>
       </c>
       <c r="B1015" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1015" s="1" t="s">
         <v>2918</v>
       </c>
       <c r="D1015" s="1" t="s">
         <v>2919</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" s="1" t="s">
         <v>2920</v>
       </c>
       <c r="B1016" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1016" s="1" t="s">
         <v>2921</v>
       </c>
       <c r="D1016" s="1" t="s">
         <v>2922</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" s="1" t="s">
         <v>2923</v>
       </c>
       <c r="B1017" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1017" s="1" t="s">
         <v>2924</v>
       </c>
       <c r="D1017" s="1" t="s">
         <v>2925</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" s="1" t="s">
         <v>2926</v>
       </c>
       <c r="B1018" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1018" s="1" t="s">
         <v>2927</v>
       </c>
       <c r="D1018" s="1" t="s">
         <v>2928</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" s="1" t="s">
         <v>2929</v>
       </c>
       <c r="B1019" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1019" s="1" t="s">
         <v>2930</v>
       </c>
       <c r="D1019" s="1" t="s">
         <v>2931</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" s="1" t="s">
         <v>2932</v>
       </c>
       <c r="B1020" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1020" s="1" t="s">
         <v>2933</v>
       </c>
       <c r="D1020" s="1" t="s">
         <v>2934</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021" s="1" t="s">
         <v>2935</v>
@@ -27379,6460 +27323,6376 @@
         <v>2955</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" s="1" t="s">
         <v>2956</v>
       </c>
       <c r="B1028" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1028" s="1" t="s">
         <v>2957</v>
       </c>
       <c r="D1028" s="1" t="s">
         <v>2958</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" s="1" t="s">
         <v>2959</v>
       </c>
       <c r="B1029" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1029" s="1" t="s">
-        <v>2906</v>
+        <v>2959</v>
       </c>
       <c r="D1029" s="1" t="s">
         <v>2960</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" s="1" t="s">
         <v>2961</v>
       </c>
       <c r="B1030" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1030" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D1030" s="1" t="s">
         <v>2962</v>
-      </c>
-[...1 lines deleted...]
-        <v>2963</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B1031" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1031" s="1" t="s">
         <v>2964</v>
       </c>
-      <c r="B1031" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1031" s="1" t="s">
+      <c r="D1031" s="1" t="s">
         <v>2965</v>
-      </c>
-[...1 lines deleted...]
-        <v>2966</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="B1032" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1032" s="1" t="s">
         <v>2967</v>
       </c>
-      <c r="B1032" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1032" s="1" t="s">
+      <c r="D1032" s="1" t="s">
         <v>2968</v>
-      </c>
-[...1 lines deleted...]
-        <v>2969</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B1033" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1033" s="1" t="s">
         <v>2970</v>
       </c>
-      <c r="B1033" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1033" s="1" t="s">
+      <c r="D1033" s="1" t="s">
         <v>2971</v>
-      </c>
-[...1 lines deleted...]
-        <v>2972</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" s="1" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B1034" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1034" s="1" t="s">
         <v>2973</v>
       </c>
-      <c r="B1034" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1034" s="1" t="s">
+      <c r="D1034" s="1" t="s">
         <v>2974</v>
-      </c>
-[...1 lines deleted...]
-        <v>2975</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B1035" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1035" s="1" t="s">
         <v>2976</v>
       </c>
-      <c r="B1035" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1035" s="1" t="s">
+      <c r="D1035" s="1" t="s">
         <v>2977</v>
-      </c>
-[...1 lines deleted...]
-        <v>2978</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036" s="1" t="s">
+        <v>2978</v>
+      </c>
+      <c r="B1036" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1036" s="1" t="s">
         <v>2979</v>
       </c>
-      <c r="B1036" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1036" s="1" t="s">
+      <c r="D1036" s="1" t="s">
         <v>2980</v>
-      </c>
-[...1 lines deleted...]
-        <v>2981</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037" s="1" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B1037" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1037" s="1" t="s">
         <v>2982</v>
       </c>
-      <c r="B1037" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1037" s="1" t="s">
+      <c r="D1037" s="1" t="s">
         <v>2983</v>
-      </c>
-[...1 lines deleted...]
-        <v>2984</v>
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="A1038" s="1" t="s">
+        <v>2984</v>
+      </c>
+      <c r="B1038" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1038" s="1" t="s">
         <v>2985</v>
       </c>
-      <c r="B1038" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1038" s="1" t="s">
+      <c r="D1038" s="1" t="s">
         <v>2986</v>
-      </c>
-[...1 lines deleted...]
-        <v>2987</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="A1039" s="1" t="s">
+        <v>2987</v>
+      </c>
+      <c r="B1039" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1039" s="1" t="s">
         <v>2988</v>
       </c>
-      <c r="B1039" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1039" s="1" t="s">
+      <c r="D1039" s="1" t="s">
         <v>2989</v>
-      </c>
-[...1 lines deleted...]
-        <v>2990</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040" s="1" t="s">
+        <v>2990</v>
+      </c>
+      <c r="B1040" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1040" s="1" t="s">
         <v>2991</v>
       </c>
-      <c r="B1040" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1040" s="1" t="s">
+      <c r="D1040" s="1" t="s">
         <v>2992</v>
-      </c>
-[...1 lines deleted...]
-        <v>2993</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041" s="1" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B1041" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1041" s="1" t="s">
         <v>2994</v>
       </c>
-      <c r="B1041" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1041" s="1" t="s">
+      <c r="D1041" s="1" t="s">
         <v>2995</v>
-      </c>
-[...1 lines deleted...]
-        <v>2996</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="B1042" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1042" s="1" t="s">
         <v>2997</v>
       </c>
-      <c r="B1042" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1042" s="1" t="s">
+      <c r="D1042" s="1" t="s">
         <v>2998</v>
-      </c>
-[...1 lines deleted...]
-        <v>2999</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="B1043" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1043" s="1" t="s">
         <v>3000</v>
       </c>
-      <c r="B1043" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1043" s="1" t="s">
+      <c r="D1043" s="1" t="s">
         <v>3001</v>
-      </c>
-[...1 lines deleted...]
-        <v>3002</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B1044" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1044" s="1" t="s">
         <v>3003</v>
       </c>
-      <c r="B1044" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1044" s="1" t="s">
+      <c r="D1044" s="1" t="s">
         <v>3004</v>
-      </c>
-[...1 lines deleted...]
-        <v>3005</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045" s="1" t="s">
+        <v>3005</v>
+      </c>
+      <c r="B1045" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1045" s="1" t="s">
         <v>3006</v>
       </c>
-      <c r="B1045" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1045" s="1" t="s">
+      <c r="D1045" s="1" t="s">
         <v>3007</v>
-      </c>
-[...1 lines deleted...]
-        <v>3008</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046" s="1" t="s">
+        <v>3008</v>
+      </c>
+      <c r="B1046" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1046" s="1" t="s">
         <v>3009</v>
       </c>
-      <c r="B1046" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1046" s="1" t="s">
+      <c r="D1046" s="1" t="s">
         <v>3010</v>
-      </c>
-[...1 lines deleted...]
-        <v>3011</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="B1047" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1047" s="1" t="s">
         <v>3012</v>
       </c>
-      <c r="B1047" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1047" s="1" t="s">
+      <c r="D1047" s="1" t="s">
         <v>3013</v>
-      </c>
-[...1 lines deleted...]
-        <v>3014</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048" s="1" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B1048" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1048" s="1" t="s">
         <v>3015</v>
       </c>
-      <c r="B1048" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1048" s="1" t="s">
+      <c r="D1048" s="1" t="s">
         <v>3016</v>
-      </c>
-[...1 lines deleted...]
-        <v>3017</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049" s="1" t="s">
+        <v>3017</v>
+      </c>
+      <c r="B1049" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1049" s="1" t="s">
         <v>3018</v>
       </c>
-      <c r="B1049" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1049" s="1" t="s">
+      <c r="D1049" s="1" t="s">
         <v>3019</v>
-      </c>
-[...1 lines deleted...]
-        <v>3020</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" s="1" t="s">
+        <v>3020</v>
+      </c>
+      <c r="B1050" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1050" s="1" t="s">
         <v>3021</v>
       </c>
-      <c r="B1050" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1050" s="1" t="s">
+      <c r="D1050" s="1" t="s">
         <v>3022</v>
-      </c>
-[...1 lines deleted...]
-        <v>3023</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" s="1" t="s">
+        <v>3023</v>
+      </c>
+      <c r="B1051" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1051" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D1051" s="1" t="s">
         <v>3024</v>
-      </c>
-[...7 lines deleted...]
-        <v>3026</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="B1052" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1052" s="1" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D1052" s="1" t="s">
         <v>3027</v>
-      </c>
-[...7 lines deleted...]
-        <v>3029</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="B1053" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1053" s="1" t="s">
+        <v>3029</v>
+      </c>
+      <c r="D1053" s="1" t="s">
         <v>3030</v>
-      </c>
-[...7 lines deleted...]
-        <v>3032</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="B1054" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1054" s="1" t="s">
+        <v>3032</v>
+      </c>
+      <c r="D1054" s="1" t="s">
         <v>3033</v>
-      </c>
-[...7 lines deleted...]
-        <v>3035</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B1055" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1055" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="D1055" s="1" t="s">
         <v>3036</v>
-      </c>
-[...7 lines deleted...]
-        <v>3038</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="B1056" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1056" s="1" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D1056" s="1" t="s">
         <v>3039</v>
-      </c>
-[...7 lines deleted...]
-        <v>3041</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="B1057" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1057" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="D1057" s="1" t="s">
         <v>3042</v>
-      </c>
-[...7 lines deleted...]
-        <v>3044</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="A1058" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="B1058" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1058" s="1" t="s">
+        <v>3044</v>
+      </c>
+      <c r="D1058" s="1" t="s">
         <v>3045</v>
-      </c>
-[...7 lines deleted...]
-        <v>3047</v>
       </c>
     </row>
     <row r="1059" spans="1:4">
       <c r="A1059" s="1" t="s">
+        <v>3046</v>
+      </c>
+      <c r="B1059" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1059" s="1" t="s">
+        <v>3047</v>
+      </c>
+      <c r="D1059" s="1" t="s">
         <v>3048</v>
-      </c>
-[...7 lines deleted...]
-        <v>3050</v>
       </c>
     </row>
     <row r="1060" spans="1:4">
       <c r="A1060" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B1060" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1060" s="1" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D1060" s="1" t="s">
         <v>3051</v>
-      </c>
-[...7 lines deleted...]
-        <v>3053</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="A1061" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B1061" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1061" s="1" t="s">
+        <v>3053</v>
+      </c>
+      <c r="D1061" s="1" t="s">
         <v>3054</v>
-      </c>
-[...7 lines deleted...]
-        <v>3056</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
       <c r="A1062" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="B1062" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1062" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1062" s="1" t="s">
         <v>3057</v>
-      </c>
-[...7 lines deleted...]
-        <v>3059</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B1063" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1063" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="D1063" s="1" t="s">
         <v>3060</v>
-      </c>
-[...7 lines deleted...]
-        <v>3062</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="B1064" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1064" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="D1064" s="1" t="s">
         <v>3063</v>
-      </c>
-[...7 lines deleted...]
-        <v>3065</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="B1065" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1065" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="D1065" s="1" t="s">
         <v>3066</v>
-      </c>
-[...7 lines deleted...]
-        <v>3068</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="B1066" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1066" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="D1066" s="1" t="s">
         <v>3069</v>
-      </c>
-[...7 lines deleted...]
-        <v>3071</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067" s="1" t="s">
+        <v>3070</v>
+      </c>
+      <c r="B1067" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1067" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="D1067" s="1" t="s">
         <v>3072</v>
-      </c>
-[...7 lines deleted...]
-        <v>3074</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="B1068" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1068" s="1" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D1068" s="1" t="s">
         <v>3075</v>
-      </c>
-[...7 lines deleted...]
-        <v>3077</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="B1069" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1069" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="D1069" s="1" t="s">
         <v>3078</v>
-      </c>
-[...7 lines deleted...]
-        <v>3080</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="B1070" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1070" s="1" t="s">
+        <v>3080</v>
+      </c>
+      <c r="D1070" s="1" t="s">
         <v>3081</v>
-      </c>
-[...7 lines deleted...]
-        <v>3083</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="A1071" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="B1071" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1071" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="D1071" s="1" t="s">
         <v>3084</v>
-      </c>
-[...7 lines deleted...]
-        <v>3086</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="A1072" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="B1072" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1072" s="1" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D1072" s="1" t="s">
         <v>3087</v>
-      </c>
-[...7 lines deleted...]
-        <v>3089</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="A1073" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B1073" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1073" s="1" t="s">
+        <v>3089</v>
+      </c>
+      <c r="D1073" s="1" t="s">
         <v>3090</v>
-      </c>
-[...7 lines deleted...]
-        <v>3092</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="A1074" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="B1074" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1074" s="1" t="s">
+        <v>3092</v>
+      </c>
+      <c r="D1074" s="1" t="s">
         <v>3093</v>
-      </c>
-[...7 lines deleted...]
-        <v>3095</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="A1075" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="B1075" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1075" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="D1075" s="1" t="s">
         <v>3096</v>
-      </c>
-[...7 lines deleted...]
-        <v>3098</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="A1076" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="B1076" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1076" s="1" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D1076" s="1" t="s">
         <v>3099</v>
-      </c>
-[...7 lines deleted...]
-        <v>3101</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
       <c r="A1077" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="B1077" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1077" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="D1077" s="1" t="s">
         <v>3102</v>
-      </c>
-[...7 lines deleted...]
-        <v>3104</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
       <c r="A1078" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B1078" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1078" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="D1078" s="1" t="s">
         <v>3105</v>
-      </c>
-[...7 lines deleted...]
-        <v>3107</v>
       </c>
     </row>
     <row r="1079" spans="1:4">
       <c r="A1079" s="1" t="s">
+        <v>3106</v>
+      </c>
+      <c r="B1079" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1079" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="D1079" s="1" t="s">
         <v>3108</v>
-      </c>
-[...7 lines deleted...]
-        <v>3110</v>
       </c>
     </row>
     <row r="1080" spans="1:4">
       <c r="A1080" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B1080" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1080" s="1" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D1080" s="1" t="s">
         <v>3111</v>
-      </c>
-[...7 lines deleted...]
-        <v>3113</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="A1081" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="B1081" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1081" s="1" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D1081" s="1" t="s">
         <v>3114</v>
-      </c>
-[...7 lines deleted...]
-        <v>3116</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="A1082" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="B1082" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1082" s="1" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D1082" s="1" t="s">
         <v>3117</v>
-      </c>
-[...7 lines deleted...]
-        <v>3119</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
       <c r="A1083" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="B1083" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1083" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D1083" s="1" t="s">
         <v>3120</v>
-      </c>
-[...7 lines deleted...]
-        <v>3122</v>
       </c>
     </row>
     <row r="1084" spans="1:4">
       <c r="A1084" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B1084" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1084" s="1" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D1084" s="1" t="s">
         <v>3123</v>
-      </c>
-[...7 lines deleted...]
-        <v>3125</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="A1085" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="B1085" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1085" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D1085" s="1" t="s">
         <v>3126</v>
-      </c>
-[...7 lines deleted...]
-        <v>3128</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="A1086" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="B1086" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1086" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="D1086" s="1" t="s">
         <v>3129</v>
-      </c>
-[...7 lines deleted...]
-        <v>3131</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="A1087" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="B1087" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1087" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D1087" s="1" t="s">
         <v>3132</v>
-      </c>
-[...7 lines deleted...]
-        <v>3134</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="A1088" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="B1088" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1088" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D1088" s="1" t="s">
         <v>3135</v>
-      </c>
-[...7 lines deleted...]
-        <v>3137</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
       <c r="A1089" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="B1089" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1089" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="D1089" s="1" t="s">
         <v>3138</v>
-      </c>
-[...7 lines deleted...]
-        <v>3140</v>
       </c>
     </row>
     <row r="1090" spans="1:4">
       <c r="A1090" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="B1090" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1090" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="D1090" s="1" t="s">
         <v>3141</v>
-      </c>
-[...7 lines deleted...]
-        <v>3143</v>
       </c>
     </row>
     <row r="1091" spans="1:4">
       <c r="A1091" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B1091" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1091" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D1091" s="1" t="s">
         <v>3144</v>
-      </c>
-[...7 lines deleted...]
-        <v>3146</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="A1092" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="B1092" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1092" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D1092" s="1" t="s">
         <v>3147</v>
-      </c>
-[...7 lines deleted...]
-        <v>3149</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="A1093" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="B1093" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1093" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="D1093" s="1" t="s">
         <v>3150</v>
-      </c>
-[...7 lines deleted...]
-        <v>3152</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="A1094" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="B1094" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1094" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="D1094" s="1" t="s">
         <v>3153</v>
-      </c>
-[...7 lines deleted...]
-        <v>3155</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="A1095" s="1" t="s">
+        <v>3154</v>
+      </c>
+      <c r="B1095" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1095" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D1095" s="1" t="s">
         <v>3156</v>
-      </c>
-[...7 lines deleted...]
-        <v>3158</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="A1096" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="B1096" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1096" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="D1096" s="1" t="s">
         <v>3159</v>
-      </c>
-[...7 lines deleted...]
-        <v>3161</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="A1097" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="B1097" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1097" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1097" s="1" t="s">
         <v>3162</v>
-      </c>
-[...7 lines deleted...]
-        <v>3164</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="A1098" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="B1098" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1098" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="D1098" s="1" t="s">
         <v>3165</v>
-      </c>
-[...7 lines deleted...]
-        <v>3167</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
       <c r="A1099" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="B1099" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1099" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="D1099" s="1" t="s">
         <v>3168</v>
-      </c>
-[...7 lines deleted...]
-        <v>3170</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="A1100" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="B1100" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1100" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D1100" s="1" t="s">
         <v>3171</v>
-      </c>
-[...7 lines deleted...]
-        <v>3173</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="A1101" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="B1101" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1101" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="D1101" s="1" t="s">
         <v>3174</v>
-      </c>
-[...7 lines deleted...]
-        <v>3176</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="A1102" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="B1102" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1102" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="D1102" s="1" t="s">
         <v>3177</v>
-      </c>
-[...7 lines deleted...]
-        <v>3179</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="B1103" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1103" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D1103" s="1" t="s">
         <v>3180</v>
-      </c>
-[...7 lines deleted...]
-        <v>3182</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="A1104" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="B1104" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1104" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="D1104" s="1" t="s">
         <v>3183</v>
-      </c>
-[...7 lines deleted...]
-        <v>3185</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="A1105" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="B1105" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1105" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="D1105" s="1" t="s">
         <v>3186</v>
-      </c>
-[...7 lines deleted...]
-        <v>3188</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="A1106" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="B1106" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1106" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="D1106" s="1" t="s">
         <v>3189</v>
-      </c>
-[...7 lines deleted...]
-        <v>3191</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="A1107" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="B1107" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1107" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="D1107" s="1" t="s">
         <v>3192</v>
-      </c>
-[...7 lines deleted...]
-        <v>3194</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="A1108" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B1108" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1108" s="1" t="s">
+        <v>3194</v>
+      </c>
+      <c r="D1108" s="1" t="s">
         <v>3195</v>
-      </c>
-[...7 lines deleted...]
-        <v>3197</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="B1109" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1109" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D1109" s="1" t="s">
         <v>3198</v>
-      </c>
-[...7 lines deleted...]
-        <v>3200</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="B1110" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1110" s="1" t="s">
+        <v>3200</v>
+      </c>
+      <c r="D1110" s="1" t="s">
         <v>3201</v>
-      </c>
-[...7 lines deleted...]
-        <v>3203</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="A1111" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="B1111" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1111" s="1" t="s">
+        <v>3203</v>
+      </c>
+      <c r="D1111" s="1" t="s">
         <v>3204</v>
-      </c>
-[...7 lines deleted...]
-        <v>3206</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="A1112" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="B1112" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1112" s="1" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D1112" s="1" t="s">
         <v>3207</v>
-      </c>
-[...7 lines deleted...]
-        <v>3209</v>
       </c>
     </row>
     <row r="1113" spans="1:4">
       <c r="A1113" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="B1113" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1113" s="1" t="s">
+        <v>3209</v>
+      </c>
+      <c r="D1113" s="1" t="s">
         <v>3210</v>
-      </c>
-[...7 lines deleted...]
-        <v>3212</v>
       </c>
     </row>
     <row r="1114" spans="1:4">
       <c r="A1114" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="B1114" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1114" s="1" t="s">
+        <v>3212</v>
+      </c>
+      <c r="D1114" s="1" t="s">
         <v>3213</v>
-      </c>
-[...7 lines deleted...]
-        <v>3215</v>
       </c>
     </row>
     <row r="1115" spans="1:4">
       <c r="A1115" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="B1115" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1115" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="D1115" s="1" t="s">
         <v>3216</v>
-      </c>
-[...7 lines deleted...]
-        <v>3218</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="A1116" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="B1116" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1116" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="D1116" s="1" t="s">
         <v>3219</v>
-      </c>
-[...7 lines deleted...]
-        <v>3221</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="A1117" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="B1117" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1117" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="D1117" s="1" t="s">
         <v>3222</v>
-      </c>
-[...7 lines deleted...]
-        <v>3224</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="A1118" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="B1118" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1118" s="1" t="s">
+        <v>3224</v>
+      </c>
+      <c r="D1118" s="1" t="s">
         <v>3225</v>
-      </c>
-[...7 lines deleted...]
-        <v>3227</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="A1119" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="B1119" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1119" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="D1119" s="1" t="s">
         <v>3228</v>
-      </c>
-[...7 lines deleted...]
-        <v>3230</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
       <c r="A1120" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="B1120" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1120" s="1" t="s">
+        <v>3230</v>
+      </c>
+      <c r="D1120" s="1" t="s">
         <v>3231</v>
-      </c>
-[...7 lines deleted...]
-        <v>3233</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
       <c r="A1121" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="B1121" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1121" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="D1121" s="1" t="s">
         <v>3234</v>
-      </c>
-[...7 lines deleted...]
-        <v>3236</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="A1122" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="B1122" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1122" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="D1122" s="1" t="s">
         <v>3237</v>
-      </c>
-[...7 lines deleted...]
-        <v>3239</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="A1123" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="B1123" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1123" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="D1123" s="1" t="s">
         <v>3240</v>
-      </c>
-[...7 lines deleted...]
-        <v>3242</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="A1124" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="B1124" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1124" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="D1124" s="1" t="s">
         <v>3243</v>
-      </c>
-[...7 lines deleted...]
-        <v>3245</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="A1125" s="1" t="s">
+        <v>3244</v>
+      </c>
+      <c r="B1125" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1125" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="D1125" s="1" t="s">
         <v>3246</v>
-      </c>
-[...7 lines deleted...]
-        <v>3248</v>
       </c>
     </row>
     <row r="1126" spans="1:4">
       <c r="A1126" s="1" t="s">
+        <v>3247</v>
+      </c>
+      <c r="B1126" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1126" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="D1126" s="1" t="s">
         <v>3249</v>
-      </c>
-[...7 lines deleted...]
-        <v>3251</v>
       </c>
     </row>
     <row r="1127" spans="1:4">
       <c r="A1127" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="B1127" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1127" s="1" t="s">
+        <v>3251</v>
+      </c>
+      <c r="D1127" s="1" t="s">
         <v>3252</v>
-      </c>
-[...7 lines deleted...]
-        <v>3254</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="A1128" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="B1128" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1128" s="1" t="s">
+        <v>3254</v>
+      </c>
+      <c r="D1128" s="1" t="s">
         <v>3255</v>
-      </c>
-[...7 lines deleted...]
-        <v>3257</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="B1129" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1129" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="D1129" s="1" t="s">
         <v>3258</v>
-      </c>
-[...7 lines deleted...]
-        <v>3260</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="A1130" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="B1130" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1130" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="D1130" s="1" t="s">
         <v>3261</v>
-      </c>
-[...7 lines deleted...]
-        <v>3263</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="A1131" s="1" t="s">
+        <v>3262</v>
+      </c>
+      <c r="B1131" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1131" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="D1131" s="1" t="s">
         <v>3264</v>
-      </c>
-[...7 lines deleted...]
-        <v>3266</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="A1132" s="1" t="s">
+        <v>3265</v>
+      </c>
+      <c r="B1132" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1132" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D1132" s="1" t="s">
         <v>3267</v>
-      </c>
-[...7 lines deleted...]
-        <v>3269</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="A1133" s="1" t="s">
+        <v>3268</v>
+      </c>
+      <c r="B1133" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1133" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="D1133" s="1" t="s">
         <v>3270</v>
-      </c>
-[...7 lines deleted...]
-        <v>3272</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="B1134" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1134" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="D1134" s="1" t="s">
         <v>3273</v>
-      </c>
-[...7 lines deleted...]
-        <v>3275</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" s="1" t="s">
+        <v>3274</v>
+      </c>
+      <c r="B1135" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1135" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="D1135" s="1" t="s">
         <v>3276</v>
-      </c>
-[...7 lines deleted...]
-        <v>3278</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="B1136" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1136" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="D1136" s="1" t="s">
         <v>3279</v>
-      </c>
-[...7 lines deleted...]
-        <v>3281</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="B1137" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1137" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="D1137" s="1" t="s">
         <v>3282</v>
-      </c>
-[...7 lines deleted...]
-        <v>3284</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="B1138" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1138" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="D1138" s="1" t="s">
         <v>3285</v>
-      </c>
-[...7 lines deleted...]
-        <v>3287</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" s="1" t="s">
-        <v>3264</v>
+        <v>3286</v>
       </c>
       <c r="B1139" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1139" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="D1139" s="1" t="s">
         <v>3288</v>
-      </c>
-[...1 lines deleted...]
-        <v>3289</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="B1140" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1140" s="1" t="s">
         <v>3290</v>
       </c>
-      <c r="B1140" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1140" s="1" t="s">
+      <c r="D1140" s="1" t="s">
         <v>3291</v>
-      </c>
-[...1 lines deleted...]
-        <v>3292</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="B1141" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1141" s="1" t="s">
         <v>3293</v>
       </c>
-      <c r="B1141" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1141" s="1" t="s">
+      <c r="D1141" s="1" t="s">
         <v>3294</v>
-      </c>
-[...1 lines deleted...]
-        <v>3295</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="B1142" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1142" s="1" t="s">
         <v>3296</v>
       </c>
-      <c r="B1142" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1142" s="1" t="s">
+      <c r="D1142" s="1" t="s">
         <v>3297</v>
-      </c>
-[...1 lines deleted...]
-        <v>3298</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143" s="1" t="s">
-        <v>3270</v>
+        <v>3298</v>
       </c>
       <c r="B1143" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1143" s="1" t="s">
         <v>3299</v>
       </c>
       <c r="D1143" s="1" t="s">
         <v>3300</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="A1144" s="1" t="s">
-        <v>3273</v>
+        <v>3301</v>
       </c>
       <c r="B1144" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1144" s="1" t="s">
-        <v>3301</v>
+        <v>3302</v>
       </c>
       <c r="D1144" s="1" t="s">
-        <v>3302</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="A1145" s="1" t="s">
-        <v>3261</v>
+        <v>3304</v>
       </c>
       <c r="B1145" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1145" s="1" t="s">
-        <v>3303</v>
+        <v>3305</v>
       </c>
       <c r="D1145" s="1" t="s">
-        <v>3304</v>
+        <v>3306</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
       <c r="A1146" s="1" t="s">
-        <v>3305</v>
+        <v>3307</v>
       </c>
       <c r="B1146" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1146" s="1" t="s">
-        <v>3306</v>
+        <v>3308</v>
       </c>
       <c r="D1146" s="1" t="s">
-        <v>3307</v>
+        <v>3309</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="A1147" s="1" t="s">
-        <v>3308</v>
+        <v>3310</v>
       </c>
       <c r="B1147" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1147" s="1" t="s">
-        <v>3309</v>
+        <v>3311</v>
       </c>
       <c r="D1147" s="1" t="s">
-        <v>3310</v>
+        <v>3312</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="A1148" s="1" t="s">
-        <v>3311</v>
+        <v>3313</v>
       </c>
       <c r="B1148" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1148" s="1" t="s">
-        <v>3312</v>
+        <v>3314</v>
       </c>
       <c r="D1148" s="1" t="s">
-        <v>3313</v>
+        <v>3315</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
       <c r="A1149" s="1" t="s">
-        <v>3314</v>
+        <v>3316</v>
       </c>
       <c r="B1149" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1149" s="1" t="s">
-        <v>3315</v>
+        <v>3317</v>
       </c>
       <c r="D1149" s="1" t="s">
-        <v>3316</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="1150" spans="1:4">
       <c r="A1150" s="1" t="s">
-        <v>3317</v>
+        <v>3319</v>
       </c>
       <c r="B1150" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1150" s="1" t="s">
-        <v>3318</v>
+        <v>3320</v>
       </c>
       <c r="D1150" s="1" t="s">
-        <v>3319</v>
+        <v>3321</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="A1151" s="1" t="s">
-        <v>3320</v>
+        <v>3322</v>
       </c>
       <c r="B1151" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1151" s="1" t="s">
-        <v>3321</v>
+        <v>3323</v>
       </c>
       <c r="D1151" s="1" t="s">
-        <v>3322</v>
+        <v>3324</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152" s="1" t="s">
-        <v>3323</v>
+        <v>3301</v>
       </c>
       <c r="B1152" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1152" s="1" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
       <c r="D1152" s="1" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="A1153" s="1" t="s">
-        <v>3326</v>
+        <v>3327</v>
       </c>
       <c r="B1153" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1153" s="1" t="s">
-        <v>3327</v>
+        <v>3328</v>
       </c>
       <c r="D1153" s="1" t="s">
-        <v>3328</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154" s="1" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
       <c r="B1154" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1154" s="1" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
       <c r="D1154" s="1" t="s">
-        <v>3331</v>
+        <v>3332</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155" s="1" t="s">
-        <v>3332</v>
+        <v>3333</v>
       </c>
       <c r="B1155" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1155" s="1" t="s">
-        <v>3333</v>
+        <v>3334</v>
       </c>
       <c r="D1155" s="1" t="s">
-        <v>3334</v>
+        <v>3335</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156" s="1" t="s">
-        <v>3335</v>
+        <v>3307</v>
       </c>
       <c r="B1156" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C1156" s="1" t="s">
         <v>3336</v>
       </c>
       <c r="D1156" s="1" t="s">
         <v>3337</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="B1157" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1157" s="1" t="s">
         <v>3338</v>
       </c>
-      <c r="B1157" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1157" s="1" t="s">
+      <c r="D1157" s="1" t="s">
         <v>3339</v>
-      </c>
-[...1 lines deleted...]
-        <v>3340</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="B1158" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1158" s="1" t="s">
+        <v>3340</v>
+      </c>
+      <c r="D1158" s="1" t="s">
         <v>3341</v>
-      </c>
-[...7 lines deleted...]
-        <v>3343</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159" s="1" t="s">
+        <v>3342</v>
+      </c>
+      <c r="B1159" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1159" s="1" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D1159" s="1" t="s">
         <v>3344</v>
-      </c>
-[...7 lines deleted...]
-        <v>3346</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160" s="1" t="s">
-        <v>3344</v>
+        <v>3345</v>
       </c>
       <c r="B1160" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1160" s="1" t="s">
-        <v>3345</v>
+        <v>3346</v>
       </c>
       <c r="D1160" s="1" t="s">
         <v>3347</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161" s="1" t="s">
         <v>3348</v>
       </c>
       <c r="B1161" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1161" s="1" t="s">
         <v>3349</v>
       </c>
       <c r="D1161" s="1" t="s">
         <v>3350</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" s="1" t="s">
-        <v>3348</v>
+        <v>3351</v>
       </c>
       <c r="B1162" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1162" s="1" t="s">
-        <v>3349</v>
+        <v>3352</v>
       </c>
       <c r="D1162" s="1" t="s">
-        <v>3351</v>
+        <v>3353</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" s="1" t="s">
-        <v>3352</v>
+        <v>3354</v>
       </c>
       <c r="B1163" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1163" s="1" t="s">
-        <v>3226</v>
+        <v>3355</v>
       </c>
       <c r="D1163" s="1" t="s">
-        <v>3353</v>
+        <v>3356</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" s="1" t="s">
-        <v>3354</v>
-[...1 lines deleted...]
-      <c r="B1164" s="1"/>
+        <v>3357</v>
+      </c>
+      <c r="B1164" s="1" t="s">
+        <v>90</v>
+      </c>
       <c r="C1164" s="1" t="s">
-        <v>3355</v>
+        <v>3358</v>
       </c>
       <c r="D1164" s="1" t="s">
-        <v>3356</v>
+        <v>3359</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" s="1" t="s">
-        <v>3357</v>
+        <v>3360</v>
       </c>
       <c r="B1165" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1165" s="1" t="s">
-        <v>3355</v>
+        <v>3361</v>
       </c>
       <c r="D1165" s="1" t="s">
-        <v>3358</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" s="1" t="s">
-        <v>3359</v>
+        <v>3363</v>
       </c>
       <c r="B1166" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1166" s="1" t="s">
-        <v>3360</v>
+        <v>3364</v>
       </c>
       <c r="D1166" s="1" t="s">
-        <v>3361</v>
+        <v>3365</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167" s="1" t="s">
-        <v>3362</v>
+        <v>3366</v>
       </c>
       <c r="B1167" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1167" s="1" t="s">
-        <v>3363</v>
+        <v>3367</v>
       </c>
       <c r="D1167" s="1" t="s">
-        <v>3364</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" s="1" t="s">
-        <v>3365</v>
+        <v>3369</v>
       </c>
       <c r="B1168" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1168" s="1" t="s">
-        <v>3363</v>
+        <v>3370</v>
       </c>
       <c r="D1168" s="1" t="s">
-        <v>3366</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" s="1" t="s">
-        <v>3367</v>
+        <v>3372</v>
       </c>
       <c r="B1169" s="1" t="s">
-        <v>21</v>
+        <v>345</v>
       </c>
       <c r="C1169" s="1" t="s">
-        <v>3363</v>
+        <v>3373</v>
       </c>
       <c r="D1169" s="1" t="s">
-        <v>3366</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" s="1" t="s">
-        <v>3368</v>
+        <v>3375</v>
       </c>
       <c r="B1170" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1170" s="1" t="s">
-        <v>273</v>
+        <v>3376</v>
       </c>
       <c r="D1170" s="1" t="s">
-        <v>3369</v>
+        <v>3377</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" s="1" t="s">
-        <v>3370</v>
+        <v>3378</v>
       </c>
       <c r="B1171" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1171" s="1" t="s">
-        <v>3371</v>
+        <v>3379</v>
       </c>
       <c r="D1171" s="1" t="s">
-        <v>3372</v>
+        <v>3380</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" s="1" t="s">
-        <v>3373</v>
+        <v>3381</v>
       </c>
       <c r="B1172" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1172" s="1" t="s">
-        <v>3374</v>
+        <v>3382</v>
       </c>
       <c r="D1172" s="1" t="s">
-        <v>3375</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173" s="1" t="s">
-        <v>3376</v>
+        <v>3381</v>
       </c>
       <c r="B1173" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1173" s="1" t="s">
-        <v>3377</v>
+        <v>3382</v>
       </c>
       <c r="D1173" s="1" t="s">
-        <v>3378</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174" s="1" t="s">
-        <v>3379</v>
+        <v>3385</v>
       </c>
       <c r="B1174" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1174" s="1" t="s">
-        <v>3380</v>
+        <v>3386</v>
       </c>
       <c r="D1174" s="1" t="s">
-        <v>3381</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" s="1" t="s">
-        <v>3382</v>
+        <v>3385</v>
       </c>
       <c r="B1175" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C1175" s="1"/>
+        <v>90</v>
+      </c>
+      <c r="C1175" s="1" t="s">
+        <v>3386</v>
+      </c>
       <c r="D1175" s="1" t="s">
-        <v>3383</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" s="1" t="s">
-        <v>3384</v>
+        <v>3389</v>
       </c>
       <c r="B1176" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1176" s="1" t="s">
-        <v>3385</v>
+        <v>3263</v>
       </c>
       <c r="D1176" s="1" t="s">
-        <v>3386</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" s="1" t="s">
-        <v>3387</v>
-[...3 lines deleted...]
-      </c>
+        <v>3391</v>
+      </c>
+      <c r="B1177" s="1"/>
       <c r="C1177" s="1" t="s">
-        <v>3388</v>
+        <v>3392</v>
       </c>
       <c r="D1177" s="1" t="s">
-        <v>3389</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" s="1" t="s">
-        <v>3390</v>
+        <v>3394</v>
       </c>
       <c r="B1178" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1178" s="1" t="s">
-        <v>3391</v>
+        <v>3392</v>
       </c>
       <c r="D1178" s="1" t="s">
-        <v>3392</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" s="1" t="s">
-        <v>3393</v>
+        <v>3396</v>
       </c>
       <c r="B1179" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1179" s="1" t="s">
-        <v>3394</v>
+        <v>3397</v>
       </c>
       <c r="D1179" s="1" t="s">
-        <v>3395</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" s="1" t="s">
-        <v>3396</v>
+        <v>3399</v>
       </c>
       <c r="B1180" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1180" s="1" t="s">
-        <v>3397</v>
+        <v>91</v>
       </c>
       <c r="D1180" s="1" t="s">
-        <v>3398</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" s="1" t="s">
-        <v>3399</v>
+        <v>3401</v>
       </c>
       <c r="B1181" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1181" s="1" t="s">
-        <v>3400</v>
+        <v>91</v>
       </c>
       <c r="D1181" s="1" t="s">
-        <v>3401</v>
+        <v>3402</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" s="1" t="s">
-        <v>3402</v>
+        <v>3403</v>
       </c>
       <c r="B1182" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1182" s="1" t="s">
-        <v>3403</v>
+        <v>373</v>
       </c>
       <c r="D1182" s="1" t="s">
         <v>3404</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" s="1" t="s">
         <v>3405</v>
       </c>
       <c r="B1183" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1183" s="1" t="s">
         <v>3406</v>
       </c>
       <c r="D1183" s="1" t="s">
         <v>3407</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" s="1" t="s">
         <v>3408</v>
       </c>
       <c r="B1184" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1184" s="1" t="s">
         <v>3409</v>
       </c>
       <c r="D1184" s="1" t="s">
         <v>3410</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" s="1" t="s">
         <v>3411</v>
       </c>
       <c r="B1185" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1185" s="1" t="s">
         <v>3412</v>
       </c>
       <c r="D1185" s="1" t="s">
         <v>3413</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" s="1" t="s">
         <v>3414</v>
       </c>
       <c r="B1186" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1186" s="1" t="s">
         <v>3415</v>
       </c>
       <c r="D1186" s="1" t="s">
         <v>3416</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" s="1" t="s">
         <v>3417</v>
       </c>
       <c r="B1187" s="1" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="C1187" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1187" s="1"/>
+      <c r="D1187" s="1" t="s">
         <v>3418</v>
-      </c>
-[...1 lines deleted...]
-        <v>3419</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" s="1" t="s">
+        <v>3419</v>
+      </c>
+      <c r="B1188" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1188" s="1" t="s">
         <v>3420</v>
       </c>
-      <c r="B1188" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1188" s="1" t="s">
+      <c r="D1188" s="1" t="s">
         <v>3421</v>
-      </c>
-[...1 lines deleted...]
-        <v>3422</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" s="1" t="s">
+        <v>3422</v>
+      </c>
+      <c r="B1189" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1189" s="1" t="s">
         <v>3423</v>
       </c>
-      <c r="B1189" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1189" s="1" t="s">
+      <c r="D1189" s="1" t="s">
         <v>3424</v>
-      </c>
-[...1 lines deleted...]
-        <v>3425</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="B1190" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1190" s="1" t="s">
         <v>3426</v>
       </c>
-      <c r="B1190" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1190" s="1" t="s">
+      <c r="D1190" s="1" t="s">
         <v>3427</v>
-      </c>
-[...1 lines deleted...]
-        <v>3428</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" s="1" t="s">
+        <v>3428</v>
+      </c>
+      <c r="B1191" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1191" s="1" t="s">
         <v>3429</v>
       </c>
-      <c r="B1191" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1191" s="1" t="s">
+      <c r="D1191" s="1" t="s">
         <v>3430</v>
-      </c>
-[...1 lines deleted...]
-        <v>3431</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="B1192" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1192" s="1" t="s">
         <v>3432</v>
       </c>
-      <c r="B1192" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1192" s="1" t="s">
+      <c r="D1192" s="1" t="s">
         <v>3433</v>
-      </c>
-[...1 lines deleted...]
-        <v>3434</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193" s="1" t="s">
+        <v>3434</v>
+      </c>
+      <c r="B1193" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1193" s="1" t="s">
         <v>3435</v>
       </c>
-      <c r="B1193" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1193" s="1" t="s">
+      <c r="D1193" s="1" t="s">
         <v>3436</v>
-      </c>
-[...1 lines deleted...]
-        <v>3437</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" s="1" t="s">
+        <v>3437</v>
+      </c>
+      <c r="B1194" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1194" s="1" t="s">
         <v>3438</v>
       </c>
-      <c r="B1194" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1194" s="1" t="s">
+      <c r="D1194" s="1" t="s">
         <v>3439</v>
-      </c>
-[...1 lines deleted...]
-        <v>3440</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" s="1" t="s">
+        <v>3440</v>
+      </c>
+      <c r="B1195" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1195" s="1" t="s">
         <v>3441</v>
       </c>
-      <c r="B1195" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1195" s="1" t="s">
+      <c r="D1195" s="1" t="s">
         <v>3442</v>
-      </c>
-[...1 lines deleted...]
-        <v>3443</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" s="1" t="s">
+        <v>3443</v>
+      </c>
+      <c r="B1196" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1196" s="1" t="s">
         <v>3444</v>
       </c>
-      <c r="B1196" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1196" s="1" t="s">
+      <c r="D1196" s="1" t="s">
         <v>3445</v>
-      </c>
-[...1 lines deleted...]
-        <v>3446</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" s="1" t="s">
+        <v>3446</v>
+      </c>
+      <c r="B1197" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1197" s="1" t="s">
         <v>3447</v>
       </c>
-      <c r="B1197" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1197" s="1" t="s">
+      <c r="D1197" s="1" t="s">
         <v>3448</v>
-      </c>
-[...1 lines deleted...]
-        <v>3449</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" s="1" t="s">
+        <v>3449</v>
+      </c>
+      <c r="B1198" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1198" s="1" t="s">
         <v>3450</v>
       </c>
-      <c r="B1198" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1198" s="1" t="s">
+      <c r="D1198" s="1" t="s">
         <v>3451</v>
-      </c>
-[...1 lines deleted...]
-        <v>3452</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" s="1" t="s">
+        <v>3452</v>
+      </c>
+      <c r="B1199" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1199" s="1" t="s">
         <v>3453</v>
       </c>
-      <c r="B1199" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1199" s="1" t="s">
+      <c r="D1199" s="1" t="s">
         <v>3454</v>
-      </c>
-[...1 lines deleted...]
-        <v>3455</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200" s="1" t="s">
+        <v>3455</v>
+      </c>
+      <c r="B1200" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1200" s="1" t="s">
         <v>3456</v>
       </c>
-      <c r="B1200" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1200" s="1" t="s">
+      <c r="D1200" s="1" t="s">
         <v>3457</v>
-      </c>
-[...1 lines deleted...]
-        <v>3458</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201" s="1" t="s">
+        <v>3458</v>
+      </c>
+      <c r="B1201" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1201" s="1" t="s">
         <v>3459</v>
       </c>
-      <c r="B1201" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1201" s="1" t="s">
+      <c r="D1201" s="1" t="s">
         <v>3460</v>
-      </c>
-[...1 lines deleted...]
-        <v>3461</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="B1202" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1202" s="1" t="s">
         <v>3462</v>
       </c>
-      <c r="B1202" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1202" s="1" t="s">
+      <c r="D1202" s="1" t="s">
         <v>3463</v>
-      </c>
-[...1 lines deleted...]
-        <v>3464</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="A1203" s="1" t="s">
+        <v>3464</v>
+      </c>
+      <c r="B1203" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1203" s="1" t="s">
         <v>3465</v>
       </c>
-      <c r="B1203" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1203" s="1" t="s">
+      <c r="D1203" s="1" t="s">
         <v>3466</v>
-      </c>
-[...1 lines deleted...]
-        <v>3467</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="A1204" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="B1204" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1204" s="1" t="s">
         <v>3468</v>
       </c>
-      <c r="B1204" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1204" s="1" t="s">
+      <c r="D1204" s="1" t="s">
         <v>3469</v>
-      </c>
-[...1 lines deleted...]
-        <v>3470</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="A1205" s="1" t="s">
+        <v>3470</v>
+      </c>
+      <c r="B1205" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1205" s="1" t="s">
         <v>3471</v>
       </c>
-      <c r="B1205" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1205" s="1" t="s">
+      <c r="D1205" s="1" t="s">
         <v>3472</v>
-      </c>
-[...1 lines deleted...]
-        <v>3473</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="A1206" s="1" t="s">
+        <v>3473</v>
+      </c>
+      <c r="B1206" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1206" s="1" t="s">
         <v>3474</v>
       </c>
-      <c r="B1206" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1206" s="1" t="s">
+      <c r="D1206" s="1" t="s">
         <v>3475</v>
-      </c>
-[...1 lines deleted...]
-        <v>3476</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
       <c r="A1207" s="1" t="s">
+        <v>3476</v>
+      </c>
+      <c r="B1207" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1207" s="1" t="s">
         <v>3477</v>
       </c>
-      <c r="B1207" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1207" s="1" t="s">
+      <c r="D1207" s="1" t="s">
         <v>3478</v>
-      </c>
-[...1 lines deleted...]
-        <v>3479</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="A1208" s="1" t="s">
+        <v>3479</v>
+      </c>
+      <c r="B1208" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1208" s="1" t="s">
         <v>3480</v>
       </c>
-      <c r="B1208" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1208" s="1" t="s">
+      <c r="D1208" s="1" t="s">
         <v>3481</v>
-      </c>
-[...1 lines deleted...]
-        <v>3482</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209" s="1" t="s">
+        <v>3482</v>
+      </c>
+      <c r="B1209" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1209" s="1" t="s">
         <v>3483</v>
       </c>
-      <c r="B1209" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1209" s="1" t="s">
+      <c r="D1209" s="1" t="s">
         <v>3484</v>
-      </c>
-[...1 lines deleted...]
-        <v>3485</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210" s="1" t="s">
+        <v>3485</v>
+      </c>
+      <c r="B1210" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1210" s="1" t="s">
         <v>3486</v>
       </c>
-      <c r="B1210" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1210" s="1" t="s">
+      <c r="D1210" s="1" t="s">
         <v>3487</v>
-      </c>
-[...1 lines deleted...]
-        <v>3488</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" s="1" t="s">
+        <v>3488</v>
+      </c>
+      <c r="B1211" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1211" s="1" t="s">
         <v>3489</v>
       </c>
-      <c r="B1211" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1211" s="1" t="s">
+      <c r="D1211" s="1" t="s">
         <v>3490</v>
-      </c>
-[...1 lines deleted...]
-        <v>3491</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="B1212" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1212" s="1" t="s">
         <v>3492</v>
       </c>
-      <c r="B1212" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1212" s="1" t="s">
+      <c r="D1212" s="1" t="s">
         <v>3493</v>
-      </c>
-[...1 lines deleted...]
-        <v>3494</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" s="1" t="s">
+        <v>3494</v>
+      </c>
+      <c r="B1213" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1213" s="1" t="s">
         <v>3495</v>
       </c>
-      <c r="B1213" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1213" s="1" t="s">
+      <c r="D1213" s="1" t="s">
         <v>3496</v>
-      </c>
-[...1 lines deleted...]
-        <v>3497</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" s="1" t="s">
+        <v>3497</v>
+      </c>
+      <c r="B1214" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1214" s="1" t="s">
         <v>3498</v>
       </c>
-      <c r="B1214" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1214" s="1" t="s">
+      <c r="D1214" s="1" t="s">
         <v>3499</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" s="1" t="s">
+        <v>3500</v>
+      </c>
+      <c r="B1215" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1215" s="1" t="s">
         <v>3501</v>
       </c>
-      <c r="B1215" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1215" s="1" t="s">
+      <c r="D1215" s="1" t="s">
         <v>3502</v>
-      </c>
-[...1 lines deleted...]
-        <v>3503</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" s="1" t="s">
+        <v>3503</v>
+      </c>
+      <c r="B1216" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1216" s="1" t="s">
         <v>3504</v>
       </c>
-      <c r="B1216" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1216" s="1" t="s">
+      <c r="D1216" s="1" t="s">
         <v>3505</v>
-      </c>
-[...1 lines deleted...]
-        <v>3506</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" s="1" t="s">
+        <v>3506</v>
+      </c>
+      <c r="B1217" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1217" s="1" t="s">
         <v>3507</v>
       </c>
-      <c r="B1217" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1217" s="1" t="s">
+      <c r="D1217" s="1" t="s">
         <v>3508</v>
-      </c>
-[...1 lines deleted...]
-        <v>3509</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" s="1" t="s">
+        <v>3509</v>
+      </c>
+      <c r="B1218" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1218" s="1" t="s">
         <v>3510</v>
       </c>
-      <c r="B1218" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1218" s="1" t="s">
+      <c r="D1218" s="1" t="s">
         <v>3511</v>
-      </c>
-[...1 lines deleted...]
-        <v>3512</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" s="1" t="s">
+        <v>3512</v>
+      </c>
+      <c r="B1219" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1219" s="1" t="s">
         <v>3513</v>
       </c>
-      <c r="B1219" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1219" s="1" t="s">
+      <c r="D1219" s="1" t="s">
         <v>3514</v>
-      </c>
-[...1 lines deleted...]
-        <v>3515</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" s="1" t="s">
+        <v>3515</v>
+      </c>
+      <c r="B1220" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1220" s="1" t="s">
         <v>3516</v>
       </c>
-      <c r="B1220" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1220" s="1" t="s">
+      <c r="D1220" s="1" t="s">
         <v>3517</v>
-      </c>
-[...1 lines deleted...]
-        <v>3518</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" s="1" t="s">
+        <v>3518</v>
+      </c>
+      <c r="B1221" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1221" s="1" t="s">
         <v>3519</v>
       </c>
-      <c r="B1221" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1221" s="1" t="s">
+      <c r="D1221" s="1" t="s">
         <v>3520</v>
-      </c>
-[...1 lines deleted...]
-        <v>3521</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" s="1" t="s">
+        <v>3521</v>
+      </c>
+      <c r="B1222" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1222" s="1" t="s">
         <v>3522</v>
       </c>
-      <c r="B1222" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1222" s="1" t="s">
+      <c r="D1222" s="1" t="s">
         <v>3523</v>
-      </c>
-[...1 lines deleted...]
-        <v>3524</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="B1223" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1223" s="1" t="s">
         <v>3525</v>
       </c>
-      <c r="B1223" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1223" s="1" t="s">
+      <c r="D1223" s="1" t="s">
         <v>3526</v>
-      </c>
-[...1 lines deleted...]
-        <v>3527</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" s="1" t="s">
+        <v>3527</v>
+      </c>
+      <c r="B1224" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1224" s="1" t="s">
         <v>3528</v>
       </c>
-      <c r="B1224" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1224" s="1" t="s">
+      <c r="D1224" s="1" t="s">
         <v>3529</v>
-      </c>
-[...1 lines deleted...]
-        <v>3530</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" s="1" t="s">
+        <v>3530</v>
+      </c>
+      <c r="B1225" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1225" s="1" t="s">
         <v>3531</v>
       </c>
-      <c r="B1225" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1225" s="1" t="s">
+      <c r="D1225" s="1" t="s">
         <v>3532</v>
-      </c>
-[...1 lines deleted...]
-        <v>3533</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" s="1" t="s">
+        <v>3533</v>
+      </c>
+      <c r="B1226" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1226" s="1" t="s">
         <v>3534</v>
       </c>
-      <c r="B1226" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1226" s="1" t="s">
+      <c r="D1226" s="1" t="s">
         <v>3535</v>
-      </c>
-[...1 lines deleted...]
-        <v>3536</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" s="1" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1227" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1227" s="1" t="s">
         <v>3537</v>
       </c>
-      <c r="B1227" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1227" s="1" t="s">
+      <c r="D1227" s="1" t="s">
         <v>3538</v>
-      </c>
-[...1 lines deleted...]
-        <v>3539</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" s="1" t="s">
+        <v>3539</v>
+      </c>
+      <c r="B1228" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1228" s="1" t="s">
         <v>3540</v>
       </c>
-      <c r="B1228" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1228" s="1" t="s">
+      <c r="D1228" s="1" t="s">
         <v>3541</v>
-      </c>
-[...1 lines deleted...]
-        <v>3542</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" s="1" t="s">
+        <v>3542</v>
+      </c>
+      <c r="B1229" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1229" s="1" t="s">
         <v>3543</v>
       </c>
-      <c r="B1229" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1229" s="1" t="s">
+      <c r="D1229" s="1" t="s">
         <v>3544</v>
-      </c>
-[...1 lines deleted...]
-        <v>3545</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" s="1" t="s">
+        <v>3545</v>
+      </c>
+      <c r="B1230" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1230" s="1" t="s">
         <v>3546</v>
       </c>
-      <c r="B1230" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1230" s="1" t="s">
+      <c r="D1230" s="1" t="s">
         <v>3547</v>
-      </c>
-[...1 lines deleted...]
-        <v>3548</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" s="1" t="s">
+        <v>3548</v>
+      </c>
+      <c r="B1231" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1231" s="1" t="s">
         <v>3549</v>
       </c>
-      <c r="B1231" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1231" s="1" t="s">
+      <c r="D1231" s="1" t="s">
         <v>3550</v>
-      </c>
-[...1 lines deleted...]
-        <v>3551</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" s="1" t="s">
+        <v>3551</v>
+      </c>
+      <c r="B1232" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1232" s="1" t="s">
         <v>3552</v>
       </c>
-      <c r="B1232" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1232" s="1" t="s">
+      <c r="D1232" s="1" t="s">
         <v>3553</v>
-      </c>
-[...1 lines deleted...]
-        <v>3554</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" s="1" t="s">
+        <v>3554</v>
+      </c>
+      <c r="B1233" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1233" s="1" t="s">
         <v>3555</v>
       </c>
-      <c r="B1233" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1233" s="1" t="s">
+      <c r="D1233" s="1" t="s">
         <v>3556</v>
-      </c>
-[...1 lines deleted...]
-        <v>3557</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" s="1" t="s">
+        <v>3557</v>
+      </c>
+      <c r="B1234" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1234" s="1" t="s">
         <v>3558</v>
       </c>
-      <c r="B1234" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1234" s="1" t="s">
+      <c r="D1234" s="1" t="s">
         <v>3559</v>
-      </c>
-[...1 lines deleted...]
-        <v>3560</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" s="1" t="s">
+        <v>3560</v>
+      </c>
+      <c r="B1235" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1235" s="1" t="s">
         <v>3561</v>
       </c>
-      <c r="B1235" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1235" s="1" t="s">
+      <c r="D1235" s="1" t="s">
         <v>3562</v>
-      </c>
-[...1 lines deleted...]
-        <v>3563</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" s="1" t="s">
+        <v>3563</v>
+      </c>
+      <c r="B1236" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1236" s="1" t="s">
         <v>3564</v>
       </c>
-      <c r="B1236" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1236" s="1" t="s">
+      <c r="D1236" s="1" t="s">
         <v>3565</v>
-      </c>
-[...1 lines deleted...]
-        <v>3566</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" s="1" t="s">
+        <v>3566</v>
+      </c>
+      <c r="B1237" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1237" s="1" t="s">
         <v>3567</v>
       </c>
-      <c r="B1237" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1237" s="1" t="s">
+      <c r="D1237" s="1" t="s">
         <v>3568</v>
-      </c>
-[...1 lines deleted...]
-        <v>3569</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" s="1" t="s">
+        <v>3569</v>
+      </c>
+      <c r="B1238" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1238" s="1" t="s">
         <v>3570</v>
       </c>
-      <c r="B1238" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1238" s="1" t="s">
+      <c r="D1238" s="1" t="s">
         <v>3571</v>
-      </c>
-[...1 lines deleted...]
-        <v>3572</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" s="1" t="s">
+        <v>3572</v>
+      </c>
+      <c r="B1239" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1239" s="1" t="s">
         <v>3573</v>
       </c>
-      <c r="B1239" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1239" s="1" t="s">
+      <c r="D1239" s="1" t="s">
         <v>3574</v>
-      </c>
-[...1 lines deleted...]
-        <v>3575</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" s="1" t="s">
+        <v>3575</v>
+      </c>
+      <c r="B1240" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1240" s="1" t="s">
         <v>3576</v>
       </c>
-      <c r="B1240" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1240" s="1" t="s">
+      <c r="D1240" s="1" t="s">
         <v>3577</v>
-      </c>
-[...1 lines deleted...]
-        <v>3578</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" s="1" t="s">
+        <v>3578</v>
+      </c>
+      <c r="B1241" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1241" s="1" t="s">
         <v>3579</v>
       </c>
-      <c r="B1241" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1241" s="1" t="s">
+      <c r="D1241" s="1" t="s">
         <v>3580</v>
-      </c>
-[...1 lines deleted...]
-        <v>3581</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="B1242" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1242" s="1" t="s">
         <v>3582</v>
       </c>
-      <c r="B1242" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1242" s="1" t="s">
+      <c r="D1242" s="1" t="s">
         <v>3583</v>
-      </c>
-[...1 lines deleted...]
-        <v>3584</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" s="1" t="s">
+        <v>3584</v>
+      </c>
+      <c r="B1243" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1243" s="1" t="s">
         <v>3585</v>
       </c>
-      <c r="B1243" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1243" s="1" t="s">
+      <c r="D1243" s="1" t="s">
         <v>3586</v>
-      </c>
-[...1 lines deleted...]
-        <v>3587</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" s="1" t="s">
+        <v>3587</v>
+      </c>
+      <c r="B1244" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1244" s="1" t="s">
         <v>3588</v>
       </c>
-      <c r="B1244" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1244" s="1" t="s">
+      <c r="D1244" s="1" t="s">
         <v>3589</v>
-      </c>
-[...1 lines deleted...]
-        <v>3590</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" s="1" t="s">
+        <v>3590</v>
+      </c>
+      <c r="B1245" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1245" s="1" t="s">
         <v>3591</v>
       </c>
-      <c r="B1245" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1245" s="1" t="s">
+      <c r="D1245" s="1" t="s">
         <v>3592</v>
-      </c>
-[...1 lines deleted...]
-        <v>3593</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" s="1" t="s">
+        <v>3593</v>
+      </c>
+      <c r="B1246" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1246" s="1" t="s">
         <v>3594</v>
       </c>
-      <c r="B1246" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1246" s="1" t="s">
+      <c r="D1246" s="1" t="s">
         <v>3595</v>
-      </c>
-[...1 lines deleted...]
-        <v>3596</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" s="1" t="s">
+        <v>3596</v>
+      </c>
+      <c r="B1247" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1247" s="1" t="s">
         <v>3597</v>
       </c>
-      <c r="B1247" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1247" s="1" t="s">
+      <c r="D1247" s="1" t="s">
         <v>3598</v>
-      </c>
-[...1 lines deleted...]
-        <v>3599</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" s="1" t="s">
+        <v>3599</v>
+      </c>
+      <c r="B1248" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1248" s="1" t="s">
         <v>3600</v>
       </c>
-      <c r="B1248" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1248" s="1" t="s">
+      <c r="D1248" s="1" t="s">
         <v>3601</v>
-      </c>
-[...1 lines deleted...]
-        <v>3602</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" s="1" t="s">
+        <v>3602</v>
+      </c>
+      <c r="B1249" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1249" s="1" t="s">
         <v>3603</v>
       </c>
-      <c r="B1249" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1249" s="1" t="s">
+      <c r="D1249" s="1" t="s">
         <v>3604</v>
-      </c>
-[...1 lines deleted...]
-        <v>3605</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" s="1" t="s">
+        <v>3605</v>
+      </c>
+      <c r="B1250" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1250" s="1" t="s">
         <v>3606</v>
       </c>
-      <c r="B1250" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1250" s="1" t="s">
+      <c r="D1250" s="1" t="s">
         <v>3607</v>
-      </c>
-[...1 lines deleted...]
-        <v>3608</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" s="1" t="s">
+        <v>3608</v>
+      </c>
+      <c r="B1251" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1251" s="1" t="s">
         <v>3609</v>
       </c>
-      <c r="B1251" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1251" s="1" t="s">
+      <c r="D1251" s="1" t="s">
         <v>3610</v>
-      </c>
-[...1 lines deleted...]
-        <v>3611</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" s="1" t="s">
+        <v>3611</v>
+      </c>
+      <c r="B1252" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1252" s="1" t="s">
         <v>3612</v>
       </c>
-      <c r="B1252" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1252" s="1" t="s">
+      <c r="D1252" s="1" t="s">
         <v>3613</v>
-      </c>
-[...1 lines deleted...]
-        <v>3614</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" s="1" t="s">
+        <v>3614</v>
+      </c>
+      <c r="B1253" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1253" s="1" t="s">
         <v>3615</v>
       </c>
-      <c r="B1253" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1253" s="1" t="s">
+      <c r="D1253" s="1" t="s">
         <v>3616</v>
-      </c>
-[...1 lines deleted...]
-        <v>3617</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" s="1" t="s">
+        <v>3617</v>
+      </c>
+      <c r="B1254" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1254" s="1" t="s">
         <v>3618</v>
       </c>
-      <c r="B1254" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1254" s="1" t="s">
+      <c r="D1254" s="1" t="s">
         <v>3619</v>
-      </c>
-[...1 lines deleted...]
-        <v>3620</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="B1255" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1255" s="1" t="s">
         <v>3621</v>
       </c>
-      <c r="B1255" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1255" s="1" t="s">
+      <c r="D1255" s="1" t="s">
         <v>3622</v>
-      </c>
-[...1 lines deleted...]
-        <v>3623</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" s="1" t="s">
+        <v>3623</v>
+      </c>
+      <c r="B1256" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1256" s="1" t="s">
         <v>3624</v>
       </c>
-      <c r="B1256" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1256" s="1" t="s">
+      <c r="D1256" s="1" t="s">
         <v>3625</v>
-      </c>
-[...1 lines deleted...]
-        <v>3626</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" s="1" t="s">
+        <v>3626</v>
+      </c>
+      <c r="B1257" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1257" s="1" t="s">
         <v>3627</v>
       </c>
-      <c r="B1257" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1257" s="1" t="s">
+      <c r="D1257" s="1" t="s">
         <v>3628</v>
-      </c>
-[...1 lines deleted...]
-        <v>3629</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" s="1" t="s">
+        <v>3629</v>
+      </c>
+      <c r="B1258" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1258" s="1" t="s">
         <v>3630</v>
       </c>
-      <c r="B1258" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1258" s="1" t="s">
+      <c r="D1258" s="1" t="s">
         <v>3631</v>
-      </c>
-[...1 lines deleted...]
-        <v>3632</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" s="1" t="s">
+        <v>3632</v>
+      </c>
+      <c r="B1259" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1259" s="1" t="s">
         <v>3633</v>
       </c>
-      <c r="B1259" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1259" s="1" t="s">
+      <c r="D1259" s="1" t="s">
         <v>3634</v>
-      </c>
-[...1 lines deleted...]
-        <v>3635</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" s="1" t="s">
+        <v>3635</v>
+      </c>
+      <c r="B1260" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1260" s="1" t="s">
         <v>3636</v>
       </c>
-      <c r="B1260" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1260" s="1" t="s">
+      <c r="D1260" s="1" t="s">
         <v>3637</v>
-      </c>
-[...1 lines deleted...]
-        <v>3638</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" s="1" t="s">
+        <v>3638</v>
+      </c>
+      <c r="B1261" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1261" s="1" t="s">
         <v>3639</v>
       </c>
-      <c r="B1261" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1261" s="1" t="s">
+      <c r="D1261" s="1" t="s">
         <v>3640</v>
-      </c>
-[...1 lines deleted...]
-        <v>3641</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
       <c r="A1262" s="1" t="s">
+        <v>3641</v>
+      </c>
+      <c r="B1262" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1262" s="1" t="s">
         <v>3642</v>
       </c>
-      <c r="B1262" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1262" s="1" t="s">
+      <c r="D1262" s="1" t="s">
         <v>3643</v>
-      </c>
-[...1 lines deleted...]
-        <v>3644</v>
       </c>
     </row>
     <row r="1263" spans="1:4">
       <c r="A1263" s="1" t="s">
+        <v>3644</v>
+      </c>
+      <c r="B1263" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1263" s="1" t="s">
         <v>3645</v>
       </c>
-      <c r="B1263" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1263" s="1" t="s">
+      <c r="D1263" s="1" t="s">
         <v>3646</v>
-      </c>
-[...1 lines deleted...]
-        <v>3647</v>
       </c>
     </row>
     <row r="1264" spans="1:4">
       <c r="A1264" s="1" t="s">
+        <v>3647</v>
+      </c>
+      <c r="B1264" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1264" s="1" t="s">
         <v>3648</v>
       </c>
-      <c r="B1264" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1264" s="1" t="s">
+      <c r="D1264" s="1" t="s">
         <v>3649</v>
-      </c>
-[...1 lines deleted...]
-        <v>3650</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
       <c r="A1265" s="1" t="s">
+        <v>3650</v>
+      </c>
+      <c r="B1265" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1265" s="1" t="s">
         <v>3651</v>
       </c>
-      <c r="B1265" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1265" s="1" t="s">
+      <c r="D1265" s="1" t="s">
         <v>3652</v>
-      </c>
-[...1 lines deleted...]
-        <v>3653</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
       <c r="A1266" s="1" t="s">
+        <v>3653</v>
+      </c>
+      <c r="B1266" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1266" s="1" t="s">
         <v>3654</v>
       </c>
-      <c r="B1266" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1266" s="1" t="s">
+      <c r="D1266" s="1" t="s">
         <v>3655</v>
-      </c>
-[...1 lines deleted...]
-        <v>3656</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="A1267" s="1" t="s">
+        <v>3656</v>
+      </c>
+      <c r="B1267" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1267" s="1" t="s">
         <v>3657</v>
       </c>
-      <c r="B1267" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1267" s="1" t="s">
+      <c r="D1267" s="1" t="s">
         <v>3658</v>
-      </c>
-[...1 lines deleted...]
-        <v>3659</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="A1268" s="1" t="s">
+        <v>3659</v>
+      </c>
+      <c r="B1268" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1268" s="1" t="s">
         <v>3660</v>
       </c>
-      <c r="B1268" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1268" s="1" t="s">
+      <c r="D1268" s="1" t="s">
         <v>3661</v>
-      </c>
-[...1 lines deleted...]
-        <v>3662</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="A1269" s="1" t="s">
+        <v>3662</v>
+      </c>
+      <c r="B1269" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1269" s="1" t="s">
         <v>3663</v>
       </c>
-      <c r="B1269" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1269" s="1" t="s">
+      <c r="D1269" s="1" t="s">
         <v>3664</v>
-      </c>
-[...1 lines deleted...]
-        <v>3665</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="A1270" s="1" t="s">
+        <v>3665</v>
+      </c>
+      <c r="B1270" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1270" s="1" t="s">
         <v>3666</v>
       </c>
-      <c r="B1270" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1270" s="1" t="s">
+      <c r="D1270" s="1" t="s">
         <v>3667</v>
-      </c>
-[...1 lines deleted...]
-        <v>3668</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
       <c r="A1271" s="1" t="s">
+        <v>3668</v>
+      </c>
+      <c r="B1271" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1271" s="1" t="s">
         <v>3669</v>
       </c>
-      <c r="B1271" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1271" s="1" t="s">
+      <c r="D1271" s="1" t="s">
         <v>3670</v>
-      </c>
-[...1 lines deleted...]
-        <v>3671</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
       <c r="A1272" s="1" t="s">
+        <v>3671</v>
+      </c>
+      <c r="B1272" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1272" s="1" t="s">
         <v>3672</v>
       </c>
-      <c r="B1272" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1272" s="1" t="s">
+      <c r="D1272" s="1" t="s">
         <v>3673</v>
-      </c>
-[...1 lines deleted...]
-        <v>3674</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
       <c r="A1273" s="1" t="s">
+        <v>3674</v>
+      </c>
+      <c r="B1273" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1273" s="1" t="s">
         <v>3675</v>
       </c>
-      <c r="B1273" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1273" s="1" t="s">
+      <c r="D1273" s="1" t="s">
         <v>3676</v>
-      </c>
-[...1 lines deleted...]
-        <v>3677</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="A1274" s="1" t="s">
+        <v>3677</v>
+      </c>
+      <c r="B1274" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1274" s="1" t="s">
         <v>3678</v>
       </c>
-      <c r="B1274" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1274" s="1" t="s">
+      <c r="D1274" s="1" t="s">
         <v>3679</v>
-      </c>
-[...1 lines deleted...]
-        <v>3680</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275" s="1" t="s">
+        <v>3680</v>
+      </c>
+      <c r="B1275" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1275" s="1" t="s">
         <v>3681</v>
       </c>
-      <c r="B1275" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1275" s="1" t="s">
+      <c r="D1275" s="1" t="s">
         <v>3682</v>
-      </c>
-[...1 lines deleted...]
-        <v>3683</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="A1276" s="1" t="s">
+        <v>3683</v>
+      </c>
+      <c r="B1276" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1276" s="1" t="s">
         <v>3684</v>
       </c>
-      <c r="B1276" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1276" s="1" t="s">
+      <c r="D1276" s="1" t="s">
         <v>3685</v>
-      </c>
-[...1 lines deleted...]
-        <v>3686</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="A1277" s="1" t="s">
+        <v>3686</v>
+      </c>
+      <c r="B1277" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1277" s="1" t="s">
         <v>3687</v>
       </c>
-      <c r="B1277" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1277" s="1" t="s">
+      <c r="D1277" s="1" t="s">
         <v>3688</v>
-      </c>
-[...1 lines deleted...]
-        <v>3689</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="A1278" s="1" t="s">
+        <v>3689</v>
+      </c>
+      <c r="B1278" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1278" s="1" t="s">
         <v>3690</v>
       </c>
-      <c r="B1278" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1278" s="1" t="s">
+      <c r="D1278" s="1" t="s">
         <v>3691</v>
-      </c>
-[...1 lines deleted...]
-        <v>3692</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="A1279" s="1" t="s">
+        <v>3692</v>
+      </c>
+      <c r="B1279" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1279" s="1" t="s">
         <v>3693</v>
       </c>
-      <c r="B1279" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1279" s="1" t="s">
+      <c r="D1279" s="1" t="s">
         <v>3694</v>
-      </c>
-[...1 lines deleted...]
-        <v>3695</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="A1280" s="1" t="s">
+        <v>3695</v>
+      </c>
+      <c r="B1280" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1280" s="1" t="s">
         <v>3696</v>
-      </c>
-[...4 lines deleted...]
-        <v>3694</v>
       </c>
       <c r="D1280" s="1" t="s">
         <v>3697</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="A1281" s="1" t="s">
         <v>3698</v>
       </c>
       <c r="B1281" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1281" s="1" t="s">
         <v>3699</v>
       </c>
       <c r="D1281" s="1" t="s">
         <v>3700</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="A1282" s="1" t="s">
         <v>3701</v>
       </c>
       <c r="B1282" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1282" s="1" t="s">
         <v>3702</v>
       </c>
       <c r="D1282" s="1" t="s">
         <v>3703</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="A1283" s="1" t="s">
         <v>3704</v>
       </c>
       <c r="B1283" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1283" s="1"/>
+      <c r="C1283" s="1" t="s">
+        <v>3705</v>
+      </c>
       <c r="D1283" s="1" t="s">
-        <v>3705</v>
+        <v>3706</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
       <c r="A1284" s="1" t="s">
-        <v>3706</v>
+        <v>3707</v>
       </c>
       <c r="B1284" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1284" s="1" t="s">
-        <v>3702</v>
+        <v>3708</v>
       </c>
       <c r="D1284" s="1" t="s">
-        <v>3707</v>
+        <v>3709</v>
       </c>
     </row>
     <row r="1285" spans="1:4">
       <c r="A1285" s="1" t="s">
-        <v>3708</v>
+        <v>3710</v>
       </c>
       <c r="B1285" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1285" s="1" t="s">
-        <v>3709</v>
+        <v>3711</v>
       </c>
       <c r="D1285" s="1" t="s">
-        <v>3710</v>
+        <v>3712</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="A1286" s="1" t="s">
-        <v>3711</v>
+        <v>3713</v>
       </c>
       <c r="B1286" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1286" s="1" t="s">
-        <v>3712</v>
+        <v>3714</v>
       </c>
       <c r="D1286" s="1" t="s">
-        <v>3713</v>
+        <v>3715</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287" s="1" t="s">
-        <v>3714</v>
+        <v>3716</v>
       </c>
       <c r="B1287" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1287" s="1" t="s">
-        <v>3715</v>
+        <v>3717</v>
       </c>
       <c r="D1287" s="1" t="s">
-        <v>3716</v>
+        <v>3718</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288" s="1" t="s">
-        <v>3717</v>
+        <v>3719</v>
       </c>
       <c r="B1288" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1288" s="1" t="s">
-        <v>3718</v>
+        <v>3720</v>
       </c>
       <c r="D1288" s="1" t="s">
-        <v>3719</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289" s="1" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B1289" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1289" s="1" t="s">
-        <v>3721</v>
+        <v>3723</v>
       </c>
       <c r="D1289" s="1" t="s">
-        <v>3722</v>
+        <v>3724</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" s="1" t="s">
-        <v>3723</v>
+        <v>3725</v>
       </c>
       <c r="B1290" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1290" s="1" t="s">
-        <v>3724</v>
+        <v>3726</v>
       </c>
       <c r="D1290" s="1" t="s">
-        <v>3725</v>
+        <v>3727</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" s="1" t="s">
+        <v>3728</v>
+      </c>
+      <c r="B1291" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1291" s="1" t="s">
         <v>3726</v>
       </c>
-      <c r="B1291" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1291" s="1" t="s">
-        <v>3728</v>
+        <v>3729</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" s="1" t="s">
-        <v>3729</v>
+        <v>3730</v>
       </c>
       <c r="B1292" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1292" s="1" t="s">
-        <v>3730</v>
+        <v>3731</v>
       </c>
       <c r="D1292" s="1" t="s">
-        <v>3731</v>
+        <v>3732</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" s="1" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="B1293" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1293" s="1" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="D1293" s="1" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" s="1" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="B1294" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1294" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1294" s="1"/>
       <c r="D1294" s="1" t="s">
         <v>3737</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" s="1" t="s">
         <v>3738</v>
       </c>
       <c r="B1295" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1295" s="1" t="s">
+        <v>3734</v>
+      </c>
+      <c r="D1295" s="1" t="s">
         <v>3739</v>
-      </c>
-[...1 lines deleted...]
-        <v>3740</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" s="1" t="s">
+        <v>3740</v>
+      </c>
+      <c r="B1296" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1296" s="1" t="s">
         <v>3741</v>
       </c>
-      <c r="B1296" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1296" s="1" t="s">
+      <c r="D1296" s="1" t="s">
         <v>3742</v>
-      </c>
-[...1 lines deleted...]
-        <v>3743</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" s="1" t="s">
+        <v>3743</v>
+      </c>
+      <c r="B1297" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1297" s="1" t="s">
         <v>3744</v>
       </c>
-      <c r="B1297" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1297" s="1" t="s">
+      <c r="D1297" s="1" t="s">
         <v>3745</v>
-      </c>
-[...1 lines deleted...]
-        <v>3746</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" s="1" t="s">
+        <v>3746</v>
+      </c>
+      <c r="B1298" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1298" s="1" t="s">
         <v>3747</v>
       </c>
-      <c r="B1298" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1298" s="1" t="s">
+      <c r="D1298" s="1" t="s">
         <v>3748</v>
-      </c>
-[...1 lines deleted...]
-        <v>3749</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" s="1" t="s">
+        <v>3749</v>
+      </c>
+      <c r="B1299" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1299" s="1" t="s">
         <v>3750</v>
       </c>
-      <c r="B1299" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1299" s="1" t="s">
+      <c r="D1299" s="1" t="s">
         <v>3751</v>
-      </c>
-[...1 lines deleted...]
-        <v>3752</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" s="1" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1300" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1300" s="1" t="s">
         <v>3753</v>
       </c>
-      <c r="B1300" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1300" s="1" t="s">
+      <c r="D1300" s="1" t="s">
         <v>3754</v>
-      </c>
-[...1 lines deleted...]
-        <v>3755</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" s="1" t="s">
+        <v>3755</v>
+      </c>
+      <c r="B1301" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1301" s="1" t="s">
         <v>3756</v>
       </c>
-      <c r="B1301" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1301" s="1" t="s">
+      <c r="D1301" s="1" t="s">
         <v>3757</v>
-      </c>
-[...1 lines deleted...]
-        <v>3758</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="A1302" s="1" t="s">
+        <v>3758</v>
+      </c>
+      <c r="B1302" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1302" s="1" t="s">
         <v>3759</v>
       </c>
-      <c r="B1302" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1302" s="1" t="s">
+      <c r="D1302" s="1" t="s">
         <v>3760</v>
-      </c>
-[...1 lines deleted...]
-        <v>3761</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="A1303" s="1" t="s">
+        <v>3761</v>
+      </c>
+      <c r="B1303" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1303" s="1" t="s">
         <v>3762</v>
       </c>
-      <c r="B1303" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1303" s="1" t="s">
+      <c r="D1303" s="1" t="s">
         <v>3763</v>
-      </c>
-[...1 lines deleted...]
-        <v>3764</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304" s="1" t="s">
+        <v>3764</v>
+      </c>
+      <c r="B1304" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1304" s="1" t="s">
         <v>3765</v>
       </c>
-      <c r="B1304" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1304" s="1" t="s">
+      <c r="D1304" s="1" t="s">
         <v>3766</v>
-      </c>
-[...1 lines deleted...]
-        <v>3767</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="A1305" s="1" t="s">
+        <v>3767</v>
+      </c>
+      <c r="B1305" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1305" s="1" t="s">
         <v>3768</v>
       </c>
-      <c r="B1305" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1305" s="1" t="s">
+      <c r="D1305" s="1" t="s">
         <v>3769</v>
-      </c>
-[...1 lines deleted...]
-        <v>3770</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
       <c r="A1306" s="1" t="s">
+        <v>3770</v>
+      </c>
+      <c r="B1306" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1306" s="1" t="s">
         <v>3771</v>
       </c>
-      <c r="B1306" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1306" s="1" t="s">
+      <c r="D1306" s="1" t="s">
         <v>3772</v>
-      </c>
-[...1 lines deleted...]
-        <v>3773</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="A1307" s="1" t="s">
+        <v>3773</v>
+      </c>
+      <c r="B1307" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1307" s="1" t="s">
         <v>3774</v>
       </c>
-      <c r="B1307" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1307" s="1" t="s">
+      <c r="D1307" s="1" t="s">
         <v>3775</v>
-      </c>
-[...1 lines deleted...]
-        <v>3776</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="A1308" s="1" t="s">
+        <v>3776</v>
+      </c>
+      <c r="B1308" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1308" s="1" t="s">
         <v>3777</v>
       </c>
-      <c r="B1308" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1308" s="1" t="s">
+      <c r="D1308" s="1" t="s">
         <v>3778</v>
-      </c>
-[...1 lines deleted...]
-        <v>3779</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
       <c r="A1309" s="1" t="s">
+        <v>3779</v>
+      </c>
+      <c r="B1309" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1309" s="1" t="s">
         <v>3780</v>
       </c>
-      <c r="B1309" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1309" s="1" t="s">
+      <c r="D1309" s="1" t="s">
         <v>3781</v>
-      </c>
-[...1 lines deleted...]
-        <v>3782</v>
       </c>
     </row>
     <row r="1310" spans="1:4">
       <c r="A1310" s="1" t="s">
+        <v>3782</v>
+      </c>
+      <c r="B1310" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1310" s="1" t="s">
         <v>3783</v>
       </c>
-      <c r="B1310" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1310" s="1" t="s">
+      <c r="D1310" s="1" t="s">
         <v>3784</v>
-      </c>
-[...1 lines deleted...]
-        <v>3785</v>
       </c>
     </row>
     <row r="1311" spans="1:4">
       <c r="A1311" s="1" t="s">
+        <v>3785</v>
+      </c>
+      <c r="B1311" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1311" s="1" t="s">
         <v>3786</v>
       </c>
-      <c r="B1311" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1311" s="1" t="s">
+      <c r="D1311" s="1" t="s">
         <v>3787</v>
-      </c>
-[...1 lines deleted...]
-        <v>3788</v>
       </c>
     </row>
     <row r="1312" spans="1:4">
       <c r="A1312" s="1" t="s">
+        <v>3788</v>
+      </c>
+      <c r="B1312" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1312" s="1" t="s">
         <v>3789</v>
       </c>
-      <c r="B1312" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1312" s="1" t="s">
+      <c r="D1312" s="1" t="s">
         <v>3790</v>
-      </c>
-[...1 lines deleted...]
-        <v>3791</v>
       </c>
     </row>
     <row r="1313" spans="1:4">
       <c r="A1313" s="1" t="s">
+        <v>3791</v>
+      </c>
+      <c r="B1313" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1313" s="1" t="s">
         <v>3792</v>
       </c>
-      <c r="B1313" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1313" s="1" t="s">
+      <c r="D1313" s="1" t="s">
         <v>3793</v>
-      </c>
-[...1 lines deleted...]
-        <v>3794</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="A1314" s="1" t="s">
+        <v>3794</v>
+      </c>
+      <c r="B1314" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1314" s="1" t="s">
         <v>3795</v>
       </c>
-      <c r="B1314" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1314" s="1" t="s">
+      <c r="D1314" s="1" t="s">
         <v>3796</v>
-      </c>
-[...1 lines deleted...]
-        <v>3797</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
       <c r="A1315" s="1" t="s">
+        <v>3797</v>
+      </c>
+      <c r="B1315" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1315" s="1" t="s">
         <v>3798</v>
       </c>
-      <c r="B1315" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1315" s="1" t="s">
+      <c r="D1315" s="1" t="s">
         <v>3799</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800</v>
       </c>
     </row>
     <row r="1316" spans="1:4">
       <c r="A1316" s="1" t="s">
+        <v>3800</v>
+      </c>
+      <c r="B1316" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1316" s="1" t="s">
         <v>3801</v>
       </c>
-      <c r="B1316" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1316" s="1" t="s">
+      <c r="D1316" s="1" t="s">
         <v>3802</v>
-      </c>
-[...1 lines deleted...]
-        <v>3803</v>
       </c>
     </row>
     <row r="1317" spans="1:4">
       <c r="A1317" s="1" t="s">
+        <v>3803</v>
+      </c>
+      <c r="B1317" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1317" s="1" t="s">
         <v>3804</v>
       </c>
-      <c r="B1317" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1317" s="1" t="s">
+      <c r="D1317" s="1" t="s">
         <v>3805</v>
-      </c>
-[...1 lines deleted...]
-        <v>3806</v>
       </c>
     </row>
     <row r="1318" spans="1:4">
       <c r="A1318" s="1" t="s">
+        <v>3806</v>
+      </c>
+      <c r="B1318" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1318" s="1" t="s">
         <v>3807</v>
       </c>
-      <c r="B1318" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1318" s="1" t="s">
+      <c r="D1318" s="1" t="s">
         <v>3808</v>
-      </c>
-[...1 lines deleted...]
-        <v>3809</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
       <c r="A1319" s="1" t="s">
+        <v>3809</v>
+      </c>
+      <c r="B1319" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1319" s="1" t="s">
         <v>3810</v>
       </c>
-      <c r="B1319" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1319" s="1" t="s">
+      <c r="D1319" s="1" t="s">
         <v>3811</v>
-      </c>
-[...1 lines deleted...]
-        <v>3812</v>
       </c>
     </row>
     <row r="1320" spans="1:4">
       <c r="A1320" s="1" t="s">
+        <v>3812</v>
+      </c>
+      <c r="B1320" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1320" s="1" t="s">
         <v>3813</v>
       </c>
-      <c r="B1320" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1320" s="1" t="s">
+      <c r="D1320" s="1" t="s">
         <v>3814</v>
-      </c>
-[...1 lines deleted...]
-        <v>3815</v>
       </c>
     </row>
     <row r="1321" spans="1:4">
       <c r="A1321" s="1" t="s">
+        <v>3815</v>
+      </c>
+      <c r="B1321" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1321" s="1" t="s">
         <v>3816</v>
       </c>
-      <c r="B1321" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1321" s="1" t="s">
+      <c r="D1321" s="1" t="s">
         <v>3817</v>
-      </c>
-[...1 lines deleted...]
-        <v>3818</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="A1322" s="1" t="s">
+        <v>3818</v>
+      </c>
+      <c r="B1322" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1322" s="1" t="s">
         <v>3819</v>
       </c>
-      <c r="B1322" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1322" s="1" t="s">
+      <c r="D1322" s="1" t="s">
         <v>3820</v>
-      </c>
-[...1 lines deleted...]
-        <v>3821</v>
       </c>
     </row>
     <row r="1323" spans="1:4">
       <c r="A1323" s="1" t="s">
+        <v>3821</v>
+      </c>
+      <c r="B1323" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1323" s="1" t="s">
         <v>3822</v>
       </c>
-      <c r="B1323" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1323" s="1" t="s">
+      <c r="D1323" s="1" t="s">
         <v>3823</v>
-      </c>
-[...1 lines deleted...]
-        <v>3824</v>
       </c>
     </row>
     <row r="1324" spans="1:4">
       <c r="A1324" s="1" t="s">
+        <v>3824</v>
+      </c>
+      <c r="B1324" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1324" s="1" t="s">
         <v>3825</v>
       </c>
-      <c r="B1324" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1324" s="1" t="s">
+      <c r="D1324" s="1" t="s">
         <v>3826</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="1325" spans="1:4">
       <c r="A1325" s="1" t="s">
         <v>3827</v>
       </c>
       <c r="B1325" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1325" s="1" t="s">
         <v>3828</v>
       </c>
       <c r="D1325" s="1" t="s">
-        <v>277</v>
+        <v>3829</v>
       </c>
     </row>
     <row r="1326" spans="1:4">
       <c r="A1326" s="1" t="s">
-        <v>3829</v>
+        <v>3830</v>
       </c>
       <c r="B1326" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1326" s="1" t="s">
-        <v>3830</v>
+        <v>3831</v>
       </c>
       <c r="D1326" s="1" t="s">
-        <v>277</v>
+        <v>3832</v>
       </c>
     </row>
     <row r="1327" spans="1:4">
       <c r="A1327" s="1" t="s">
-        <v>3831</v>
+        <v>3833</v>
       </c>
       <c r="B1327" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1327" s="1" t="s">
-        <v>3832</v>
+        <v>3834</v>
       </c>
       <c r="D1327" s="1" t="s">
-        <v>277</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="1328" spans="1:4">
       <c r="A1328" s="1" t="s">
-        <v>3833</v>
+        <v>3836</v>
       </c>
       <c r="B1328" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1328" s="1" t="s">
-        <v>3834</v>
+        <v>3837</v>
       </c>
       <c r="D1328" s="1" t="s">
-        <v>277</v>
+        <v>3838</v>
       </c>
     </row>
     <row r="1329" spans="1:4">
       <c r="A1329" s="1" t="s">
-        <v>3835</v>
+        <v>3839</v>
       </c>
       <c r="B1329" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1329" s="1" t="s">
-        <v>3836</v>
+        <v>3840</v>
       </c>
       <c r="D1329" s="1" t="s">
-        <v>277</v>
+        <v>3841</v>
       </c>
     </row>
     <row r="1330" spans="1:4">
       <c r="A1330" s="1" t="s">
-        <v>3837</v>
+        <v>3842</v>
       </c>
       <c r="B1330" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1330" s="1" t="s">
-        <v>3838</v>
+        <v>3843</v>
       </c>
       <c r="D1330" s="1" t="s">
-        <v>277</v>
+        <v>3844</v>
       </c>
     </row>
     <row r="1331" spans="1:4">
       <c r="A1331" s="1" t="s">
-        <v>3839</v>
+        <v>3845</v>
       </c>
       <c r="B1331" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1331" s="1" t="s">
-        <v>3840</v>
+        <v>3846</v>
       </c>
       <c r="D1331" s="1" t="s">
-        <v>277</v>
+        <v>3847</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="A1332" s="1" t="s">
-        <v>3841</v>
+        <v>3848</v>
       </c>
       <c r="B1332" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1332" s="1" t="s">
-        <v>3842</v>
+        <v>3849</v>
       </c>
       <c r="D1332" s="1" t="s">
-        <v>277</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="A1333" s="1" t="s">
-        <v>3843</v>
+        <v>3851</v>
       </c>
       <c r="B1333" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1333" s="1" t="s">
-        <v>3844</v>
+        <v>3852</v>
       </c>
       <c r="D1333" s="1" t="s">
-        <v>277</v>
+        <v>3853</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" s="1" t="s">
-        <v>3845</v>
+        <v>3854</v>
       </c>
       <c r="B1334" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1334" s="1" t="s">
-        <v>3846</v>
+        <v>3855</v>
       </c>
       <c r="D1334" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" s="1" t="s">
-        <v>3847</v>
+        <v>3856</v>
       </c>
       <c r="B1335" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1335" s="1" t="s">
-        <v>3848</v>
+        <v>3857</v>
       </c>
       <c r="D1335" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" s="1" t="s">
-        <v>3849</v>
+        <v>3858</v>
       </c>
       <c r="B1336" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1336" s="1" t="s">
-        <v>3850</v>
+        <v>3859</v>
       </c>
       <c r="D1336" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" s="1" t="s">
-        <v>3851</v>
+        <v>3860</v>
       </c>
       <c r="B1337" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1337" s="1" t="s">
-        <v>3852</v>
+        <v>3861</v>
       </c>
       <c r="D1337" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" s="1" t="s">
-        <v>3853</v>
+        <v>3862</v>
       </c>
       <c r="B1338" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1338" s="1" t="s">
-        <v>3854</v>
+        <v>3863</v>
       </c>
       <c r="D1338" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" s="1" t="s">
-        <v>3855</v>
+        <v>3864</v>
       </c>
       <c r="B1339" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1339" s="1" t="s">
-        <v>3856</v>
+        <v>3865</v>
       </c>
       <c r="D1339" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" s="1" t="s">
-        <v>3857</v>
+        <v>3866</v>
       </c>
       <c r="B1340" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1340" s="1" t="s">
-        <v>3858</v>
+        <v>3867</v>
       </c>
       <c r="D1340" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" s="1" t="s">
-        <v>3859</v>
+        <v>3868</v>
       </c>
       <c r="B1341" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1341" s="1" t="s">
-        <v>3860</v>
+        <v>3869</v>
       </c>
       <c r="D1341" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342" s="1" t="s">
-        <v>3861</v>
+        <v>3870</v>
       </c>
       <c r="B1342" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1342" s="1" t="s">
-        <v>3862</v>
+        <v>3871</v>
       </c>
       <c r="D1342" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" s="1" t="s">
-        <v>3863</v>
+        <v>3872</v>
       </c>
       <c r="B1343" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1343" s="1" t="s">
-        <v>3864</v>
+        <v>3873</v>
       </c>
       <c r="D1343" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" s="1" t="s">
-        <v>3865</v>
+        <v>3874</v>
       </c>
       <c r="B1344" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1344" s="1" t="s">
-        <v>3866</v>
+        <v>3875</v>
       </c>
       <c r="D1344" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" s="1" t="s">
-        <v>3867</v>
+        <v>3876</v>
       </c>
       <c r="B1345" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1345" s="1" t="s">
-        <v>3868</v>
+        <v>3877</v>
       </c>
       <c r="D1345" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" s="1" t="s">
-        <v>3869</v>
+        <v>3878</v>
       </c>
       <c r="B1346" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1346" s="1" t="s">
-        <v>3870</v>
+        <v>3879</v>
       </c>
       <c r="D1346" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" s="1" t="s">
-        <v>3871</v>
+        <v>3880</v>
       </c>
       <c r="B1347" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1347" s="1" t="s">
-        <v>3872</v>
+        <v>3881</v>
       </c>
       <c r="D1347" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348" s="1" t="s">
-        <v>3873</v>
+        <v>3882</v>
       </c>
       <c r="B1348" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1348" s="1" t="s">
-        <v>3874</v>
+        <v>3883</v>
       </c>
       <c r="D1348" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" s="1" t="s">
-        <v>3875</v>
+        <v>3884</v>
       </c>
       <c r="B1349" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1349" s="1" t="s">
-        <v>3876</v>
+        <v>3885</v>
       </c>
       <c r="D1349" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" s="1" t="s">
-        <v>3877</v>
+        <v>3886</v>
       </c>
       <c r="B1350" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1350" s="1" t="s">
-        <v>3878</v>
+        <v>3887</v>
       </c>
       <c r="D1350" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" s="1" t="s">
-        <v>3879</v>
+        <v>3888</v>
       </c>
       <c r="B1351" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1351" s="1" t="s">
-        <v>3880</v>
+        <v>3889</v>
       </c>
       <c r="D1351" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" s="1" t="s">
-        <v>3881</v>
+        <v>3890</v>
       </c>
       <c r="B1352" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1352" s="1" t="s">
-        <v>3882</v>
+        <v>3891</v>
       </c>
       <c r="D1352" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" s="1" t="s">
-        <v>3883</v>
+        <v>3892</v>
       </c>
       <c r="B1353" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1353" s="1" t="s">
-        <v>3884</v>
+        <v>3893</v>
       </c>
       <c r="D1353" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" s="1" t="s">
-        <v>3885</v>
+        <v>3894</v>
       </c>
       <c r="B1354" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1354" s="1" t="s">
-        <v>3886</v>
+        <v>3895</v>
       </c>
       <c r="D1354" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" s="1" t="s">
-        <v>3887</v>
+        <v>3896</v>
       </c>
       <c r="B1355" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1355" s="1" t="s">
-        <v>3888</v>
+        <v>3897</v>
       </c>
       <c r="D1355" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" s="1" t="s">
-        <v>3889</v>
+        <v>3898</v>
       </c>
       <c r="B1356" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1356" s="1" t="s">
-        <v>3890</v>
+        <v>3899</v>
       </c>
       <c r="D1356" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" s="1" t="s">
-        <v>3891</v>
+        <v>3900</v>
       </c>
       <c r="B1357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1357" s="1" t="s">
-        <v>3892</v>
+        <v>3901</v>
       </c>
       <c r="D1357" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" s="1" t="s">
-        <v>3893</v>
+        <v>3902</v>
       </c>
       <c r="B1358" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1358" s="1" t="s">
-        <v>3894</v>
+        <v>3903</v>
       </c>
       <c r="D1358" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" s="1" t="s">
-        <v>3895</v>
+        <v>3904</v>
       </c>
       <c r="B1359" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1359" s="1" t="s">
-        <v>3896</v>
+        <v>3905</v>
       </c>
       <c r="D1359" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" s="1" t="s">
-        <v>3897</v>
+        <v>3906</v>
       </c>
       <c r="B1360" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1360" s="1" t="s">
-        <v>3898</v>
+        <v>3907</v>
       </c>
       <c r="D1360" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" s="1" t="s">
-        <v>3899</v>
+        <v>3908</v>
       </c>
       <c r="B1361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1361" s="1" t="s">
-        <v>3900</v>
+        <v>3909</v>
       </c>
       <c r="D1361" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362" s="1" t="s">
-        <v>3901</v>
+        <v>3910</v>
       </c>
       <c r="B1362" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1362" s="1" t="s">
-        <v>3902</v>
+        <v>3911</v>
       </c>
       <c r="D1362" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" s="1" t="s">
-        <v>3903</v>
+        <v>3912</v>
       </c>
       <c r="B1363" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1363" s="1" t="s">
-        <v>3904</v>
+        <v>3913</v>
       </c>
       <c r="D1363" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" s="1" t="s">
-        <v>3905</v>
+        <v>3914</v>
       </c>
       <c r="B1364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1364" s="1" t="s">
-        <v>3906</v>
+        <v>3915</v>
       </c>
       <c r="D1364" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" s="1" t="s">
-        <v>3907</v>
+        <v>3916</v>
       </c>
       <c r="B1365" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1365" s="1" t="s">
-        <v>3908</v>
+        <v>3917</v>
       </c>
       <c r="D1365" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" s="1" t="s">
-        <v>3909</v>
+        <v>3918</v>
       </c>
       <c r="B1366" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1366" s="1" t="s">
-        <v>3910</v>
+        <v>3919</v>
       </c>
       <c r="D1366" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" s="1" t="s">
-        <v>3911</v>
+        <v>3920</v>
       </c>
       <c r="B1367" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1367" s="1" t="s">
-        <v>3912</v>
+        <v>3921</v>
       </c>
       <c r="D1367" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" s="1" t="s">
-        <v>3913</v>
+        <v>3922</v>
       </c>
       <c r="B1368" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1368" s="1" t="s">
-        <v>3914</v>
+        <v>3923</v>
       </c>
       <c r="D1368" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" s="1" t="s">
-        <v>3915</v>
+        <v>3924</v>
       </c>
       <c r="B1369" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1369" s="1" t="s">
-        <v>3916</v>
+        <v>3925</v>
       </c>
       <c r="D1369" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" s="1" t="s">
-        <v>3917</v>
+        <v>3926</v>
       </c>
       <c r="B1370" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1370" s="1" t="s">
-        <v>3918</v>
+        <v>3927</v>
       </c>
       <c r="D1370" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" s="1" t="s">
-        <v>3919</v>
+        <v>3928</v>
       </c>
       <c r="B1371" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1371" s="1" t="s">
-        <v>3920</v>
+        <v>3929</v>
       </c>
       <c r="D1371" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" s="1" t="s">
-        <v>3921</v>
+        <v>3930</v>
       </c>
       <c r="B1372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1372" s="1" t="s">
-        <v>3922</v>
+        <v>3931</v>
       </c>
       <c r="D1372" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" s="1" t="s">
-        <v>3923</v>
+        <v>3932</v>
       </c>
       <c r="B1373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1373" s="1" t="s">
-        <v>3924</v>
+        <v>3933</v>
       </c>
       <c r="D1373" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" s="1" t="s">
-        <v>3925</v>
+        <v>3934</v>
       </c>
       <c r="B1374" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1374" s="1" t="s">
-        <v>3926</v>
+        <v>3935</v>
       </c>
       <c r="D1374" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" s="1" t="s">
-        <v>3927</v>
+        <v>3936</v>
       </c>
       <c r="B1375" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1375" s="1" t="s">
-        <v>3928</v>
+        <v>3937</v>
       </c>
       <c r="D1375" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" s="1" t="s">
-        <v>3929</v>
+        <v>3938</v>
       </c>
       <c r="B1376" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1376" s="1" t="s">
-        <v>3930</v>
+        <v>3939</v>
       </c>
       <c r="D1376" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" s="1" t="s">
-        <v>3931</v>
+        <v>3940</v>
       </c>
       <c r="B1377" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1377" s="1" t="s">
-        <v>3932</v>
+        <v>3941</v>
       </c>
       <c r="D1377" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" s="1" t="s">
-        <v>3933</v>
+        <v>3942</v>
       </c>
       <c r="B1378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1378" s="1" t="s">
-        <v>3934</v>
+        <v>3943</v>
       </c>
       <c r="D1378" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" s="1" t="s">
-        <v>3935</v>
+        <v>3944</v>
       </c>
       <c r="B1379" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1379" s="1" t="s">
-        <v>3936</v>
+        <v>3945</v>
       </c>
       <c r="D1379" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" s="1" t="s">
-        <v>3937</v>
+        <v>3946</v>
       </c>
       <c r="B1380" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1380" s="1" t="s">
-        <v>3938</v>
+        <v>3947</v>
       </c>
       <c r="D1380" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" s="1" t="s">
-        <v>3939</v>
+        <v>3948</v>
       </c>
       <c r="B1381" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1381" s="1" t="s">
-        <v>3940</v>
+        <v>3949</v>
       </c>
       <c r="D1381" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" s="1" t="s">
-        <v>3941</v>
+        <v>3950</v>
       </c>
       <c r="B1382" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1382" s="1" t="s">
-        <v>3942</v>
+        <v>3951</v>
       </c>
       <c r="D1382" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" s="1" t="s">
-        <v>3943</v>
+        <v>3952</v>
       </c>
       <c r="B1383" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1383" s="1" t="s">
-        <v>3944</v>
+        <v>3953</v>
       </c>
       <c r="D1383" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" s="1" t="s">
-        <v>3945</v>
+        <v>3954</v>
       </c>
       <c r="B1384" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1384" s="1" t="s">
-        <v>3946</v>
+        <v>3955</v>
       </c>
       <c r="D1384" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" s="1" t="s">
-        <v>3947</v>
+        <v>3956</v>
       </c>
       <c r="B1385" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1385" s="1" t="s">
-        <v>3948</v>
+        <v>3957</v>
       </c>
       <c r="D1385" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" s="1" t="s">
-        <v>3949</v>
+        <v>3958</v>
       </c>
       <c r="B1386" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1386" s="1" t="s">
-        <v>3950</v>
+        <v>3959</v>
       </c>
       <c r="D1386" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" s="1" t="s">
-        <v>3951</v>
+        <v>3960</v>
       </c>
       <c r="B1387" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1387" s="1" t="s">
-        <v>3952</v>
+        <v>3961</v>
       </c>
       <c r="D1387" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" s="1" t="s">
-        <v>3953</v>
+        <v>3962</v>
       </c>
       <c r="B1388" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1388" s="1" t="s">
-        <v>3954</v>
+        <v>3963</v>
       </c>
       <c r="D1388" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" s="1" t="s">
-        <v>3955</v>
+        <v>3964</v>
       </c>
       <c r="B1389" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1389" s="1" t="s">
-        <v>3956</v>
+        <v>3965</v>
       </c>
       <c r="D1389" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" s="1" t="s">
-        <v>3957</v>
+        <v>3966</v>
       </c>
       <c r="B1390" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1390" s="1" t="s">
-        <v>3958</v>
+        <v>3967</v>
       </c>
       <c r="D1390" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" s="1" t="s">
-        <v>3959</v>
+        <v>3968</v>
       </c>
       <c r="B1391" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1391" s="1" t="s">
-        <v>3960</v>
+        <v>3969</v>
       </c>
       <c r="D1391" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" s="1" t="s">
-        <v>3961</v>
+        <v>3970</v>
       </c>
       <c r="B1392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1392" s="1" t="s">
-        <v>3962</v>
+        <v>3971</v>
       </c>
       <c r="D1392" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" s="1" t="s">
-        <v>3963</v>
+        <v>3972</v>
       </c>
       <c r="B1393" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1393" s="1" t="s">
-        <v>3964</v>
+        <v>3973</v>
       </c>
       <c r="D1393" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" s="1" t="s">
-        <v>3965</v>
+        <v>3974</v>
       </c>
       <c r="B1394" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1394" s="1" t="s">
-        <v>3966</v>
+        <v>3975</v>
       </c>
       <c r="D1394" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" s="1" t="s">
-        <v>3967</v>
+        <v>3976</v>
       </c>
       <c r="B1395" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1395" s="1" t="s">
-        <v>3968</v>
+        <v>3977</v>
       </c>
       <c r="D1395" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" s="1" t="s">
-        <v>3969</v>
+        <v>3978</v>
       </c>
       <c r="B1396" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1396" s="1" t="s">
-        <v>3970</v>
+        <v>3979</v>
       </c>
       <c r="D1396" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" s="1" t="s">
-        <v>3971</v>
+        <v>3980</v>
       </c>
       <c r="B1397" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1397" s="1" t="s">
-        <v>3972</v>
+        <v>3981</v>
       </c>
       <c r="D1397" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" s="1" t="s">
-        <v>3973</v>
+        <v>3982</v>
       </c>
       <c r="B1398" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1398" s="1" t="s">
-        <v>3974</v>
+        <v>3983</v>
       </c>
       <c r="D1398" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" s="1" t="s">
-        <v>3975</v>
+        <v>3984</v>
       </c>
       <c r="B1399" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1399" s="1" t="s">
-        <v>3976</v>
+        <v>3985</v>
       </c>
       <c r="D1399" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" s="1" t="s">
-        <v>3977</v>
+        <v>3986</v>
       </c>
       <c r="B1400" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1400" s="1" t="s">
-        <v>3978</v>
+        <v>3987</v>
       </c>
       <c r="D1400" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" s="1" t="s">
-        <v>3979</v>
+        <v>3988</v>
       </c>
       <c r="B1401" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1401" s="1" t="s">
-        <v>3980</v>
+        <v>3989</v>
       </c>
       <c r="D1401" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" s="1" t="s">
-        <v>3981</v>
+        <v>3990</v>
       </c>
       <c r="B1402" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1402" s="1" t="s">
-        <v>3982</v>
+        <v>3991</v>
       </c>
       <c r="D1402" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" s="1" t="s">
-        <v>3983</v>
+        <v>3992</v>
       </c>
       <c r="B1403" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1403" s="1" t="s">
-        <v>3984</v>
+        <v>3993</v>
       </c>
       <c r="D1403" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" s="1" t="s">
-        <v>3985</v>
+        <v>3994</v>
       </c>
       <c r="B1404" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1404" s="1" t="s">
-        <v>3986</v>
+        <v>3995</v>
       </c>
       <c r="D1404" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" s="1" t="s">
-        <v>3987</v>
+        <v>3996</v>
       </c>
       <c r="B1405" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1405" s="1" t="s">
-        <v>3988</v>
+        <v>3997</v>
       </c>
       <c r="D1405" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" s="1" t="s">
-        <v>3989</v>
+        <v>3998</v>
       </c>
       <c r="B1406" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1406" s="1" t="s">
-        <v>3990</v>
+        <v>3999</v>
       </c>
       <c r="D1406" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" s="1" t="s">
-        <v>3991</v>
+        <v>4000</v>
       </c>
       <c r="B1407" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1407" s="1" t="s">
-        <v>3992</v>
+        <v>4001</v>
       </c>
       <c r="D1407" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" s="1" t="s">
-        <v>3993</v>
+        <v>4002</v>
       </c>
       <c r="B1408" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1408" s="1" t="s">
-        <v>3994</v>
+        <v>4003</v>
       </c>
       <c r="D1408" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" s="1" t="s">
-        <v>3995</v>
+        <v>4004</v>
       </c>
       <c r="B1409" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1409" s="1" t="s">
-        <v>3996</v>
+        <v>4005</v>
       </c>
       <c r="D1409" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" s="1" t="s">
-        <v>3997</v>
+        <v>4006</v>
       </c>
       <c r="B1410" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1410" s="1" t="s">
-        <v>3998</v>
+        <v>4007</v>
       </c>
       <c r="D1410" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" s="1" t="s">
-        <v>3999</v>
+        <v>4008</v>
       </c>
       <c r="B1411" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1411" s="1" t="s">
-        <v>4000</v>
+        <v>4009</v>
       </c>
       <c r="D1411" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" s="1" t="s">
-        <v>4001</v>
+        <v>4010</v>
       </c>
       <c r="B1412" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1412" s="1" t="s">
-        <v>4002</v>
+        <v>4011</v>
       </c>
       <c r="D1412" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" s="1" t="s">
-        <v>4003</v>
+        <v>4012</v>
       </c>
       <c r="B1413" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1413" s="1" t="s">
-        <v>4004</v>
+        <v>4013</v>
       </c>
       <c r="D1413" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" s="1" t="s">
-        <v>4005</v>
+        <v>4014</v>
       </c>
       <c r="B1414" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1414" s="1" t="s">
-        <v>4006</v>
+        <v>4015</v>
       </c>
       <c r="D1414" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" s="1" t="s">
-        <v>4007</v>
+        <v>4016</v>
       </c>
       <c r="B1415" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1415" s="1" t="s">
-        <v>4008</v>
+        <v>4017</v>
       </c>
       <c r="D1415" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" s="1" t="s">
-        <v>4009</v>
+        <v>4018</v>
       </c>
       <c r="B1416" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1416" s="1" t="s">
-        <v>4010</v>
+        <v>4019</v>
       </c>
       <c r="D1416" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" s="1" t="s">
-        <v>4011</v>
+        <v>4020</v>
       </c>
       <c r="B1417" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1417" s="1" t="s">
-        <v>4012</v>
+        <v>4021</v>
       </c>
       <c r="D1417" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" s="1" t="s">
-        <v>4013</v>
+        <v>4022</v>
       </c>
       <c r="B1418" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1418" s="1" t="s">
-        <v>4014</v>
+        <v>4023</v>
       </c>
       <c r="D1418" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" s="1" t="s">
-        <v>4015</v>
+        <v>4024</v>
       </c>
       <c r="B1419" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1419" s="1" t="s">
-        <v>4016</v>
+        <v>4025</v>
       </c>
       <c r="D1419" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" s="1" t="s">
-        <v>4017</v>
+        <v>4026</v>
       </c>
       <c r="B1420" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1420" s="1" t="s">
-        <v>4018</v>
+        <v>4027</v>
       </c>
       <c r="D1420" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421" s="1" t="s">
-        <v>4019</v>
+        <v>4028</v>
       </c>
       <c r="B1421" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1421" s="1" t="s">
-        <v>4020</v>
+        <v>4029</v>
       </c>
       <c r="D1421" s="1" t="s">
-        <v>4021</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422" s="1" t="s">
-        <v>4022</v>
+        <v>4030</v>
       </c>
       <c r="B1422" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1422" s="1" t="s">
-        <v>4023</v>
+        <v>4031</v>
       </c>
       <c r="D1422" s="1" t="s">
-        <v>4024</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" s="1" t="s">
-        <v>4025</v>
+        <v>4032</v>
       </c>
       <c r="B1423" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1423" s="1" t="s">
-        <v>4026</v>
+        <v>4033</v>
       </c>
       <c r="D1423" s="1" t="s">
-        <v>4027</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" s="1" t="s">
-        <v>4028</v>
+        <v>4034</v>
       </c>
       <c r="B1424" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1424" s="1" t="s">
-        <v>4029</v>
+        <v>4035</v>
       </c>
       <c r="D1424" s="1" t="s">
-        <v>4030</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" s="1" t="s">
-        <v>4031</v>
+        <v>4036</v>
       </c>
       <c r="B1425" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1425" s="1" t="s">
-        <v>4032</v>
+        <v>4037</v>
       </c>
       <c r="D1425" s="1" t="s">
-        <v>4033</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1426" spans="1:4">
       <c r="A1426" s="1" t="s">
-        <v>4034</v>
+        <v>4038</v>
       </c>
       <c r="B1426" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1426" s="1" t="s">
-        <v>4035</v>
+        <v>4039</v>
       </c>
       <c r="D1426" s="1" t="s">
-        <v>4036</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1427" spans="1:4">
       <c r="A1427" s="1" t="s">
-        <v>4037</v>
+        <v>4040</v>
       </c>
       <c r="B1427" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1427" s="1" t="s">
-        <v>4038</v>
+        <v>4041</v>
       </c>
       <c r="D1427" s="1" t="s">
-        <v>4039</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1428" spans="1:4">
       <c r="A1428" s="1" t="s">
-        <v>4040</v>
+        <v>4042</v>
       </c>
       <c r="B1428" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1428" s="1" t="s">
-        <v>4041</v>
+        <v>4043</v>
       </c>
       <c r="D1428" s="1" t="s">
-        <v>4042</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1429" spans="1:4">
       <c r="A1429" s="1" t="s">
-        <v>4043</v>
+        <v>4044</v>
       </c>
       <c r="B1429" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1429" s="1" t="s">
-        <v>4044</v>
+        <v>4045</v>
       </c>
       <c r="D1429" s="1" t="s">
-        <v>4045</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1430" spans="1:4">
       <c r="A1430" s="1" t="s">
         <v>4046</v>
       </c>
       <c r="B1430" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1430" s="1" t="s">
         <v>4047</v>
       </c>
       <c r="D1430" s="1" t="s">
-        <v>4048</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1431" spans="1:4">
       <c r="A1431" s="1" t="s">
+        <v>4048</v>
+      </c>
+      <c r="B1431" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1431" s="1" t="s">
         <v>4049</v>
       </c>
-      <c r="B1431" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1431" s="1" t="s">
+      <c r="D1431" s="1" t="s">
         <v>4050</v>
-      </c>
-[...1 lines deleted...]
-        <v>4051</v>
       </c>
     </row>
     <row r="1432" spans="1:4">
       <c r="A1432" s="1" t="s">
+        <v>4051</v>
+      </c>
+      <c r="B1432" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1432" s="1" t="s">
         <v>4052</v>
       </c>
-      <c r="B1432" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1432" s="1" t="s">
+      <c r="D1432" s="1" t="s">
         <v>4053</v>
-      </c>
-[...1 lines deleted...]
-        <v>4054</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="A1433" s="1" t="s">
+        <v>4054</v>
+      </c>
+      <c r="B1433" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1433" s="1" t="s">
         <v>4055</v>
       </c>
-      <c r="B1433" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1433" s="1" t="s">
+      <c r="D1433" s="1" t="s">
         <v>4056</v>
-      </c>
-[...1 lines deleted...]
-        <v>4057</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="A1434" s="1" t="s">
+        <v>4057</v>
+      </c>
+      <c r="B1434" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1434" s="1" t="s">
         <v>4058</v>
       </c>
-      <c r="B1434" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1434" s="1" t="s">
+      <c r="D1434" s="1" t="s">
         <v>4059</v>
-      </c>
-[...1 lines deleted...]
-        <v>4060</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435" s="1" t="s">
+        <v>4060</v>
+      </c>
+      <c r="B1435" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1435" s="1" t="s">
         <v>4061</v>
       </c>
-      <c r="B1435" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1435" s="1" t="s">
+      <c r="D1435" s="1" t="s">
         <v>4062</v>
-      </c>
-[...1 lines deleted...]
-        <v>4063</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436" s="1" t="s">
+        <v>4063</v>
+      </c>
+      <c r="B1436" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1436" s="1" t="s">
         <v>4064</v>
       </c>
-      <c r="B1436" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1436" s="1" t="s">
+      <c r="D1436" s="1" t="s">
         <v>4065</v>
-      </c>
-[...1 lines deleted...]
-        <v>4066</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437" s="1" t="s">
+        <v>4066</v>
+      </c>
+      <c r="B1437" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1437" s="1" t="s">
         <v>4067</v>
       </c>
-      <c r="B1437" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1437" s="1" t="s">
+      <c r="D1437" s="1" t="s">
         <v>4068</v>
-      </c>
-[...1 lines deleted...]
-        <v>4069</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438" s="1" t="s">
+        <v>4069</v>
+      </c>
+      <c r="B1438" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1438" s="1" t="s">
         <v>4070</v>
       </c>
-      <c r="B1438" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1438" s="1" t="s">
+      <c r="D1438" s="1" t="s">
         <v>4071</v>
-      </c>
-[...1 lines deleted...]
-        <v>4072</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="A1439" s="1" t="s">
+        <v>4072</v>
+      </c>
+      <c r="B1439" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1439" s="1" t="s">
         <v>4073</v>
       </c>
-      <c r="B1439" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1439" s="1" t="s">
+      <c r="D1439" s="1" t="s">
         <v>4074</v>
-      </c>
-[...1 lines deleted...]
-        <v>4075</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="A1440" s="1" t="s">
+        <v>4075</v>
+      </c>
+      <c r="B1440" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1440" s="1" t="s">
         <v>4076</v>
       </c>
-      <c r="B1440" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1440" s="1" t="s">
+      <c r="D1440" s="1" t="s">
         <v>4077</v>
-      </c>
-[...1 lines deleted...]
-        <v>4078</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="A1441" s="1" t="s">
+        <v>4078</v>
+      </c>
+      <c r="B1441" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1441" s="1" t="s">
         <v>4079</v>
       </c>
-      <c r="B1441" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1441" s="1" t="s">
+      <c r="D1441" s="1" t="s">
         <v>4080</v>
-      </c>
-[...1 lines deleted...]
-        <v>4081</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442" s="1" t="s">
+        <v>4081</v>
+      </c>
+      <c r="B1442" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1442" s="1" t="s">
         <v>4082</v>
       </c>
-      <c r="B1442" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1442" s="1" t="s">
+      <c r="D1442" s="1" t="s">
         <v>4083</v>
-      </c>
-[...1 lines deleted...]
-        <v>4084</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443" s="1" t="s">
+        <v>4084</v>
+      </c>
+      <c r="B1443" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1443" s="1" t="s">
         <v>4085</v>
       </c>
-      <c r="B1443" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1443" s="1" t="s">
+      <c r="D1443" s="1" t="s">
         <v>4086</v>
-      </c>
-[...1 lines deleted...]
-        <v>4087</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444" s="1" t="s">
+        <v>4087</v>
+      </c>
+      <c r="B1444" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1444" s="1" t="s">
         <v>4088</v>
       </c>
-      <c r="B1444" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1444" s="1" t="s">
+      <c r="D1444" s="1" t="s">
         <v>4089</v>
-      </c>
-[...1 lines deleted...]
-        <v>4090</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" s="1" t="s">
+        <v>4090</v>
+      </c>
+      <c r="B1445" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1445" s="1" t="s">
         <v>4091</v>
       </c>
-      <c r="B1445" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1445" s="1" t="s">
+      <c r="D1445" s="1" t="s">
         <v>4092</v>
-      </c>
-[...1 lines deleted...]
-        <v>4093</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446" s="1" t="s">
+        <v>4093</v>
+      </c>
+      <c r="B1446" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1446" s="1" t="s">
         <v>4094</v>
       </c>
-      <c r="B1446" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1446" s="1" t="s">
+      <c r="D1446" s="1" t="s">
         <v>4095</v>
-      </c>
-[...1 lines deleted...]
-        <v>4096</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447" s="1" t="s">
+        <v>4096</v>
+      </c>
+      <c r="B1447" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1447" s="1" t="s">
         <v>4097</v>
       </c>
-      <c r="B1447" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1447" s="1" t="s">
+      <c r="D1447" s="1" t="s">
         <v>4098</v>
-      </c>
-[...1 lines deleted...]
-        <v>4099</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448" s="1" t="s">
+        <v>4099</v>
+      </c>
+      <c r="B1448" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1448" s="1" t="s">
         <v>4100</v>
       </c>
-      <c r="B1448" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1448" s="1" t="s">
+      <c r="D1448" s="1" t="s">
         <v>4101</v>
-      </c>
-[...1 lines deleted...]
-        <v>4102</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" s="1" t="s">
+        <v>4102</v>
+      </c>
+      <c r="B1449" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1449" s="1" t="s">
         <v>4103</v>
       </c>
-      <c r="B1449" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1449" s="1" t="s">
+      <c r="D1449" s="1" t="s">
         <v>4104</v>
-      </c>
-[...1 lines deleted...]
-        <v>4105</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450" s="1" t="s">
+        <v>4105</v>
+      </c>
+      <c r="B1450" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1450" s="1" t="s">
         <v>4106</v>
-      </c>
-[...4 lines deleted...]
-        <v>4050</v>
       </c>
       <c r="D1450" s="1" t="s">
         <v>4107</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451" s="1" t="s">
         <v>4108</v>
       </c>
       <c r="B1451" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1451" s="1" t="s">
         <v>4109</v>
       </c>
       <c r="D1451" s="1" t="s">
         <v>4110</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452" s="1" t="s">
         <v>4111</v>
       </c>
       <c r="B1452" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1452" s="1" t="s">
         <v>4112</v>
       </c>
       <c r="D1452" s="1" t="s">
         <v>4113</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="A1453" s="1" t="s">
         <v>4114</v>
       </c>
       <c r="B1453" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1453" s="1" t="s">
         <v>4115</v>
       </c>
       <c r="D1453" s="1" t="s">
         <v>4116</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454" s="1" t="s">
         <v>4117</v>
       </c>
       <c r="B1454" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1454" s="1" t="s">
         <v>4118</v>
       </c>
       <c r="D1454" s="1" t="s">
         <v>4119</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
       <c r="A1455" s="1" t="s">
         <v>4120</v>
       </c>
       <c r="B1455" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1455" s="1" t="s">
         <v>4121</v>
       </c>
       <c r="D1455" s="1" t="s">
         <v>4122</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
       <c r="A1456" s="1" t="s">
         <v>4123</v>
       </c>
       <c r="B1456" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1456" s="1" t="s">
         <v>4124</v>
       </c>
       <c r="D1456" s="1" t="s">
         <v>4125</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="A1457" s="1" t="s">
         <v>4126</v>
       </c>
       <c r="B1457" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1457" s="1" t="s">
+        <v>4070</v>
+      </c>
+      <c r="D1457" s="1" t="s">
         <v>4127</v>
-      </c>
-[...1 lines deleted...]
-        <v>4128</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458" s="1" t="s">
+        <v>4128</v>
+      </c>
+      <c r="B1458" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1458" s="1" t="s">
         <v>4129</v>
       </c>
-      <c r="B1458" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1458" s="1" t="s">
+      <c r="D1458" s="1" t="s">
         <v>4130</v>
-      </c>
-[...1 lines deleted...]
-        <v>4131</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459" s="1" t="s">
+        <v>4131</v>
+      </c>
+      <c r="B1459" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1459" s="1" t="s">
         <v>4132</v>
       </c>
-      <c r="B1459" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1459" s="1" t="s">
+      <c r="D1459" s="1" t="s">
         <v>4133</v>
-      </c>
-[...1 lines deleted...]
-        <v>4134</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460" s="1" t="s">
+        <v>4134</v>
+      </c>
+      <c r="B1460" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1460" s="1" t="s">
         <v>4135</v>
       </c>
-      <c r="B1460" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1460" s="1" t="s">
+      <c r="D1460" s="1" t="s">
         <v>4136</v>
-      </c>
-[...1 lines deleted...]
-        <v>4137</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461" s="1" t="s">
+        <v>4137</v>
+      </c>
+      <c r="B1461" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1461" s="1" t="s">
         <v>4138</v>
       </c>
-      <c r="B1461" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1461" s="1" t="s">
+      <c r="D1461" s="1" t="s">
         <v>4139</v>
-      </c>
-[...1 lines deleted...]
-        <v>4140</v>
       </c>
     </row>
     <row r="1462" spans="1:4">
       <c r="A1462" s="1" t="s">
+        <v>4140</v>
+      </c>
+      <c r="B1462" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1462" s="1" t="s">
         <v>4141</v>
       </c>
-      <c r="B1462" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1462" s="1" t="s">
+      <c r="D1462" s="1" t="s">
         <v>4142</v>
-      </c>
-[...1 lines deleted...]
-        <v>4143</v>
       </c>
     </row>
     <row r="1463" spans="1:4">
       <c r="A1463" s="1" t="s">
+        <v>4143</v>
+      </c>
+      <c r="B1463" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1463" s="1" t="s">
         <v>4144</v>
       </c>
-      <c r="B1463" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1463" s="1" t="s">
+      <c r="D1463" s="1" t="s">
         <v>4145</v>
-      </c>
-[...1 lines deleted...]
-        <v>4146</v>
       </c>
     </row>
     <row r="1464" spans="1:4">
       <c r="A1464" s="1" t="s">
+        <v>4146</v>
+      </c>
+      <c r="B1464" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1464" s="1" t="s">
         <v>4147</v>
       </c>
-      <c r="B1464" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1464" s="1" t="s">
+      <c r="D1464" s="1" t="s">
         <v>4148</v>
-      </c>
-[...1 lines deleted...]
-        <v>4149</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465" s="1" t="s">
+        <v>4149</v>
+      </c>
+      <c r="B1465" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1465" s="1" t="s">
         <v>4150</v>
       </c>
-      <c r="B1465" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1465" s="1" t="s">
+      <c r="D1465" s="1" t="s">
         <v>4151</v>
-      </c>
-[...1 lines deleted...]
-        <v>4152</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466" s="1" t="s">
+        <v>4152</v>
+      </c>
+      <c r="B1466" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1466" s="1" t="s">
         <v>4153</v>
       </c>
-      <c r="B1466" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1466" s="1" t="s">
+      <c r="D1466" s="1" t="s">
         <v>4154</v>
-      </c>
-[...1 lines deleted...]
-        <v>4155</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467" s="1" t="s">
+        <v>4155</v>
+      </c>
+      <c r="B1467" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1467" s="1" t="s">
         <v>4156</v>
       </c>
-      <c r="B1467" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1467" s="1" t="s">
+      <c r="D1467" s="1" t="s">
         <v>4157</v>
-      </c>
-[...1 lines deleted...]
-        <v>4158</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468" s="1" t="s">
+        <v>4158</v>
+      </c>
+      <c r="B1468" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1468" s="1" t="s">
         <v>4159</v>
       </c>
-      <c r="B1468" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1468" s="1" t="s">
+      <c r="D1468" s="1" t="s">
         <v>4160</v>
-      </c>
-[...1 lines deleted...]
-        <v>4161</v>
       </c>
     </row>
     <row r="1469" spans="1:4">
       <c r="A1469" s="1" t="s">
+        <v>4161</v>
+      </c>
+      <c r="B1469" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1469" s="1" t="s">
         <v>4162</v>
       </c>
-      <c r="B1469" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1469" s="1" t="s">
+      <c r="D1469" s="1" t="s">
         <v>4163</v>
-      </c>
-[...1 lines deleted...]
-        <v>4164</v>
       </c>
     </row>
     <row r="1470" spans="1:4">
       <c r="A1470" s="1" t="s">
+        <v>4164</v>
+      </c>
+      <c r="B1470" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1470" s="1" t="s">
         <v>4165</v>
-      </c>
-[...4 lines deleted...]
-        <v>4127</v>
       </c>
       <c r="D1470" s="1" t="s">
         <v>4166</v>
       </c>
     </row>
     <row r="1471" spans="1:4">
       <c r="A1471" s="1" t="s">
         <v>4167</v>
       </c>
       <c r="B1471" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1471" s="1" t="s">
         <v>4168</v>
       </c>
       <c r="D1471" s="1" t="s">
         <v>4169</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472" s="1" t="s">
         <v>4170</v>
       </c>
       <c r="B1472" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1472" s="1" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D1472" s="1" t="s">
         <v>4171</v>
-      </c>
-[...1 lines deleted...]
-        <v>4172</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473" s="1" t="s">
+        <v>4172</v>
+      </c>
+      <c r="B1473" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1473" s="1" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D1473" s="1" t="s">
         <v>4173</v>
-      </c>
-[...7 lines deleted...]
-        <v>4175</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
       <c r="A1474" s="1" t="s">
-        <v>4176</v>
+        <v>4174</v>
       </c>
       <c r="B1474" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1474" s="1" t="s">
-        <v>4177</v>
+        <v>4168</v>
       </c>
       <c r="D1474" s="1" t="s">
-        <v>4178</v>
+        <v>4175</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
       <c r="A1475" s="1" t="s">
-        <v>4179</v>
+        <v>4176</v>
       </c>
       <c r="B1475" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1475" s="1" t="s">
-        <v>4180</v>
+        <v>4168</v>
       </c>
       <c r="D1475" s="1" t="s">
-        <v>4181</v>
+        <v>4177</v>
       </c>
     </row>
     <row r="1476" spans="1:4">
       <c r="A1476" s="1" t="s">
-        <v>4182</v>
+        <v>4178</v>
       </c>
       <c r="B1476" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1476" s="1" t="s">
-        <v>4183</v>
+        <v>4168</v>
       </c>
       <c r="D1476" s="1" t="s">
-        <v>4184</v>
+        <v>4179</v>
       </c>
     </row>
     <row r="1477" spans="1:4">
       <c r="A1477" s="1" t="s">
-        <v>4185</v>
+        <v>4180</v>
       </c>
       <c r="B1477" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1477" s="1" t="s">
-        <v>4186</v>
+        <v>4168</v>
       </c>
       <c r="D1477" s="1" t="s">
-        <v>4187</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="1478" spans="1:4">
       <c r="A1478" s="1" t="s">
-        <v>4188</v>
+        <v>4182</v>
       </c>
       <c r="B1478" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1478" s="1" t="s">
-        <v>4186</v>
+        <v>4168</v>
       </c>
       <c r="D1478" s="1" t="s">
-        <v>4189</v>
+        <v>4183</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="A1479" s="1" t="s">
-        <v>4190</v>
+        <v>4184</v>
       </c>
       <c r="B1479" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1479" s="1" t="s">
-        <v>4186</v>
+        <v>4168</v>
       </c>
       <c r="D1479" s="1" t="s">
-        <v>4191</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="1480" spans="1:4">
       <c r="A1480" s="1" t="s">
-        <v>4192</v>
+        <v>4186</v>
       </c>
       <c r="B1480" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1480" s="1" t="s">
-        <v>4186</v>
+        <v>4168</v>
       </c>
       <c r="D1480" s="1" t="s">
-        <v>4193</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="1481" spans="1:4">
       <c r="A1481" s="1" t="s">
-        <v>4194</v>
+        <v>4188</v>
       </c>
       <c r="B1481" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1481" s="1" t="s">
-        <v>4186</v>
+        <v>4189</v>
       </c>
       <c r="D1481" s="1" t="s">
-        <v>4195</v>
-[...83 lines deleted...]
-        <v>4208</v>
+        <v>4190</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>