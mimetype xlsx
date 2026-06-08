--- v2 (2026-04-24)
+++ v3 (2026-06-08)
@@ -12,70 +12,106 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Mediateca" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4203">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Más información</t>
   </si>
   <si>
+    <t>Guía para a xestión integrada de pragas de árbores de folla ancha</t>
+  </si>
+  <si>
+    <t>Publicacións</t>
+  </si>
+  <si>
+    <t>A publicación das directrices de xestión integrada de pragas, acordadas a nivel nacional, supón un paso adiante na sanidade vexetal dos cultivos españois e enriquece o marco regulador definido polo Regulamento (CE) nº 1107/2009 e a Directiva 2009/128/CE do Parlamento Europeo e do Consello. A filosofía subxacente avoga pola integración das consideracións ambientais en todas as facetas da actividade humana. A produción forestal non é unha excepción a esta regra.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/medios-de-produccion/productos-fitosanitarios/uso-sostenible-de-productos-fitosanitarios/guias-de-gestion-integrada-de-plagas/guiafrondosasweb.pdf</t>
+  </si>
+  <si>
+    <t>Guía de xestión integrada de pragas de Quercus</t>
+  </si>
+  <si>
+    <t>Xestión de pragas no xénero Quercus</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/medios-de-produccion/productos-fitosanitarios/uso-sostenible-de-productos-fitosanitarios/guias-de-gestion-integrada-de-plagas/guiagipquercusweb.pdf</t>
+  </si>
+  <si>
+    <t>Bacteria do lume (Erwinia amylovora)</t>
+  </si>
+  <si>
+    <t>O lume bacteriano é unha enfermidade causada pola bacteria Erwinia amylovora (Burr) Winsl. et al., que afecta principalmente ás plantas da familia das rosáceas, producindo importantes perdas económicas debido aos danos directos nas explotacións de froitas de poma en xeral, e nas maceiras e pereiras en particular, así como nas plantas ornamentais e silvestres desta familia.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/organismos-nocivos/fuego-bacteriano</t>
+  </si>
+  <si>
+    <t>Plan de continxencia para Bursaphelenchus xylophilus (Steiner &amp; Buhrer)</t>
+  </si>
+  <si>
+    <t>O *Bursaphelenchus xylophilus*, o nematodo da madeira do piñeiro (PWM), é unha praga de corentena que causa graves danos ás especies do xénero *Pinus sp.* e outras coníferas. O seu ataque provoca o declive repentino das árbores afectadas, producindo síntomas coñecidos como "murtura do piñeiro" ou "murtura do piñeiro". Causa danos económicos e ecolóxicos derivados da morte das árbores e restricións significativas no comercio de madeira e materiais de embalaxe nos países onde está presente a PWM, o que leva a un aumento dos custos de comercialización destes produtos.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/nematodo-de-la-madera-del-pino/documentos-nmp/pncnmp_noviembre_24.pdf</t>
+  </si>
+  <si>
     <t>Guía dinámica de axudas e incentivos nacionais para empresas do sector gandeiro</t>
   </si>
   <si>
-    <t>Publicacións</t>
-[...1 lines deleted...]
-  <si>
     <t>A Dirección Xeral de Industria e Pequenas e Medianas Empresas do Ministerio de Industria, Enerxía e Turismo elaborou unha guía dinámica de axudas e incentivos nacionais para empresas do sector gandeiro. Esta guía actualízase constantemente e contén información sobre axudas e incentivos con prazos de solicitude abertos. Isto conséguese porque a guía se xera no momento da descarga. Esta Guía recompila todas as axudas e incentivos dispoñibles para as empresas do sector gandeiro, concedidos e ofrecidos pola Administración Xeral do Estado, as Administracións Autonómicas, as Administracións Locais e outros organismos públicos. A Guía está organizada por Comunidade Autónoma e sector produtivo. Tamén inclúe programas de axudas de aplicación nacional.</t>
   </si>
   <si>
     <t>https://plataformapyme.es/es-es/AyudasPublicas/GuiasDinamicas/Paginas/GuiaAyudas.aspx?sector=12</t>
   </si>
   <si>
     <t>Plan estratéxico da PAC</t>
   </si>
   <si>
     <t>Coa reforma da PAC 2023-2027, establécese unha nova estratexia segundo a cal os Estados membros deben establecer os detalles das intervencións ou medidas da nova PAC, mediante un plan estratéxico. O 31 de agosto de 2022, a Comisión Europea aprobou o Plan Estratéxico da PAC de España, converténdose nun dos primeiros Estados membros en conseguilo. Posteriormente, o 12 de decembro de 2025, a Comisión aprobou a cuarta modificación do Plan Estratéxico, a versión actualmente vixente.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/dam/jcr:53934228-0234-41dd-9404-d4aa573b3517/PEPAC-5.1.pdf</t>
   </si>
   <si>
     <t>Guía práctica sobre a aplicación da trazabilidade, o autocontrol e a condicionalidade no Sistema de Produción Integrada de Castela e León</t>
   </si>
   <si>
     <t>A finalidade desta GUÍA PRÁCTICA é recomendar as accións mínimas que deben implementar as entidades que levan a cabo o sistema de Produción Integrada, especialmente no que respecta aos tipos de control a realizar, a súa frecuencia e a metodoloxía de mostraxe.</t>
   </si>
   <si>
     <t>https://www.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100DetalleFeed/1246464862173/Publicacion/1284253423680/Redaccion</t>
   </si>
   <si>
     <t>Cultivos hortícolas en Castela e León</t>
@@ -3179,125 +3215,125 @@
   <si>
     <t>A cor característica dos amorodos maduros débese á acumulación de antocianinas. Estes pigmentos, ademais de aumentar o atractivo da froita, teñen numerosos beneficios para a saúde debido ás súas propiedades antioxidantes. As diferentes variedades e especies de amorodo presentan unha sorprendente variabilidade na cor da froita, o que a converte nun trazo importante para os melloradores. No centro IFAPA de Málaga, en colaboración con outros grupos de investigación, desenvolvemos dúas probas de ADN para predicir a presenza/ausencia e distribución destes pigmentos na froita, evitando a necesidade de cultivar a planta para observar o fenotipo. Os marcadores utilizados detectan diferentes alelos do xene FaMYB10, responsable da variación cualitativa nestes trazos. Este documento presenta os detalles de ambas as probas, que se poden usar a grande escala, de forma económica e sinxela, en programas de mellora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43c6c366-16fa-48b3-8a4a-27e64d4eb8c7</t>
   </si>
   <si>
     <t>Xestión integrada da escama branca do mango</t>
   </si>
   <si>
     <t>A cochinilla branca (Aulacaspis tubercularis) é a praga máis importante das mangas no sur de España e unha das máis prexudiciais a nivel mundial. Aquí propóñense as bases para a súa xestión integrada. Ofrécese unha descrición da praga, xunto con datos sobre a súa bioloxía, síntomas e danos. Tamén se suxire o uso de aceites de parafina para o seu control, xa que demostraron a súa eficacia en ensaios de campo. O control biolóxico, mediante un depredador (Cybocephalus nipponicus) e un parasitoide (Encarsia citrina), é unha opción de futuro, aínda que haberá que estudar a súa implementación con cuberta vexetal que sirva de refuxio e alimento alternativo para as pragas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
   </si>
   <si>
     <t>Control químico sostible da escama branca do mango (Aulacaspis tubercularis)</t>
   </si>
   <si>
     <t>A cochinilla branca é unha praga clave nos cultivos de mango en Andalucía, xa que produce unha cantidade significativa de...</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
   </si>
   <si>
+    <t>Resultados dos ensaios con novas variedades de trigo duro en Andalucía. Campaña de cultivo 2016/2017</t>
+  </si>
+  <si>
+    <t>Información actualizada sobre as novas variedades de trigo duro en Andalucía, o seu rendemento agronómico e produtivo e os parámetros de calidade nas principais zonas produtoras andaluzas. Unha breve descrición xeral do documento proporcionará orientación para tomar decisións oportunas e axeitadas sobre a variedade de trigo duro a cultivar, en función do tipo de solo, o clima e as características da explotación.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c810a78a-ef3b-4fa4-8941-cc4d878bc3b9</t>
+  </si>
+  <si>
+    <t>Resultados dos ensaios con novas variedades de trigo duro en Andalucía. Campaña de cultivo 2015/2016</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f2645e9-bb2d-4714-9da8-4ff1cb988acd</t>
+  </si>
+  <si>
+    <t>Resultados dos ensaios con novas variedades de trigo duro en Andalucía. Campaña 2014/2015</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f4b873bb-cb2f-46d2-813c-ed87e00bb7bb</t>
+  </si>
+  <si>
+    <t>Resultados dos ensaios con novas variedades de triticale en Andalucía. Campaña 2015/2016</t>
+  </si>
+  <si>
+    <t>Información actualizada sobre as novas variedades de triticale en Andalucía, o seu rendemento agronómico e produtivo e os parámetros de calidade nas principais zonas de cultivo andaluzas. Unha breve descrición xeral do documento proporcionará orientación para tomar decisións oportunas e axeitadas sobre a variedade de triticale a cultivar, en función do tipo de solo, o clima e as características da explotación.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bd5c7821-0819-4c7d-8257-c7404e688ac8</t>
+  </si>
+  <si>
+    <t>Control integrado de pragas para calabacín no invernadoiro no ciclo de primavera</t>
+  </si>
+  <si>
+    <t>O problema actual nos cultivos de calabacín debido ao virus de Nova Delhi (ToLCNDV), transmitido pola especie de mosca branca Bemisa tabaci, está a causar importantes perdas de produción. A aplicación repetida de insecticidas como medida única non consegue un control axeitado desta praga. Este traballo avalía o uso do depredador Amblyseius swirskii e a subministración de pole como alimento complementario para mellorar a súa instalación, como parte dunha estratexia de control integrado, nun cultivo de calabacín no ciclo de primavera. Os resultados mostran que as medidas preventivas tanto de hermeticidade como de protección do cultivo, xunto cunha instalación axeitada do depredador, reducen a presenza e o desenvolvemento da praga no cultivo, minimizando a incidencia do virus de Nova Delhi.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/123fd5ed-5132-469b-aa53-7ffcc0b63cb6</t>
+  </si>
+  <si>
     <t>Recomendacións para facer queixo lavado</t>
   </si>
   <si>
     <t>A adición de auga durante a elaboración do queixo coñécese como "lavado do queixo". Esta operación básica ten como obxectivo acadar as características organolépticas típicas deste tipo de queixo: unha consistencia cremosa e un sabor e aroma suaves. Este artigo establece recomendacións básicas durante as diferentes etapas da elaboración do queixo para obter un produto óptimo desde unha perspectiva tecnolóxica, nutricional e sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1a7dcabf-1fc1-4d7e-ac9b-b021da9b2e35</t>
   </si>
   <si>
     <t>Balance hídrico do solo: un método eficiente para programar o rego de amorodos</t>
   </si>
   <si>
     <t>O rego é esencial para garantir a calidade e a produción das colleitas en rexións áridas e semiáridas. A falta dunha programación racional do rego pode levar a unha xestión ineficiente dos sistemas de rego con alta eficiencia potencial. O método do balance hídrico do solo para a programación do rego é doado de implementar e viuse favorecido pola posta en marcha da Rede SIAR, unha rede pública do Ministerio de Agricultura, Pesca e Alimentación, composta por máis de 450 estacións meteorolóxicas automáticas, que proporcionan información para calcular a evapotranspiración de referencia. O seu uso na programación do rego pode supoñer un aforro de auga de ata o 40 % en comparación co rego tradicional dos agricultores. Este artigo presenta os resultados da aplicación deste método ao cultivo de amorodo na provincia de Huelva e mostra que a súa aplicación resultou nun aforro medio de auga de máis do 40 %.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/335f970b-b5d5-4843-9442-483b54e1daec</t>
   </si>
   <si>
     <t>Estudo da autofertilidade en fabas. Aplicacións na mellora</t>
   </si>
   <si>
     <t>A autofertilidade é a capacidade das plantas para producir froitos sen manipulación previa das flores (xa sexa por polinización mediada por insectos ou a man). A polinización é esencial para a reprodución do 90 % das plantas con flores e para un terzo dos nosos cultivos. O declive nas poboacións de polinizadores pode supoñer un risco para a produción destes cultivos, o que aumenta a necesidade de desenvolver novas variedades capaces de autofecundarse. Non obstante, os trazos que promoven a capacidade de autofecundación están pouco estudados. Este estudo ten como obxectivo descubrir trazos florais asociados coa autofertilidade nas fabas, co fin de realizar futuros estudos de xenes candidatos que aceleren os programas de mellora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/191669fb-76d3-41eb-af6f-1929fce9f2f6</t>
   </si>
   <si>
     <t>Torymus sinensis. Parasitoide exótico da avespa do castiñeiro.</t>
   </si>
   <si>
     <t>A avespa do castiñeiro (Dryocosmus kuriphilus) é unha importante praga dos cultivos de castiñeiro, comprometendo seriamente a súa rendibilidade. Este documento estuda o parasito específico Torymus sinensis, informa sobre as liberacións experimentais realizadas ata a data e as medidas necesarias para garantir o seu establecemento no cultivo, e advirte dos posibles riscos ambientais que pode supoñer a súa liberación ao medio ambiente.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b04618d6-67ec-45ef-88e6-cfc097275f61</t>
   </si>
   <si>
-    <t>Resultados dos ensaios con novas variedades de trigo duro en Andalucía. Campaña de cultivo 2016/2017</t>
-[...37 lines deleted...]
-  <si>
     <t>Ecotipos de fabas andaluces. Campaña de cultivo 2021/2022.</t>
   </si>
   <si>
     <t>A IFAPA conserva unha valiosa colección de ecotipos de fabas andaluces. Co obxectivo de promover o seu uso, realizáronse diversas análises experimentais para comprender o seu comportamento agronómico e a súa adaptación a entornos específicos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e877d4ee-c162-43d4-8892-29677bf4a329</t>
   </si>
   <si>
     <t>Aplicación de produtos fitosanitarios a nivel de aplicador piloto: actualización do contido da formación</t>
   </si>
   <si>
     <t>Índice: Unidade 1: Aspectos xerais da protección fitosanitaria; Unidade 2: Produtos fitosanitarios: clasificación e características; Unidade 3: Formulacións de produtos fitosanitarios: natureza e características. Unidade 4: Riscos ambientais derivados de</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3544a1c5-6883-4026-943a-eb8e6223b899</t>
   </si>
   <si>
     <t>Avaliación da eficacia de funxicidas en trigo duro e brando en Andalucía. Campaña de cultivo 2014-2015.</t>
   </si>
   <si>
     <t>Información actualizada sobre a avaliación da eficacia do uso de funxicidas de nova xeración para o control de enfermidades fúnxicas no trigo duro e harineiro, considerando criterios de custo-eficacia e sustentabilidade ambiental. Esta publicación presenta os resultados dos ensaios realizados durante a campaña 2014/2015. Trátase de resultados dunha única campaña e, a medida que avance o proxecto, obteranse novos datos, o que proporcionará aos técnicos e aos agricultores información máis completa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/dc757c9a-196b-4dab-b462-2dc8d6da00ca</t>
@@ -3788,122 +3824,122 @@
   <si>
     <t>Esta guía de cultivo ten como obxectivo proporcionar información sobre o desenvolvemento da planta de xirasol, as tendencias actuais nas técnicas de cultivo, os diferentes métodos e tempadas de plantación, así como as enfermidades e pragas máis comúns en Andalucía. O documento ofrece información sobre os resultados obtidos nos últimos anos de ensaios de variedades resistentes á raza "F" de espiñas e novo material xenético resistente a herbicidas. Tamén se poden consultar os rendementos obtidos de ensaios de xirasol sementados no inverno.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c8516ca-e9d5-4783-aec3-34c450712550</t>
   </si>
   <si>
     <t>Guía de cultivo para a veza doce</t>
   </si>
   <si>
     <t>Esta guía contén a información necesaria para cultivar con éxito a veza (Lathyrus sativus) en condicións extensivas de secaño, empregando modelos de produción convencionais, integradas ou orgánicas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cfce4075-b1d9-4fc6-ab1c-cc01f8644449</t>
   </si>
   <si>
     <t>Sistemas de cultivo herbáceos de secaño sostibles. Operación 10.1.4</t>
   </si>
   <si>
     <t>Esta Xornada de Formación "Agroambiente e Clima" forma parte das accións dirixidas a garantir o axeitado cumprimento dos compromisos agroambientais adquiridos nalgunhas das operacións incluídas na Medida 10 do Programa Andaluz de Desenvolvemento Rural (PDRA). O obxectivo que se busca acadar coa impartición destes obradoiros é mellorar as capacidades dos beneficiarios das axudas e concienciar á poboación agraria no uso de sistemas de produción compatibles coa conservación do medio ambiente, así como informalos sobre o PDRA e os compromisos asinados. O Instituto Andaluz de Investigación e Formación en Agricultura, Pesca, Alimentación e Produción Ecolóxica (IFAPA) ten entre os seus obxectivos o deseño e desenvolvemento de accións dirixidas á formación de traballadores, técnicos e profesionais dos sectores agrícola, alimentario e pesqueiro. A elaboración destes manuais forma parte das actividades desenvolvidas polo IFAPA para transferir</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/08bf06d6-20e0-45f5-bd39-0533d1a6861a</t>
   </si>
   <si>
+    <t>Avaliación do uso de compost de residuos hortícolas no cultivo de tomate</t>
+  </si>
+  <si>
+    <t>Entre os problemas xerados polo sistema de produción en invernadoiro e que poden limitar a súa sustentabilidade, destaca a alta produción anual de residuos de cultivos (1.751.242 t/ano-1), cuxa acumulación constitúe un grave problema ambiental.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd13a86-6012-41f6-baa6-9e233c1f052a</t>
+  </si>
+  <si>
+    <t>Técnica de raias de cítricos: fundamentos e práctica de campo</t>
+  </si>
+  <si>
+    <t>O obxectivo deste traballo é presentar as posibilidades que ofrece o uso da técnica de raspado para o cultivo de cítricos, ademais de describir os fundamentos e o método correcto de implementación no campo.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1561b273-0cbb-4159-ad4c-2ce6236961ed</t>
+  </si>
+  <si>
+    <t>Mellora do adaxe e da produtividade de `Powell Summer Navel` mediante raspado e/ou aplicación foliar de extractos de algas con actividade hormonal</t>
+  </si>
+  <si>
+    <t>O obxectivo deste artigo é presentar o potencial que ofrece o uso de diferentes técnicas e produtos para o cultivo de cítricos. Neste sentido, e como parte da investigación en curso da IFAPA, presentamos os resultados dun ensaio experimental que avalía o rallado e o uso de reguladores naturais do crecemento vexetal para mellorar o cuaxado de froitos en Navel Powell.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/928d8a63-0b2f-455f-bd18-dd638bf9e42d</t>
+  </si>
+  <si>
     <t>Distribución varietal no cultivo de amorodos en Huelva. Campaña de cultivo 2017-2018</t>
   </si>
   <si>
     <t>Este documento presenta a composición varietal, expresada en porcentaxes de plantas por variedade, para a actual campaña de cultivo 2017/2018, así como a participación de cada programa de mellora. Este traballo baséase na información proporcionada por empresas de mellora ou licenciatarias dos principais programas de mellora de amorodos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/50c3aaf9-4fd3-4bce-9947-ed28ede3aed6</t>
   </si>
   <si>
     <t>Distribución de variedades de amorodo en Huelva. Campaña de cultivo 2018-2019</t>
   </si>
   <si>
     <t>Este documento presenta a composición varietal, expresada en porcentaxes de plantas por variedade, para a actual campaña de cultivo 2018/2019, así como a participación de cada programa de mellora. Este traballo baséase principalmente na información proporcionada por empresas de mellora ou licenciatarias dos principais programas de mellora de amorodos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6dd741e8-f54a-498e-a5a5-aa62dcaaf637</t>
   </si>
   <si>
     <t>Panorama varietal da fresa en Huelva. Período 2012-2015</t>
   </si>
   <si>
     <t>Este informe técnico presenta a información obtida das tres últimas campañas de crecemento (2012-2013, 2013-2014 e 2014-2015) relativa á distribución varietal estimada en Huelva, en termos da porcentaxe de plantas en produción.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4a000e7f-9bfa-43e2-a774-f69339bccaaa</t>
   </si>
   <si>
     <t>Distribución varietal no cultivo de amorodo en Huelva. Campaña 2016-2017</t>
   </si>
   <si>
     <t>Este Informe Técnico presenta a composición varietal, expresada en porcentaxes de plantas por variedade, para a actual campaña de cultivo 2016/2017, así como a participación de cada programa de mellora. Este traballo baséase na información proporcionada por empresas de mellora ou licenciatarias dos principais programas de mellora de amorodos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/afba06cb-6b01-4756-bce9-13efa5ed31c9</t>
   </si>
   <si>
     <t>Influencia do sistema de cultivo nas variedades de amorodo. Campaña de colleita 2021/2022. Calidade II</t>
   </si>
   <si>
     <t>Entre as características consideradas nos programas de mellora da fresa, ademais das relacionadas coa produtividade dos cultivos, están as que confiren calidade organoléptica. E entre os consumidores, esta calidade é sen dúbida a que recibe máis atención. Este estudo presenta resultados relativos á calidade organoléptica e poscolleita de dezaseis variedades de fresa, probadas en tres sistemas de cultivo: convencional, sen solo e orgánico durante a campaña 2021-2022.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/508613f0-08e0-4496-8d50-b3e8f11cc907</t>
   </si>
   <si>
-    <t>Avaliación do uso de compost de residuos hortícolas no cultivo de tomate</t>
-[...25 lines deleted...]
-  <si>
     <t>É rendible o olivar andaluz? Unha análise por sistema de produción.</t>
   </si>
   <si>
     <t>Durante a última década, produciuse un intenso debate sobre a sustentabilidade económica das oliveiras andaluces, onde conviven os sistemas de montaña e tradicionais cos intensivos. Este estudo pretende contribuír a aumentar o coñecemento sobre a súa rendibilidade. Para iso, realizouse unha enquisa multietapa ás explotacións de oliveiras para establecer a súa estrutura de custos. Os resultados mostran que o custo unitario de produción dun quilogramo de aceite de oliva é significativamente maior nos sistemas de montaña e tradicionais que nos intensivos. Tanto é así, que estes sistemas dependen en gran medida das subvencións directas, que se consolidaron como o instrumento que garante a súa viabilidade económica. A conversión do oliveiral é unha opción viable, en determinadas localizacións, que pode ser promovida pola administración rexional para que poida ser abordada conxuntamente polos agricultores, incentivando a creación de unidades de xestión de explotacións.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7ca5ff9a-0e6a-46d7-85d0-9c3b56f78ab3</t>
   </si>
   <si>
     <t>A rexeneración das árbores na devesa</t>
   </si>
   <si>
     <t>A unidade 1 describe en detalle o papel das árbores neste sistema, expón o proceso de rexeneración natural das árbores, así como os factores que a promoven e a dificultan na devesa, e caracteriza o estado da rexeneración arbórea na devesa de Andalucía. A unidade 2 presenta algunhas das estratexias que poderían empregarse dependendo da situación inicial e as precaucións que deben tomarse para maximizar o seu éxito. A unidade 3 presenta algunhas estratexias que poden mellorar a conservación destas formacións vexetais dun xeito compatible con outros usos da propiedade. O manual conclúe cun exercicio práctico que busca consolidar os principais coñecementos presentados.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/61335217-8519-4e73-83df-b100ad9b0004</t>
   </si>
   <si>
     <t>Ensaio de herbicida post-emerxencia contra Centaurea diluta en trigo duro</t>
   </si>
   <si>
     <t>As infestacións por *Centaurea diluta* son cada vez máis frecuentes e significativas no campo andaluz. Esta especie pertence á familia das *Compositae* e no sur de España sofre unha emerxencia escalonada desde as primeiras choivas de outono ata ben entrada a primavera, razón pola que se atopa en moitos cultivos alternativos, practicamente en todos eles. Tamén crece rapidamente e supera en altura ás plantas cultivadas, alcanzando máis de 2 m de altura en condicións favorables, o que a fai moi competitiva. Actualmente, esta especie está en clara expansión. É bastante tolerante a moitos herbicidas autorizados. En anos anteriores, realizáronse dous ensaios con herbicidas de preemerxencia, pero con pouco éxito, xa que os mellores produtos foron recentemente dados de baixa para España (Alcántara et al., 2016 e Saavedra et al., 2017). Non obstante, varios herbicidas de postemerxencia autorizados proporcionan un bo control de *C. diluta*.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7448c104-d746-40b8-86bb-797223c47afe</t>
@@ -4490,104 +4526,104 @@
   <si>
     <t>Este documento presenta os resultados obtidos do tratamento da froita con dióxido de carbono en termos da vida útil do produto para o consumo en fresco e as súas características organolépticas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2a948622-efc5-49f3-9333-48b99ac29afb</t>
   </si>
   <si>
     <t>Certificación orgánica de pepino usando isótopos de nitróxeno estables</t>
   </si>
   <si>
     <t>Este documento presenta os resultados obtidos nun ensaio de diferenciación de diversas variedades de pepino cultivadas en Andalucía mediante sistemas convencionais e orgánicos, empregando a técnica analítica de espectrometría de masas de proporción isotópica.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f5101bb6-4623-4eee-8d95-a859a3981172</t>
   </si>
   <si>
     <t>Certificación orgánica de garavanzos utilizando isótopos de nitróxeno estables</t>
   </si>
   <si>
     <t>Este documento presenta os resultados obtidos para a diferenciación, por espectrometría de masas de proporción isotópica (IRMS), de garavanzos da variedade Fardón, cultivados en dous solos diferentes e con diferentes tipos de fertilizante, algúns axeitados para o cultivo convencional e outros para o cultivo ecolóxico.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/88cd2601-97d3-4833-a11d-4f6dd243817b</t>
   </si>
   <si>
+    <t>Guía de xestión integrada de pragas</t>
+  </si>
+  <si>
+    <t>Este documento revisa os principais aspectos teóricos e prácticos que poden ser útiles na loita contra as principais pragas das árbores froiteiras de óso da nosa comunidade, dentro do Programa de Produción Integrada contemplado no Regulamento de Produción Integrada de pexegueiros, ameixeiras e albaricoqueiros en Andalucía (BOJA, 2013).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3c216cb3-5d8b-4586-80ab-d7cea8443a69</t>
+  </si>
+  <si>
+    <t>Efecto da condutividade eléctrica da auga de rega e da fertilización con carbono na conservación do tomate Raf</t>
+  </si>
+  <si>
+    <t>Este documento presenta os resultados dun estudo que avalía o efecto da condutividade eléctrica (CE) da solución nutritiva e da fertilización con dióxido de carbono mediante a adición de CO2 ao invernadoiro sobre a calidade e a vida útil do tomate Raf (cv. Delizia).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c11ea844-a941-427f-99e7-7e65008b164d</t>
+  </si>
+  <si>
     <t>Protocolo de inoculación con Fusarium oxysporum f. sp. ciceris en garavanzo</t>
   </si>
   <si>
     <t>Este documento presenta o procedemento para inocular garavanzos co fungo do solo *Fusarium oxysporum* f.sp. ciceris en condicións controladas. Este procedemento permite que calquera persoa interesada leve a cabo este proceso. Aínda que se centra en *Fusarium oxysporum*, este manual será útil para outras especies de fungos que penetran na raíz, así como para outras especies susceptibles que se infectan do mesmo xeito. A selección correcta do xenotipo é esencial en calquera programa de mellora, polo que é moi importante ter protocolos axeitados que permitan unha selección fiable.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef635d93-2dfb-4068-b76a-35665ec2bad7</t>
   </si>
   <si>
     <t>Avaliación técnica do efecto da presión de traballo en aplicacións fitosanitarias cunha lanza de pulverización manual en cultivos de tomate de invernadoiro.</t>
   </si>
   <si>
     <t>Este documento presenta unha avaliación técnica de tres aplicacións fitosanitarias realizadas cunha lanza de pulverización manual a diferentes presións de traballo (20 bar, 15 bar e 10 bar), determinando a cantidade de produto pulverizado que incide sobre a masa vexetal, a uniformidade da distribución do produto aplicado na planta e as perdas para o solo do produto pulverizado xerado, co obxectivo de optimizar o parámetro operativo "presión de traballo".</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c35a3b24-4dc3-49d5-a473-f1af85821d51</t>
   </si>
   <si>
     <t>Laranxas ecolóxicas e convencionais. Calidade xeral e sensorial</t>
   </si>
   <si>
     <t>Este documento presenta os resultados de calidade físico-química e sensorial de dúas variedades de laranxa, Navelina e Salustiana, amplamente cultivadas no Val do Guadalquivir, en cultivo convencional e ecolóxico.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9432afc-949b-436f-a9a6-bbf2ff8eb78c</t>
   </si>
   <si>
     <t>Análise da punxencia de 110 cultivares de pementos (Capsicum annuum L.)</t>
   </si>
   <si>
     <t>Este traballo presenta os resultados do contido de capsaicina dunha colección de 110 novas variedades de pemento desenvolvidas por unha empresa de Andalucía, atopando valores entre 200 e 250.000 unidades Scoville.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0cdab447-e0d9-4969-9731-b15a5c129398</t>
   </si>
   <si>
-    <t>Guía de xestión integrada de pragas</t>
-[...16 lines deleted...]
-  <si>
     <t>Recomendacións para reducir o impacto da seca nas froitas cítricas</t>
   </si>
   <si>
     <t>Este documento ofrece as recomendacións máis axeitadas para unha xestión eficiente da auga no cultivo de cítricos en situacións de escaseza de auga e baixo diferentes escenarios de dispoñibilidade. Para iso, é importante diferenciar os diferentes grupos de acción en función da asignación de auga autorizada para a campaña, e formularase a recomendación ou estratexia a seguir en cada caso:</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3b58e877-2b7a-4164-a98c-c4becb4302c3</t>
   </si>
   <si>
     <t>Sistemas de rega tradicionais en Andalucía: definición, caracterización, valores e problemas</t>
   </si>
   <si>
     <t>Este documento define os sistemas de rega históricos ou tradicionais, caracterízaos, enumera os seus valores e aborda os seus problemas actuais. Os sistemas de rega tradicionais, ademais de proporcionar un valor produtivo que xera crecemento económico e emprego, prestan importantes servizos ecosistémicos e teñen unha especial importancia social, patrimonial, paisaxística e histórica. A supervivencia destes sistemas depende dunha actividade agrícola economicamente sostible, xa que deben competir con outros sistemas de produción na economía de mercado. Para conseguilo, débese buscar a diferenciación de produtos (por exemplo, agricultura e gandería ecolóxicas), o aumento da produtividade (diversificación, novos cultivos) e a procura de novos canais de comercialización e mercados, entre outros factores.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e584da2e-6277-43f8-9956-9849bf20d65a</t>
   </si>
   <si>
     <t>Facer marmeladas de membrillo</t>
   </si>
   <si>
     <t>Este documento describe o proceso de produción de nove tipos de conservas elaboradas con froitos de marmelo e unha infusión de follas de marmelo. Preséntanse diagramas de fluxo do proceso, características analíticas do produto, rendemento e avaliación sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39cb01b8-b27a-4952-bdd6-505750a17cb8</t>
@@ -5276,113 +5312,113 @@
   <si>
     <t>Fertilización foliar en oliveiras. Corrección de deficiencias nutricionais</t>
   </si>
   <si>
     <t>Este documento recompila información actualizada para realizar correctamente a fertilización foliar en oliveiras.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6379c212-eb77-4251-9e9a-db6665f3b4ba</t>
   </si>
   <si>
     <t>Sistemas de cultivos leñosos sostibles. Cultivo de améndoas. Operación 10.1.6</t>
   </si>
   <si>
     <t>Este documento está dirixido a aqueles propietarios de explotacións de améndoas que sexan beneficiarios de axudas ao abeiro da medida de Agromedio Ambiente e Clima, co obxectivo de informalos dos requisitos obrigatorios que deben cumprir, así como argumentar os motivos destas axudas e a finalidade que pretenden acadar, para comprender os compromisos esixidos. No marco da Comunidade Europea, as normas xerais para as axudas ao desenvolvemento rural e a participación dese fondo, destinadas a financiar unha serie de medidas, entre elas a de Agromedio Ambiente e Clima, que é obxecto de desenvolvemento neste documento, defínense no Regulamento (UE) nº 1305/2013 do Parlamento Europeo e do Consello, do 17 de decembro de 2013, relativo á axuda ao desenvolvemento rural polo Fondo Europeo Agrícola de Desenvolvemento Rural (Feader). A nivel nacional, o Marco Nacional de Desenvolvemento Rural para o período 2014-2020 harmoniza as condicións de aplicación e define os elementos</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14163078-d512-414d-bef9-896b55a8b325</t>
   </si>
   <si>
     <t>Sistemas de cultivos leñosos sostibles. Cultivo de améndoas. 2ª sesión de seguimento da operación 10.1.6.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/96032a66-142b-488a-91fd-941bfc6bc85b</t>
   </si>
   <si>
+    <t>Características de Sinapis alba subsp. Mairei como cuberta vexetal e para biofumigación</t>
+  </si>
+  <si>
+    <t>Este documento é un resumo de toda a información dispoñible actualmente sobre o uso de *Sinapis alba* subsp. mairei como cuberta vexetal: descrición e características da especie, técnicas de implementación e xestión para este tipo de cuberta vexetal, adaptación ao medio e uso en biofumigación.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e5c327a-0236-445e-bf36-b47de8ee7930</t>
+  </si>
+  <si>
+    <t>Primeiras probas de produtos ecolóxicos contra especies de herbas daniñas en oliveiras ecolóxicas</t>
+  </si>
+  <si>
+    <t>Este documento presenta os resultados dos primeiros ensaios con produtos ecolóxicos con posibles efectos fitotóxicos para o control de especies de malas herbas en oliveiras ecolóxicas. Presenta algunhas alternativas que deberían ser estudadas e avaliadas con maior profundidade co obxectivo de atopar unha alternativa ecolóxica ao control de malas herbas neste tipo de oliveiras.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8420be65-8399-42f6-83f0-f1040fb28e2d</t>
+  </si>
+  <si>
+    <t>Respostas de rega que inflúen na murcha verticilosa das oliveiras</t>
+  </si>
+  <si>
+    <t>Este documento presenta os resultados dun ensaio a longo prazo no que se avaliaron varios parámetros morfolóxicos e fisiolóxicos para determinar a influencia do rego no desenvolvemento da murcha por Verticillium nas oliveiras.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d4d5ab11-85da-4b56-9123-18b7c96fb00c</t>
+  </si>
+  <si>
+    <t>Estrés hídrico e formación de aceite de oliva</t>
+  </si>
+  <si>
+    <t>Este documento presenta os resultados dun ensaio realizado en 2016, que estudou a resposta das oliveiras a diferentes graos de estrés hídrico. Verificouse a influencia dos niveis de estrés na formación e produción final de aceite.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/42d48eaf-fc3c-469b-977f-408c850bb4bd</t>
+  </si>
+  <si>
+    <t>Desestacionalización reprodutiva en ovinos de carne. Indicadores técnico-económicos. Campaña de 2014</t>
+  </si>
+  <si>
+    <t>Este documento presenta os datos técnicos e económicos correspondentes ao ano 2014 de dous sistemas extensivos de produción ovina para a produción de carne. Os dous sistemas de xestión reprodutiva analizados son o sistema tradicional con tres parideiras ao ano e o sistema Star con cinco parideiras e tratamento hormonal.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5cca9a1b-d901-4d77-a0ad-9528659ec219</t>
+  </si>
+  <si>
     <t>Materias primas auxiliares na industria láctea</t>
   </si>
   <si>
     <t>Este documento constitúe o material docente que complementa o segundo módulo (Recepción e almacenamento de materias primas auxiliares) do Programa de formación "Especialista en queixos". Na produción de produtos lácteos, a incorporación de materias primas auxiliares ademais do leite é necesaria para facilitar o desenvolvemento do proceso produtivo. A súa adición ten como obxectivo restaurar as características do leite despois das operacións básicas previas, adaptalo ao proceso produtivo, conservar o produto ou modificar as súas características organolépticas. En calquera caso, é necesario un control de calidade exhaustivo xa que afectan directa ou indirectamente ao produto final.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/89658127-f194-4fa4-8202-7513057040ae</t>
   </si>
   <si>
     <t>Obtención de compost de calidade a partir de residuos vexetais. Experiencia co proxecto "CompostAnd"</t>
   </si>
   <si>
     <t>Este documento describe a compostaxe como unha solución sostible para mellorar a saúde do solo e xestionar os residuos agrícolas. Explica o proceso, dende a mestura axeitada de materiais ata a maduración do compost, destacando a importancia do equilibrio carbono/nitróxeno, a aireación e o control da humidade e a temperatura. Baseado na experiencia do proxecto CompostAnd, ofrece recomendacións prácticas para que os agricultores produzan compost de calidade nas súas explotacións, promovendo a sostibilidade e a economía circular.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
   </si>
   <si>
-    <t>Características de Sinapis alba subsp. Mairei como cuberta vexetal e para biofumigación</t>
-[...43 lines deleted...]
-  <si>
     <t>Caracterización dos oliveirais de montaña de Andalucía para a conversión ao cultivo ecolóxico da oliveira</t>
   </si>
   <si>
     <t>O olivar andaluz está a experimentar unha grave crise que ameaza a continuidade do cultivo, especialmente nas zonas de produción marxinais. O abandono do cultivo da oliveira causaría multitude de efectos negativos, non só desde unha perspectiva económica, senón tamén social, ambiental e cultural. Este traballo propón a difusión da agricultura ecolóxica nos olivares de montaña andaluzes, a través de contratos territoriais rurais, como ferramenta para aumentar a rendibilidade das explotacións sendo compatible coa conservación do medio ambiente. Para iso, o olivar de montaña andaluz caracterízase desde unha perspectiva produtiva, social e ambiental para determinar as zonas onde a implantación de olivares ecolóxicos reportaría os maiores beneficios á sociedade e onde, polo tanto, deberían priorizarse as subvencións.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6686e2e4-1e7e-4dc2-882a-38cb302f3abf</t>
   </si>
   <si>
     <t>Técnicas de xestión do solo en oliveiras e a súa función ambiental: opinión de expertos</t>
   </si>
   <si>
     <t>Os oliveirais desempeñan unha función ambiental que pode verse alterada polas técnicas de cultivo empregadas. Entre elas, o tipo de xestión empregado para controlar a vexetación de malas herbas pode influír significativamente no desempeño desta función e, polo tanto, na provisión de bens públicos ambientais. Usando a técnica multicriterio do Proceso Analítico Xerárquico (PAX), un grupo de expertos clasificou as técnicas de xestión do solo máis comúns que se empregan actualmente, co obxectivo de avaliar cal é a que mellor proporciona estes bens públicos. Os resultados obtidos demostran os efectos positivos sobre o medio ambiente do mantemento da cuberta vexetal en xeral e do seu control mediante a limpeza en particular.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4eae455b-eb37-4160-a015-04195830e332</t>
   </si>
   <si>
     <t>Comparación de tres estratexias de fertilización nitroxenada no cultivo de algodón</t>
   </si>
   <si>
     <t>O réxime de restricións da fertilización nitroxenada para a elegibilidade para as axudas agroambientais para os cultivos de algodón propón unha dose máxima de nitróxeno. Este documento avalía os resultados dun estudo piloto sobre a fertilización nitroxenada en cultivos de algodón cos seguintes obxectivos: - Comparar as estratexias de fertilización convencionais coas novas tecnoloxías de fertilizantes de liberación lenta e adaptar a xestión para evitar as perdas de nitróxeno por lixiviación. - Adaptar o momento da aplicación para mellorar a utilización do nitróxeno polos cultivos de algodón. Os resultados demostran a eficiencia das tecnoloxías de fertilizantes nitroxenados de liberación lenta nas diferentes circunstancias probadas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6771b0da-67e7-4bb7-80b8-7573a8182de9</t>
@@ -6350,50 +6386,68 @@
   <si>
     <t>Durante a campaña 2020/2021, caracterizouse un grupo de 14 variedades seleccionadas entre as dispoñibles actualmente no mercado. Os parámetros avaliados e presentados neste traballo están relacionados coa produción e a calidade das diferentes variedades. A información xerada ofrécese como ferramenta para agricultores, técnicos e exportadores para facilitar a selección varietal dada a ampla gama actual de variedades dispoñibles. Esta actividade forma parte do Obxectivo 2 "Caracterizar as variedades de arandos cultivadas en diferentes agroambientes" do Proxecto de Transferencia Sectorial TRA2019.004: "Produción sostible no cultivo de amorodos e outras bagas". Para acadar este obxectivo, realizáronse dous ensaios: o primeiro en cultivo sen solo en Moguer e o segundo en cultivo ecolóxico en Almonte, ambas as dúas localizacións na provincia de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/91f47311-fc8b-4ff0-a41a-397a6542aad5</t>
   </si>
   <si>
     <t>Efecto da variedade e do sistema de cultivo sobre as características relacionadas co rendemento das fresas. Tempada de colleita 2023/2024</t>
   </si>
   <si>
     <t>Durante a campaña 2023/2024, analizáronse as características relacionadas co rendemento en 16 variedades de amorodo de diferentes programas de mellora cultivadas en catro sistemas de cultivo na rexión de Huelva: cultivo convencional, cultivo sen desinfección do solo, cultivo sen solo e cultivo ecolóxico. Os resultados obtidos preséntanse neste artigo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a4d0ec4f-b650-4f31-8971-f21312a6fcf4</t>
   </si>
   <si>
     <t>Portaenxertos de sandía contra o novo virus da criba (MNSV-W-SP)</t>
   </si>
   <si>
     <t>Durante a primavera de 2014, as plantas de sandía dun invernadoiro situado na provincia de Almería presentaron síntomas similares aos inducidos polo virus da mancha necrótica do melón (MNSV), como necrose de froitos, follas e talos. A inoculación mecánica de plantas de sandía sintomáticas no laboratorio en melón, pepino, cabaza de viño, calabacín, cabaza e sandía produciu síntomas similares aos observados no campo só no caso da sandía, mentres que o resto das cucurbitáceas inoculadas permaneceron asintomáticas. Usando técnicas moleculares como a secuenciación de alto rendemento, determinouse que os síntomas da sandía se atribuían a unha nova cepa de MNSV non descrita previamente, chamada MNSV-W-SP. Confirmamos que os principais portaenxertos dispoñibles comercialmente para o cultivo de sandía son resistentes ao virus.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0a52f9cb-ec34-4d2a-9bd6-ef9ac78b4462</t>
   </si>
   <si>
+    <t>Desalcoholización parcial de viños brancos por osmose inversa</t>
+  </si>
+  <si>
+    <t>Documento que mostra os resultados analíticos e sensoriais da desalcoholización parcial de viños brancos novos de Palomino Fino. Os viños foron elaborados e posteriormente desalcoholizados na adega experimental Rancho de la Merced. As uvas empregadas proceden de tres localidades costeiras da provincia de Cádiz.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/990955ef-05c8-4e05-b325-ece16f4aa7f0</t>
+  </si>
+  <si>
+    <t>Comportamento agronómico e enolóxico de Vitis vinifera baixo rega moderada</t>
+  </si>
+  <si>
+    <t>Documento que mostra os resultados dos ensaios realizados entre 2011 e 2013 sobre os efectos agronómicos, fisiolóxicos e cualitativos do rego moderado en Vitis vinifera das variedades Syrah e Cabernet Sauvignon, cultivadas en clima mediterráneo.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/086a630b-fe6a-417a-a8e2-4cf8bc38625e</t>
+  </si>
+  <si>
     <t>Estudo dos atributos intrínsecos de 11 variedades de tomates ecolóxicos tradicionais</t>
   </si>
   <si>
     <t>Documento que mostra os resultados das opinións dos consumidores sobre a aceptación e as preferencias polos atributos intrínsecos máis representativos das variedades tradicionais de tomate probadas, avaliando a súa calidade gustativa. Durante as sesións de cata, os enquisados avaliaron os seguintes atributos intrínsecos: firmeza, zumosidade, dozura, acidez e persistencia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9b6bd11d-3095-470d-94f3-3f44c413a1d4</t>
   </si>
   <si>
     <t>Efecto da poda mecanizada no comportamento agronómico e enolóxico das variedades de viño tinto cultivadas en climas cálidos</t>
   </si>
   <si>
     <t>Documento que mostra os resultados dun ensaio de tres anos de duración no que se comparan os efectos da poda manual e a poda mecánica de dúas variedades de uva tinta cultivadas na serra de Montilla no seu rendemento agronómico e potencial enolóxico.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1296fb92-a4b8-4a2e-a3c1-198d8a97d560</t>
   </si>
   <si>
     <t>Potencial da variedade de melón para a produción de viños rosados</t>
   </si>
   <si>
     <t>Documento que mostra os resultados dun estudo dirixido a optimizar o tempo de maceración para obter un viño rosado da variedade Melonera. Detalla a produción de viños rosados e os resultados obtidos con esta variedade en catro campañas consecutivas (2011-2014).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9bd19952-5136-4d2d-9d8d-188409d917fa</t>
@@ -6404,68 +6458,50 @@
   <si>
     <t>Documento que mostra os resultados do cálculo do coeficiente de cultivo (Kc) para amendoeiras en Andalucía occidental, recomendando a dosificación da auga de rega en tres zonas de Córdoba e Sevilla.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e83b4a6b-775d-4a4a-adf7-6803c19285ae</t>
   </si>
   <si>
     <t>Mecanización da viña: un novo modelo de viticultura máis rendible</t>
   </si>
   <si>
     <t>Documento que mostra os resultados do estudo realizado durante catro tempadas consecutivas nun viñedo situado no centro IFAPA Rancho de la Merced. Os principais obxectivos foron mellorar a rendibilidade do cultivo mediante a aplicación de novas prácticas e técnicas de cultivo mecanizado, e estudar o impacto dos novos modelos de viticultura na fisioloxía vexetal e na calidade das uvas e do viño.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/13cad6fa-b2b9-4989-98f4-a30f6ec392be</t>
   </si>
   <si>
     <t>Percepción do sector da oliveira e do aceite de oliva nos grupos de desenvolvemento rural</t>
   </si>
   <si>
     <t>Este documento presenta a percepción do sector oleícola sobre o traballo realizado polos Grupos de Desenvolvemento Rural nas provincias de Xaén, Córdoba e Granada. O traballo realizouse no marco do Proxecto Transforma Oliva e Aceite. Analiza se o sector oleícola está satisfeito co traballo dos Grupos de Desenvolvemento Rural na xestión de proxectos innovadores relacionados coa oliveira para o desenvolvemento endóxeno das rexións agrícolas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5dabc61b-1fe2-43f1-aa86-f893b71a814f</t>
   </si>
   <si>
-    <t>Desalcoholización parcial de viños brancos por osmose inversa</t>
-[...16 lines deleted...]
-  <si>
     <t>Envellecemento acelerado dos vinagres de viño Pedro Ximénez</t>
   </si>
   <si>
     <t>Documento que describe unha experiencia de envellecemento acelerado con vinagre de viño Pedro Ximénez mediante microoxixenación e lascas de carballo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43ab9d37-d254-4f43-8250-3c1fa1346f8e</t>
   </si>
   <si>
     <t>Xofre na elaboración do viño. Alternativas</t>
   </si>
   <si>
     <t>Este documento presenta o estado actual do uso de conservantes de dióxido de xofre na industria vitivinícola. Describe o funcionamento deste conservante, as súas propiedades e os seus efectos na calidade do viño e na saúde do consumidor. Resume as metodoloxías analíticas para a súa determinación, a normativa internacional vixente sobre o seu uso e as alternativas propostas pola comunidade científica internacional para a súa substitución. Finalmente, presenta as principais conclusións derivadas do proxecto levado a cabo na IFAPA na procura de alternativas ao dióxido de xofre e describe o futuro do dióxido de xofre e as súas alternativas nas adegas e na investigación.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fbb0bb4-261a-4c19-97d4-6e8ba8dafeb4</t>
   </si>
   <si>
     <t>Introdución á viticultura ecolóxica en Andalucía</t>
   </si>
   <si>
     <t>Este documento presenta o estado actual da viticultura ecolóxica a nivel nacional e na comunidade autónoma de Andalucía. Tamén aborda a normativa sobre agricultura ecolóxica, con especial énfase no proceso de conversión e na importancia da certificación. Finalmente, inclúe unha análise das distintas axudas e subvencións aplicables.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/eafed293-d927-49f5-a55d-991483765307</t>
@@ -6584,131 +6620,131 @@
   <si>
     <t>Documento que propón un modelo para a avaliación de sistemas de rega localizados para parcelas con pendente no cultivo comercial de amorodos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4e1ce7a9-caf1-49ea-821d-5233ae618b47</t>
   </si>
   <si>
     <t>Efecto da pendente na calidade do rego e no rendemento dun cultivo de framboesa</t>
   </si>
   <si>
     <t>Documento que ofrece os resultados dun ensaio realizado en 2017 para comprender o efecto da pendente do terreo na uniformidade do rego e o rendemento nun cultivo de framboesa nunha explotación agrícola comercial da provincia de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f28ca7c-9a0c-4cef-9a9a-2fee0691bdc4</t>
   </si>
   <si>
     <t>Rego de oliveiras nun ano con inverno seco. Campaña de 2015</t>
   </si>
   <si>
     <t>Este documento proporciona directrices xerais para a programación do rego do oliveiral en varios escenarios de precipitacións durante a tempada de rega de 2015. As precipitacións nos oliveirais andaluzes durante o presente ano agrícola, ata marzo de 2015, estiveron xeralmente por debaixo da media anual. Nalgúns casos, as precipitacións foron comparables ás dun ano normal ou incluso superiores, aínda que hai moitas outras situacións nas que este inverno seco provocou baixos niveis de almacenamento de auga no solo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5dcf8732-30b5-4835-97cb-8120dd66a2e0</t>
   </si>
   <si>
+    <t>Sementeira de xirasol de inverno: aumento da rendibilidade e adaptación ao cambio climático</t>
+  </si>
+  <si>
+    <t>Debido ao cambio climático, espérase un quecemento significativo no sur de Europa, con aumentos significativos das temperaturas medias do verán (en 6 °C en comparación coas temperaturas de finais de século) e diminucións substanciais das precipitacións de primavera e verán. As ondas de calor, os períodos de seca, as choivas torrenciais e as tormentas eléctricas (fenómenos extremos) ocorrerán con máis frecuencia (IPCC 2014). Por este motivo, os agricultores tenden cada vez máis a adiantar a sementeira uns 45 días (en xaneiro en lugar de marzo) para aumentar os rendementos e a rendibilidade.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2feb123e-515d-477f-af74-358c9d57dad4</t>
+  </si>
+  <si>
+    <t>Avaliación de variedades de amorodo: resultados obtidos en cultivo convencional con solo desinfectado quimicamente. Campaña de cultivo 2017/2018</t>
+  </si>
+  <si>
+    <t>Dentro da Rede Andaluza de Experimentación Agraria (RAEA), durante a campaña 2017/2018, a IFAPA caracterizou, tanto a nivel agronómico como de calidade, un grupo de 12 variedades seleccionadas entre as dispoñibles actualmente no mercado procedentes de diferentes programas de mellora.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6ae95124-1e60-4f63-ad14-d3d39d16ec28</t>
+  </si>
+  <si>
+    <t>Avaliación de variedades de amorodo en cultivo convencional con solo desinfectado quimicamente. Campaña de cultivo 2018/2019</t>
+  </si>
+  <si>
+    <t>Dentro da Rede Andaluza de Experimentación Agraria (RAEA), durante a campaña 2018/2019, a IFAPA caracterizou, tanto a nivel agronómico como de calidade, un grupo de 12 variedades seleccionadas entre as dispoñibles actualmente no mercado procedentes de diferentes programas de mellora.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/82a719b4-e436-4916-ab33-d1c0de87a014</t>
+  </si>
+  <si>
+    <t>Asociacionismo e mercadotecnia. Módulo VI.</t>
+  </si>
+  <si>
+    <t>Como parte do Programa para a Incorporación de Mozos a Empresas Agrarias, este manual didáctico, correspondente ao "Módulo VI: Asociacións e Comercialización", aborda aspectos relacionados coas formas asociativas do sector agrario, como as sociedades cooperativas, as sociedades agrarias de transformación e outros tipos de empresas. Céntrase especificamente nas cooperativas, dada a súa significativa importancia en Andalucía. Tamén introduce o alumnado nos procesos de comercialización e venda de produtos da cadea alimentaria, co obxectivo de promover a profesionalización e garantir as esixencias de seguridade alimentaria da sociedade actual.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c08af92-cc09-4f8a-a167-912342d6ef4c</t>
+  </si>
+  <si>
+    <t>Implementación e xestión dunha cuberta vexetal de crecemento lento mediante plantación en franxas: Brachypodium distachyon</t>
+  </si>
+  <si>
+    <t>Descrición da técnica para a implantación dunha cuberta vexetal de crecemento lento nun olivar. As especies anuais de crecemento lento empregadas como cuberta vexetal plurianual pódense plantar máis facilmente sementándoas en franxas estreitas, protexidas a ambos os dous lados por franxas de especies de crecemento máis rápido, conseguindo así unha mellor protección do solo e menos erosión durante os primeiros meses. A técnica de sementeira en franxas é sinxela, moi económica para o agricultor e reduce considerablemente o risco de perder as especies de crecemento lento en caso de choivas torrenciais que poderían causar erosión e desarraigo das plantas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c4a3e4c5-56a9-4675-9859-5ae0a1445b57</t>
+  </si>
+  <si>
+    <t>Proceso de infección por Rosellinia necatrix no aguacate</t>
+  </si>
+  <si>
+    <t>Descrición do proceso de infección e as medidas de control da *Rosellinia necatrix*, o axente causante da podremia branca da raíz nos cultivos de aguacate.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/843a257a-c6c9-4641-b341-1941b6dbbf19</t>
+  </si>
+  <si>
+    <t>Calidade nos garavanzos</t>
+  </si>
+  <si>
+    <t>Desde tempos antigos, cultiváronse diferentes tipos e calidades de garavanzo (Cicer arietinum L.) na conca mediterránea para o seu uso como leguminosa seca para o consumo humano. O termo "calidade" é subxectivo e depende de varios parámetros. Este documento ofrece unha aproximación da calidade baseada no operador ou parte interesada na semente. O obxectivo final é identificar os trazos máis importantes que definen a calidade en termos xerais, establecendoos como criterios previos á reprodución.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/65395456-5e71-4f53-a752-2cdc3b7750b8</t>
+  </si>
+  <si>
+    <t>Potencial da variedade Garnacha para a produción de viños rosados</t>
+  </si>
+  <si>
+    <t>Documento que detalla a produción de viños rosados da variedade garnacha. Nel recóllense os resultados obtidos con esta variedade en catro campañas consecutivas (2011-2014).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/36dac92f-6d76-4336-acbf-b2a9d8a60e33</t>
+  </si>
+  <si>
     <t>Caracterización xenotípica e sanitaria de variedades de uva minoritarias prospectadas en Andalucía</t>
   </si>
   <si>
     <t>Debido á súa diversidade e extensión territorial, Andalucía alberga numerosas variedades minoritarias, o que ofrece á viticultura local a oportunidade de diversificar a súa produción de viño. Entre 2020 e 2022, realizouse a identificación molecular en 66 exemplares de cinco zonas vinícolas tradicionais. Empregáronse trece marcadores microsatélites, incluídos os nove recomendados pola OIV. Obtivéronse trinta e un xenotipos distintos, 19 correspondentes a perfís de variedades descritas previamente e os outros 12 non identificados previamente. Os perfís integráronse na base de datos do banco de xermoplasma de vide "Rancho de la Merced". Mediante a análise de diversidade xenética, determináronse os grupos ecoxeográficos dos xenotipos recentemente identificados. Analizouse a presenza de virus mediante probas ELISA para obter clons certificables no caso de que estas variedades fosen autorizadas para o seu cultivo no futuro.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99ff40d0-016b-4dda-8219-32032a95a716</t>
   </si>
   <si>
-    <t>Sementeira de xirasol de inverno: aumento da rendibilidade e adaptación ao cambio climático</t>
-[...70 lines deleted...]
-  <si>
     <t>Análise foliar para o diagnóstico nutricional de plantacións de aguacate. Mostraxe</t>
   </si>
   <si>
     <t>Comprender a importancia e a lóxica da análise foliar é útil para implementar un programa de fertilización axeitado. O momento e as características da mostra tomada son esenciais para un diagnóstico correcto, xa que a variación nutricional da planta dependerá da especie, así como da idade e posición da folla.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/173568a2-8844-49a7-a873-da0f7139fbe0</t>
   </si>
   <si>
     <t>Análise foliar para o diagnóstico nutricional de plantacións de manga. Mostraxe</t>
   </si>
   <si>
     <t>Comprender a importancia e a lóxica da análise foliar é útil para implementar un programa de fertilización axeitado. O momento e as características da mostra tomada son esenciais para un diagnóstico correcto, xa que a variación nutricional da planta depende da especie, así como da idade e posición da folla. Polo tanto, este documento establece a metodoloxía a seguir á hora de tomar mostras foliares para o diagnóstico nutricional das plantacións de aguacate.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b1ae7623-e5f1-438d-bb86-2626b6260b32</t>
   </si>
   <si>
     <t>Comezo dun sistema acelerado de mellora xenética do trigo</t>
   </si>
   <si>
     <t>Conseguir múltiples xeracións de plantas ao ano é un dos métodos implementados para acelerar os programas de mellora e acurtar o tempo para obter novas variedades adaptadas ás condicións de crecemento cambiantes. O proxecto "Mellora xenética e xestión sostible de cultivos herbáceos extensivos nun escenario de cambio climático" (AVA23.INV2023.003) propón, entre outras cousas, a incorporación de xenes de resistencia á ferruxe amarela en variedades de trigo panificable e o desenvolvemento dunha estratexia de mellora acelerada mediante cultivo forzado nunha cámara climática. Este traballo avaliou a posibilidade de desenvolver un sistema de mellora acelerada do trigo utilizando a infraestrutura xa dispoñible no IFAPA (Instituto de Investigación Agraria) de Córdoba, co obxectivo de obter polo menos tres xeracións ao ano, o que permitiría un progreso máis rápido no programa de mellora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fc6f986-807e-4727-865e-af529afef891</t>
@@ -8399,50 +8435,59 @@
   <si>
     <t>Publicación dedicada aos cultivos leñosos máis característicos da Murcia rural, incluíndo froitos secos, froitas de pementa, uvas de mesa e de viño e oliveiras.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutos-secos-frutales-de-pepita-vid-y-olivo</t>
   </si>
   <si>
     <t>Influencia do cambio climático na mellora vexetal</t>
   </si>
   <si>
     <t>Traballo realizado por expertos de diferentes campos da mellora vexetal no que achegan as súas experiencias, coñecementos e opinións sobre os diferentes aspectos que relacionan a mellora vexetal co desafío do cambio climático.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/influencia-del-cambio-climatico-en-la-mejora-genetica-de-plantas</t>
   </si>
   <si>
     <t>Estrutura de custos das zonas de produción agrícola na Rexión de Murcia: froitas de óso e cítricos</t>
   </si>
   <si>
     <t>Publicación dedicada ao cultivo de cítricos e árbores froiteiras de óso rexionais</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutales-de-hueso-y-citricos</t>
   </si>
   <si>
+    <t>Estrutura de custos dos principais cultivos en agricultura ecolóxica na Rexión de Murcia</t>
+  </si>
+  <si>
+    <t>Documento que describe as principais directrices para a agricultura ecolóxica rexional en Murcia</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
+  </si>
+  <si>
     <t>Futuro sostible</t>
   </si>
   <si>
     <t>Podcast do BBVA que analiza a transición e ofrece recomendacións para a sustentabilidade</t>
   </si>
   <si>
     <t>https://www.bbva.com/es/especiales/futuro-sostenible/</t>
   </si>
   <si>
     <t>Tecnoloxía de PCR dixital por gotas para a detección de Ilyonectria liriodendri en mostras ambientais de vides</t>
   </si>
   <si>
     <t>Artigo sobre a detección e cuantificación precisa, temperá e específica de fungos da perna negra e a avaliación das técnicas de PCR dixital por gotas e PCR en tempo real.</t>
   </si>
   <si>
     <t>https://doi.org/10.1094/PDIS-03-19-0529-RE</t>
   </si>
   <si>
     <t>Protección das feridas de poda da vide contra Phaeomoniella chlamydospora e Diplodia seriata mediante métodos biolóxicos e químicos comerciais</t>
   </si>
   <si>
     <t>Artigo sobre a morte retroactiva por Botryosphaeria e a esca, dúas das enfermidades do tronco da vide (VTB) máis prexudiciais que afectan aos viñedos nas principais zonas produtoras de vide de todo o mundo.</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/j.cropro.2020.105465</t>
@@ -8478,59 +8523,50 @@
     <t>Cambio climático e innovación no cultivo de cereais: percepcións do sector</t>
   </si>
   <si>
     <t>Investigación sobre a percepción do sector da innovación no cultivo de cereais debido ao cambio climático</t>
   </si>
   <si>
     <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cambio_climatico_e_innovacion_en_el_cultivo_de_cereales_-_percepciones_desde_el_sector_1.pdf</t>
   </si>
   <si>
     <t>Estratexias de control de Pyricularia oryzae na reserva arroceira de Calasparra. Resultados obtidos no proxecto GO ArrozINNOVA</t>
   </si>
   <si>
     <t>Resultados obtidos no proxecto GO ArrozINNOVA</t>
   </si>
   <si>
     <t>https://www.imida.es/documents/13436/796645/Importancia+del+arroz+de+Calasparra/5e55db8a-ddc1-4357-9818-4559d18a4763</t>
   </si>
   <si>
     <t>Virus da rugosidade do tomate: bases para unha estratexia de xestión integrada</t>
   </si>
   <si>
     <t>Documento con información sobre aspectos epidemiolóxicos (como infeccións nas plantas, propagación de virus, hóspedes alternativos, persistencia de virus no ambiente, etc.) que son esenciais para a súa comprensión e formulación.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
   </si>
   <si>
     <t>Informe A3: Mapa de partes interesadas para a adaptación ao cambio climático no sector da viña e o viño</t>
   </si>
   <si>
     <t>O obxectivo xeral do proxecto VIN &amp; ADAPT II foi promover a transferencia de coñecemento e mobilizar a todas as partes interesadas para impulsar a adaptación aos desafíos que supón o cambio climático no sector vitivinícola.</t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2017/07/Informe-A3-Mapa-de-Actores_VIN-ADAPT-II.pdf</t>
   </si>
   <si>
     <t>Estratexias de adaptación ao cambio climático para a gandería extensiva en España: unha perspectiva social</t>
   </si>
   <si>
     <t>A gandería extensiva é unha actividade ancestral en toda a Península Ibérica. Esta actividade, máis alá de ser un sector económico dentro do sector agrícola, proporciona á sociedade no seu conxunto servizos ecosistémicos esenciais, como o subministro de alimentos, a regulación dos ecosistemas, o subministro de bens culturais, a configuración das paisaxes rurais e montañosas e a prevención de incendios en zonas forestais. Non obstante, a gandería extensiva é moi vulnerable ao cambio climático. Esta vulnerabilidade vén determinada pola exposición da gandería extensiva a unha serie de cambios e transformacións nos ámbitos climático, biofísico, social, político, institucional, económico e cultural, que reducen a capacidade deste sector para adaptarse ao cambio climático. Os estudos preliminares esbozaron posibles estratexias de adaptación para o sector, pero non as analizaron desde unha perspectiva social e desde o marco conceptual da vulnerabilidade.</t>
   </si>
   <si>
     <t>https://adaptecca.es/sites/default/files/documentos/2019-adaptacion-cc-ganaderia-extensiva-espanola-social_1.pdf</t>
   </si>
   <si>
     <t>Informe A1 sobre os impactos do cambio climático e a adaptación nas rexións obxectivo</t>
   </si>
   <si>
     <t>O obxectivo xeral do proxecto VIN &amp; ADAPT II foi promover a transferencia de coñecemento e mobilizar a todas as partes interesadas para impulsar a adaptación aos desafíos que supón o cambio climático no sector vitivinícola.  </t>
   </si>
@@ -12935,54 +12971,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1481"/>
+  <dimension ref="A1:D1485"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D1481"/>
+      <selection activeCell="A1" sqref="A1:D1485"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="283.074" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2270.874" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1026.178" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -13360,553 +13396,553 @@
         <v>84</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" s="1" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="1" t="s">
+      <c r="D31" s="1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B32" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="1" t="s">
+      <c r="D32" s="1" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B33" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="1" t="s">
+      <c r="D33" s="1" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" s="1" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="D36" s="1"/>
+      <c r="D36" s="1" t="s">
+        <v>110</v>
+      </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="D40" s="1"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>140</v>
+        <v>164</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>140</v>
+        <v>166</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>174</v>
+        <v>152</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
         <v>194</v>
@@ -14590,401 +14626,401 @@
         <v>339</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
         <v>341</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B118" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C118" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="C118" s="1" t="s">
+      <c r="D118" s="1" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C119" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="B119" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C119" s="1" t="s">
+      <c r="D119" s="1" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C120" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="B120" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="1" t="s">
+      <c r="D120" s="1" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C121" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="B121" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="1" t="s">
+      <c r="D121" s="1" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B122" s="1" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
         <v>363</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>90</v>
+        <v>357</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>364</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>90</v>
+        <v>357</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
         <v>369</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>345</v>
+        <v>102</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>370</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
         <v>372</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
         <v>375</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
         <v>378</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>345</v>
+        <v>102</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>382</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
         <v>384</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
         <v>387</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
         <v>390</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
         <v>393</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
         <v>396</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>377</v>
+        <v>398</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>377</v>
+        <v>401</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>408</v>
+        <v>389</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>411</v>
+        <v>389</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
         <v>412</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
         <v>415</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>416</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>419</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>422</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
         <v>424</v>
@@ -15086,325 +15122,325 @@
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>449</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>377</v>
+        <v>450</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>377</v>
+        <v>453</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>460</v>
+        <v>389</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>463</v>
+        <v>389</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
         <v>464</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>465</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
         <v>467</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>468</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
         <v>470</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
         <v>473</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>474</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
         <v>476</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>477</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
         <v>479</v>
       </c>
       <c r="B164" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C164" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="C164" s="1" t="s">
+      <c r="D164" s="1" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C165" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="B165" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C165" s="1" t="s">
+      <c r="D165" s="1" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C166" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="B166" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C166" s="1" t="s">
+      <c r="D166" s="1" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C167" s="1" t="s">
         <v>489</v>
       </c>
-      <c r="B167" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C167" s="1" t="s">
+      <c r="D167" s="1" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B168" s="1" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
         <v>495</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>496</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
         <v>498</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
         <v>501</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>502</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
         <v>504</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
         <v>507</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>508</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
         <v>510</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
         <v>513</v>
@@ -15472,174 +15508,174 @@
         <v>526</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
         <v>528</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
         <v>531</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>555</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
         <v>557</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>558</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>559</v>
       </c>
     </row>
@@ -18163,107 +18199,107 @@
         <v>1097</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1113</v>
+        <v>1111</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>5</v>
@@ -18387,107 +18423,107 @@
         <v>1144</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="B391" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="B392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1160</v>
+        <v>1158</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>5</v>
@@ -20789,107 +20825,107 @@
         <v>5</v>
       </c>
       <c r="C559" s="1" t="s">
         <v>1658</v>
       </c>
       <c r="D559" s="1" t="s">
         <v>1659</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" s="1" t="s">
         <v>1660</v>
       </c>
       <c r="B560" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C560" s="1" t="s">
         <v>1661</v>
       </c>
       <c r="D560" s="1" t="s">
         <v>1662</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="1" t="s">
-        <v>1019</v>
+        <v>1663</v>
       </c>
       <c r="B561" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="D561" s="1" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="1" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="B562" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="D562" s="1" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="1" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="B563" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="D563" s="1" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="1" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="B564" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="D564" s="1" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="1" t="s">
-        <v>1674</v>
+        <v>1031</v>
       </c>
       <c r="B565" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C565" s="1" t="s">
         <v>1675</v>
       </c>
       <c r="D565" s="1" t="s">
         <v>1676</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" s="1" t="s">
         <v>1677</v>
       </c>
       <c r="B566" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C566" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="D566" s="1" t="s">
         <v>1679</v>
       </c>
     </row>
@@ -21215,107 +21251,107 @@
         <v>1748</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="1" t="s">
         <v>1749</v>
       </c>
       <c r="B590" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C590" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>1751</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="1" t="s">
         <v>1752</v>
       </c>
       <c r="B591" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>1750</v>
+        <v>1753</v>
       </c>
       <c r="D591" s="1" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="1" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="B592" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="D592" s="1" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="1" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="B593" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="D593" s="1" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="1" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="B594" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="1" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="B595" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>1764</v>
+        <v>1762</v>
       </c>
       <c r="D595" s="1" t="s">
         <v>1765</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="1" t="s">
         <v>1766</v>
       </c>
       <c r="B596" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C596" s="1" t="s">
         <v>1767</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>1768</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="1" t="s">
         <v>1769</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>5</v>
@@ -21467,107 +21503,107 @@
         <v>1801</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="1" t="s">
         <v>1802</v>
       </c>
       <c r="B608" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C608" s="1" t="s">
         <v>1803</v>
       </c>
       <c r="D608" s="1" t="s">
         <v>1804</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="1" t="s">
         <v>1805</v>
       </c>
       <c r="B609" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1803</v>
+        <v>1806</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="1" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="B610" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="1" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="B611" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="1" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="B612" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="1" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="B613" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1817</v>
+        <v>1815</v>
       </c>
       <c r="D613" s="1" t="s">
         <v>1818</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="1" t="s">
         <v>1819</v>
       </c>
       <c r="B614" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C614" s="1" t="s">
         <v>1820</v>
       </c>
       <c r="D614" s="1" t="s">
         <v>1821</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="1" t="s">
         <v>1822</v>
       </c>
       <c r="B615" s="1" t="s">
         <v>5</v>
@@ -21733,275 +21769,275 @@
         <v>1857</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="1" t="s">
         <v>1858</v>
       </c>
       <c r="B627" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C627" s="1" t="s">
         <v>1859</v>
       </c>
       <c r="D627" s="1" t="s">
         <v>1860</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="1" t="s">
         <v>1861</v>
       </c>
       <c r="B628" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="1" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="B629" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1823</v>
+        <v>1865</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="1" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="B630" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1823</v>
+        <v>1868</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1866</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="1" t="s">
-        <v>1867</v>
+        <v>1870</v>
       </c>
       <c r="B631" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1823</v>
+        <v>1871</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>1868</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1" t="s">
-        <v>1869</v>
+        <v>1873</v>
       </c>
       <c r="B632" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1870</v>
+        <v>1868</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1871</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1" t="s">
-        <v>1872</v>
+        <v>1875</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1873</v>
+        <v>1835</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
       <c r="B634" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1876</v>
+        <v>1835</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="B635" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1879</v>
+        <v>1835</v>
       </c>
       <c r="D635" s="1" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1" t="s">
         <v>1881</v>
       </c>
       <c r="B636" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>1879</v>
+        <v>1882</v>
       </c>
       <c r="D636" s="1" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="B637" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="D637" s="1" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="1" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="B638" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>1884</v>
+        <v>1888</v>
       </c>
       <c r="D638" s="1" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="1" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
       <c r="B639" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="D639" s="1" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B640" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C640" s="1" t="s">
         <v>1891</v>
       </c>
-      <c r="B640" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D640" s="1" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="1" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
       <c r="B641" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="D641" s="1" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B642" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C642" s="1" t="s">
         <v>1896</v>
       </c>
-      <c r="B642" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D642" s="1" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="1" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="B643" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="D643" s="1" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="1" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="B644" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>1903</v>
+        <v>1901</v>
       </c>
       <c r="D644" s="1" t="s">
         <v>1904</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="1" t="s">
         <v>1905</v>
       </c>
       <c r="B645" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C645" s="1" t="s">
         <v>1906</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>1907</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="1" t="s">
         <v>1908</v>
       </c>
       <c r="B646" s="1" t="s">
         <v>5</v>
@@ -23791,436 +23827,436 @@
         <v>2291</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" s="1" t="s">
         <v>2292</v>
       </c>
       <c r="B774" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C774" s="1" t="s">
         <v>2293</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>2294</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" s="1" t="s">
         <v>2295</v>
       </c>
       <c r="B775" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>2293</v>
+        <v>2296</v>
       </c>
       <c r="D775" s="1" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" s="1" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="B776" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
       <c r="D776" s="1" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" s="1" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="B777" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C777" s="1"/>
+      <c r="C777" s="1" t="s">
+        <v>2302</v>
+      </c>
       <c r="D777" s="1" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" s="1" t="s">
-        <v>2302</v>
+        <v>2304</v>
       </c>
       <c r="B778" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C778" s="1"/>
+      <c r="C778" s="1" t="s">
+        <v>2305</v>
+      </c>
       <c r="D778" s="1" t="s">
-        <v>2303</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" s="1" t="s">
-        <v>2304</v>
+        <v>2307</v>
       </c>
       <c r="B779" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C779" s="1" t="s">
         <v>2305</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" s="1" t="s">
-        <v>2307</v>
+        <v>2309</v>
       </c>
       <c r="B780" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>2308</v>
+        <v>2310</v>
       </c>
       <c r="D780" s="1" t="s">
-        <v>2309</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" s="1" t="s">
-        <v>2310</v>
+        <v>2312</v>
       </c>
       <c r="B781" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C781" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C781" s="1"/>
       <c r="D781" s="1" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" s="1" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="B782" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C782" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C782" s="1"/>
       <c r="D782" s="1" t="s">
         <v>2315</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" s="1" t="s">
         <v>2316</v>
       </c>
       <c r="B783" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C783" s="1" t="s">
         <v>2317</v>
       </c>
       <c r="D783" s="1" t="s">
         <v>2318</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784" s="1" t="s">
         <v>2319</v>
       </c>
       <c r="B784" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C784" s="1" t="s">
         <v>2320</v>
       </c>
       <c r="D784" s="1" t="s">
         <v>2321</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785" s="1" t="s">
         <v>2322</v>
       </c>
       <c r="B785" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C785" s="1"/>
+      <c r="C785" s="1" t="s">
+        <v>2323</v>
+      </c>
       <c r="D785" s="1" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786" s="1" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
       <c r="B786" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C786" s="1"/>
+      <c r="C786" s="1" t="s">
+        <v>2326</v>
+      </c>
       <c r="D786" s="1" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" s="1" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
       <c r="B787" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C787" s="1"/>
+      <c r="C787" s="1" t="s">
+        <v>2329</v>
+      </c>
       <c r="D787" s="1" t="s">
-        <v>2327</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" s="1" t="s">
-        <v>2328</v>
+        <v>2331</v>
       </c>
       <c r="B788" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C788" s="1"/>
+      <c r="C788" s="1" t="s">
+        <v>2332</v>
+      </c>
       <c r="D788" s="1" t="s">
-        <v>2329</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" s="1" t="s">
-        <v>2330</v>
+        <v>2334</v>
       </c>
       <c r="B789" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C789" s="1"/>
       <c r="D789" s="1" t="s">
-        <v>2331</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790" s="1" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="B790" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C790" s="1"/>
       <c r="D790" s="1" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791" s="1" t="s">
-        <v>2334</v>
+        <v>2338</v>
       </c>
       <c r="B791" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C791" s="1"/>
       <c r="D791" s="1" t="s">
-        <v>2335</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792" s="1" t="s">
-        <v>2336</v>
+        <v>2340</v>
       </c>
       <c r="B792" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C792" s="1"/>
       <c r="D792" s="1" t="s">
-        <v>2338</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" s="1" t="s">
-        <v>2339</v>
+        <v>2342</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C793" s="1"/>
       <c r="D793" s="1" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" s="1" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C794" s="1"/>
       <c r="D794" s="1" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" s="1" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C795" s="1"/>
       <c r="D795" s="1" t="s">
         <v>2347</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" s="1" t="s">
         <v>2348</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C796" s="1" t="s">
         <v>2349</v>
       </c>
       <c r="D796" s="1" t="s">
         <v>2350</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" s="1" t="s">
         <v>2351</v>
       </c>
       <c r="B797" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C797" s="1" t="s">
         <v>2352</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>2353</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" s="1" t="s">
         <v>2354</v>
       </c>
       <c r="B798" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C798" s="1" t="s">
         <v>2355</v>
       </c>
       <c r="D798" s="1" t="s">
         <v>2356</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" s="1" t="s">
         <v>2357</v>
       </c>
       <c r="B799" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C799" s="1" t="s">
         <v>2358</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>2359</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" s="1" t="s">
         <v>2360</v>
       </c>
       <c r="B800" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C800" s="1" t="s">
         <v>2361</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>2362</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" s="1" t="s">
         <v>2363</v>
       </c>
       <c r="B801" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C801" s="1" t="s">
         <v>2364</v>
       </c>
       <c r="D801" s="1" t="s">
         <v>2365</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" s="1" t="s">
         <v>2366</v>
       </c>
       <c r="B802" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C802" s="1" t="s">
         <v>2367</v>
       </c>
       <c r="D802" s="1" t="s">
         <v>2368</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" s="1" t="s">
         <v>2369</v>
       </c>
       <c r="B803" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C803" s="1" t="s">
         <v>2370</v>
       </c>
       <c r="D803" s="1" t="s">
         <v>2371</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" s="1" t="s">
         <v>2372</v>
       </c>
       <c r="B804" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C804" s="1" t="s">
         <v>2373</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>2374</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" s="1" t="s">
         <v>2375</v>
       </c>
       <c r="B805" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C805" s="1" t="s">
         <v>2376</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>2377</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806" s="1" t="s">
         <v>2378</v>
@@ -24232,586 +24268,586 @@
         <v>2379</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>2380</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" s="1" t="s">
         <v>2381</v>
       </c>
       <c r="B807" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C807" s="1" t="s">
         <v>2382</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>2383</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" s="1" t="s">
         <v>2384</v>
       </c>
       <c r="B808" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C808" s="1" t="s">
         <v>2385</v>
       </c>
       <c r="D808" s="1" t="s">
         <v>2386</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" s="1" t="s">
         <v>2387</v>
       </c>
       <c r="B809" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C809" s="1" t="s">
         <v>2388</v>
       </c>
       <c r="D809" s="1" t="s">
         <v>2389</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" s="1" t="s">
         <v>2390</v>
       </c>
       <c r="B810" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C810" s="1" t="s">
         <v>2391</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>2392</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" s="1" t="s">
         <v>2393</v>
       </c>
       <c r="B811" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C811" s="1" t="s">
         <v>2394</v>
       </c>
       <c r="D811" s="1" t="s">
         <v>2395</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" s="1" t="s">
         <v>2396</v>
       </c>
       <c r="B812" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C812" s="1" t="s">
         <v>2397</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>2398</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" s="1" t="s">
         <v>2399</v>
       </c>
       <c r="B813" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C813" s="1" t="s">
         <v>2400</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>2401</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" s="1" t="s">
         <v>2402</v>
       </c>
       <c r="B814" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C814" s="1" t="s">
         <v>2403</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>2404</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" s="1" t="s">
         <v>2405</v>
       </c>
       <c r="B815" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="D815" s="1" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" s="1" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
       <c r="B816" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>2403</v>
+        <v>2409</v>
       </c>
       <c r="D816" s="1" t="s">
-        <v>2408</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" s="1" t="s">
-        <v>2409</v>
+        <v>2411</v>
       </c>
       <c r="B817" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>2410</v>
+        <v>2412</v>
       </c>
       <c r="D817" s="1" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" s="1" t="s">
-        <v>2412</v>
+        <v>2414</v>
       </c>
       <c r="B818" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>2413</v>
+        <v>2415</v>
       </c>
       <c r="D818" s="1" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B819" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C819" s="1" t="s">
         <v>2415</v>
       </c>
-      <c r="B819" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D819" s="1" t="s">
-        <v>2417</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" s="1" t="s">
-        <v>2418</v>
+        <v>2419</v>
       </c>
       <c r="B820" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>2419</v>
+        <v>2415</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>2420</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" s="1" t="s">
         <v>2421</v>
       </c>
       <c r="B821" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C821" s="1" t="s">
         <v>2422</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>2423</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" s="1" t="s">
         <v>2424</v>
       </c>
       <c r="B822" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C822" s="1" t="s">
         <v>2425</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>2426</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" s="1" t="s">
         <v>2427</v>
       </c>
       <c r="B823" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>2403</v>
+        <v>2428</v>
       </c>
       <c r="D823" s="1" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" s="1" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="B824" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>2403</v>
+        <v>2431</v>
       </c>
       <c r="D824" s="1" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" s="1" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
       <c r="B825" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>2403</v>
+        <v>2434</v>
       </c>
       <c r="D825" s="1" t="s">
-        <v>2432</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" s="1" t="s">
-        <v>2433</v>
+        <v>2436</v>
       </c>
       <c r="B826" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>2434</v>
+        <v>2437</v>
       </c>
       <c r="D826" s="1" t="s">
-        <v>2435</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" s="1" t="s">
-        <v>2436</v>
+        <v>2439</v>
       </c>
       <c r="B827" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>2437</v>
+        <v>2415</v>
       </c>
       <c r="D827" s="1" t="s">
-        <v>2438</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828" s="1" t="s">
-        <v>2439</v>
+        <v>2441</v>
       </c>
       <c r="B828" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>2437</v>
+        <v>2415</v>
       </c>
       <c r="D828" s="1" t="s">
-        <v>2440</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" s="1" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
       <c r="B829" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>2442</v>
+        <v>2415</v>
       </c>
       <c r="D829" s="1" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830" s="1" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="B830" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="D830" s="1" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" s="1" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="B831" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>2437</v>
+        <v>2449</v>
       </c>
       <c r="D831" s="1" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B832" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C832" s="1" t="s">
         <v>2449</v>
       </c>
-      <c r="B832" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D832" s="1" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" s="1" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
       <c r="B833" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>2437</v>
+        <v>2454</v>
       </c>
       <c r="D833" s="1" t="s">
-        <v>2452</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" s="1" t="s">
-        <v>2453</v>
+        <v>2456</v>
       </c>
       <c r="B834" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>2454</v>
+        <v>2457</v>
       </c>
       <c r="D834" s="1" t="s">
-        <v>2455</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835" s="1" t="s">
-        <v>2456</v>
+        <v>2459</v>
       </c>
       <c r="B835" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>2457</v>
+        <v>2449</v>
       </c>
       <c r="D835" s="1" t="s">
-        <v>2458</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" s="1" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
       <c r="B836" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>2460</v>
+        <v>2449</v>
       </c>
       <c r="D836" s="1" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837" s="1" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="B837" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>2437</v>
+        <v>2449</v>
       </c>
       <c r="D837" s="1" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838" s="1" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="B838" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>2437</v>
+        <v>2466</v>
       </c>
       <c r="D838" s="1" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" s="1" t="s">
-        <v>2466</v>
+        <v>2468</v>
       </c>
       <c r="B839" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>2437</v>
+        <v>2469</v>
       </c>
       <c r="D839" s="1" t="s">
-        <v>2467</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840" s="1" t="s">
-        <v>2468</v>
+        <v>2471</v>
       </c>
       <c r="B840" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>2469</v>
+        <v>2472</v>
       </c>
       <c r="D840" s="1" t="s">
-        <v>2470</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841" s="1" t="s">
-        <v>2471</v>
+        <v>2474</v>
       </c>
       <c r="B841" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>2437</v>
+        <v>2449</v>
       </c>
       <c r="D841" s="1" t="s">
-        <v>2472</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842" s="1" t="s">
-        <v>2473</v>
+        <v>2476</v>
       </c>
       <c r="B842" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>2437</v>
+        <v>2449</v>
       </c>
       <c r="D842" s="1" t="s">
-        <v>2474</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843" s="1" t="s">
-        <v>2475</v>
+        <v>2478</v>
       </c>
       <c r="B843" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>2476</v>
+        <v>2449</v>
       </c>
       <c r="D843" s="1" t="s">
-        <v>2477</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844" s="1" t="s">
-        <v>2478</v>
+        <v>2480</v>
       </c>
       <c r="B844" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
       <c r="D844" s="1" t="s">
-        <v>2480</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845" s="1" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="B845" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>2482</v>
+        <v>2449</v>
       </c>
       <c r="D845" s="1" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846" s="1" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
       <c r="B846" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>2485</v>
+        <v>2449</v>
       </c>
       <c r="D846" s="1" t="s">
         <v>2486</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" s="1" t="s">
         <v>2487</v>
       </c>
       <c r="B847" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C847" s="1" t="s">
         <v>2488</v>
       </c>
       <c r="D847" s="1" t="s">
         <v>2489</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848" s="1" t="s">
         <v>2490</v>
       </c>
       <c r="B848" s="1" t="s">
         <v>5</v>
@@ -24837,1207 +24873,1207 @@
         <v>2495</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" s="1" t="s">
         <v>2496</v>
       </c>
       <c r="B850" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C850" s="1" t="s">
         <v>2497</v>
       </c>
       <c r="D850" s="1" t="s">
         <v>2498</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" s="1" t="s">
         <v>2499</v>
       </c>
       <c r="B851" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>2437</v>
+        <v>2500</v>
       </c>
       <c r="D851" s="1" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852" s="1" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
       <c r="B852" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="D852" s="1" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" s="1" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
       <c r="B853" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>2505</v>
+        <v>2506</v>
       </c>
       <c r="D853" s="1" t="s">
-        <v>2506</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" s="1" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
       <c r="B854" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>2502</v>
+        <v>2509</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>2508</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" s="1" t="s">
-        <v>2509</v>
+        <v>2511</v>
       </c>
       <c r="B855" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>2502</v>
+        <v>2449</v>
       </c>
       <c r="D855" s="1" t="s">
-        <v>2510</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" s="1" t="s">
-        <v>2511</v>
+        <v>2513</v>
       </c>
       <c r="B856" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>2512</v>
+        <v>2514</v>
       </c>
       <c r="D856" s="1" t="s">
-        <v>2513</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" s="1" t="s">
-        <v>2514</v>
+        <v>2516</v>
       </c>
       <c r="B857" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>2515</v>
+        <v>2517</v>
       </c>
       <c r="D857" s="1" t="s">
-        <v>2516</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" s="1" t="s">
-        <v>2517</v>
+        <v>2519</v>
       </c>
       <c r="B858" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>2515</v>
+        <v>2514</v>
       </c>
       <c r="D858" s="1" t="s">
-        <v>2518</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" s="1" t="s">
-        <v>2519</v>
+        <v>2521</v>
       </c>
       <c r="B859" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>2520</v>
+        <v>2514</v>
       </c>
       <c r="D859" s="1" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" s="1" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
       <c r="B860" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
       <c r="D860" s="1" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" s="1" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
       <c r="B861" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>2502</v>
+        <v>2527</v>
       </c>
       <c r="D861" s="1" t="s">
-        <v>2526</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B862" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C862" s="1" t="s">
         <v>2527</v>
       </c>
-      <c r="B862" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D862" s="1" t="s">
-        <v>377</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" s="1" t="s">
-        <v>2529</v>
+        <v>2531</v>
       </c>
       <c r="B863" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>2530</v>
+        <v>2532</v>
       </c>
       <c r="D863" s="1" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864" s="1" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
       <c r="B864" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>2533</v>
+        <v>2535</v>
       </c>
       <c r="D864" s="1" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" s="1" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
       <c r="B865" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>2536</v>
+        <v>2514</v>
       </c>
       <c r="D865" s="1" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866" s="1" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="B866" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="D866" s="1" t="s">
-        <v>2540</v>
+        <v>389</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867" s="1" t="s">
         <v>2541</v>
       </c>
       <c r="B867" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C867" s="1" t="s">
         <v>2542</v>
       </c>
       <c r="D867" s="1" t="s">
         <v>2543</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868" s="1" t="s">
         <v>2544</v>
       </c>
       <c r="B868" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>2515</v>
+        <v>2545</v>
       </c>
       <c r="D868" s="1" t="s">
-        <v>2545</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" s="1" t="s">
-        <v>2546</v>
+        <v>2547</v>
       </c>
       <c r="B869" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>2515</v>
+        <v>2548</v>
       </c>
       <c r="D869" s="1" t="s">
-        <v>2547</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" s="1" t="s">
-        <v>2548</v>
+        <v>2550</v>
       </c>
       <c r="B870" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>2515</v>
+        <v>2551</v>
       </c>
       <c r="D870" s="1" t="s">
-        <v>2549</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871" s="1" t="s">
-        <v>2550</v>
+        <v>2553</v>
       </c>
       <c r="B871" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>2515</v>
+        <v>2554</v>
       </c>
       <c r="D871" s="1" t="s">
-        <v>2551</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872" s="1" t="s">
-        <v>2552</v>
+        <v>2556</v>
       </c>
       <c r="B872" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>2515</v>
+        <v>2527</v>
       </c>
       <c r="D872" s="1" t="s">
-        <v>2553</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873" s="1" t="s">
-        <v>2554</v>
+        <v>2558</v>
       </c>
       <c r="B873" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>2542</v>
+        <v>2527</v>
       </c>
       <c r="D873" s="1" t="s">
-        <v>2555</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874" s="1" t="s">
-        <v>2556</v>
+        <v>2560</v>
       </c>
       <c r="B874" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>2542</v>
+        <v>2527</v>
       </c>
       <c r="D874" s="1" t="s">
-        <v>2557</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" s="1" t="s">
-        <v>2558</v>
+        <v>2562</v>
       </c>
       <c r="B875" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>2542</v>
+        <v>2527</v>
       </c>
       <c r="D875" s="1" t="s">
-        <v>2559</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876" s="1" t="s">
-        <v>2560</v>
+        <v>2564</v>
       </c>
       <c r="B876" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>2542</v>
+        <v>2527</v>
       </c>
       <c r="D876" s="1" t="s">
-        <v>2561</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877" s="1" t="s">
-        <v>2562</v>
+        <v>2566</v>
       </c>
       <c r="B877" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D877" s="1" t="s">
-        <v>2563</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" s="1" t="s">
-        <v>2564</v>
+        <v>2568</v>
       </c>
       <c r="B878" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D878" s="1" t="s">
-        <v>2565</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879" s="1" t="s">
-        <v>2566</v>
+        <v>2570</v>
       </c>
       <c r="B879" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C879" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D879" s="1" t="s">
-        <v>2567</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880" s="1" t="s">
-        <v>2568</v>
+        <v>2572</v>
       </c>
       <c r="B880" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D880" s="1" t="s">
-        <v>2569</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881" s="1" t="s">
-        <v>2570</v>
+        <v>2574</v>
       </c>
       <c r="B881" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D881" s="1" t="s">
-        <v>2571</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" s="1" t="s">
-        <v>2572</v>
+        <v>2576</v>
       </c>
       <c r="B882" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D882" s="1" t="s">
-        <v>2573</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" s="1" t="s">
-        <v>2574</v>
+        <v>2578</v>
       </c>
       <c r="B883" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>2575</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" s="1" t="s">
-        <v>2576</v>
+        <v>2580</v>
       </c>
       <c r="B884" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D884" s="1" t="s">
-        <v>2577</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" s="1" t="s">
-        <v>2578</v>
+        <v>2582</v>
       </c>
       <c r="B885" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D885" s="1" t="s">
-        <v>2579</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886" s="1" t="s">
-        <v>2580</v>
+        <v>2584</v>
       </c>
       <c r="B886" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D886" s="1" t="s">
-        <v>2581</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" s="1" t="s">
-        <v>2582</v>
+        <v>2586</v>
       </c>
       <c r="B887" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D887" s="1" t="s">
-        <v>2583</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888" s="1" t="s">
-        <v>2584</v>
+        <v>2588</v>
       </c>
       <c r="B888" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D888" s="1" t="s">
-        <v>2585</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" s="1" t="s">
-        <v>2586</v>
+        <v>2590</v>
       </c>
       <c r="B889" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D889" s="1" t="s">
-        <v>2587</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" s="1" t="s">
-        <v>2588</v>
+        <v>2592</v>
       </c>
       <c r="B890" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>2589</v>
+        <v>2554</v>
       </c>
       <c r="D890" s="1" t="s">
-        <v>2590</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" s="1" t="s">
-        <v>2591</v>
+        <v>2594</v>
       </c>
       <c r="B891" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>2589</v>
+        <v>2554</v>
       </c>
       <c r="D891" s="1" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" s="1" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="B892" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>2589</v>
+        <v>2554</v>
       </c>
       <c r="D892" s="1" t="s">
-        <v>2594</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893" s="1" t="s">
-        <v>2595</v>
+        <v>2598</v>
       </c>
       <c r="B893" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>2589</v>
+        <v>2554</v>
       </c>
       <c r="D893" s="1" t="s">
-        <v>2596</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894" s="1" t="s">
-        <v>2597</v>
+        <v>2600</v>
       </c>
       <c r="B894" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C894" s="1" t="s">
-        <v>2598</v>
+        <v>2601</v>
       </c>
       <c r="D894" s="1" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895" s="1" t="s">
-        <v>2600</v>
+        <v>2603</v>
       </c>
       <c r="B895" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C895" s="1" t="s">
         <v>2601</v>
       </c>
       <c r="D895" s="1" t="s">
-        <v>2602</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" s="1" t="s">
-        <v>2603</v>
+        <v>2605</v>
       </c>
       <c r="B896" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>2604</v>
+        <v>2601</v>
       </c>
       <c r="D896" s="1" t="s">
-        <v>2605</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" s="1" t="s">
-        <v>2606</v>
+        <v>2607</v>
       </c>
       <c r="B897" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>2607</v>
+        <v>2601</v>
       </c>
       <c r="D897" s="1" t="s">
         <v>2608</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" s="1" t="s">
         <v>2609</v>
       </c>
       <c r="B898" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>2589</v>
+        <v>2610</v>
       </c>
       <c r="D898" s="1" t="s">
-        <v>2610</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" s="1" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
       <c r="B899" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>2589</v>
+        <v>2613</v>
       </c>
       <c r="D899" s="1" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" s="1" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
       <c r="B900" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>2598</v>
+        <v>2616</v>
       </c>
       <c r="D900" s="1" t="s">
-        <v>2614</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" s="1" t="s">
-        <v>2615</v>
+        <v>2618</v>
       </c>
       <c r="B901" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>2598</v>
+        <v>2619</v>
       </c>
       <c r="D901" s="1" t="s">
-        <v>2616</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" s="1" t="s">
-        <v>2617</v>
+        <v>2621</v>
       </c>
       <c r="B902" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>2598</v>
+        <v>2601</v>
       </c>
       <c r="D902" s="1" t="s">
-        <v>2618</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" s="1" t="s">
-        <v>2619</v>
+        <v>2623</v>
       </c>
       <c r="B903" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>2598</v>
+        <v>2601</v>
       </c>
       <c r="D903" s="1" t="s">
-        <v>2620</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" s="1" t="s">
-        <v>2621</v>
+        <v>2625</v>
       </c>
       <c r="B904" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>2622</v>
+        <v>2610</v>
       </c>
       <c r="D904" s="1" t="s">
-        <v>2623</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" s="1" t="s">
-        <v>2624</v>
+        <v>2627</v>
       </c>
       <c r="B905" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>2598</v>
+        <v>2610</v>
       </c>
       <c r="D905" s="1" t="s">
-        <v>2625</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" s="1" t="s">
-        <v>2626</v>
+        <v>2629</v>
       </c>
       <c r="B906" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>2598</v>
+        <v>2610</v>
       </c>
       <c r="D906" s="1" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" s="1" t="s">
-        <v>2628</v>
+        <v>2631</v>
       </c>
       <c r="B907" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>2598</v>
+        <v>2610</v>
       </c>
       <c r="D907" s="1" t="s">
-        <v>2629</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" s="1" t="s">
-        <v>2630</v>
+        <v>2633</v>
       </c>
       <c r="B908" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>2598</v>
+        <v>2634</v>
       </c>
       <c r="D908" s="1" t="s">
-        <v>2631</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" s="1" t="s">
-        <v>2632</v>
+        <v>2636</v>
       </c>
       <c r="B909" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>2633</v>
+        <v>2610</v>
       </c>
       <c r="D909" s="1" t="s">
-        <v>2634</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" s="1" t="s">
-        <v>2635</v>
+        <v>2638</v>
       </c>
       <c r="B910" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C910" s="1"/>
+      <c r="C910" s="1" t="s">
+        <v>2610</v>
+      </c>
       <c r="D910" s="1" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" s="1" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="B911" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>2598</v>
+        <v>2610</v>
       </c>
       <c r="D911" s="1" t="s">
-        <v>2638</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" s="1" t="s">
-        <v>2639</v>
+        <v>2642</v>
       </c>
       <c r="B912" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C912" s="1"/>
+      <c r="C912" s="1" t="s">
+        <v>2610</v>
+      </c>
       <c r="D912" s="1" t="s">
-        <v>2640</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" s="1" t="s">
-        <v>2641</v>
+        <v>2644</v>
       </c>
       <c r="B913" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>2598</v>
+        <v>2645</v>
       </c>
       <c r="D913" s="1" t="s">
-        <v>2642</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" s="1" t="s">
-        <v>2643</v>
+        <v>2647</v>
       </c>
       <c r="B914" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C914" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C914" s="1"/>
       <c r="D914" s="1" t="s">
-        <v>2644</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" s="1" t="s">
-        <v>2645</v>
+        <v>2649</v>
       </c>
       <c r="B915" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>2598</v>
+        <v>2610</v>
       </c>
       <c r="D915" s="1" t="s">
-        <v>2646</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" s="1" t="s">
-        <v>2647</v>
+        <v>2651</v>
       </c>
       <c r="B916" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C916" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C916" s="1"/>
       <c r="D916" s="1" t="s">
-        <v>2648</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" s="1" t="s">
-        <v>2649</v>
+        <v>2653</v>
       </c>
       <c r="B917" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>2650</v>
+        <v>2610</v>
       </c>
       <c r="D917" s="1" t="s">
-        <v>2651</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" s="1" t="s">
-        <v>2652</v>
+        <v>2655</v>
       </c>
       <c r="B918" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>2653</v>
+        <v>2610</v>
       </c>
       <c r="D918" s="1" t="s">
-        <v>2654</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" s="1" t="s">
-        <v>2655</v>
+        <v>2657</v>
       </c>
       <c r="B919" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>2650</v>
+        <v>2610</v>
       </c>
       <c r="D919" s="1" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" s="1" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="B920" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>2650</v>
+        <v>2610</v>
       </c>
       <c r="D920" s="1" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" s="1" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="B921" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>2650</v>
+        <v>2662</v>
       </c>
       <c r="D921" s="1" t="s">
-        <v>2660</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" s="1" t="s">
-        <v>2661</v>
+        <v>2664</v>
       </c>
       <c r="B922" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>2650</v>
+        <v>2665</v>
       </c>
       <c r="D922" s="1" t="s">
-        <v>2662</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" s="1" t="s">
-        <v>2663</v>
+        <v>2667</v>
       </c>
       <c r="B923" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>2650</v>
+        <v>2662</v>
       </c>
       <c r="D923" s="1" t="s">
-        <v>2664</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" s="1" t="s">
-        <v>2665</v>
+        <v>2669</v>
       </c>
       <c r="B924" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>2650</v>
+        <v>2662</v>
       </c>
       <c r="D924" s="1" t="s">
-        <v>2666</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" s="1" t="s">
-        <v>2667</v>
+        <v>2671</v>
       </c>
       <c r="B925" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C925" s="1"/>
+      <c r="C925" s="1" t="s">
+        <v>2662</v>
+      </c>
       <c r="D925" s="1" t="s">
-        <v>2668</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" s="1" t="s">
-        <v>2669</v>
+        <v>2673</v>
       </c>
       <c r="B926" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>2670</v>
+        <v>2662</v>
       </c>
       <c r="D926" s="1" t="s">
-        <v>2671</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" s="1" t="s">
-        <v>2672</v>
+        <v>2675</v>
       </c>
       <c r="B927" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>2673</v>
+        <v>2662</v>
       </c>
       <c r="D927" s="1" t="s">
-        <v>2674</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" s="1" t="s">
-        <v>2675</v>
+        <v>2677</v>
       </c>
       <c r="B928" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>2676</v>
+        <v>2662</v>
       </c>
       <c r="D928" s="1" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" s="1" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
       <c r="B929" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C929" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C929" s="1"/>
       <c r="D929" s="1" t="s">
-        <v>2679</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" s="1" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
       <c r="B930" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>2650</v>
+        <v>2682</v>
       </c>
       <c r="D930" s="1" t="s">
-        <v>2681</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" s="1" t="s">
-        <v>2682</v>
+        <v>2684</v>
       </c>
       <c r="B931" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>2683</v>
+        <v>2685</v>
       </c>
       <c r="D931" s="1" t="s">
-        <v>2684</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" s="1" t="s">
-        <v>2685</v>
+        <v>2687</v>
       </c>
       <c r="B932" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>2686</v>
+        <v>2688</v>
       </c>
       <c r="D932" s="1" t="s">
-        <v>2687</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" s="1" t="s">
-        <v>2688</v>
+        <v>2690</v>
       </c>
       <c r="B933" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>2689</v>
+        <v>2662</v>
       </c>
       <c r="D933" s="1" t="s">
-        <v>2690</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" s="1" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
       <c r="B934" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>2692</v>
+        <v>2662</v>
       </c>
       <c r="D934" s="1" t="s">
         <v>2693</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" s="1" t="s">
         <v>2694</v>
       </c>
       <c r="B935" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C935" s="1" t="s">
         <v>2695</v>
       </c>
       <c r="D935" s="1" t="s">
         <v>2696</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" s="1" t="s">
         <v>2697</v>
       </c>
       <c r="B936" s="1" t="s">
         <v>5</v>
@@ -26063,454 +26099,454 @@
         <v>2702</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" s="1" t="s">
         <v>2703</v>
       </c>
       <c r="B938" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C938" s="1" t="s">
         <v>2704</v>
       </c>
       <c r="D938" s="1" t="s">
         <v>2705</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" s="1" t="s">
         <v>2706</v>
       </c>
       <c r="B939" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>2403</v>
+        <v>2707</v>
       </c>
       <c r="D939" s="1" t="s">
-        <v>2707</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" s="1" t="s">
-        <v>2708</v>
+        <v>2709</v>
       </c>
       <c r="B940" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>2403</v>
+        <v>2710</v>
       </c>
       <c r="D940" s="1" t="s">
-        <v>2709</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" s="1" t="s">
-        <v>2710</v>
+        <v>2712</v>
       </c>
       <c r="B941" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>2403</v>
+        <v>2713</v>
       </c>
       <c r="D941" s="1" t="s">
-        <v>2711</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" s="1" t="s">
-        <v>2712</v>
+        <v>2715</v>
       </c>
       <c r="B942" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>2713</v>
+        <v>2716</v>
       </c>
       <c r="D942" s="1" t="s">
-        <v>2714</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" s="1" t="s">
-        <v>2715</v>
+        <v>2718</v>
       </c>
       <c r="B943" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C943" s="1" t="s">
-        <v>2716</v>
+        <v>2415</v>
       </c>
       <c r="D943" s="1" t="s">
-        <v>2717</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" s="1" t="s">
-        <v>2718</v>
+        <v>2720</v>
       </c>
       <c r="B944" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>2719</v>
+        <v>2415</v>
       </c>
       <c r="D944" s="1" t="s">
-        <v>2720</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" s="1" t="s">
-        <v>2721</v>
+        <v>2722</v>
       </c>
       <c r="B945" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>2722</v>
+        <v>2415</v>
       </c>
       <c r="D945" s="1" t="s">
         <v>2723</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" s="1" t="s">
         <v>2724</v>
       </c>
       <c r="B946" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C946" s="1" t="s">
         <v>2725</v>
       </c>
       <c r="D946" s="1" t="s">
         <v>2726</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" s="1" t="s">
         <v>2727</v>
       </c>
       <c r="B947" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C947" s="1" t="s">
         <v>2728</v>
       </c>
       <c r="D947" s="1" t="s">
         <v>2729</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" s="1" t="s">
         <v>2730</v>
       </c>
       <c r="B948" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>2728</v>
+        <v>2731</v>
       </c>
       <c r="D948" s="1" t="s">
-        <v>2731</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" s="1" t="s">
-        <v>2732</v>
+        <v>2733</v>
       </c>
       <c r="B949" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>2728</v>
+        <v>2734</v>
       </c>
       <c r="D949" s="1" t="s">
-        <v>2733</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" s="1" t="s">
-        <v>2734</v>
+        <v>2736</v>
       </c>
       <c r="B950" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>2728</v>
+        <v>2737</v>
       </c>
       <c r="D950" s="1" t="s">
-        <v>2735</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" s="1" t="s">
-        <v>2736</v>
+        <v>2739</v>
       </c>
       <c r="B951" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C951" s="1" t="s">
-        <v>2728</v>
+        <v>2740</v>
       </c>
       <c r="D951" s="1" t="s">
-        <v>2737</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" s="1" t="s">
-        <v>2738</v>
+        <v>2742</v>
       </c>
       <c r="B952" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>2728</v>
+        <v>2740</v>
       </c>
       <c r="D952" s="1" t="s">
-        <v>2739</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B953" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C953" s="1" t="s">
         <v>2740</v>
       </c>
-      <c r="B953" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D953" s="1" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" s="1" t="s">
-        <v>2742</v>
+        <v>2746</v>
       </c>
       <c r="B954" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>2728</v>
+        <v>2740</v>
       </c>
       <c r="D954" s="1" t="s">
-        <v>2743</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" s="1" t="s">
-        <v>2744</v>
+        <v>2748</v>
       </c>
       <c r="B955" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>2728</v>
+        <v>2740</v>
       </c>
       <c r="D955" s="1" t="s">
-        <v>2745</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" s="1" t="s">
-        <v>2746</v>
+        <v>2750</v>
       </c>
       <c r="B956" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>2728</v>
+        <v>2740</v>
       </c>
       <c r="D956" s="1" t="s">
-        <v>2747</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" s="1" t="s">
-        <v>2748</v>
+        <v>2752</v>
       </c>
       <c r="B957" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>2728</v>
+        <v>2740</v>
       </c>
       <c r="D957" s="1" t="s">
-        <v>2749</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" s="1" t="s">
-        <v>2750</v>
+        <v>2754</v>
       </c>
       <c r="B958" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>2728</v>
+        <v>2740</v>
       </c>
       <c r="D958" s="1" t="s">
-        <v>2751</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" s="1" t="s">
-        <v>2752</v>
+        <v>2756</v>
       </c>
       <c r="B959" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>2728</v>
+        <v>2740</v>
       </c>
       <c r="D959" s="1" t="s">
-        <v>2753</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" s="1" t="s">
-        <v>2754</v>
+        <v>2758</v>
       </c>
       <c r="B960" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>2755</v>
+        <v>2740</v>
       </c>
       <c r="D960" s="1" t="s">
-        <v>2756</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" s="1" t="s">
-        <v>2757</v>
+        <v>2760</v>
       </c>
       <c r="B961" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>2758</v>
+        <v>2740</v>
       </c>
       <c r="D961" s="1" t="s">
-        <v>337</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962" s="1" t="s">
-        <v>2759</v>
+        <v>2762</v>
       </c>
       <c r="B962" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C962" s="1" t="s">
-        <v>2760</v>
+        <v>2740</v>
       </c>
       <c r="D962" s="1" t="s">
-        <v>2761</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963" s="1" t="s">
-        <v>2762</v>
+        <v>2764</v>
       </c>
       <c r="B963" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C963" s="1" t="s">
-        <v>2763</v>
+        <v>2740</v>
       </c>
       <c r="D963" s="1" t="s">
-        <v>2764</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" s="1" t="s">
-        <v>2765</v>
+        <v>2766</v>
       </c>
       <c r="B964" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C964" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="D964" s="1" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="B965" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C965" s="1" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
       <c r="D965" s="1" t="s">
-        <v>2770</v>
+        <v>349</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" s="1" t="s">
         <v>2771</v>
       </c>
       <c r="B966" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C966" s="1" t="s">
         <v>2772</v>
       </c>
       <c r="D966" s="1" t="s">
         <v>2773</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" s="1" t="s">
         <v>2774</v>
       </c>
       <c r="B967" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C967" s="1" t="s">
         <v>2775</v>
       </c>
       <c r="D967" s="1" t="s">
         <v>2776</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" s="1" t="s">
         <v>2777</v>
       </c>
       <c r="B968" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C968" s="1" t="s">
         <v>2778</v>
       </c>
       <c r="D968" s="1" t="s">
         <v>2779</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" s="1" t="s">
         <v>2780</v>
       </c>
       <c r="B969" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C969" s="1" t="s">
         <v>2781</v>
       </c>
       <c r="D969" s="1" t="s">
         <v>2782</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970" s="1" t="s">
         <v>2783</v>
@@ -26522,79 +26558,79 @@
         <v>2784</v>
       </c>
       <c r="D970" s="1" t="s">
         <v>2785</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971" s="1" t="s">
         <v>2786</v>
       </c>
       <c r="B971" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C971" s="1" t="s">
         <v>2787</v>
       </c>
       <c r="D971" s="1" t="s">
         <v>2788</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972" s="1" t="s">
         <v>2789</v>
       </c>
       <c r="B972" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C972" s="1" t="s">
         <v>2790</v>
       </c>
       <c r="D972" s="1" t="s">
         <v>2791</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" s="1" t="s">
         <v>2792</v>
       </c>
       <c r="B973" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C973" s="1" t="s">
         <v>2793</v>
       </c>
       <c r="D973" s="1" t="s">
         <v>2794</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" s="1" t="s">
         <v>2795</v>
       </c>
       <c r="B974" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C974" s="1" t="s">
         <v>2796</v>
       </c>
       <c r="D974" s="1" t="s">
         <v>2797</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" s="1" t="s">
         <v>2798</v>
       </c>
       <c r="B975" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C975" s="1" t="s">
         <v>2799</v>
       </c>
       <c r="D975" s="1" t="s">
         <v>2800</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976" s="1" t="s">
         <v>2801</v>
@@ -26620,51 +26656,51 @@
         <v>2805</v>
       </c>
       <c r="D977" s="1" t="s">
         <v>2806</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" s="1" t="s">
         <v>2807</v>
       </c>
       <c r="B978" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C978" s="1" t="s">
         <v>2808</v>
       </c>
       <c r="D978" s="1" t="s">
         <v>2809</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="1" t="s">
         <v>2810</v>
       </c>
       <c r="B979" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C979" s="1" t="s">
         <v>2811</v>
       </c>
       <c r="D979" s="1" t="s">
         <v>2812</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" s="1" t="s">
         <v>2813</v>
       </c>
       <c r="B980" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C980" s="1" t="s">
         <v>2814</v>
       </c>
       <c r="D980" s="1" t="s">
         <v>2815</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="1" t="s">
         <v>2816</v>
@@ -26735,160 +26771,160 @@
         <v>2830</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" s="1" t="s">
         <v>2831</v>
       </c>
       <c r="B986" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C986" s="1" t="s">
         <v>2832</v>
       </c>
       <c r="D986" s="1" t="s">
         <v>2833</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" s="1" t="s">
         <v>2834</v>
       </c>
       <c r="B987" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C987" s="1" t="s">
-        <v>2832</v>
+        <v>2835</v>
       </c>
       <c r="D987" s="1" t="s">
-        <v>2835</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" s="1" t="s">
-        <v>2836</v>
+        <v>2837</v>
       </c>
       <c r="B988" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C988" s="1" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
       <c r="D988" s="1" t="s">
-        <v>2838</v>
+        <v>2839</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" s="1" t="s">
-        <v>2839</v>
+        <v>2840</v>
       </c>
       <c r="B989" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C989" s="1" t="s">
-        <v>2840</v>
+        <v>2841</v>
       </c>
       <c r="D989" s="1" t="s">
-        <v>2841</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" s="1" t="s">
-        <v>2842</v>
+        <v>2843</v>
       </c>
       <c r="B990" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C990" s="1" t="s">
-        <v>2843</v>
+        <v>2844</v>
       </c>
       <c r="D990" s="1" t="s">
-        <v>2844</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" s="1" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
       <c r="B991" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C991" s="1" t="s">
-        <v>2846</v>
+        <v>2844</v>
       </c>
       <c r="D991" s="1" t="s">
         <v>2847</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" s="1" t="s">
         <v>2848</v>
       </c>
       <c r="B992" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C992" s="1" t="s">
         <v>2849</v>
       </c>
       <c r="D992" s="1" t="s">
         <v>2850</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" s="1" t="s">
         <v>2851</v>
       </c>
       <c r="B993" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C993" s="1" t="s">
         <v>2852</v>
       </c>
       <c r="D993" s="1" t="s">
         <v>2853</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" s="1" t="s">
         <v>2854</v>
       </c>
       <c r="B994" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C994" s="1" t="s">
         <v>2855</v>
       </c>
       <c r="D994" s="1" t="s">
         <v>2856</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" s="1" t="s">
         <v>2857</v>
       </c>
       <c r="B995" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C995" s="1" t="s">
         <v>2858</v>
       </c>
       <c r="D995" s="1" t="s">
         <v>2859</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" s="1" t="s">
         <v>2860</v>
       </c>
       <c r="B996" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C996" s="1" t="s">
         <v>2861</v>
       </c>
       <c r="D996" s="1" t="s">
         <v>2862</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997" s="1" t="s">
         <v>2863</v>
@@ -27110,177 +27146,177 @@
         <v>2909</v>
       </c>
       <c r="D1012" s="1" t="s">
         <v>2910</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" s="1" t="s">
         <v>2911</v>
       </c>
       <c r="B1013" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1013" s="1" t="s">
         <v>2912</v>
       </c>
       <c r="D1013" s="1" t="s">
         <v>2913</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" s="1" t="s">
         <v>2914</v>
       </c>
       <c r="B1014" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1014" s="1" t="s">
         <v>2915</v>
       </c>
       <c r="D1014" s="1" t="s">
         <v>2916</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" s="1" t="s">
         <v>2917</v>
       </c>
       <c r="B1015" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1015" s="1" t="s">
         <v>2918</v>
       </c>
       <c r="D1015" s="1" t="s">
         <v>2919</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" s="1" t="s">
         <v>2920</v>
       </c>
       <c r="B1016" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1016" s="1" t="s">
         <v>2921</v>
       </c>
       <c r="D1016" s="1" t="s">
         <v>2922</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" s="1" t="s">
         <v>2923</v>
       </c>
       <c r="B1017" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1017" s="1" t="s">
         <v>2924</v>
       </c>
       <c r="D1017" s="1" t="s">
         <v>2925</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" s="1" t="s">
         <v>2926</v>
       </c>
       <c r="B1018" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1018" s="1" t="s">
         <v>2927</v>
       </c>
       <c r="D1018" s="1" t="s">
         <v>2928</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" s="1" t="s">
         <v>2929</v>
       </c>
       <c r="B1019" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1019" s="1" t="s">
         <v>2930</v>
       </c>
       <c r="D1019" s="1" t="s">
         <v>2931</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" s="1" t="s">
         <v>2932</v>
       </c>
       <c r="B1020" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1020" s="1" t="s">
         <v>2933</v>
       </c>
       <c r="D1020" s="1" t="s">
         <v>2934</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021" s="1" t="s">
         <v>2935</v>
       </c>
       <c r="B1021" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1021" s="1" t="s">
         <v>2936</v>
       </c>
       <c r="D1021" s="1" t="s">
         <v>2937</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022" s="1" t="s">
         <v>2938</v>
       </c>
       <c r="B1022" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1022" s="1" t="s">
         <v>2939</v>
       </c>
       <c r="D1022" s="1" t="s">
         <v>2940</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023" s="1" t="s">
         <v>2941</v>
       </c>
       <c r="B1023" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1023" s="1" t="s">
         <v>2942</v>
       </c>
       <c r="D1023" s="1" t="s">
         <v>2943</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024" s="1" t="s">
         <v>2944</v>
       </c>
       <c r="B1024" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1024" s="1" t="s">
         <v>2945</v>
       </c>
       <c r="D1024" s="1" t="s">
         <v>2946</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025" s="1" t="s">
         <v>2947</v>
@@ -27323,115 +27359,115 @@
         <v>2955</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" s="1" t="s">
         <v>2956</v>
       </c>
       <c r="B1028" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1028" s="1" t="s">
         <v>2957</v>
       </c>
       <c r="D1028" s="1" t="s">
         <v>2958</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" s="1" t="s">
         <v>2959</v>
       </c>
       <c r="B1029" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1029" s="1" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
       <c r="D1029" s="1" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" s="1" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
       <c r="B1030" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1030" s="1" t="s">
-        <v>2961</v>
+        <v>2963</v>
       </c>
       <c r="D1030" s="1" t="s">
-        <v>2962</v>
+        <v>2964</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" s="1" t="s">
-        <v>2963</v>
+        <v>2965</v>
       </c>
       <c r="B1031" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1031" s="1" t="s">
-        <v>2964</v>
+        <v>2966</v>
       </c>
       <c r="D1031" s="1" t="s">
-        <v>2965</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" s="1" t="s">
-        <v>2966</v>
+        <v>2968</v>
       </c>
       <c r="B1032" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1032" s="1" t="s">
-        <v>2967</v>
+        <v>2969</v>
       </c>
       <c r="D1032" s="1" t="s">
-        <v>2968</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" s="1" t="s">
-        <v>2969</v>
+        <v>2971</v>
       </c>
       <c r="B1033" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1033" s="1" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="D1033" s="1" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" s="1" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
       <c r="B1034" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1034" s="1" t="s">
         <v>2973</v>
       </c>
       <c r="D1034" s="1" t="s">
         <v>2974</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" s="1" t="s">
         <v>2975</v>
       </c>
       <c r="B1035" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1035" s="1" t="s">
         <v>2976</v>
       </c>
       <c r="D1035" s="1" t="s">
         <v>2977</v>
       </c>
     </row>
@@ -27631,107 +27667,107 @@
         <v>3019</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" s="1" t="s">
         <v>3020</v>
       </c>
       <c r="B1050" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1050" s="1" t="s">
         <v>3021</v>
       </c>
       <c r="D1050" s="1" t="s">
         <v>3022</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" s="1" t="s">
         <v>3023</v>
       </c>
       <c r="B1051" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1051" s="1" t="s">
-        <v>2982</v>
+        <v>3024</v>
       </c>
       <c r="D1051" s="1" t="s">
-        <v>3024</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" s="1" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
       <c r="B1052" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1052" s="1" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
       <c r="D1052" s="1" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" s="1" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
       <c r="B1053" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1053" s="1" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
       <c r="D1053" s="1" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" s="1" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
       <c r="B1054" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1054" s="1" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
       <c r="D1054" s="1" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" s="1" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
       <c r="B1055" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1055" s="1" t="s">
-        <v>3035</v>
+        <v>2994</v>
       </c>
       <c r="D1055" s="1" t="s">
         <v>3036</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" s="1" t="s">
         <v>3037</v>
       </c>
       <c r="B1056" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1056" s="1" t="s">
         <v>3038</v>
       </c>
       <c r="D1056" s="1" t="s">
         <v>3039</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057" s="1" t="s">
         <v>3040</v>
       </c>
       <c r="B1057" s="1" t="s">
         <v>5</v>
@@ -27810,51 +27846,51 @@
         <v>3056</v>
       </c>
       <c r="D1062" s="1" t="s">
         <v>3057</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063" s="1" t="s">
         <v>3058</v>
       </c>
       <c r="B1063" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1063" s="1" t="s">
         <v>3059</v>
       </c>
       <c r="D1063" s="1" t="s">
         <v>3060</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064" s="1" t="s">
         <v>3061</v>
       </c>
       <c r="B1064" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1064" s="1" t="s">
         <v>3062</v>
       </c>
       <c r="D1064" s="1" t="s">
         <v>3063</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065" s="1" t="s">
         <v>3064</v>
       </c>
       <c r="B1065" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1065" s="1" t="s">
         <v>3065</v>
       </c>
       <c r="D1065" s="1" t="s">
         <v>3066</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066" s="1" t="s">
         <v>3067</v>
@@ -27866,51 +27902,51 @@
         <v>3068</v>
       </c>
       <c r="D1066" s="1" t="s">
         <v>3069</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067" s="1" t="s">
         <v>3070</v>
       </c>
       <c r="B1067" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1067" s="1" t="s">
         <v>3071</v>
       </c>
       <c r="D1067" s="1" t="s">
         <v>3072</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068" s="1" t="s">
         <v>3073</v>
       </c>
       <c r="B1068" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1068" s="1" t="s">
         <v>3074</v>
       </c>
       <c r="D1068" s="1" t="s">
         <v>3075</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069" s="1" t="s">
         <v>3076</v>
       </c>
       <c r="B1069" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1069" s="1" t="s">
         <v>3077</v>
       </c>
       <c r="D1069" s="1" t="s">
         <v>3078</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070" s="1" t="s">
         <v>3079</v>
@@ -28818,121 +28854,121 @@
         <v>3272</v>
       </c>
       <c r="D1134" s="1" t="s">
         <v>3273</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" s="1" t="s">
         <v>3274</v>
       </c>
       <c r="B1135" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1135" s="1" t="s">
         <v>3275</v>
       </c>
       <c r="D1135" s="1" t="s">
         <v>3276</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136" s="1" t="s">
         <v>3277</v>
       </c>
       <c r="B1136" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1136" s="1" t="s">
         <v>3278</v>
       </c>
       <c r="D1136" s="1" t="s">
         <v>3279</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" s="1" t="s">
         <v>3280</v>
       </c>
       <c r="B1137" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1137" s="1" t="s">
         <v>3281</v>
       </c>
       <c r="D1137" s="1" t="s">
         <v>3282</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" s="1" t="s">
         <v>3283</v>
       </c>
       <c r="B1138" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1138" s="1" t="s">
         <v>3284</v>
       </c>
       <c r="D1138" s="1" t="s">
         <v>3285</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" s="1" t="s">
         <v>3286</v>
       </c>
       <c r="B1139" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1139" s="1" t="s">
         <v>3287</v>
       </c>
       <c r="D1139" s="1" t="s">
         <v>3288</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" s="1" t="s">
         <v>3289</v>
       </c>
       <c r="B1140" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1140" s="1" t="s">
         <v>3290</v>
       </c>
       <c r="D1140" s="1" t="s">
         <v>3291</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141" s="1" t="s">
         <v>3292</v>
       </c>
       <c r="B1141" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1141" s="1" t="s">
         <v>3293</v>
       </c>
       <c r="D1141" s="1" t="s">
         <v>3294</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" s="1" t="s">
         <v>3295</v>
       </c>
       <c r="B1142" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1142" s="1" t="s">
         <v>3296</v>
       </c>
       <c r="D1142" s="1" t="s">
         <v>3297</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143" s="1" t="s">
         <v>3298</v>
@@ -29039,694 +29075,694 @@
         <v>5</v>
       </c>
       <c r="C1150" s="1" t="s">
         <v>3320</v>
       </c>
       <c r="D1150" s="1" t="s">
         <v>3321</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="A1151" s="1" t="s">
         <v>3322</v>
       </c>
       <c r="B1151" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1151" s="1" t="s">
         <v>3323</v>
       </c>
       <c r="D1151" s="1" t="s">
         <v>3324</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152" s="1" t="s">
-        <v>3301</v>
+        <v>3325</v>
       </c>
       <c r="B1152" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1152" s="1" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
       <c r="D1152" s="1" t="s">
-        <v>3326</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="A1153" s="1" t="s">
-        <v>3327</v>
+        <v>3328</v>
       </c>
       <c r="B1153" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1153" s="1" t="s">
-        <v>3328</v>
+        <v>3329</v>
       </c>
       <c r="D1153" s="1" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154" s="1" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
       <c r="B1154" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1154" s="1" t="s">
-        <v>3331</v>
+        <v>3332</v>
       </c>
       <c r="D1154" s="1" t="s">
-        <v>3332</v>
+        <v>3333</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155" s="1" t="s">
-        <v>3333</v>
+        <v>3334</v>
       </c>
       <c r="B1155" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1155" s="1" t="s">
-        <v>3334</v>
+        <v>3335</v>
       </c>
       <c r="D1155" s="1" t="s">
-        <v>3335</v>
+        <v>3336</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156" s="1" t="s">
-        <v>3307</v>
+        <v>3313</v>
       </c>
       <c r="B1156" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1156" s="1" t="s">
-        <v>3336</v>
+        <v>3337</v>
       </c>
       <c r="D1156" s="1" t="s">
-        <v>3337</v>
+        <v>3338</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157" s="1" t="s">
-        <v>3310</v>
+        <v>3339</v>
       </c>
       <c r="B1157" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1157" s="1" t="s">
-        <v>3338</v>
+        <v>3340</v>
       </c>
       <c r="D1157" s="1" t="s">
-        <v>3339</v>
+        <v>3341</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158" s="1" t="s">
-        <v>3298</v>
+        <v>3342</v>
       </c>
       <c r="B1158" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1158" s="1" t="s">
-        <v>3340</v>
+        <v>3343</v>
       </c>
       <c r="D1158" s="1" t="s">
-        <v>3341</v>
+        <v>3344</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159" s="1" t="s">
-        <v>3342</v>
+        <v>3345</v>
       </c>
       <c r="B1159" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1159" s="1" t="s">
-        <v>3343</v>
+        <v>3346</v>
       </c>
       <c r="D1159" s="1" t="s">
-        <v>3344</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160" s="1" t="s">
-        <v>3345</v>
+        <v>3319</v>
       </c>
       <c r="B1160" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1160" s="1" t="s">
-        <v>3346</v>
+        <v>3348</v>
       </c>
       <c r="D1160" s="1" t="s">
-        <v>3347</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161" s="1" t="s">
-        <v>3348</v>
+        <v>3322</v>
       </c>
       <c r="B1161" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1161" s="1" t="s">
-        <v>3349</v>
+        <v>3350</v>
       </c>
       <c r="D1161" s="1" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" s="1" t="s">
-        <v>3351</v>
+        <v>3310</v>
       </c>
       <c r="B1162" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1162" s="1" t="s">
         <v>3352</v>
       </c>
       <c r="D1162" s="1" t="s">
         <v>3353</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" s="1" t="s">
         <v>3354</v>
       </c>
       <c r="B1163" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1163" s="1" t="s">
         <v>3355</v>
       </c>
       <c r="D1163" s="1" t="s">
         <v>3356</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" s="1" t="s">
         <v>3357</v>
       </c>
       <c r="B1164" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1164" s="1" t="s">
         <v>3358</v>
       </c>
       <c r="D1164" s="1" t="s">
         <v>3359</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" s="1" t="s">
         <v>3360</v>
       </c>
       <c r="B1165" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1165" s="1" t="s">
         <v>3361</v>
       </c>
       <c r="D1165" s="1" t="s">
         <v>3362</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" s="1" t="s">
         <v>3363</v>
       </c>
       <c r="B1166" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1166" s="1" t="s">
         <v>3364</v>
       </c>
       <c r="D1166" s="1" t="s">
         <v>3365</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167" s="1" t="s">
         <v>3366</v>
       </c>
       <c r="B1167" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1167" s="1" t="s">
         <v>3367</v>
       </c>
       <c r="D1167" s="1" t="s">
         <v>3368</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" s="1" t="s">
         <v>3369</v>
       </c>
       <c r="B1168" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1168" s="1" t="s">
         <v>3370</v>
       </c>
       <c r="D1168" s="1" t="s">
         <v>3371</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" s="1" t="s">
         <v>3372</v>
       </c>
       <c r="B1169" s="1" t="s">
-        <v>345</v>
+        <v>102</v>
       </c>
       <c r="C1169" s="1" t="s">
         <v>3373</v>
       </c>
       <c r="D1169" s="1" t="s">
         <v>3374</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" s="1" t="s">
         <v>3375</v>
       </c>
       <c r="B1170" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1170" s="1" t="s">
         <v>3376</v>
       </c>
       <c r="D1170" s="1" t="s">
         <v>3377</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" s="1" t="s">
         <v>3378</v>
       </c>
       <c r="B1171" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1171" s="1" t="s">
         <v>3379</v>
       </c>
       <c r="D1171" s="1" t="s">
         <v>3380</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" s="1" t="s">
         <v>3381</v>
       </c>
       <c r="B1172" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1172" s="1" t="s">
         <v>3382</v>
       </c>
       <c r="D1172" s="1" t="s">
         <v>3383</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173" s="1" t="s">
-        <v>3381</v>
+        <v>3384</v>
       </c>
       <c r="B1173" s="1" t="s">
-        <v>90</v>
+        <v>357</v>
       </c>
       <c r="C1173" s="1" t="s">
-        <v>3382</v>
+        <v>3385</v>
       </c>
       <c r="D1173" s="1" t="s">
-        <v>3384</v>
+        <v>3386</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174" s="1" t="s">
-        <v>3385</v>
+        <v>3387</v>
       </c>
       <c r="B1174" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1174" s="1" t="s">
-        <v>3386</v>
+        <v>3388</v>
       </c>
       <c r="D1174" s="1" t="s">
-        <v>3387</v>
+        <v>3389</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" s="1" t="s">
-        <v>3385</v>
+        <v>3390</v>
       </c>
       <c r="B1175" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1175" s="1" t="s">
-        <v>3386</v>
+        <v>3391</v>
       </c>
       <c r="D1175" s="1" t="s">
-        <v>3388</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" s="1" t="s">
-        <v>3389</v>
+        <v>3393</v>
       </c>
       <c r="B1176" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1176" s="1" t="s">
-        <v>3263</v>
+        <v>3394</v>
       </c>
       <c r="D1176" s="1" t="s">
-        <v>3390</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" s="1" t="s">
-        <v>3391</v>
-[...1 lines deleted...]
-      <c r="B1177" s="1"/>
+        <v>3393</v>
+      </c>
+      <c r="B1177" s="1" t="s">
+        <v>102</v>
+      </c>
       <c r="C1177" s="1" t="s">
-        <v>3392</v>
+        <v>3394</v>
       </c>
       <c r="D1177" s="1" t="s">
-        <v>3393</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" s="1" t="s">
-        <v>3394</v>
+        <v>3397</v>
       </c>
       <c r="B1178" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1178" s="1" t="s">
-        <v>3392</v>
+        <v>3398</v>
       </c>
       <c r="D1178" s="1" t="s">
-        <v>3395</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" s="1" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
       <c r="B1179" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1179" s="1" t="s">
-        <v>3397</v>
+        <v>3398</v>
       </c>
       <c r="D1179" s="1" t="s">
-        <v>3398</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" s="1" t="s">
-        <v>3399</v>
+        <v>3401</v>
       </c>
       <c r="B1180" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1180" s="1" t="s">
-        <v>91</v>
+        <v>3275</v>
       </c>
       <c r="D1180" s="1" t="s">
-        <v>3400</v>
+        <v>3402</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" s="1" t="s">
-        <v>3401</v>
-[...3 lines deleted...]
-      </c>
+        <v>3403</v>
+      </c>
+      <c r="B1181" s="1"/>
       <c r="C1181" s="1" t="s">
-        <v>91</v>
+        <v>3404</v>
       </c>
       <c r="D1181" s="1" t="s">
-        <v>3402</v>
+        <v>3405</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" s="1" t="s">
-        <v>3403</v>
+        <v>3406</v>
       </c>
       <c r="B1182" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1182" s="1" t="s">
-        <v>373</v>
+        <v>3404</v>
       </c>
       <c r="D1182" s="1" t="s">
-        <v>3404</v>
+        <v>3407</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" s="1" t="s">
-        <v>3405</v>
+        <v>3408</v>
       </c>
       <c r="B1183" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1183" s="1" t="s">
-        <v>3406</v>
+        <v>3409</v>
       </c>
       <c r="D1183" s="1" t="s">
-        <v>3407</v>
+        <v>3410</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" s="1" t="s">
-        <v>3408</v>
+        <v>3411</v>
       </c>
       <c r="B1184" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1184" s="1" t="s">
-        <v>3409</v>
+        <v>103</v>
       </c>
       <c r="D1184" s="1" t="s">
-        <v>3410</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" s="1" t="s">
-        <v>3411</v>
+        <v>3413</v>
       </c>
       <c r="B1185" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1185" s="1" t="s">
-        <v>3412</v>
+        <v>103</v>
       </c>
       <c r="D1185" s="1" t="s">
-        <v>3413</v>
+        <v>3414</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" s="1" t="s">
-        <v>3414</v>
+        <v>3415</v>
       </c>
       <c r="B1186" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1186" s="1" t="s">
-        <v>3415</v>
+        <v>385</v>
       </c>
       <c r="D1186" s="1" t="s">
         <v>3416</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" s="1" t="s">
         <v>3417</v>
       </c>
       <c r="B1187" s="1" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="C1187" s="1"/>
+        <v>102</v>
+      </c>
+      <c r="C1187" s="1" t="s">
+        <v>3418</v>
+      </c>
       <c r="D1187" s="1" t="s">
-        <v>3418</v>
+        <v>3419</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" s="1" t="s">
-        <v>3419</v>
+        <v>3420</v>
       </c>
       <c r="B1188" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1188" s="1" t="s">
-        <v>3420</v>
+        <v>3421</v>
       </c>
       <c r="D1188" s="1" t="s">
-        <v>3421</v>
+        <v>3422</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" s="1" t="s">
-        <v>3422</v>
+        <v>3423</v>
       </c>
       <c r="B1189" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1189" s="1" t="s">
-        <v>3423</v>
+        <v>3424</v>
       </c>
       <c r="D1189" s="1" t="s">
-        <v>3424</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" s="1" t="s">
-        <v>3425</v>
+        <v>3426</v>
       </c>
       <c r="B1190" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1190" s="1" t="s">
-        <v>3426</v>
+        <v>3427</v>
       </c>
       <c r="D1190" s="1" t="s">
-        <v>3427</v>
+        <v>3428</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" s="1" t="s">
-        <v>3428</v>
+        <v>3429</v>
       </c>
       <c r="B1191" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="C1191" s="1"/>
       <c r="D1191" s="1" t="s">
         <v>3430</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" s="1" t="s">
         <v>3431</v>
       </c>
       <c r="B1192" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1192" s="1" t="s">
         <v>3432</v>
       </c>
       <c r="D1192" s="1" t="s">
         <v>3433</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193" s="1" t="s">
         <v>3434</v>
       </c>
       <c r="B1193" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1193" s="1" t="s">
         <v>3435</v>
       </c>
       <c r="D1193" s="1" t="s">
         <v>3436</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" s="1" t="s">
         <v>3437</v>
       </c>
       <c r="B1194" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1194" s="1" t="s">
         <v>3438</v>
       </c>
       <c r="D1194" s="1" t="s">
         <v>3439</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" s="1" t="s">
         <v>3440</v>
       </c>
       <c r="B1195" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1195" s="1" t="s">
         <v>3441</v>
       </c>
       <c r="D1195" s="1" t="s">
         <v>3442</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" s="1" t="s">
         <v>3443</v>
       </c>
       <c r="B1196" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1196" s="1" t="s">
         <v>3444</v>
       </c>
       <c r="D1196" s="1" t="s">
         <v>3445</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" s="1" t="s">
         <v>3446</v>
       </c>
       <c r="B1197" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1197" s="1" t="s">
         <v>3447</v>
       </c>
       <c r="D1197" s="1" t="s">
         <v>3448</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" s="1" t="s">
         <v>3449</v>
       </c>
       <c r="B1198" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1198" s="1" t="s">
         <v>3450</v>
       </c>
       <c r="D1198" s="1" t="s">
         <v>3451</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" s="1" t="s">
         <v>3452</v>
       </c>
       <c r="B1199" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1199" s="1" t="s">
         <v>3453</v>
       </c>
       <c r="D1199" s="1" t="s">
         <v>3454</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200" s="1" t="s">
         <v>3455</v>
@@ -29878,709 +29914,709 @@
         <v>3486</v>
       </c>
       <c r="D1210" s="1" t="s">
         <v>3487</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" s="1" t="s">
         <v>3488</v>
       </c>
       <c r="B1211" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1211" s="1" t="s">
         <v>3489</v>
       </c>
       <c r="D1211" s="1" t="s">
         <v>3490</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" s="1" t="s">
         <v>3491</v>
       </c>
       <c r="B1212" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1212" s="1" t="s">
         <v>3492</v>
       </c>
       <c r="D1212" s="1" t="s">
         <v>3493</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" s="1" t="s">
         <v>3494</v>
       </c>
       <c r="B1213" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1213" s="1" t="s">
         <v>3495</v>
       </c>
       <c r="D1213" s="1" t="s">
         <v>3496</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" s="1" t="s">
         <v>3497</v>
       </c>
       <c r="B1214" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1214" s="1" t="s">
         <v>3498</v>
       </c>
       <c r="D1214" s="1" t="s">
         <v>3499</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" s="1" t="s">
         <v>3500</v>
       </c>
       <c r="B1215" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1215" s="1" t="s">
         <v>3501</v>
       </c>
       <c r="D1215" s="1" t="s">
         <v>3502</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" s="1" t="s">
         <v>3503</v>
       </c>
       <c r="B1216" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1216" s="1" t="s">
         <v>3504</v>
       </c>
       <c r="D1216" s="1" t="s">
         <v>3505</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" s="1" t="s">
         <v>3506</v>
       </c>
       <c r="B1217" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1217" s="1" t="s">
         <v>3507</v>
       </c>
       <c r="D1217" s="1" t="s">
         <v>3508</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" s="1" t="s">
         <v>3509</v>
       </c>
       <c r="B1218" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1218" s="1" t="s">
         <v>3510</v>
       </c>
       <c r="D1218" s="1" t="s">
         <v>3511</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" s="1" t="s">
         <v>3512</v>
       </c>
       <c r="B1219" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1219" s="1" t="s">
         <v>3513</v>
       </c>
       <c r="D1219" s="1" t="s">
         <v>3514</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" s="1" t="s">
         <v>3515</v>
       </c>
       <c r="B1220" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1220" s="1" t="s">
         <v>3516</v>
       </c>
       <c r="D1220" s="1" t="s">
         <v>3517</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" s="1" t="s">
         <v>3518</v>
       </c>
       <c r="B1221" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1221" s="1" t="s">
         <v>3519</v>
       </c>
       <c r="D1221" s="1" t="s">
         <v>3520</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" s="1" t="s">
         <v>3521</v>
       </c>
       <c r="B1222" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1222" s="1" t="s">
         <v>3522</v>
       </c>
       <c r="D1222" s="1" t="s">
         <v>3523</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" s="1" t="s">
         <v>3524</v>
       </c>
       <c r="B1223" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1223" s="1" t="s">
         <v>3525</v>
       </c>
       <c r="D1223" s="1" t="s">
         <v>3526</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" s="1" t="s">
         <v>3527</v>
       </c>
       <c r="B1224" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1224" s="1" t="s">
         <v>3528</v>
       </c>
       <c r="D1224" s="1" t="s">
         <v>3529</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" s="1" t="s">
         <v>3530</v>
       </c>
       <c r="B1225" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1225" s="1" t="s">
         <v>3531</v>
       </c>
       <c r="D1225" s="1" t="s">
         <v>3532</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" s="1" t="s">
         <v>3533</v>
       </c>
       <c r="B1226" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1226" s="1" t="s">
         <v>3534</v>
       </c>
       <c r="D1226" s="1" t="s">
         <v>3535</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" s="1" t="s">
         <v>3536</v>
       </c>
       <c r="B1227" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1227" s="1" t="s">
         <v>3537</v>
       </c>
       <c r="D1227" s="1" t="s">
         <v>3538</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" s="1" t="s">
         <v>3539</v>
       </c>
       <c r="B1228" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1228" s="1" t="s">
         <v>3540</v>
       </c>
       <c r="D1228" s="1" t="s">
         <v>3541</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" s="1" t="s">
         <v>3542</v>
       </c>
       <c r="B1229" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1229" s="1" t="s">
         <v>3543</v>
       </c>
       <c r="D1229" s="1" t="s">
         <v>3544</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" s="1" t="s">
         <v>3545</v>
       </c>
       <c r="B1230" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1230" s="1" t="s">
         <v>3546</v>
       </c>
       <c r="D1230" s="1" t="s">
         <v>3547</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" s="1" t="s">
         <v>3548</v>
       </c>
       <c r="B1231" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1231" s="1" t="s">
         <v>3549</v>
       </c>
       <c r="D1231" s="1" t="s">
         <v>3550</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" s="1" t="s">
         <v>3551</v>
       </c>
       <c r="B1232" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1232" s="1" t="s">
         <v>3552</v>
       </c>
       <c r="D1232" s="1" t="s">
         <v>3553</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" s="1" t="s">
         <v>3554</v>
       </c>
       <c r="B1233" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1233" s="1" t="s">
         <v>3555</v>
       </c>
       <c r="D1233" s="1" t="s">
         <v>3556</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" s="1" t="s">
         <v>3557</v>
       </c>
       <c r="B1234" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1234" s="1" t="s">
         <v>3558</v>
       </c>
       <c r="D1234" s="1" t="s">
         <v>3559</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" s="1" t="s">
         <v>3560</v>
       </c>
       <c r="B1235" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1235" s="1" t="s">
         <v>3561</v>
       </c>
       <c r="D1235" s="1" t="s">
         <v>3562</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" s="1" t="s">
         <v>3563</v>
       </c>
       <c r="B1236" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1236" s="1" t="s">
         <v>3564</v>
       </c>
       <c r="D1236" s="1" t="s">
         <v>3565</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" s="1" t="s">
         <v>3566</v>
       </c>
       <c r="B1237" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1237" s="1" t="s">
         <v>3567</v>
       </c>
       <c r="D1237" s="1" t="s">
         <v>3568</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" s="1" t="s">
         <v>3569</v>
       </c>
       <c r="B1238" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1238" s="1" t="s">
         <v>3570</v>
       </c>
       <c r="D1238" s="1" t="s">
         <v>3571</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" s="1" t="s">
         <v>3572</v>
       </c>
       <c r="B1239" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1239" s="1" t="s">
         <v>3573</v>
       </c>
       <c r="D1239" s="1" t="s">
         <v>3574</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" s="1" t="s">
         <v>3575</v>
       </c>
       <c r="B1240" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1240" s="1" t="s">
         <v>3576</v>
       </c>
       <c r="D1240" s="1" t="s">
         <v>3577</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" s="1" t="s">
         <v>3578</v>
       </c>
       <c r="B1241" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1241" s="1" t="s">
         <v>3579</v>
       </c>
       <c r="D1241" s="1" t="s">
         <v>3580</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" s="1" t="s">
         <v>3581</v>
       </c>
       <c r="B1242" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1242" s="1" t="s">
         <v>3582</v>
       </c>
       <c r="D1242" s="1" t="s">
         <v>3583</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" s="1" t="s">
         <v>3584</v>
       </c>
       <c r="B1243" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1243" s="1" t="s">
         <v>3585</v>
       </c>
       <c r="D1243" s="1" t="s">
         <v>3586</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" s="1" t="s">
         <v>3587</v>
       </c>
       <c r="B1244" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1244" s="1" t="s">
         <v>3588</v>
       </c>
       <c r="D1244" s="1" t="s">
         <v>3589</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" s="1" t="s">
         <v>3590</v>
       </c>
       <c r="B1245" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1245" s="1" t="s">
         <v>3591</v>
       </c>
       <c r="D1245" s="1" t="s">
         <v>3592</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" s="1" t="s">
         <v>3593</v>
       </c>
       <c r="B1246" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1246" s="1" t="s">
         <v>3594</v>
       </c>
       <c r="D1246" s="1" t="s">
         <v>3595</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" s="1" t="s">
         <v>3596</v>
       </c>
       <c r="B1247" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1247" s="1" t="s">
         <v>3597</v>
       </c>
       <c r="D1247" s="1" t="s">
         <v>3598</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" s="1" t="s">
         <v>3599</v>
       </c>
       <c r="B1248" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1248" s="1" t="s">
         <v>3600</v>
       </c>
       <c r="D1248" s="1" t="s">
         <v>3601</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" s="1" t="s">
         <v>3602</v>
       </c>
       <c r="B1249" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1249" s="1" t="s">
         <v>3603</v>
       </c>
       <c r="D1249" s="1" t="s">
         <v>3604</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" s="1" t="s">
         <v>3605</v>
       </c>
       <c r="B1250" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1250" s="1" t="s">
         <v>3606</v>
       </c>
       <c r="D1250" s="1" t="s">
         <v>3607</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" s="1" t="s">
         <v>3608</v>
       </c>
       <c r="B1251" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1251" s="1" t="s">
         <v>3609</v>
       </c>
       <c r="D1251" s="1" t="s">
         <v>3610</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" s="1" t="s">
         <v>3611</v>
       </c>
       <c r="B1252" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1252" s="1" t="s">
         <v>3612</v>
       </c>
       <c r="D1252" s="1" t="s">
         <v>3613</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" s="1" t="s">
         <v>3614</v>
       </c>
       <c r="B1253" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1253" s="1" t="s">
         <v>3615</v>
       </c>
       <c r="D1253" s="1" t="s">
         <v>3616</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" s="1" t="s">
         <v>3617</v>
       </c>
       <c r="B1254" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1254" s="1" t="s">
         <v>3618</v>
       </c>
       <c r="D1254" s="1" t="s">
         <v>3619</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" s="1" t="s">
         <v>3620</v>
       </c>
       <c r="B1255" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1255" s="1" t="s">
         <v>3621</v>
       </c>
       <c r="D1255" s="1" t="s">
         <v>3622</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" s="1" t="s">
         <v>3623</v>
       </c>
       <c r="B1256" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1256" s="1" t="s">
         <v>3624</v>
       </c>
       <c r="D1256" s="1" t="s">
         <v>3625</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" s="1" t="s">
         <v>3626</v>
       </c>
       <c r="B1257" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1257" s="1" t="s">
         <v>3627</v>
       </c>
       <c r="D1257" s="1" t="s">
         <v>3628</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" s="1" t="s">
         <v>3629</v>
       </c>
       <c r="B1258" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1258" s="1" t="s">
         <v>3630</v>
       </c>
       <c r="D1258" s="1" t="s">
         <v>3631</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" s="1" t="s">
         <v>3632</v>
       </c>
       <c r="B1259" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1259" s="1" t="s">
         <v>3633</v>
       </c>
       <c r="D1259" s="1" t="s">
         <v>3634</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" s="1" t="s">
         <v>3635</v>
       </c>
       <c r="B1260" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1260" s="1" t="s">
         <v>3636</v>
       </c>
       <c r="D1260" s="1" t="s">
         <v>3637</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" s="1" t="s">
         <v>3638</v>
@@ -30987,161 +31023,161 @@
         <v>3724</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" s="1" t="s">
         <v>3725</v>
       </c>
       <c r="B1290" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1290" s="1" t="s">
         <v>3726</v>
       </c>
       <c r="D1290" s="1" t="s">
         <v>3727</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" s="1" t="s">
         <v>3728</v>
       </c>
       <c r="B1291" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1291" s="1" t="s">
-        <v>3726</v>
+        <v>3729</v>
       </c>
       <c r="D1291" s="1" t="s">
-        <v>3729</v>
+        <v>3730</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" s="1" t="s">
-        <v>3730</v>
+        <v>3731</v>
       </c>
       <c r="B1292" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1292" s="1" t="s">
-        <v>3731</v>
+        <v>3732</v>
       </c>
       <c r="D1292" s="1" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" s="1" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="B1293" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1293" s="1" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="D1293" s="1" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" s="1" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="B1294" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1294" s="1"/>
+      <c r="C1294" s="1" t="s">
+        <v>3738</v>
+      </c>
       <c r="D1294" s="1" t="s">
-        <v>3737</v>
+        <v>3739</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" s="1" t="s">
+        <v>3740</v>
+      </c>
+      <c r="B1295" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1295" s="1" t="s">
         <v>3738</v>
       </c>
-      <c r="B1295" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1295" s="1" t="s">
-        <v>3739</v>
+        <v>3741</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" s="1" t="s">
-        <v>3740</v>
+        <v>3742</v>
       </c>
       <c r="B1296" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1296" s="1" t="s">
-        <v>3741</v>
+        <v>3743</v>
       </c>
       <c r="D1296" s="1" t="s">
-        <v>3742</v>
+        <v>3744</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" s="1" t="s">
-        <v>3743</v>
+        <v>3745</v>
       </c>
       <c r="B1297" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1297" s="1" t="s">
-        <v>3744</v>
+        <v>3746</v>
       </c>
       <c r="D1297" s="1" t="s">
-        <v>3745</v>
+        <v>3747</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" s="1" t="s">
-        <v>3746</v>
+        <v>3748</v>
       </c>
       <c r="B1298" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1298" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1298" s="1"/>
       <c r="D1298" s="1" t="s">
-        <v>3748</v>
+        <v>3749</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" s="1" t="s">
-        <v>3749</v>
+        <v>3750</v>
       </c>
       <c r="B1299" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1299" s="1" t="s">
-        <v>3750</v>
+        <v>3746</v>
       </c>
       <c r="D1299" s="1" t="s">
         <v>3751</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" s="1" t="s">
         <v>3752</v>
       </c>
       <c r="B1300" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1300" s="1" t="s">
         <v>3753</v>
       </c>
       <c r="D1300" s="1" t="s">
         <v>3754</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" s="1" t="s">
         <v>3755</v>
       </c>
       <c r="B1301" s="1" t="s">
         <v>5</v>
@@ -31590,2109 +31626,2165 @@
     <row r="1333" spans="1:4">
       <c r="A1333" s="1" t="s">
         <v>3851</v>
       </c>
       <c r="B1333" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1333" s="1" t="s">
         <v>3852</v>
       </c>
       <c r="D1333" s="1" t="s">
         <v>3853</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" s="1" t="s">
         <v>3854</v>
       </c>
       <c r="B1334" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1334" s="1" t="s">
         <v>3855</v>
       </c>
       <c r="D1334" s="1" t="s">
-        <v>377</v>
+        <v>3856</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" s="1" t="s">
-        <v>3856</v>
+        <v>3857</v>
       </c>
       <c r="B1335" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1335" s="1" t="s">
-        <v>3857</v>
+        <v>3858</v>
       </c>
       <c r="D1335" s="1" t="s">
-        <v>377</v>
+        <v>3859</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" s="1" t="s">
-        <v>3858</v>
+        <v>3860</v>
       </c>
       <c r="B1336" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1336" s="1" t="s">
-        <v>3859</v>
+        <v>3861</v>
       </c>
       <c r="D1336" s="1" t="s">
-        <v>377</v>
+        <v>3862</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" s="1" t="s">
-        <v>3860</v>
+        <v>3863</v>
       </c>
       <c r="B1337" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1337" s="1" t="s">
-        <v>3861</v>
+        <v>3864</v>
       </c>
       <c r="D1337" s="1" t="s">
-        <v>377</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" s="1" t="s">
-        <v>3862</v>
+        <v>3866</v>
       </c>
       <c r="B1338" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1338" s="1" t="s">
-        <v>3863</v>
+        <v>3867</v>
       </c>
       <c r="D1338" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" s="1" t="s">
-        <v>3864</v>
+        <v>3868</v>
       </c>
       <c r="B1339" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1339" s="1" t="s">
-        <v>3865</v>
+        <v>3869</v>
       </c>
       <c r="D1339" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" s="1" t="s">
-        <v>3866</v>
+        <v>3870</v>
       </c>
       <c r="B1340" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1340" s="1" t="s">
-        <v>3867</v>
+        <v>3871</v>
       </c>
       <c r="D1340" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" s="1" t="s">
-        <v>3868</v>
+        <v>3872</v>
       </c>
       <c r="B1341" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1341" s="1" t="s">
-        <v>3869</v>
+        <v>3873</v>
       </c>
       <c r="D1341" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342" s="1" t="s">
-        <v>3870</v>
+        <v>3874</v>
       </c>
       <c r="B1342" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1342" s="1" t="s">
-        <v>3871</v>
+        <v>3875</v>
       </c>
       <c r="D1342" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" s="1" t="s">
-        <v>3872</v>
+        <v>3876</v>
       </c>
       <c r="B1343" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1343" s="1" t="s">
-        <v>3873</v>
+        <v>3877</v>
       </c>
       <c r="D1343" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" s="1" t="s">
-        <v>3874</v>
+        <v>3878</v>
       </c>
       <c r="B1344" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1344" s="1" t="s">
-        <v>3875</v>
+        <v>3879</v>
       </c>
       <c r="D1344" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" s="1" t="s">
-        <v>3876</v>
+        <v>3880</v>
       </c>
       <c r="B1345" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1345" s="1" t="s">
-        <v>3877</v>
+        <v>3881</v>
       </c>
       <c r="D1345" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" s="1" t="s">
-        <v>3878</v>
+        <v>3882</v>
       </c>
       <c r="B1346" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1346" s="1" t="s">
-        <v>3879</v>
+        <v>3883</v>
       </c>
       <c r="D1346" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" s="1" t="s">
-        <v>3880</v>
+        <v>3884</v>
       </c>
       <c r="B1347" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1347" s="1" t="s">
-        <v>3881</v>
+        <v>3885</v>
       </c>
       <c r="D1347" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348" s="1" t="s">
-        <v>3882</v>
+        <v>3886</v>
       </c>
       <c r="B1348" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1348" s="1" t="s">
-        <v>3883</v>
+        <v>3887</v>
       </c>
       <c r="D1348" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" s="1" t="s">
-        <v>3884</v>
+        <v>3888</v>
       </c>
       <c r="B1349" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1349" s="1" t="s">
-        <v>3885</v>
+        <v>3889</v>
       </c>
       <c r="D1349" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" s="1" t="s">
-        <v>3886</v>
+        <v>3890</v>
       </c>
       <c r="B1350" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1350" s="1" t="s">
-        <v>3887</v>
+        <v>3891</v>
       </c>
       <c r="D1350" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" s="1" t="s">
-        <v>3888</v>
+        <v>3892</v>
       </c>
       <c r="B1351" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1351" s="1" t="s">
-        <v>3889</v>
+        <v>3893</v>
       </c>
       <c r="D1351" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" s="1" t="s">
-        <v>3890</v>
+        <v>3894</v>
       </c>
       <c r="B1352" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1352" s="1" t="s">
-        <v>3891</v>
+        <v>3895</v>
       </c>
       <c r="D1352" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" s="1" t="s">
-        <v>3892</v>
+        <v>3896</v>
       </c>
       <c r="B1353" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1353" s="1" t="s">
-        <v>3893</v>
+        <v>3897</v>
       </c>
       <c r="D1353" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" s="1" t="s">
-        <v>3894</v>
+        <v>3898</v>
       </c>
       <c r="B1354" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1354" s="1" t="s">
-        <v>3895</v>
+        <v>3899</v>
       </c>
       <c r="D1354" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" s="1" t="s">
-        <v>3896</v>
+        <v>3900</v>
       </c>
       <c r="B1355" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1355" s="1" t="s">
-        <v>3897</v>
+        <v>3901</v>
       </c>
       <c r="D1355" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" s="1" t="s">
-        <v>3898</v>
+        <v>3902</v>
       </c>
       <c r="B1356" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1356" s="1" t="s">
-        <v>3899</v>
+        <v>3903</v>
       </c>
       <c r="D1356" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" s="1" t="s">
-        <v>3900</v>
+        <v>3904</v>
       </c>
       <c r="B1357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1357" s="1" t="s">
-        <v>3901</v>
+        <v>3905</v>
       </c>
       <c r="D1357" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" s="1" t="s">
-        <v>3902</v>
+        <v>3906</v>
       </c>
       <c r="B1358" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1358" s="1" t="s">
-        <v>3903</v>
+        <v>3907</v>
       </c>
       <c r="D1358" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" s="1" t="s">
-        <v>3904</v>
+        <v>3908</v>
       </c>
       <c r="B1359" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1359" s="1" t="s">
-        <v>3905</v>
+        <v>3909</v>
       </c>
       <c r="D1359" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" s="1" t="s">
-        <v>3906</v>
+        <v>3910</v>
       </c>
       <c r="B1360" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1360" s="1" t="s">
-        <v>3907</v>
+        <v>3911</v>
       </c>
       <c r="D1360" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" s="1" t="s">
-        <v>3908</v>
+        <v>3912</v>
       </c>
       <c r="B1361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1361" s="1" t="s">
-        <v>3909</v>
+        <v>3913</v>
       </c>
       <c r="D1361" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362" s="1" t="s">
-        <v>3910</v>
+        <v>3914</v>
       </c>
       <c r="B1362" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1362" s="1" t="s">
-        <v>3911</v>
+        <v>3915</v>
       </c>
       <c r="D1362" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" s="1" t="s">
-        <v>3912</v>
+        <v>3916</v>
       </c>
       <c r="B1363" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1363" s="1" t="s">
-        <v>3913</v>
+        <v>3917</v>
       </c>
       <c r="D1363" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" s="1" t="s">
-        <v>3914</v>
+        <v>3918</v>
       </c>
       <c r="B1364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1364" s="1" t="s">
-        <v>3915</v>
+        <v>3919</v>
       </c>
       <c r="D1364" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" s="1" t="s">
-        <v>3916</v>
+        <v>3920</v>
       </c>
       <c r="B1365" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1365" s="1" t="s">
-        <v>3917</v>
+        <v>3921</v>
       </c>
       <c r="D1365" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" s="1" t="s">
-        <v>3918</v>
+        <v>3922</v>
       </c>
       <c r="B1366" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1366" s="1" t="s">
-        <v>3919</v>
+        <v>3923</v>
       </c>
       <c r="D1366" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" s="1" t="s">
-        <v>3920</v>
+        <v>3924</v>
       </c>
       <c r="B1367" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1367" s="1" t="s">
-        <v>3921</v>
+        <v>3925</v>
       </c>
       <c r="D1367" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" s="1" t="s">
-        <v>3922</v>
+        <v>3926</v>
       </c>
       <c r="B1368" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1368" s="1" t="s">
-        <v>3923</v>
+        <v>3927</v>
       </c>
       <c r="D1368" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" s="1" t="s">
-        <v>3924</v>
+        <v>3928</v>
       </c>
       <c r="B1369" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1369" s="1" t="s">
-        <v>3925</v>
+        <v>3929</v>
       </c>
       <c r="D1369" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" s="1" t="s">
-        <v>3926</v>
+        <v>3930</v>
       </c>
       <c r="B1370" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1370" s="1" t="s">
-        <v>3927</v>
+        <v>3931</v>
       </c>
       <c r="D1370" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" s="1" t="s">
-        <v>3928</v>
+        <v>3932</v>
       </c>
       <c r="B1371" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1371" s="1" t="s">
-        <v>3929</v>
+        <v>3933</v>
       </c>
       <c r="D1371" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" s="1" t="s">
-        <v>3930</v>
+        <v>3934</v>
       </c>
       <c r="B1372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1372" s="1" t="s">
-        <v>3931</v>
+        <v>3935</v>
       </c>
       <c r="D1372" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" s="1" t="s">
-        <v>3932</v>
+        <v>3936</v>
       </c>
       <c r="B1373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1373" s="1" t="s">
-        <v>3933</v>
+        <v>3937</v>
       </c>
       <c r="D1373" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" s="1" t="s">
-        <v>3934</v>
+        <v>3938</v>
       </c>
       <c r="B1374" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1374" s="1" t="s">
-        <v>3935</v>
+        <v>3939</v>
       </c>
       <c r="D1374" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" s="1" t="s">
-        <v>3936</v>
+        <v>3940</v>
       </c>
       <c r="B1375" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1375" s="1" t="s">
-        <v>3937</v>
+        <v>3941</v>
       </c>
       <c r="D1375" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" s="1" t="s">
-        <v>3938</v>
+        <v>3942</v>
       </c>
       <c r="B1376" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1376" s="1" t="s">
-        <v>3939</v>
+        <v>3943</v>
       </c>
       <c r="D1376" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" s="1" t="s">
-        <v>3940</v>
+        <v>3944</v>
       </c>
       <c r="B1377" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1377" s="1" t="s">
-        <v>3941</v>
+        <v>3945</v>
       </c>
       <c r="D1377" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" s="1" t="s">
-        <v>3942</v>
+        <v>3946</v>
       </c>
       <c r="B1378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1378" s="1" t="s">
-        <v>3943</v>
+        <v>3947</v>
       </c>
       <c r="D1378" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" s="1" t="s">
-        <v>3944</v>
+        <v>3948</v>
       </c>
       <c r="B1379" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1379" s="1" t="s">
-        <v>3945</v>
+        <v>3949</v>
       </c>
       <c r="D1379" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" s="1" t="s">
-        <v>3946</v>
+        <v>3950</v>
       </c>
       <c r="B1380" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1380" s="1" t="s">
-        <v>3947</v>
+        <v>3951</v>
       </c>
       <c r="D1380" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" s="1" t="s">
-        <v>3948</v>
+        <v>3952</v>
       </c>
       <c r="B1381" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1381" s="1" t="s">
-        <v>3949</v>
+        <v>3953</v>
       </c>
       <c r="D1381" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" s="1" t="s">
-        <v>3950</v>
+        <v>3954</v>
       </c>
       <c r="B1382" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1382" s="1" t="s">
-        <v>3951</v>
+        <v>3955</v>
       </c>
       <c r="D1382" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" s="1" t="s">
-        <v>3952</v>
+        <v>3956</v>
       </c>
       <c r="B1383" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1383" s="1" t="s">
-        <v>3953</v>
+        <v>3957</v>
       </c>
       <c r="D1383" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" s="1" t="s">
-        <v>3954</v>
+        <v>3958</v>
       </c>
       <c r="B1384" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1384" s="1" t="s">
-        <v>3955</v>
+        <v>3959</v>
       </c>
       <c r="D1384" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" s="1" t="s">
-        <v>3956</v>
+        <v>3960</v>
       </c>
       <c r="B1385" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1385" s="1" t="s">
-        <v>3957</v>
+        <v>3961</v>
       </c>
       <c r="D1385" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" s="1" t="s">
-        <v>3958</v>
+        <v>3962</v>
       </c>
       <c r="B1386" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1386" s="1" t="s">
-        <v>3959</v>
+        <v>3963</v>
       </c>
       <c r="D1386" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" s="1" t="s">
-        <v>3960</v>
+        <v>3964</v>
       </c>
       <c r="B1387" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1387" s="1" t="s">
-        <v>3961</v>
+        <v>3965</v>
       </c>
       <c r="D1387" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" s="1" t="s">
-        <v>3962</v>
+        <v>3966</v>
       </c>
       <c r="B1388" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1388" s="1" t="s">
-        <v>3963</v>
+        <v>3967</v>
       </c>
       <c r="D1388" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" s="1" t="s">
-        <v>3964</v>
+        <v>3968</v>
       </c>
       <c r="B1389" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1389" s="1" t="s">
-        <v>3965</v>
+        <v>3969</v>
       </c>
       <c r="D1389" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" s="1" t="s">
-        <v>3966</v>
+        <v>3970</v>
       </c>
       <c r="B1390" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1390" s="1" t="s">
-        <v>3967</v>
+        <v>3971</v>
       </c>
       <c r="D1390" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" s="1" t="s">
-        <v>3968</v>
+        <v>3972</v>
       </c>
       <c r="B1391" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1391" s="1" t="s">
-        <v>3969</v>
+        <v>3973</v>
       </c>
       <c r="D1391" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" s="1" t="s">
-        <v>3970</v>
+        <v>3974</v>
       </c>
       <c r="B1392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1392" s="1" t="s">
-        <v>3971</v>
+        <v>3975</v>
       </c>
       <c r="D1392" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" s="1" t="s">
-        <v>3972</v>
+        <v>3976</v>
       </c>
       <c r="B1393" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1393" s="1" t="s">
-        <v>3973</v>
+        <v>3977</v>
       </c>
       <c r="D1393" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" s="1" t="s">
-        <v>3974</v>
+        <v>3978</v>
       </c>
       <c r="B1394" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1394" s="1" t="s">
-        <v>3975</v>
+        <v>3979</v>
       </c>
       <c r="D1394" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" s="1" t="s">
-        <v>3976</v>
+        <v>3980</v>
       </c>
       <c r="B1395" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1395" s="1" t="s">
-        <v>3977</v>
+        <v>3981</v>
       </c>
       <c r="D1395" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" s="1" t="s">
-        <v>3978</v>
+        <v>3982</v>
       </c>
       <c r="B1396" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1396" s="1" t="s">
-        <v>3979</v>
+        <v>3983</v>
       </c>
       <c r="D1396" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" s="1" t="s">
-        <v>3980</v>
+        <v>3984</v>
       </c>
       <c r="B1397" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1397" s="1" t="s">
-        <v>3981</v>
+        <v>3985</v>
       </c>
       <c r="D1397" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" s="1" t="s">
-        <v>3982</v>
+        <v>3986</v>
       </c>
       <c r="B1398" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1398" s="1" t="s">
-        <v>3983</v>
+        <v>3987</v>
       </c>
       <c r="D1398" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" s="1" t="s">
-        <v>3984</v>
+        <v>3988</v>
       </c>
       <c r="B1399" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1399" s="1" t="s">
-        <v>3985</v>
+        <v>3989</v>
       </c>
       <c r="D1399" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" s="1" t="s">
-        <v>3986</v>
+        <v>3990</v>
       </c>
       <c r="B1400" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1400" s="1" t="s">
-        <v>3987</v>
+        <v>3991</v>
       </c>
       <c r="D1400" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" s="1" t="s">
-        <v>3988</v>
+        <v>3992</v>
       </c>
       <c r="B1401" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1401" s="1" t="s">
-        <v>3989</v>
+        <v>3993</v>
       </c>
       <c r="D1401" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" s="1" t="s">
-        <v>3990</v>
+        <v>3994</v>
       </c>
       <c r="B1402" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1402" s="1" t="s">
-        <v>3991</v>
+        <v>3995</v>
       </c>
       <c r="D1402" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" s="1" t="s">
-        <v>3992</v>
+        <v>3996</v>
       </c>
       <c r="B1403" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1403" s="1" t="s">
-        <v>3993</v>
+        <v>3997</v>
       </c>
       <c r="D1403" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" s="1" t="s">
-        <v>3994</v>
+        <v>3998</v>
       </c>
       <c r="B1404" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1404" s="1" t="s">
-        <v>3995</v>
+        <v>3999</v>
       </c>
       <c r="D1404" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" s="1" t="s">
-        <v>3996</v>
+        <v>4000</v>
       </c>
       <c r="B1405" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1405" s="1" t="s">
-        <v>3997</v>
+        <v>4001</v>
       </c>
       <c r="D1405" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" s="1" t="s">
-        <v>3998</v>
+        <v>4002</v>
       </c>
       <c r="B1406" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1406" s="1" t="s">
-        <v>3999</v>
+        <v>4003</v>
       </c>
       <c r="D1406" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" s="1" t="s">
-        <v>4000</v>
+        <v>4004</v>
       </c>
       <c r="B1407" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1407" s="1" t="s">
-        <v>4001</v>
+        <v>4005</v>
       </c>
       <c r="D1407" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" s="1" t="s">
-        <v>4002</v>
+        <v>4006</v>
       </c>
       <c r="B1408" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1408" s="1" t="s">
-        <v>4003</v>
+        <v>4007</v>
       </c>
       <c r="D1408" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" s="1" t="s">
-        <v>4004</v>
+        <v>4008</v>
       </c>
       <c r="B1409" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1409" s="1" t="s">
-        <v>4005</v>
+        <v>4009</v>
       </c>
       <c r="D1409" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" s="1" t="s">
-        <v>4006</v>
+        <v>4010</v>
       </c>
       <c r="B1410" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1410" s="1" t="s">
-        <v>4007</v>
+        <v>4011</v>
       </c>
       <c r="D1410" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" s="1" t="s">
-        <v>4008</v>
+        <v>4012</v>
       </c>
       <c r="B1411" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1411" s="1" t="s">
-        <v>4009</v>
+        <v>4013</v>
       </c>
       <c r="D1411" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" s="1" t="s">
-        <v>4010</v>
+        <v>4014</v>
       </c>
       <c r="B1412" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1412" s="1" t="s">
-        <v>4011</v>
+        <v>4015</v>
       </c>
       <c r="D1412" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" s="1" t="s">
-        <v>4012</v>
+        <v>4016</v>
       </c>
       <c r="B1413" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1413" s="1" t="s">
-        <v>4013</v>
+        <v>4017</v>
       </c>
       <c r="D1413" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" s="1" t="s">
-        <v>4014</v>
+        <v>4018</v>
       </c>
       <c r="B1414" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1414" s="1" t="s">
-        <v>4015</v>
+        <v>4019</v>
       </c>
       <c r="D1414" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" s="1" t="s">
-        <v>4016</v>
+        <v>4020</v>
       </c>
       <c r="B1415" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1415" s="1" t="s">
-        <v>4017</v>
+        <v>4021</v>
       </c>
       <c r="D1415" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" s="1" t="s">
-        <v>4018</v>
+        <v>4022</v>
       </c>
       <c r="B1416" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1416" s="1" t="s">
-        <v>4019</v>
+        <v>4023</v>
       </c>
       <c r="D1416" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" s="1" t="s">
-        <v>4020</v>
+        <v>4024</v>
       </c>
       <c r="B1417" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1417" s="1" t="s">
-        <v>4021</v>
+        <v>4025</v>
       </c>
       <c r="D1417" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" s="1" t="s">
-        <v>4022</v>
+        <v>4026</v>
       </c>
       <c r="B1418" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1418" s="1" t="s">
-        <v>4023</v>
+        <v>4027</v>
       </c>
       <c r="D1418" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" s="1" t="s">
-        <v>4024</v>
+        <v>4028</v>
       </c>
       <c r="B1419" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1419" s="1" t="s">
-        <v>4025</v>
+        <v>4029</v>
       </c>
       <c r="D1419" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" s="1" t="s">
-        <v>4026</v>
+        <v>4030</v>
       </c>
       <c r="B1420" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1420" s="1" t="s">
-        <v>4027</v>
+        <v>4031</v>
       </c>
       <c r="D1420" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421" s="1" t="s">
-        <v>4028</v>
+        <v>4032</v>
       </c>
       <c r="B1421" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1421" s="1" t="s">
-        <v>4029</v>
+        <v>4033</v>
       </c>
       <c r="D1421" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422" s="1" t="s">
-        <v>4030</v>
+        <v>4034</v>
       </c>
       <c r="B1422" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1422" s="1" t="s">
-        <v>4031</v>
+        <v>4035</v>
       </c>
       <c r="D1422" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" s="1" t="s">
-        <v>4032</v>
+        <v>4036</v>
       </c>
       <c r="B1423" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1423" s="1" t="s">
-        <v>4033</v>
+        <v>4037</v>
       </c>
       <c r="D1423" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" s="1" t="s">
-        <v>4034</v>
+        <v>4038</v>
       </c>
       <c r="B1424" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1424" s="1" t="s">
-        <v>4035</v>
+        <v>4039</v>
       </c>
       <c r="D1424" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" s="1" t="s">
-        <v>4036</v>
+        <v>4040</v>
       </c>
       <c r="B1425" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1425" s="1" t="s">
-        <v>4037</v>
+        <v>4041</v>
       </c>
       <c r="D1425" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1426" spans="1:4">
       <c r="A1426" s="1" t="s">
-        <v>4038</v>
+        <v>4042</v>
       </c>
       <c r="B1426" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1426" s="1" t="s">
-        <v>4039</v>
+        <v>4043</v>
       </c>
       <c r="D1426" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1427" spans="1:4">
       <c r="A1427" s="1" t="s">
-        <v>4040</v>
+        <v>4044</v>
       </c>
       <c r="B1427" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1427" s="1" t="s">
-        <v>4041</v>
+        <v>4045</v>
       </c>
       <c r="D1427" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1428" spans="1:4">
       <c r="A1428" s="1" t="s">
-        <v>4042</v>
+        <v>4046</v>
       </c>
       <c r="B1428" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1428" s="1" t="s">
-        <v>4043</v>
+        <v>4047</v>
       </c>
       <c r="D1428" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1429" spans="1:4">
       <c r="A1429" s="1" t="s">
-        <v>4044</v>
+        <v>4048</v>
       </c>
       <c r="B1429" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1429" s="1" t="s">
-        <v>4045</v>
+        <v>4049</v>
       </c>
       <c r="D1429" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1430" spans="1:4">
       <c r="A1430" s="1" t="s">
-        <v>4046</v>
+        <v>4050</v>
       </c>
       <c r="B1430" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1430" s="1" t="s">
-        <v>4047</v>
+        <v>4051</v>
       </c>
       <c r="D1430" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1431" spans="1:4">
       <c r="A1431" s="1" t="s">
-        <v>4048</v>
+        <v>4052</v>
       </c>
       <c r="B1431" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1431" s="1" t="s">
-        <v>4049</v>
+        <v>4053</v>
       </c>
       <c r="D1431" s="1" t="s">
-        <v>4050</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1432" spans="1:4">
       <c r="A1432" s="1" t="s">
-        <v>4051</v>
+        <v>4054</v>
       </c>
       <c r="B1432" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1432" s="1" t="s">
-        <v>4052</v>
+        <v>4055</v>
       </c>
       <c r="D1432" s="1" t="s">
-        <v>4053</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="A1433" s="1" t="s">
-        <v>4054</v>
+        <v>4056</v>
       </c>
       <c r="B1433" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1433" s="1" t="s">
-        <v>4055</v>
+        <v>4057</v>
       </c>
       <c r="D1433" s="1" t="s">
-        <v>4056</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="A1434" s="1" t="s">
-        <v>4057</v>
+        <v>4058</v>
       </c>
       <c r="B1434" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1434" s="1" t="s">
-        <v>4058</v>
+        <v>4059</v>
       </c>
       <c r="D1434" s="1" t="s">
-        <v>4059</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435" s="1" t="s">
         <v>4060</v>
       </c>
       <c r="B1435" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1435" s="1" t="s">
         <v>4061</v>
       </c>
       <c r="D1435" s="1" t="s">
         <v>4062</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436" s="1" t="s">
         <v>4063</v>
       </c>
       <c r="B1436" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1436" s="1" t="s">
         <v>4064</v>
       </c>
       <c r="D1436" s="1" t="s">
         <v>4065</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437" s="1" t="s">
         <v>4066</v>
       </c>
       <c r="B1437" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1437" s="1" t="s">
         <v>4067</v>
       </c>
       <c r="D1437" s="1" t="s">
         <v>4068</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438" s="1" t="s">
         <v>4069</v>
       </c>
       <c r="B1438" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1438" s="1" t="s">
         <v>4070</v>
       </c>
       <c r="D1438" s="1" t="s">
         <v>4071</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="A1439" s="1" t="s">
         <v>4072</v>
       </c>
       <c r="B1439" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1439" s="1" t="s">
         <v>4073</v>
       </c>
       <c r="D1439" s="1" t="s">
         <v>4074</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="A1440" s="1" t="s">
         <v>4075</v>
       </c>
       <c r="B1440" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1440" s="1" t="s">
         <v>4076</v>
       </c>
       <c r="D1440" s="1" t="s">
         <v>4077</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="A1441" s="1" t="s">
         <v>4078</v>
       </c>
       <c r="B1441" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1441" s="1" t="s">
         <v>4079</v>
       </c>
       <c r="D1441" s="1" t="s">
         <v>4080</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442" s="1" t="s">
         <v>4081</v>
       </c>
       <c r="B1442" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1442" s="1" t="s">
         <v>4082</v>
       </c>
       <c r="D1442" s="1" t="s">
         <v>4083</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443" s="1" t="s">
         <v>4084</v>
       </c>
       <c r="B1443" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1443" s="1" t="s">
         <v>4085</v>
       </c>
       <c r="D1443" s="1" t="s">
         <v>4086</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444" s="1" t="s">
         <v>4087</v>
       </c>
       <c r="B1444" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1444" s="1" t="s">
         <v>4088</v>
       </c>
       <c r="D1444" s="1" t="s">
         <v>4089</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" s="1" t="s">
         <v>4090</v>
       </c>
       <c r="B1445" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1445" s="1" t="s">
         <v>4091</v>
       </c>
       <c r="D1445" s="1" t="s">
         <v>4092</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446" s="1" t="s">
         <v>4093</v>
       </c>
       <c r="B1446" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1446" s="1" t="s">
         <v>4094</v>
       </c>
       <c r="D1446" s="1" t="s">
         <v>4095</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447" s="1" t="s">
         <v>4096</v>
       </c>
       <c r="B1447" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1447" s="1" t="s">
         <v>4097</v>
       </c>
       <c r="D1447" s="1" t="s">
         <v>4098</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448" s="1" t="s">
         <v>4099</v>
       </c>
       <c r="B1448" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1448" s="1" t="s">
         <v>4100</v>
       </c>
       <c r="D1448" s="1" t="s">
         <v>4101</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" s="1" t="s">
         <v>4102</v>
       </c>
       <c r="B1449" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1449" s="1" t="s">
         <v>4103</v>
       </c>
       <c r="D1449" s="1" t="s">
         <v>4104</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450" s="1" t="s">
         <v>4105</v>
       </c>
       <c r="B1450" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1450" s="1" t="s">
         <v>4106</v>
       </c>
       <c r="D1450" s="1" t="s">
         <v>4107</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451" s="1" t="s">
         <v>4108</v>
       </c>
       <c r="B1451" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1451" s="1" t="s">
         <v>4109</v>
       </c>
       <c r="D1451" s="1" t="s">
         <v>4110</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452" s="1" t="s">
         <v>4111</v>
       </c>
       <c r="B1452" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1452" s="1" t="s">
         <v>4112</v>
       </c>
       <c r="D1452" s="1" t="s">
         <v>4113</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="A1453" s="1" t="s">
         <v>4114</v>
       </c>
       <c r="B1453" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1453" s="1" t="s">
         <v>4115</v>
       </c>
       <c r="D1453" s="1" t="s">
         <v>4116</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454" s="1" t="s">
         <v>4117</v>
       </c>
       <c r="B1454" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1454" s="1" t="s">
         <v>4118</v>
       </c>
       <c r="D1454" s="1" t="s">
         <v>4119</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
       <c r="A1455" s="1" t="s">
         <v>4120</v>
       </c>
       <c r="B1455" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1455" s="1" t="s">
         <v>4121</v>
       </c>
       <c r="D1455" s="1" t="s">
         <v>4122</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
       <c r="A1456" s="1" t="s">
         <v>4123</v>
       </c>
       <c r="B1456" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1456" s="1" t="s">
         <v>4124</v>
       </c>
       <c r="D1456" s="1" t="s">
         <v>4125</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="A1457" s="1" t="s">
         <v>4126</v>
       </c>
       <c r="B1457" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1457" s="1" t="s">
-        <v>4070</v>
+        <v>4127</v>
       </c>
       <c r="D1457" s="1" t="s">
-        <v>4127</v>
+        <v>4128</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458" s="1" t="s">
-        <v>4128</v>
+        <v>4129</v>
       </c>
       <c r="B1458" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1458" s="1" t="s">
-        <v>4129</v>
+        <v>4130</v>
       </c>
       <c r="D1458" s="1" t="s">
-        <v>4130</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459" s="1" t="s">
-        <v>4131</v>
+        <v>4132</v>
       </c>
       <c r="B1459" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1459" s="1" t="s">
-        <v>4132</v>
+        <v>4133</v>
       </c>
       <c r="D1459" s="1" t="s">
-        <v>4133</v>
+        <v>4134</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460" s="1" t="s">
-        <v>4134</v>
+        <v>4135</v>
       </c>
       <c r="B1460" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1460" s="1" t="s">
-        <v>4135</v>
+        <v>4136</v>
       </c>
       <c r="D1460" s="1" t="s">
-        <v>4136</v>
+        <v>4137</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461" s="1" t="s">
-        <v>4137</v>
+        <v>4138</v>
       </c>
       <c r="B1461" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1461" s="1" t="s">
-        <v>4138</v>
+        <v>4082</v>
       </c>
       <c r="D1461" s="1" t="s">
         <v>4139</v>
       </c>
     </row>
     <row r="1462" spans="1:4">
       <c r="A1462" s="1" t="s">
         <v>4140</v>
       </c>
       <c r="B1462" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1462" s="1" t="s">
         <v>4141</v>
       </c>
       <c r="D1462" s="1" t="s">
         <v>4142</v>
       </c>
     </row>
     <row r="1463" spans="1:4">
       <c r="A1463" s="1" t="s">
         <v>4143</v>
       </c>
       <c r="B1463" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1463" s="1" t="s">
         <v>4144</v>
       </c>
       <c r="D1463" s="1" t="s">
         <v>4145</v>
       </c>
     </row>
     <row r="1464" spans="1:4">
       <c r="A1464" s="1" t="s">
         <v>4146</v>
       </c>
       <c r="B1464" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1464" s="1" t="s">
         <v>4147</v>
       </c>
       <c r="D1464" s="1" t="s">
         <v>4148</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465" s="1" t="s">
         <v>4149</v>
       </c>
       <c r="B1465" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1465" s="1" t="s">
         <v>4150</v>
       </c>
       <c r="D1465" s="1" t="s">
         <v>4151</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466" s="1" t="s">
         <v>4152</v>
       </c>
       <c r="B1466" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1466" s="1" t="s">
         <v>4153</v>
       </c>
       <c r="D1466" s="1" t="s">
         <v>4154</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467" s="1" t="s">
         <v>4155</v>
       </c>
       <c r="B1467" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1467" s="1" t="s">
         <v>4156</v>
       </c>
       <c r="D1467" s="1" t="s">
         <v>4157</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468" s="1" t="s">
         <v>4158</v>
       </c>
       <c r="B1468" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1468" s="1" t="s">
         <v>4159</v>
       </c>
       <c r="D1468" s="1" t="s">
         <v>4160</v>
       </c>
     </row>
     <row r="1469" spans="1:4">
       <c r="A1469" s="1" t="s">
         <v>4161</v>
       </c>
       <c r="B1469" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1469" s="1" t="s">
         <v>4162</v>
       </c>
       <c r="D1469" s="1" t="s">
         <v>4163</v>
       </c>
     </row>
     <row r="1470" spans="1:4">
       <c r="A1470" s="1" t="s">
         <v>4164</v>
       </c>
       <c r="B1470" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1470" s="1" t="s">
         <v>4165</v>
       </c>
       <c r="D1470" s="1" t="s">
         <v>4166</v>
       </c>
     </row>
     <row r="1471" spans="1:4">
       <c r="A1471" s="1" t="s">
         <v>4167</v>
       </c>
       <c r="B1471" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1471" s="1" t="s">
         <v>4168</v>
       </c>
       <c r="D1471" s="1" t="s">
         <v>4169</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472" s="1" t="s">
         <v>4170</v>
       </c>
       <c r="B1472" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1472" s="1" t="s">
-        <v>4168</v>
+        <v>4171</v>
       </c>
       <c r="D1472" s="1" t="s">
-        <v>4171</v>
+        <v>4172</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473" s="1" t="s">
-        <v>4172</v>
+        <v>4173</v>
       </c>
       <c r="B1473" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1473" s="1" t="s">
-        <v>4168</v>
+        <v>4174</v>
       </c>
       <c r="D1473" s="1" t="s">
-        <v>4173</v>
+        <v>4175</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
       <c r="A1474" s="1" t="s">
-        <v>4174</v>
+        <v>4176</v>
       </c>
       <c r="B1474" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1474" s="1" t="s">
-        <v>4168</v>
+        <v>4177</v>
       </c>
       <c r="D1474" s="1" t="s">
-        <v>4175</v>
+        <v>4178</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
       <c r="A1475" s="1" t="s">
-        <v>4176</v>
+        <v>4179</v>
       </c>
       <c r="B1475" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1475" s="1" t="s">
-        <v>4168</v>
+        <v>4180</v>
       </c>
       <c r="D1475" s="1" t="s">
-        <v>4177</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="1476" spans="1:4">
       <c r="A1476" s="1" t="s">
-        <v>4178</v>
+        <v>4182</v>
       </c>
       <c r="B1476" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1476" s="1" t="s">
-        <v>4168</v>
+        <v>4180</v>
       </c>
       <c r="D1476" s="1" t="s">
-        <v>4179</v>
+        <v>4183</v>
       </c>
     </row>
     <row r="1477" spans="1:4">
       <c r="A1477" s="1" t="s">
+        <v>4184</v>
+      </c>
+      <c r="B1477" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1477" s="1" t="s">
         <v>4180</v>
       </c>
-      <c r="B1477" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1477" s="1" t="s">
-        <v>4181</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="1478" spans="1:4">
       <c r="A1478" s="1" t="s">
-        <v>4182</v>
+        <v>4186</v>
       </c>
       <c r="B1478" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1478" s="1" t="s">
-        <v>4168</v>
+        <v>4180</v>
       </c>
       <c r="D1478" s="1" t="s">
-        <v>4183</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="A1479" s="1" t="s">
-        <v>4184</v>
+        <v>4188</v>
       </c>
       <c r="B1479" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1479" s="1" t="s">
-        <v>4168</v>
+        <v>4180</v>
       </c>
       <c r="D1479" s="1" t="s">
-        <v>4185</v>
+        <v>4189</v>
       </c>
     </row>
     <row r="1480" spans="1:4">
       <c r="A1480" s="1" t="s">
-        <v>4186</v>
+        <v>4190</v>
       </c>
       <c r="B1480" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1480" s="1" t="s">
-        <v>4168</v>
+        <v>4180</v>
       </c>
       <c r="D1480" s="1" t="s">
-        <v>4187</v>
+        <v>4191</v>
       </c>
     </row>
     <row r="1481" spans="1:4">
       <c r="A1481" s="1" t="s">
-        <v>4188</v>
+        <v>4192</v>
       </c>
       <c r="B1481" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1481" s="1" t="s">
-        <v>4189</v>
+        <v>4180</v>
       </c>
       <c r="D1481" s="1" t="s">
-        <v>4190</v>
+        <v>4193</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:4">
+      <c r="A1482" s="1" t="s">
+        <v>4194</v>
+      </c>
+      <c r="B1482" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1482" s="1" t="s">
+        <v>4180</v>
+      </c>
+      <c r="D1482" s="1" t="s">
+        <v>4195</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:4">
+      <c r="A1483" s="1" t="s">
+        <v>4196</v>
+      </c>
+      <c r="B1483" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1483" s="1" t="s">
+        <v>4180</v>
+      </c>
+      <c r="D1483" s="1" t="s">
+        <v>4197</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:4">
+      <c r="A1484" s="1" t="s">
+        <v>4198</v>
+      </c>
+      <c r="B1484" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1484" s="1" t="s">
+        <v>4180</v>
+      </c>
+      <c r="D1484" s="1" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:4">
+      <c r="A1485" s="1" t="s">
+        <v>4200</v>
+      </c>
+      <c r="B1485" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1485" s="1" t="s">
+        <v>4201</v>
+      </c>
+      <c r="D1485" s="1" t="s">
+        <v>4202</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>