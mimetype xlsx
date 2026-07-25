--- v3 (2026-06-08)
+++ v4 (2026-07-25)
@@ -2063,111 +2063,111 @@
   <si>
     <t>Resultados dun ensaio realizado entre 2017 e 2019 para determinar o efecto do rego no rendemento do cultivo de arandos na provincia de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
     <t>Efecto dos diferentes niveis de salinidade na calidade da froita de amorodo</t>
   </si>
   <si>
     <t>Resultados dun experimento de 2013/2014 sobre a influencia de diferentes niveis de salinidade da solución nutritiva na calidade do froito en dúas variedades de amorodo (cv. 'Primoris' e cv. 'Albion') cultivadas en invernadoiros utilizando sistemas de reutilización de lixiviados. A estratexia proposta de someter os cultivos de amorodo a salinidade durante a fase de desenvolvemento e engorde do froito afecta positivamente á calidade do froito de amorodo sen afectar o rendemento en ambas as variedades avaliadas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ab14335d-93d7-485f-9d55-17d8bf6968da</t>
   </si>
   <si>
     <t>Eutrofización e ecotoxicidade no cultivo de amorodos</t>
   </si>
   <si>
     <t>Resultados dun estudo dirixido a cuantificar e avaliar os impactos ambientais da eutrofización e a ecotoxicidade no cultivo de amorodos, considerando todo o ciclo de vida de diferentes sistemas de produción. Os resultados suxiren estratexias para optimizar as prácticas agrícolas implementadas polos agricultores para mellorar a sustentabilidade das súas explotacións e aumentar a competitividade do sector da produción de amorodos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>Cultivo de millo en Andalucía baixo o impacto do cambio climático</t>
+  </si>
+  <si>
+    <t>Resultados de estudos sobre os posibles impactos do cambio climático no cultivo de millo de regadío en Andalucía e medidas de adaptación avaliadas para limitalos.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fb65255-04b4-48fb-95aa-09e9ab613ec2</t>
+  </si>
+  <si>
+    <t>O efecto das diferentes asignacións de rega no cultivo de aguacate. Tempada 2016/2017</t>
+  </si>
+  <si>
+    <t>Resultados da campaña 2016/17 de probas de rega en explotacións comerciais de aguacate na costa andaluza.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
+  </si>
+  <si>
+    <t>Prácticas de fertilización en trigo baixo sementeira directa: alternativas ao uso de urea</t>
+  </si>
+  <si>
+    <t>Resultados dun proxecto de investigación que estudou diferentes metodoloxías alternativas de fertilización con urea. Entre elas, destaca o uso de inhibidores da nitrificación e urease. Os resultados presentáronse en termos de beneficios agronómicos (colleita, N no gran, etc.) e beneficios ambientais (redución da lixiviación de nitratos e das emisións de N02).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
+  </si>
+  <si>
+    <t>Estudo comparativo da produción e calidade da froita en cinco cultivares de ameixa de colleita tardía baixo xestión ecolóxica e convencional.</t>
+  </si>
+  <si>
+    <t>Resultados de 2009 a 2013 relativos á produción e calidade de cinco cultivares comerciais de ameixa xaponesa de colleita tardía, que se cultivaron durante varios anos baixo dous sistemas de xestión agronómica diferentes: ecolóxico e convencional.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
+  </si>
+  <si>
+    <t>Ensaios de variedades de xirasol resistentes ao Jopo (O. cumana) en Andalucía. Campaña 2024</t>
+  </si>
+  <si>
+    <t>Resultados dos cinco ensaios con variedades de xirasol resistentes ao jopo (O. Cumana) en Andalucía na campaña de 2024. Preséntanse datos sobre o rendemento tanto de semente como de aceite, datos sobre as diferentes enfermidades e unha táboa resumo dos rendementos para cada ensaio.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d35cebaa-01bd-46fd-8c49-6c776c3f3969</t>
+  </si>
+  <si>
     <t>Uso de bacterias no cultivo de amorodos. Resultados preliminares de campo.</t>
   </si>
   <si>
     <t>Resultados dos ensaios preliminares realizados durante a campaña 2017/18 sobre o uso de tres bacterias promotoras do crecemento en cultivos de amorodo. O obxectivo deste estudo é comprobar se a inoculación con bacterias promotoras do crecemento pode, en parte, reducir o uso de produtos sintéticos nun cultivo tan importante no rural andaluz como o amorodo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
   </si>
   <si>
     <t>Estudo preliminar do rego deficitario en amendoeiras</t>
   </si>
   <si>
     <t>Resultados dos ensaios sobre diferentes estratexias de rega deficitaria no cultivo de améndoas levados a cabo nas campañas de 2013 e 2014.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
-  </si>
-[...43 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d35cebaa-01bd-46fd-8c49-6c776c3f3969</t>
   </si>
   <si>
     <t>Uso de tensiómetros manuais e electrónicos para a xestión do rego</t>
   </si>
   <si>
     <t>Os tensiómetros son instrumentos que miden o potencial matricial ou a tensión matricial do solo. Trátase dunha medida indirecta da humidade do solo e está causada polas forzas que reteñen a auga nos capilares e nas partículas do solo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/341bbbd5-9403-4e30-bf4f-855945132330</t>
   </si>
   <si>
     <t>Benestar animal en granxas avícolas</t>
   </si>
   <si>
     <t>Manual destinado ao seu uso en cursos sobre Benestar Animal en Explotacións Avícolas. Os cursos terán unha duración mínima de 20 horas e están dirixidos a propietarios e a quen traballa en explotacións avícolas. A IFAPA considerou oportuno desenvolver e publicar este material didáctico específico sobre Benestar Animal en Explotacións Avícolas, co obxectivo de proporcionar tanto ao sector como aos educadores neste campo contidos axeitados que aborden os temas recollidos na normativa que regula a formación en Benestar Animal.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4effe209-78ac-40b0-8f2f-f6f243c394c4</t>
   </si>
   <si>
     <t>Optimización do rego e a fertilización no cultivo de xirasol</t>
   </si>
   <si>
     <t>Para mellorar a nosa comprensión da interacción entre as necesidades de auga e fertilizantes no cultivo de xirasol, realizouse un experimento de tres anos de duración no que se probaron diferentes volumes de rego, diferentes estratexias de fertilización e as súas posibles interaccións no rendemento das sementes, o contido de aceite e outros compoñentes do rendemento. Este documento presenta os resultados do experimento.</t>
   </si>