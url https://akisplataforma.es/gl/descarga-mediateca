--- v4 (2026-07-25)
+++ v5 (2026-09-15)
@@ -1874,113 +1874,113 @@
   <si>
     <t>Os Sistemas Agroindustriais Sostibles de Cultivos están incluídos na Submedida 10.1. Pagamentos por Compromisos Agrícolas e Ambientais. Isto significa que o beneficiario desta axuda recibirá unha compensación económica por levar a cabo unha serie de prácticas agrícolas que son beneficiosas non só para o medio ambiente, senón tamén para os propios cultivos. Ademais, é necesario non só valorar e buscar a rendibilidade destes cultivos, senón tamén garantir que estes se obteñan mediante prácticas agrícolas respectuosas co medio ambiente, ademais dunha xestión eficiente dos recursos naturais.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd76489-e670-4d3a-aee4-3d28620fcb88</t>
   </si>
   <si>
     <t>Manual básico de laboratorio enolóxico</t>
   </si>
   <si>
     <t>Tanto as grandes adegas como as cooperativas contan con persoal altamente cualificado dedicado ao control enolóxico químico da uva, o mosto e o viño. Non obstante, nas pequenas adegas e lagares familiares, esta especialización non é tan común. Este manual pode servir de apoio e referencia para todos eles, mesmo para aqueles menos familiarizados coa química, proporcionándolles métodos de traballo básicos que lles permitan controlar axeitadamente os seus procesos de produción, desde a selección da data da colleita ata o proceso de embotellado, incluíndo o proceso de fermentación.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9ea0a90e-f147-4020-bcd5-d34fcf787547</t>
   </si>
   <si>
     <t>Avaliación do efecto dos fertilizantes foliares comerciais no control da mancha foliar en oliveiras ecolóxicas da variedade Picual</t>
   </si>
   <si>
     <t>Tradicionalmente, o control da mancha foliar da oliveira, unha das enfermidades máis graves das oliveiras causada polo fungo Fusicladium oleagineum, baseouse no uso ineficiente de funxicidas foliares, especialmente compostos de cobre. Os danos ambientais causados por estas prácticas levaron aos gobernos a restrinxir o seu uso. Na agricultura ecolóxica, onde os produtos a base de cobre son a opción máis utilizada, as limitacións actuais fan necesaria a busca de produtos alternativos que reduzan a achega de cobre. Este artigo presenta, para a variedade Picual, os resultados dos ensaios realizados para controlar a mancha foliar da oliveira mediante aplicacións foliares de fertilizantes comerciais que se cre que reducen a incidencia da enfermidade. Os resultados demostran diferenzas significativas entre o tratamento con oxicloruro e os fertilizantes foliares, sendo estes últimos unha maior incidencia da enfermidade.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b0638d87-e773-4604-9e0f-888479354b98</t>
   </si>
   <si>
+    <t>Termografía para o diagnóstico de mastite en cabras leiteiras</t>
+  </si>
+  <si>
+    <t>Preséntanse os resultados dun ensaio experimental no ámbito do Proxecto Transforma PR.TRA23.TRA2023.002 (SOSDEGAN) Innovacións para a Xestión Sostible dos Recursos Pasturís e Pecuarios en Dehesas e Sistemas Semiextensivos de Andalucía, no módulo de gandería. O obxectivo foi probar o uso potencial da termografía no diagnóstico precoz da mastite en cabras, aproveitando o seu uso como técnica non invasiva e de resultados rápidos. Non obstante, non se obtiveron resultados suficientemente precisos para estender o seu uso.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99c72850-a05e-4159-9c3c-601c85ea1061</t>
+  </si>
+  <si>
+    <t>Guía de instalación e usuario da aplicación de rega Citrus</t>
+  </si>
+  <si>
+    <t>Esta ferramenta dixital está deseñada para programar e optimizar o rego para cultivos de cítricos utilizando o balance hídrico do solo, considerando datos meteorolóxicos, de solo e de plantación. A aplicación, dispoñible para versións Android, iOS e web, permite aos técnicos e agricultores configurar parcelas con información precisa para recibir recomendacións de rego personalizadas (óptima, déficit controlado ou supervivencia), así como acceder a informes, notificacións e análises históricas de rego. Esta guía detalla a instalación, configuración e uso da aplicación, promovendo unha xestión eficiente da auga no contexto do cambio climático.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b37c6067-98aa-4915-b4e3-418b4cb0d6c9</t>
+  </si>
+  <si>
     <t>Rego de bagas. Unha ferramenta para programar o rego de bagas. Guía do usuario.</t>
   </si>
   <si>
     <t>Riego Berry é unha aplicación móbil da IFAPA (Axencia de Desenvolvemento Agrario da Xunta de Andalucía) que permite obter recomendacións de rega rápidas e intuitivas para os cultivos de amorodo, framboesa e arando na provincia de Huelva. Está baseada nos resultados de 10 anos de investigación e experimentación en explotacións comerciais e na IFAPA, que apoia a súa aplicación a escala comercial. A aplicación permite personalizar as recomendacións de rega para os cultivos de bagas para cada parcela. As taxas de rega están dirixidas a acadar a máxima produción, optimizando ao máximo o consumo de auga, garantindo que o cultivo nunca sufra estrés hídrico. A aplicación desta metodoloxía de programación do rega en explotacións comerciais levou a un aforro de auga de ata o 40 %.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6203f89e-0ac8-4d9d-8ee8-0d0b930893af</t>
   </si>
   <si>
     <t>Análise dos custos de produción de pequenas explotacións tradicionais de oliveira sen labranza</t>
   </si>
   <si>
     <t>Analízanse os custos de produción das pequenas explotacións olivícolas para demostrar a importancia da man de obra familiar na súa rendibilidade e para salientar a importancia das subvencións da PAC. Ademais, propóñense estratexias de produción innovadoras que reducirían os custos de produción e, polo tanto, aumentarían a rendibilidade.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a66f3449-5911-4a0e-a71b-d5546a47797f</t>
   </si>
   <si>
     <t>Oportunidades para as leguminosas no marco da nova PAC (2014-2020)</t>
   </si>
   <si>
     <t>Descríbese a importancia das leguminosas na agricultura e o papel que desempeñan estes cultivos á luz da nova reforma da Política Agrícola Común. O documento céntrase nas dificultades do control de herbas daniñas nas leguminosas e nos aspectos máis relevantes do cultivo de fabas e garavanzos, as principais leguminosas cultivadas en Andalucía. Destácanse as principais limitacións destes cultivos, como a falta de herbicidas aprobados para o control de herbas daniñas, as pragas e enfermidades, a seca e os baixos rendementos, entre outros. Propóñense varias estratexias para aumentar o cultivo de leguminosas na agricultura española.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e2756f07-f178-49ea-937b-d1e047c9c021</t>
   </si>
   <si>
     <t>Métodos de instalación de cubertas verdes: fundamentos, aplicacións e xestión</t>
   </si>
   <si>
     <t>Descríbense os fundamentos da competencia e a interferencia entre as especies vexetais. As primeiras semanas son cruciais. Describíronse as estratexias para plantar cultivos de cobertura, o momento da plantación, o acondicionamento das sementes e a xestión. O sistema debe seleccionarse coidadosamente para garantir a implementación exitosa dos cultivos de cobertura e evitar o malgasto de diñeiro, xa sexa plantando especies con poucas ou ningunha posibilidade de supervivencia ou porque a xestión é difícil.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/172d955f-170a-4e1b-8347-c71e9c6401f9</t>
   </si>
   <si>
     <t>Potencial enolóxico das variedades autóctonas andaluzas Beba e Mantúo de Pilas</t>
   </si>
   <si>
     <t>Estase a avaliar o potencial vinícola de dúas variedades de uva autóctonas andaluzas, Beba e Mantúo de Pilas. O estudo realizouse en Jerez de la Frontera durante catro tempadas consecutivas. Tamén se incluíu a Palomino Fino como variedade de referencia, xa que é a variedade máis cultivada en Jerez (95%).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d82ab46c-0b6e-4cd4-9cbc-8e8fe8c92f5f</t>
   </si>
   <si>
-    <t>Termografía para o diagnóstico de mastite en cabras leiteiras</t>
-[...16 lines deleted...]
-  <si>
     <t>Comportamento agronómico de Clementina de Nules en diferentes portaenxertos de cítricos en Málaga. Campañas de cultivo 2013/14 e 2014/15.</t>
   </si>
   <si>
     <t>Resultados dun estudo de avaliación do rendemento agronómico de portaenxertos híbridos convencionais e novos (semienanos), realizado durante as campañas 2013/14 e 2014/15 nas condicións agroclimáticas da zona costeira da provincia de Málaga, co obxectivo de obter información consistente para optimizar a xestión agronómica das plantacións e, polo tanto, a súa rendibilidade.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/56235250-bea1-4fed-a377-bbdfdb6317bc</t>
   </si>
   <si>
     <t>Eficacia da solarización e a biosolarización en cultivos de area contra patóxenos fúnxicos do solo</t>
   </si>
   <si>
     <t>Resultados dun estudo realizado para comprobar a eficacia da solarización e a biosolarización do solo no control de patóxenos. Os patóxenos estudados foron: Fusarium oxysporum f. sp. melonis, Fusarium oxysporum f. sp. lycopersici, Pythium aphanidermatum, Pythium solare, Phytophthora capsici e Phytophthora nicotianae var. parasitica.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/37699b0f-ddc9-4dcf-b5b1-863d3623fe6b</t>
   </si>
   <si>
     <t>Avaliación das variedades locais de fabas. Campaña 2019/2020.</t>
   </si>
   <si>
     <t>Resultados do comportamento agronómico e resposta á planta parasita Orobanche crenata dun total de trece variedades locais andaluzas de fabas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c8bbb2-1835-404d-a244-e4124fcb7439</t>
@@ -2063,113 +2063,113 @@
   <si>
     <t>Resultados dun ensaio realizado entre 2017 e 2019 para determinar o efecto do rego no rendemento do cultivo de arandos na provincia de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
     <t>Efecto dos diferentes niveis de salinidade na calidade da froita de amorodo</t>
   </si>
   <si>
     <t>Resultados dun experimento de 2013/2014 sobre a influencia de diferentes niveis de salinidade da solución nutritiva na calidade do froito en dúas variedades de amorodo (cv. 'Primoris' e cv. 'Albion') cultivadas en invernadoiros utilizando sistemas de reutilización de lixiviados. A estratexia proposta de someter os cultivos de amorodo a salinidade durante a fase de desenvolvemento e engorde do froito afecta positivamente á calidade do froito de amorodo sen afectar o rendemento en ambas as variedades avaliadas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ab14335d-93d7-485f-9d55-17d8bf6968da</t>
   </si>
   <si>
     <t>Eutrofización e ecotoxicidade no cultivo de amorodos</t>
   </si>
   <si>
     <t>Resultados dun estudo dirixido a cuantificar e avaliar os impactos ambientais da eutrofización e a ecotoxicidade no cultivo de amorodos, considerando todo o ciclo de vida de diferentes sistemas de produción. Os resultados suxiren estratexias para optimizar as prácticas agrícolas implementadas polos agricultores para mellorar a sustentabilidade das súas explotacións e aumentar a competitividade do sector da produción de amorodos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>Uso de bacterias no cultivo de amorodos. Resultados preliminares de campo.</t>
+  </si>
+  <si>
+    <t>Resultados dos ensaios preliminares realizados durante a campaña 2017/18 sobre o uso de tres bacterias promotoras do crecemento en cultivos de amorodo. O obxectivo deste estudo é comprobar se a inoculación con bacterias promotoras do crecemento pode, en parte, reducir o uso de produtos sintéticos nun cultivo tan importante no rural andaluz como o amorodo.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
+  </si>
+  <si>
+    <t>Estudo preliminar do rego deficitario en amendoeiras</t>
+  </si>
+  <si>
+    <t>Resultados dos ensaios sobre diferentes estratexias de rega deficitaria no cultivo de améndoas levados a cabo nas campañas de 2013 e 2014.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
+  </si>
+  <si>
     <t>Cultivo de millo en Andalucía baixo o impacto do cambio climático</t>
   </si>
   <si>
     <t>Resultados de estudos sobre os posibles impactos do cambio climático no cultivo de millo de regadío en Andalucía e medidas de adaptación avaliadas para limitalos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fb65255-04b4-48fb-95aa-09e9ab613ec2</t>
   </si>
   <si>
     <t>O efecto das diferentes asignacións de rega no cultivo de aguacate. Tempada 2016/2017</t>
   </si>
   <si>
     <t>Resultados da campaña 2016/17 de probas de rega en explotacións comerciais de aguacate na costa andaluza.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
   </si>
   <si>
     <t>Prácticas de fertilización en trigo baixo sementeira directa: alternativas ao uso de urea</t>
   </si>
   <si>
     <t>Resultados dun proxecto de investigación que estudou diferentes metodoloxías alternativas de fertilización con urea. Entre elas, destaca o uso de inhibidores da nitrificación e urease. Os resultados presentáronse en termos de beneficios agronómicos (colleita, N no gran, etc.) e beneficios ambientais (redución da lixiviación de nitratos e das emisións de N02).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
   </si>
   <si>
     <t>Estudo comparativo da produción e calidade da froita en cinco cultivares de ameixa de colleita tardía baixo xestión ecolóxica e convencional.</t>
   </si>
   <si>
     <t>Resultados de 2009 a 2013 relativos á produción e calidade de cinco cultivares comerciais de ameixa xaponesa de colleita tardía, que se cultivaron durante varios anos baixo dous sistemas de xestión agronómica diferentes: ecolóxico e convencional.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
   </si>
   <si>
     <t>Ensaios de variedades de xirasol resistentes ao Jopo (O. cumana) en Andalucía. Campaña 2024</t>
   </si>
   <si>
     <t>Resultados dos cinco ensaios con variedades de xirasol resistentes ao jopo (O. Cumana) en Andalucía na campaña de 2024. Preséntanse datos sobre o rendemento tanto de semente como de aceite, datos sobre as diferentes enfermidades e unha táboa resumo dos rendementos para cada ensaio.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d35cebaa-01bd-46fd-8c49-6c776c3f3969</t>
   </si>
   <si>
-    <t>Uso de bacterias no cultivo de amorodos. Resultados preliminares de campo.</t>
-[...16 lines deleted...]
-  <si>
     <t>Uso de tensiómetros manuais e electrónicos para a xestión do rego</t>
   </si>
   <si>
     <t>Os tensiómetros son instrumentos que miden o potencial matricial ou a tensión matricial do solo. Trátase dunha medida indirecta da humidade do solo e está causada polas forzas que reteñen a auga nos capilares e nas partículas do solo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/341bbbd5-9403-4e30-bf4f-855945132330</t>
   </si>
   <si>
     <t>Benestar animal en granxas avícolas</t>
   </si>
   <si>
     <t>Manual destinado ao seu uso en cursos sobre Benestar Animal en Explotacións Avícolas. Os cursos terán unha duración mínima de 20 horas e están dirixidos a propietarios e a quen traballa en explotacións avícolas. A IFAPA considerou oportuno desenvolver e publicar este material didáctico específico sobre Benestar Animal en Explotacións Avícolas, co obxectivo de proporcionar tanto ao sector como aos educadores neste campo contidos axeitados que aborden os temas recollidos na normativa que regula a formación en Benestar Animal.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4effe209-78ac-40b0-8f2f-f6f243c394c4</t>
   </si>
   <si>
     <t>Optimización do rego e a fertilización no cultivo de xirasol</t>
   </si>
   <si>
     <t>Para mellorar a nosa comprensión da interacción entre as necesidades de auga e fertilizantes no cultivo de xirasol, realizouse un experimento de tres anos de duración no que se probaron diferentes volumes de rego, diferentes estratexias de fertilización e as súas posibles interaccións no rendemento das sementes, o contido de aceite e outros compoñentes do rendemento. Este documento presenta os resultados do experimento.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff8af041-9d03-48b7-ae84-7436d05fa364</t>
@@ -2585,113 +2585,113 @@
   <si>
     <t>As minihortalizas, tamén coñecidas como "snacks", comezaron a cultivarse en España como unha alternativa de diversificación e unha estratexia de desenvolvemento da cadea de valor para o sector hortofrutícola. Aínda que aínda ocupan unha pequena cota de mercado, estas hortalizas poderían xerar nichos de mercado potenciais para obter un maior valor engadido e facer máis rendible o seu cultivo. Este traballo analiza as posibilidades de mercado destas novas variedades de aperitivos de especies coñecidas como o pepino, o pemento e o tomate, buscando adaptar a oferta non só aos canais convencionais e habituais da distribución vexetal a grande escala e aos puntos de venda, senón tamén abordar outros canais de comercialización e distribución innovadores, así como novos formatos, gamas e envases de produtos. Neste sentido, co obxectivo de buscar nichos de mercado potenciais e socializar aínda máis o consumo deste tipo de hortalizas crúas, este estudo analiza as actitudes e opinións dos consumidores novos cara ao consumo de hortalizas para aperitivos e a súa disposición a adquirilas a través de máquinas expendedoras de "autoservizo saudables".</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e09fef96-39d2-49b2-ab5b-17f3e096416e</t>
   </si>
   <si>
     <t>Guía de control, Sistemas de oliveira sostibles.</t>
   </si>
   <si>
     <t>As Xornadas de Formación en Agroambiente e Clima forman parte das accións destinadas a garantir o correcto cumprimento dos compromisos agroambientais adquiridos nalgunhas das operacións incluídas na Medida 10 "Agroambiente e</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/81b3ec0d-602a-4b3a-94df-c2006234d29d</t>
   </si>
   <si>
     <t>Sistema de cultivo agroindustrial sostible. Operación 10.1.5 - Actualización 2022-</t>
   </si>
   <si>
     <t>Os Obradoiros de Formación en Agroambiente e Clima enmárcanse nas iniciativas destinadas a garantir o axeitado cumprimento dos compromisos agroambientais adquiridos nalgunhas das operacións incluídas na Medida 10 "Agroambiente e Clima" do Programa Andaluz de Desenvolvemento Rural 2014-2022. O obxectivo destes obradoiros é mellorar as competencias dos beneficiarios destas subvencións, así como concienciar á poboación agraria sobre o uso de sistemas de produción compatibles coa conservación do medio ambiente e o benestar e a hixiene animal.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4244cde5-c6fc-4ac7-9edc-d92375fb8714</t>
   </si>
   <si>
+    <t>Avaliación de substratos derivados de turba negra natural para uso comercial</t>
+  </si>
+  <si>
+    <t>As calidades da turba negra non son óptimas para o seu uso como substrato só. Buscamos mellorar o seu baixo pH e a súa tendencia á compactación, determinando as mesturas óptimas para o seu uso en viveiros con mudas de hortalizas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/45353856-1d5e-4da3-ae52-43378e69a047</t>
+  </si>
+  <si>
+    <t>Uso de plásticos TIF na desinfestación de solos con 1,3 dicloropropeno + cloropicrina no cultivo de amorodos. Campaña 2020/2021</t>
+  </si>
+  <si>
+    <t>As enfermidades causadas por patóxenos transmitidos polo solo son un factor limitante para a produtividade do cultivo de amorodo. Actualmente contrólanse principalmente mediante estratexias de control químico con fumigantes suxeitos a autorizacións de uso excepcional. A redución do uso destes fumigantes agroquímicos e a implementación de alternativas máis sostibles son obxectivos prioritarios nas políticas agrícolas europeas e nacionais. Este estudo avalía a eficacia no control de patóxenos de baixas doses destes fumigantes mediante selado de plástico completamente impermeable aos gases (TIF) e o seu impacto na produtividade durante a campaña 2020-2021.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9a25188-5698-4823-b705-fad3427e87a6</t>
+  </si>
+  <si>
+    <t>Uso de plásticos TIF na desinfestación de solos con 1,3 dicloropropeno + cloropicrina no cultivo de amorodos. Campaña 2019/2020</t>
+  </si>
+  <si>
+    <t>As enfermidades causadas por patóxenos transmitidos polo solo son un factor limitante para a produtividade do cultivo de amorodo. Actualmente contrólanse principalmente mediante estratexias de control químico con fumigantes suxeitos a autorizacións de uso excepcional. A redución do uso destes fumigantes agroquímicos e a implementación de alternativas máis sostibles son obxectivos prioritarios nas políticas agrícolas europeas e nacionais. Este estudo avalía a eficacia no control de patóxenos de doses baixas destes fumigantes mediante selado de plástico completamente impermeable aos gases (TIF) e o seu impacto na produtividade durante a campaña 2019-2020.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b33ae86-99e9-477c-92ff-a9738372c170</t>
+  </si>
+  <si>
     <t>Efectos da colleita mecánica na calidade das uvas tintas e do viño Syrah</t>
   </si>
   <si>
     <t>A vendima mecánica foi gañando forza nas últimas décadas na maioría dos viñedos andaluces adaptados a este tipo de maquinaria. Non obstante, esta técnica sempre xerou preocupacións sobre a calidade final dos produtos obtidos e mesmo sobre a rendibilidade da explotación debido ás posibles perdas que se poden producir.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/eb964975-575f-44dd-8385-7ac5cf1f4d99</t>
   </si>
   <si>
     <t>Resultados dos ensaios de herbicidas post-emerxencia en fabas</t>
   </si>
   <si>
     <t>A falta de herbicidas preemerxentes e postemerxentes aprobados, especialmente contra as dicotiledóneas, é un dos principais obstáculos para plantar fabas nos secaños andaluzes, debido á gran diversidade e abundancia de malas herbas, incluíndo especies grandes altamente competitivas. Polo tanto, dado o crecente interese polas leguminosas, propuxéronse unha serie de ensaios para avaliar diferentes herbicidas preemerxentes e postemerxentes contra as dicotiledóneas. Tras a publicación dos resultados de preemerxencia en 2015, esta publicación presenta os resultados postemerxentes de sete herbicidas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c366a3d6-34fc-4383-b3bd-eafaa58f5a89</t>
   </si>
   <si>
     <t>Optimización da solarización do solo en cultivos a base de area</t>
   </si>
   <si>
     <t>A solarización é un sistema de desinfección do solo que consiste en cubrir o solo húmido con plástico fino e transparente durante 4 a 6 semanas durante os períodos de temperatura e radiación solar máximas. Este estudo examina os posibles factores de influencia, como o tipo de plástico empregado, o período de solarización máis axeitado e a xestión do rego, co obxectivo de acadar a temperatura máis alta posible para eliminar os patóxenos do solo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/53159818-2774-4108-8a92-f18457f26788</t>
   </si>
   <si>
     <t>Estudo de diversidade en horticultura protexida: crisopas (Biodiversidade III)</t>
   </si>
   <si>
     <t>As crisopas son insectos que forman parte do complexo de artrópodos beneficiosos que se alimentan de pragas dos cultivos. Demostrouse que a diversidade é unha ferramenta fundamental para manter esta fauna de artrópodos beneficiosa e protexer os cultivos dos ataques de pragas. Este traballo forma parte dun estudo máis amplo cuxo obxectivo principal é documentar a biodiversidade de artrópodos útiles na horticultura protexida en Almería. Ademais, cada documento ofrece unha forma rápida e sinxela de identificar as especies estudadas. Neste caso, estudáronse as diferentes especies de crisopas que se atopan nos cultivos hortícolas protexidos, cunha sección final que facilita a identificación das crisopas máis abundantes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ee743e98-d6e4-4fac-8684-ca1eeafc2561</t>
   </si>
   <si>
-    <t>Avaliación de substratos derivados de turba negra natural para uso comercial</t>
-[...25 lines deleted...]
-  <si>
     <t>Resultados das probas de novas variedades de cebada na campaña 2016/2017 de Andalucía</t>
   </si>
   <si>
     <t>A superficie cultivada en Andalucía experimentou unha considerable transformación nos últimos anos como consecuencia da desvinculación das subvencións da Política Agrícola Común. Coa entrada en vigor da nova PAC, a sustentabilidade das explotacións mellórase claramente, favorecendo a rotación de cultivos, con especial mención das leguminosas. Así, os secaños andaluzes alternarán entre cereais de inverno, xirasoles e leguminosas. A mellora do coñecemento do cultivo abordado nesta publicación, a cebada, baséase nas innovacións incorporadas nas sementes que se comercializan no mercado. A xeración de información sobre novas variedades rexistradas en España ou Europa en relación cos seguintes aspectos: agronomía, produción, resistencia ás enfermidades, así como os seus parámetros de calidade, son de vital importancia para os agricultores. Esta publicación pretende incorporar un elemento de interese na toma de decisións dos agricultores, xa que o coñecemento da adaptabilidade e o comportamento das variedades é decisivo para saber que sementar en función do uso previsto da colleita.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e3cc49ee-3fa5-4d12-92b6-92838400ca3c</t>
   </si>
   <si>
     <t>Resultados dos ensaios con novas variedades de cebada en Andalucía, campaña 2017/2018</t>
   </si>
   <si>
     <t>A superficie cultivada en Andalucía experimentou unha considerable transformación nos últimos anos como consecuencia da desvinculación das subvencións da Política Agrícola Común. Coa entrada en vigor da nova PAC, a sustentabilidade das explotacións mellórase claramente, favorecendo a rotación de cultivos, con especial mención das leguminosas. Así, os secaños andaluzes alternarán entre cereais de inverno, xirasoles e leguminosas. A mellora do coñecemento do cultivo abordado nesta publicación, a cebada, baséase nas innovacións incorporadas nas sementes que se comercializan no mercado. Xerar información sobre novas variedades rexistradas en España ou Europa en relación cos seguintes aspectos: agronomía, produción, resistencia ás enfermidades, así como os seus parámetros de calidade, é de vital importancia para os agricultores. Esta publicación pretende incorporar un elemento de interese na toma de decisións dos agricultores, xa que o coñecemento da adaptabilidade e o comportamento das variedades é decisivo para saber que sementar en función do uso previsto da colleita.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c2fdb782-fa6f-4aeb-a151-402aa8057e69</t>
   </si>
   <si>
     <t>Resultados dos ensaios con novas variedades de triticale en Andalucía, campaña 2016/2017</t>
   </si>
   <si>
     <t>A superficie cultivada en Andalucía experimentou un cambio considerable nos últimos anos como resultado da desvinculación das subvencións da Política Agrícola Común. Coa entrada en vigor da nova PAC, a sustentabilidade das explotacións agrarias mellórase claramente, favorecendo a rotación de cultivos, con especial atención ás leguminosas. Así, os secaños andaluzes alternarán entre cereais de inverno, xirasoles e leguminosas. A mellora do coñecemento do cultivo abordado nesta publicación, o triticale, provén das innovacións incorporadas nas sementes que se venden no mercado. Xerar información sobre novas variedades rexistradas en España ou Europa en relación cos parámetros agronómicos, produtivos, de resistencia a enfermidades e de calidade é de vital importancia para os agricultores. Esta publicación pretende incorporar un elemento de interese na toma de decisións dos agricultores, xa que o coñecemento da adaptabilidade e o comportamento das variedades é decisivo para saber que sementar en función do uso previsto da colleita.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8cacd07e-b204-4925-a079-08d27f46e1ab</t>
@@ -3143,122 +3143,122 @@
   <si>
     <t>A cuberta vexetal viva considérase o sistema de xestión do solo máis axeitado, agás nos casos nos que non sexa posible un control axeitado. En comparación con outros sistemas de xestión do solo, a cuberta vexetal viva ten as seguintes vantaxes, entre outras: consegue unha mellor estrutura do solo e un maior contido en materia orgánica; mellora a taxa de infiltración da auga no solo e reduce a perda de auga por evaporación; facilita o tránsito de maquinaria; e é o sistema que máis reduce os danos por erosión. Se non se implementa control químico, é un sistema sen risco de danos ambientais e o que máis contribúe á conservación da biodiversidade e á mellora do agroecosistema.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/78cbd014-6939-452d-b996-56478b48210f</t>
   </si>
   <si>
     <t>Colección nuclear de Vicia faba: caracterización e avaliación preliminar</t>
   </si>
   <si>
     <t>A diversidade biolóxica actual é a base da futura sustentabilidade agrícola e alimentaria, sendo os recursos fitoxenéticos o seu compoñente fundamental. A súa conservación é fundamental para o seu uso presente e futuro, xa sexa directamente mediante o uso de accesións conservadas ou mediante a incorporación dos xenes específicos que conteñen a programas de mellora vexetal. Para poder empregar este material, é necesario comprendelo, e isto lévanos a caracterizalo e avalialo mediante o estudo de descritores. Este documento ofrece a posibilidade de consultar e buscar trazos útiles a partir das accesións da Colección Básica de Vicia faba conservada no Banco de Xermoplasma da IFAPA.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/924447fb-a4ce-4aa6-ac2e-b7c4f83788e9</t>
   </si>
   <si>
     <t>Uso de datos meteorolóxicos e de teledetección para estimar a ET0 en Andalucía</t>
   </si>
   <si>
     <t>A avaliación da evapotranspiración de referencia (ETo) a nivel de parcela, área de rega, conca hidrográfica e rexional é un reto para a investigación agrícola e hidrolóxica; isto require a caracterización de grandes áreas ademais de obter variables meteorolóxicas precisas. Para abordar isto, desenvolveuse unha nova metodoloxía, combinando datos de radiación solar do satélite Meteosat (MSG) a través da plataforma LSA SAF con datos de temperatura media do aire a 2 metros da plataforma ECMWF.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8de69ea1-693a-4715-a83b-f3b091ecf841</t>
   </si>
   <si>
+    <t>Efecto da variedade e do sistema de cultivo nas características de calidade das fresas. Tempada de colleita 2023/2024.</t>
+  </si>
+  <si>
+    <t>A calidade dos amorodos acabados de colleitar e poscolleitar é un factor moi relevante para o seu éxito comercial. Polo tanto, neste traballo, o noso obxectivo foi avaliar a calidade organoléptica, funcional e poscolleita dunha selección de 16 variedades de amorodo de 11 programas de mellora diferentes en tres sistemas de cultivo. Este estudo ten como obxectivo xerar información obxectiva sobre o rendemento de cada variedade en cada sistema de cultivo.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/298cb4ca-2eff-4dcd-bf23-503289e512bb</t>
+  </si>
+  <si>
+    <t>Determinación da calidade das froitas cítricas no laboratorio</t>
+  </si>
+  <si>
+    <t>A calidade do produto e a satisfacción do consumidor son elementos prioritarios para os produtores de cítricos. Polo tanto, este artigo presenta os parámetros que definen a calidade morfolóxica e organoléptica dos cítricos. Tamén describe brevemente os procedementos para determinar estes parámetros de calidade, que garanten o cumprimento da normativa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5938a086-c82e-465a-94f9-2729428527b4</t>
+  </si>
+  <si>
+    <t>Probas de ADN para predicir a cor da froita de amorodo</t>
+  </si>
+  <si>
+    <t>A cor característica dos amorodos maduros débese á acumulación de antocianinas. Estes pigmentos, ademais de aumentar o atractivo da froita, teñen numerosos beneficios para a saúde debido ás súas propiedades antioxidantes. As diferentes variedades e especies de amorodo presentan unha sorprendente variabilidade na cor da froita, o que a converte nun trazo importante para os melloradores. No centro IFAPA de Málaga, en colaboración con outros grupos de investigación, desenvolvemos dúas probas de ADN para predicir a presenza/ausencia e distribución destes pigmentos na froita, evitando a necesidade de cultivar a planta para observar o fenotipo. Os marcadores utilizados detectan diferentes alelos do xene FaMYB10, responsable da variación cualitativa nestes trazos. Este documento presenta os detalles de ambas as probas, que se poden usar a grande escala, de forma económica e sinxela, en programas de mellora.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43c6c366-16fa-48b3-8a4a-27e64d4eb8c7</t>
+  </si>
+  <si>
+    <t>Xestión integrada da escama branca do mango</t>
+  </si>
+  <si>
+    <t>A cochinilla branca (Aulacaspis tubercularis) é a praga máis importante das mangas no sur de España e unha das máis prexudiciais a nivel mundial. Aquí propóñense as bases para a súa xestión integrada. Ofrécese unha descrición da praga, xunto con datos sobre a súa bioloxía, síntomas e danos. Tamén se suxire o uso de aceites de parafina para o seu control, xa que demostraron a súa eficacia en ensaios de campo. O control biolóxico, mediante un depredador (Cybocephalus nipponicus) e un parasitoide (Encarsia citrina), é unha opción de futuro, aínda que haberá que estudar a súa implementación con cuberta vexetal que sirva de refuxio e alimento alternativo para as pragas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
+  </si>
+  <si>
+    <t>Control químico sostible da escama branca do mango (Aulacaspis tubercularis)</t>
+  </si>
+  <si>
+    <t>A cochinilla branca é unha praga clave nos cultivos de mango en Andalucía, xa que produce unha cantidade significativa de...</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
+  </si>
+  <si>
     <t>Avespa do castiñeiro (Dryocosmus kuriphlilus) en Andalucía</t>
   </si>
   <si>
     <t>A avespa do castiñeiro (Dryocosmus kuriphilus) é unha praga importante dos cultivos de castiñeiro, comprometendo seriamente a súa rendibilidade. Este documento ofrece información sobre a súa distribución, bioloxía, danos que causa e medidas de control existentes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f58818c2-dfd5-4c1d-8046-68c785749173</t>
   </si>
   <si>
     <t>Parasitoides autóctonos da avespa do castiñeiro en Andalucía</t>
   </si>
   <si>
     <t>A avespa do castiñeiro (Dryocosmus kuriphilus) é unha praga importante dos cultivos de castiñeiro, comprometendo seriamente a súa rendibilidade. Este documento, ademais de describir as principais características destas avespas, proporciona información sobre o control da praga da avespa do castiñeiro por parasitoides autóctonos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/394bb10a-55f5-495b-8118-029273d8ee00</t>
   </si>
   <si>
     <t>Sistemas de oliveiras sostibles. Operación 10.1.7</t>
   </si>
   <si>
     <t>A axuda agroambiental vinculada ás oliveiras coñécese como Operación 10.1.7. Sistemas olivícolas sostibles. Esta medida de apoio a este sector forma parte do Marco Estratéxico Comunitario (MCA) 2014-2020 do Programa Andaluz de Desenvolvemento Rural (PARD), concretamente da Medida 10: Agroambiente e Clima. Entre os obxectivos que pretende cumprir, o que afecta ás oliveiras e para o que se desenvolveu esta operación específica para este cultivo é a "Prevención da erosión do solo e mellora da xestión do solo". Así mesmo, se observamos a Figura 1, a Operación 10.1.7. Sistemas olivícolas sostibles está incluída dentro da Submedida 10.1. Pagos por Compromisos Agrícolas e Ambientais, é dicir, o beneficiario desta axuda recibirá unha compensación económica por levar a cabo unha serie de prácticas agrícolas que son beneficiosas non só para o medio ambiente senón tamén para o propio cultivo, porque non debemos esquecer que temos que ver e xestionar a oliveira como un agroecosistema, sendo esta</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/78a0d01f-c174-49d3-b916-0f8987dd90d3</t>
   </si>
   <si>
-    <t>Efecto da variedade e do sistema de cultivo nas características de calidade das fresas. Tempada de colleita 2023/2024.</t>
-[...43 lines deleted...]
-  <si>
     <t>Resultados dos ensaios con novas variedades de trigo duro en Andalucía. Campaña de cultivo 2016/2017</t>
   </si>
   <si>
     <t>Información actualizada sobre as novas variedades de trigo duro en Andalucía, o seu rendemento agronómico e produtivo e os parámetros de calidade nas principais zonas produtoras andaluzas. Unha breve descrición xeral do documento proporcionará orientación para tomar decisións oportunas e axeitadas sobre a variedade de trigo duro a cultivar, en función do tipo de solo, o clima e as características da explotación.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c810a78a-ef3b-4fa4-8941-cc4d878bc3b9</t>
   </si>
   <si>
     <t>Resultados dos ensaios con novas variedades de trigo duro en Andalucía. Campaña de cultivo 2015/2016</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f2645e9-bb2d-4714-9da8-4ff1cb988acd</t>
   </si>
   <si>
     <t>Resultados dos ensaios con novas variedades de trigo duro en Andalucía. Campaña 2014/2015</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f4b873bb-cb2f-46d2-813c-ed87e00bb7bb</t>
   </si>
   <si>
     <t>Resultados dos ensaios con novas variedades de triticale en Andalucía. Campaña 2015/2016</t>
   </si>
   <si>
     <t>Información actualizada sobre as novas variedades de triticale en Andalucía, o seu rendemento agronómico e produtivo e os parámetros de calidade nas principais zonas de cultivo andaluzas. Unha breve descrición xeral do documento proporcionará orientación para tomar decisións oportunas e axeitadas sobre a variedade de triticale a cultivar, en función do tipo de solo, o clima e as características da explotación.</t>
@@ -3509,104 +3509,104 @@
   <si>
     <t>Resultados dos ensaios de novas variedades de trigo brando en Andalucía, campaña 2018/2019</t>
   </si>
   <si>
     <t>É necesario mellorar a produción de cereais para satisfacer a crecente demanda de alimentos. Estímase que para o ano 2050, a produción aumentará nun 60 %. Os cereais (millo, arroz e trigo) representan o 42,5 % de todas as calorías humanas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b360fbe1-e7b1-4a78-907b-d8e6a4e50ae1</t>
   </si>
   <si>
     <t>Resultados das probas de novas variedades de trigo duro en Andalucía campaña 2018/2019</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c08333e-275e-4303-9b6a-4f6edf96f185</t>
   </si>
   <si>
     <t>Avance dos resultados da avaliación das variedades comerciais de alfalfa. Campaña de cultivo 2016/2017</t>
   </si>
   <si>
     <t>Existe unha ampla gama de variedades comerciais de alfalfa (Medicago sativa) dispoñibles para os agricultores para o seu uso como forraxe. Para determinar que variedade ou variedades se adaptan mellor a un ambiente de produción específico, é necesario realizar ensaios de avaliación varietal. O obxectivo deste estudo é presentar os resultados da primeira campaña que avaliou o rendemento da forraxe verde dun grupo de variedades comerciais de alfalfa nun ambiente específico. Os resultados correspondentes engadiranse en campañas posteriores.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/40eed973-9d4b-467f-8b53-7c917c88d481</t>
   </si>
   <si>
+    <t>Variabilidade da cobertura nos garavanzos</t>
+  </si>
+  <si>
+    <t>Este estudo tivo como obxectivo determinar se existe variabilidade no trazo da cuberta verde dentro dunha colección de 21 ecotipos de garavanzos. O experimento levouse a cabo nunha granxa do concello de El Carpio (Córdoba) durante a tempada agrícola 2021/2022. O deseño estatístico do ensaio foi de bloques aleatorios con tres repeticións. A porcentaxe de cuberta estimouse nun metro cadrado de parcela durante sete datas diferentes, obténdose así valores absolutos e a evolución do trazo. Isto determinouse mediante unha cámara GoPro e o software de procesamento de imaxes Canopeo. Os resultados mostran variabilidade no trazo da cuberta dentro da poboación estudada, o que permite identificar e seleccionar os ecotipos coa maior porcentaxe.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7fa59432-937c-49c2-b80d-718e0fb08f07</t>
+  </si>
+  <si>
     <t>Scirtothrips aurantii en cítricos en Andalucía: recoñecemento, bioloxía, xestión e estratexias de control</t>
   </si>
   <si>
     <t>Este material foi desenvolvido para proporcionar unha visión detallada da praga Scirtothrips aurantii. Inclúe aspectos como a súa distribución xeográfica, o seu ciclo de vida, os métodos de detección e seguimento e as estratexias actuais de xestión integrada.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ec105aa5-6d9e-475b-9133-a5f99858244b</t>
   </si>
   <si>
     <t>Coñecemento, consumo e preferencias dos consumidores cara aos aceites de oliva de calidade certificada</t>
   </si>
   <si>
     <t>Este traballo analiza a demanda de aceites de oliva de calidade certificada en Andalucía, centrándose nos diferentes Sistemas de Calidade Certificada dispoñibles para os consumidores andaluces: produción integrada, agricultura ecolóxica, pegada de carbono, prezo xusto, ISO 9001, ISO 14001, Globalgap, entre outros. O obxectivo é determinar o nivel de coñecemento, consumo e disposición a pagar por diferentes atributos de calidade e CCS entre os consumidores andaluces de aceite de oliva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f18089d2-2d62-45a0-a92c-6da8c5f3036b</t>
   </si>
   <si>
     <t>Control biolóxico de Macrophomina phaseolina en cultivos de amorodo en condicións de campo</t>
   </si>
   <si>
     <t>Este traballo é unha continuación de estudos previos, nos que os autores probaron a eficacia de varios illamentos bacterianos no biocontrol do fungo Macrophomina phaseolina en condicións in vitro, de invernadoiro e de campo. Nestes estudos, a bacteria coñecida como Hvs8 foi seleccionada como un posible axente de biocontrol en condicións de campo. Este estudo presenta os resultados de campo de dúas campañas consecutivas, con resultados que apoian esta proposta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/48d04121-a9db-4a42-abf3-76be2d863150</t>
   </si>
   <si>
     <t>Uso de bacterias no biocontrol da murcha por Fusarium nos espárragos</t>
   </si>
   <si>
     <t>Este artigo presenta un estudo do efecto da aplicación de bacterias ás plantas de espárrago para o biocontrol dos fungos patóxenos Fusarium oxysporum, F. solani e F. proliferatum. Os estudos realizáronse na variedade Grande no Centro IFAPA Las Torres y Tomejil en Alcalá del Río (Sevilla). Os resultados demostran a eficacia destes tratamentos e abren a posibilidade de usalos para substituír produtos químicos sintéticos nun contexto agrícola sostible.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/604eb087-43c4-4241-8ef2-e5e5446aa00f</t>
   </si>
   <si>
     <t>Termografía infravermella para a xestión dos recursos hídricos na agricultura</t>
   </si>
   <si>
     <t>Este artigo presenta unha revisión xeral das bases técnicas da termografía infravermella, o seu potencial, aplicabilidade, vantaxes e desvantaxes cando se usa para a xestión dos recursos hídricos e a monitorización do estado da auga dos cultivos en situacións de estrés.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/51277665-b330-405b-accc-5b87e3869c5f</t>
   </si>
   <si>
-    <t>Variabilidade da cobertura nos garavanzos</t>
-[...7 lines deleted...]
-  <si>
     <t>Aquenios de amorodo como fonte de antioxidantes e o seu uso potencial en programas de mellora</t>
   </si>
   <si>
     <t>Este documento aborda o coñecemento do contido en antioxidantes dos amorodos, a súa distribución nas diferentes partes do froito e o posible uso desta información en programas de mellora xenética.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/32916c44-a20b-46c1-b250-9c66f4368d96</t>
   </si>
   <si>
     <t>Rede de transferencia de coñecemento para a transformación dixital dos oliveirais en Andalucía</t>
   </si>
   <si>
     <t>Este estudo analiza a rede de transferencia de coñecemento para a transformación dixital do sector olivícola andaluz, empregando a metodoloxía de Análise de Redes Sociais (ARS). Isto permítenos determinar a importancia e a posición dos axentes implicados, o significado e a intensidade das relacións entre eles, así como describir a estrutura da rede que conforman, co fin de comprender a súa situación e funcionamento actual e propoñer liñas estratéxicas que favorezan o seu funcionamento máis eficiente.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5e31a6c-6310-4331-a770-91f8f29988d4</t>
   </si>
   <si>
     <t>Manual de formación: Poda de oliveiras</t>
   </si>
   <si>
     <t>Este manual, dedicado á poda da oliveira, aborda aspectos relacionados con esta técnica de cultivo da oliveira co obxectivo de formar os olivicultores na toma de decisións necesaria para lograr unha xestión óptima desta práctica. Índice: Unidade 1: Aspectos xerais da poda da oliveira; Unidade 2: Poda de mato en oliveira; Unidade 3: Poda de sebes en oliveira. Agardamos que este manual sexa unha ferramenta útil para o alumnado do curso, facilitando o seu proceso de aprendizaxe. É o resultado do traballo dun equipo de persoas que volcaron a súa ampla experiencia neste traballo e que se verán moi recompensadas se contribúe a mellorar a formación no sector.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5778c9f-41bd-4ec1-a1c7-2331a3215933</t>
@@ -3743,77 +3743,77 @@
   <si>
     <t>Este documento inclúe aspectos xerais tanto das especies secundarias como das de nova aparición, proporcionando información sobre a súa bioloxía, os cultivos máis afectados por cada especie, así como os danos que causan e as medidas de control químico e biolóxico dispoñibles na actualidade. Tamén inclúe material fotográfico que permite unha doada identificación das diferentes especies, así como das súas diferentes fases e os danos que causan aos cultivos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6b2fe5dd-428c-4887-be0a-a488e503a216</t>
   </si>
   <si>
     <t>Estratexia de control biolóxico empregando Amblyseius swriskii en cultivos de pepino</t>
   </si>
   <si>
     <t>Este documento presenta os resultados dunha serie de ensaios destinados a desenvolver unha nova estratexia para a introdución do ácaro depredador Amblyseius swirskii nos cultivos de pepino. As liñas estratéxicas que definen os ensaios son: reducir a taxa de liberación do depredador, instalar organismos beneficiosos desde o inicio do cultivo e usar o pole de Typha latiifolia como alimento complementario para o mantemento temporal das poboacións de ácaros. Realizáronse dous ensaios: un no laboratorio e o outro dividido en dúas fases: semicampo e campo. O primeiro tiña como obxectivo determinar unha taxa de liberación óptima para o depredador; o segundo buscaba avaliar a aplicación desta taxa en condicións de semicampo e campo, así como avaliar a eficacia de subministrar pole de Typha latiifolia no mantemento das poboacións de ácaros en condicións de escaseza de presas e baixas temperaturas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff3010dc-cf57-4046-957f-b60f86d23a60</t>
   </si>
   <si>
     <t>Guía do sistema de cultivo superintensivo de cítricos</t>
   </si>
   <si>
     <t>Este documento presenta un novo modelo de sistema de cultivo de cítricos denominado superintensivo, é dicir, plantacións de alta densidade con árbores de vigor reducido con aproximadamente 2.200 plantas/hectárea, marcos de plantación máis estreitos e formación de sebes mediante o uso de poda mecanizada, orientado á colleita mecanizada con equipos montados que sacoden a follaxe, como unha vendimiadora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8c7891d0-ab2b-4bff-ab77-aaa9b29c78a4</t>
   </si>
   <si>
+    <t>Teledetección para a agricultura</t>
+  </si>
+  <si>
+    <t>Esta publicación achega unha serie de conceptos básicos sobre o uso da teledetección centrados no sector agrícola. As distintas seccións do documento detallan as características fundamentais e a resolución dos datos proporcionados polos sensores remotos, así como os principais satélites dispoñibles actualmente para aplicacións agrícolas. O documento tamén describe as características das imaxes, con especial énfase no procesamento da información previo ao seu uso. Finalmente, preséntanse algúns exemplos do uso de sensores no ámbito agrícola, como na monitorización precisa da saúde dos cultivos, na estimación da produción de biomasa e na monitorización do estrés hídrico, entre outros.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bdac6055-21a9-4dd7-8cba-06a3e9d67873</t>
+  </si>
+  <si>
+    <t>Resultados dos ensaios de novas variedades de avea en Andalucía campaña 2019/2020</t>
+  </si>
+  <si>
+    <t>Esta publicación pretende incorporar un elemento de interese na toma de decisións dos agricultores, xa que o coñecemento da adaptabilidade e o comportamento das variedades é crucial para saber que sementar en función do uso previsto da colleita. A necesidade constante de avaliar e caracterizar as novas variedades de avea lanzadas ao mercado é vital para proporcionar un asesoramento axeitado ao sector produtivo, influíndo así na súa maior profesionalización.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c42c4a-83aa-43f1-82a1-13771ee18e14</t>
+  </si>
+  <si>
     <t>Estimación das necesidades de auga dos cultivos mediante teledetección</t>
   </si>
   <si>
     <t>Esta publicación describe unha estratexia para estimar as necesidades de auga dos cultivos mediante a integración da información de teledetección nas directrices contidas no Manual 56 da FAO. A estimación precisa do consumo de auga dos cultivos, ou evapotranspiración (ET), permite axustar as achegas de rega ás necesidades reais das plantas. Isto optimizaría o uso da auga, reducindo o impacto ambiental da rega. Este documento serve como guía e explica paso a paso o procedemento de cálculo para aplicar esta estratexia, desde a recollida de datos ata a estimación da ET, enumerando diferentes ferramentas para a súa visualización e procesamento. Finalmente, preséntanse varios exemplos de aplicacións prácticas en zonas agrícolas e de vexetación natural.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9d8c96ec-5a22-4a55-a4c0-581dada82c13</t>
   </si>
   <si>
-    <t>Teledetección para a agricultura</t>
-[...16 lines deleted...]
-  <si>
     <t>Adopción e prácticas industriais e de comercialización asociadas á norma ISO 9001 na industria andaluza do aceite de oliva</t>
   </si>
   <si>
     <t>España e Andalucía son os principais exportadores mundiais de aceite de oliva, experimentando un forte crecemento nos últimos anos. Isto levou a un aumento da demanda de estándares de calidade recoñecidos internacionalmente, sendo un dos máis importantes a ISO 9001. Os obxectivos deste estudo son definir os factores que influíron na adopción da ISO 9001 na industria andaluza do aceite de oliva; examinar se a adopción da ISO 9001 por parte das industrias está asociada ao uso de prácticas industriais e de comercialización diferenciadas; e xerar coñecemento para o deseño de políticas públicas para promover a adopción da norma no sector e mellorar as prácticas industriais e de comercialización asociadas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3466a464-29d1-4f3e-a0e7-23aa5cc53186</t>
   </si>
   <si>
     <t>Detección de améndoas amargas por espectroscopia de infravermellos próximos (NIRS)</t>
   </si>
   <si>
     <t>A espectroscopia de infravermello próximo (NIRS) é unha técnica analítica non destrutiva que permite a diferenciación de améndoas amargas, con máis de 5 mg/g de amigdalina, das améndoas non amargas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/81594322-fb67-4ad4-9289-e7b022528c73</t>
   </si>
   <si>
     <t>Guía de cultivo de sandía ao aire libre</t>
   </si>
   <si>
     <t>Esta guía de cultivo ten como obxectivo proporcionar información sobre o método de cultivo ao aire libre das sandías (Citrullus lanatus). Este cultivo ocupa o 9 % da superficie mundial de cultivos hortícolas. Andalucía é a rexión líder tanto en superficie cultivada como en produción. Este documento ofrece unha descrición botánica da planta, as técnicas de plantación, os requisitos de cultivo e xestión, as pragas e enfermidades, así como as principais variedades e tipos de sandías. Finalmente, preséntanse os custos de produción, tendo en conta o sistema de rega utilizado.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/10fe84b7-8254-463c-9909-40e9b159cc1c</t>
@@ -3824,122 +3824,122 @@
   <si>
     <t>Esta guía de cultivo ten como obxectivo proporcionar información sobre o desenvolvemento da planta de xirasol, as tendencias actuais nas técnicas de cultivo, os diferentes métodos e tempadas de plantación, así como as enfermidades e pragas máis comúns en Andalucía. O documento ofrece información sobre os resultados obtidos nos últimos anos de ensaios de variedades resistentes á raza "F" de espiñas e novo material xenético resistente a herbicidas. Tamén se poden consultar os rendementos obtidos de ensaios de xirasol sementados no inverno.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c8516ca-e9d5-4783-aec3-34c450712550</t>
   </si>
   <si>
     <t>Guía de cultivo para a veza doce</t>
   </si>
   <si>
     <t>Esta guía contén a información necesaria para cultivar con éxito a veza (Lathyrus sativus) en condicións extensivas de secaño, empregando modelos de produción convencionais, integradas ou orgánicas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cfce4075-b1d9-4fc6-ab1c-cc01f8644449</t>
   </si>
   <si>
     <t>Sistemas de cultivo herbáceos de secaño sostibles. Operación 10.1.4</t>
   </si>
   <si>
     <t>Esta Xornada de Formación "Agroambiente e Clima" forma parte das accións dirixidas a garantir o axeitado cumprimento dos compromisos agroambientais adquiridos nalgunhas das operacións incluídas na Medida 10 do Programa Andaluz de Desenvolvemento Rural (PDRA). O obxectivo que se busca acadar coa impartición destes obradoiros é mellorar as capacidades dos beneficiarios das axudas e concienciar á poboación agraria no uso de sistemas de produción compatibles coa conservación do medio ambiente, así como informalos sobre o PDRA e os compromisos asinados. O Instituto Andaluz de Investigación e Formación en Agricultura, Pesca, Alimentación e Produción Ecolóxica (IFAPA) ten entre os seus obxectivos o deseño e desenvolvemento de accións dirixidas á formación de traballadores, técnicos e profesionais dos sectores agrícola, alimentario e pesqueiro. A elaboración destes manuais forma parte das actividades desenvolvidas polo IFAPA para transferir</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/08bf06d6-20e0-45f5-bd39-0533d1a6861a</t>
   </si>
   <si>
+    <t>Distribución varietal no cultivo de amorodos en Huelva. Campaña de cultivo 2017-2018</t>
+  </si>
+  <si>
+    <t>Este documento presenta a composición varietal, expresada en porcentaxes de plantas por variedade, para a actual campaña de cultivo 2017/2018, así como a participación de cada programa de mellora. Este traballo baséase na información proporcionada por empresas de mellora ou licenciatarias dos principais programas de mellora de amorodos.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/50c3aaf9-4fd3-4bce-9947-ed28ede3aed6</t>
+  </si>
+  <si>
+    <t>Distribución de variedades de amorodo en Huelva. Campaña de cultivo 2018-2019</t>
+  </si>
+  <si>
+    <t>Este documento presenta a composición varietal, expresada en porcentaxes de plantas por variedade, para a actual campaña de cultivo 2018/2019, así como a participación de cada programa de mellora. Este traballo baséase principalmente na información proporcionada por empresas de mellora ou licenciatarias dos principais programas de mellora de amorodos.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6dd741e8-f54a-498e-a5a5-aa62dcaaf637</t>
+  </si>
+  <si>
+    <t>Panorama varietal da fresa en Huelva. Período 2012-2015</t>
+  </si>
+  <si>
+    <t>Este informe técnico presenta a información obtida das tres últimas campañas de crecemento (2012-2013, 2013-2014 e 2014-2015) relativa á distribución varietal estimada en Huelva, en termos da porcentaxe de plantas en produción.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4a000e7f-9bfa-43e2-a774-f69339bccaaa</t>
+  </si>
+  <si>
+    <t>Distribución varietal no cultivo de amorodo en Huelva. Campaña 2016-2017</t>
+  </si>
+  <si>
+    <t>Este Informe Técnico presenta a composición varietal, expresada en porcentaxes de plantas por variedade, para a actual campaña de cultivo 2016/2017, así como a participación de cada programa de mellora. Este traballo baséase na información proporcionada por empresas de mellora ou licenciatarias dos principais programas de mellora de amorodos.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/afba06cb-6b01-4756-bce9-13efa5ed31c9</t>
+  </si>
+  <si>
+    <t>Influencia do sistema de cultivo nas variedades de amorodo. Campaña de colleita 2021/2022. Calidade II</t>
+  </si>
+  <si>
+    <t>Entre as características consideradas nos programas de mellora da fresa, ademais das relacionadas coa produtividade dos cultivos, están as que confiren calidade organoléptica. E entre os consumidores, esta calidade é sen dúbida a que recibe máis atención. Este estudo presenta resultados relativos á calidade organoléptica e poscolleita de dezaseis variedades de fresa, probadas en tres sistemas de cultivo: convencional, sen solo e orgánico durante a campaña 2021-2022.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/508613f0-08e0-4496-8d50-b3e8f11cc907</t>
+  </si>
+  <si>
     <t>Avaliación do uso de compost de residuos hortícolas no cultivo de tomate</t>
   </si>
   <si>
     <t>Entre os problemas xerados polo sistema de produción en invernadoiro e que poden limitar a súa sustentabilidade, destaca a alta produción anual de residuos de cultivos (1.751.242 t/ano-1), cuxa acumulación constitúe un grave problema ambiental.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd13a86-6012-41f6-baa6-9e233c1f052a</t>
   </si>
   <si>
     <t>Técnica de raias de cítricos: fundamentos e práctica de campo</t>
   </si>
   <si>
     <t>O obxectivo deste traballo é presentar as posibilidades que ofrece o uso da técnica de raspado para o cultivo de cítricos, ademais de describir os fundamentos e o método correcto de implementación no campo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1561b273-0cbb-4159-ad4c-2ce6236961ed</t>
   </si>
   <si>
     <t>Mellora do adaxe e da produtividade de `Powell Summer Navel` mediante raspado e/ou aplicación foliar de extractos de algas con actividade hormonal</t>
   </si>
   <si>
     <t>O obxectivo deste artigo é presentar o potencial que ofrece o uso de diferentes técnicas e produtos para o cultivo de cítricos. Neste sentido, e como parte da investigación en curso da IFAPA, presentamos os resultados dun ensaio experimental que avalía o rallado e o uso de reguladores naturais do crecemento vexetal para mellorar o cuaxado de froitos en Navel Powell.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/928d8a63-0b2f-455f-bd18-dd638bf9e42d</t>
   </si>
   <si>
-    <t>Distribución varietal no cultivo de amorodos en Huelva. Campaña de cultivo 2017-2018</t>
-[...43 lines deleted...]
-  <si>
     <t>É rendible o olivar andaluz? Unha análise por sistema de produción.</t>
   </si>
   <si>
     <t>Durante a última década, produciuse un intenso debate sobre a sustentabilidade económica das oliveiras andaluces, onde conviven os sistemas de montaña e tradicionais cos intensivos. Este estudo pretende contribuír a aumentar o coñecemento sobre a súa rendibilidade. Para iso, realizouse unha enquisa multietapa ás explotacións de oliveiras para establecer a súa estrutura de custos. Os resultados mostran que o custo unitario de produción dun quilogramo de aceite de oliva é significativamente maior nos sistemas de montaña e tradicionais que nos intensivos. Tanto é así, que estes sistemas dependen en gran medida das subvencións directas, que se consolidaron como o instrumento que garante a súa viabilidade económica. A conversión do oliveiral é unha opción viable, en determinadas localizacións, que pode ser promovida pola administración rexional para que poida ser abordada conxuntamente polos agricultores, incentivando a creación de unidades de xestión de explotacións.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7ca5ff9a-0e6a-46d7-85d0-9c3b56f78ab3</t>
   </si>
   <si>
     <t>A rexeneración das árbores na devesa</t>
   </si>
   <si>
     <t>A unidade 1 describe en detalle o papel das árbores neste sistema, expón o proceso de rexeneración natural das árbores, así como os factores que a promoven e a dificultan na devesa, e caracteriza o estado da rexeneración arbórea na devesa de Andalucía. A unidade 2 presenta algunhas das estratexias que poderían empregarse dependendo da situación inicial e as precaucións que deben tomarse para maximizar o seu éxito. A unidade 3 presenta algunhas estratexias que poden mellorar a conservación destas formacións vexetais dun xeito compatible con outros usos da propiedade. O manual conclúe cun exercicio práctico que busca consolidar os principais coñecementos presentados.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/61335217-8519-4e73-83df-b100ad9b0004</t>
   </si>
   <si>
     <t>Ensaio de herbicida post-emerxencia contra Centaurea diluta en trigo duro</t>
   </si>
   <si>
     <t>As infestacións por *Centaurea diluta* son cada vez máis frecuentes e significativas no campo andaluz. Esta especie pertence á familia das *Compositae* e no sur de España sofre unha emerxencia escalonada desde as primeiras choivas de outono ata ben entrada a primavera, razón pola que se atopa en moitos cultivos alternativos, practicamente en todos eles. Tamén crece rapidamente e supera en altura ás plantas cultivadas, alcanzando máis de 2 m de altura en condicións favorables, o que a fai moi competitiva. Actualmente, esta especie está en clara expansión. É bastante tolerante a moitos herbicidas autorizados. En anos anteriores, realizáronse dous ensaios con herbicidas de preemerxencia, pero con pouco éxito, xa que os mellores produtos foron recentemente dados de baixa para España (Alcántara et al., 2016 e Saavedra et al., 2017). Non obstante, varios herbicidas de postemerxencia autorizados proporcionan un bo control de *C. diluta*.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7448c104-d746-40b8-86bb-797223c47afe</t>
@@ -3968,113 +3968,113 @@
   <si>
     <t>Nos últimos anos, o cultivo da améndoa pasou de estar relegado a zonas improdutivas e de secaño a converterse nunha clara alternativa a outros cultivos tradicionais en zonas agrícolas moi fértiles, facendo un uso intensivo do regadío.</t>
   </si>
   <si>
     <t>https://lajunta.es/5u1ln</t>
   </si>
   <si>
     <t>Resultados dos ensaios das variedades de xirasol Clearfield e Sulfo en Andalucía. Campaña de cultivo de 2019.</t>
   </si>
   <si>
     <t>Nos últimos anos, apareceron no mercado novas variedades de xirasol. Estas variedades caracterízanse pola súa resistencia xenética a certos tratamentos herbicidas, o que proporciona un control aceptable das malas herbas de folla ancha e estreita, así como da faba común (Orobanche cumana). Estas variedades, moitas das cales teñen características de alto ácido oleico (H0), ocupan cada ano máis áreas plantadas. Estas variedades pódense plantar antes, xa que o control das dicotiledóneas pódese conseguir con tratamentos herbicidas, o que permite que o cultivo aproveite mellor as choivas de inverno e primavera.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d73d15a6-2498-42e6-80c7-adcaf70c8516</t>
   </si>
   <si>
     <t>Efecto da duración dos pulsos de rego na produción e calidade da leituga iceberg</t>
   </si>
   <si>
     <t>No rego localizado de alta frecuencia, o factor que máis inflúe na distribución do rego dentro dunha parcela é a duración do pulso de rego. Este estudo avalía o efecto da duración do pulso de rego na produción e calidade dun cultivo de leituga iceberg nunha parcela con pendente. O ensaio realizouse durante un ciclo curto de verán en Huéneja (Granada). Demostrouse que a superficie da parcela era un factor determinante tanto no rendemento obtido como na porcentaxe de leituga de alta calidade.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/04408a5e-908b-4bc4-8db1-708e052dcdd4</t>
   </si>
   <si>
+    <t>Resultados dos ensaios de colza en Andalucía. Campaña 2018-19</t>
+  </si>
+  <si>
+    <t>Na campaña 2018-19 realizáronse dous ensaios de variedades de colza RAEA, situados na granxa Dos Hermanas (Montemayor) e na granxa Villaverde Alta (Córdoba).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/71dcf051-4392-41e3-83a6-9cee65c7e26a</t>
+  </si>
+  <si>
+    <t>Probas de produtos formulados con glifosato</t>
+  </si>
+  <si>
+    <t>Durante a campaña de cultivo 2014-2015, observáronse graves danos por fitotoxicidade nas primeiras etapas dos xirasoles plantados a finais do inverno ou principios da primavera. Os efectos foron graves nalgunhas explotacións, o que provocou a perda de case toda a colleita, mentres que noutras os danos foron máis leves e a colleita conseguiu alcanzar a madurez. Os danos producíronse en Andalucía e noutras rexións como Castela-A Mancha e Castela-León. Algúns agricultores informaron de que estes mesmos síntomas xa se viran en campañas anteriores, de tres a catro anos antes. Sospeitouse que estes danos, observados por agricultores e técnicos baseándose nos signos vistos no campo e nos síntomas nas plantas, se debían a residuos de herbicidas a base de sulfonilurea, que se aplicaran de 12 a 14 meses antes ao cultivo de cereais. O estudo presentado neste documento avalía a susceptibilidade de 21 variedades de xirasol ao metsulfuron-metilo, un dos herbicidas máis utilizados en cereais e o que máis se sospeita que está implicado nos danos observados nos xirasoles na rotación trigo-xirasol.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/17437e19-90e7-4418-ab0e-fedb3ba18605</t>
+  </si>
+  <si>
+    <t>Caracterización dos compostos biosaudables da cenoria morada</t>
+  </si>
+  <si>
+    <t>Na localidade de Cuevas Bajas (Málaga) cultívase unha variedade autóctona de cenoria morada coñecida como "Zanahoria Morá". Esta variedade caracterízase polo seu exterior dun intenso cor púrpura, unha capa media laranxa e un núcleo púrpura distintivo. A cor púrpura do interior parece estar influenciada pola zona de cultivo, xa que se observou que esta variedade cultivada noutros lugares non desenvolve esta cor. Neste estudo, os compostos funcionais desta cenoria caracterízanse durante a fase de colleita, dependendo do período de colleita, o tamaño da cenoria e a cor do seu núcleo.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1f27cf1f-5d21-4473-bfd4-444015092c7d</t>
+  </si>
+  <si>
     <t>Enfermidades do solo de cultivos de pemento cubertos con plástico no sueste de Andalucía</t>
   </si>
   <si>
     <t>Este artigo describe as enfermidades transmitidas polo solo detectadas en cultivos de pemento baixo plástico no sueste de Andalucía.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/451f75a4-007c-4365-b68a-8b0d1fc87063</t>
   </si>
   <si>
     <t>Enfermidades causadas por fungos do solo en cultivos de berenxena cubertos con plástico no sueste de Andalucía</t>
   </si>
   <si>
     <t>Este artigo describe as enfermidades causadas por fungos do solo detectadas en cultivos de berenxena baixo plástico no sueste de Andalucía.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b5d2e52-f13c-4061-9bcc-4b6cf7e9fa3f</t>
   </si>
   <si>
     <t>Efecto da cobertura con malla negra sobre Clementina de Nules en condicións de salinidade. Almería, tempada de cultivo 2015-2016</t>
   </si>
   <si>
     <t>Este estudo ten como obxectivo estudar o efecto da malla de acolchado nestas condicións de crecemento. O obxectivo deste estudo é avaliar o efecto da malla negra de acolchado e dous réximes hídricos (100 % ETc e 66,6 % ETc) na variedade Clementina de Nules baixo auga de rega salina (auga de baixa calidade e alta condutividade) e condicións de solo de parcela na provincia de Almería.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4dc7b098-73ef-440b-a5fb-f8c345b2c2ec</t>
   </si>
   <si>
     <t>Cultivo protexido de seis variedades de pepino doce (Solanum muricatum)</t>
   </si>
   <si>
     <t>Na procura de cultivos alternativos ás hortalizas convencionais cultivadas en invernadoiro, este estudo avaliou a produción en invernadoiro de seis cultivares de pepino doce (Solanum muricatum). Os ensaios realizáronse en 2015. Todos os cultivares desenvolvéronse con éxito, acadando altos rendementos, destacando o cultivar Valencia como o máis produtivo e precoz. O cultivo de pepino doce pode ser unha alternativa interesante aos cultivos de hortalizas convencionais en invernadoiro en Almería.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/24272c37-5b6d-48e1-8e45-3ff66e2a54f2</t>
   </si>
   <si>
-    <t>Resultados dos ensaios de colza en Andalucía. Campaña 2018-19</t>
-[...25 lines deleted...]
-  <si>
     <t>Influencia do uso de cubertas vexetais no rendemento agronómico dun viñedo de cultivo ecolóxico</t>
   </si>
   <si>
     <t>Este artigo presenta os resultados obtidos entre 2013 e 2018 nun viñedo de Pedro Ximénez cultivado organicamente no sur de Córdoba. Avaliáronse tres tratamentos de xestión do solo: labranza tradicional (TTT), cuberta vexetal espontánea (CVS) e cuberta vexetal con sementes (CVS). Comparáronse os efectos dos diferentes tratamentos sobre parámetros relacionados coa fisioloxía, o rendemento e a calidade da uva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b12aafc-11fc-437b-92e0-46abbf20ff09</t>
   </si>
   <si>
     <t>Avaliación de variedades de amorodo en cultivo convencional con solo biosolarizado. Campaña de cultivo 2018/2019</t>
   </si>
   <si>
     <t>Este artigo presenta os resultados obtidos durante a campaña 2018-2019 con doce variedades en condicións de cultivo convencionais pero con solo biosolarizado. Esta técnica combina dous elementos: a incorporación de materia orgánica biofumigante (biofumigación) e a solarización simultánea do solo. Aínda que esta técnica de desinfestación do solo é pouco frecuente, a IFAPA considera que é unha alternativa que paga a pena considerar dadas as restricións actuais no uso de ingredientes activos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d58c4bd3-d307-46d4-b383-3595f174fe14</t>
   </si>
   <si>
     <t>Capacidade de dúas bacterias probióticas para metabolizar antioxidantes de laranxa</t>
   </si>
   <si>
     <t>Este traballo presenta os resultados dun estudo in vitro sobre a capacidade de dúas bacterias probióticas (Bifodobacteria longum e Lactobacillus rhamnosus), bacterias presentes habitualmente no tracto intestinal e que tamén se empregan como complementos alimenticios, para transformar ou metabolizar os compostos fenólicos maioritarios das laranxas noutros compostos responsables dos efectos beneficiosos atribuídos ao consumo desta froita ou dos seus zumes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f263d5bd-982c-4400-b4ac-fb50c1f3f1df</t>
@@ -4175,131 +4175,131 @@
   <si>
     <t>Este artigo presenta os principais resultados obtidos da análise da incidencia e as causas do declive do castiñeiro na Serra de Aracena e nos Picos de Aroche. Descríbese a zona afectada, así como os síntomas e as principais enfermidades presentes na zona. Finalmente, faise unha proposta de accións para reducir a incidencia e a propagación das principais patoloxías detectadas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff070672-7214-4f3b-8e19-7f375f44c3fd</t>
   </si>
   <si>
     <t>Preparación dun extracto de allo rico en compostos saudables</t>
   </si>
   <si>
     <t>Este traballo presenta os resultados de varios métodos de extracción de compostos de interese nutricional e sanitario en dúas variedades de allo (branco e morado).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e057cb85-3f06-48a9-a6b3-1eaba717951a</t>
   </si>
   <si>
     <t>Potencial enolóxico das variedades de uva Doradilla e Vijiriega cultivadas en Andalucía</t>
   </si>
   <si>
     <t>Este traballo presenta os resultados da vinificación a partir de dúas variedades minoritarias cultivadas en</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43f97be1-e121-4d81-aacf-78b9373caff7</t>
   </si>
   <si>
+    <t>Caracterización organoléptica e nutracéutica de cinco variedades de amorodo</t>
+  </si>
+  <si>
+    <t>Este artigo presenta a caracterización nutricional, organoléptica e funcional de cinco variedades de amorodo durante os anos 2010 e 2011 en España: Fuentepina, Amiga, Camarosa, Candonga e Primoris.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76051c55-042c-4404-8063-263985f38319</t>
+  </si>
+  <si>
+    <t>Horarios de rego de framboesas baseados en datos meteorolóxicos históricos</t>
+  </si>
+  <si>
+    <t>Este artigo presenta un ensaio de diferentes programas de rega para o cultivo de framboesa na provincia de Huelva. O tratamento T1 aplicou o rega resultante do cálculo da ETo en condicións de ceo despexado. O tratamento T2 aplicou un programa baseado na previsión meteorolóxica da AEMET semanalmente. O tratamento T3 aplicou un programa baseado na media histórica da ETo dos últimos 20 anos. Finalmente, o tratamento de control (T4) recibiu o rega aplicado ao resto do campo. O uso do programa de rega para o cultivo de framboesa, baseado en series históricas de datos meteorolóxicos para estimar a ETo, permitiu obter rendementos similares aos acadados usando un programa de rega baseado na previsión meteorolóxica da AEMET ou en condicións de ceo despexado, coa vantaxe de ter un programa fixo ao comezo da tempada que se pode usar dunha tempada a outra.</t>
+  </si>
+  <si>
+    <t>https://lajunta.es/5u1l9</t>
+  </si>
+  <si>
+    <t>Caracterización volátil de zume de laranxa orgánico e convencional (cv. Salustiana)</t>
+  </si>
+  <si>
+    <t>Este artigo presenta un método para analizar os compostos volátiles en laranxas empregando unha técnica rápida, limpa e respectuosa co medio ambiente (microextracción en espazo de cabeza en fase sólida acoplada a cromatografía de gases-espectrometría de masas) para determinar os compostos volátiles que contribúen ao aroma das laranxas. Este método é útil non só para caracterizar as laranxas, senón tamén para discriminar entre sistemas de cultivo orgánicos e convencionais mediante análise estatística. Non obstante, a aplicación desta técnica para discriminar entre sistemas de cultivo de laranxas require estudos adicionais con máis variedades e anos de medición, así como unha comprensión máis profunda das causas destas diferenzas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/34cff86a-dae1-40b1-a80f-adb18b3b2b69</t>
+  </si>
+  <si>
+    <t>Confirmación de híbridos en garavanzos con probas de ADN</t>
+  </si>
+  <si>
+    <t>Este artigo presenta dous casos (para Orobanche e Fusarium) que confirman a natureza híbrida das plantas F1 obtidas a partir de cruzamentos dirixidos no programa de mellora do garavanzo de Córdoba. A verificación realizouse mediante marcadores moleculares seleccionados en función do polimorfismo entre os proxenitores do cruzamento, un requisito esencial para o seu uso. Confirmar a natureza híbrida dos cruzamentos é de suma importancia xa que a verificación se realiza na fase de plántula, o que nos permite descartar as sementes F1 que non se orixinan no cruzamento desexado, aforrando tempo, espazo, esforzo e, polo tanto, diñeiro.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f7361391-8b46-4dd3-a0f4-0328ee879add</t>
+  </si>
+  <si>
+    <t>Variabilidade morfolóxica en fabas e garavanzos</t>
+  </si>
+  <si>
+    <t>Este artigo presenta a variabilidade morfolóxica de fabas e garavanzos recollidos no Banco de Xermoplasma de Leguminosas IFAPA en Córdoba. Esta variabilidade está a ser utilizada nos programas de mellora de Córdoba para ambos cultivos co fin de obter novas variedades e desenvolver marcadores moleculares asociados a trazos de interese agronómico que axuden a unha selección máis eficaz e eficiente de novos materiais. Ambos cultivos son leguminosas de gran importantes en Andalucía e caracterízanse polo seu alto contido en proteínas e a súa capacidade para fixar o N2 atmosférico. Ademais, son unha fonte importante de macro e microelementos beneficiosos para a saúde, o que os converte en cultivos de grande interese tanto para o consumo humano como para a alimentación animal.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5588b038-45eb-44e9-803e-0209459c89a8</t>
+  </si>
+  <si>
     <t>Compostaxe de restos vexetais de cultivos extensivos e árbores froiteiras en Andalucía</t>
   </si>
   <si>
     <t>Este traballo presenta os resultados iniciais do proxecto "CompostAnd", que aborda a xestión sostible de residuos vexetais de cultivos extensivos e frutícolas típicos de Andalucía occidental. Xustifica a necesidade da compostaxe como resposta a diversos problemas aos que se enfronta o sector agrícola, transformándoo nunha oportunidade económica e ambiental. Presenta as experiencias iniciais levadas a cabo por IFAPA na compostaxe de residuos vexetais típicos de Andalucía occidental, como palla, restos de cítricos procedentes de detritos e residuos de poda. Tamén detalla os parámetros a medir e a manipulación do compost para garantir a súa estabilidade e calidade final.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/45083272-d36a-4111-a0a8-d6b01c9e4bc1</t>
   </si>
   <si>
     <t>Efecto da exposición solar na calidade da froita en diferentes variedades de amorodo</t>
   </si>
   <si>
     <t>Este estudo tivo como obxectivo comprobar o efecto do nivel de exposición á luz na calidade do froito de amorodo e avaliar se as diferenzas observadas entre as variedades se deben á arquitectura ou á bioquímica de cada variedade. Catro das variedades máis representativas foron analizadas durante a campaña 2015-16, diferenciando entre froitos expostos á luz e non expostos á luz. Os principais resultados mostraron que a exposición á luz afecta á calidade do froito, tanto en termos de sabor como de concentración de antioxidantes. Polo tanto, é un factor a ter en conta á hora de guiar o cultivo, aínda que a magnitude do efecto depende da variedade.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5bd1cb6b-186f-43d3-9b7a-6b32e6cdff3e</t>
   </si>
   <si>
     <t>Eficacia de diferentes técnicas de desinfección química do solo no cultivo de amorodos. Tempada de cultivo 2017-18</t>
   </si>
   <si>
     <t>Este artigo presenta os resultados da avaliación agronómica e a eficacia de importantes combinacións de ingredientes activos derivados quimicamente e novas técnicas de aplicación no control de patóxenos fúnxicos e nematodos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3d8d6ae2-b68e-474d-85a3-ddf0fb59a967</t>
   </si>
   <si>
     <t>Determinación da biodispoñibilidade de compostos antioxidantes de amorodo para o seu uso en programas de mellora</t>
   </si>
   <si>
     <t>Este traballo expón a necesidade de incluír nos programas de mellora da fresa non só a cuantificación dos antioxidantes da froita, senón tamén a cuantificación dos antioxidantes potencialmente bioactivos da froita, é dicir, aqueles que poden exercer un efecto beneficioso sobre a saúde humana. Con este fin, presentamos un método in vitro que simula a dixestión humana típica e que pode utilizarse como ferramenta no desenvolvemento de variedades de fresa saudables.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5eaba83-0b97-4c86-933a-a29a50e07c4d</t>
   </si>
   <si>
-    <t>Caracterización organoléptica e nutracéutica de cinco variedades de amorodo</t>
-[...43 lines deleted...]
-  <si>
     <t>Xestión integral de pragas de árbores froiteiras de óso.</t>
   </si>
   <si>
     <t>Este material didáctico revisa os principais aspectos teóricos e prácticos que poden ser útiles para combater as principais pragas das árbores froiteiras de óso da nosa rexión, no marco do Programa de Produción Integrada contemplado no Regulamento de Produción Integrada de Pexego, Ameixeira e Albaricoqueiro en Andalucía (BOJA, 2013). Esta publicación ten como obxectivo proporcionar aos agricultores e técnicos do sector unha ferramenta útil e de fácil acceso para facilitar a práctica da xestión integrada das pragas que atacan as nosas árbores froiteiras de óso.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2ebd9bd7-a32d-40e6-af2e-de54c93a4576</t>
   </si>
   <si>
     <t>Produción de trigo duro de alta calidade en condicións de regadío</t>
   </si>
   <si>
     <t>Neste estudo, empregando variedades de trigo duro de alta calidade, realizouse un estudo en dúas localidades: Santaella (Córdoba) e Jerez de la Frontera (Cádiz). Probáronse diferentes estratexias de rega, con especial énfase no momento da rega final. A aplicación de maiores cantidades de auga e un atraso na data da rega final levaron a un aumento do rendemento en todas as variedades probadas sen afectar a calidade do gran, clasificándose todas as variedades no grupo 1. Ademais, estudouse o uso dun regulador de crecemento, que reducirá a altura dos primeiros internodos das plantas, dificultando o acamado. Demostrouse que a aplicación dun regulador de crecemento non produce perdas no rendemento nin na calidade do gran das variedades de trigo duro estudadas; polo tanto, o seu uso permitirá aplicar doses de rega máis altas sen o risco de aumentar a altura da planta e o consecuente acamado.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/efc09b3f-8826-4c19-be69-127cb53e23e3</t>
   </si>
   <si>
     <t>Análise instantánea de proteínas en gran de trigo usando un instrumento portátil NIR</t>
   </si>
   <si>
     <t>Neste traballo, desenvólvense modelos de predición para empregar un instrumento NIRS portátil que permita determinar o contido proteico de grans de trigo integral de forma instantánea e in situ. Os modelos obtidos teñen unha capacidade preditiva axeitada.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c6e66cc-870b-41b3-84ed-01f4916d7ab3</t>
@@ -4742,50 +4742,59 @@
   <si>
     <t>Este documento analiza a idoneidade da técnica analítica de isótopos estables d15N para diferenciar entre laranxas producidas organicamente e convencionalmente. Tamén examina que parte da froita identifica mellor esta diferenza.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/53adebb7-888e-40ea-9d61-57cf6c232d60</t>
   </si>
   <si>
     <t>A calidade dos produtos vexetais orgánicos: unha revisión actualizada.</t>
   </si>
   <si>
     <t>Este documento analiza a información científica publicada sobre a calidade dos produtos ecolóxicos fronte aos produtos cultivados convencionalmente desde unha perspectiva sanitaria, centrándose especificamente en como o sistema de cultivo inflúe no contido de antioxidantes e vitaminas das froitas e verduras máis cultivadas en Andalucía.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6f18cb05-fc31-47fa-a4f4-18abcf092013</t>
   </si>
   <si>
     <t>Beneficios para a saúde do consumo de aceite de oliva virxe</t>
   </si>
   <si>
     <t>Este documento analiza a presenza do aceite de oliva no mercado mundial de graxas vexetais, a súa composición e a relación entre os seus compoñentes e as súas propiedades organolépticas, nutricionais e sanitarias. Revisa os avances científicos sobre o efecto do aceite de oliva virxe, ou dalgúns dos seus compoñentes, no desenvolvemento ou a prevención de determinadas patoloxías e examina a normativa europea vixente en materia de declaracións nutricionais e sanitarias nos alimentos, incluído o que permiten neste caso.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/04436a85-0e53-4bbd-b948-b3431faaa8d3</t>
   </si>
   <si>
+    <t>Calidade xeral (morfolóxica, organoléptica e funcional) e produción de tres variedades cítricas do Grupo de Blancas no val do Guadalquivir</t>
+  </si>
+  <si>
+    <t>Este traballo presenta os resultados obtidos nun ensaio experimental realizado nunha parcela situada en Hornachuelos (Córdoba-Andalucía) durante tres campañas de estudo, 2016/2017, 2017/2018 e 2018/2019. Preséntanse datos sobre a calidade xeral do froito, morfolóxica, organoléptica e funcional, e a produción de tres variedades de laranxas doces do grupo Blancas, `Barberina`, `Valencia Midknight` e `Valencia Delta Seedless`, enxertadas sobre o portaenxertos Forner-Alcaide nº 5. Preséntase a metodoloxía empregada no ensaio, así como os resultados e conclusións obtidas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2c642587-97af-44ad-971e-92e663df6452</t>
+  </si>
+  <si>
     <t>Avaliación de variedades de amorodo: resultados obtidos en cultivo ecolóxico. Campaña 2016/2017</t>
   </si>
   <si>
     <t>Este documento presenta os resultados obtidos da avaliación agronómica de doce variedades de amorodo na granxa socia Flor de Doñana no concello de Almonte, empregando técnicas de agricultura ecolóxica (Regulamento CE 834/2007). Este traballo realizouse para xerar información obxectiva sobre o rendemento das variedades estudadas nas condicións indicadas. Este documento ofrécese como ferramenta para agricultores e técnicos para facilitar a selección varietal dada a ampla gama de variedades dispoñibles.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/04efd11e-e806-45dd-823c-b2879ba72ec7</t>
   </si>
   <si>
     <t>Avaliación de variedades de amorodo. Resultados obtidos en cultivo convencional con solo biosolarizado. Campaña de cultivo 2016/2017</t>
   </si>
   <si>
     <t>Este documento presenta os resultados obtidos na Granxa Experimental "El Cebollar" durante a avaliación agronómica de doce variedades de amorodo empregando técnicas de cultivo convencionais, coa excepción do uso da biosolarización para a desinfección do solo antes da plantación. Este traballo realizouse para xerar información obxectiva sobre o rendemento das variedades estudadas nas condicións indicadas. Este documento ofrécese como ferramenta para agricultores e técnicos para facilitar a selección varietal dada a ampla gama de variedades dispoñibles na actualidade.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/05efd1f5-71a5-4b8e-9f31-b1125532e44b</t>
   </si>
   <si>
     <t>Avaliación de variedades de amorodo: resultados obtidos en cultivo convencional con solo desinfectado quimicamente. Campaña de cultivo 2016/2017</t>
   </si>
   <si>
     <t>Este documento presenta os resultados da avaliación agronómica de doce variedades de amorodo na granxa colaboradora "Fresperiquito" utilizando técnicas de cultivo convencionais (desinfección química do solo con 1,3 dicloropropeno máis cloropicrina). Este traballo realizouse para xerar información obxectiva sobre o rendemento das variedades estudadas nas condicións indicadas. Este documento ofrécese como ferramenta para agricultores e técnicos para facilitar a selección varietal dada a ampla gama actual de variedades dispoñibles.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9a4575a4-087a-4d64-afd3-0164a7b8a957</t>
@@ -4796,59 +4805,50 @@
   <si>
     <t>Este estudo describe as principais características dos invernadoiros ecolóxicos situados na costa de Almería e Granada, baseándose nunha enquisa realizada a 150 produtores de vexetais ecolóxicos da área de estudo. En concreto, describe as principais tecnoloxías empregadas polos produtores nos seus invernadoiros e, finalmente, compara os sistemas de produción ecolóxicos e os convencionais.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99edb4cb-7ac9-4833-ada7-bf1aad3e8078</t>
   </si>
   <si>
     <t>Prospección de novos recursos xenéticos da oliveira en Andalucía</t>
   </si>
   <si>
     <t>Este proxecto ten como obxectivo enriquecer o Banco Mundial de Xermoplasma da Oliva con novo material (variedades autóctonas) de Andalucía e aumentar a representatividade das poboacións silvestres andaluzas na colección de oliveiras silvestres que tamén se atopa no Centro IFAPA de Córdoba. O estudo de identificación e diversidade deste material levouse a cabo mediante marcadores moleculares de ADN.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14b52297-0270-42a3-af97-6691bd34d19f</t>
   </si>
   <si>
     <t>Mellora da calidade e produción de amorodos no cultivo hidropónico de recirculación empregando diferentes estratexias de fertirrigación.</t>
   </si>
   <si>
     <t>Neste traballo (Tese de Grao), estudáronse tres variedades de amorodo, dúas delas de día curto, 'Primoris' e 'Festival', e unha de día neutro, 'Albion', cada unha cunha data de plantación diferente. Avaliouse o efecto do aumento da salinidade na produción e calidade do froito durante a fase xerativa aumentando a concentración de NaCl na solución nutritiva de 8 mmol/L a 12 mmol/L nun dos tratamentos e a 19 mmol/L no outro. Isto fíxose para confirmar que engadir salinidade durante a fase inicial do desenvolvemento do froito, en lugar de producir efectos negativos, en realidade produce certos beneficios, xa que mellora as propiedades dos froitos sometidos a ela. Estas tres variedades foron estudadas ao longo de todo o ciclo e obtivéronse as seguintes conclusións: Confirmouse que o aumento da salinidade non afecta á produción de froito. En plantacións moi temperás, non houbo un aumento da produción temperá debido a condicións meteorolóxicas extremas. En canto á calidade, o aumento da salinidade favoreceu a calidade do froito, aumentando o contido de sólidos solubles, a acidez titulable e a firmeza. O contido de sólidos solubles, medido en °Brix, aumentou co nivel de salinidade aplicado, e esta resposta foi máis pronunciada a medida que aumentaba o tempo (días) que as plantas estiveron sometidas a estrés salino, coincidindo cun aumento da intensidade da radiación solar e da temperatura. En canto aos compoñentes nutricionais, a salinidade diminuíu o contido de vitamina C, mentres que o aumento ou diminución dos polifenois coa salinidade foi determinado pola variedade. Na avaliación sensorial, os catadores non detectaron as diferenzas obtidas nos resultados analíticos en canto á acidez e aos °Brix. Nas variedades 'Festival' e 'Albion', as diferenzas atopadas favoreceron o tratamento con maior salinidade. Na variedade 'Primoris', as diferenzas foron favorables para o tratamento con menos salinidade.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/434b09a5-95ee-47cb-a6fa-2e3c5f87d5ac</t>
   </si>
   <si>
-    <t>Calidade xeral (morfolóxica, organoléptica e funcional) e produción de tres variedades cítricas do Grupo de Blancas no val do Guadalquivir</t>
-[...7 lines deleted...]
-  <si>
     <t>Utilización de uvas con aclareo de acios para a produción dun extracto enriquecido con estilbenos bioactivos</t>
   </si>
   <si>
     <t>No cultivo da vide, o aproveitamento de subprodutos é un factor importante para a produción sostible. Un destes subprodutos son as uvas procedentes do clareo dos acios de uva tinta, que normalmente se descartan.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2513b221-50c5-4e7e-ac8f-0cd399c1d28c</t>
   </si>
   <si>
     <t>Opinións dos agricultores sobre a cuberta vexetal do oliveiral</t>
   </si>
   <si>
     <t>No cultivo da oliveira, o uso de cubertas vexetais implantouse e estendeuse como práctica cultural na última década.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/41f3665a-d9a2-4486-910f-f7cf216c5b39</t>
   </si>
   <si>
     <t>Aplicación de rego de améndoas: unha ferramenta para xestionar o rego en amendoeiras</t>
   </si>
   <si>
     <t>O documento describe e demostra as vantaxes da aplicación de regadío Almond Irrigation App, unha ferramenta de toma de decisións para agricultores e técnicos do sector da améndoa de regadío. A ferramenta combina un balance hídrico do solo, un sistema automático de acceso á información meteorolóxica da Rede Andaluza de Información Agroclimática e un módulo de programación do regadío que optimiza os recursos hídricos dispoñibles para evitar un estrés hídrico excesivo durante os períodos críticos do cultivo.</t>
   </si>
   <si>
     <t>https://lajunta.es/5u1lc</t>
@@ -4859,122 +4859,122 @@
   <si>
     <t>Este documento describe brevemente as características das catro especies máis importantes de pragas dos cultivos de aguacate na nosa zona (dous ácaros tetránquidos e dúas cochinillas) e os seus principais inimigos naturais (ácaros depredadores, neurópteros e coccinélidos). A descrición inclúe fotografías para unha rápida identificación.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f9fd31f8-132d-4192-a14b-8b8fe518aef5</t>
   </si>
   <si>
     <t>Meloidogyne en calabacín: caracterización da enfermidade</t>
   </si>
   <si>
     <t>O documento avalía os factores que inflúen no desenvolvemento da enfermidade e o impacto na produción de dúas especies de nematodos, Meloidogyne incognita e Meloidogyne javanica, que afectan os cultivos de calabacín.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7bba48f4-e430-49d4-b576-3c358070a452</t>
   </si>
   <si>
     <t>Características das plantacións de cítricos en Andalucía</t>
   </si>
   <si>
     <t>Este documento analiza as principais características das explotacións de cítricos en Andalucía, incluíndo aspectos como a superficie cultivada, os principais cultivos, os seus rendementos medios e os patróns de plantación máis empregados. Os datos empregados no estudo proceden dunha enquisa realizada a 203 produtores de cítricos nas principais zonas de cultivo de Andalucía. Preséntanse os resultados máis destacados para os cultivos máis representativos (laranxas, mandarinas e limóns), agrupados por provincia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/83c8c49f-c8bd-41c2-a222-4dea15ed3d5e</t>
   </si>
   <si>
+    <t>Efectos do sistema de xestión en oliveiras en pendente sobre a diversidade de bolboretas</t>
+  </si>
+  <si>
+    <t>En Andalucía, os oliveirais con pendentes superiores a 20 representan o 26,8 da superficie total de oliveira, incluíndo zonas con uso limitado do solo debido a unha combinación de factores como a altitude e a pendente, e que non son rendibles, o que supón un alto risco de abandono para este cultivo en Andalucía. Neste sentido, a viabilidade deste oliveira implicaría necesariamente a mellora e valorización dos servizos ecosistémicos xerados por estes agroecosistemas, un dos cales son os derivados da promoción da biodiversidade, un servizo que pode verse afectado polo tipo de xestión agronómica que se leve a cabo nestes oliveirais. Un indicador empregado para avaliar a biodiversidade é a estimación das poboacións de bolboretas diúrnas denominadas "lepidópteros raloceros", que son moi sensibles ás modificacións dos ecosistemas. Os oliveirais orgánicos e abandonados son os que presentan unha maior diversidade de bolboretas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/174d1ee7-591f-4ef3-80b1-6205f1d0fcb9</t>
+  </si>
+  <si>
+    <t>Control biolóxico de pragas nos cultivos de pepino de inverno: Amblyseius swirskii Athias-Henriot fronte a Transeius montdorensis (Schicha).</t>
+  </si>
+  <si>
+    <t>Nos cultivos de pepino, o control biolóxico baséase principalmente na liberación do ácaro depredador Amblyseius swirskii para controlar as moscas brancas e os trips das flores. Non obstante, o seu uso pode ser limitado durante os ciclos de finais do outono-inverno por diversas razóns. Outro ácaro depredador, o Transeius montdorensis, está dispoñible comercialmente na actualidade e tamén pode alimentarse destas pragas. O obxectivo deste estudo foi realizar un ensaio comparativo entre ambas as especies depredadoras para avaliar o seu comportamento en condicións de baixas temperaturas e a súa eficacia no control de pragas nun cultivo de pepino outono-inverno. Os resultados mostran un comportamento moi similar tanto no desenvolvemento das poboacións de ácaros depredadores como no control que exercen sobre as moscas brancas e os trips. Non obstante, o T. montdorensis mostrou unha maior taxa reprodutiva en momentos específicos.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39e30fe6-8209-4758-b00e-1e530d585839</t>
+  </si>
+  <si>
+    <t>Estudo da diversidade hortícola protexida: libélulas (I)</t>
+  </si>
+  <si>
+    <t>En decembro de 2015, estableceuse unha rede de sebes con plantas arbustivas autóctonas arredor de varios invernadoiros no Centro IFAPA La Mojonera (Almería). Estas plantacións constitúen medidas para mellorar a biodiversidade na paisaxe de horticultura intensiva. Un dos grupos de insectos que poden beneficiarse destas intervencións son as libélulas, que aparecen espontaneamente nestas plantas e son depredadoras. Este documento inclúe a metodoloxía empregada para a observación dos odonatos que se atopan nas distintas sebes instaladas, así como un inventario das especies identificadas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fda616b0-9b6c-4fb2-8c47-bd5ef31d7703</t>
+  </si>
+  <si>
+    <t>Probas de susceptibilidade de dúas variedades de xirasol a tres herbicidas de sulfonilurea</t>
+  </si>
+  <si>
+    <t>En 2015, observáronse graves danos por fitotoxicidade nos xirasoles en Andalucía e Castela durante o final do inverno e a primavera. Esta publicación presenta os resultados dos ensaios de susceptibilidade realizados para abordar as preocupacións relativas á fitotoxicidade dos herbicidas aplicados aos xirasoles durante a colleita anterior.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cffd69a1-6114-4c65-9c64-7185057a421b</t>
+  </si>
+  <si>
     <t>Virus da clorose da leituga en cultivos de fabas</t>
   </si>
   <si>
     <t>O virus da clorose da leituga-Sp (LCV-SP) é unha nova cepa de LCV que afecta ás xudías verdes (Phaseolus vulgaris L.) e causa síntomas como moteado intervenal e amareleamento das follas de crecemento medio e baixo, o que tamén fai que se volvan máis fráxiles. Describiuse por primeira vez en invernadoiros comerciais nas provincias de Granada e Almería, e observáronse plantas afectadas en invernadoiros con Bemisia tabaci. O LCV describiuse previamente en California (EUA) afectando a plantas de leituga; non obstante, a cepa española (LCV-SP) só pode afectar a plantas pertencentes á familia das leguminosas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/315b8ba5-4495-4deb-857e-9819a3e362ba</t>
   </si>
   <si>
     <t>Detección precoz do CGMMV mediante ImmunoStrip®</t>
   </si>
   <si>
     <t>O virus do mosaico verde do pepino (CGMMV) é un membro do xénero Tobamovirus, que se transmite facilmente por contacto e infecta moitas especies de cucurbitáceas, incluído o pepino. A súa presenza no sueste de Andalucía aumentou nos últimos cinco anos, en parte debido á presenza dunha nova cepa do virus de orixe asiática en zonas onde non fora descrita previamente. Polo tanto, o diagnóstico precoz é de vital importancia para implementar unha estratexia de control axeitada. Neste documento, avaliaremos a sensibilidade da detección precoz de cada unha das razas do CGMMV mediante a técnica de inmunostrip.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9fdd2bc7-a957-4055-817f-0a86923e08b0</t>
   </si>
   <si>
     <t>Recomendacións para facer iogur</t>
   </si>
   <si>
     <t>O iogur artesanal de cabra, ovella e vaca é un produto lácteo producido diariamente por cada vez máis pequenas e medianas empresas lácteas de Andalucía. A súa produción incorpora normalmente produtos naturais e locais. Este informe establece recomendacións básicas durante as diferentes etapas de produción para obter un produto óptimo desde unha perspectiva tecnolóxica, nutricional e sensorial.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c86a44c4-8f15-4d11-874e-6587f9dba2c4</t>
   </si>
   <si>
     <t>Efecto da pasteurización na oliva Aloreña</t>
   </si>
   <si>
     <t>En 2009 aprobouse o regulamento da Denominación de Orixe Protexida (DOP) Oliva Aloreña de Málaga, a primeira en conseguir esta distinción en España. A súa produción localízase no sueste da provincia de Málaga. A oliva de mesa Aloreña é unha oliva curada en salmoira que pode fermentarse total ou parcialmente e conservarse con sal, ácidos orgánicos e especias. O proceso de produción non implica o uso de calor no produto final, polo que hai pouca información sobre o efecto das temperaturas de pasteurización nas propiedades físicas e químicas destas olivas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5a04191e-2f1a-4913-b795-51272caff323</t>
   </si>
   <si>
-    <t>Efectos do sistema de xestión en oliveiras en pendente sobre a diversidade de bolboretas</t>
-[...34 lines deleted...]
-  <si>
     <t>Efecto das diferentes asignacións de rega na produción e calidade de catro variedades de amorodo en Huelva: campaña 2016/17</t>
   </si>
   <si>
     <t>O estudo comparou a produción e a calidade de diferentes variedades de amorodo sometidas a catro tratamentos de rega establecidos utilizando os coeficientes de cultivo para a variedade 'Sabrina' (ETc Sab) como referencia durante a tempada 2016-2017. As variedades estudadas foron 'Sabrina', 'Fortuna', 'Splendor' e 'Primoris'. Os resultados mostraron que as variedades difiren nas súas necesidades hídricas e, polo tanto, non se ven afectadas por igual pola redución de auga. Segundo estes resultados, o uso dunha variedade ou outra pode representar un aforro de auga de arredor do 25 %.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6b834061-75d7-441b-8bd5-eb4f4abd0519</t>
   </si>
   <si>
     <t>Avaliación das variedades locais de garavanzos. Campaña 2019/2020.</t>
   </si>
   <si>
     <t>O obxectivo deste traballo é comprender o potencial de diferentes variedades ou ecotipos locais de garavanzos de orixe andaluza. As liñas foron caracterizadas e avaliadas en diferentes ambientes potenciais de cultivo. O documento presenta os resultados da caracterización, así como os valores medios de rendemento de cada ecotipo para os ambientes onde foron avaliados, en comparación cunha variedade de control convencional. A conclusión xeral é destacar o gran potencial dos ecotipos de garavanzos estudados, tanto como proxenitores doadores de xenes para programas de mellora vexetal como para o seu uso directo como variedades de conservación.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b6f099b1-9153-4fc7-a9a1-f6bc1ad67c60</t>
   </si>
   <si>
     <t>Potencial das variedades locais para a mellora do trigo duro</t>
   </si>
   <si>
     <t>O trigo duro en Andalucía cultívase principalmente nun ambiente mediterráneo caracterizado por precipitacións estacionais, unha alta probabilidade de seca ao final do ciclo e condicións secas durante o desenvolvemento do gran. Estas condicións supoñen un risco significativo, xa que tanto a seca como a calor poden producir reducións significativas do rendemento. Os modelos de predición do cambio climático suxiren un aumento na frecuencia de altas temperaturas durante a floración en Europa, o que podería levar a unha diminución da fertilidade da espiga e a unha senescencia foliar acelerada, cun consecuente impacto no rendemento. Neste contexto, as variedades locais poden desempeñar un papel importante, xa que foron seleccionadas en condicións locais durante xeracións e poden presentar características que se adaptan a estes ambientes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8adb8c66-bb41-479b-8e17-c969b134d18e</t>
@@ -5312,176 +5312,176 @@
   <si>
     <t>Fertilización foliar en oliveiras. Corrección de deficiencias nutricionais</t>
   </si>
   <si>
     <t>Este documento recompila información actualizada para realizar correctamente a fertilización foliar en oliveiras.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6379c212-eb77-4251-9e9a-db6665f3b4ba</t>
   </si>
   <si>
     <t>Sistemas de cultivos leñosos sostibles. Cultivo de améndoas. Operación 10.1.6</t>
   </si>
   <si>
     <t>Este documento está dirixido a aqueles propietarios de explotacións de améndoas que sexan beneficiarios de axudas ao abeiro da medida de Agromedio Ambiente e Clima, co obxectivo de informalos dos requisitos obrigatorios que deben cumprir, así como argumentar os motivos destas axudas e a finalidade que pretenden acadar, para comprender os compromisos esixidos. No marco da Comunidade Europea, as normas xerais para as axudas ao desenvolvemento rural e a participación dese fondo, destinadas a financiar unha serie de medidas, entre elas a de Agromedio Ambiente e Clima, que é obxecto de desenvolvemento neste documento, defínense no Regulamento (UE) nº 1305/2013 do Parlamento Europeo e do Consello, do 17 de decembro de 2013, relativo á axuda ao desenvolvemento rural polo Fondo Europeo Agrícola de Desenvolvemento Rural (Feader). A nivel nacional, o Marco Nacional de Desenvolvemento Rural para o período 2014-2020 harmoniza as condicións de aplicación e define os elementos</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14163078-d512-414d-bef9-896b55a8b325</t>
   </si>
   <si>
     <t>Sistemas de cultivos leñosos sostibles. Cultivo de améndoas. 2ª sesión de seguimento da operación 10.1.6.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/96032a66-142b-488a-91fd-941bfc6bc85b</t>
   </si>
   <si>
+    <t>Materias primas auxiliares na industria láctea</t>
+  </si>
+  <si>
+    <t>Este documento constitúe o material docente que complementa o segundo módulo (Recepción e almacenamento de materias primas auxiliares) do Programa de formación "Especialista en queixos". Na produción de produtos lácteos, a incorporación de materias primas auxiliares ademais do leite é necesaria para facilitar o desenvolvemento do proceso produtivo. A súa adición ten como obxectivo restaurar as características do leite despois das operacións básicas previas, adaptalo ao proceso produtivo, conservar o produto ou modificar as súas características organolépticas. En calquera caso, é necesario un control de calidade exhaustivo xa que afectan directa ou indirectamente ao produto final.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/89658127-f194-4fa4-8202-7513057040ae</t>
+  </si>
+  <si>
+    <t>Obtención de compost de calidade a partir de residuos vexetais. Experiencia co proxecto "CompostAnd"</t>
+  </si>
+  <si>
+    <t>Este documento describe a compostaxe como unha solución sostible para mellorar a saúde do solo e xestionar os residuos agrícolas. Explica o proceso, dende a mestura axeitada de materiais ata a maduración do compost, destacando a importancia do equilibrio carbono/nitróxeno, a aireación e o control da humidade e a temperatura. Baseado na experiencia do proxecto CompostAnd, ofrece recomendacións prácticas para que os agricultores produzan compost de calidade nas súas explotacións, promovendo a sostibilidade e a economía circular.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
+  </si>
+  <si>
     <t>Características de Sinapis alba subsp. Mairei como cuberta vexetal e para biofumigación</t>
   </si>
   <si>
     <t>Este documento é un resumo de toda a información dispoñible actualmente sobre o uso de *Sinapis alba* subsp. mairei como cuberta vexetal: descrición e características da especie, técnicas de implementación e xestión para este tipo de cuberta vexetal, adaptación ao medio e uso en biofumigación.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e5c327a-0236-445e-bf36-b47de8ee7930</t>
   </si>
   <si>
     <t>Primeiras probas de produtos ecolóxicos contra especies de herbas daniñas en oliveiras ecolóxicas</t>
   </si>
   <si>
     <t>Este documento presenta os resultados dos primeiros ensaios con produtos ecolóxicos con posibles efectos fitotóxicos para o control de especies de malas herbas en oliveiras ecolóxicas. Presenta algunhas alternativas que deberían ser estudadas e avaliadas con maior profundidade co obxectivo de atopar unha alternativa ecolóxica ao control de malas herbas neste tipo de oliveiras.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8420be65-8399-42f6-83f0-f1040fb28e2d</t>
   </si>
   <si>
     <t>Respostas de rega que inflúen na murcha verticilosa das oliveiras</t>
   </si>
   <si>
     <t>Este documento presenta os resultados dun ensaio a longo prazo no que se avaliaron varios parámetros morfolóxicos e fisiolóxicos para determinar a influencia do rego no desenvolvemento da murcha por Verticillium nas oliveiras.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d4d5ab11-85da-4b56-9123-18b7c96fb00c</t>
   </si>
   <si>
     <t>Estrés hídrico e formación de aceite de oliva</t>
   </si>
   <si>
     <t>Este documento presenta os resultados dun ensaio realizado en 2016, que estudou a resposta das oliveiras a diferentes graos de estrés hídrico. Verificouse a influencia dos niveis de estrés na formación e produción final de aceite.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/42d48eaf-fc3c-469b-977f-408c850bb4bd</t>
   </si>
   <si>
     <t>Desestacionalización reprodutiva en ovinos de carne. Indicadores técnico-económicos. Campaña de 2014</t>
   </si>
   <si>
     <t>Este documento presenta os datos técnicos e económicos correspondentes ao ano 2014 de dous sistemas extensivos de produción ovina para a produción de carne. Os dous sistemas de xestión reprodutiva analizados son o sistema tradicional con tres parideiras ao ano e o sistema Star con cinco parideiras e tratamento hormonal.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5cca9a1b-d901-4d77-a0ad-9528659ec219</t>
   </si>
   <si>
-    <t>Materias primas auxiliares na industria láctea</t>
-[...14 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
+    <t>Técnicas de xestión do solo en oliveiras e a súa función ambiental: opinión de expertos</t>
+  </si>
+  <si>
+    <t>Os oliveirais desempeñan unha función ambiental que pode verse alterada polas técnicas de cultivo empregadas. Entre elas, o tipo de xestión empregado para controlar a vexetación de malas herbas pode influír significativamente no desempeño desta función e, polo tanto, na provisión de bens públicos ambientais. Usando a técnica multicriterio do Proceso Analítico Xerárquico (PAX), un grupo de expertos clasificou as técnicas de xestión do solo máis comúns que se empregan actualmente, co obxectivo de avaliar cal é a que mellor proporciona estes bens públicos. Os resultados obtidos demostran os efectos positivos sobre o medio ambiente do mantemento da cuberta vexetal en xeral e do seu control mediante a limpeza en particular.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4eae455b-eb37-4160-a015-04195830e332</t>
+  </si>
+  <si>
+    <t>Comparación de tres estratexias de fertilización nitroxenada no cultivo de algodón</t>
+  </si>
+  <si>
+    <t>O réxime de restricións da fertilización nitroxenada para a elegibilidade para as axudas agroambientais para os cultivos de algodón propón unha dose máxima de nitróxeno. Este documento avalía os resultados dun estudo piloto sobre a fertilización nitroxenada en cultivos de algodón cos seguintes obxectivos: - Comparar as estratexias de fertilización convencionais coas novas tecnoloxías de fertilizantes de liberación lenta e adaptar a xestión para evitar as perdas de nitróxeno por lixiviación. - Adaptar o momento da aplicación para mellorar a utilización do nitróxeno polos cultivos de algodón. Os resultados demostran a eficiencia das tecnoloxías de fertilizantes nitroxenados de liberación lenta nas diferentes circunstancias probadas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6771b0da-67e7-4bb7-80b8-7573a8182de9</t>
+  </si>
+  <si>
+    <t>Produción integrada de sementes oleaxinosas e leguminosas de gran</t>
+  </si>
+  <si>
+    <t>Este documento, catalogado como material docente, é o manual de referencia que se debe empregar nos cursos de Produción Integrada de Oleaxinosas e Leguminosas de Gran. Este documento, estruturado en cinco unidades didácticas, aborda os coñecementos mínimos necesarios para obter a cualificación de Técnico de Produción Integrada de Oleaxinosas e Leguminosas de Gran. Unidade 1: Produción Integrada. Concepto, orixe, natureza, desenvolvemento normativo e situación actual; Unidade 2: Normativa específica para a Produción Integrada de Oleaxinosas e Leguminosas de Gran; Unidade 3: Aspectos específicos dos cultivos; Unidade 4: Oleaxinosas. Xeneralidades e especies cubertas polo Regulamento; Unidade 5: Leguminosas de Gran. Xeneralidades e especies cubertas polo Regulamento</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9bf41e68-6680-4d31-8d4a-ca369f840790</t>
+  </si>
+  <si>
+    <t>Instalacións e maquinaria na industria láctea</t>
+  </si>
+  <si>
+    <t>Este documento constitúe o material docente para o módulo "Instalacións e maquinaria na industria láctea" do Proxecto de formación "Especialista en queixos". As diferentes seccións teñen como obxectivo explicar os diversos conceptos relacionados co deseño da industria láctea, así como os equipos e instalacións que constitúen a tecnoloxía de elaboración de queixo en cada unha das etapas que conducen á produción de queixo, un produto gastronómico tradicional. O deseño e a posta en marcha dunha industria láctea require ter en conta certos factores que determinarán o seu desenvolvemento futuro. Antes de realizar calquera investimento, é necesario comprender o marco regulatorio, que establece unha serie de requisitos que afectarán á construción e disposición da planta, co fin de evitar atrasos no inicio da actividade e perdas económicas. Ademais, o deseño da planta debe estar optimizado para a funcionalidade da industria alimentaria.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bb5b94e6-fdd1-4c06-8585-1ca55e4117d5</t>
+  </si>
+  <si>
+    <t>Prevención de Riscos Laborais e Impacto Ambiental na Industria Láctea</t>
+  </si>
+  <si>
+    <t>Este documento constitúe o material didáctico para o terceiro módulo, "Prevención de riscos laborais e impacto ambiental na industria láctea", do Proxecto de formación "Especialista en queixos". A xestión dunha empresa de procesamento de lácteos, mesmo unha pequena, evolucionou considerablemente nos últimos anos, converténdose nunha actividade complexa que require coñecementos de moitas disciplinas, entre elas a prevención de riscos laborais e a xestión ambiental. As distintas seccións teñen como obxectivo, por unha banda, identificar os factores e situacións de risco máis comúns na industria láctea e as súas consecuencias, así como comprender as normas xerais de prevención de riscos e saúde laboral. Ademais, tamén se deben analizar os factores de impacto e os efectos ambientais dos residuos sobre o medio ambiente derivados das actividades industriais realizadas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e999b004-caef-4ffb-a921-5842172e88cd</t>
+  </si>
+  <si>
+    <t>Leite. Composición e características</t>
+  </si>
+  <si>
+    <t>Este documento constitúe o material didáctico que complementa o primeiro módulo (Recepción e almacenamento de leite) do Programa de Formación "Especialista en Queixería". As distintas seccións teñen como obxectivo identificar e recoñecer os principais constituíntes do leite, as súas características físicas e químicas, a influencia cualitativa e cuantitativa dos diferentes compoñentes no proceso de produción e na calidade dos diversos produtos lácteos, e as principais alteracións que sofre o leite antes do seu procesamento.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/436502c6-f47c-42ab-a053-f3ab26dee712</t>
   </si>
   <si>
     <t>Caracterización dos oliveirais de montaña de Andalucía para a conversión ao cultivo ecolóxico da oliveira</t>
   </si>
   <si>
     <t>O olivar andaluz está a experimentar unha grave crise que ameaza a continuidade do cultivo, especialmente nas zonas de produción marxinais. O abandono do cultivo da oliveira causaría multitude de efectos negativos, non só desde unha perspectiva económica, senón tamén social, ambiental e cultural. Este traballo propón a difusión da agricultura ecolóxica nos olivares de montaña andaluzes, a través de contratos territoriais rurais, como ferramenta para aumentar a rendibilidade das explotacións sendo compatible coa conservación do medio ambiente. Para iso, o olivar de montaña andaluz caracterízase desde unha perspectiva produtiva, social e ambiental para determinar as zonas onde a implantación de olivares ecolóxicos reportaría os maiores beneficios á sociedade e onde, polo tanto, deberían priorizarse as subvencións.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6686e2e4-1e7e-4dc2-882a-38cb302f3abf</t>
   </si>
   <si>
-    <t>Técnicas de xestión do solo en oliveiras e a súa función ambiental: opinión de expertos</t>
-[...52 lines deleted...]
-  <si>
     <t>Sistemas agrícolas de especial interese para as poboacións de aves esteparias e as aves dos arrozais andaluces.</t>
   </si>
   <si>
     <t>O obxectivo da Operación 10.1.8 é proporcionar apoio financeiro a aquelas áreas de interese ambiental, Explotacións Agrarias incluídas na ZEPA (Rede Natura 2000), que estean na lista de humidais do Convenio RAMSAR ou na Reserva da Biosfera de Doñana, albergando un gran número de especies de aves.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/73f9c87d-9053-4a23-9fcc-70c8b3ba5322</t>
   </si>
   <si>
     <t>Servizo de polinización asociado a diferentes sistemas de canalización de rega</t>
   </si>
   <si>
     <t>O obxectivo era avaliar o efecto dos sistemas de canles de rega na abundancia de polinizadores. A abundancia de insectos e a polinización foron maiores nas gabias de rega tradicionais, pero diminuíron progresivamente nas gabias intermedias e canalizadas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f6c20f9-8530-4879-af54-38d5541f4ba9</t>
   </si>
   <si>
     <t>Mantemento de sistemas tradicionais de gandería extensiva en Andalucía con ruminantes. Operación 10.1.13</t>
   </si>
   <si>
     <t>O obxectivo xeral desta operación é manter o modelo de gandería extensiva, promover unha xestión gandeira sostible e os beneficios ambientais derivados desta actividade agrícola e fomentar un maior grao de extensificación das explotacións de ruminantes. Foméntanse: ? Rastroxos e pastos naturais. ? Redución da presión de pastoreo. ? O uso de recursos naturais. ? A biodiversidade, facilitando a difusión de sementes por todo o territorio. ? Un maior grao de autosuficiencia na alimentación animal.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/456c92fc-bf96-4a97-989a-d03c4790e710</t>
@@ -6026,122 +6026,122 @@
   <si>
     <t>O factor clave para o cultivo hortícola protexido en invernadoiros é o clima baixo a cuberta, que favorece o desenvolvemento e a precocidade dos cultivos, pero tamén promove o desenvolvemento de pragas e enfermidades, incluídos os nematodos fitoparasitos. A intensidade do cultivo e os curtos períodos de barbeito entre cultivos sucesivos impiden en gran medida a mortalidade natural das poboacións de nematodos debido á ausencia dunha planta hospedadora. Polo tanto, a xestión integrada das enfermidades dos nematodos debería dirixirse a toda a tempada agrícola, en lugar de a un só cultivo, xa que a(s) medida(s) aplicada(s) a un cultivo probablemente afectará(n) ao seguinte cultivo da rotación. Preséntanse os factores biolóxicos e epidemiolóxicos que inflúen nas enfermidades vexetais inducidas por nematodos, e recoméndanse estratexias de xestión para estas enfermidades, baseadas no coñecemento científico do nematodo en cultivos hortícolas protexidos baixo plástico ao longo da costa de Almería.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/35aedf68-eded-4881-9409-374485980f3e</t>
   </si>
   <si>
     <t>Concentración parcelaria: determinando as zonas ideais para o cultivo da oliveira en Xaén</t>
   </si>
   <si>
     <t>A división de bens é o resultado da aplicación dun sistema de herdanza que fomenta a división de bens entre herdeiros e o fracaso das medidas destinadas a deter este proceso. Dificulta unha xestión eficiente do solo, o que leva a ineficiencias económicas, sociais e ambientais. Este traballo delimita as zonas de cultivo de oliveira na provincia de Xaén que son potencialmente óptimas para a concentración parcelaria, minimizando as transaccións de compensación financeira polas diferentes calidades do terreo achegado, co fin de racionalizar e axilizar o proceso administrativo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f117c147-f78f-4e66-9c18-a2e0d2c15ca4</t>
   </si>
   <si>
     <t>Guías de cultivo. Serie de leguminosas: garavanzos</t>
   </si>
   <si>
     <t>Os garavanzos foron un cultivo tradicional en toda a conca mediterránea, converténdose en parte das alternativas agrícolas de secaño xunto cos cereais. A súa rusticidade, o efecto mellorador que teñen no solo e o uso humano do seu gran como alimento foron as principais razóns disto.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f1ea0de-ebcf-404a-aa1c-6fd94f1b91d0</t>
   </si>
   <si>
+    <t>Desestacionalización reprodutiva en ovinos de carne. Indicadores técnico-económicos. Campaña de 2012.</t>
+  </si>
+  <si>
+    <t>O documento presenta os resultados obtidos en 2012 en tres explotacións extensivas de ovellas de carne, incluíndo datos reprodutivos empregando diferentes sistemas de xestión e os datos económicos correspondentes.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9b040bfa-2a58-4e93-98e3-49a7a1c5eecb</t>
+  </si>
+  <si>
+    <t>Distribución varietal estimada no cultivo de amorodo en Huelva. Campaña de cultivo 2022-2023</t>
+  </si>
+  <si>
+    <t>O documento presenta unha estimación da composición varietal dos cultivos de amorodo na provincia de Huelva na actual tempada 2022-2023, expresada como porcentaxe de plantas por variedade posta en produción. Tamén mostra a participación dos principais programas de mellora xenética. Este traballo, realizado polo Grupo de Amorodo IFAPA, baséase principalmente na información proporcionada por empresas de mellora ou por empresas licenciadas ao abeiro dos distintos programas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c28b057d-828c-4bc9-b3c7-b17154a3b020</t>
+  </si>
+  <si>
+    <t>Distribución varietal estimada no cultivo de amorodo en Huelva. Campaña de cultivo 2023/2024</t>
+  </si>
+  <si>
+    <t>O documento presenta unha estimación da composición varietal dos cultivos de amorodo na provincia de Huelva na actual tempada 2023-2024, expresada como porcentaxe de plantas por variedade posta en produción. Tamén mostra a participación dos principais programas de mellora xenética. Este traballo, realizado polo Grupo de Amorodo IFAPA, baséase principalmente na información proporcionada por empresas de mellora ou empresas licenciadas polos distintos programas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5379322-e391-485c-90fc-2aa970e23082</t>
+  </si>
+  <si>
+    <t>Estimación da distribución varietal no cultivo de amorodo en Huelva. Campaña de cultivo 2024-2025.</t>
+  </si>
+  <si>
+    <t>O documento presenta unha estimación da composición varietal dos cultivos de amorodo na provincia de Huelva na actual campaña 2024-2025, expresada como porcentaxe de plantas por variedade posta en produción. Tamén mostra a participación dos principais programas de mellora xenética. Este traballo, realizado polo Grupo de Amorodo IFAPA, baséase principalmente na información proporcionada por empresas de mellora ou por empresas licenciadas polos diferentes programas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7f47f4b7-9cf3-4539-8fa1-c0cd4ecfa36a</t>
+  </si>
+  <si>
+    <t>Uso de sensores de indución electromagnética na agricultura</t>
+  </si>
+  <si>
+    <t>O documento ofrece unha introdución á técnica da indución electromagnética para medir a condutividade eléctrica aparente do solo a diferentes escalas espaciais e demostra a súa utilidade para diversas aplicacións prácticas na agricultura.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/caf3eb03-2ef3-45ff-a7e7-624202cfc434</t>
+  </si>
+  <si>
     <t>Banco de xermoplasma de leguminosas da IFAPA</t>
   </si>
   <si>
     <t>Este documento presenta o Banco de xermoplasma de leguminosas da IFAPA, os seus obxectivos, funcións, natureza e procedementos para solicitar información e xermoplasma.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/01e2d493-8f74-4269-8709-0addd9d39274</t>
   </si>
   <si>
     <t>Rexistro e produción de variedades tradicionais</t>
   </si>
   <si>
     <t>O documento presenta o concepto de variedades de conservación como ferramenta para abordar o rexistro de variedades e ecotipos tradicionais, contribuíndo así á diversidade dos agrosistemas baixo modelos de produción máis respectuosos co medio ambiente e socialmente responsables.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b0788677-ff18-46c5-9431-f88676ee9f82</t>
   </si>
   <si>
     <t>Mostras de ecotipos de garavanzos de Andalucía. Campaña 2021-2022.</t>
   </si>
   <si>
     <t>O documento presenta os resultados dun ensaio demostrativo no que se cultivaron na localidade de El Carpio (Córdoba) diferentes ecotipos de garavanzos andaluces seleccionados pola súa adaptación e rendemento. Estas parcelas foron obxecto da Visita Técnica celebrada o 20 de maio, durante a cal agricultores e técnicos puideron coñecer de primeira man as características destes materiais.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/746bafbf-627b-45df-a1ef-923ec6360d08</t>
   </si>
   <si>
-    <t>Desestacionalización reprodutiva en ovinos de carne. Indicadores técnico-económicos. Campaña de 2012.</t>
-[...43 lines deleted...]
-  <si>
     <t>Poda de enxerto de cítricos</t>
   </si>
   <si>
     <t>O desenvolvemento de novas técnicas de cultivo, ou a renovación dos coñecementos existentes, son elementos clave e estratéxicos no desenvolvemento da citrícultura andaluza e española. Polo tanto, o coñecemento das técnicas de poda e enxerto no cultivo de citrículos é de suma importancia para promover a competitividade do cultivo de citrículos, garantindo que os produtores de citrículos teñan plantacións equilibradas con árbores uniformes e rendementos temperáns, óptimos e regulares. Co obxectivo de optimizar a implementación destas técnicas, este documento elaborouse como ferramenta de referencia e apoio para o alumnado dos cursos de formación en citrículos que ofrece IFAPA, concretamente os cursos de "Poda de cítricos" e "Enxerto de cítricos".</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0dd49f47-1402-4dc0-8c43-a4c449469df9</t>
   </si>
   <si>
     <t>Estudo agroeconómico sobre o cultivo de millo</t>
   </si>
   <si>
     <t>O desenvolvemento dun sistema sostible para o cultivo de millo require, ademais da investigación agronómica, estudos, actualmente escasos, sobre a viabilidade económica do cultivo. O obxectivo deste documento é proporcionar información financeira detallada (custos e ingresos do cultivo) baseada na campaña de 2018, concretamente:• Describir as tarefas e operacións de cultivo (implementos utilizados, tipo e cantidade de agroquímicos aplicados, man de obra empregada, etc.). • Estimar os custos de cultivo correspondentes a estas tarefas e operacións.• Predicir os diferentes escenarios de rendibilidade en función dos diferentes horizontes dos prezos de mercado do millo.• Estimar as economías externas ao sector utilizando os resultados do estudo financeiro.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/332be124-8bf0-4803-88c9-8433efdc0eeb</t>
   </si>
   <si>
     <t>Caracterización da fragmentación e dispersión espacial en oliveiras na provincia de Xaén</t>
   </si>
   <si>
     <t>O documento caracteriza a estrutura produtiva do sector olivícola na provincia de Xaén mediante Sistemas de Información Xeográfica (SIX), incluíndo o tamaño, a fragmentación e a dispersión das parcelas agrícolas. A continuación, propón medidas de eficiencia para a xestión agrícola baseadas en sistemas de cultivo compartidos e asistidos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5fb0117f-8b24-4928-8fbc-dddb6871395b</t>
@@ -6512,86 +6512,86 @@
   <si>
     <t>Documento que mostra as consecuencias da mecanización da viña na calidade dos mostos e viños. O ensaio realizouse integramente no IFAPA Rancho de la Merced, desde o cultivo da uva ata a elaboración do viño, durante catro tempadas consecutivas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ca8eeb90-8a27-4e93-92f4-b932c8646ac6</t>
   </si>
   <si>
     <t>O efecto de diferentes tipos de rega na uva Vitis vinifera cv. Syrah cultivada nun clima mediterráneo</t>
   </si>
   <si>
     <t>Documento que mostra os efectos agronómicos, fisiolóxicos e cualitativos de dous tipos de rego localizado en Vitis vinifera cv. Syrah, cultivada nun clima mediterráneo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a01335f2-b574-4fe4-b3f1-ebdc8d25d206</t>
   </si>
   <si>
     <t>Elaboración de viños espumosos ecolóxicos a partir das variedades Pedro Ximénez e Tempranillo</t>
   </si>
   <si>
     <t>Documento que mostra os resultados iniciais dun ensaio que avalía a posibilidade de producir viños espumosos ecolóxicos a partir de uvas Pedro Ximénez e Tempranillo utilizando métodos tradicionais de elaboración de viños espumosos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0a594ce9-9a24-4b21-b390-736ef6b3bc74</t>
   </si>
   <si>
+    <t>Diversificación de vinagres de envellecemento estático en Andalucía</t>
+  </si>
+  <si>
+    <t>Documento que describe un ensaio estático de envellecemento de dous tipos de vinagre en barrís de carballo americano e francés novos e usados.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ecafe6d2-1eba-4401-8be7-6515129c8791</t>
+  </si>
+  <si>
     <t>Estimación da área foliar mediante un método directo non destrutivo en vides</t>
   </si>
   <si>
     <t>Documento que describe o desenvolvemento dun método directo e non destrutivo para determinar a área foliar dun viñedo. Este método pode ser empregado polos viticultores da comarca de Montilla-Moriles como método de referencia para calcular os índices de crecemento vexetativo dos seus viñedos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/07b73a4f-29b3-425d-bad3-c3e9c0d423c7</t>
   </si>
   <si>
     <t>Estudo de variedades locais e estranxeiras cultivadas na meseta de Granada. Resultados de 2015</t>
   </si>
   <si>
     <t>Este documento describe os resultados da campaña de 2015 sobre o potencial produtivo da variedade local Gordal. Analiza diferentes técnicas de vinificación e avalía o seu impacto nas características físicas, químicas e sensoriais dos viños. Tamén ofrece unha descrición agronómica e enolóxica das variedades locais e foráneas cultivadas na Meseta de Granada.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/19f319c3-6a05-4014-85ee-f5eecb197429</t>
   </si>
   <si>
     <t>Conservación de viños espumosos ecolóxicos da variedade Pedro Ximénez</t>
   </si>
   <si>
     <t>Documento que describe unha proba de conservación de viños espumosos ecolóxicos da variedade Pedro Ximénez, despois do degüelle dos viños con diferentes conservantes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/800d018a-4608-43b6-9bed-39a33a43a78f</t>
   </si>
   <si>
-    <t>Diversificación de vinagres de envellecemento estático en Andalucía</t>
-[...7 lines deleted...]
-  <si>
     <t>Potencial da variedade Cabernet Sauvignon para a produción de viños rosados</t>
   </si>
   <si>
     <t>Documento que detalla a produción de viños rosados e os resultados obtidos coa variedade Cabernet Sauvignon en catro campañas consecutivas (2011-2014), incluíndo o tempo de maceración.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b7f010a2-1cbd-4dfc-9a7a-81196e3e682d</t>
   </si>
   <si>
     <t>Potencial da variedade Merlot para a produción de viños rosados</t>
   </si>
   <si>
     <t>Documento que detalla a produción de viños rosados e os resultados obtidos coa variedade Merlot en catro campañas consecutivas (2011-2014), incluíndo o tempo de maceración.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/618c0086-73af-422b-a4bc-41a9669fd8d8</t>
   </si>
   <si>
     <t>Potencial da variedade Tempranillo para a produción de viños rosados</t>
   </si>
   <si>
     <t>Documento que detalla a produción de viños rosados e os resultados obtidos coa variedade Tempranillo en catro campañas consecutivas (2011-2014), incluíndo o tempo de maceración.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/892acd73-30bc-4f16-aa1d-a0cf5d4bf96a</t>
@@ -6620,50 +6620,59 @@
   <si>
     <t>Documento que propón un modelo para a avaliación de sistemas de rega localizados para parcelas con pendente no cultivo comercial de amorodos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4e1ce7a9-caf1-49ea-821d-5233ae618b47</t>
   </si>
   <si>
     <t>Efecto da pendente na calidade do rego e no rendemento dun cultivo de framboesa</t>
   </si>
   <si>
     <t>Documento que ofrece os resultados dun ensaio realizado en 2017 para comprender o efecto da pendente do terreo na uniformidade do rego e o rendemento nun cultivo de framboesa nunha explotación agrícola comercial da provincia de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f28ca7c-9a0c-4cef-9a9a-2fee0691bdc4</t>
   </si>
   <si>
     <t>Rego de oliveiras nun ano con inverno seco. Campaña de 2015</t>
   </si>
   <si>
     <t>Este documento proporciona directrices xerais para a programación do rego do oliveiral en varios escenarios de precipitacións durante a tempada de rega de 2015. As precipitacións nos oliveirais andaluzes durante o presente ano agrícola, ata marzo de 2015, estiveron xeralmente por debaixo da media anual. Nalgúns casos, as precipitacións foron comparables ás dun ano normal ou incluso superiores, aínda que hai moitas outras situacións nas que este inverno seco provocou baixos niveis de almacenamento de auga no solo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5dcf8732-30b5-4835-97cb-8120dd66a2e0</t>
   </si>
   <si>
+    <t>Caracterización xenotípica e sanitaria de variedades de uva minoritarias prospectadas en Andalucía</t>
+  </si>
+  <si>
+    <t>Debido á súa diversidade e extensión territorial, Andalucía alberga numerosas variedades minoritarias, o que ofrece á viticultura local a oportunidade de diversificar a súa produción de viño. Entre 2020 e 2022, realizouse a identificación molecular en 66 exemplares de cinco zonas vinícolas tradicionais. Empregáronse trece marcadores microsatélites, incluídos os nove recomendados pola OIV. Obtivéronse trinta e un xenotipos distintos, 19 correspondentes a perfís de variedades descritas previamente e os outros 12 non identificados previamente. Os perfís integráronse na base de datos do banco de xermoplasma de vide "Rancho de la Merced". Mediante a análise de diversidade xenética, determináronse os grupos ecoxeográficos dos xenotipos recentemente identificados. Analizouse a presenza de virus mediante probas ELISA para obter clons certificables no caso de que estas variedades fosen autorizadas para o seu cultivo no futuro.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99ff40d0-016b-4dda-8219-32032a95a716</t>
+  </si>
+  <si>
     <t>Sementeira de xirasol de inverno: aumento da rendibilidade e adaptación ao cambio climático</t>
   </si>
   <si>
     <t>Debido ao cambio climático, espérase un quecemento significativo no sur de Europa, con aumentos significativos das temperaturas medias do verán (en 6 °C en comparación coas temperaturas de finais de século) e diminucións substanciais das precipitacións de primavera e verán. As ondas de calor, os períodos de seca, as choivas torrenciais e as tormentas eléctricas (fenómenos extremos) ocorrerán con máis frecuencia (IPCC 2014). Por este motivo, os agricultores tenden cada vez máis a adiantar a sementeira uns 45 días (en xaneiro en lugar de marzo) para aumentar os rendementos e a rendibilidade.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2feb123e-515d-477f-af74-358c9d57dad4</t>
   </si>
   <si>
     <t>Avaliación de variedades de amorodo: resultados obtidos en cultivo convencional con solo desinfectado quimicamente. Campaña de cultivo 2017/2018</t>
   </si>
   <si>
     <t>Dentro da Rede Andaluza de Experimentación Agraria (RAEA), durante a campaña 2017/2018, a IFAPA caracterizou, tanto a nivel agronómico como de calidade, un grupo de 12 variedades seleccionadas entre as dispoñibles actualmente no mercado procedentes de diferentes programas de mellora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6ae95124-1e60-4f63-ad14-d3d39d16ec28</t>
   </si>
   <si>
     <t>Avaliación de variedades de amorodo en cultivo convencional con solo desinfectado quimicamente. Campaña de cultivo 2018/2019</t>
   </si>
   <si>
     <t>Dentro da Rede Andaluza de Experimentación Agraria (RAEA), durante a campaña 2018/2019, a IFAPA caracterizou, tanto a nivel agronómico como de calidade, un grupo de 12 variedades seleccionadas entre as dispoñibles actualmente no mercado procedentes de diferentes programas de mellora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/82a719b4-e436-4916-ab33-d1c0de87a014</t>
@@ -6692,59 +6701,50 @@
   <si>
     <t>Descrición do proceso de infección e as medidas de control da *Rosellinia necatrix*, o axente causante da podremia branca da raíz nos cultivos de aguacate.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/843a257a-c6c9-4641-b341-1941b6dbbf19</t>
   </si>
   <si>
     <t>Calidade nos garavanzos</t>
   </si>
   <si>
     <t>Desde tempos antigos, cultiváronse diferentes tipos e calidades de garavanzo (Cicer arietinum L.) na conca mediterránea para o seu uso como leguminosa seca para o consumo humano. O termo "calidade" é subxectivo e depende de varios parámetros. Este documento ofrece unha aproximación da calidade baseada no operador ou parte interesada na semente. O obxectivo final é identificar os trazos máis importantes que definen a calidade en termos xerais, establecendoos como criterios previos á reprodución.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/65395456-5e71-4f53-a752-2cdc3b7750b8</t>
   </si>
   <si>
     <t>Potencial da variedade Garnacha para a produción de viños rosados</t>
   </si>
   <si>
     <t>Documento que detalla a produción de viños rosados da variedade garnacha. Nel recóllense os resultados obtidos con esta variedade en catro campañas consecutivas (2011-2014).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/36dac92f-6d76-4336-acbf-b2a9d8a60e33</t>
   </si>
   <si>
-    <t>Caracterización xenotípica e sanitaria de variedades de uva minoritarias prospectadas en Andalucía</t>
-[...7 lines deleted...]
-  <si>
     <t>Análise foliar para o diagnóstico nutricional de plantacións de aguacate. Mostraxe</t>
   </si>
   <si>
     <t>Comprender a importancia e a lóxica da análise foliar é útil para implementar un programa de fertilización axeitado. O momento e as características da mostra tomada son esenciais para un diagnóstico correcto, xa que a variación nutricional da planta dependerá da especie, así como da idade e posición da folla.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/173568a2-8844-49a7-a873-da0f7139fbe0</t>
   </si>
   <si>
     <t>Análise foliar para o diagnóstico nutricional de plantacións de manga. Mostraxe</t>
   </si>
   <si>
     <t>Comprender a importancia e a lóxica da análise foliar é útil para implementar un programa de fertilización axeitado. O momento e as características da mostra tomada son esenciais para un diagnóstico correcto, xa que a variación nutricional da planta depende da especie, así como da idade e posición da folla. Polo tanto, este documento establece a metodoloxía a seguir á hora de tomar mostras foliares para o diagnóstico nutricional das plantacións de aguacate.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b1ae7623-e5f1-438d-bb86-2626b6260b32</t>
   </si>
   <si>
     <t>Comezo dun sistema acelerado de mellora xenética do trigo</t>
   </si>
   <si>
     <t>Conseguir múltiples xeracións de plantas ao ano é un dos métodos implementados para acelerar os programas de mellora e acurtar o tempo para obter novas variedades adaptadas ás condicións de crecemento cambiantes. O proxecto "Mellora xenética e xestión sostible de cultivos herbáceos extensivos nun escenario de cambio climático" (AVA23.INV2023.003) propón, entre outras cousas, a incorporación de xenes de resistencia á ferruxe amarela en variedades de trigo panificable e o desenvolvemento dunha estratexia de mellora acelerada mediante cultivo forzado nunha cámara climática. Este traballo avaliou a posibilidade de desenvolver un sistema de mellora acelerada do trigo utilizando a infraestrutura xa dispoñible no IFAPA (Instituto de Investigación Agraria) de Córdoba, co obxectivo de obter polo menos tres xeracións ao ano, o que permitiría un progreso máis rápido no programa de mellora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fc6f986-807e-4727-865e-af529afef891</t>
@@ -8435,138 +8435,138 @@
   <si>
     <t>Publicación dedicada aos cultivos leñosos máis característicos da Murcia rural, incluíndo froitos secos, froitas de pementa, uvas de mesa e de viño e oliveiras.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutos-secos-frutales-de-pepita-vid-y-olivo</t>
   </si>
   <si>
     <t>Influencia do cambio climático na mellora vexetal</t>
   </si>
   <si>
     <t>Traballo realizado por expertos de diferentes campos da mellora vexetal no que achegan as súas experiencias, coñecementos e opinións sobre os diferentes aspectos que relacionan a mellora vexetal co desafío do cambio climático.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/influencia-del-cambio-climatico-en-la-mejora-genetica-de-plantas</t>
   </si>
   <si>
     <t>Estrutura de custos das zonas de produción agrícola na Rexión de Murcia: froitas de óso e cítricos</t>
   </si>
   <si>
     <t>Publicación dedicada ao cultivo de cítricos e árbores froiteiras de óso rexionais</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutales-de-hueso-y-citricos</t>
   </si>
   <si>
+    <t>Futuro sostible</t>
+  </si>
+  <si>
+    <t>Podcast do BBVA que analiza a transición e ofrece recomendacións para a sustentabilidade</t>
+  </si>
+  <si>
+    <t>https://www.bbva.com/es/especiales/futuro-sostenible/</t>
+  </si>
+  <si>
+    <t>Tecnoloxía de PCR dixital por gotas para a detección de Ilyonectria liriodendri en mostras ambientais de vides</t>
+  </si>
+  <si>
+    <t>Artigo sobre a detección e cuantificación precisa, temperá e específica de fungos da perna negra e a avaliación das técnicas de PCR dixital por gotas e PCR en tempo real.</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1094/PDIS-03-19-0529-RE</t>
+  </si>
+  <si>
+    <t>Protección das feridas de poda da vide contra Phaeomoniella chlamydospora e Diplodia seriata mediante métodos biolóxicos e químicos comerciais</t>
+  </si>
+  <si>
+    <t>Artigo sobre a morte retroactiva por Botryosphaeria e a esca, dúas das enfermidades do tronco da vide (VTB) máis prexudiciais que afectan aos viñedos nas principais zonas produtoras de vide de todo o mundo.</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.cropro.2020.105465</t>
+  </si>
+  <si>
+    <t>Reunións do Grupo de Traballo sobre Experimentación en Viticultura e Enoloxía</t>
+  </si>
+  <si>
+    <t>Recompilación de investigacións sobre viticultura e enoloxía do Grupo de Traballo</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/alimentacion/publicaciones/gteve_2018_tcm30-552828.pdf</t>
+  </si>
+  <si>
+    <t>Como avaliar a calidade do teu solo. Avaliación visual do solo nas oliveiras</t>
+  </si>
+  <si>
+    <t>Guía que permite estimar a avaliación visual do solo (EVS) mediante un método rápido e sinxelo para estimar o estado do solo, a idoneidade, a calidade e as limitacións que presenta un solo para o olivar.</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/guia_como_evaluar_la_calidad_de_tu_suelo.pdf</t>
+  </si>
+  <si>
+    <t>Caderno de campo para o recoñecemento de posibles síntomas de ozono en cultivos sostibles</t>
+  </si>
+  <si>
+    <t>Caderno de campo para o recoñecemento dos síntomas do ozono nos cultivos</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cuaderno_de_campo_pdr18-ozocam.pdf</t>
+  </si>
+  <si>
+    <t>Cambio climático e innovación no cultivo de cereais: percepcións do sector</t>
+  </si>
+  <si>
+    <t>Investigación sobre a percepción do sector da innovación no cultivo de cereais debido ao cambio climático</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cambio_climatico_e_innovacion_en_el_cultivo_de_cereales_-_percepciones_desde_el_sector_1.pdf</t>
+  </si>
+  <si>
+    <t>Estratexias de control de Pyricularia oryzae na reserva arroceira de Calasparra. Resultados obtidos no proxecto GO ArrozINNOVA</t>
+  </si>
+  <si>
+    <t>Resultados obtidos no proxecto GO ArrozINNOVA</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/documents/13436/796645/Importancia+del+arroz+de+Calasparra/5e55db8a-ddc1-4357-9818-4559d18a4763</t>
+  </si>
+  <si>
+    <t>Virus da rugosidade do tomate: bases para unha estratexia de xestión integrada</t>
+  </si>
+  <si>
+    <t>Documento con información sobre aspectos epidemiolóxicos (como infeccións nas plantas, propagación de virus, hóspedes alternativos, persistencia de virus no ambiente, etc.) que son esenciais para a súa comprensión e formulación.</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
+  </si>
+  <si>
     <t>Estrutura de custos dos principais cultivos en agricultura ecolóxica na Rexión de Murcia</t>
   </si>
   <si>
     <t>Documento que describe as principais directrices para a agricultura ecolóxica rexional en Murcia</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
-  </si>
-[...79 lines deleted...]
-    <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
   </si>
   <si>
     <t>Informe A3: Mapa de partes interesadas para a adaptación ao cambio climático no sector da viña e o viño</t>
   </si>
   <si>
     <t>O obxectivo xeral do proxecto VIN &amp; ADAPT II foi promover a transferencia de coñecemento e mobilizar a todas as partes interesadas para impulsar a adaptación aos desafíos que supón o cambio climático no sector vitivinícola.</t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2017/07/Informe-A3-Mapa-de-Actores_VIN-ADAPT-II.pdf</t>
   </si>
   <si>
     <t>Estratexias de adaptación ao cambio climático para a gandería extensiva en España: unha perspectiva social</t>
   </si>
   <si>
     <t>A gandería extensiva é unha actividade ancestral en toda a Península Ibérica. Esta actividade, máis alá de ser un sector económico dentro do sector agrícola, proporciona á sociedade no seu conxunto servizos ecosistémicos esenciais, como o subministro de alimentos, a regulación dos ecosistemas, o subministro de bens culturais, a configuración das paisaxes rurais e montañosas e a prevención de incendios en zonas forestais. Non obstante, a gandería extensiva é moi vulnerable ao cambio climático. Esta vulnerabilidade vén determinada pola exposición da gandería extensiva a unha serie de cambios e transformacións nos ámbitos climático, biofísico, social, político, institucional, económico e cultural, que reducen a capacidade deste sector para adaptarse ao cambio climático. Os estudos preliminares esbozaron posibles estratexias de adaptación para o sector, pero non as analizaron desde unha perspectiva social e desde o marco conceptual da vulnerabilidade.</t>
   </si>
   <si>
     <t>https://adaptecca.es/sites/default/files/documentos/2019-adaptacion-cc-ganaderia-extensiva-espanola-social_1.pdf</t>
   </si>
   <si>
     <t>Informe A1 sobre os impactos do cambio climático e a adaptación nas rexións obxectivo</t>
   </si>
   <si>
     <t>O obxectivo xeral do proxecto VIN &amp; ADAPT II foi promover a transferencia de coñecemento e mobilizar a todas as partes interesadas para impulsar a adaptación aos desafíos que supón o cambio climático no sector vitivinícola.  </t>
   </si>
@@ -26642,65 +26642,65 @@
         <v>2802</v>
       </c>
       <c r="D976" s="1" t="s">
         <v>2803</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" s="1" t="s">
         <v>2804</v>
       </c>
       <c r="B977" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C977" s="1" t="s">
         <v>2805</v>
       </c>
       <c r="D977" s="1" t="s">
         <v>2806</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" s="1" t="s">
         <v>2807</v>
       </c>
       <c r="B978" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C978" s="1" t="s">
         <v>2808</v>
       </c>
       <c r="D978" s="1" t="s">
         <v>2809</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="1" t="s">
         <v>2810</v>
       </c>
       <c r="B979" s="1" t="s">
-        <v>357</v>
+        <v>5</v>
       </c>
       <c r="C979" s="1" t="s">
         <v>2811</v>
       </c>
       <c r="D979" s="1" t="s">
         <v>2812</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" s="1" t="s">
         <v>2813</v>
       </c>
       <c r="B980" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C980" s="1" t="s">
         <v>2814</v>
       </c>
       <c r="D980" s="1" t="s">
         <v>2815</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="1" t="s">
         <v>2816</v>