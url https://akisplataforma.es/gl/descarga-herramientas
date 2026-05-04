--- v1 (2026-03-19)
+++ v2 (2026-05-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Herramientas" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="822">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="840">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Página web</t>
   </si>
   <si>
     <t>Agrobase</t>
   </si>
   <si>
     <t>Saber identificar correctamente as malas herbas, as enfermidades ou as pragas das plantas é o primeiro paso para un control eficaz. Esta aplicación inclúe unha base de datos de coñecemento agronómico con catálogos de pragas e enfermidades, así como todos os pesticidas, insecticidas e herbicidas rexistrados no país que escolla. Tamén inclúe descricións de produtos de protección de cultivos con ligazóns, para que sempre poidas escoller a solución correcta a un problema. Tamén proporciona información sobre o rexistro dos produtos e as datas de caducidade e, o máis importante, a súa eficacia en diversas áreas.</t>
   </si>
   <si>
     <t>Aplicación móbil</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=lt.farmis.apps.farmiscatalog&amp;hl=e…</t>
   </si>
   <si>
@@ -83,59 +83,50 @@
   <si>
     <t>AgriApp é unha aplicación agrícola completa baseada en Android</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.criyagen&amp;pcampaignid=web_share</t>
   </si>
   <si>
     <t>AgriBus Navegador agrícola GPS</t>
   </si>
   <si>
     <t>Aplicación de navegación GPS/GNSS para tractores</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agri_info_design.AgriBusNavi</t>
   </si>
   <si>
     <t>AGRICOLUM</t>
   </si>
   <si>
     <t>Unha aplicación deseñada por agricultores, para agricultores, asesores ou cooperativas que axuda a xestionar as explotacións agrícolas e mellorar a agricultura (Diario dixital da granxa)</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agricolum</t>
   </si>
   <si>
-    <t>Agrio - agricultura precisa</t>
-[...7 lines deleted...]
-  <si>
     <t>Agrizy: Smart agri-processing</t>
   </si>
   <si>
     <t>Aplicación móbil que simplifica e rendible a venda de produtos agrícolas para agricultores, organizacións agrícolas e industrias de procesamento de produtos agrícolas.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=in.agrizy.app&amp;pcampaignid=web_sha…</t>
   </si>
   <si>
     <t>AGRODATO</t>
   </si>
   <si>
     <t>Diagnóstico preciso do estado do cultivo e monitorización continua</t>
   </si>
   <si>
     <t>Aplicación web</t>
   </si>
   <si>
     <t>https://www.agrodato.com/</t>
   </si>
   <si>
     <t>AGROGESTOR</t>
   </si>
   <si>
     <t>Servizos públicos para apoiar a xestión colectiva de cultivos e a prestación de servizos de asesoramento a nivel de parcela e explotación agrícola</t>
@@ -509,59 +500,50 @@
   <si>
     <t>RASVE APP</t>
   </si>
   <si>
     <t>Aplicación móbil que pretende converterse nunha ferramenta útil para que os Servizos Veterinarios Oficiais, tanto rexionais como centrais, poidan informar en tempo real de eventos relacionados coa xestión de enfermidades animais e a súa xestión.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.tragsa.RasveMovilApp&amp;hl=es</t>
   </si>
   <si>
     <t>QGIS</t>
   </si>
   <si>
     <t>https://www.qgis.org/es/site/</t>
   </si>
   <si>
     <t>RedFara Info</t>
   </si>
   <si>
     <t>Aplicación móbil do goberno de Aragón para técnicos de ATRIA e a xestión do control de pragas no campo. Dispoñible na Apple Store e en Google Play Servizos de aplicacións: Alertas: Os usuarios reciben notificacións sobre os niveis de incidencia de cultivos e zonas de interese. Monitorización de pragas: Mediante gráficos sinxelos, pódese ver a evolución das principais pragas durante as dúas últimas campañas. Acceso aos boletíns de alerta do Servizo de Sanidade Vexetal e Certificación: A aplicación proporciona acceso aos boletíns de alerta, información e avisos fitosanitarios xerados polo Centro de Sanidade Vexetal e Certificación. Consulta de datos meteorolóxicos: Pódense consultar datos de máis de 60 estacións meteorolóxicas conectadas. Recursos da Rede de Vixilancia Fitosanitaria: acceso aos informes semanais de seguimento de cultivos xerados pola RedFAra, así como información sobre os ensaios realizados pola RedFAra.</t>
   </si>
   <si>
     <t>https://web.redfara.es/?page_id=10418</t>
   </si>
   <si>
-    <t>RIEGO ALMENDRO</t>
-[...7 lines deleted...]
-  <si>
     <t>RIEGO BERRY</t>
   </si>
   <si>
     <t>Aplicación móbil para consultar as recomendacións de rega para os cultivos de amorodo, framboesa e arando nas provincias de Cádiz, Huelva e Sevilla</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.riegoberry.app</t>
   </si>
   <si>
     <t>SATIVUM</t>
   </si>
   <si>
     <t>Acceder e xestionar información sobre parcelas agrícolas (Rexistro dixital da granxa)</t>
   </si>
   <si>
     <t>https://www.sativum.es/mirand/public/index.html#/</t>
   </si>
   <si>
     <t>SIAR APP</t>
   </si>
   <si>
     <t>Aplicación móbil para xestionar un programa de rega mediante o cálculo das necesidades de auga e as doses de rega de 104 cultivos.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.tragsatec.mobile.siar&amp;hl=es</t>
@@ -785,266 +767,176 @@
   <si>
     <t>Aplicación de xestión agrícola para optimizar a produtividade e a sustentabilidade dunha explotación.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.wisecrop.wiseapp&amp;hl=es</t>
   </si>
   <si>
     <t>AGRIVI</t>
   </si>
   <si>
     <t>Agrivi é un programa de xestión agrícola que che permite monitorizar todos os aspectos dos teus cultivos: períodos de sementeira e colleita, colleita, fertilización, rego, pulverización, etc. É compatible con todo tipo de cultivos: hortalizas, froitas, grans, regadío, secaño, etc. Tamén conta con funcións avanzadas como análise, control de pragas, planificación estacional e moito máis.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agrivi.agrivi&amp;hl=es_419&amp;gl=US</t>
   </si>
   <si>
     <t>Hectre</t>
   </si>
   <si>
     <t>Software de xestión agrícola e tecnoloxía de visión para avaliar as cualificacións de cor e tamaño no campo ou no almacén.</t>
   </si>
   <si>
     <t>https://hectre.com/es/</t>
   </si>
   <si>
-    <t>YieldComputer</t>
-[...7 lines deleted...]
-  <si>
     <t>XFARM</t>
   </si>
   <si>
     <t>Xestión de explotacións agrícolas, xa que pode conectarse con satélites, maquinaria agrícola e sensores para proporcionar unha localización única para a monitorización e optimización dunha explotación.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=ag.xfarm.xfarm</t>
   </si>
   <si>
-    <t>AGROISLAS</t>
-[...7 lines deleted...]
-  <si>
     <t>CLAAS Connect</t>
   </si>
   <si>
     <t>Acceso móbil á plataforma dixital CLAAS connect, que simplifica a xestión de explotacións agrícolas e frotas, optimiza os procesos e se conecta co seu socio de servizo CLAAS.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.claas.store.connect&amp;hl=es</t>
   </si>
   <si>
     <t>John Deere Operations Center Mobile</t>
   </si>
   <si>
     <t>A aplicación conéctase co Centro de Operacións de John Deere, o que permite avaliar o rendemento esperado fronte ao real na execución do traballo e na utilización da máquina.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.deere.myoperations&amp;hl=es</t>
   </si>
   <si>
     <t>New Holland FieldOps</t>
   </si>
   <si>
     <t>New Holland FieldOps combina a monitorización en tempo real, a visualización remota e unha interface de usuario intuitiva nun só lugar, o que che permite xestionar frotas cunha única aplicación.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.cnh.newholland.fieldops&amp;hl=es</t>
   </si>
   <si>
     <t>Massey Ferguson Connect</t>
   </si>
   <si>
     <t>Aplicación oficial do sistema de telemetría Massey Ferguson Connect para conectarse ao seu tractor e recibir o consumo de combustible, datos de condución, localización GSP, códigos de servizo e moito máis.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=eu.versine.masseyferguson_app&amp;hl=…</t>
   </si>
   <si>
-    <t>Cereal Agua</t>
-[...7 lines deleted...]
-  <si>
     <t>MENUdaTIERRA</t>
   </si>
   <si>
     <t>Unha aplicación para seguir unha dieta saudable con receitas tradicionais, menús de tempada, vídeos e un localizador para atopar todos os ingredientes.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=org.vidasana.menudatierra&amp;pcampai…</t>
   </si>
   <si>
     <t>Gest-Cubierta</t>
   </si>
   <si>
     <t>Con esta aplicación, o agricultor ou técnico poderá ver o estado da cuberta das súas plantacións en termos de nivel de cobertura e estado vexetativo, cun módulo de cálculo do contido de auga no solo.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.ifapa.cubierta.gest.app&amp;pcamp…</t>
   </si>
   <si>
     <t>Abastores-Tu lonja on line</t>
   </si>
   <si>
     <t>Aplicación móbil para unha bolsa en liña de produtos agrícolas baseada nas transaccións que os agricultores realizan diariamente cos operadores e fábricas de grans. Tamén ten un sistema para xerar interese de compra e venda baseado nos prezos de mercado publicados.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.abastores.app&amp;pcampaignid=web…</t>
   </si>
   <si>
     <t>Maquinaria agrícola</t>
   </si>
   <si>
     <t>Esta páxina contén a base de datos de todos os tractores agrícolas e estruturas de protección autorizados para a súa inscrición nos Rexistros Oficiais de Maquinaria Agrícola.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/medios-de-produccion/maquinaria-ag…</t>
   </si>
   <si>
-    <t>IKOStech</t>
-[...7 lines deleted...]
-  <si>
     <t>Kubota</t>
   </si>
   <si>
     <t>Aplicación para axudar aos agricultores e profesionais agrícolas en varios aspectos da xestión agrícola e da maquinaria para mellorar as prácticas agrícolas: previsións meteorolóxicas, medicións de superficie.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=net.mindzone.ovskubota&amp;hl=es_419</t>
   </si>
   <si>
-    <t>Case IH</t>
-[...7 lines deleted...]
-  <si>
     <t>Deutz-Fahr</t>
   </si>
   <si>
     <t>Ferramenta que che permite monitorizar os teus tractores e colleitadoras, e un sistema de telediagnóstico remoto para monitorizar a maquinaria</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.sdf.myDEUTZFAHRapp&amp;hl=es_419</t>
   </si>
   <si>
     <t>Fendt Variotronic</t>
   </si>
   <si>
     <t>Aplicación que che permite conectarte ao teu tractor e recibir consumo de combustible, datos de condución, localización SGP, códigos de servizo, entre outros servizos.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=eu.versine.fendt_app&amp;hl=es_419</t>
   </si>
   <si>
-    <t>Merlo</t>
-[...7 lines deleted...]
-  <si>
     <t>FertiliCalc</t>
   </si>
   <si>
     <t>"FertiliCalc" permíteche escoller entre unha variedade de cultivos, seleccionar unha combinación de fertilizantes para aplicar e calcular as doses de fertilizante, xunto con información adicional útil para a xestión de fertilizantes. Os teus resultados tamén se adaptan á túa localización e ás propiedades do teu solo.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.fertilicalc</t>
   </si>
   <si>
     <t>rFrio</t>
   </si>
   <si>
     <t>rFrio ofrece información sobre unidades de almacenamento en frío en Andalucía, Comunidade Valenciana, Estremadura e Rexión de Murcia para fruticultores e viticultores.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.rfrio&amp;pcampaignid=web_share</t>
   </si>
   <si>
-    <t>Manitou</t>
-[...34 lines deleted...]
-  <si>
     <t>McCormick</t>
   </si>
   <si>
     <t>Esta aplicación ofrece unha interface para xestionar equipos de traballo no campo con facilidade, permitindo a monitorización do rendemento das máquinas en tempo real, optimizando o uso dos recursos e mellorando a eficiencia.</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/my-mccormick/id6443561270</t>
   </si>
   <si>
     <t>FieldBee</t>
   </si>
   <si>
     <t>Aplicación de navegación GPS para tractores FieldBee: aplicación profesional para a guía paralela do tractor, o mantemento de rexistros, a cartografía e a dirección automática do tractor con alta precisión</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.kmware.efarmer&amp;hl=es_419</t>
   </si>
   <si>
     <t>CropX - Farm Management</t>
   </si>
   <si>
     <t>Conecta datos agrícolas, condicións en tempo real e recomendacións agronómicas, todo mentres mantés os datos agrícolas nun só lugar para facilitar o seu seguimento e uso compartido.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.cropx.adaptive&amp;hl=es_419</t>
@@ -1226,59 +1118,50 @@
   <si>
     <t>CITRUS IRRIGATION é unha aplicación pública e gratuíta desenvolvida polo Instituto Andaluz de Investigación e Formación en Produción Agraria, Pesqueira, Alimentaria e Ecolóxica (IFAPA) que proporciona unha interface con recomendacións de rega para cultivos de cítricos adaptadas á dispoñibilidade de auga e a calquera situación de restrición no seu subministro.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.ifapa.riego.citrus.app&amp;pli=1</t>
   </si>
   <si>
     <t>Sensacultivo</t>
   </si>
   <si>
     <t>Aplicación móbil que permite optimizar o consumo de auga e fertilizantes e aumenta a competitividade e a sustentabilidade</t>
   </si>
   <si>
     <t>https://sensacultivo.es/</t>
   </si>
   <si>
     <t>Sensoterra</t>
   </si>
   <si>
     <t>Aplicación móbil para monitorizar a humidade do solo en tempo real mediante sonda e localización que enviará accións suxeridas para aumentar a produtividade dos cultivos e reducir os custos de rego.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=nl.peercode.sensoterranew&amp;hl=es_4…</t>
   </si>
   <si>
-    <t>Memorándum SIEX</t>
-[...7 lines deleted...]
-  <si>
     <t>RiegoApp</t>
   </si>
   <si>
     <t>Plataforma de programación de rega para dispositivos móbiles</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.iriego.riegoapp</t>
   </si>
   <si>
     <t>Mide Mapas Pro</t>
   </si>
   <si>
     <t>Unha aplicación que che permite debuxar polígonos e medir distancias, perímetros e áreas en mapas de forma rápida e sinxela con precisión milimétrica. Incluso ten en conta a curvatura da superficie terrestre. Úsao para áreas pequenas ou grandes e despois comparte os teus achados a través de calquera aplicación para compartir no teu dispositivo.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.globaldpi.measuremaplite&amp;hl=e…</t>
   </si>
   <si>
     <t>Riego</t>
   </si>
   <si>
     <t>Xestiona equipos de rega</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.vrriegorn</t>
@@ -1358,140 +1241,104 @@
   <si>
     <t>AGROasesor integra a xestión das operacións parcelarias co asesoramento de cultivos, mediante ferramentas de apoio á toma de decisións.</t>
   </si>
   <si>
     <t>https://www.agrogestor.es/plataformas/plataforma-agroasesor/</t>
   </si>
   <si>
     <t>ROPO</t>
   </si>
   <si>
     <t>Rexistro Oficial de Produtores e Operadores de Produtos Fitosanitarios (ROPO)</t>
   </si>
   <si>
     <t>https://servicio.mapa.gob.es/ropowebwai/default.aspx</t>
   </si>
   <si>
     <t>DIGIMAPA</t>
   </si>
   <si>
     <t>A aplicación contén información categorizada sobre máis de 660 empresas especializadas en ofrecer produtos e servizos de TIC, automatización e robótica á cadea de valor agroalimentaria.</t>
   </si>
   <si>
     <t>https://digimapa.akisplataforma.es/</t>
   </si>
   <si>
-    <t>Asesores Aragón</t>
-[...7 lines deleted...]
-  <si>
     <t>SGA@PP</t>
   </si>
   <si>
     <t>Aplicación móbil para consultar información sobre expedientes e solicitudes no marco das Solicitudes Únicas</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.pac.sga.sgaapp</t>
   </si>
   <si>
     <t>RETO</t>
   </si>
   <si>
     <t>Rexistro Electrónico de Transaccións e Operacións con Produtos Fitosanitarios (RETO)</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/productos-fitosani…</t>
   </si>
   <si>
     <t>Agreena Carbon</t>
   </si>
   <si>
     <t>Calculadora de carbono que estima os beneficios potenciais da transición á agricultura rexenerativa</t>
   </si>
   <si>
     <t>https://app.agreena.com/signup/farm</t>
   </si>
   <si>
     <t>SERVIFAPA</t>
   </si>
   <si>
     <t>Plataforma que ofrece a posibilidade de realizar consultas técnicas relacionadas coas actividades agrícolas e pesqueiras</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/asesoramiento…</t>
   </si>
   <si>
     <t>DEMETRIA Agritech</t>
   </si>
   <si>
     <t>Solución tecnolóxica para abordar as necesidades do sector agrícola, axudando a simplificar e optimizar a xestión das explotacións, o cumprimento da normativa e o acceso dos agricultores ás axudas europeas.</t>
   </si>
   <si>
     <t>https://demetriaagritech.com/</t>
   </si>
   <si>
-    <t>AgroCuaderno Cuaderno de campo</t>
-[...7 lines deleted...]
-  <si>
     <t>Cuaderno de campo agrícola</t>
   </si>
   <si>
     <t>Agricolum é unha aplicación deseñada por agricultores, para agricultores, asesores e cooperativas. Somos un equipo de agricultores, enxeñeiros agrícolas e informáticos que queremos axudar ao sector agrícola a xestionar as explotacións e mellorar a agricultura.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agricolum&amp;hl=es_419&amp;gl=US</t>
   </si>
   <si>
-    <t>oliCloud</t>
-[...16 lines deleted...]
-  <si>
     <t>REDAFEX</t>
   </si>
   <si>
     <t>Plataforma de software libre para asesoramento sobre fertilización de solos agrícolas para agricultores de Estremadura.</t>
   </si>
   <si>
     <t>https://www.redafex.es/</t>
   </si>
   <si>
     <t>Sencrop</t>
   </si>
   <si>
     <t>Xestión de riscos e intervencións nos cultivos mediante medicións e previsións meteorolóxicas específicas para a súa zona</t>
   </si>
   <si>
     <t>https://play.google.com/store/search?q=sencrop&amp;c=apps&amp;hl=es</t>
   </si>
   <si>
     <t>Registros Autonómicos de Explotación Agrícola (REA) y Cuaderno Digital de Explotación Agrícola (CUE)</t>
   </si>
   <si>
     <t>Páxina con acceso aos Servizos Autonómicos de Rexistro de Explotacións Agrarias (REA) e ao Caderno Dixital de Explotacións Agrarias (CUE) das Comunidades Autónomas</t>
   </si>
   <si>
     <t>https://www.fega.gob.es/es/siex/acceso-a-a-rea-y-cue</t>
@@ -1583,59 +1430,50 @@
   <si>
     <t>Xestiona a túa granxa de forma eficiente a través da APP e da conta web do teu ordenador (Caderno Dixital de Xestión de Granxas).</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agroptima.agroptima</t>
   </si>
   <si>
     <t>ISAGRI PORC MOBILE</t>
   </si>
   <si>
     <t>Unha aplicación móbil para que os gandeiros de porcos rexistren eventos da granxa en tempo real e accedan facilmente a datos esenciais do rabaño. Os usuarios poden rexistrar eventos reprodutivos (inseminacións, apareamentos, ecografías, partos, destetes), ver rexistros de porcas e controlar os períodos de espera antes do sacrificio. Ademais, é posible rexistrar a condición corporal das porcas (graxa dorsal) en diferentes etapas. Poderás crear os teus lotes posdestete e engorde introducindo os movementos de animais e as intervencións sanitarias.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.isagri.gestionporcine</t>
   </si>
   <si>
     <t>ISAGRI GEOFOLIA</t>
   </si>
   <si>
     <t>Esta aplicación permíteche rexistrar e revisar os informes enviados desde as túas parcelas mediante unha pantalla táctil 100 % e unha interface intuitiva. Integráronse controis relativos aos produtos fitosanitarios (mesturas prohibidas, dosificacións, etc.) para proporcionar alertas inmediatas se non se seguen os usos autorizados.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=fr.icone.geofolia</t>
   </si>
   <si>
-    <t>Vacapop</t>
-[...7 lines deleted...]
-  <si>
     <t>VACAPP</t>
   </si>
   <si>
     <t>Aplicación para xestionar as túas vacas, touros e rabaños que che permite ter un control exhaustivo de becerros, destete, saneamento, enfermidades e diversos eventos que poden ocorrerlle a un rabaño.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.mateuyabar.vacapp</t>
   </si>
   <si>
     <t>Agrónic App 2.0</t>
   </si>
   <si>
     <t>Agrónic APP 2.0 é a seguinte xeración da Agrónic APP. Unha aplicación completamente redeseñada, máis visual, máis intuitiva e preparada para unha evolución constante. Está deseñada para satisfacer as necesidades reais dos agricultores actuais, ofrecendo un entorno de control remoto máis completo, profesional e sinxelo de usar. Esta nova versión non só substituirá gradualmente a aplicación anterior, senón que tamén marcará un punto de inflexión na xestión dos programadores de Agrónic.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.progres.agronicapp&amp;hl=es_419</t>
   </si>
   <si>
     <t>Vegga</t>
   </si>
   <si>
     <t>Axúdache na xestión integral e na toma de decisións. Xestionarás e optimizarás o rendemento da túa explotación grazas aos indicadores xerados pola plataforma, empregando as últimas tecnoloxías dixitais e o asesoramento de expertos.</t>
   </si>
   <si>
     <t>https://veggadigital.com/soluciones/</t>
@@ -1664,194 +1502,182 @@
   <si>
     <t>Agrosales é unha plataforma dixital para a análise de datos comerciais, agronómicos e técnicos para mellorar a xestión estratéxica do negocio de produtores e distribuidores de insumos agrícolas.</t>
   </si>
   <si>
     <t>https://www.hispatec.com/en/productos/agrosales/?utm_source=chatgpt.com</t>
   </si>
   <si>
     <t>Margaret</t>
   </si>
   <si>
     <t>IA para a agricultura; Deseñamos a primeira plataforma de intelixencia artificial agroalimentaria capaz de xestionar diferentes escenarios futuros, describindo como impactarán na túa estratexia corporativa e mostrándoche a mellor decisión para cada obxectivo de negocio. Margaret conta cun motor de procesamento que analiza Big Data agroalimentario auténtico mediante algoritmos e modelos de IA para desenvolver aplicacións adaptadas ás necesidades de cada produtor, agregador ou industria complementaria.</t>
   </si>
   <si>
     <t>https://www.hispatec.com/en/productos/margaret/</t>
   </si>
   <si>
     <t>Agri Calc (android)</t>
   </si>
   <si>
     <t>Unha ferramenta sinxela para cálculos agrícolas. Actualmente, pode calcular a poboación de plantas, calibrar un pulverizador de barra básico, calcular o rendemento das colleitas, calcular os fertilizantes NPK e moito máis, que estará dispoñible en breve. Podes gardar os teus cálculos para futuras referencias e agrupalos segundo corresponda. Admite unidades métricas e imperiais.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=co.za.tcei.agricalc&amp;hl=es_419</t>
   </si>
   <si>
-    <t>Agri Calc (IOS)</t>
-[...4 lines deleted...]
-  <si>
     <t>Mi Granja</t>
   </si>
   <si>
     <t>Aplicación para a xestión de explotacións ovinas, caprinas e bovinas. Mediante un lector electrónico de identificación animal (bolo, crotal electrónico, microchip), permite a xeración dunha base de datos e un sistema de control para a explotación, o que permite monitorizar as diferentes etapas e situacións polas que pasan os animais, como: identificación, censo, ecografías, partos, perdas, toma de mostras de sangue, rexistro de leite...</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.tecon.roiplascrotales</t>
   </si>
   <si>
     <t>Reutivar</t>
   </si>
   <si>
     <t>Esta aplicación permite unha programación óptima da fertirrigación para oliveiras regadas con auga regenerada. A versión 1.0.Beta de REUTIVAR-App, desenvolvida pola Universidade de Córdoba, é unha aplicación beta gratuíta e de código aberto.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.rafacode.reutivarapp&amp;hl=es</t>
   </si>
   <si>
     <t>Fitocampo</t>
   </si>
   <si>
     <t>A aplicación Fitocampo está deseñada para que as empresas dos sectores da protección vexetal, a agricultura e a protección vexetal poidan completar o seu libro de rexistro de campo desde un dispositivo móbil. A aplicación Fitocampo é unha aplicación móbil deseñada para que calquera empresa dos sectores da protección vexetal, a agricultura e a protección vexetal poida completar o seu libro de rexistro de campo desde un dispositivo móbil, facilitando o traballo para diferentes perfís profesionais.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.sdi.fitocampo&amp;hl=es</t>
   </si>
   <si>
+    <t>Cuaderno de Campo UAGN (android)</t>
+  </si>
+  <si>
+    <t>Unha ferramenta esencial para os agricultores e gandeiros da UAGN, integrada co Caderno de Xestión Agrícola, a aplicación aGROSlab GIP Advisor e a plataforma para a canle de distribución de produtos fitosanitarios. O Caderno de Campo da UAGN é a aplicación que che permite xerar os teus tratamentos de campo, mesmo en entornos sen conexión/sen cobertura de datos. Ofréceche toda a información que necesitas para o teu traballo e permíteche recibir receitas do asesor no teu teléfono móbil ou tableta.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.geoslab.agroslabagricultor.ua…</t>
+  </si>
+  <si>
     <t>FitoFarma</t>
   </si>
   <si>
     <t>FitoFarma é a túa ferramenta esencial para xestionar o uso de produtos fitosanitarios na agricultura. Deseñado para agricultores, agrónomos e entusiastas da xardinería.</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/fitosanitarios-agronomia-mapa/id6451338616</t>
   </si>
   <si>
     <t>Agrobio Efectos Secundarios</t>
   </si>
   <si>
     <t>Manual de efectos secundarios para o uso integrado en horticultura de produtos fitosanitarios e organismos de control biolóxico ou polinizadores.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.agrobio.efectos</t>
   </si>
   <si>
+    <t>Hesperides</t>
+  </si>
+  <si>
+    <t>Esta aplicación está deseñada para asesores técnicos e directores técnicos que usan Hespérides. As súas principais características inclúen: identificación e xeolocalización de parcelas e produtores; acceso sinxelo ao historial das parcelas; e xestión da información das trampas.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.efoodprint.hesperides</t>
+  </si>
+  <si>
     <t>Xarvio Field Manager</t>
   </si>
   <si>
     <t>A plataforma dixital líder para a optimización e prescrición de cultivos. Baseada en 25 anos de experiencia, esta aplicación presenta modelos de optimización de cultivos. Os compoñentes clave da aplicación axúdanche a tomar decisións de xestión en tempo real con información precisa para cada un dos teus campos, facilitando a optimización do uso do tempo e dos recursos.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.bayer.cs.xarviofieldmanager&amp;h…</t>
   </si>
   <si>
     <t>Prismab</t>
   </si>
   <si>
     <t>Creamos o PRISMAB Link para conectar os datos dos teus sensores a Internet cunha facilidade lendaria. Simplemente conecta un sensor a un dos seus tres portos e a unidade Link comezará a transmitir datos cada hora. É así de sinxelo. Mantén a túa instalación fóra das mans de terceiros e mantén o control completo da túa rede de sensores sempre que o necesites. Instala, substitúe sensores, move transmisores ou desinstala equipos tantas veces como sexa necesario, de forma totalmente independente e sen esforzo.</t>
   </si>
   <si>
     <t>https://prismab.com/</t>
   </si>
   <si>
     <t>PhytechPlant</t>
   </si>
   <si>
     <t>Aplicación de plantas para un rego optimizado</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.phytechplant</t>
   </si>
   <si>
-    <t>Cuaderno de Campo UAGN (android)</t>
-[...22 lines deleted...]
-  <si>
     <t>Plantae</t>
   </si>
   <si>
     <t>Con Plantae®, accede aos teus datos de campo en calquera momento. Comproba a humidade, a condutividade e a temperatura do solo para proporcionarlles ás túas plantas exactamente o que necesitan. Recollida de datos en tempo real. Gráficos de humidade, condutividade e temperatura. Lecturas do caudal sen ter que ir ao campo.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.plantaeapp&amp;hl=es_419</t>
   </si>
   <si>
     <t>agrocontrol</t>
   </si>
   <si>
     <t>Xera o teu libro de rexistro de campo cun só clic e rexistra as entradas obrigatorias dos empregados. Asigna tarefas, xestiona as túas finanzas, cumpre as normativas e evita sancións sen papeleo.</t>
   </si>
   <si>
     <t>https://www.agrocontrol.app/</t>
   </si>
   <si>
+    <t>Control Agropecuaria</t>
+  </si>
+  <si>
+    <t>A nosa plataforma resolve un dos problemas clave para os xerentes e técnicos das empresas agrícolas: o rexistro, a monitorización, a análise e a elaboración de informes de datos. Se ata agora rexistraron información en papel ou en follas de cálculo, corren o risco de empregar un enfoque desactualizado para a recollida de datos.</t>
+  </si>
+  <si>
     <t>FarmQA</t>
   </si>
   <si>
     <t>FarmQA é o teu asistente dixital de agronomía para o seguimento de cultivos, as recomendacións de tratamento, a análise de imaxes e a análise de campo. Consello: FarmQA Advice simplifica o traballo dos agrónomos, o que permite recomendacións de tratamento dixitais rápidas para os teus agricultores. Personaliza as recomendacións e fai un seguimento dos detalles.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.farmqa.scouting&amp;hl=es</t>
   </si>
   <si>
     <t>FitoAid</t>
   </si>
   <si>
     <t>Localiza calquera produto fitosanitario. Atopa rapidamente calquera produto fitosanitario rexistrado no Ministerio de Agricultura, Pesca, Alimentación e Medio Ambiente (MAPAMA) mediante o buscador ou filtrando polas súas características, con acceso directo á folla de rexistro oficial orixinal do Ministerio.</t>
   </si>
   <si>
     <t>https://www.adama.com/spain/es/fitoaid</t>
   </si>
   <si>
-    <t>Control Agropecuaria</t>
-[...4 lines deleted...]
-  <si>
     <t>Climate Field view</t>
   </si>
   <si>
     <t>Climate FieldView é unha ferramenta dixital integrada para a agricultura que ofrece aos agricultores un conxunto completo e conectado de ferramentas dixitais, proporcionándolles un coñecemento máis profundo dos seus campos para que poidan tomar decisións operativas máis informadas que lles permitan optimizar o rendemento, maximizar a eficiencia e reducir o risco.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?hl=en&amp;id=com.climate.growers.android…</t>
   </si>
   <si>
     <t>PickApp</t>
   </si>
   <si>
     <t>Informa de todas as actividades agrícolas e vincula cada acción a unha localización, hora e traballador agrícola específicos. PickApp carga e analiza automaticamente os datos dixitalizados en tempo real. Este proceso sen erros substitúe os informes manuais imprecisos e axuda aos propietarios de explotacións agrícolas a implementar un fluxo de traballo estable e estruturado baseado nunha integridade de datos impecable.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.pointer.farmwork</t>
   </si>
   <si>
     <t>Agro</t>
   </si>
   <si>
     <t>Crea a túa rede de contactos e amplía as túas oportunidades de negocio con profesionais do sector primario en España e Portugal.</t>
   </si>
   <si>
     <t>https://appagro.es/</t>
@@ -1862,667 +1688,895 @@
   <si>
     <t>Plataforma web/móbil para recomendacións intelixentes de rega que permite reducir o consumo de auga mediante a detección do solo e outros parámetros</t>
   </si>
   <si>
     <t>https://ai-land-software.sanzar-group.com/</t>
   </si>
   <si>
     <t>Agroseguro Clientes</t>
   </si>
   <si>
     <t>Solicitude cuxa finalidade é rexistrar reclamacións por danos e notificacións de retirada no gando</t>
   </si>
   <si>
     <t>https://agroseguro.es/clientes/aplicaciones/</t>
   </si>
   <si>
     <t>AgriSat</t>
   </si>
   <si>
     <t>Permite unha monitorización sinxela e intuitiva dos cultivos ao longo do seu ciclo de crecemento para unha mellor xestión agronómica. Visualízanse o estado do cultivo, a actividade fotosintética e a variabilidade dentro da parcela. Isto conséguese mediante series temporais densas de imaxes dos principais satélites de observación da Terra da NASA e da Axencia Espacial Europea, que en moitos casos se aproximan a unha frecuencia dunha imaxe por semana. A aplicación mostra a última imaxe dispoñible por defecto e facilita a navegación cronolóxica pola secuencia de imaxes.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.idrab.uclm.spiderwebgis.agrisa…</t>
   </si>
   <si>
+    <t>Peso Animal - Cerdos y ganado</t>
+  </si>
+  <si>
+    <t>Esta calculadora foi desenvolvida para facilitar o cálculo do peso de animais vivos ou sacrificados sen o uso de básculas. -Porcos -Vacón -Búfalos -Cabalos -Ovellas e cabras</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.pesoanimal&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Porcicultor: Gestor de cerdos</t>
+  </si>
+  <si>
+    <t>Porcicultor: O teu mellor aliado para xestionar granxas de porcos. Descubre Porcicultor, o xestor de porcos 100 % gratuíto que che axudará a controlar os gastos e os beneficios das túas granxas de porcos de engorde de forma eficiente e sen complicacións.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.porcicultor&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Ganadero: control ganadero</t>
+  </si>
+  <si>
+    <t>Ganadero, a ferramenta óptima para xestionar o coidado do gando vacún de carne e leite. Gratuíta e cunha base de datos interna, permite un control eficaz sen conexión a internet, ideal para uso no campo. Rexistra e monitoriza os gastos de penso, electricidade, equipamento e moito máis, ofrecendo unha solución completa para unha xestión gandeira eficiente e sen complicacións.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.ganadero&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Avicultor: pollos y gallinas</t>
+  </si>
+  <si>
+    <t>Avicultor destaca como a mellor ferramenta gratuíta para a xestión integral das aves de curral, o que che permite monitorizar eficazmente os ingresos e os gastos asociados ás túas granxas de polos de engorde. Ademais, esta aplicación facilita o seguimento detallado das túas galiñas poñedoras, controlando eficientemente a produción e as vendas de ovos. Unha característica clave de Avicultor é a súa función de control da incubación, que che permite xestionar o proceso de incubación dos ovos de forma precisa e sistematica. Cunha base de datos interna que funciona sen conexión, Avicultor convértese na opción ideal para o seu uso en</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.hordev.avicultor&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Ganges. Gestión ganadera</t>
+  </si>
+  <si>
+    <t>A filosofía de Ganges - Livestock Management é ofrecer unha aplicación sinxela e completa para gandeiros a un prezo baixo. Polo tanto, ao estudar a mellor maneira de ofrecer a aplicación aos agricultores de forma accesible, optamos por ofrecela de balde e só cobrar polo almacenamento de datos.</t>
+  </si>
+  <si>
+    <t>https://gestionganadera.es/</t>
+  </si>
+  <si>
     <t>Herdly (android)</t>
   </si>
   <si>
     <t>Herdly é unha aplicación de xestión de gando que che permite rexistrar as condicións do gando coa túa voz, con informes intelixentes de IA e a comodidade de escoitar os informes en calquera momento.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.herdly.farmer</t>
   </si>
   <si>
-    <t>Herdly (IOS)</t>
-[...2 lines deleted...]
-    <t>https://apps.apple.com/us/app/herdly-farmer/id6757684859</t>
+    <t>ForestMap</t>
+  </si>
+  <si>
+    <t>Forestmaps é un servizo web que permite o cálculo automático e case instantáneo de inventarios forestais. Emprega datos LiDAR do Plan Nacional de Ortofotografía Aérea (PNOA) e bases de datos parcelarias internas e externas (do Inventario Forestal Nacional). Estes datos son procesados por modelos e sistemas de cálculo propietarios para xerar continuamente información do inventario forestal. A aplicación permite aos usuarios seleccionar unha área ou parcela específica para o inventario forestal. A continuación, o usuario debe indicar a especie e o produto arbóreo. O cliente recibirá os resultados da análise mediante un documento PDF enviado ao seu enderezo de correo electrónico, que contén un resumo do inventario da parcela e unha capa vectorial de ficheiro de formas con todos os resultados a unha resolución de 25 metros. Actualmente, inclúe información para as provincias de Áraba, Asturias, Burgos, Guipúscoa, A Rioxa, Madrid, Murcia, Navarra, Palencia, Soria e Biscaia, aínda que a intención é ampliar continuamente a súa cobertura.</t>
+  </si>
+  <si>
+    <t>https://datos.gob.es/es/aplicaciones/forestmap</t>
+  </si>
+  <si>
+    <t>albaibs</t>
+  </si>
+  <si>
+    <t>Software ERP para fabricantes e distribuidores de alimentos</t>
+  </si>
+  <si>
+    <t>https://www.albaibs.es/erp-alimentacion/</t>
   </si>
   <si>
     <t>grupozas</t>
   </si>
   <si>
     <t>Programa de xestión para a industria alimentaria, ERP especializado para empresas alimentarias con APPCC e trazabilidade. Software de xestión para a industria alimentaria con control APPCC, trazabilidade de lotes, xestión de datas de caducidade, control de alérxenos e cumprimento normativo.</t>
   </si>
   <si>
     <t>https://grupozas.com/erp-industria-alimentaria/</t>
-  </si>
-[...70 lines deleted...]
-    <t>https://www.albaibs.es/erp-alimentacion/</t>
   </si>
   <si>
     <t>Lims.science</t>
   </si>
   <si>
     <t>Sistema de xestión de laboratorio para alimentos e bebidas: Xestione eficientemente as análises de alimentos e bebidas cun LIMS deseñado para laboratorios certificados segundo a norma ISO 17025. Controle a calidade do produto, a trazabilidade e as probas de lotes desde un único sistema.</t>
   </si>
   <si>
     <t>https://lims.science/es/lims-alimentos/</t>
   </si>
   <si>
     <t>Visor de buenas prácticas RedPac</t>
   </si>
   <si>
     <t>Visor de boas prácticas</t>
   </si>
   <si>
     <t>https://redpac.es/visores_redpac/bbpp</t>
   </si>
   <si>
     <t>Sistema Europeo de Información sobre Incendios Forestales
 EFFIS</t>
   </si>
   <si>
     <t>Visor da situación actual 2.0 A nova versión do Visor da situación actual, máis rápida e optimizada para dispositivos móbiles, ofrece maior eficiencia e accesibilidade, cun rendemento optimizado e un deseño totalmente adaptable para un uso fiable en plataformas de escritorio e móbiles. Mostra a información máis actualizada sobre a tempada de incendios en Europa e no Mediterráneo. Isto inclúe mapas meteorolóxicos de perigo de incendio para hoxe e previsións con ata 6 días de antelación, así como mapas actualizados diariamente de focos e perímetros de incendios.</t>
   </si>
   <si>
-    <t>https://forest-fire.emergency.copernicus.eu/apps/effis.csv/?c=1019567.88%2C5783…</t>
+    <t>https://forest-fire.emergency.copernicus.eu/apps/effis.csv/?c=1019567.88,578303…</t>
   </si>
   <si>
     <t>Instituto Geográfico Nacional</t>
   </si>
   <si>
     <t>Observación do territorio, cartografía e datos xeográficos</t>
   </si>
   <si>
     <t>https://centrodedescargas.cnig.es/CentroDescargas/home</t>
   </si>
   <si>
+    <t>ArcGIS Survey123</t>
+  </si>
+  <si>
+    <t>Transforma os fluxos de traballo cotiáns con formularios intelixentes. Deseña formularios e enquisas intelixentes con ArcGIS Survey123, un creador de formularios dinámico. Acelera a recollida de datos e mellora a calidade dos resultados. Visualiza e analiza a información a través dunha lente xeográfica para comprender mellor onde e por que suceden as cousas. Comparte datos a través de mapas web, aplicacións e paneis para informar a toma de decisións e mellorar os procesos empresariais.</t>
+  </si>
+  <si>
+    <t>https://www.esri.com/es-es/arcgis/products/arcgis-survey123/overview?rsource=ht…</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps é a aplicación de mapas principal de Esri para dispositivos móbiles. Usa Field Maps para explorar mapas que creaches en ArcGIS, recompilar e actualizar os teus datos autorizados e rexistrar onde estivesches, todo desde unha única aplicación baseada na localización.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.esri.fieldmaps</t>
+  </si>
+  <si>
+    <t>Kobotoolbox</t>
+  </si>
+  <si>
+    <t>Ferramentas de datos intuitivas e adaptables para maximizar o teu impacto. Unha plataforma de recollida, xestión e visualización de datos utilizada a nivel mundial para acelerar o cambio social positivo.</t>
+  </si>
+  <si>
+    <t>https://www.kobotoolbox.org/</t>
+  </si>
+  <si>
+    <t>Windy</t>
+  </si>
+  <si>
+    <t>Ferramenta con interface ou recursos dispoñibles en español, orientada a meteoroloxía, planificación e riscos</t>
+  </si>
+  <si>
+    <t>https://www.windy.com/es/-Men%C3%BA/menu?temp,32.622,13.493,5</t>
+  </si>
+  <si>
+    <t>meteoblue</t>
+  </si>
+  <si>
+    <t>Ferramenta con interface ou recursos dispoñibles en español orientados a meteoroloxía, datos históricos e planificación.</t>
+  </si>
+  <si>
+    <t>https://www.meteoblue.com/es/tiempo/agriculture/meteogramagro/madrid_espa%c3%b1…</t>
+  </si>
+  <si>
+    <t>Globalforestwatch</t>
+  </si>
+  <si>
+    <t>Unha ferramenta cunha interface en español e recursos deseñados para a monitorización, a deforestación e a teledetección. Úsase en entornos profesionais para mellorar o traballo dos silvicultores e asesores mediante o mantemento consistente de rexistros, a automatización de tarefas, a análise de datos e o apoio á toma de decisións.</t>
+  </si>
+  <si>
+    <t>https://www.globalforestwatch.org/map/</t>
+  </si>
+  <si>
+    <t>OpenForis</t>
+  </si>
+  <si>
+    <t>Open Foris é unha iniciativa que ofrece solucións gratuítas e de código aberto para a monitorización de bosques e terras. Desenvolvida coa convicción de que unha monitorización forestal innovadora, precisa e transparente pode liberar o potencial dos bosques para a acción climática e outros beneficios, é un acelerador transformador que traballa cara aos bens públicos dixitais que ofrece a Organización das Nacións Unidas para a Agricultura e a Alimentación (FAO), facendo que as capacidades de monitorización forestal de vangarda sexan amplamente accesibles.</t>
+  </si>
+  <si>
+    <t>https://www.openforis.org/</t>
+  </si>
+  <si>
+    <t>CropWat</t>
+  </si>
+  <si>
+    <t>CROPWAT 8.0 para Windows é un programa informático que calcula as necesidades de auga e rega dos cultivos en función dos datos do solo, o clima e os cultivos.</t>
+  </si>
+  <si>
+    <t>https://www.fao.org/land-water/databases-and-software/cropwat/en/</t>
+  </si>
+  <si>
+    <t>BRCGS</t>
+  </si>
+  <si>
+    <t>Ferramentas para axudarche a conseguir a certificación e mellorar continuamente. Os propietarios de marcas priorizan a integridade do produto máis que nunca. A transparencia que permite a tecnoloxía está a transformar a forma en que se gaña e se perde a confianza, mentres que as cadeas de subministración son cada vez máis longas e complexas, o que aumenta aínda máis os riscos. Para cumprir cos requisitos máis esixentes de garantía do cliente e cumprir coas crecentes esixencias regulamentarias, BRCGS desenvolveu un conxunto de ferramentas dixitais para axudar ás instalacións a manter o cumprimento das normas, mitigar o risco e mellorar continuamente.</t>
+  </si>
+  <si>
+    <t>https://www.brcgs.com/digital-solutions/overview/</t>
+  </si>
+  <si>
+    <t>IFS</t>
+  </si>
+  <si>
+    <t>A norma IFS Food revisa os produtos e os procesos de produción para avaliar a capacidade dun produtor de alimentos para producir produtos seguros, auténticos e de calidade, de acordo cos requisitos legais e as especificacións do cliente.</t>
+  </si>
+  <si>
+    <t>https://www.ifs-certification.com/en/ifs-portfolio/standards/food-standard</t>
+  </si>
+  <si>
+    <t>Rainforest Alliance</t>
+  </si>
+  <si>
+    <t>A nosa ra verde, símbolo da certificación de agricultura sostible de Rainforest Alliance, é coñecida mundialmente polo seu compromiso coa mellora dos medios de vida dos agricultores, os dereitos humanos, as prácticas respectuosas co medio ambiente e a resiliencia climática. Millóns de granxas e empresas traballan connosco para impulsar un impacto a longo prazo en toda a cadea de subministración. Ti tamén podes! Asóciate connosco agora. Comeza.</t>
+  </si>
+  <si>
+    <t>https://www.rainforest-alliance.org/es/para-negocios/</t>
+  </si>
+  <si>
+    <t>Technosylva</t>
+  </si>
+  <si>
+    <t>Os incendios forestais agrávanse debido á falta de toma de decisións. É crucial tomar decisións acertadas para protexer as persoas e o medio ambiente dos incendios forestais e das condicións meteorolóxicas adversas, independentemente do nivel de risco ou da localización xeográfica. Actúa máis rápido coa tecnoloxía de vangarda de Technosylva.</t>
+  </si>
+  <si>
+    <t>https://technosylva.com/es/</t>
+  </si>
+  <si>
+    <t>Hispatec Conecta (android)</t>
+  </si>
+  <si>
+    <t>Aplicación móbil desenvolvida por Hispatec para a xestión das relacións, desde o punto de vista agronómico, económico, social e mediático, que a empresa estandarizada ten cos seus agricultores asociados</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.hispatec.appsocios&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Agro Tareo Beta</t>
+  </si>
+  <si>
+    <t>Permite o control das entradas e saídas dos empregados no campo mediante métodos como a verificación facial, códigos QR, NFC ou a selección de empregados dunha lista.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.hispatec.agrotareobeta&amp;hl=es_4…</t>
+  </si>
+  <si>
+    <t>ERPagro</t>
+  </si>
+  <si>
+    <t>Control integral das operacións poscolleita con ERPagro. Desde a colleita ata a comercialización. ERPagro é a ferramenta que monitoriza, xestiona e optimiza todos os procesos da industria agroalimentaria. Un único sistema modular que facilita a toma de decisións baseándose nunha análise exhaustiva e en tempo real das actividades empresariais: desde as relacións cos provedores ata o cumprimento dos pedidos. Control e visibilidade en tempo real de todos os procesos empresariais.</t>
+  </si>
+  <si>
+    <t>https://www.hispatec.com/productos/erpagro-software-agricultura/</t>
+  </si>
+  <si>
+    <t>maptiler</t>
+  </si>
+  <si>
+    <t>Engade visualizacións meteorolóxicas aos teus mapas con capas de previsión animadas</t>
+  </si>
+  <si>
+    <t>https://www.maptiler.com/weather/</t>
+  </si>
+  <si>
+    <t>Farm to table</t>
+  </si>
+  <si>
+    <t>Da granxa á mesa conecta directamente aos agricultores locais cos consumidores, levándoche produtos frescos, sans e de orixe local directamente da granxa á túa porta. Sen intermediarios. Sen concesións.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.zahedhasan.farmtotable&amp;hl=es</t>
+  </si>
+  <si>
+    <t>eAgronom</t>
+  </si>
+  <si>
+    <t>Sostibilidade intelixente para unha industria alimentaria máis forte e resiliente. Axudamos ás empresas a alcanzar os seus obxectivos de sostibilidade, ao mesmo tempo que axudamos aos agricultores a xerar ingresos adicionais, mellorar a calidade do solo e acceder a un mellor financiamento.</t>
+  </si>
+  <si>
+    <t>https://www.eagronom.com/es</t>
+  </si>
+  <si>
+    <t>Spherag (android)</t>
+  </si>
+  <si>
+    <t>SPHERAG é unha combinación innovadora de hardware e software onde unha plataforma de xestión autónoma e bidireccional, equipada con algoritmos de intelixencia e recomendación, comunícase remotamente en tempo real con dispositivos despregados en instalacións agrícolas, permitindo a monitorización e o funcionamento na granxa.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=spherag.spherag&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Spherag (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/iphone/search?term=Spherag</t>
+  </si>
+  <si>
+    <t>Uniforme (android)</t>
+  </si>
+  <si>
+    <t>Monitoriza os teus indicadores clave de rendemento (KPI) no panel. Rexistra eventos e ten toda a información esencial sobre as túas vacas ao teu alcance. A aplicación UNIFORM é a aplicación móbil para o software de xestión de rabaños UNIFORM-Agri 5.0. Esta aplicación fácil de usar presenta unha interface intuitiva e botóns grandes para un funcionamento sinxelo.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.UNIFORM&amp;hl=en&amp;gl=…</t>
+  </si>
+  <si>
+    <t>Uniforme (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/nl/app/uniform/id906369824</t>
+  </si>
+  <si>
+    <t>Cabra UNIFORME (android)</t>
+  </si>
+  <si>
+    <t>Xestiona a túa granxa de cabras coa aplicación ultrarrápida UNIFORM Goat! Monitoriza os teus indicadores clave de rendemento (KPI) no panel. Rexistra eventos e ten toda a información esencial sobre as cabras ao teu alcance. UNIFORM Goat-App é a aplicación móbil para o software de xestión de rabaños UNIFORM-Goat 5.0. Esta aplicación fácil de usar presenta unha interface de dedo para o agricultor con botóns grandes e fáciles de usar.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.UNIFORMGOAT&amp;hl=en…</t>
+  </si>
+  <si>
+    <t>Cabra UNIFORME (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/uniform-goat/id1572660747</t>
+  </si>
+  <si>
+    <t>Mi manada</t>
+  </si>
+  <si>
+    <t>Xestiona a túa granxa leiteira con MYHERD! Monitoriza os teus indicadores clave de rendemento (KPI) no panel de control. Rexistra eventos e ten toda a información esencial das vacas ao teu alcance. MYHERD é a aplicación móbil para o noso software de xestión de rabaños. Esta aplicación fácil de usar presenta unha interface intuitiva e botóns grandes para un funcionamento sinxelo.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.myherd&amp;hl=en&amp;gl=US</t>
+  </si>
+  <si>
+    <t>Leche FarmTell (android)</t>
+  </si>
+  <si>
+    <t>Xestiona a túa granxa leiteira coa aplicación ultrarrápida FarmTell Milk! Monitoriza os teus indicadores clave de rendemento (KPI) no panel de control. Rexistra eventos e ten toda a información esencial das túas vacas ao teu alcance. A aplicación Smartmilk é a aplicación móbil para o software de xestión de rabaños FarmTell Milk. Esta aplicación fácil de usar presenta unha interface intuitiva e botóns grandes para un manexo sinxelo.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.uniformagri.FARMTELLMILK&amp;hl=e…</t>
+  </si>
+  <si>
+    <t>Leche FarmTell (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farmtell-milk/id6468885082</t>
+  </si>
+  <si>
+    <t>afimilk</t>
+  </si>
+  <si>
+    <t>Automatización de granxas leiteiras</t>
+  </si>
+  <si>
+    <t>https://www.afimilk.com/</t>
+  </si>
+  <si>
+    <t>Ideagen Sage Food</t>
+  </si>
+  <si>
+    <t>Unha solución de software integrada deseñada para as súas necesidades de xestión da calidade dos provedores e a seguridade alimentaria</t>
+  </si>
+  <si>
+    <t>https://safefood360.com/</t>
+  </si>
+  <si>
+    <t>Traceone</t>
+  </si>
+  <si>
+    <t>Software PLM e solucións de cumprimento normativo para marcas de alimentos e bebidas, cosméticos e produtos químicos. Innova máis rápido, ofrece produtos de alta calidade e garante o cumprimento normativo mentres impulsas o progreso sostible.</t>
+  </si>
+  <si>
+    <t>https://www.traceone.com/</t>
+  </si>
+  <si>
+    <t>Ag Leader AgFiniti</t>
+  </si>
+  <si>
+    <t>A tecnoloxía Ag Leader ofrece ferramentas de agricultura de precisión da máis alta calidade durante todo o ano, recompilando información valiosa do campo e conectando toda a operación entre operadores, máquinas e dispositivos. Ao ter acceso á información correcta no momento adecuado, os operadores e as máquinas poden traballar mellor xuntos, de forma máis produtiva e achegar claridade e confianza aos centos de decisións que se toman cada día. Cambia a forma en que cultivas.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agleader.agfinitiview&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Trestima (android)</t>
+  </si>
+  <si>
+    <t>Coa aplicación TRESTIMA, podes medir facilmente a cantidade e o valor das túas árbores sacando fotos do teu bosque. Recibirás os resultados das medicións en metros cúbicos e euros. Os resultados das medicións almacénanse no servizo web TRESTIMA para a súa posterior revisión.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.trestima.androidapp&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Trestima (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/trestima/id1106886045</t>
+  </si>
+  <si>
+    <t>FSC Search (android)</t>
+  </si>
+  <si>
+    <t>A aplicación axudarache a atopar toda a información relacionada cun certificado específico: FM e CoC, certificado de proxecto, licenza promocional e avaliación FM só para obter a etiqueta FSC ou introducir o código da licenza.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=org.fsc.search&amp;hl=es</t>
+  </si>
+  <si>
+    <t>FSC Search (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fsc-search/id1673508721</t>
+  </si>
+  <si>
+    <t>osapiens EUDR</t>
+  </si>
+  <si>
+    <t>A aplicación EUDR de osapiens permite aos agricultores rexistrar e xestionar parcelas de terra das que obteñen as súas materias primas (soia, aceite de palma, madeira, café, cacao, gando e caucho) no HUB de osapiens para que EUDR apoie o cumprimento do Regulamento da UE sobre a deforestación.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.osapiens.operations.eudr&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Trucker</t>
+  </si>
+  <si>
+    <t>Nemus® Trucker® é unha aplicación móbil integrada con Nemus® que proporciona unha trazabilidade completa da operación, xeorreferenciando a corta de madeira e os puntos de pesaxe con imaxes para garantir o cumprimento da normativa EUDR. Tamén establece o primeiro estándar da industria para unha guía de transporte dixital.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.cesefor.nemus_trucker&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Trazamad</t>
+  </si>
+  <si>
+    <t>TRAZAMAD preséntase como a plataforma integrada para o transporte e a trazabilidade da madeira, garantindo o cumprimento da normativa EUDR e engadindo valor a toda a cadea forestal-industrial. Cun claro enfoque na sustentabilidade e a eficiencia operativa, a aplicación pretende converterse nun referente no sector, ampliando a súa presenza tanto a nivel nacional como internacional.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.bahiasoftware.trazamad&amp;hl=es</t>
+  </si>
+  <si>
+    <t>Visor de Andalucía</t>
+  </si>
+  <si>
+    <t>Visor de información xeográfica interoperable. Permite visualizar e superpoñer mapas e ortofotos de diversas fontes.</t>
+  </si>
+  <si>
+    <t>https://www.ideandalucia.es/visor/</t>
+  </si>
+  <si>
+    <t>SIOSE</t>
+  </si>
+  <si>
+    <t>O SIOSE (Sistema de Información sobre Usos do Solo en España) é un compoñente esencial do Plan Nacional de Observación do Uso do Solo (PNOT). O seu obxectivo principal é xerar unha base de datos harmonizada e detallada sobre o uso do solo en toda España.</t>
+  </si>
+  <si>
+    <t>https://www.siose.es/</t>
+  </si>
+  <si>
+    <t>BS Agro</t>
+  </si>
+  <si>
+    <t>A nova aplicación BS Agro é gratuíta e proporcionará acceso a contido e ferramentas valiosas para apoiar o crecemento das operacións agrícolas.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/bs-agro/id1465712568</t>
+  </si>
+  <si>
+    <t>Ganadero APP</t>
+  </si>
+  <si>
+    <t>Manexa información sobre a poboación, reprodución, alimentación, xenética, etc., do gando vacún.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ganadero-app/id1253203051</t>
+  </si>
+  <si>
+    <t>DroneDeploy - Mapping for DJI (android)</t>
+  </si>
+  <si>
+    <t>APLICACIÓN DE VOO Descarga a aplicación DroneDeploy para actualizar o teu dron con capacidades de voo autónomas e gratuítas para a captura automatizada con só uns poucos toques. O teu dron voará só! Calquera pode voar con DroneDeploy.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.dronedeploy.beta&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>DroneDeploy - Mapping for DJI (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/dronedeploy/id971358101</t>
+  </si>
+  <si>
+    <t>FarmKeep: Farm &amp; Homestead App (android)</t>
+  </si>
+  <si>
+    <t>FarmKeep é a única aplicación que necesitas para xestionar facilmente todos os teus animais, a cría, a produción, as finanzas e moito máis. Tanto se es un entusiasta das galiñas de curral, un agricultor, un afeccionado ou unha pequena ou mediana empresa, FarmKeep satisfai as túas necesidades e medra contigo. As nosas características e servizos inclúen:</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.farmkeep.farmkeep&amp;pcampaignid…</t>
+  </si>
+  <si>
+    <t>FarmKeep: Farm &amp; Homestead App (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/farmkeep/id6449797965</t>
+  </si>
+  <si>
+    <t>Farmbrite</t>
+  </si>
+  <si>
+    <t>Farmbrite é un software completo de xestión agrícola e gandeira que che ofrece todo o que necesitas para dirixir unha explotación máis eficiente e produtiva. Farmbrite proporciona todas as ferramentas de planificación, xestión, seguimento, vendas e elaboración de informes que necesitas para dirixir un negocio agrícola ou gandeiro próspero. Crea plans de cultivos, rastrexa e xestiona o gando, supervisa os insumos e os rendementos, mantén rexistros detallados, xestiona ordes de traballo, xera informes completos, controla as finanzas, supervisa o inventario, comercializa e vende en liña e moito máis, todo desde unha plataforma segura e fácil de usar, dispoñible en calquera dispositivo, desde calquera lugar.</t>
+  </si>
+  <si>
+    <t>https://www.softwarereviews.com/products/farmbrite?c_id=386</t>
+  </si>
+  <si>
+    <t>agroex</t>
+  </si>
+  <si>
+    <t>Tanto se dirixes unha granxa, unha adega ou unha consultoría agrícola, Agroex está aquí para impulsar o teu éxito. Descubre como podemos adaptarnos ás túas necesidades específicas e transformar a xestión da túa explotación agrícola. Ponte en contacto connosco para unha demostración personalizada e dá o paso cara a unha xestión agrícola eficiente e rendible con Agroex. Benvido ao futuro da agricultura!</t>
+  </si>
+  <si>
+    <t>https://agroex.es/</t>
+  </si>
+  <si>
+    <t>agrovir</t>
+  </si>
+  <si>
+    <t>AgroVIR axúdache a planificar, actuar, avaliar e mellorar continuamente o teu rendemento. Podes ter todos os datos e mapas da túa granxa nun só lugar e gozar das nosas interfaces de datos con marcas líderes.</t>
+  </si>
+  <si>
+    <t>https://www.agrovir.com/AR/index.html</t>
+  </si>
+  <si>
+    <t>AgroExact</t>
+  </si>
+  <si>
+    <t>Medición local: Cunha subscrición, AgroExact proporcionarache un pluviómetro avanzado e gratuíto na localización que escolliches. E é moi sinxelo: o mantemento está incluído na cota anual. Dentro da mesma aplicación, atoparás consellos de rego fáciles de usar, desenvolvidos en colaboración cos agricultores. Estes baséanse nos sensores de humidade do solo SoilExact e CropExact, dispoñibles por separado. Isto permíteche ver con precisión cantos milímetros de auga necesita o teu cultivo en cada momento.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agroexact.app.twa</t>
+  </si>
+  <si>
+    <t>RIEGO FrutoSecos</t>
+  </si>
+  <si>
+    <t>Aplicación móbil para consultar as recomendacións de rega para os cultivos de améndoas en Andalucía</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.riego.almendro.ifapa.app</t>
+  </si>
+  <si>
+    <t>AGRIO Diagnóstico de plantas</t>
+  </si>
+  <si>
+    <t>Solución de agricultura de precisión con tecnoloxía de IA que che axuda a monitorizar, identificar e tratar de forma remota enfermidades e pragas das plantas no teu campo, granxa e xardín.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agrio</t>
+  </si>
+  <si>
+    <t>YieldComputer</t>
+  </si>
+  <si>
+    <t>O software baseado en datos crea transparencia en tempo real, o que reduce os erros e os erros de comunicación en toda a cadea de previsións.</t>
+  </si>
+  <si>
+    <t>https://www.yieldcomputer.com/es/how-it-works</t>
+  </si>
+  <si>
+    <t>Valtra Connect</t>
+  </si>
+  <si>
+    <t>Aplicación que che permite rastrexar os datos da máquina de forma remota: consumo de combustible, datos de condución, localización SGP, códigos de servizo, etc.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=eu.versine.valtra_app&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>My Landini</t>
+  </si>
+  <si>
+    <t>Aplicación para a xestión de tractores Landini</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.argotractors.mylandini&amp;hl=es_…</t>
+  </si>
+  <si>
+    <t>Case IH FieldOps</t>
+  </si>
+  <si>
+    <t>Ferramenta que che permite xestionar e visualizar unha frota de maquinaria multimarca en calquera momento e desde calquera localización, e tomar decisións en tempo real.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.cnh.caseih.fieldops&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>myMANITOU</t>
+  </si>
+  <si>
+    <t>Aplicación de maquinaria deseñada para elevar, mover e colocar materiais en terreos difíciles segundo modelos que varían en capacidade de carga e altura de alcance.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=manitou.mymanitou&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>MyMerlo</t>
+  </si>
+  <si>
+    <t>Ferramenta para a xestión de equipos e maquinaria: xeolocalización, alarmas, calendario de caducidades, etc.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.merlo.mymerlo&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Same</t>
+  </si>
+  <si>
+    <t>Aplicación deseñada para optimizar o rendemento da maquinaria no campo, garantindo a durabilidade e a comodidade para o operador</t>
+  </si>
+  <si>
+    <t>https://www.same-tractors.com/es-es/my-same-app</t>
+  </si>
+  <si>
+    <t>SIMA Gestión agrícola</t>
+  </si>
+  <si>
+    <t>Esta aplicación permite obter rexistros de datos de campo, como o seguimento de herbas daniñas, pragas e enfermidades, ordes de aplicación, controis e progreso de sementeira e colleita, controis de plantacións, entre outras funcionalidades.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.voy.sima&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Aegro Campo</t>
+  </si>
+  <si>
+    <t>Aplicación de xestión rural que compara de forma asertiva datos agrícolas e financeiros, axudándoche a tomar decisións máis rendibles.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.aegro.aegroapp&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Agrosoft</t>
+  </si>
+  <si>
+    <t>Ferramenta que axuda a tomar decisións rápidas e eficaces. Todo o proceso, dende a plantación ata a colleita, simplifícase, con acceso a información en tempo real desde calquera dispositivo. Seguridade, accesibilidade e asistencia personalizada, todo nun mesmo lugar</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agrosoft.agrosoft&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>ColDonAgro - Agronavegador</t>
+  </si>
+  <si>
+    <t>ColDonAgro é a aplicación de navegación GPS/GNSS máis potente para tractores. Desde liñas AB ata control de seccións, monitorización do rendemento e piloto automático</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.coldon.agro&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>Vacapop</t>
+  </si>
+  <si>
+    <t>Aplicación para buscar, comprar e vender gando directamente entre gandeiros de toda España, proporcionándoche un sitio especializado onde podes publicar as túas ofertas de gando á venda, así como atopar unha gran oferta de gando á venda (vacas, touros, cabalos, eguas, cabras e ovellas), e onde podes realizar transaccións de compra e venda de forma inmediata e segura.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ruralpop-vende-y-compra/id6759678666</t>
+  </si>
+  <si>
+    <t>Ikos Advanced</t>
+  </si>
+  <si>
+    <t>Unha ferramenta para a agricultura de precisión sostible creada para profesionais agrícolas que che permite consultar os datos xerados por IKOS CONTROLLER e visualizar gráficos históricos do teu cultivo.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.ikostech.app</t>
+  </si>
+  <si>
+    <t>ECOGAN</t>
+  </si>
+  <si>
+    <t>Sistema do Ministerio de Agricultura, Pesca e Alimentación que permite o rexistro das Mellores Técnicas Dispoñibles (MTD) aplicadas na explotación, así como estimar as emisións contaminantes e de gases de efecto invernadoiro e o consumo de recursos dunha explotación específica ao longo do proceso produtivo.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/ganaderia/temas/ganaderia-y-medio-ambiente/calculo-e…</t>
+  </si>
+  <si>
+    <t>ODK</t>
+  </si>
+  <si>
+    <t>ODK permíteche crear formularios potentes para recompilar os datos que necesitas estean onde estean.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=org.odk.collect.android&amp;hl=es_419</t>
+  </si>
+  <si>
+    <t>AquaCrop</t>
+  </si>
+  <si>
+    <t>AquaCrop é un modelo de crecemento de cultivos desenvolvido pola División de Terra, Solo e Auga da FAO para abordar a seguridade alimentaria e avaliar o impacto do medio ambiente e a xestión na produción agrícola. AquaCrop simula a resposta do rendemento dos cultivos herbáceos á auga e é especialmente axeitado para condicións nas que a auga é un factor limitante clave na produción agrícola. AquaCrop combina precisión, simplicidade e robustez. Para garantir a súa ampla aplicabilidade, só emprega un pequeno número de parámetros explícitos e variables de entrada na súa maioría intuitivas que os usuarios poden determinar mediante cálculos sinxelos.</t>
+  </si>
+  <si>
+    <t>https://www.fao.org/aquacrop</t>
+  </si>
+  <si>
+    <t>Hispatec Conecta (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/iphone/search?term=hispatec%20conecta</t>
+  </si>
+  <si>
+    <t>DeLaval</t>
+  </si>
+  <si>
+    <t>Todo para a súa granxa de gando leiteiro</t>
+  </si>
+  <si>
+    <t>https://www.delaval.com/es/</t>
+  </si>
+  <si>
+    <t>Agri Calc (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agricalc/id6753979056</t>
+  </si>
+  <si>
+    <t>Cuaderno de Campo UAGN (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/cuaderno-de-campo-uagn/id1495651696</t>
+  </si>
+  <si>
+    <t>Herdly (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/herdly-farmer/id6757684859</t>
+  </si>
+  <si>
+    <t>Registro General de Operadores Ecológicos (REGOE)</t>
+  </si>
+  <si>
+    <t>Unha ferramenta de consulta con información proporcionada polas autoridades competentes das comunidades autónomas para identificar os operadores ecolóxicos segundo a súa actividade, localización e produción</t>
+  </si>
+  <si>
+    <t>https://servicio.mapa.gob.es/regoepublico/Buscador.aspx</t>
+  </si>
+  <si>
+    <t>AGROXCONTROL</t>
+  </si>
+  <si>
+    <t>Solucións dixitais que facilitan o traballo diario de agricultores e gandeiros, optimizando o seu tempo e recursos</t>
+  </si>
+  <si>
+    <t>https://www.agroxcontrol.com/productos/</t>
+  </si>
+  <si>
+    <t>PRESVET</t>
+  </si>
+  <si>
+    <t>Control de receitas veterinarias de antibióticos</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.tragsa.PresvetMovilApp&amp;hl=es_…</t>
+  </si>
+  <si>
+    <t>AGROISLAS</t>
+  </si>
+  <si>
+    <t>Aplicación para axudarche a xestionar os teus cultivos de forma máis eficiente, optimizar os recursos e aumentar a produtividade en cada etapa do proceso.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.agroislas.app&amp;hl=en_US&amp;gl=es</t>
+  </si>
+  <si>
+    <t>Cereal Agua</t>
+  </si>
+  <si>
+    <t>Visor para un cultivo de cereais máis rendible, eficiente, sostible, adaptado e socialmente inclusivo</t>
+  </si>
+  <si>
+    <t>https://ctaex.com/transferencia-tecnologica/GOS-cereal-agua/visor-web</t>
+  </si>
+  <si>
+    <t>AgroCuaderno Cuaderno de campo</t>
+  </si>
+  <si>
+    <t>Ferramenta que che permite xestionar os datos da túa Cooperativa/Muíño de Aceite</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=io.prosur.agrocuaderno</t>
+  </si>
+  <si>
+    <t>Asesores Aragón</t>
+  </si>
+  <si>
+    <t>Ferramenta de xestión do coñecemento para facilitar a difusión de información e documentación a varios grupos asesores, o intercambio de membros e a coordinación de todo tipo de actividades. Aplicación da Alianza Agroalimentaria de Aragón para a xestión e transferencia de coñecemento entre científicos, técnicos e agricultores aragoneses</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=me.chil.socialknowledge.aprogip</t>
+  </si>
+  <si>
+    <t>INTIA SA</t>
+  </si>
+  <si>
+    <t>Permite a recepción de notificacións de avisos de pragas publicados por INTIA SA e ter unha boa prevención nos cultivos.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.intia.appnotificacionespush</t>
+  </si>
+  <si>
+    <t>SgaCex- Cuaderno de Explotación</t>
+  </si>
+  <si>
+    <t>Libro de rexistro público de xestión agraria proporcionado polo Ministerio de Agricultura, Pesca e Alimentación (MAPA) aos agricultores para a xestión das súas explotacións. OBXECTIVOS: - Promover a dixitalización do sector e fomentar a sustentabilidade económica e ambiental, así como a simplificación administrativa, para cumprir cos obxectivos do PEPAC (Plan Europeo de Política Agrícola Común) e do Pacto Verde Europeo - Detallar a xestión agraria</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=es.pac.sga.sgacex.android&amp;hl=es_4…</t>
+  </si>
+  <si>
+    <t>oliCloud</t>
+  </si>
+  <si>
+    <t>Unha aplicación desenvolvida especificamente para a xestión de oliveiras e explotacións de froitos secos permite monitorizar a rendibilidade de cada explotación, os produtos fitosanitarios empregados e xerar automaticamente o libro de rexistro da explotación.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.app.inforcloudsca.olicloudapp…</t>
+  </si>
+  <si>
     <t>Catastro app</t>
   </si>
   <si>
     <t>Catastro_app é unha aplicación móbil que recompila e personaliza no teu teléfono móbil, só para o teu uso persoal, a información de todas as túas propiedades, xa que podes engadir as túas propias fotos, bosquexos ou notas.</t>
   </si>
   <si>
-    <t>https://www.catastro.hacienda.gob.es/ayuda/appmovil/catastroapp.html</t>
-[...476 lines deleted...]
-    <t>https://servicio.mapa.gob.es/regoepublico/Buscador.aspx</t>
+    <t>https://play.google.com/store/apps/details?id=es.gob.catastro</t>
+  </si>
+  <si>
+    <t>Memorándum SIEX</t>
+  </si>
+  <si>
+    <t>Aplicación móbil para o sector agrícola que crea automaticamente o caderno de campo dixital e o libro de explotación gandeira.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/memorandum-siex/id6450362288</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2829,54 +2883,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D279"/>
+  <dimension ref="A1:D285"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D279"/>
+      <selection activeCell="A1" sqref="A1:D285"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="119.114" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1233.842" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -2963,275 +3017,275 @@
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>82</v>
@@ -3243,65 +3297,65 @@
         <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>97</v>
@@ -3310,124 +3364,124 @@
         <v>6</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B35" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B38" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B39" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>122</v>
@@ -3436,96 +3490,96 @@
         <v>6</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B43" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B44" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>143</v>
@@ -3576,530 +3630,530 @@
         <v>6</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B53" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>158</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B54" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B54" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B62" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>184</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B63" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="B63" s="1" t="s">
+      <c r="C63" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B64" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B64" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>137</v>
+        <v>28</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
         <v>227</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
         <v>233</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
         <v>245</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
         <v>251</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
         <v>257</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
         <v>263</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>264</v>
@@ -4139,65 +4193,65 @@
         <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
         <v>275</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
         <v>281</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>285</v>
@@ -4209,51 +4263,51 @@
         <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
         <v>287</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
         <v>293</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>297</v>
@@ -4265,51 +4319,51 @@
         <v>298</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
         <v>299</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
         <v>305</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>309</v>
@@ -4377,121 +4431,121 @@
         <v>322</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
         <v>323</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
         <v>335</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>339</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
         <v>341</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>345</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>348</v>
@@ -4517,93 +4571,93 @@
         <v>352</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
         <v>353</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
         <v>359</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
         <v>365</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
         <v>368</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
         <v>371</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>372</v>
@@ -4612,460 +4666,460 @@
         <v>6</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
         <v>377</v>
       </c>
       <c r="B127" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>378</v>
-      </c>
-[...4 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B128" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="B128" s="1" t="s">
+      <c r="C128" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D128" s="1" t="s">
         <v>381</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B129" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="B129" s="1" t="s">
+      <c r="C129" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D129" s="1" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B130" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="B130" s="1" t="s">
+      <c r="C130" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D130" s="1" t="s">
         <v>387</v>
-      </c>
-[...4 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B131" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="B131" s="1" t="s">
+      <c r="C131" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D131" s="1" t="s">
         <v>390</v>
-      </c>
-[...4 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B132" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="B132" s="1" t="s">
+      <c r="C132" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D132" s="1" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B133" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="B133" s="1" t="s">
+      <c r="C133" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133" s="1" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B134" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="B134" s="1" t="s">
+      <c r="C134" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D134" s="1" t="s">
         <v>399</v>
-      </c>
-[...4 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B135" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="B135" s="1" t="s">
+      <c r="C135" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D135" s="1" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B136" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B136" s="1" t="s">
+      <c r="C136" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D136" s="1" t="s">
         <v>405</v>
-      </c>
-[...4 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B137" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B137" s="1" t="s">
+      <c r="C137" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D137" s="1" t="s">
         <v>408</v>
-      </c>
-[...4 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B138" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="B138" s="1" t="s">
+      <c r="C138" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D138" s="1" t="s">
         <v>411</v>
-      </c>
-[...4 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B139" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="B139" s="1" t="s">
+      <c r="C139" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>414</v>
-      </c>
-[...4 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B140" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B140" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C140" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>31</v>
+        <v>134</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
         <v>424</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
         <v>430</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
         <v>433</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
         <v>436</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
         <v>442</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
         <v>451</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>455</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
         <v>457</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
         <v>469</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>470</v>
@@ -5091,121 +5145,121 @@
         <v>474</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
         <v>475</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
         <v>478</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>479</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
         <v>481</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
         <v>484</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>485</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
         <v>487</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
         <v>490</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>491</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
         <v>493</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>494</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
         <v>496</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>497</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
         <v>499</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>500</v>
@@ -5217,51 +5271,51 @@
         <v>501</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
         <v>502</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>503</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
         <v>505</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
         <v>508</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>509</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
         <v>511</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>512</v>
@@ -5287,191 +5341,191 @@
         <v>516</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>518</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
         <v>520</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>521</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
         <v>523</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
         <v>526</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>527</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
         <v>529</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
         <v>532</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>533</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>534</v>
+        <v>355</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="B180" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="B180" s="1" t="s">
+      <c r="C180" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D180" s="1" t="s">
         <v>536</v>
-      </c>
-[...4 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B181" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="B181" s="1" t="s">
+      <c r="C181" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D181" s="1" t="s">
         <v>539</v>
-      </c>
-[...4 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B182" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="B182" s="1" t="s">
+      <c r="C182" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D182" s="1" t="s">
         <v>542</v>
-      </c>
-[...4 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B183" s="1" t="s">
         <v>544</v>
       </c>
-      <c r="B183" s="1" t="s">
+      <c r="C183" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D183" s="1" t="s">
         <v>545</v>
-      </c>
-[...4 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="B184" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="B184" s="1" t="s">
+      <c r="C184" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D184" s="1" t="s">
         <v>548</v>
-      </c>
-[...4 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="B185" s="1" t="s">
         <v>550</v>
       </c>
-      <c r="B185" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C185" s="1" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
         <v>552</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>553</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
         <v>555</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>556</v>
@@ -5525,1272 +5579,1356 @@
         <v>566</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
         <v>567</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
         <v>570</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>571</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
         <v>573</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
         <v>576</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>577</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
         <v>579</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>391</v>
+        <v>599</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>652</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B222" s="1" t="s">
         <v>657</v>
       </c>
-      <c r="B222" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C222" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1" t="s">
         <v>666</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>667</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1" t="s">
         <v>669</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1" t="s">
         <v>672</v>
       </c>
       <c r="B227" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D227" s="1" t="s">
         <v>673</v>
-      </c>
-[...4 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="B228" s="1" t="s">
         <v>675</v>
       </c>
-      <c r="B228" s="1" t="s">
+      <c r="C228" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D228" s="1" t="s">
         <v>676</v>
-      </c>
-[...4 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="B229" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="B229" s="1" t="s">
+      <c r="C229" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D229" s="1" t="s">
         <v>679</v>
-      </c>
-[...4 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="B230" s="1" t="s">
         <v>681</v>
       </c>
-      <c r="B230" s="1" t="s">
+      <c r="C230" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D230" s="1" t="s">
         <v>682</v>
-      </c>
-[...4 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="B231" s="1" t="s">
         <v>684</v>
       </c>
-      <c r="B231" s="1" t="s">
+      <c r="C231" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" s="1" t="s">
         <v>685</v>
-      </c>
-[...4 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="B232" s="1" t="s">
         <v>687</v>
       </c>
-      <c r="B232" s="1" t="s">
+      <c r="C232" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D232" s="1" t="s">
         <v>688</v>
-      </c>
-[...4 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D233" s="1" t="s">
         <v>690</v>
-      </c>
-[...7 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D234" s="1" t="s">
         <v>693</v>
-      </c>
-[...7 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>703</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D239" s="1" t="s">
         <v>707</v>
-      </c>
-[...7 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D240" s="1" t="s">
         <v>710</v>
-      </c>
-[...7 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D241" s="1" t="s">
         <v>713</v>
-      </c>
-[...7 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D242" s="1" t="s">
         <v>716</v>
-      </c>
-[...7 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D243" s="1" t="s">
         <v>719</v>
-      </c>
-[...7 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="B246" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D246" s="1" t="s">
         <v>726</v>
-      </c>
-[...4 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>731</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D249" s="1" t="s">
         <v>735</v>
-      </c>
-[...7 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D250" s="1" t="s">
         <v>738</v>
-      </c>
-[...7 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="B251" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="B251" s="1" t="s">
+      <c r="C251" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D251" s="1" t="s">
         <v>741</v>
-      </c>
-[...4 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="B252" s="1" t="s">
         <v>743</v>
       </c>
-      <c r="B252" s="1" t="s">
+      <c r="C252" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D252" s="1" t="s">
         <v>744</v>
-      </c>
-[...4 lines deleted...]
-        <v>745</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="B253" s="1" t="s">
         <v>746</v>
       </c>
-      <c r="B253" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C253" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1" t="s">
         <v>748</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>749</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1" t="s">
         <v>751</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>752</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1" t="s">
         <v>754</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>755</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1" t="s">
         <v>757</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>758</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1" t="s">
         <v>760</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1" t="s">
         <v>763</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>764</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1" t="s">
         <v>766</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>792</v>
+        <v>634</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>795</v>
+        <v>494</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>800</v>
+        <v>506</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
         <v>802</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>800</v>
+        <v>574</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
         <v>804</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>805</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
         <v>807</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>808</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1" t="s">
         <v>810</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>811</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1" t="s">
         <v>813</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>814</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1" t="s">
         <v>816</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>817</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1" t="s">
         <v>819</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>820</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>821</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>839</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>