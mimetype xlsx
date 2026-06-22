--- v2 (2026-05-04)
+++ v3 (2026-06-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Herramientas" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="840">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1134">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Página web</t>
   </si>
   <si>
     <t>Agrobase</t>
   </si>
   <si>
     <t>Saber identificar correctamente as malas herbas, as enfermidades ou as pragas das plantas é o primeiro paso para un control eficaz. Esta aplicación inclúe unha base de datos de coñecemento agronómico con catálogos de pragas e enfermidades, así como todos os pesticidas, insecticidas e herbicidas rexistrados no país que escolla. Tamén inclúe descricións de produtos de protección de cultivos con ligazóns, para que sempre poidas escoller a solución correcta a un problema. Tamén proporciona información sobre o rexistro dos produtos e as datas de caducidade e, o máis importante, a súa eficacia en diversas áreas.</t>
   </si>
   <si>
     <t>Aplicación móbil</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=lt.farmis.apps.farmiscatalog&amp;hl=e…</t>
   </si>
   <si>
@@ -1677,50 +1677,113 @@
     <t>Agro</t>
   </si>
   <si>
     <t>Crea a túa rede de contactos e amplía as túas oportunidades de negocio con profesionais do sector primario en España e Portugal.</t>
   </si>
   <si>
     <t>https://appagro.es/</t>
   </si>
   <si>
     <t>Sanzar</t>
   </si>
   <si>
     <t>Plataforma web/móbil para recomendacións intelixentes de rega que permite reducir o consumo de auga mediante a detección do solo e outros parámetros</t>
   </si>
   <si>
     <t>https://ai-land-software.sanzar-group.com/</t>
   </si>
   <si>
     <t>Agroseguro Clientes</t>
   </si>
   <si>
     <t>Solicitude cuxa finalidade é rexistrar reclamacións por danos e notificacións de retirada no gando</t>
   </si>
   <si>
     <t>https://agroseguro.es/clientes/aplicaciones/</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps é a aplicación de mapas principal de Esri para dispositivos móbiles. Usa Field Maps para explorar mapas que creaches en ArcGIS, recompilar e actualizar os teus datos autorizados e rexistrar onde estivesches, todo desde unha única aplicación baseada na localización.</t>
+  </si>
+  <si>
+    <t>https://play.google.com/store/apps/details?id=com.esri.fieldmaps</t>
+  </si>
+  <si>
+    <t>Kobotoolbox</t>
+  </si>
+  <si>
+    <t>Ferramentas de datos intuitivas e adaptables para maximizar o teu impacto. Unha plataforma de recollida, xestión e visualización de datos utilizada a nivel mundial para acelerar o cambio social positivo.</t>
+  </si>
+  <si>
+    <t>https://www.kobotoolbox.org/</t>
+  </si>
+  <si>
+    <t>Windy</t>
+  </si>
+  <si>
+    <t>Ferramenta con interface ou recursos dispoñibles en español, orientada a meteoroloxía, planificación e riscos</t>
+  </si>
+  <si>
+    <t>https://www.windy.com/es/-Men%C3%BA/menu?temp,32.622,13.493,5</t>
+  </si>
+  <si>
+    <t>meteoblue</t>
+  </si>
+  <si>
+    <t>Ferramenta con interface ou recursos dispoñibles en español orientados a meteoroloxía, datos históricos e planificación.</t>
+  </si>
+  <si>
+    <t>https://www.meteoblue.com/es/tiempo/agriculture/meteogramagro/madrid_espa%c3%b1…</t>
+  </si>
+  <si>
+    <t>Globalforestwatch</t>
+  </si>
+  <si>
+    <t>Unha ferramenta cunha interface en español e recursos deseñados para a monitorización, a deforestación e a teledetección. Úsase en entornos profesionais para mellorar o traballo dos silvicultores e asesores mediante o mantemento consistente de rexistros, a automatización de tarefas, a análise de datos e o apoio á toma de decisións.</t>
+  </si>
+  <si>
+    <t>https://www.globalforestwatch.org/map/</t>
+  </si>
+  <si>
+    <t>OpenForis</t>
+  </si>
+  <si>
+    <t>Open Foris é unha iniciativa que ofrece solucións gratuítas e de código aberto para a monitorización de bosques e terras. Desenvolvida coa convicción de que unha monitorización forestal innovadora, precisa e transparente pode liberar o potencial dos bosques para a acción climática e outros beneficios, é un acelerador transformador que traballa cara aos bens públicos dixitais que ofrece a Organización das Nacións Unidas para a Agricultura e a Alimentación (FAO), facendo que as capacidades de monitorización forestal de vangarda sexan amplamente accesibles.</t>
+  </si>
+  <si>
+    <t>https://www.openforis.org/</t>
+  </si>
+  <si>
+    <t>CropWat</t>
+  </si>
+  <si>
+    <t>CROPWAT 8.0 para Windows é un programa informático que calcula as necesidades de auga e rega dos cultivos en función dos datos do solo, o clima e os cultivos.</t>
+  </si>
+  <si>
+    <t>https://www.fao.org/land-water/databases-and-software/cropwat/en/</t>
   </si>
   <si>
     <t>AgriSat</t>
   </si>
   <si>
     <t>Permite unha monitorización sinxela e intuitiva dos cultivos ao longo do seu ciclo de crecemento para unha mellor xestión agronómica. Visualízanse o estado do cultivo, a actividade fotosintética e a variabilidade dentro da parcela. Isto conséguese mediante series temporais densas de imaxes dos principais satélites de observación da Terra da NASA e da Axencia Espacial Europea, que en moitos casos se aproximan a unha frecuencia dunha imaxe por semana. A aplicación mostra a última imaxe dispoñible por defecto e facilita a navegación cronolóxica pola secuencia de imaxes.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.idrab.uclm.spiderwebgis.agrisa…</t>
   </si>
   <si>
     <t>Peso Animal - Cerdos y ganado</t>
   </si>
   <si>
     <t>Esta calculadora foi desenvolvida para facilitar o cálculo do peso de animais vivos ou sacrificados sen o uso de básculas. -Porcos -Vacón -Búfalos -Cabalos -Ovellas e cabras</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.hordev.pesoanimal&amp;hl=es_419</t>
   </si>
   <si>
     <t>Porcicultor: Gestor de cerdos</t>
   </si>
   <si>
     <t>Porcicultor: O teu mellor aliado para xestionar granxas de porcos. Descubre Porcicultor, o xestor de porcos 100 % gratuíto que che axudará a controlar os gastos e os beneficios das túas granxas de porcos de engorde de forma eficiente e sen complicacións.</t>
   </si>
@@ -1815,113 +1878,50 @@
   <si>
     <t>Visor da situación actual 2.0 A nova versión do Visor da situación actual, máis rápida e optimizada para dispositivos móbiles, ofrece maior eficiencia e accesibilidade, cun rendemento optimizado e un deseño totalmente adaptable para un uso fiable en plataformas de escritorio e móbiles. Mostra a información máis actualizada sobre a tempada de incendios en Europa e no Mediterráneo. Isto inclúe mapas meteorolóxicos de perigo de incendio para hoxe e previsións con ata 6 días de antelación, así como mapas actualizados diariamente de focos e perímetros de incendios.</t>
   </si>
   <si>
     <t>https://forest-fire.emergency.copernicus.eu/apps/effis.csv/?c=1019567.88,578303…</t>
   </si>
   <si>
     <t>Instituto Geográfico Nacional</t>
   </si>
   <si>
     <t>Observación do territorio, cartografía e datos xeográficos</t>
   </si>
   <si>
     <t>https://centrodedescargas.cnig.es/CentroDescargas/home</t>
   </si>
   <si>
     <t>ArcGIS Survey123</t>
   </si>
   <si>
     <t>Transforma os fluxos de traballo cotiáns con formularios intelixentes. Deseña formularios e enquisas intelixentes con ArcGIS Survey123, un creador de formularios dinámico. Acelera a recollida de datos e mellora a calidade dos resultados. Visualiza e analiza a información a través dunha lente xeográfica para comprender mellor onde e por que suceden as cousas. Comparte datos a través de mapas web, aplicacións e paneis para informar a toma de decisións e mellorar os procesos empresariais.</t>
   </si>
   <si>
     <t>https://www.esri.com/es-es/arcgis/products/arcgis-survey123/overview?rsource=ht…</t>
   </si>
   <si>
-    <t>ArcGIS Field Maps</t>
-[...61 lines deleted...]
-  <si>
     <t>BRCGS</t>
   </si>
   <si>
     <t>Ferramentas para axudarche a conseguir a certificación e mellorar continuamente. Os propietarios de marcas priorizan a integridade do produto máis que nunca. A transparencia que permite a tecnoloxía está a transformar a forma en que se gaña e se perde a confianza, mentres que as cadeas de subministración son cada vez máis longas e complexas, o que aumenta aínda máis os riscos. Para cumprir cos requisitos máis esixentes de garantía do cliente e cumprir coas crecentes esixencias regulamentarias, BRCGS desenvolveu un conxunto de ferramentas dixitais para axudar ás instalacións a manter o cumprimento das normas, mitigar o risco e mellorar continuamente.</t>
   </si>
   <si>
     <t>https://www.brcgs.com/digital-solutions/overview/</t>
   </si>
   <si>
     <t>IFS</t>
   </si>
   <si>
     <t>A norma IFS Food revisa os produtos e os procesos de produción para avaliar a capacidade dun produtor de alimentos para producir produtos seguros, auténticos e de calidade, de acordo cos requisitos legais e as especificacións do cliente.</t>
   </si>
   <si>
     <t>https://www.ifs-certification.com/en/ifs-portfolio/standards/food-standard</t>
   </si>
   <si>
     <t>Rainforest Alliance</t>
   </si>
   <si>
     <t>A nosa ra verde, símbolo da certificación de agricultura sostible de Rainforest Alliance, é coñecida mundialmente polo seu compromiso coa mellora dos medios de vida dos agricultores, os dereitos humanos, as prácticas respectuosas co medio ambiente e a resiliencia climática. Millóns de granxas e empresas traballan connosco para impulsar un impacto a longo prazo en toda a cadea de subministración. Ti tamén podes! Asóciate connosco agora. Comeza.</t>
   </si>
   <si>
     <t>https://www.rainforest-alliance.org/es/para-negocios/</t>
@@ -2526,57 +2526,939 @@
   <si>
     <t>Libro de rexistro público de xestión agraria proporcionado polo Ministerio de Agricultura, Pesca e Alimentación (MAPA) aos agricultores para a xestión das súas explotacións. OBXECTIVOS: - Promover a dixitalización do sector e fomentar a sustentabilidade económica e ambiental, así como a simplificación administrativa, para cumprir cos obxectivos do PEPAC (Plan Europeo de Política Agrícola Común) e do Pacto Verde Europeo - Detallar a xestión agraria</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.pac.sga.sgacex.android&amp;hl=es_4…</t>
   </si>
   <si>
     <t>oliCloud</t>
   </si>
   <si>
     <t>Unha aplicación desenvolvida especificamente para a xestión de oliveiras e explotacións de froitos secos permite monitorizar a rendibilidade de cada explotación, os produtos fitosanitarios empregados e xerar automaticamente o libro de rexistro da explotación.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=com.app.inforcloudsca.olicloudapp…</t>
   </si>
   <si>
     <t>Catastro app</t>
   </si>
   <si>
     <t>Catastro_app é unha aplicación móbil que recompila e personaliza no teu teléfono móbil, só para o teu uso persoal, a información de todas as túas propiedades, xa que podes engadir as túas propias fotos, bosquexos ou notas.</t>
   </si>
   <si>
     <t>https://play.google.com/store/apps/details?id=es.gob.catastro</t>
   </si>
   <si>
+    <t>Agrobase (IOS)</t>
+  </si>
+  <si>
+    <t>Saber identificar correctamente as herbas daniñas, as enfermidades ou as pragas das plantas é o primeiro paso para un control eficaz. Esta aplicación inclúe unha base de datos de coñecementos agronómicos con pragas e un catálogo de enfermidades, así como todos os pesticidas, insecticidas e herbicidas rexistrados no país escollido. Tamén inclúe descricións de produtos de protección de cultivos con ligazóns, para que sempre poidas escoller a solución axeitada para calquera problema. Ademais, proporciona información sobre o rexistro do produto e as datas de caducidade e, o máis importante, a súa eficacia en diversas situacións.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrobase/id1314976795</t>
+  </si>
+  <si>
+    <t>Agrovortic (IOS)</t>
+  </si>
+  <si>
+    <t>Agrovortic é un caderno de campo dixital para calquera tipo de cultivo, cumprindo as normativas MAPA (SIEX), Global GAP, agricultura ecolóxica e produción integrada, que permite a xestión e o control das incidencias na explotación: seguimento de infeccións, asistente para tratamentos fitosanitarios (produtos actuais, usos autorizados, doses, solución...), aplicación de fertilizantes, seguimento de etapas fenolóxicas, rexistro de tarefas, rego e produción dos teus cultivos, así como rexistro do pastoreo do gando.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrovortic/id6451448563</t>
+  </si>
+  <si>
+    <t>Smattcom (IOS)</t>
+  </si>
+  <si>
+    <t>Coa aplicación Smattcom, podes vender produtos agroalimentarios directamente a máis de 100 produtores, compradores e maioristas en México e outros países. Atopa o comprador ou vendedor que necesitas, envía a túa proposta comercial, pecha o acordo directamente e usa o servizo de Transacción Segura para garantir o pago e a entrega correcta do teu produto.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/smattcom/id1275834490?l=en-GB</t>
+  </si>
+  <si>
+    <t>VACAPP (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación para xestionar as túas vacas, touros e rabaños que permite un control exhaustivo de becerros, destetes, controis sanitarios, enfermidades e diversos eventos que poden ocorrer a un rabaño</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/vacapp-livestock-management/id6746496380</t>
+  </si>
+  <si>
+    <t>AGRIVI (IOS)</t>
+  </si>
+  <si>
+    <t>Agrivi é un programa de xestión agrícola que che permite controlar todos os aspectos dos teus cultivos: períodos de plantación e colleita, colleitas, fertilización, rego, pulverización, etc. É compatible con todo tipo de cultivos: hortalizas, froitas, grans, regadío, secaño, etc. Tamén inclúe funcións avanzadas como análise, control de pragas, planificación estacional e moito máis.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrivi/id882695732?l=en-GB</t>
+  </si>
+  <si>
+    <t>Riego (IOS)</t>
+  </si>
+  <si>
+    <t>Xestionar equipos de rega</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego/id6448273516?l=en-GB</t>
+  </si>
+  <si>
+    <t>VISUAL APP (IOS)</t>
+  </si>
+  <si>
+    <t>A aplicación VISUAL permite unha planificación eficiente e rendible das actividades de campo como a plantación, a colleita, o rego, o control de calidade, a fertilización, o seguimento das etapas fenolóxicas, os tratamentos de control de pragas, entre outras.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/visual-v6/id6446358533?l=en-GB</t>
+  </si>
+  <si>
+    <t>VISUAL SENSOR (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/visual-sensor/id1567881739?l=en-GB</t>
+  </si>
+  <si>
+    <t>XFARM (IOS)</t>
+  </si>
+  <si>
+    <t>Xestión de explotacións agrícolas, xa que pode conectarse con satélites, maquinaria agrícola e sensores para proporcionar unha localización única para supervisar e optimizar unha explotación.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/xfarm-farm-management-app/id1468992158?l=en-GB</t>
+  </si>
+  <si>
+    <t>VisorSIGPAC - Libreta de campo (IOS)</t>
+  </si>
+  <si>
+    <t>SIGPAC Viewer é unha aplicación móbil totalmente nativa desenvolvida para Android para explorar e visualizar información sobre parcelas agrícolas no sistema SIGPAC, incluíndo un paquete de ferramentas PREMIUM útiles para a xestión de explotacións agrícolas, que che permiten levar un pequeno caderno de campo no teu teléfono móbil para rexistrar o traballo realizado.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/visor-sigpac/id1207548434?l=en-GB</t>
+  </si>
+  <si>
+    <t>Qfield para QGIS (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/qfield-for-qgis/id1531726814?l=en-GB</t>
+  </si>
+  <si>
+    <t>UTM Geo Map (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/utm-geo-map/id6754522296?l=en-GB</t>
+  </si>
+  <si>
+    <t>PROVACUNo (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación da Organización Interprofesional da Carne de Vacún de España.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/provacuno-dss-manure/id6749436988</t>
+  </si>
+  <si>
+    <t>RedFara info (Red Fitosanitaria de Aragón) (IOS)</t>
+  </si>
+  <si>
+    <t>A Rede de Sanidade Vexetal de Aragón (RedFAra) é a nova aplicación móbil do Departamento de Desenvolvemento Rural e Sostibilidade do Goberno de Aragón para teléfonos intelixentes e tabletas, posta a disposición dos técnicos de ATRIA para a xestión do control de pragas no campo. Servizos: Alertas: Os usuarios reciben notificacións sobre os niveis de pragas en cultivos e zonas de interese. Seguimento de pragas: Gráficos sinxelos mostran a evolución das principais pragas nas dúas últimas tempadas. Acceso a boletíns do Servizo de Sanidade Vexetal e Certificación: A aplicación proporciona acceso a boletíns, información e alertas fitosanitarias xeradas polo Centro de Sanidade Vexetal e Certificación. Acceso a datos meteorolóxicos: Os usuarios poden consultar datos de máis de 60 estacións meteorolóxicas conectadas. Recursos da Rede de Vixilancia Vexetal: acceso a informes semanais de seguimento de cultivos xerados pola RedFAra, así como información sobre ensaios realizados pola RedFAra.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/redfara-info/id6473279604?l=en-GB</t>
+  </si>
+  <si>
+    <t>Asesores Aragón (IOS)</t>
+  </si>
+  <si>
+    <t>A aplicación da Alianza Agroalimentaria Aragonesa ofrece apoio e asistencia á comunidade de científicos, técnicos e agricultores aragoneses como ferramenta de xestión do coñecemento que facilita o intercambio de información e documentación en diferentes grupos asesores, as reunións entre os membros e a coordinación de todo tipo de actividades.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/asesores-arag%C3%B3n/id1158666029?l=en-GB</t>
+  </si>
+  <si>
+    <t>OdinS Monitor (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación para monitorización de dispositivos de medición: temperatura, humidade, radiación solar,..., visualización de gráficos dos dispositivos de medición, recepción de notificacións PUSH de alertas por valores fóra de rango, visualización do histórico de alertas por dispositivo, actuación e programación de válvulas.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/odins-monitor/id1446636664</t>
+  </si>
+  <si>
+    <t>AGROISLAS (IOS)</t>
+  </si>
+  <si>
+    <t>Unha aplicación para axudarche a xestionar os teus cultivos de forma máis eficiente, optimizar os recursos e aumentar a produtividade en cada etapa do proceso</t>
+  </si>
+  <si>
+    <t>https://agroislas.com/app/</t>
+  </si>
+  <si>
+    <t>CLAAS Connect (IOS)</t>
+  </si>
+  <si>
+    <t>Acceso móbil á plataforma dixital CLAAS connect que simplifica a xestión de explotacións agrícolas e frotas, optimiza procesos e che permite conectar co teu socio de servizo CLAAS.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/claas-connect/id1486067534</t>
+  </si>
+  <si>
+    <t>ISAGRI AGROPTIMA (IOS)</t>
+  </si>
+  <si>
+    <t>Xestiona a túa granxa de forma eficiente a través da APP e da conta web do teu ordenador (Caderno dixital de xestión de granxas)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroptima-software-agr%C3%ADcola/id929585869</t>
+  </si>
+  <si>
+    <t>John Deere Operations Center Mobile (IOS)</t>
+  </si>
+  <si>
+    <t>A aplicación conéctase co Centro de operacións de John Deere, o que che permite avaliar o rendemento esperado fronte ao real do traballo que se está a realizar e da máquina que se está a usar.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/operations-center-mobile/id1104383066</t>
+  </si>
+  <si>
+    <t>New Holland FieldOps (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/new-holland-fieldops/id6503120987</t>
+  </si>
+  <si>
+    <t>Massey Ferguson Connect (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación oficial do sistema de telemetría Massey Ferguson Connect para conectarse ao seu tractor e recibir o consumo de combustible, datos de condución, localización GPS, códigos de servizo e moito máis.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/iphone/search?term=MASSEY%20FERGUSON</t>
+  </si>
+  <si>
+    <t>FRAC Mode of Action (IOS)</t>
+  </si>
+  <si>
+    <t>Mostra unha lista revisada periodicamente da clasificación de funxicidas e bactericidas segundo o seu modo de acción, incluíndo só os grupos e ingredientes activos que están ou están dispoñibles para o seu uso actual en España.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/frac-moa/id1225391696</t>
+  </si>
+  <si>
+    <t>IFAPA Producción Integrada (IOS)</t>
+  </si>
+  <si>
+    <t>Unha aplicación para consultar a información contida no Regulamento de Produción Integrada que se pode consultar no campo e atopar de forma rápida e sinxela prácticas agrícolas obrigatorias, prohibidas e recomendadas, así como obter respostas resumidas sobre calquera aspecto do regulamento</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ifapa-producci%C3%B3n-integrada/id6448350695</t>
+  </si>
+  <si>
+    <t>Abastores-Tu lonja on line (IOS)</t>
+  </si>
+  <si>
+    <t>Unha bolsa en liña de materias primas agrícolas baseada en transaccións diarias entre agricultores, comerciantes de grans e fábricas. Tamén conta cun sistema para xerar taxas de interese de compra e venda baseadas nos prezos de mercado publicados.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/abastores/id1666544074</t>
+  </si>
+  <si>
+    <t>Gest-Cubierta (IOS)</t>
+  </si>
+  <si>
+    <t>Con esta aplicación, o agricultor ou técnico poderá visualizar o estado da cuberta da súa plantación en termos de nivel de cobertura e estado vexetativo, incluíndo un módulo para calcular o contido de auga no solo.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/gest-cubierta/id6474183616</t>
+  </si>
+  <si>
+    <t>IRAC España (IOS)</t>
+  </si>
+  <si>
+    <t>Ofrece aos agricultores, produtores, técnicos e profesionais da protección de cultivos en xeral unha guía para a selección de insecticidas e/ou acaricidas para o seu uso nunha estratexia eficaz e sostible de xestión da resistencia a insecticidas/acaricidas (IRM).</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/irac/id1491753377</t>
+  </si>
+  <si>
+    <t>AGROSLAB (IOS)</t>
+  </si>
+  <si>
+    <t>Ferramenta para o agricultor integrada co Caderno de Xestión Agrícola, coa aplicación aGROSlab GIP Advisor e coa plataforma para a canle de distribución de produtos fitosanitarios</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroslab-agricultor/id1476059183</t>
+  </si>
+  <si>
+    <t>Kubota (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/skl-mobile/id1520362399</t>
+  </si>
+  <si>
+    <t>Deutz-Fahr (IOS)</t>
+  </si>
+  <si>
+    <t>Unha ferramenta que che permite monitorizar os teus tractores e colleitadoras, e un sistema de diagnóstico remoto para monitorizar a maquinaria.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/mydeutz-fahr/id1468470744</t>
+  </si>
+  <si>
+    <t>Fendt Variotronic (IOS)</t>
+  </si>
+  <si>
+    <t>Unha aplicación que che permite conectarte ao teu tractor e recibir o consumo de combustible, datos de condución, localización SGP, códigos de servizo e outros servizos.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fendt-connect/id1444937781</t>
+  </si>
+  <si>
+    <t>MyMerlo (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/mymerlo/id6473777320</t>
+  </si>
+  <si>
+    <t>myMANITOU (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación de maquinaria deseñada para elevar, mover e colocar materiais en terreos difíciles segundo modelos que varían en capacidade de carga e altura de alcance</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/mymanitou/id1450638942</t>
+  </si>
+  <si>
+    <t>My Landini (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/my-landini/id6443558858</t>
+  </si>
+  <si>
+    <t>SIMA Gestión agrícola (IOS)</t>
+  </si>
+  <si>
+    <t>Esta aplicación permite obter rexistros de datos de campo, como o seguimento de herbas daniñas, pragas e enfermidades, ordes de aplicación, controis e progreso da plantación e colleita, controis de plantacións entre outras funcionalidades.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sima-monitoreo-de-cultivos/id6448897648</t>
+  </si>
+  <si>
+    <t>Herdwatch: Manejo de ganado (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/herdwatch-livestock-management/id1487855852</t>
+  </si>
+  <si>
+    <t>ColDonAgro - Agronavegador (IOS)</t>
+  </si>
+  <si>
+    <t>Potente aplicación de navegación GPS/GNSS para maquinaria agrícola, mide o tamaño de parcelas, campos ou pastos, creando unha base de datos cos seus requisitos.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/coldonagro/id6474488416</t>
+  </si>
+  <si>
+    <t>Aegro Campo (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación de xestión rural que cruza datos agrícolas e financeiros dun xeito asertivo, axudándoche a tomar decisións máis rendibles.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/aegro-campo/id1105392365</t>
+  </si>
+  <si>
+    <t>Ikos Advanced (IOS)</t>
+  </si>
+  <si>
+    <t>Unha ferramenta para a agricultura de precisión sostible creada para profesionais agrícolas que lles permite consultar os datos xerados polo CONTROLADOR IKOS e visualizar gráficos históricos do seu cultivo.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ikos-advanced/id1547875545</t>
+  </si>
+  <si>
+    <t>rFrio (IOS)</t>
+  </si>
+  <si>
+    <t>rFrio ofrece información sobre instalacións de almacenamento en frío en Andalucía, Comunidade Valenciana, Estremadura e Rexión de Murcia para agricultores dedicados á froita ou ao viñedo</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/rfrio/id1665904406</t>
+  </si>
+  <si>
+    <t>Atfarm (IOS)</t>
+  </si>
+  <si>
+    <t>Solución dixital para agricultura que proporciona unha xestión precisa e eficiente do nitróxeno e da nutrición dos cultivos</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/atfarm/id1450266720</t>
+  </si>
+  <si>
+    <t>Gerente de Ganadería (IOS)</t>
+  </si>
+  <si>
+    <t>Unha ferramenta que axuda a rastrexar a localización dos teus animais, o seu crecemento, saúde e produtividade.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/livestock-manager-farm-tracker/id6479564251</t>
+  </si>
+  <si>
+    <t>Gestión explotaciones agrarias (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación deseñada para facilitar a creación e o seguimento de accións nunha granxa (XEAGA)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/xesti%C3%B3n-explotaci%C3%B3ns-agrarias/id6695739…</t>
+  </si>
+  <si>
+    <t>AgroCuaderNo CuaderNo de campo (IOS)</t>
+  </si>
+  <si>
+    <t>Ferramenta que che permite xestionar os datos da túa Cooperativa / Muíño de Oliva</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrocuaderno-cuaderno-de-campo/id1342648389</t>
+  </si>
+  <si>
+    <t>BASF Agro (IOS)</t>
+  </si>
+  <si>
+    <t>En BASF Agro atoparás información completa sobre a aplicación para cada cultivo, consultarás os produtos dispoñibles e onde mercalos, información sobre o tratamento de sementes e o control de enfermidades, herbas daniñas e pragas.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/basf-agro-adviser/id1316177410</t>
+  </si>
+  <si>
+    <t>Agroseguro clientes (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroseguro-clientes/id1668989373</t>
+  </si>
+  <si>
+    <t>Farmable: App Gestión Agrícola (IOS)</t>
+  </si>
+  <si>
+    <t>Plataforma de xestión agrícola que che permite rexistrar facilmente todo o que necesitas para a pulverización, a fertilización e a colleita no caderno de campo dixital SIEX</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farmable-app-gesti%C3%B3n-agr%C3%ADcola/id1456760…</t>
+  </si>
+  <si>
+    <t>Bovidata (IOS)</t>
+  </si>
+  <si>
+    <t>Unha ferramenta para manter un rexistro detallado de cada animal (idade, peso, raza e calquera vacina ou tratamento recibido) e tomar decisións informadas sobre o seu coidado e manexo. Permite xerar gráficos e estatísticas en tempo real para rastrexar facilmente o progreso do gando en termos de peso, crecemento e saúde.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/bovidata/id6446290317</t>
+  </si>
+  <si>
+    <t>My MASCHIO GASPARDO (IOS)</t>
+  </si>
+  <si>
+    <t>O meu MASCHIO GASPARDO ofrece información útil e unha gran cantidade de contido sobre a gama de equipos agrícolas de MASCHIO GASPARDO. A aplicación permíteche ver produtos destacados, vídeos e imaxes, así como descargar folletos.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/my-maschio-gaspardo/id808700645</t>
+  </si>
+  <si>
+    <t>Riego Citrus (IOS)</t>
+  </si>
+  <si>
+    <t>RIEGO CITRUS é unha aplicación pública e gratuíta desenvolvida polo Instituto Andaluz de Investigación e Formación na Produción Agraria, Pesqueira, Alimentaria e Ecolóxica (IFAPA) que proporciona unha interface con recomendacións de rega para cultivos de cítricos adaptadas á dispoñibilidade de auga e a calquera situación de restrición no subministro de auga.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego-citrus/id6739278947</t>
+  </si>
+  <si>
+    <t>Sensoterra (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sensoterra/id1077801373</t>
+  </si>
+  <si>
+    <t>Porcicola Control (IOS)</t>
+  </si>
+  <si>
+    <t>Benvido a Porcícola Control, a solución integral para a xestión de explotacións porcinas, deseñada especificamente para ti, o porcino profesional. A nosa aplicación ofréceche as ferramentas que necesitas para optimizar a xestión da túa explotación, mellorar a saúde dos teus porcos e aumentar a produtividade.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porcicola-control/id6523417688</t>
+  </si>
+  <si>
+    <t>BOOSTERAGRO (IOS)</t>
+  </si>
+  <si>
+    <t>Unha ferramenta que integra información climática, agronómica e de produción do teu campo</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/boosteragro/id1268230658</t>
+  </si>
+  <si>
     <t>Memorándum SIEX</t>
   </si>
   <si>
     <t>Aplicación móbil para o sector agrícola que crea automaticamente o caderno de campo dixital e o libro de explotación gandeira.</t>
   </si>
   <si>
     <t>https://apps.apple.com/es/app/memorandum-siex/id6450362288</t>
+  </si>
+  <si>
+    <t>SENCROP (IOS)</t>
+  </si>
+  <si>
+    <t>Xestión de riscos e intervencións para cultivos mediante medicións e previsións meteorolóxicas específicas para a súa zona</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sencrop-local-weather-app/id1447941336</t>
+  </si>
+  <si>
+    <t>365Crop (IOS)</t>
+  </si>
+  <si>
+    <t>A aplicación 365Crop permíteche documentar as medicións da produción de cultivos, desde a labranza ata a colleita, a medida que se producen. Mesmo sen conexión, podes rexistrar e ver as túas medicións da produción de cultivos, mapas de campo e diversas análises sobre a marcha con gran claridade. Podes conectarte en rede con tantos empregados ou familiares como queiras, crear plans para cada un e supervisar todos os datos en calquera momento. Deste xeito, por exemplo, as obrigas de presentación de informes individuais para os requisitos de condicionalidade pódense cumprir de forma sinxela e fiable.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/365crop/id934480657</t>
+  </si>
+  <si>
+    <t>IG4 Agricultura Razonada (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación para monitorizar os parámetros fundamentais dun cultivo para optimizar a calidade, a produtividade e a sustentabilidade</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ig4-agricultura-razonada/id1354890391</t>
+  </si>
+  <si>
+    <t>Kaampo técnico (IOS)</t>
+  </si>
+  <si>
+    <t>Unha ferramenta rápida e sinxela para axilizar o traballo dos responsables de asesorar e/ou auditar o cumprimento de diferentes certificacións nacionais e internacionais.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/kaampo-tecnico/id6446362801</t>
+  </si>
+  <si>
+    <t>DOSAVIÑA (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/dosavi%C3%B1a/id1413664423</t>
+  </si>
+  <si>
+    <t>ISAGRI PORC MOBILE (IOS)</t>
+  </si>
+  <si>
+    <t>Unha aplicación móbil para que os gandeiros de porcos rexistren eventos da granxa en tempo real e accedan facilmente a datos esenciais do rabaño. Podes introducir eventos reprodutivos (inseminacións, apareamentos, ecografías, partos, destetes), ver rexistros das porcas e controlar os períodos de espera antes do sacrificio. Ademais, podes rexistrar a condición corporal das porcas (graxa dorsal) en diferentes etapas. Podes crear lotes posteriores ao destete e ao engorde rexistrando os movementos dos animais e as intervencións sanitarias.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porc-mobile/id1073637825</t>
+  </si>
+  <si>
+    <t>Agrónic App 2.0 (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agr%C3%B3nic-app-2-0/id6476872881</t>
+  </si>
+  <si>
+    <t>Cropwise Protector (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/cropwise-protector/id1509531036</t>
+  </si>
+  <si>
+    <t>CAMPOGEST (IOS)</t>
+  </si>
+  <si>
+    <t>Xestión e rexistro das tarefas diarias nunha granxa</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/campogest-plus/id1480668569</t>
+  </si>
+  <si>
+    <t>Mi Granja (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación para a xestión de explotacións ovinas, caprinas e bovinas. Mediante un lector electrónico de identificación animal (bolo, crotal electrónico, microchip), permite a xeración dunha base de datos e un sistema de control para a explotación, o que permite monitorizar as diferentes etapas e situacións polas que pasan os animais, como: identificación, censo, ecografía, partos, perdas, toma de mostras de sangue, rexistro de leite, etc.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/ph/app/mi-granja-app/id6692621958</t>
+  </si>
+  <si>
+    <t>Fitocampo (IOS)</t>
+  </si>
+  <si>
+    <t>A aplicación Fitocampo está deseñada para permitir que as empresas dos sectores da protección vexetal, a agricultura e a seguridade vexetal completen os seus rexistros de campo desde un dispositivo móbil. A aplicación Fitocampo é unha aplicación móbil deseñada para que calquera empresa dos sectores da protección vexetal, a agricultura e a seguridade vexetal poida completar os seus rexistros de campo desde un dispositivo móbil, simplificando o traballo para diferentes perfís profesionais.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/fitocampo/id1621032835</t>
+  </si>
+  <si>
+    <t>Xarvio Field Manager (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/xarvio-field-manager/id1344893065</t>
+  </si>
+  <si>
+    <t>PhytechPlant (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/phytechplant/id1446740783</t>
+  </si>
+  <si>
+    <t>Plantae (IOS)</t>
+  </si>
+  <si>
+    <t>Con Plantae, accede aos teus datos de campo en calquera momento. Comproba a humidade, a condutividade e os niveis de temperatura do solo para proporcionarlles ás túas plantas exactamente o que necesitan en cada momento. - Recollida de datos en tempo real. - Gráficos de humidade, condutividade e temperatura. - Lecturas do caudal sen ter que ir ao campo.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantae/id1388302296</t>
+  </si>
+  <si>
+    <t>Agrizy: Smart agri-processing (IOS)</t>
+  </si>
+  <si>
+    <t>Unha aplicación móbil que facilita a venda de produtos agrícolas e é moi sinxela e rendible para agricultores, organizacións de produción agrícola e industrias de procesamento agrícola.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrizy/id6447946426</t>
+  </si>
+  <si>
+    <t>FarmQA (IOS)</t>
+  </si>
+  <si>
+    <t>FarmQA é o teu asistente dixital de agronomía para o seguimento de cultivos, as recomendacións de tratamento, a análise de imaxes e a análise de campo. Consello: FarmQA Advice simplifica o traballo dos agrónomos ao proporcionar recomendacións de tratamento dixitais rápidas para os teus agricultores. Personaliza as recomendacións e fai un seguimento dos detalles.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farmqa/id1232043703</t>
+  </si>
+  <si>
+    <t>Climate Field view (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/climate-fieldview/id797902820</t>
+  </si>
+  <si>
+    <t>Agro (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/agro-la-red-agroalimentaria/id1586783518</t>
+  </si>
+  <si>
+    <t>AgriSat (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrisat/id1126338658</t>
+  </si>
+  <si>
+    <t>Peso Animal - Cerdos y ganado (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/peso-animal-cerdos-y-ganado/id6742767132</t>
+  </si>
+  <si>
+    <t>Porcicultor: Gestor de cerdos (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/porcicultor-gestor-de-cerdos/id6743422380</t>
+  </si>
+  <si>
+    <t>Ganadero: control ganadero (IOS)</t>
+  </si>
+  <si>
+    <t>Ganadero, a ferramenta óptima para xestionar o coidado do gando vacún de carne e leiteiro. Gratuíta e cunha base de datos interna, permite un control eficaz sen conexión a internet, ideal para uso no campo. Rexistra e monitoriza os gastos de penso, electricidade, equipamento e moito máis, ofrecendo unha solución completa para unha xestión gandeira eficiente e sen complicacións.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ganadero-control-de-ganado/id6744004302</t>
+  </si>
+  <si>
+    <t>Avicultor: pollos y gallinas (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/avicultor-control-de-aves/id6752305510</t>
+  </si>
+  <si>
+    <t>Catastro app (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/catastro-app/id6451143194</t>
+  </si>
+  <si>
+    <t>ArcGIS Field Maps (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/arcgis-field-maps/id1515671684</t>
+  </si>
+  <si>
+    <t>Rawdata (IOS)</t>
+  </si>
+  <si>
+    <t>Solución deseñada para empresas agrícolas, cooperativas, consultoras e distribuidoras</t>
+  </si>
+  <si>
+    <t>Aplicación web, Aplicación móbil</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/rawdata-software-agr%C3%ADcola/id1555034213</t>
+  </si>
+  <si>
+    <t>meteoblue (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/us/app/meteoblue-weather-maps/id994459137</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo agrícola (IOS)</t>
+  </si>
+  <si>
+    <t>Agricolum é unha aplicación deseñada por agricultores, para agricultores, consultores e cooperativas. Somos un equipo de agricultores, enxeñeiros agrícolas e enxeñeiros informáticos que queremos axudar ao sector agrícola a xestionar as explotacións e mellorar as prácticas agrícolas.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agricolum-cuaderno-de-campo/id1102245703</t>
+  </si>
+  <si>
+    <t>SgaCex- Cuaderno de Explotación (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sgacex/id6475663383</t>
+  </si>
+  <si>
+    <t>Farm to table (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/farm-to-table-bd/id6742797397</t>
+  </si>
+  <si>
+    <t>Mi manada IONS</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/myherd/id1635517308</t>
+  </si>
+  <si>
+    <t>Ag Leader AgFiniti (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ag-leader-agfiniti/id1458022253</t>
+  </si>
+  <si>
+    <t>Ganadero APP (IOS)</t>
+  </si>
+  <si>
+    <t>AEMET (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/el-tiempo-de-aemet/id784646178</t>
+  </si>
+  <si>
+    <t>AgroExact (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agroexact/id1556242604</t>
+  </si>
+  <si>
+    <t>ISAGRI GEOFOLIA (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/geofolia/id756903921</t>
+  </si>
+  <si>
+    <t>Auravant (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación con funcionalidades para cada etapa do ciclo de produción de cultivos, que permite ao usuario ter capas de información e coñecemento a nivel de campo, dun xeito rápido.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/auravant/id1437579869</t>
+  </si>
+  <si>
+    <t>GESTION RIEGO (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/gesti%C3%B3n-riego/id1253440243</t>
+  </si>
+  <si>
+    <t>IFAPA GUÍA PLAGAS (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/ifapa-gu%C3%ADa/id1436813101</t>
+  </si>
+  <si>
+    <t>RiegoApp (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riegoapp/id971716684?l=en-GB</t>
+  </si>
+  <si>
+    <t>KALI-TOOLBOX (IOS)</t>
+  </si>
+  <si>
+    <t>Podes identificar síntomas de deficiencia nos teus cultivos en calquera momento e atopar información útil sobre nutrientes vexetais, produtos de K+S Minerals and Agriculture GmbH e o seu uso óptimo.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/kali-toolbox/id868678366?l=en-GB</t>
+  </si>
+  <si>
+    <t>MagicScout (IOS)</t>
+  </si>
+  <si>
+    <t>A aplicación estrutura as túas observacións de campo para que poidas tomar mellores decisións. Aforra tempo identificando as causas dos danos en segundos ou automatiza as túas viaxes de exploración con tecnoloxía intelixente.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/magicscout/id1551769259?l=en-GB</t>
+  </si>
+  <si>
+    <t>Mide Mapas Pro (IOS)</t>
+  </si>
+  <si>
+    <t>Esta aplicación permíteche debuxar polígonos e medir distancias, perímetros e áreas en mapas de forma rápida e sinxela cunha precisión nítida. Incluso ten en conta a curvatura da superficie terrestre. Úsaa para áreas pequenas ou grandes e, a seguir, comparte os teus achados a través de calquera aplicación para compartir no teu dispositivo.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/measure-map-pro/id443823801?l=en-GB</t>
+  </si>
+  <si>
+    <t>MONET VITICULTURAL (IOS)</t>
+  </si>
+  <si>
+    <t>Monitorización do estado do viñedo</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/monet-viticultura/id1493409082?l=en-GB</t>
+  </si>
+  <si>
+    <t>AGRICOLUM (IOS)</t>
+  </si>
+  <si>
+    <t>Unha aplicación deseñada por agricultores, para agricultores, asesores ou cooperativas que axuda a xestionar as explotacións e mellorar a agricultura (Caderno dixital de xestión agrícola)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agricolum-cuaderno-de-campo/id1102245703?l=en-GB</t>
+  </si>
+  <si>
+    <t>OneSoil Scouting: Farming Tool (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación de agricultura de precisión que che permite monitorizar remotamente os teus cultivos, consultar as condicións meteorolóxicas, o NDVI (ou "índice verde") e engadir notas.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/onesoil-scouting-farming-tool/id1458134040?l=en-GB</t>
+  </si>
+  <si>
+    <t>OSIGRIS (IOS)</t>
+  </si>
+  <si>
+    <t>Caderno de campo dixital para calquera tipo de cultivo, conforme ás normativas MAPA (SIEX), Global GAP, agricultura ecolóxica e produción integrada</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/osigris-cuaderno-de-campo/id1586104532?l=en-GB</t>
+  </si>
+  <si>
+    <t>oliCloud (IOS)</t>
+  </si>
+  <si>
+    <t>APP desenvolvida especificamente para a xestión das túas explotacións de oliveiras e froitos secos que permite controlar a rendibilidade de cada explotación, os produtos fitosanitarios cos que foi tratada a túa explotación e xerar automaticamente o teu caderno de explotación agrícola.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/olicloud/id1299443123</t>
+  </si>
+  <si>
+    <t>PLANTCARE (IOS)</t>
+  </si>
+  <si>
+    <t>Con esta aplicación podes atopar o produto, a dosificación e a aplicación necesarias para tratar un cultivo contra unha praga ou enfermidade específica</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantcare-pro/id576750037?l=en-GB</t>
+  </si>
+  <si>
+    <t>PLANTNET (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantnet/id600547573?l=en-GB</t>
+  </si>
+  <si>
+    <t>PlantSnap (IOS)</t>
+  </si>
+  <si>
+    <t>Identifica ao instante máis de 600 000 tipos de plantas (flores, árbores, suculentas, cogomelos, cactos e moito máis) con PlantSnap. PlantSnap agora ensínache a cultivar e coidar as túas plantas.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/plantsnap-plant-identifier/id1451054346?l=en-GB</t>
+  </si>
+  <si>
+    <t>PRESVET (IOS)</t>
+  </si>
+  <si>
+    <t>Control de receitas de antibióticos veterinarios</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/presvet/id1587886098?l=en-GB</t>
+  </si>
+  <si>
+    <t>RASVE APP (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación móbil que pretende converterse nunha ferramenta útil para que os Servizos Veterinarios Oficiais, tanto rexionais como centrais, poidan informar en tempo real de eventos relacionados coa xestión de enfermidades animais e a súa administración.</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/rasve/id1556836078?l=en-GB</t>
+  </si>
+  <si>
+    <t>RIEGO FrutoSecos (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego-frutosecos/id1605106792?l=en-GB</t>
+  </si>
+  <si>
+    <t>RIEGO BERRY (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/riego-berry/id1537564663?l=en-GB</t>
+  </si>
+  <si>
+    <t>SGA@PP (IOS)</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/sgaapp/id1605835326?l=en-GB</t>
+  </si>
+  <si>
+    <t>AGRIO Diagnóstico de plantas (IOS)</t>
+  </si>
+  <si>
+    <t>Unha solución de agricultura de precisión con tecnoloxía de IA que che axuda a monitorizar, identificar e tratar de forma remota enfermidades e pragas das plantas no teu campo, granxa e xardín</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/agrio-plant-diagnosis-app/id1239193220?l=en-GB</t>
+  </si>
+  <si>
+    <t>SIAR APP (IOS)</t>
+  </si>
+  <si>
+    <t>Aplicación móbil para xestionar un programa de rega mediante o cálculo das necesidades de auga e as doses de rega de 104 cultivos</t>
+  </si>
+  <si>
+    <t>https://apps.apple.com/es/app/siar/id1129186499?l=en-GB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2883,54 +3765,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D285"/>
+  <dimension ref="A1:D396"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D285"/>
+      <selection activeCell="A1" sqref="A1:D396"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="119.114" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1233.842" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -5523,289 +6405,289 @@
         <v>554</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
         <v>555</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
         <v>558</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>559</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
         <v>561</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>562</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
         <v>564</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>565</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
         <v>567</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
         <v>570</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>571</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
         <v>573</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
         <v>576</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>577</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
         <v>579</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
         <v>582</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>583</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
         <v>585</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
         <v>588</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>589</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
         <v>591</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
         <v>594</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>595</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
         <v>597</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>598</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
         <v>600</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>601</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
         <v>603</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>604</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
         <v>606</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>607</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
         <v>609</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>610</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
         <v>612</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
         <v>615</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>616</v>
@@ -6710,51 +7592,51 @@
         <v>6</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
         <v>802</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>574</v>
+        <v>595</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
         <v>804</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>805</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
         <v>807</v>
@@ -6885,50 +7767,1604 @@
       <c r="A284" s="1" t="s">
         <v>834</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>835</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1" t="s">
         <v>837</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>838</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>839</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B349" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B351" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1133</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>