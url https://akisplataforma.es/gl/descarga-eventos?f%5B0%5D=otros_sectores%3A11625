--- v0 (2026-07-11)
+++ v1 (2026-10-18)
@@ -12,139 +12,136 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>Fruit Attraction, do 6 ao 8 de outubro, en IFEMA</t>
-[...8 lines deleted...]
-    <t>Xov, 08/10/2026 - 23:00</t>
+    <t>Feira SEPOR, en Lorca (Murcia)</t>
+  </si>
+  <si>
+    <t>Feiras</t>
+  </si>
+  <si>
+    <t>Lun, 26/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Xov, 29/10/2026 - 20:00</t>
   </si>
   <si>
     <t>En persoa</t>
   </si>
   <si>
-    <t>Do 6 ao 8 de outubro, Fruit Attraction transformará unha vez máis Madrid no punto de encontro mundial de referencia para o sector hortofrutícola. Organizada por IFEMA MADRID e FEPEX , a feira prepara…</t>
-[...25 lines deleted...]
-  <si>
     <t>Lorca (Murcia) converterase de novo no principal punto de encontro do sector primario coa celebración dunha nova edición da SEPOR – Feira Pecuaria, Industrial e Agroalimentaria , que terá lugar do 26…</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Recinto Feiral de Lorca Praza de Santa Quiteria, s/n 30800 Lorca Murcia España</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/eventos/feira-sepor-lorca-murcia</t>
   </si>
   <si>
+    <t>9ª edición da Feira de Maquinaria Agrícola</t>
+  </si>
+  <si>
+    <t>Mar, 26/01/2027 - 10:00</t>
+  </si>
+  <si>
+    <t>Ven, 29/01/2027 - 19:00</t>
+  </si>
+  <si>
+    <t>Agraria , a feira bienal de maquinaria agrícola organizada por Feira de Valladolid, celebrará a súa próxima edición en xaneiro de 2027, concretamente do 26 ao 29 de xaneiro. Durante eses catro días,…</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>Feira de Valladolid, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/9a-edicion-da-feira-maquinaria-agricola</t>
+  </si>
+  <si>
     <t>SMAGUA</t>
   </si>
   <si>
     <t>Congresos, Xornadas técnicas</t>
   </si>
   <si>
     <t>Mar, 16/02/2027 - 14:00</t>
   </si>
   <si>
     <t>Xov, 18/02/2027 - 23:00</t>
   </si>
   <si>
     <t>28ª Exposición Internacional da Auga, Rego e Medio Ambiente O prestixio de SMAGUA, convertida nunha das feiras comerciais máis importantes de Europa, atrae a profesionais de todo o mundo que atopan…</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>Feira de Zaragoza Autoestrada A-2, km 311 50012 Zaragoza</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/eventos/smagua</t>
@@ -162,59 +159,50 @@
     <t>Con 13 edicións celebradas desde a súa primeira convocatoria en 1997 , Asturforesta consolidouse como un dos principais puntos de encontro para profesionais do sector forestal, da madeira e a súa…</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>Feira Forestal Internacional de Asturias, Concello de Tineo, Praza do Concello, s/n, 33870 Tineo, Asturias</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/eventos/asturforesta-o-principal-evento-internacional-o-sector-forestal-condicions-reais-traballo</t>
   </si>
   <si>
     <t>FEIRA EXPOBIOMASS</t>
   </si>
   <si>
     <t>Mar, 28/09/2027 - 09:00</t>
   </si>
   <si>
     <t>Xov, 30/09/2027 - 23:00</t>
   </si>
   <si>
     <t>AVEBIOM, Asociación Española para a Valorización Enerxética da Biomasa AVEBIOM, a organizadora de EXPOBIOMASA, é unha asociación dos principais actores do sector da bioenerxía, que abrangue toda a…</t>
-  </si>
-[...7 lines deleted...]
-    <t>Feira de Valladolid, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/eventos/feira-expobiomass</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -533,51 +521,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="120.256" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="90.692" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="126.112" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="149.678" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
@@ -613,171 +601,171 @@
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="D3" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="I3" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="I4" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="I5" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="1" t="s">
+      <c r="J5" s="1" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="1" t="s">
         <v>49</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>