--- v1 (2026-02-17)
+++ v2 (2026-04-03)
@@ -12,1253 +12,1031 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="327">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>GO-LINOMAR está a organizar un obradoiro no CEBAS-CSIC en conxunto co proxecto europeo Salty Symphonies.</t>
+    <t>Curso A3 PI.C1. Dixitalización de datos meteorolóxicos e detección de pragas</t>
+  </si>
+  <si>
+    <t>Xornadas técnicas</t>
+  </si>
+  <si>
+    <t>Lun, 06/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mér, 08/04/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>En liña</t>
+  </si>
+  <si>
+    <t>Obxectivo : Comprender o uso dos datos meteorolóxicos na xestión agrícola e do regadío. Aprender a dixitalizar e analizar estes datos para mellorar a toma de decisións. Aprender técnicas de predición…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/curso-a3-pic1-dixitalizacion-datos-meteoroloxicos-e-deteccion-pragas</t>
+  </si>
+  <si>
+    <t>O COAG organiza unha conferencia en Sahagún sobre a PAC 2026, a sustentabilidade ambiental e social e outras políticas públicas.</t>
+  </si>
+  <si>
+    <t>Mar, 07/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>En persoa</t>
+  </si>
+  <si>
+    <t>O 7 de abril de 2026 , o COAG celebrará en Sahagún (León) a xornada “PAC. Obxectivos de sustentabilidade ambiental e social. Outras políticas públicas” , un encontro dirixido a profesionais do sector…</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>León</t>
+  </si>
+  <si>
+    <t>Centro de Desenvolvemento Rural, Formación e Emprego. C. Pedro Ponce de León, 11. 24320. Sahagún (León)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/o-coag-organiza-unha-conferencia-sahagun-pac-2026-sustentabilidade-ambiental-e-social-e</t>
+  </si>
+  <si>
+    <t>Xornada informativa Sevilla "Axudas para o intercambio de coñecementos e actividades de formación e información"</t>
+  </si>
+  <si>
+    <t>Información da chamada</t>
+  </si>
+  <si>
+    <t>Mar, 07/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Reserva a data! O 7 de abril terá lugar o evento "Info day Sevilla Aid Exchange of knowledge and formation and information activities" na sede da EOI (Escola de Organización Industrial) en Sevilla .…</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>Escola de Organización Industrial de Sevilla</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xornada-informativa-sevilla-axudas-o-intercambio-conecementos-e-actividades-formacion-e</t>
+  </si>
+  <si>
+    <t>Intercambio de experiencias entre Grupos Operativos e Proxectos Innovadores: SECTOR VINÍCOLO</t>
+  </si>
+  <si>
+    <t>Mér, 08/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Xov, 09/04/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>A Rede da PAC deseñou unha serie de intercambios entre membros das Organizacións Locais de Produtores (GOOO) da AEI-Agri, partes interesadas implicadas en proxectos innovadores e outros axentes…</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona, Tarragona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/intercambio-experiencias-entre-grupos-operativos-e-proxectos-innovadores-sector-vinicolo</t>
+  </si>
+  <si>
+    <t>Eficiencia na produción porcina: a base da rendibilidade e a competitividade</t>
+  </si>
+  <si>
+    <t>Mér, 08/04/2026 - 09:45</t>
+  </si>
+  <si>
+    <t>Mér, 08/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>O sector porcino de pelaxe branca en España é un dos máis dinámicos e competitivos de Europa, co Val do Ebro como rexión líder en termos de poboación e innovación. Malia a súa notable adaptabilidade…</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>María de Luna, 7, 50018 Zaragoza</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/eficiencia-na-producion-porcina-base-da-rendibilidade-e-competitividade</t>
+  </si>
+  <si>
+    <t>Reunión internacional sobre gandería extensiva, pastoreo e transhumancia.</t>
+  </si>
+  <si>
+    <t>Feiras</t>
+  </si>
+  <si>
+    <t>Xov, 09/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sáb, 11/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>En liña, En persoa, Mesturado</t>
+  </si>
+  <si>
+    <t>A Celebración do Ano Internacional dos Pastos e Pastores - Encontro Internacional en Madrid, será un foro de referencia onde se darán cita investigadores, gandeiros, pastores, técnicos, organizacións…</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>INSTITUTO DE ENXEÑARÍA DE ESPAÑA Rúa do Xeneral Arrando, 38, 28010 Madrid, España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/reunion-internacional-ganderia-extensiva-pastoreo-e-transhumancia</t>
+  </si>
+  <si>
+    <t>Hábitos, motivacións e percepcións no consumo de queixo artesanal</t>
+  </si>
+  <si>
+    <t>Difusión de resultados, Obradoiros</t>
+  </si>
+  <si>
+    <t>Lun, 13/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Lun, 13/04/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Por que a xente escolle o queixo artesanal? Que papel xogan o sabor, o prezo e a sustentabilidade? Canto se sabe sobre a produción local? Este seminario web presentará as principais conclusións dun…</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/habitos-motivacions-e-percepcions-no-consumo-queixo-artesanal</t>
+  </si>
+  <si>
+    <t>1º Congreso Internacional sobre Biodiversidade e Agricultura (IBC)</t>
+  </si>
+  <si>
+    <t>Congresos</t>
+  </si>
+  <si>
+    <t>Mar, 14/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ven, 17/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>O Primeiro Congreso Internacional sobre Biodiversidade e Agricultura (ICBA) terá lugar en España entre o 14 e o 17 de abril de 2026. A agricultura europea atópase nun punto de inflexión. A perda de…</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>Xaén</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/1o-congreso-internacional-biodiversidade-e-agricultura-ibc</t>
+  </si>
+  <si>
+    <t>O COAG organiza unha conferencia en Sahagún sobre a PAC 2026, a sustentabilidade ambiental e social e outras políticas públicas. - Cloned</t>
+  </si>
+  <si>
+    <t>Mar, 14/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Mar, 14/04/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111486</t>
+  </si>
+  <si>
+    <t>GOFAR TOUR 2026. Excursión dun día por España</t>
+  </si>
+  <si>
+    <t>Mér, 15/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Mér, 15/04/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>Un día enteiro de demostracións de robots, comentarios directos de agricultores españois e información dos distribuidores. Celebrado no Centro de Innovación John Deere, este evento ofrece unha…</t>
+  </si>
+  <si>
+    <t>Blvd. John Deere, 2, 28984 Parla, Madrid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/gofar-tour-2026-excursion-dun-dia-espana</t>
+  </si>
+  <si>
+    <t>Taller sobre o caderno de campo dixital na agricultura - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>Xov, 16/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Xov, 16/04/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>A Unión de Pequenos Agricultores e Gandeiros de Sevilla ( UPA Sevilla ) celebrará unha xornada informativa sobre o caderno de campo dixital o 19 de febreiro de 2026 , dirixida a agricultores e…</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>Centro de Iniciativas Empresariais da Cañada Rosal (Sevilla)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111565</t>
+  </si>
+  <si>
+    <t>Novas tecnoloxías de rega e fertilización para avanzar cara a unha agricultura máis sostible</t>
+  </si>
+  <si>
+    <t>Xov, 16/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Xov, 16/04/2026 - 15:55</t>
+  </si>
+  <si>
+    <t>O 16 de abril de 2026 celebrarase en Orihuela a xornada presencial “Novas tecnoloxías de rega e fertilización, evolución cara a unha agricultura máis sostible” , un evento formativo dirixido a…</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Alicante/Alacant</t>
+  </si>
+  <si>
+    <t>Paraninfo, Escola Politécnica Superior, Universidade Miguel Hernández de Orihuela (Alacante)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/novas-tecnoloxias-rega-e-fertilizacion-avanzar-cara-unha-agricultura-mais-sostible</t>
+  </si>
+  <si>
+    <t>XVII Conferencia Técnica da Nogueira 2026</t>
+  </si>
+  <si>
+    <t>Xov, 16/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Xov, 16/04/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Data provisional do día. Publicaremos máis información sobre o evento en breve. Se queres recibir máis información, fai clic no botón "Estou interesado/a" na seguinte páxina web .</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>Constantino</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xvii-conferencia-tecnica-da-nogueira-2026</t>
+  </si>
+  <si>
+    <t>Taller sobre o caderno de campo dixital na agricultura - Cloned</t>
+  </si>
+  <si>
+    <t>Xov, 16/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Xov, 16/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111495</t>
+  </si>
+  <si>
+    <t>Úbeda acolle o VI Congreso Nacional de Mestres e Operadores de Muíños de Oliva 2026</t>
+  </si>
+  <si>
+    <t>Sáb, 18/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sáb, 18/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>O vindeiro sábado 18 de abril de 2026 , a cidade de Úbeda , Patrimonio da Humanidade e líder indiscutible no sector do aceite de oliva, converterase unha vez máis no punto de encontro imprescindible…</t>
+  </si>
+  <si>
+    <t>Úbeda. Xaén.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/ubeda-acolle-o-vi-congreso-nacional-mestres-e-operadores-muinos-oliva-2026</t>
+  </si>
+  <si>
+    <t>XVI Congreso da SEAE</t>
+  </si>
+  <si>
+    <t>Mér, 22/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Sáb, 25/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>A Sociedade Española de Agricultura Ecolóxica e Agroecoloxía (SEAE) celebrará o seu XVI Congreso SEAE do 22 ao 25 de abril de 2026 en Pamplona-Iruña. O Congreso retransmítese en directo desde a canle…</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>Pamplona. (Navarra).</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xvi-congreso-da-seae</t>
+  </si>
+  <si>
+    <t>XVII Expolevante-Níjar</t>
+  </si>
+  <si>
+    <t>Mér, 22/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Ven, 24/04/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>A feira agrícola Expolevante-Níjar celebrará a súa décimo sétima edición do 22 ao 24 de abril no Centro de Exposicións e Congresos de Campohermoso , consolidando a súa posición como un dos eventos de…</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>Centro de Congresos e Exposicións de Campohermoso 04100 Níjar Almería España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xvii-expolevante-nijar</t>
+  </si>
+  <si>
+    <t>Nova AG - Conferencia e Exposición Agrícola Internacional</t>
+  </si>
+  <si>
+    <t>Congresos, Difusión de resultados, Xornadas técnicas, Rede, Obradoiros</t>
+  </si>
+  <si>
+    <t>Lun, 27/04/2026 - 22:00</t>
+  </si>
+  <si>
+    <t>Mér, 29/04/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Os últimos avances en fertilizantes especiais, tecnoloxías de BioAg e agricultura sostible que configurarán o futuro da produción agrícola. Os últimos avances en fertilizantes especiais, tecnoloxías…</t>
+  </si>
+  <si>
+    <t>Hotel Riu Plaza España, Madrid, España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/nova-ag-conferencia-e-exposicion-agricola-internacional</t>
+  </si>
+  <si>
+    <t>Taller de demostración: "Predición das necesidades de auga dos viñedos para un uso sostible da auga de rega"</t>
   </si>
   <si>
     <t>Obradoiros</t>
   </si>
   <si>
-    <t>Mar, 17/02/2026 - 11:11</t>
-[...176 lines deleted...]
-    <t>41ª Conferencia de Fruticultura 2026</t>
+    <t>Mar, 28/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Mar, 28/04/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>Grupo Operativo Supraautónomo PRERIVID O martes 28 de abril, de 10:00 a 13:30 , celebrarase un obradoiro de demostración presencial para presentar os últimos desenvolvementos do proxecto "Predición…</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/taller-demostracion-predicion-das-necesidades-auga-dos-vinedos-uso-sostible-da-auga-rega</t>
+  </si>
+  <si>
+    <t>Phytoma organiza o encontro "Presente e futuro das medidas fitosanitarias no pistacho e na améndoa"</t>
+  </si>
+  <si>
+    <t>Mar, 28/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Mér, 29/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>A reunión celebrarase os días 28 e 29 de abril no IRIAF de Tomelloso (Cidade Real) La localidad de Tomelloso, en Ciudad Real, se convertirá del 28 al 29 de abril en el epicentro mundial de la…</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Ciudad Real</t>
+  </si>
+  <si>
+    <t>IRIAF de Tomelloso (Cidade Real)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/phytoma-organiza-o-encontro-presente-e-futuro-das-medidas-fitosanitarias-no-pistacho-e-na</t>
+  </si>
+  <si>
+    <t>40 anos de España na UE: comprender a PAC para entender Europa</t>
+  </si>
+  <si>
+    <t>Seminarios</t>
+  </si>
+  <si>
+    <t>Xov, 07/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Xov, 07/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Para conmemorar o 40 aniversario da adhesión de España á entón Comunidade Económica Europea , esta reunión concíbese como un espazo para a reflexión estratéxica sobre a evolución e o papel da…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/40-anos-espana-na-ue-comprender-pac-entender-europa</t>
+  </si>
+  <si>
+    <t>FUTUROLIVA</t>
+  </si>
+  <si>
+    <t>Xov, 07/05/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>Sáb, 09/05/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>A nova edición de FUTUROLIVA 2026 abrirá as súas portas do 7 ao 9 de maio, sendo esta a Décimo Cuarta Edición da Feira da Oliva, un evento moi importante para a provincia de Xaén e que medrou nos…</t>
+  </si>
+  <si>
+    <t>Av. Alcalde Eusebio Ortega Molina CP 23440 BAEZA (Xaén)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/futuroliva</t>
+  </si>
+  <si>
+    <t>IV Congreso Internacional de Sanidade e Benestar Animal</t>
+  </si>
+  <si>
+    <t>Xov, 07/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Sáb, 09/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>O Consello Xeral de Colexios da Profesión Veterinaria de España celebrará o IV Congreso Internacional de Sanidade e Benestar Animal os días 7, 8 e 9 de maio de 2026 no Ateneo Mercantil de Valencia ,…</t>
+  </si>
+  <si>
+    <t>Ateneo Mercantil de Valencia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/iv-congreso-internacional-sanidade-e-benestar-animal</t>
+  </si>
+  <si>
+    <t>XXIV Conferencia Técnica de Poscolleita 2026</t>
+  </si>
+  <si>
+    <t>Xov, 07/05/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xxiv-conferencia-tecnica-poscolleita-2026</t>
+  </si>
+  <si>
+    <t>FEIRA EXPOVICAMAN</t>
+  </si>
+  <si>
+    <t>Xov, 07/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Dom, 10/05/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Feira Agrícola e Pecuaria de Castela A Mancha EXPOVICAMAN , a Feira Agrícola e Gandeira de Castela-A Mancha, celebra a súa 42ª edición en 2026. Sen dúbida, é a feira agrícola e gandeira máis…</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>IFAB Avda. Gregorio Arcos 19 02006 Albacete Albacete España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/feira-expovicaman</t>
+  </si>
+  <si>
+    <t>CULTIVA 2026 volve aos regadíos da provincia de Huesca</t>
+  </si>
+  <si>
+    <t>Demostracións de campo, Feiras</t>
+  </si>
+  <si>
+    <t>Mér, 13/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Xov, 14/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Conectando a innovación, a tecnoloxía e a agricultura A Conferencia CULTIVA 2026 celebrarase os días 13 e 14 de maio en Grañén-Albero Bajo , Huesca, nunha explotación de regadío . Este evento é o…</t>
+  </si>
+  <si>
+    <t>Huesca</t>
+  </si>
+  <si>
+    <t>Grañén-Albero Bajo, Huesca.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/cultiva-2026-volve-aos-regadios-da-provincia-huesca</t>
+  </si>
+  <si>
+    <t>Resiliencia da auga na agricultura: innovación na práctica, pola Rede da PAC da UE</t>
+  </si>
+  <si>
+    <t>Mar, 19/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Xov, 21/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>A conferencia “Resiliencia da auga na agricultura: innovación na práctica” , unha reunión europea centrada na innovación, o intercambio de coñecementos e o enfoque EIP-AGRI, terá lugar entre o 19 e o…</t>
+  </si>
+  <si>
+    <t>Hamburgo (Alemaña)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/resiliencia-da-auga-na-agricultura-innovacion-na-practica-pola-rede-da-pac-da-ue</t>
+  </si>
+  <si>
+    <t>FEIRA ENOFORUM</t>
+  </si>
+  <si>
+    <t>Mér, 20/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Xov, 21/05/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Enoforum é un congreso técnico-científico e unha feira dedicada a adegas e empresas vitivinícolas. Obxectivo: reunir empresas provedoras, investigadores, viticultores e técnicos de adegas e viñedos…</t>
+  </si>
+  <si>
+    <t>Feira de Zaragoza, Autoestrada A-2, km 311, 50012 Zaragoza, Zaragoza, España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/feira-enoforum</t>
+  </si>
+  <si>
+    <t>XXII Xornada Interrexional de Campo sobre Cultivos Herbáceos de Inverno 2026</t>
+  </si>
+  <si>
+    <t>Xov, 21/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xxii-xornada-interrexional-campo-cultivos-herbaceos-inverno-2026</t>
+  </si>
+  <si>
+    <t>Cádiz acollerá o XX Congreso SEFIN e o III BeMiPlant do 26 ao 28 de maio de 2026</t>
+  </si>
+  <si>
+    <t>Mar, 26/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Xov, 28/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Cádiz será o punto de encontro da comunidade científica dedicada á fixación do nitróxeno e, cada vez máis, a un campo de investigación máis amplo: as interaccións beneficiosas entre plantas e…</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/cadiz-acollera-o-xx-congreso-sefin-e-o-iii-bemiplant-do-26-ao-28-maio-2026</t>
+  </si>
+  <si>
+    <t>EXPO FOODTECH</t>
+  </si>
+  <si>
+    <t>Mér, 27/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Xov, 28/05/2026 - 18:15</t>
+  </si>
+  <si>
+    <t>Tecnoloxía alimentaria para a industria alimentaria En Expo FoodTech, non só observamos o futuro, senón que o creamos. O evento deste ano é máis que unha simple exposición; é unha viaxe…</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>Bilbao- BEC</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/expo-foodtech</t>
+  </si>
+  <si>
+    <t>1º Foro Nacional sobre Transporte de Animais Vivos</t>
+  </si>
+  <si>
+    <t>Congresos, Xornadas técnicas</t>
+  </si>
+  <si>
+    <t>Ven, 29/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Ven, 29/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>O 29 de maio de 2026, tes unha cita co sector do transporte de animais vivos. O evento, organizado por ANTA (Asociación Nacional de Transporte de Animais Vivos) e 333 Corporate , reunirá profesionais…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/1o-foro-nacional-transporte-animais-vivos</t>
+  </si>
+  <si>
+    <t>XVIII Día da Amendoeira 2026</t>
+  </si>
+  <si>
+    <t>Mér, 03/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Mér, 03/06/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>As Borges Brancas</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xviii-dia-da-amendoeira-2026</t>
+  </si>
+  <si>
+    <t>FEIRA INTERNACIONAL DE ABANCA - SEMANA VERDE DE GALICIA</t>
+  </si>
+  <si>
+    <t>Xov, 04/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Dom, 07/06/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>A Feira Internacional Abanca da Semana Verde de Galicia chega á súa 47ª edición, consolidada como o maior evento feiral e de lecer multisectorial do noroeste da Península Ibérica . Este emblemático…</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Pontevedra</t>
+  </si>
+  <si>
+    <t>Silleda (Pontevedra)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/feira-internacional-abanca-semana-verde-galicia</t>
+  </si>
+  <si>
+    <t>FEIRA AGRÍCOLA NACIONAL</t>
+  </si>
+  <si>
+    <t>Mér, 24/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Dom, 28/06/2026 - 23:30</t>
+  </si>
+  <si>
+    <t>Trátase dunha feira nacional, multisectorial, que se celebra anualmente desde 1960, perfectamente consolidada, na que conviven en harmonía varios sectores produtivos da nosa sociedade, onde o máis…</t>
+  </si>
+  <si>
+    <t>Manzanares</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/feira-agricola-nacional</t>
+  </si>
+  <si>
+    <t>GALIFOREST</t>
+  </si>
+  <si>
+    <t>Xov, 02/07/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Sáb, 04/07/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>O monográfico forestal Galiforest Abanca celebrará a súa oitava edición do 2 ao 4 de xullo de 2026 no monte do Centro de Formación e Experimentación Agroforestal de Sergude, situado no concello de…</t>
+  </si>
+  <si>
+    <t>Coruña, A</t>
+  </si>
+  <si>
+    <t>Boqueixón (A Coruña)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/galiforest</t>
+  </si>
+  <si>
+    <t>XXIX Día do Arroz 2026</t>
   </si>
   <si>
     <t>Difusión de resultados, Xornadas técnicas</t>
   </si>
   <si>
-    <t>Mar, 24/02/2026 - 14:00</t>
-[...56 lines deleted...]
-    <t>aviFORUM e incubaFORUM consolidáronse como eventos técnicos esenciais para a industria avícola profesional en España, Latinoamérica e Brasil. Cada ano, reúnen a figuras destacadas do sector, desde…</t>
+    <t>Xov, 27/08/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Xov, 27/08/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xxix-dia-do-arroz-2026</t>
+  </si>
+  <si>
+    <t>RECOMEX. Resultados de ensaios e innovacións en cultivos extensivos de inverno 2026</t>
+  </si>
+  <si>
+    <t>Ven, 04/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ven, 04/09/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/recomex-resultados-ensaios-e-innovacions-cultivos-extensivos-inverno-2026</t>
+  </si>
+  <si>
+    <t>IX Xornadas da Rede Española de Compostaxe</t>
+  </si>
+  <si>
+    <t>Mar, 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Xov, 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Anuncio das datas e lugar da 9ª Xornada da Rede Española de Compostaxe. 29 e 30 de setembro e 1 de outubro de 2026 . Granada , na Aula Magna da Escola Técnica Superior de Arquitectura (ETSAG) da…</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/ix-xornadas-da-rede-espanola-compostaxe</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech reunirá a innovación agroalimentaria no espazo expositivo Innovarena.</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Xov, 08/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>A feira Alimentaria FoodTech celebrará unha nova edición do 6 ao 8 de outubro de 2026, no recinto Gran Vía de Fira de Barcelona. A feira da innovación, tecnoloxía e ingredientes para a industria…</t>
+  </si>
+  <si>
+    <t>Gran Vía de Fira de Barcelona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/alimentaria-foodtech-reunira-innovacion-agroalimentaria-no-espazo-expositivo-innovarena</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, do 6 ao 8 de outubro, en IFEMA</t>
+  </si>
+  <si>
+    <t>Congresos, Feiras, Intercambio de experiencias, Rede, Seminarios, Obradoiros</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Xov, 08/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Do 6 ao 8 de outubro, Fruit Attraction transformará unha vez máis Madrid no punto de encontro mundial de referencia para o sector hortofrutícola. Organizada por IFEMA MADRID e FEPEX , a feira prepara…</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Campo de las Naciones 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/fruit-attraction-do-6-ao-8-outubro-ifema</t>
+  </si>
+  <si>
+    <t>XXII Congreso da Sociedade Española de Fitopatoloxía</t>
+  </si>
+  <si>
+    <t>Congresos, Difusión de resultados, Xornadas técnicas, Seminarios, Obradoiros</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Xov, 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>É para nós un pracer anunciar o XXII Congreso da Sociedade Española de Fitopatoloxía , que terá lugar en Palma de Mallorca do 19 ao 22 de outubro de 2026 . Como sempre, esta reunión será un referente…</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Centro de Convencións Hipotels, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xxii-congreso-da-sociedade-espanola-fitopatoloxia</t>
+  </si>
+  <si>
+    <t>XXXI Conferencia de Fruticultura da IRTA 2026</t>
+  </si>
+  <si>
+    <t>Mér, 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Data provisional do día. Publicarase máis información sobre o evento en breve. Se queres recibir máis información, fai clic no botón "Estou interesado/a" na seguinte páxina web .</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xxxi-conferencia-fruticultura-da-irta-2026</t>
+  </si>
+  <si>
+    <t>Feira SEPOR, en Lorca (Murcia)</t>
+  </si>
+  <si>
+    <t>Lun, 26/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Xov, 29/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Murcia) converterase de novo no principal punto de encontro do sector primario coa celebración dunha nova edición da SEPOR – Feira Pecuaria, Industrial e Agroalimentaria , que terá lugar do 26…</t>
+  </si>
+  <si>
+    <t>Recinto Feiral de Lorca Praza de Santa Quiteria, s/n 30800 Lorca Murcia España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/feira-sepor-lorca-murcia</t>
+  </si>
+  <si>
+    <t>Anuga Select Ibérica: o novo gran evento para a industria alimentaria chega a IFEMA MADRID en febreiro de 2027</t>
+  </si>
+  <si>
+    <t>Mar, 16/02/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Xov, 18/02/2027 - 20:00</t>
+  </si>
+  <si>
+    <t>A industria alimentaria e de bebidas na Península Ibérica alcanzou un novo fito coa chegada de Anuga Select Ibérica , o gran evento profesional que se celebrará do 16 ao 18 de febreiro de 2027 en…</t>
+  </si>
+  <si>
+    <t>IFEMA. Madrid.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/anuga-select-iberica-o-novo-gran-evento-industria-alimentaria-chega-ifema-madrid-febreiro</t>
+  </si>
+  <si>
+    <t>SMAGUA</t>
+  </si>
+  <si>
+    <t>Mar, 16/02/2027 - 14:00</t>
+  </si>
+  <si>
+    <t>Xov, 18/02/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>28ª Exposición Internacional da Auga, Rego e Medio Ambiente O prestixio de SMAGUA, convertida nunha das feiras comerciais máis importantes de Europa, atrae a profesionais de todo o mundo que atopan…</t>
+  </si>
+  <si>
+    <t>Feira de Zaragoza Autoestrada A-2, km 311 50012 Zaragoza</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/smagua</t>
+  </si>
+  <si>
+    <t>Asturforesta, o principal evento internacional para o sector forestal en condicións reais de traballo</t>
+  </si>
+  <si>
+    <t>Xov, 27/05/2027 - 18:00</t>
+  </si>
+  <si>
+    <t>Sáb, 29/05/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>Con 13 edicións celebradas desde a súa primeira convocatoria en 1997 , Asturforesta consolidouse como un dos principais puntos de encontro para profesionais do sector forestal, da madeira e a súa…</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>Asturias</t>
+  </si>
+  <si>
+    <t>Feira Forestal Internacional de Asturias, Concello de Tineo, Praza do Concello, s/n, 33870 Tineo, Asturias</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/asturforesta-o-principal-evento-internacional-o-sector-forestal-condicions-reais-traballo</t>
+  </si>
+  <si>
+    <t>FEIRA EXPOBIOMASS</t>
+  </si>
+  <si>
+    <t>Mar, 28/09/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Xov, 30/09/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>AVEBIOM, Asociación Española para a Valorización Enerxética da Biomasa AVEBIOM, a organizadora de EXPOBIOMASA, é unha asociación dos principais actores do sector da bioenerxía, que abrangue toda a…</t>
   </si>
   <si>
     <t>Valladolid</t>
   </si>
   <si>
-    <t>Feira de Valladolid</t>
-[...757 lines deleted...]
-  <si>
     <t>Feira de Valladolid, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/eventos/feira-expobiomass</t>
-  </si>
-[...154 lines deleted...]
-    <t>https://akisplataforma.es/gl/eventos/asturforesta-o-principal-evento-internacional-o-sector-forestal-condicions-reais-traballo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1565,68 +1343,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J64"/>
+  <dimension ref="A1:J49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J64"/>
+      <selection activeCell="A1" sqref="A1:J49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="170.958" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="162.675" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="126.112" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="149.678" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1636,2003 +1414,1533 @@
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F3" s="1" t="s">
+      <c r="H3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="I3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1" t="s">
+      <c r="E4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="1" t="s">
+      <c r="H4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="I4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1" t="s">
+      <c r="E5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="E5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="H5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="I5" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" s="1" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1" t="s">
+      <c r="G6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="H6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="E6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="1" t="s">
+      <c r="I6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="G7" s="1"/>
-[...1 lines deleted...]
-      <c r="I7" s="1"/>
+      <c r="G7" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="J7" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>23</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1"/>
       <c r="J8" s="1" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H10" s="1" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>105</v>
+        <v>86</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>107</v>
+        <v>88</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>112</v>
+        <v>29</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>112</v>
+        <v>70</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G17" s="1"/>
+        <v>120</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>121</v>
+      </c>
       <c r="H17" s="1"/>
       <c r="I17" s="1" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B18" s="1"/>
+        <v>124</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="C18" s="1" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>32</v>
+        <v>128</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>109</v>
+        <v>131</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>21</v>
+        <v>132</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="1" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="I20" s="1"/>
       <c r="J20" s="1" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>23</v>
+        <v>149</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>142</v>
+        <v>156</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>143</v>
+        <v>157</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I22" s="1"/>
       <c r="J22" s="1" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>147</v>
+        <v>49</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="G23" s="1"/>
+        <v>162</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>29</v>
+      </c>
       <c r="H23" s="1" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>154</v>
+        <v>66</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>32</v>
+        <v>143</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="G25" s="1"/>
+        <v>101</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>37</v>
+      </c>
       <c r="H25" s="1" t="s">
-        <v>47</v>
+        <v>173</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>166</v>
+        <v>49</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>76</v>
+        <v>149</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>85</v>
+        <v>179</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>147</v>
+        <v>183</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="G27" s="1"/>
+        <v>186</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="H27" s="1" t="s">
-        <v>32</v>
+        <v>187</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>151</v>
+        <v>188</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B28" s="1"/>
+        <v>190</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="C28" s="1" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>191</v>
+        <v>101</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="H30" s="1"/>
+      <c r="I30" s="1"/>
       <c r="J30" s="1" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>147</v>
+        <v>66</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>189</v>
+        <v>206</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>100</v>
+        <v>209</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>100</v>
+        <v>209</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>40</v>
+        <v>215</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>186</v>
+        <v>216</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>21</v>
+        <v>219</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>204</v>
+        <v>220</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>205</v>
+        <v>221</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>40</v>
+        <v>173</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>211</v>
+        <v>101</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>212</v>
+        <v>173</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>154</v>
+        <v>49</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>209</v>
+        <v>230</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>210</v>
+        <v>231</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="G35" s="1"/>
+        <v>232</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>233</v>
+      </c>
       <c r="H35" s="1" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="I35" s="1"/>
+        <v>234</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>235</v>
+      </c>
       <c r="J35" s="1" t="s">
-        <v>217</v>
+        <v>236</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>219</v>
+        <v>49</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>220</v>
+        <v>238</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>221</v>
+        <v>239</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>222</v>
+        <v>240</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>61</v>
+        <v>149</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>223</v>
+        <v>150</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>223</v>
+        <v>241</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>225</v>
+        <v>243</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>226</v>
+        <v>244</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>227</v>
+        <v>245</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>228</v>
+        <v>246</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>23</v>
+        <v>233</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>229</v>
+        <v>247</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>154</v>
+        <v>251</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>234</v>
+        <v>253</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>235</v>
+        <v>101</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="H38" s="1"/>
+        <v>37</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>102</v>
+      </c>
       <c r="I38" s="1" t="s">
-        <v>236</v>
+        <v>254</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>237</v>
+        <v>255</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>238</v>
+        <v>256</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>21</v>
+        <v>251</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>239</v>
+        <v>257</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>240</v>
+        <v>258</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>241</v>
+        <v>259</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>242</v>
+        <v>260</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>243</v>
+        <v>261</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>244</v>
+        <v>262</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>245</v>
+        <v>263</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>247</v>
+        <v>265</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>248</v>
+        <v>266</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>249</v>
+        <v>266</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>250</v>
+        <v>267</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>251</v>
+        <v>268</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>154</v>
+        <v>49</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>252</v>
+        <v>269</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>253</v>
+        <v>270</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>254</v>
+        <v>271</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>255</v>
+        <v>272</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>256</v>
+        <v>273</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>257</v>
+        <v>274</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>259</v>
+        <v>276</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>261</v>
+        <v>278</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="H42" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="I42" s="1" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>263</v>
+        <v>280</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>264</v>
+        <v>281</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>21</v>
+        <v>282</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>266</v>
+        <v>284</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>268</v>
+        <v>286</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>269</v>
+        <v>286</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>270</v>
+        <v>287</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>271</v>
+        <v>288</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>272</v>
+        <v>289</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>21</v>
+        <v>251</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>273</v>
+        <v>290</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>75</v>
+        <v>291</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>85</v>
+        <v>292</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>275</v>
+        <v>293</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>154</v>
+        <v>49</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>279</v>
+        <v>297</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>268</v>
+        <v>108</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>280</v>
+        <v>109</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>281</v>
+        <v>298</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>282</v>
+        <v>299</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>283</v>
+        <v>300</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>284</v>
+        <v>49</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>286</v>
+        <v>302</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>287</v>
+        <v>303</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>288</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="1" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>291</v>
+        <v>305</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>292</v>
+        <v>306</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>21</v>
+        <v>219</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>293</v>
+        <v>307</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-      <c r="H47" s="1"/>
+        <v>309</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="I47" s="1" t="s">
-        <v>296</v>
+        <v>310</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>297</v>
+        <v>311</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>298</v>
+        <v>312</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>154</v>
+        <v>49</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>299</v>
+        <v>313</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>300</v>
+        <v>314</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>301</v>
+        <v>315</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>288</v>
+        <v>316</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>302</v>
+        <v>317</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>303</v>
+        <v>318</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>304</v>
+        <v>319</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>305</v>
+        <v>320</v>
       </c>
       <c r="B49" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...15 lines deleted...]
-      <c r="I49" s="1"/>
+      <c r="H49" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>325</v>
+      </c>
       <c r="J49" s="1" t="s">
-        <v>307</v>
-[...91 lines deleted...]
-      <c r="I52" s="1" t="s">
         <v>326</v>
-      </c>
-[...383 lines deleted...]
-        <v>400</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>