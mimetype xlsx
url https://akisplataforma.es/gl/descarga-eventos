--- v2 (2026-04-03)
+++ v3 (2026-05-19)
@@ -12,1028 +12,1031 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="327">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>Curso A3 PI.C1. Dixitalización de datos meteorolóxicos e detección de pragas</t>
+    <t>Resiliencia da auga na agricultura: innovación na práctica, pola Rede da PAC da UE</t>
   </si>
   <si>
     <t>Xornadas técnicas</t>
   </si>
   <si>
-    <t>Lun, 06/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mér, 08/04/2026 - 14:30</t>
+    <t>Mar, 19/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Xov, 21/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>En persoa</t>
+  </si>
+  <si>
+    <t>A conferencia “Resiliencia da auga na agricultura: innovación na práctica” , unha reunión europea centrada na innovación, o intercambio de coñecementos e o enfoque EIP-AGRI, terá lugar entre o 19 e o…</t>
+  </si>
+  <si>
+    <t>Hamburgo (Alemaña)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/resiliencia-da-auga-na-agricultura-innovacion-na-practica-pola-rede-da-pac-da-ue</t>
+  </si>
+  <si>
+    <t>GO OLIVITECH organiza un obradoiro de demostración sobre monitorización aerobiolóxica e predición de enfermidades da oliveira</t>
+  </si>
+  <si>
+    <t>Demostracións de campo, Difusión de resultados, Xornadas técnicas</t>
+  </si>
+  <si>
+    <t>Mar, 19/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>O 19 de maio de 2026 , o concello de La Puebla de Cazalla (Sevilla) acollerá o taller de demostración do Grupo Operativo OLIVITECH , unha xornada centrada na aplicación de solucións tecnolóxicas…</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>La Puebla de Cazalla (Sevilla)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/go-olivitech-organiza-obradoiro-demostracion-monitorizacion-aerobioloxica-e-predicion</t>
+  </si>
+  <si>
+    <t>FEIRA ENOFORUM</t>
+  </si>
+  <si>
+    <t>Feiras</t>
+  </si>
+  <si>
+    <t>Mér, 20/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Xov, 21/05/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Enoforum é un congreso técnico-científico e unha feira dedicada a adegas e empresas vitivinícolas. Obxectivo: reunir empresas provedoras, investigadores, viticultores e técnicos de adegas e viñedos…</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>Feira de Zaragoza, Autoestrada A-2, km 311, 50012 Zaragoza, Zaragoza, España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/feira-enoforum</t>
+  </si>
+  <si>
+    <t>Seminario CITOLIVA Toledo: "Análise sensorial e diferenciación de aceites"</t>
+  </si>
+  <si>
+    <t>Seminarios</t>
+  </si>
+  <si>
+    <t>Mér, 20/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Xov, 21/05/2026 - 14:15</t>
+  </si>
+  <si>
+    <t>Estas sesións de formación teñen como obxectivo transferir coñecementos técnicos de alto valor, achegar a innovación ao territorio e proporcionar aos profesionais do sector do aceite de oliva…</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Toledo</t>
+  </si>
+  <si>
+    <t>Casas Hualdo. Camiño da Barca, s/n, 45533, El Carpio de Tajo (Toledo)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/seminario-citoliva-toledo-analise-sensorial-e-diferenciacion-aceites</t>
+  </si>
+  <si>
+    <t>PRESENTACIÓN DE NOVAS VARIEDADES RESISTENTES Á VERTICILOSE EN OLIVEIRAS</t>
+  </si>
+  <si>
+    <t>Xornadas técnicas, Obradoiros</t>
+  </si>
+  <si>
+    <t>Mér, 20/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Mér, 20/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Contido Presentación de tres novas variedades de oliveira: 'Castula', 'Urgavona' e 'Iliturgitana', resistentes á verticilose. O desenvolvemento destas variedades supón un fito para o cultivo da…</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>Mengíbar, Xaén.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/presentacion-novas-variedades-resistentes-verticilose-oliveiras</t>
+  </si>
+  <si>
+    <t>Fomentar a substitución xeracional e incorporar a xente nova e as mulleres á actividade agrícola - Cloned</t>
+  </si>
+  <si>
+    <t>Mér, 20/05/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Mér, 20/05/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>O COAG celebrará o evento “Estimulando a substitución xeracional. Incorporación de mozos e mulleres á actividade agraria” o 14 de maio de 2026 na Casa da Cultura de Arahal (Sevilla). Este evento ten…</t>
+  </si>
+  <si>
+    <t>Casa da Cultura. Sala Sevilla. c/ Doña Luisa, 1. 41600 Arahal (Sevilla)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111924</t>
+  </si>
+  <si>
+    <t>XXII Xornada Interrexional de Campo sobre Cultivos Herbáceos de Inverno 2026</t>
+  </si>
+  <si>
+    <t>Xov, 21/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Data provisional do día. Publicaremos máis información sobre o evento en breve. Se queres recibir máis información, fai clic no botón "Estou interesado/a" na seguinte páxina web .</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xxii-xornada-interrexional-campo-cultivos-herbaceos-inverno-2026</t>
+  </si>
+  <si>
+    <t>A UPA CLM organiza unha xornada informativa sobre o Caderno de Campo Dixital en Tarazona da Mancha</t>
+  </si>
+  <si>
+    <t>Xov, 21/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Xov, 21/05/2026 - 14:44</t>
+  </si>
+  <si>
+    <t>A organización agraria UPA Castela-A Mancha celebrará unha xornada informativa o 21 de maio de 2026, centrada no uso do Caderno de Campo Dixital na agricultura, unha ferramenta clave para a xestión…</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>Concello de Tarazona de la Mancha (Albacete)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/upa-clm-organiza-unha-xornada-informativa-o-caderno-campo-dixital-tarazona-da-mancha</t>
+  </si>
+  <si>
+    <t>Xornada de demostración de campo sobre fertilizantes (Novelda de Guadiana)</t>
+  </si>
+  <si>
+    <t>Demostracións de campo, Xornadas técnicas</t>
+  </si>
+  <si>
+    <t>Xov, 21/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Xov, 21/05/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>O 21 de maio , no concello de Novelda de Guadiana (Badajoz) acollerá unha xornada de demostración de campo sobre fertilizantes , dirixida a agricultores e profesionais do sector agrícola interesados…</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>Badajoz</t>
+  </si>
+  <si>
+    <t>Polígono 681, Parcela 46 do Concello de Novelda del Guadiana (Badajoz).</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xornada-demostracion-campo-fertilizantes-novelda-guadiana</t>
+  </si>
+  <si>
+    <t>Uso sostible de residuos agroindustriais mediante a cría de insectos</t>
+  </si>
+  <si>
+    <t>Obradoiros</t>
+  </si>
+  <si>
+    <t>Ven, 22/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Ven, 22/05/2026 - 14:00</t>
   </si>
   <si>
     <t>En liña</t>
   </si>
   <si>
-    <t>Obxectivo : Comprender o uso dos datos meteorolóxicos na xestión agrícola e do regadío. Aprender a dixitalizar e analizar estes datos para mellorar a toma de decisións. Aprender técnicas de predición…</t>
-[...14 lines deleted...]
-    <t>O 7 de abril de 2026 , o COAG celebrará en Sahagún (León) a xornada “PAC. Obxectivos de sustentabilidade ambiental e social. Outras políticas públicas” , un encontro dirixido a profesionais do sector…</t>
+    <t>Este curso de formación ten como obxectivo promover o uso eficiente e sostible dos residuos xerados polo sector agroalimentario transformándoos en recursos valiosos mediante a cría e xestión de…</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Alicante/Alacant</t>
+  </si>
+  <si>
+    <t>C/ Pintor Lorenzo Casanova, 62- 2º 03003</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/uso-sostible-residuos-agroindustriais-mediante-cria-insectos-0</t>
+  </si>
+  <si>
+    <t>Cría de ras e insectos: a natureza como modelo de sustentabilidade</t>
+  </si>
+  <si>
+    <t>Este curso de formación ten como obxectivo abordar a cría de ras e insectos como fontes de proteínas altamente eficientes e de baixo impacto ambiental. Presentaranse técnicas de produción, prácticas…</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
-    <t>León</t>
-[...92 lines deleted...]
-    <t>A Celebración do Ano Internacional dos Pastos e Pastores - Encontro Internacional en Madrid, será un foro de referencia onde se darán cita investigadores, gandeiros, pastores, técnicos, organizacións…</t>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>Calle Huertas, 12, 49211 Carbellino, Zamora</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/cria-ras-e-insectos-natureza-modelo-sustentabilidade</t>
+  </si>
+  <si>
+    <t>Seminario CITOLIVA Toledo: "Da xestión convencional á produción integrada e ecolóxica en oliveiras"</t>
+  </si>
+  <si>
+    <t>Lun, 25/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Mar, 26/05/2026 - 14:15</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/seminario-citoliva-toledo-da-xestion-convencional-producion-integrada-e-ecoloxica-oliveiras</t>
+  </si>
+  <si>
+    <t>GO LINOMAR: SEMINARIO WEB de presentación dos resultados</t>
+  </si>
+  <si>
+    <t>Difusión de resultados</t>
+  </si>
+  <si>
+    <t>Lun, 25/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Lun, 25/05/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>O Grupo Operativo LINOMAR celebra un seminario web para difundir os resultados desta iniciativa de innovación e investigación promovida pola Federación de Cooperativas Agrarias de Murcia (Fecoam),…</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>Auditorio CEBAS-CSIC / Campus Universitario Espinardo / Edificio 3A - Murcia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/go-linomar-seminario-web-presentacion-dos-resultados</t>
+  </si>
+  <si>
+    <t>GO UBAVIDA organiza un obradoiro demostrativo sobre viños de baixa graduación alcohólica e desalcoholizados en Pontevedra</t>
+  </si>
+  <si>
+    <t>Mar, 26/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Mar, 26/05/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>O 26 de maio de 2026, GO UBAVIDA acollerá un obradoiro de demostración centrado en estratexias sostibles aplicadas a viñedos e adegas para a obtención de uvas con baixo contido en azucre e viños…</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Pontevedra</t>
+  </si>
+  <si>
+    <t>Adega Paco &amp; Lola (Valdamor, 18, Xil. 36968 Meaño – Pontevedra)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/go-ubavida-organiza-obradoiro-demostrativo-vinos-baixa-graduacion-alcoholica-e</t>
+  </si>
+  <si>
+    <t>Cádiz acollerá o XX Congreso SEFIN e o III BeMiPlant do 26 ao 28 de maio de 2026</t>
+  </si>
+  <si>
+    <t>Congresos</t>
+  </si>
+  <si>
+    <t>Mar, 26/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Xov, 28/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Cádiz será o punto de encontro da comunidade científica dedicada á fixación do nitróxeno e, cada vez máis, a un campo de investigación máis amplo: as interaccións beneficiosas entre plantas e…</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/cadiz-acollera-o-xx-congreso-sefin-e-o-iii-bemiplant-do-26-ao-28-maio-2026</t>
+  </si>
+  <si>
+    <t>Uso sostible de residuos agroindustriais mediante a cría de insectos - Cloned</t>
+  </si>
+  <si>
+    <t>Mar, 26/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Mar, 26/05/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111937</t>
+  </si>
+  <si>
+    <t>Seminario CITOLIVA Toledo: "Aliados naturais para a xestión fitosanitaria das oliveiras"</t>
+  </si>
+  <si>
+    <t>Mér, 27/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Xov, 28/05/2026 - 14:15</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/seminario-citoliva-toledo-aliados-naturais-xestion-fitosanitaria-das-oliveiras</t>
+  </si>
+  <si>
+    <t>EXPO FOODTECH</t>
+  </si>
+  <si>
+    <t>Mér, 27/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Xov, 28/05/2026 - 18:15</t>
+  </si>
+  <si>
+    <t>Tecnoloxía alimentaria para a industria alimentaria En Expo FoodTech, non só observamos o futuro, senón que o creamos. O evento deste ano é máis que unha simple exposición; é unha viaxe…</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>Bilbao- BEC</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/expo-foodtech</t>
+  </si>
+  <si>
+    <t>Taller informativo sobre o caderno de campo dixital en Xaén  - Cloned</t>
+  </si>
+  <si>
+    <t>Mér, 27/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Mér, 27/05/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>A UPA celebrará unha xornada informativa o 28 de abril de 2026, centrada no uso do caderno de campo dixital na agricultura , unha ferramenta clave no proceso de dixitalización do sector agrícola e na…</t>
+  </si>
+  <si>
+    <t>Avda. de Andalucía, nº 165, local número 4, La Puerta de Segura (Xaén).</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111898</t>
+  </si>
+  <si>
+    <t>Xornada de demostración sobre o uso de colares de valados virtuais optimizados para a xestión agrícola</t>
+  </si>
+  <si>
+    <t>Xov, 28/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Xov, 28/05/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Xornada de demostración organizada pola UPM na que se abordará o uso de novas tecnoloxías para a xestión de explotacións gandeiras. PROGRAMA 10:00 - 10:30. Recepción de asistentes. Inauguración da…</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
-    <t>INSTITUTO DE ENXEÑARÍA DE ESPAÑA Rúa do Xeneral Arrando, 38, 28010 Madrid, España</t>
-[...134 lines deleted...]
-    <t>Data provisional do día. Publicaremos máis información sobre o evento en breve. Se queres recibir máis información, fai clic no botón "Estou interesado/a" na seguinte páxina web .</t>
+    <t>Gandería "Baldan Martinez" (Centro Ecuestre La Constancia - Belvis del Jarama, Madrid)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xornada-demostracion-o-uso-colares-valados-virtuais-optimizados-xestion-agricola</t>
+  </si>
+  <si>
+    <t>Innovación e Xestión Integrada na Produción de Aguacate - Cloned</t>
+  </si>
+  <si>
+    <t>Xov, 28/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Xov, 28/05/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>A produción de aguacate converteuse nun cultivo estratéxico en varias rexións de España, impulsada pola demanda interna e as oportunidades de exportación. Esta actividade formativa ofrece unha visión…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111689</t>
+  </si>
+  <si>
+    <t>Primeiro Foro Nacional sobre o Transporte de Animais Vivos</t>
+  </si>
+  <si>
+    <t>Congresos, Feiras</t>
+  </si>
+  <si>
+    <t>Ven, 29/05/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Ven, 29/05/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>A cidade de Lleida acollerá o 1º Foro Nacional sobre o Transporte de Animais Vivos cun programa centrado nos principais desafíos do transporte de animais vivos. PROGRAMA 16:00 a 16:10 PRESENTACIÓN Sr…</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>Llotja de Lleida (Auditorio 2 – Leandre Cristòfol)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/primeiro-foro-nacional-o-transporte-animais-vivos</t>
+  </si>
+  <si>
+    <t>XVIII Día da Amendoeira 2026</t>
+  </si>
+  <si>
+    <t>Mér, 03/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Mér, 03/06/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>As Borges Brancas</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xviii-dia-da-amendoeira-2026</t>
+  </si>
+  <si>
+    <t>Seminario estatal sobre cooperación e intercambio en canles de comercialización curtas</t>
+  </si>
+  <si>
+    <t>Xornadas técnicas, Seminarios</t>
+  </si>
+  <si>
+    <t>Xov, 04/06/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Xov, 04/06/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>O 4 de xuño, a rede RIA-CCC celebrará o seu Seminario Nacional en Madrid, unha xornada dirixida a asesores, produtores, investigadores, técnicos de entidades públicas e outros actores clave do…</t>
+  </si>
+  <si>
+    <t>Dirección Xeral de Desenvolvemento Rural, Innovación e Formación Agroalimentaria, Rúa Gran Vía de San Francisco, 4 e 6, 7ª planta, 28005 Madrid · Sala 7C</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/seminario-estatal-cooperacion-e-intercambio-canles-comercializacion-curtas</t>
+  </si>
+  <si>
+    <t>FEIRA INTERNACIONAL DE ABANCA - SEMANA VERDE DE GALICIA</t>
+  </si>
+  <si>
+    <t>Xov, 04/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Dom, 07/06/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>A Feira Internacional Abanca da Semana Verde de Galicia chega á súa 47ª edición, consolidada como o maior evento feiral e de lecer multisectorial do noroeste da Península Ibérica . Este emblemático…</t>
+  </si>
+  <si>
+    <t>Silleda (Pontevedra)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/feira-internacional-abanca-semana-verde-galicia</t>
+  </si>
+  <si>
+    <t>Taller en liña sobre o desenvolvemento de plans de fertilización para cítricos cunha demostración práctica dun asistente dixital</t>
+  </si>
+  <si>
+    <t>Ven, 05/06/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Ven, 05/06/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>A entrada en vigor, o 1 de setembro, do requisito de desenvolver Plans de Fertilización para a maioría das explotacións está a impulsar a necesidade de ferramentas e procedementos que faciliten o…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/taller-lina-o-desenvolvemento-plans-fertilizacion-citricos-cunha-demostracion-practica-dun</t>
+  </si>
+  <si>
+    <t>Xornada informativa nacional: Circular Bio-based Europe (CBE JU) - Convocatoria de 2026</t>
+  </si>
+  <si>
+    <t>Información da chamada, Xornadas técnicas</t>
+  </si>
+  <si>
+    <t>Mar, 09/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mar, 09/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>O CDTI está a organizar a Xornada informativa nacional da iniciativa Circular Bio-based Europe (CBE JU), que consistirá nunha sesión informativa de presentación do programa, as súas normas de…</t>
+  </si>
+  <si>
+    <t>Sala Polivalente do CDTI. Rúa Cid 4, Madrid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xornada-informativa-nacional-circular-bio-based-europe-cbe-ju-convocatoria-2026</t>
+  </si>
+  <si>
+    <t>Taller demostrativo de GO PRERIVID: "Rego e cuberta vexetal no Val do Douro"</t>
+  </si>
+  <si>
+    <t>Xov, 11/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Xov, 11/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Grupo Operativo Supraautónomo PRERIVID O xoves 11 de xuño, de 10:00 a 14:00 , celebrarase un obradoiro de demostración presencial para presentar os últimos desenvolvementos do proxecto “Predición das…</t>
+  </si>
+  <si>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>Casas s/n Granja Sardón, Diseminados 54 Sardón de Duero - 47340, VALLADOLID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/taller-demostrativo-go-prerivid-rego-e-cuberta-vexetal-no-val-do-douro</t>
+  </si>
+  <si>
+    <t>MENOS PEGADA, MÁIS FUTURO: sustentabilidade práctica para o sector lácteo</t>
+  </si>
+  <si>
+    <t>Intercambio de experiencias, Xornadas técnicas</t>
+  </si>
+  <si>
+    <t>Mar, 16/06/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>Mar, 16/06/2026 - 18:30</t>
+  </si>
+  <si>
+    <t>En liña, En persoa</t>
+  </si>
+  <si>
+    <t>Esta conferencia ten como obxectivo abordar os desafíos asociados á transición do sector lácteo desde unha perspectiva práctica: como medir mellor a pegada de carbono, que solucións poden axudar…</t>
+  </si>
+  <si>
+    <t>Lugo</t>
+  </si>
+  <si>
+    <t>CFEA Pedro Murias, Lugar A Granxa, 1, CP 27797, Ribadeo, Lugo</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/menos-pegada-mais-futuro-sustentabilidade-practica-o-sector-lacteo</t>
+  </si>
+  <si>
+    <t>FEIRA AGRÍCOLA NACIONAL</t>
+  </si>
+  <si>
+    <t>Mér, 24/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Dom, 28/06/2026 - 23:30</t>
+  </si>
+  <si>
+    <t>Trátase dunha feira nacional, multisectorial, que se celebra anualmente desde 1960, perfectamente consolidada, na que conviven en harmonía varios sectores produtivos da nosa sociedade, onde o máis…</t>
+  </si>
+  <si>
+    <t>Ciudad Real</t>
+  </si>
+  <si>
+    <t>Manzanares</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/feira-agricola-nacional</t>
+  </si>
+  <si>
+    <t>GALIFOREST</t>
+  </si>
+  <si>
+    <t>Xov, 02/07/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Sáb, 04/07/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>O monográfico forestal Galiforest Abanca celebrará a súa oitava edición do 2 ao 4 de xullo de 2026 no monte do Centro de Formación e Experimentación Agroforestal de Sergude, situado no concello de…</t>
+  </si>
+  <si>
+    <t>Coruña, A</t>
+  </si>
+  <si>
+    <t>Boqueixón (A Coruña)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/galiforest</t>
+  </si>
+  <si>
+    <t>A Universidade de Salamanca acolle o II Simposio Internacional de AGRONOMEDANTE (IAS 2026)</t>
+  </si>
+  <si>
+    <t>Xov, 23/07/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Ven, 24/07/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>A Universidade de Salamanca organizará o II Simposio Internacional de AGROAMBIENTE (IAS 2026) os días 23 e 24 de xullo de 2026 , un encontro científico internacional que reunirá na cidade de…</t>
+  </si>
+  <si>
+    <t>Salamanca</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/universidade-salamanca-acolle-o-ii-simposio-internacional-agronomedante-ias-2026</t>
+  </si>
+  <si>
+    <t>XXIX Día do Arroz 2026</t>
+  </si>
+  <si>
+    <t>Difusión de resultados, Xornadas técnicas</t>
+  </si>
+  <si>
+    <t>Xov, 27/08/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Xov, 27/08/2026 - 23:00</t>
   </si>
   <si>
     <t>Tarragona</t>
   </si>
   <si>
-    <t>Constantino</t>
-[...116 lines deleted...]
-    <t>Grupo Operativo Supraautónomo PRERIVID O martes 28 de abril, de 10:00 a 13:30 , celebrarase un obradoiro de demostración presencial para presentar os últimos desenvolvementos do proxecto "Predición…</t>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xxix-dia-do-arroz-2026</t>
+  </si>
+  <si>
+    <t>RECOMEX. Resultados de ensaios e innovacións en cultivos extensivos de inverno 2026</t>
+  </si>
+  <si>
+    <t>Ven, 04/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ven, 04/09/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/recomex-resultados-ensaios-e-innovacions-cultivos-extensivos-inverno-2026</t>
+  </si>
+  <si>
+    <t>IX Xornadas da Rede Española de Compostaxe</t>
+  </si>
+  <si>
+    <t>Mar, 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Xov, 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Anuncio das datas e lugar da 9ª Xornada da Rede Española de Compostaxe. 29 e 30 de setembro e 1 de outubro de 2026 . Granada , na Aula Magna da Escola Técnica Superior de Arquitectura (ETSAG) da…</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/ix-xornadas-da-rede-espanola-compostaxe</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech reunirá a innovación agroalimentaria no espazo expositivo Innovarena.</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Xov, 08/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>A feira Alimentaria FoodTech celebrará unha nova edición do 6 ao 8 de outubro de 2026, no recinto Gran Vía de Fira de Barcelona. A feira da innovación, tecnoloxía e ingredientes para a industria…</t>
+  </si>
+  <si>
+    <t>Gran Vía de Fira de Barcelona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/alimentaria-foodtech-reunira-innovacion-agroalimentaria-no-espazo-expositivo-innovarena</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, do 6 ao 8 de outubro, en IFEMA</t>
+  </si>
+  <si>
+    <t>Congresos, Feiras, Intercambio de experiencias, Rede, Seminarios, Obradoiros</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Xov, 08/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Do 6 ao 8 de outubro, Fruit Attraction transformará unha vez máis Madrid no punto de encontro mundial de referencia para o sector hortofrutícola. Organizada por IFEMA MADRID e FEPEX , a feira prepara…</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Campo de las Naciones 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/fruit-attraction-do-6-ao-8-outubro-ifema</t>
+  </si>
+  <si>
+    <t>Encontro Europeo de Queixos e Produtos Lácteos Artesanais 2026</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>Mér, 21/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Do 19 ao 21 de outubro, amantes do queixo e dos produtos lácteos de toda Europa daranse cita no País Vasco para participar no Congreso FACEnetwork (Rede Europea de Produtores de Queixo e Produtos…</t>
+  </si>
+  <si>
+    <t>ESNEKI Zentroa, Avenida Xemein 19, CP 48270, Markina-Xemein, Bizkaia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/encontro-europeo-queixos-e-produtos-lacteos-artesanais-2026</t>
+  </si>
+  <si>
+    <t>XXII Congreso da Sociedade Española de Fitopatoloxía</t>
+  </si>
+  <si>
+    <t>Congresos, Difusión de resultados, Xornadas técnicas, Seminarios, Obradoiros</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Xov, 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>É para nós un pracer anunciar o XXII Congreso da Sociedade Española de Fitopatoloxía , que terá lugar en Palma de Mallorca do 19 ao 22 de outubro de 2026 . Como sempre, esta reunión será un referente…</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Centro de Convencións Hipotels, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xxii-congreso-da-sociedade-espanola-fitopatoloxia</t>
+  </si>
+  <si>
+    <t>XXXI Conferencia de Fruticultura da IRTA 2026</t>
+  </si>
+  <si>
+    <t>Mér, 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Data provisional do día. Publicarase máis información sobre o evento en breve. Se queres recibir máis información, fai clic no botón "Estou interesado/a" na seguinte páxina web .</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xxxi-conferencia-fruticultura-da-irta-2026</t>
+  </si>
+  <si>
+    <t>Feira SEPOR, en Lorca (Murcia)</t>
+  </si>
+  <si>
+    <t>Lun, 26/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Xov, 29/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Murcia) converterase de novo no principal punto de encontro do sector primario coa celebración dunha nova edición da SEPOR – Feira Pecuaria, Industrial e Agroalimentaria , que terá lugar do 26…</t>
+  </si>
+  <si>
+    <t>Recinto Feiral de Lorca Praza de Santa Quiteria, s/n 30800 Lorca Murcia España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/feira-sepor-lorca-murcia</t>
+  </si>
+  <si>
+    <t>Valencia acollerá o VI Congreso Nacional de Enxeñeiros Agrónomos en outubro</t>
+  </si>
+  <si>
+    <t>Mar, 27/10/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Ven, 30/10/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>O evento, que se celebrará do 27 ao 30 de outubro de 2026 na Cidade das Artes e as Ciencias, reunirá profesionais e expertos para analizar os principais cambios que están a redefinir a enxeñaría…</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
-    <t>https://akisplataforma.es/gl/eventos/taller-demostracion-predicion-das-necesidades-auga-dos-vinedos-uso-sostible-da-auga-rega</t>
-[...221 lines deleted...]
-    <t>1º Foro Nacional sobre Transporte de Animais Vivos</t>
+    <t>Cidade das Artes. Valencia.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/valencia-acollera-o-vi-congreso-nacional-enxeneiros-agronomos-outubro</t>
+  </si>
+  <si>
+    <t>9ª edición da Feira de Maquinaria Agrícola</t>
+  </si>
+  <si>
+    <t>Mar, 26/01/2027 - 10:00</t>
+  </si>
+  <si>
+    <t>Ven, 29/01/2027 - 19:00</t>
+  </si>
+  <si>
+    <t>Agraria , a feira bienal de maquinaria agrícola organizada por Feira de Valladolid, celebrará a súa próxima edición en xaneiro de 2027, concretamente do 26 ao 29 de xaneiro. Durante eses catro días,…</t>
+  </si>
+  <si>
+    <t>Feira de Valladolid, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/9a-edicion-da-feira-maquinaria-agricola</t>
+  </si>
+  <si>
+    <t>Anuga Select Ibérica: o novo gran evento para a industria alimentaria chega a IFEMA MADRID en febreiro de 2027</t>
+  </si>
+  <si>
+    <t>Mar, 16/02/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Xov, 18/02/2027 - 20:00</t>
+  </si>
+  <si>
+    <t>A industria alimentaria e de bebidas na Península Ibérica alcanzou un novo fito coa chegada de Anuga Select Ibérica , o gran evento profesional que se celebrará do 16 ao 18 de febreiro de 2027 en…</t>
+  </si>
+  <si>
+    <t>IFEMA. Madrid.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/anuga-select-iberica-o-novo-gran-evento-industria-alimentaria-chega-ifema-madrid-febreiro</t>
+  </si>
+  <si>
+    <t>SMAGUA</t>
   </si>
   <si>
     <t>Congresos, Xornadas técnicas</t>
   </si>
   <si>
-    <t>Ven, 29/05/2026 - 11:11</t>
-[...259 lines deleted...]
-  <si>
     <t>Mar, 16/02/2027 - 14:00</t>
   </si>
   <si>
     <t>Xov, 18/02/2027 - 23:00</t>
   </si>
   <si>
     <t>28ª Exposición Internacional da Auga, Rego e Medio Ambiente O prestixio de SMAGUA, convertida nunha das feiras comerciais máis importantes de Europa, atrae a profesionais de todo o mundo que atopan…</t>
   </si>
   <si>
     <t>Feira de Zaragoza Autoestrada A-2, km 311 50012 Zaragoza</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/eventos/smagua</t>
   </si>
   <si>
     <t>Asturforesta, o principal evento internacional para o sector forestal en condicións reais de traballo</t>
   </si>
   <si>
     <t>Xov, 27/05/2027 - 18:00</t>
   </si>
   <si>
     <t>Sáb, 29/05/2027 - 23:00</t>
   </si>
   <si>
     <t>Con 13 edicións celebradas desde a súa primeira convocatoria en 1997 , Asturforesta consolidouse como un dos principais puntos de encontro para profesionais do sector forestal, da madeira e a súa…</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>Feira Forestal Internacional de Asturias, Concello de Tineo, Praza do Concello, s/n, 33870 Tineo, Asturias</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/eventos/asturforesta-o-principal-evento-internacional-o-sector-forestal-condicions-reais-traballo</t>
   </si>
   <si>
     <t>FEIRA EXPOBIOMASS</t>
   </si>
   <si>
     <t>Mar, 28/09/2027 - 09:00</t>
   </si>
   <si>
     <t>Xov, 30/09/2027 - 23:00</t>
   </si>
   <si>
     <t>AVEBIOM, Asociación Española para a Valorización Enerxética da Biomasa AVEBIOM, a organizadora de EXPOBIOMASA, é unha asociación dos principais actores do sector da bioenerxía, que abrangue toda a…</t>
-  </si>
-[...4 lines deleted...]
-    <t>Feira de Valladolid, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/eventos/feira-expobiomass</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1343,68 +1346,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J49"/>
+  <dimension ref="A1:J48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J49"/>
+      <selection activeCell="A1" sqref="A1:J48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="162.675" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="149.678" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="181.527" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1416,1531 +1419,1507 @@
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
-      <c r="I2" s="1"/>
+      <c r="I2" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="J2" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B5" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="C5" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B6" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="C6" s="1" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>56</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="D8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="G8" s="1" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="E9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="G9" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="I9" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="E9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="1" t="s">
+      <c r="J9" s="1" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="1" t="s">
+      <c r="E10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="G10" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="E10" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H10" s="1" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>29</v>
+        <v>91</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>93</v>
+        <v>39</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>94</v>
+        <v>40</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>95</v>
+        <v>41</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>37</v>
+        <v>104</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>70</v>
+        <v>121</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1" t="s">
-        <v>122</v>
+        <v>87</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>127</v>
+        <v>39</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>128</v>
+        <v>41</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>129</v>
+        <v>42</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B19" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="D19" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="E19" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="1" t="s">
+      <c r="G19" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="G19" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="1"/>
+      <c r="H19" s="1" t="s">
+        <v>136</v>
+      </c>
       <c r="I19" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>139</v>
+        <v>45</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>142</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>94</v>
+        <v>22</v>
       </c>
       <c r="H20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="I20" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="I20" s="1"/>
       <c r="J20" s="1" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>148</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>150</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>151</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
         <v>153</v>
       </c>
       <c r="B22" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="D22" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F22" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="E22" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="G22" s="1"/>
+      <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>70</v>
+        <v>163</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>168</v>
+        <v>60</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>143</v>
+        <v>163</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>169</v>
       </c>
       <c r="J24" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>11</v>
+        <v>172</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>101</v>
+        <v>175</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>37</v>
+        <v>149</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>173</v>
+        <v>150</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>149</v>
+        <v>112</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>179</v>
+        <v>113</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>183</v>
+        <v>45</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>186</v>
-[...4 lines deleted...]
-      <c r="H27" s="1" t="s">
         <v>187</v>
       </c>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
       <c r="I27" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="J27" s="1" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="G28" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>150</v>
+      </c>
       <c r="I28" s="1" t="s">
         <v>194</v>
       </c>
       <c r="J28" s="1" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>49</v>
+        <v>80</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>199</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>45</v>
+        <v>200</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>11</v>
+        <v>204</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>19</v>
+        <v>207</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>101</v>
+        <v>208</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="I30" s="1"/>
+        <v>112</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>210</v>
+      </c>
       <c r="J30" s="1" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>63</v>
+        <v>112</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>219</v>
+        <v>117</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>173</v>
+        <v>230</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>173</v>
+        <v>230</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>11</v>
+        <v>233</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>173</v>
+        <v>236</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>49</v>
+        <v>233</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>232</v>
+        <v>60</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>233</v>
+        <v>61</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>150</v>
+        <v>249</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>233</v>
+        <v>61</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>101</v>
+        <v>261</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>37</v>
+        <v>149</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>102</v>
+        <v>150</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>251</v>
+        <v>117</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>101</v>
+        <v>267</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>37</v>
+        <v>135</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>259</v>
+        <v>136</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>11</v>
+        <v>271</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>29</v>
+        <v>275</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>49</v>
+        <v>233</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>259</v>
+        <v>163</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>275</v>
+        <v>27</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>282</v>
+        <v>117</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>286</v>
+        <v>85</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>251</v>
+        <v>27</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>173</v>
+        <v>200</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="1" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>49</v>
+        <v>309</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="H46" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>32</v>
+      </c>
       <c r="I46" s="1" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>219</v>
+        <v>27</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>44</v>
+        <v>319</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>45</v>
+        <v>320</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>310</v>
+        <v>321</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>311</v>
+        <v>322</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>312</v>
+        <v>323</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>313</v>
+        <v>324</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>314</v>
+        <v>325</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>315</v>
+        <v>326</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>316</v>
+        <v>91</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>317</v>
+        <v>200</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>318</v>
+        <v>300</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>319</v>
-[...31 lines deleted...]
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>