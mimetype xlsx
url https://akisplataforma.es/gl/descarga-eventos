--- v3 (2026-05-19)
+++ v4 (2026-07-10)
@@ -12,1031 +12,401 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>Resiliencia da auga na agricultura: innovación na práctica, pola Rede da PAC da UE</t>
+    <t>A Universidade de Salamanca acolle o II Simposio Internacional de AGRONOMEDANTE (IAS 2026)</t>
+  </si>
+  <si>
+    <t>Congresos</t>
+  </si>
+  <si>
+    <t>Xov, 23/07/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Ven, 24/07/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>En persoa</t>
+  </si>
+  <si>
+    <t>A Universidade de Salamanca organizará o II Simposio Internacional de AGROAMBIENTE (IAS 2026) os días 23 e 24 de xullo de 2026 , un encontro científico internacional que reunirá na cidade de…</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Salamanca</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/universidade-salamanca-acolle-o-ii-simposio-internacional-agronomedante-ias-2026</t>
+  </si>
+  <si>
+    <t>XXIX Día do Arroz 2026</t>
+  </si>
+  <si>
+    <t>Difusión de resultados, Xornadas técnicas</t>
+  </si>
+  <si>
+    <t>Xov, 27/08/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Xov, 27/08/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Data provisional do día. Publicaremos máis información sobre o evento en breve. Se queres recibir máis información, fai clic no botón "Estou interesado/a" na seguinte páxina web .</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xxix-dia-do-arroz-2026</t>
+  </si>
+  <si>
+    <t>RECOMEX. Resultados de ensaios e innovacións en cultivos extensivos de inverno 2026</t>
+  </si>
+  <si>
+    <t>Ven, 04/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ven, 04/09/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/recomex-resultados-ensaios-e-innovacions-cultivos-extensivos-inverno-2026</t>
+  </si>
+  <si>
+    <t>IX Xornadas da Rede Española de Compostaxe</t>
   </si>
   <si>
     <t>Xornadas técnicas</t>
   </si>
   <si>
-    <t>Mar, 19/05/2026 - 11:11</t>
-[...26 lines deleted...]
-    <t>O 19 de maio de 2026 , o concello de La Puebla de Cazalla (Sevilla) acollerá o taller de demostración do Grupo Operativo OLIVITECH , unha xornada centrada na aplicación de solucións tecnolóxicas…</t>
+    <t>Mar, 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Xov, 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Anuncio das datas e lugar da 9ª Xornada da Rede Española de Compostaxe. 29 e 30 de setembro e 1 de outubro de 2026 . Granada , na Aula Magna da Escola Técnica Superior de Arquitectura (ETSAG) da…</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
-    <t>Sevilla</t>
-[...8 lines deleted...]
-    <t>FEIRA ENOFORUM</t>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/ix-xornadas-da-rede-espanola-compostaxe</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech reunirá a innovación agroalimentaria no espazo expositivo Innovarena.</t>
   </si>
   <si>
     <t>Feiras</t>
   </si>
   <si>
-    <t>Mér, 20/05/2026 - 00:00</t>
-[...5 lines deleted...]
-    <t>Enoforum é un congreso técnico-científico e unha feira dedicada a adegas e empresas vitivinícolas. Obxectivo: reunir empresas provedoras, investigadores, viticultores e técnicos de adegas e viñedos…</t>
+    <t>Mar, 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Xov, 08/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>A feira Alimentaria FoodTech celebrará unha nova edición do 6 ao 8 de outubro de 2026, no recinto Gran Vía de Fira de Barcelona. A feira da innovación, tecnoloxía e ingredientes para a industria…</t>
+  </si>
+  <si>
+    <t>Gran Vía de Fira de Barcelona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/alimentaria-foodtech-reunira-innovacion-agroalimentaria-no-espazo-expositivo-innovarena</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, do 6 ao 8 de outubro, en IFEMA</t>
+  </si>
+  <si>
+    <t>Congresos, Feiras, Intercambio de experiencias, Rede, Seminarios, Obradoiros</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Xov, 08/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Do 6 ao 8 de outubro, Fruit Attraction transformará unha vez máis Madrid no punto de encontro mundial de referencia para o sector hortofrutícola. Organizada por IFEMA MADRID e FEPEX , a feira prepara…</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Campo de las Naciones 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/fruit-attraction-do-6-ao-8-outubro-ifema</t>
+  </si>
+  <si>
+    <t>XXII Congreso da Sociedade Española de Fitopatoloxía</t>
+  </si>
+  <si>
+    <t>Congresos, Difusión de resultados, Xornadas técnicas, Seminarios, Obradoiros</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Xov, 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>É para nós un pracer anunciar o XXII Congreso da Sociedade Española de Fitopatoloxía , que terá lugar en Palma de Mallorca do 19 ao 22 de outubro de 2026 . Como sempre, esta reunión será un referente…</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Centro de Convencións Hipotels, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xxii-congreso-da-sociedade-espanola-fitopatoloxia</t>
+  </si>
+  <si>
+    <t>XXXI Conferencia de Fruticultura da IRTA 2026</t>
+  </si>
+  <si>
+    <t>Mér, 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Data provisional do día. Publicarase máis información sobre o evento en breve. Se queres recibir máis información, fai clic no botón "Estou interesado/a" na seguinte páxina web .</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xxxi-conferencia-fruticultura-da-irta-2026</t>
+  </si>
+  <si>
+    <t>Feira SEPOR, en Lorca (Murcia)</t>
+  </si>
+  <si>
+    <t>Lun, 26/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Xov, 29/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Murcia) converterase de novo no principal punto de encontro do sector primario coa celebración dunha nova edición da SEPOR – Feira Pecuaria, Industrial e Agroalimentaria , que terá lugar do 26…</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>Recinto Feiral de Lorca Praza de Santa Quiteria, s/n 30800 Lorca Murcia España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/feira-sepor-lorca-murcia</t>
+  </si>
+  <si>
+    <t>Valencia acollerá o VI Congreso Nacional de Enxeñeiros Agrónomos en outubro</t>
+  </si>
+  <si>
+    <t>Mar, 27/10/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Ven, 30/10/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>O evento, que se celebrará do 27 ao 30 de outubro de 2026 na Cidade das Artes e as Ciencias, reunirá profesionais e expertos para analizar os principais cambios que están a redefinir a enxeñaría…</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>Cidade das Artes. Valencia.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/valencia-acollera-o-vi-congreso-nacional-enxeneiros-agronomos-outubro</t>
+  </si>
+  <si>
+    <t>Anuga Select Ibérica: o novo gran evento para a industria alimentaria chega a IFEMA MADRID en febreiro de 2027</t>
+  </si>
+  <si>
+    <t>Mar, 16/02/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Xov, 18/02/2027 - 20:00</t>
+  </si>
+  <si>
+    <t>A industria alimentaria e de bebidas na Península Ibérica alcanzou un novo fito coa chegada de Anuga Select Ibérica , o gran evento profesional que se celebrará do 16 ao 18 de febreiro de 2027 en…</t>
+  </si>
+  <si>
+    <t>IFEMA. Madrid.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/anuga-select-iberica-o-novo-gran-evento-industria-alimentaria-chega-ifema-madrid-febreiro</t>
+  </si>
+  <si>
+    <t>SMAGUA</t>
+  </si>
+  <si>
+    <t>Congresos, Xornadas técnicas</t>
+  </si>
+  <si>
+    <t>Mar, 16/02/2027 - 14:00</t>
+  </si>
+  <si>
+    <t>Xov, 18/02/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>28ª Exposición Internacional da Auga, Rego e Medio Ambiente O prestixio de SMAGUA, convertida nunha das feiras comerciais máis importantes de Europa, atrae a profesionais de todo o mundo que atopan…</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
-    <t>Feira de Zaragoza, Autoestrada A-2, km 311, 50012 Zaragoza, Zaragoza, España</t>
-[...497 lines deleted...]
-    <t>Grupo Operativo Supraautónomo PRERIVID O xoves 11 de xuño, de 10:00 a 14:00 , celebrarase un obradoiro de demostración presencial para presentar os últimos desenvolvementos do proxecto “Predición das…</t>
+    <t>Feira de Zaragoza Autoestrada A-2, km 311 50012 Zaragoza</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/smagua</t>
+  </si>
+  <si>
+    <t>Asturforesta, o principal evento internacional para o sector forestal en condicións reais de traballo</t>
+  </si>
+  <si>
+    <t>Xov, 27/05/2027 - 18:00</t>
+  </si>
+  <si>
+    <t>Sáb, 29/05/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>Con 13 edicións celebradas desde a súa primeira convocatoria en 1997 , Asturforesta consolidouse como un dos principais puntos de encontro para profesionais do sector forestal, da madeira e a súa…</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>Asturias</t>
+  </si>
+  <si>
+    <t>Feira Forestal Internacional de Asturias, Concello de Tineo, Praza do Concello, s/n, 33870 Tineo, Asturias</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/asturforesta-o-principal-evento-internacional-o-sector-forestal-condicions-reais-traballo</t>
+  </si>
+  <si>
+    <t>FEIRA EXPOBIOMASS</t>
+  </si>
+  <si>
+    <t>Mar, 28/09/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Xov, 30/09/2027 - 23:00</t>
+  </si>
+  <si>
+    <t>AVEBIOM, Asociación Española para a Valorización Enerxética da Biomasa AVEBIOM, a organizadora de EXPOBIOMASA, é unha asociación dos principais actores do sector da bioenerxía, que abrangue toda a…</t>
   </si>
   <si>
     <t>Valladolid</t>
   </si>
   <si>
-    <t>Casas s/n Granja Sardón, Diseminados 54 Sardón de Duero - 47340, VALLADOLID</t>
-[...295 lines deleted...]
-  <si>
     <t>Feira de Valladolid, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
-  </si>
-[...76 lines deleted...]
-    <t>AVEBIOM, Asociación Española para a Valorización Enerxética da Biomasa AVEBIOM, a organizadora de EXPOBIOMASA, é unha asociación dos principais actores do sector da bioenerxía, que abrangue toda a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/eventos/feira-expobiomass</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1346,68 +716,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J48"/>
+      <selection activeCell="A1" sqref="A1:J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="130.825" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="181.527" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="126.112" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="149.678" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1417,1509 +787,475 @@
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="1"/>
-      <c r="H2" s="1"/>
+      <c r="G2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="I2" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="I4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="E5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="I5" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="1" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="E6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="G6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="E6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="1" t="s">
+      <c r="E7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="G7" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="E7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="1" t="s">
+      <c r="H7" s="1" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>56</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="I8" s="1"/>
+        <v>63</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="J8" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="F11" s="1" t="s">
+      <c r="G11" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="H11" s="1" t="s">
+      <c r="I11" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="I11" s="1" t="s">
+      <c r="J11" s="1" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B12" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" s="1" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="H12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H12" s="1"/>
+      <c r="I12" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="I12" s="1" t="s">
+      <c r="J12" s="1" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>39</v>
+        <v>98</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>40</v>
+        <v>99</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>41</v>
+        <v>100</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>42</v>
+        <v>101</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>100</v>
+        <v>43</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>100</v>
+        <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      <c r="B16" s="1" t="s">
         <v>117</v>
-      </c>
-[...1030 lines deleted...]
-        <v>327</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>