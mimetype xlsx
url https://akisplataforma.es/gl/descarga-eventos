--- v4 (2026-07-10)
+++ v5 (2026-08-26)
@@ -12,314 +12,362 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>A Universidade de Salamanca acolle o II Simposio Internacional de AGRONOMEDANTE (IAS 2026)</t>
+    <t>XXIX Día do Arroz 2026</t>
+  </si>
+  <si>
+    <t>Difusión de resultados, Xornadas técnicas</t>
+  </si>
+  <si>
+    <t>Xov, 27/08/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Xov, 27/08/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>En persoa</t>
+  </si>
+  <si>
+    <t>Data provisional do día. Publicaremos máis información sobre o evento en breve. Se queres recibir máis información, fai clic no botón "Estou interesado/a" na seguinte páxina web .</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>Amposta</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xxix-dia-do-arroz-2026</t>
+  </si>
+  <si>
+    <t>RECOMEX. Resultados de ensaios e innovacións en cultivos extensivos de inverno 2026</t>
+  </si>
+  <si>
+    <t>Ven, 04/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ven, 04/09/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/recomex-resultados-ensaios-e-innovacions-cultivos-extensivos-inverno-2026</t>
+  </si>
+  <si>
+    <t>SembraI 2026 – 4º Congreso Internacional sobre Intelixencia Artificial no Sector Agroalimentario</t>
+  </si>
+  <si>
+    <t>Congresos, Información da chamada, Rede</t>
+  </si>
+  <si>
+    <t>Lun, 21/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Mar, 22/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>O congreso SembraI 2026 – 4º Congreso Internacional sobre Intelixencia Artificial aplicada ao ecosistema agroalimentario celebrarase en Córdoba. Esta edición incorpora importantes novidades como a…</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/sembrai-2026-4o-congreso-internacional-intelixencia-artificial-no-sector-agroalimentario</t>
+  </si>
+  <si>
+    <t>IX Xornadas da Rede Española de Compostaxe</t>
+  </si>
+  <si>
+    <t>Xornadas técnicas</t>
+  </si>
+  <si>
+    <t>Mar, 29/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Xov, 01/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Anuncio das datas e lugar da 9ª Xornada da Rede Española de Compostaxe. 29 e 30 de setembro e 1 de outubro de 2026 . Granada , na Aula Magna da Escola Técnica Superior de Arquitectura (ETSAG) da…</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/ix-xornadas-da-rede-espanola-compostaxe</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech reunirá a innovación agroalimentaria no espazo expositivo Innovarena.</t>
+  </si>
+  <si>
+    <t>Feiras</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Xov, 08/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>A feira Alimentaria FoodTech celebrará unha nova edición do 6 ao 8 de outubro de 2026, no recinto Gran Vía de Fira de Barcelona. A feira da innovación, tecnoloxía e ingredientes para a industria…</t>
+  </si>
+  <si>
+    <t>Gran Vía de Fira de Barcelona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/alimentaria-foodtech-reunira-innovacion-agroalimentaria-no-espazo-expositivo-innovarena</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, do 6 ao 8 de outubro, en IFEMA</t>
+  </si>
+  <si>
+    <t>Congresos, Feiras, Intercambio de experiencias, Rede, Seminarios, Obradoiros</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Xov, 08/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Do 6 ao 8 de outubro, Fruit Attraction transformará unha vez máis Madrid no punto de encontro mundial de referencia para o sector hortofrutícola. Organizada por IFEMA MADRID e FEPEX , a feira prepara…</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>IFEMA MADRID Campo de las Naciones 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/fruit-attraction-do-6-ao-8-outubro-ifema</t>
+  </si>
+  <si>
+    <t>Encontro Europeo de Queixos e Produtos Lácteos Artesanais 2026</t>
   </si>
   <si>
     <t>Congresos</t>
   </si>
   <si>
-    <t>Xov, 23/07/2026 - 11:11</t>
-[...8 lines deleted...]
-    <t>A Universidade de Salamanca organizará o II Simposio Internacional de AGROAMBIENTE (IAS 2026) os días 23 e 24 de xullo de 2026 , un encontro científico internacional que reunirá na cidade de…</t>
+    <t>Lun, 19/10/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>Mér, 21/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Do 19 ao 21 de outubro, amantes do queixo e dos produtos lácteos de toda Europa daranse cita no País Vasco para participar no Congreso FACEnetwork (Rede Europea de Produtores de Queixo e Produtos…</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>ESNEKI Zentroa, Avenida Xemein 19, CP 48270, Markina-Xemein, Bizkaia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/encontro-europeo-queixos-e-produtos-lacteos-artesanais-2026</t>
+  </si>
+  <si>
+    <t>XXII Congreso da Sociedade Española de Fitopatoloxía</t>
+  </si>
+  <si>
+    <t>Congresos, Difusión de resultados, Xornadas técnicas, Seminarios, Obradoiros</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Xov, 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>É para nós un pracer anunciar o XXII Congreso da Sociedade Española de Fitopatoloxía , que terá lugar en Palma de Mallorca do 19 ao 22 de outubro de 2026 . Como sempre, esta reunión será un referente…</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Centro de Convencións Hipotels, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xxii-congreso-da-sociedade-espanola-fitopatoloxia</t>
+  </si>
+  <si>
+    <t>XXXI Conferencia de Fruticultura da IRTA 2026</t>
+  </si>
+  <si>
+    <t>Mér, 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Data provisional do día. Publicarase máis información sobre o evento en breve. Se queres recibir máis información, fai clic no botón "Estou interesado/a" na seguinte páxina web .</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/xxxi-conferencia-fruticultura-da-irta-2026</t>
+  </si>
+  <si>
+    <t>Feira SEPOR, en Lorca (Murcia)</t>
+  </si>
+  <si>
+    <t>Lun, 26/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Xov, 29/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Murcia) converterase de novo no principal punto de encontro do sector primario coa celebración dunha nova edición da SEPOR – Feira Pecuaria, Industrial e Agroalimentaria , que terá lugar do 26…</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>Recinto Feiral de Lorca Praza de Santa Quiteria, s/n 30800 Lorca Murcia España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/feira-sepor-lorca-murcia</t>
+  </si>
+  <si>
+    <t>Valencia acollerá o VI Congreso Nacional de Enxeñeiros Agrónomos en outubro</t>
+  </si>
+  <si>
+    <t>Mar, 27/10/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Ven, 30/10/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>O evento, que se celebrará do 27 ao 30 de outubro de 2026 na Cidade das Artes e as Ciencias, reunirá profesionais e expertos para analizar os principais cambios que están a redefinir a enxeñaría…</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>Cidade das Artes. Valencia.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/valencia-acollera-o-vi-congreso-nacional-enxeneiros-agronomos-outubro</t>
+  </si>
+  <si>
+    <t>9ª edición da Feira de Maquinaria Agrícola</t>
+  </si>
+  <si>
+    <t>Mar, 26/01/2027 - 10:00</t>
+  </si>
+  <si>
+    <t>Ven, 29/01/2027 - 19:00</t>
+  </si>
+  <si>
+    <t>Agraria , a feira bienal de maquinaria agrícola organizada por Feira de Valladolid, celebrará a súa próxima edición en xaneiro de 2027, concretamente do 26 ao 29 de xaneiro. Durante eses catro días,…</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
-    <t>Salamanca</t>
-[...209 lines deleted...]
-    <t>https://akisplataforma.es/gl/eventos/valencia-acollera-o-vi-congreso-nacional-enxeneiros-agronomos-outubro</t>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>Feira de Valladolid, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/eventos/9a-edicion-da-feira-maquinaria-agricola</t>
   </si>
   <si>
     <t>Anuga Select Ibérica: o novo gran evento para a industria alimentaria chega a IFEMA MADRID en febreiro de 2027</t>
   </si>
   <si>
     <t>Mar, 16/02/2027 - 09:00</t>
   </si>
   <si>
     <t>Xov, 18/02/2027 - 20:00</t>
   </si>
   <si>
     <t>A industria alimentaria e de bebidas na Península Ibérica alcanzou un novo fito coa chegada de Anuga Select Ibérica , o gran evento profesional que se celebrará do 16 ao 18 de febreiro de 2027 en…</t>
   </si>
   <si>
     <t>IFEMA. Madrid.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/eventos/anuga-select-iberica-o-novo-gran-evento-industria-alimentaria-chega-ifema-madrid-febreiro</t>
   </si>
   <si>
     <t>SMAGUA</t>
   </si>
   <si>
     <t>Congresos, Xornadas técnicas</t>
   </si>
@@ -357,56 +405,50 @@
     <t>Con 13 edicións celebradas desde a súa primeira convocatoria en 1997 , Asturforesta consolidouse como un dos principais puntos de encontro para profesionais do sector forestal, da madeira e a súa…</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>Feira Forestal Internacional de Asturias, Concello de Tineo, Praza do Concello, s/n, 33870 Tineo, Asturias</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/eventos/asturforesta-o-principal-evento-internacional-o-sector-forestal-condicions-reais-traballo</t>
   </si>
   <si>
     <t>FEIRA EXPOBIOMASS</t>
   </si>
   <si>
     <t>Mar, 28/09/2027 - 09:00</t>
   </si>
   <si>
     <t>Xov, 30/09/2027 - 23:00</t>
   </si>
   <si>
     <t>AVEBIOM, Asociación Española para a Valorización Enerxética da Biomasa AVEBIOM, a organizadora de EXPOBIOMASA, é unha asociación dos principais actores do sector da bioenerxía, que abrangue toda a…</t>
-  </si>
-[...4 lines deleted...]
-    <t>Feira de Valladolid, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/eventos/feira-expobiomass</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -716,54 +758,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J15"/>
+  <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J15"/>
+      <selection activeCell="A1" sqref="A1:J17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="130.825" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="126.112" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="149.678" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -794,468 +836,532 @@
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="I3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="E4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E4" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>38</v>
       </c>
       <c r="G5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="I5" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="1" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="E6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="1" t="s">
+      <c r="G6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="1" t="s">
+      <c r="G7" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="H7" s="1" t="s">
+      <c r="I7" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="1" t="s">
+      <c r="J7" s="1" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="C8" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="D8" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="E8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="1" t="s">
+      <c r="G8" s="1" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>63</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>64</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>24</v>
+        <v>71</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>77</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>78</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>83</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>85</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>86</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>91</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="H12" s="1"/>
+        <v>92</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>93</v>
+      </c>
       <c r="I12" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>95</v>
+        <v>42</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="H14" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H14" s="1"/>
+      <c r="I14" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="I14" s="1" t="s">
+      <c r="J14" s="1" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>114</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>