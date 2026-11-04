--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -278,51 +278,51 @@
   <si>
     <t>Mesturado</t>
   </si>
   <si>
     <t>Contido (8 horas): TECNOLOXÍA DE PRODUCIÓN FONAMENTOS DO TRACTAMENTO TÉRMICO DEMOSTRACIONS PRESENCIAIS I AVALIACIÓNS PRODUTOS COMERCIAIS I PRODUTOS…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/formacion-na-elaboracion-produtos-carnicos-pequenos-produtores</t>
   </si>
   <si>
     <t>BENESTAR ANIMAL NAS GRANDEIRAS DE RUMINANTES</t>
   </si>
   <si>
     <t>Lun, 22/05/2023 - 00:00</t>
   </si>
   <si>
     <t>Xov, 25/05/2023 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Jerez de la Frontera (Cádiz)</t>
   </si>
   <si>
-    <t>Código: 2023KBG30901 Edición : 1 Concello : JEREZ DE LA FRONTERA Provincia : CADIZ Centro: Centro IFAPA Rancho de la Merced Data de inicio: 22/05/…</t>
+    <t>Código: 2023KBG30901 Edición : 1 Concello : JEREZ DE LA FRONTERA Provincia : CADIZ Centro: Centro IFAPA Rancho de la Merced Data de inicio: 22/05…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/benestar-animal-nas-grandeiras-ruminantes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>