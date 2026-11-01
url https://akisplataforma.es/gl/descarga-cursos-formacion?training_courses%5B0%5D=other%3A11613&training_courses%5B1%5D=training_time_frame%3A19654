--- v0 (2026-10-28)
+++ v1 (2026-11-01)
@@ -536,81 +536,81 @@
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/incorporacion-empresa-agraria-diversificacion</t>
   </si>
   <si>
     <t>Incorporación á empresa agraria: Agricultura intensiva</t>
   </si>
   <si>
     <t>Lun, 17/02/2025 - 08:30</t>
   </si>
   <si>
     <t>Xov, 08/05/2025 - 14:30</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Los Palacios y Villafranca. Sevilla.</t>
   </si>
   <si>
     <t>Módulos SOLO, NUTRICIÓN E MEDIO AMBIENTE EMPRESA AGRARIA APLICADORES DE FITOSANITARIOS. NIVEL CUALIFICADO ASOCIACIÓN E MARKETING AUGA, REGA E…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/incorporacion-empresa-agraria-agricultura-intensiva-0</t>
   </si>
   <si>
+    <t>Unirse á empresa agrícola (en liña)</t>
+  </si>
+  <si>
     <t>Lun, 17/02/2025 - 00:00</t>
   </si>
   <si>
+    <t>Xov, 10/04/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Miajadas (Cáceres)</t>
+  </si>
+  <si>
+    <t>Incorporación á empresa agraria (online), 200 horas en horario de mañá e tarde.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/unirse-empresa-agricola-lina</t>
+  </si>
+  <si>
     <t>Lun, 14/04/2025 - 23:00</t>
   </si>
   <si>
     <t>Huelva</t>
   </si>
   <si>
     <t>Centro IFAPA de Huelva. HUELVA.</t>
   </si>
   <si>
     <t>MÓDULOS EMPRESA AGRARIA 17/02/2025 - 21/02/2025 Prazo de solicitude ata o 02/02/2025 Contidos Melloras estruturais das explotacións Investimentos…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/incorporacion-empresa-agraria-agricultura-intensiva</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://akisplataforma.es/gl/cursos-de-formacion/unirse-empresa-agricola-lina</t>
   </si>
   <si>
     <t>Curso de Jóvenes Agricultores en Aragón</t>
   </si>
   <si>
     <t>Ven, 14/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Mar, 08/04/2025 - 00:00</t>
   </si>
   <si>
     <t>Curso para Agricultores de Aragón para a incorporación a Empresa Agraria acreditada polo Goberno de Aragón con data 10/07/2018 e validado polo…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-jovenes-agricultores-aragon</t>
   </si>
   <si>
     <t>Mér, 12/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Mar, 15/04/2025 - 00:00</t>
   </si>
   <si>
     <t>Mérida (Badajoz)</t>
   </si>
@@ -2187,139 +2187,139 @@
       </c>
       <c r="D33" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>170</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>171</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>158</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>172</v>
       </c>
       <c r="J33" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>175</v>
-[...4 lines deleted...]
-      <c r="E34" s="1" t="s">
         <v>176</v>
       </c>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
       <c r="F34" s="1" t="s">
         <v>177</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>178</v>
       </c>
       <c r="J34" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="B35" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="1" t="s">
+      <c r="D35" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="E35" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="D35" s="1"/>
-      <c r="E35" s="1"/>
       <c r="F35" s="1" t="s">
         <v>182</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>183</v>
       </c>
       <c r="J35" s="1" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H36" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>188</v>
       </c>
       <c r="J36" s="1" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>190</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>97</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>192</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>193</v>
       </c>