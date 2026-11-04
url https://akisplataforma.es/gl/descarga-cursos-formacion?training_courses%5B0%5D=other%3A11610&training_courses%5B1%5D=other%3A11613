--- v0 (2026-11-01)
+++ v1 (2026-11-04)
@@ -80,93 +80,93 @@
   <si>
     <t>“RURAL WOMEN CHALLENGE” é unha iniciativa do Instituto da Muller cofinanciada polo Fondo Social Europeo. Está aliñada tanto cos obxectivos…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/primeiro-curso-transformacion-dixital-areas-rurais</t>
   </si>
   <si>
     <t>Taller de análise de auga para unha fertilización máis eficiente e sostible</t>
   </si>
   <si>
     <t>Dom, 27/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>A xestión da auga de rega é un dos piares da agricultura moderna, eficiente e respectuosa co medio ambiente. Cada vez máis explotacións agrícolas…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/taller-analise-auga-unha-fertilizacion-mais-eficiente-e-sostible</t>
   </si>
   <si>
+    <t>Introdución ao curso de ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>Xov, 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>O concepto de SIX como ferramenta dixital permite aos usuarios explotar o valor dos datos , incluídas as variables xeoespaciais, e mellorar a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/introducion-ao-curso-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Curso de introdución aos SIX con ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-introducion-aos-six-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Curso de deseño e creación de mapas con ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-deseno-e-creacion-mapas-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Introdución ao curso en liña de ArcGIS</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/introducion-ao-curso-lina-arcgis</t>
+  </si>
+  <si>
     <t>Ferramentas dixitais que che axudan a xestionar a túa explotación</t>
   </si>
   <si>
-    <t>Xov, 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Mér, 31/12/2025 - 00:00</t>
   </si>
   <si>
     <t>En liña, Educación continua</t>
   </si>
   <si>
     <t>Curso en liña, ao teu ritmo, no que se analizan os reais decretos publicados en decembro de 2022 que afectarán á forma en que os agricultores e…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/ferramentas-dixitais-que-che-axudan-xestionar-tua-explotacion</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://akisplataforma.es/gl/cursos-de-formacion/introducion-ao-curso-lina-arcgis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -582,162 +582,162 @@
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
-      <c r="F4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" s="1" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="J6" s="1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C8" s="1"/>
+      <c r="C8" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
-      <c r="F8" s="1"/>
+      <c r="F8" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="G8" s="1" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>