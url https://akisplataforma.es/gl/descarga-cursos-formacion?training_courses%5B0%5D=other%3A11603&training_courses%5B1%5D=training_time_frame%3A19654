--- v0 (2026-07-31)
+++ v1 (2026-10-31)
@@ -356,87 +356,87 @@
   <si>
     <t>Lun, 20/05/2024 - 09:00</t>
   </si>
   <si>
     <t>Mar, 21/05/2024 - 20:00</t>
   </si>
   <si>
     <t>Curso do plan de formación continua de técnicos rurais do Ministerio de Agricultura, Pesca e Alimentación (MAPA) FORMACIÓN MAPA | CALENDARIO DE CURSO…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/rendibilidade-e-sustentabilidade-no-sector-lacteo</t>
   </si>
   <si>
     <t>Mellora da comercialización agroalimentaria</t>
   </si>
   <si>
     <t>Lun, 22/04/2024 - 10:00</t>
   </si>
   <si>
     <t>Mér, 24/04/2024 - 13:00</t>
   </si>
   <si>
     <t>Segorbe</t>
   </si>
   <si>
-    <t>Mellora da comercialización agroalimentaria. Novos conceptos de comercialización agroalimentaria. PROGRAMA | INSCRICIÓN e INFORMACIÓN en…</t>
+    <t>Mellora da comercialización agroalimentaria. Novos conceptos de comercialización agroalimentaria. PROGRAMA | INSCRICIÓN e INFORMACIÓN en esexag…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/mellora-da-comercializacion-agroalimentaria</t>
   </si>
   <si>
     <t>Marketing dixital agroalimentario: internet e redes sociais</t>
   </si>
   <si>
     <t>Mar, 16/04/2024 - 16:00</t>
   </si>
   <si>
     <t>Xov, 18/04/2024 - 19:00</t>
   </si>
   <si>
     <t>Oropesa</t>
   </si>
   <si>
-    <t>Marketing dixital agroalimentario: internet e redes sociais. Transformar unha empresa tradicional PROGRAMA | INSCRICIÓN e INFORMACIÓN en…</t>
+    <t>Marketing dixital agroalimentario: internet e redes sociais. Transformar unha empresa tradicional PROGRAMA | INSCRICIÓN e INFORMACIÓN en esexag…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/marketing-dixital-agroalimentario-internet-e-redes-sociais</t>
   </si>
   <si>
     <t>Obradoiro de novas ideas empresariais agroalimentarias</t>
   </si>
   <si>
     <t>Mar, 16/04/2024 - 10:00</t>
   </si>
   <si>
     <t>Ven, 19/04/2024 - 13:00</t>
   </si>
   <si>
     <t>Atzeneta del Maestrat</t>
   </si>
   <si>
-    <t>Obradoiro de novas ideas empresariais agroalimentarias. Teoría e práctica PROGRAMA | INSCRICIÓN e INFORMACIÓN en esexag_vilareal@gva.es | 964336620…</t>
+    <t>Obradoiro de novas ideas empresariais agroalimentarias. Teoría e práctica PROGRAMA | INSCRICIÓN e INFORMACIÓN en esexag_vilareal@gva.es | 964336620 |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/obradoiro-novas-ideas-empresariais-agroalimentarias</t>
   </si>
   <si>
     <t>Mellora e comercialización do agroalimentario e agroturismo</t>
   </si>
   <si>
     <t>Xov, 11/04/2024 - 16:00</t>
   </si>
   <si>
     <t>Xov, 11/04/2024 - 19:00</t>
   </si>
   <si>
     <t>Mellora e comercialización do agroalimentario e agroturismo. Novos conceptos de marketing. PROGRAMA | INSCRICIÓN e INFORMACIÓN en esexag_vilareal@gva…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/mellora-e-comercializacion-do-agroalimentario-e-agroturismo</t>
   </si>
   <si>
     <t>O papel do experto en seguros agrarios combinados: peza clave na protección do sector agrario</t>
   </si>
   <si>
     <t>Xov, 11/04/2024 - 09:00</t>
   </si>
@@ -479,51 +479,51 @@
   <si>
     <t>Asesoramento en agricultura ecolóxica</t>
   </si>
   <si>
     <t>Ven, 22/03/2024 - 09:00</t>
   </si>
   <si>
     <t>Mar, 31/12/2024 - 09:00</t>
   </si>
   <si>
     <t>Curso gratuíto que ofrece unha visión xeral da regulación da produción agrícola ecolóxica, e dos fundamentos básicos deste tipo de produción. O curso…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/asesoramento-agricultura-ecoloxica</t>
   </si>
   <si>
     <t>Lun, 04/03/2024 - 16:00</t>
   </si>
   <si>
     <t>Mér, 06/03/2024 - 19:00</t>
   </si>
   <si>
     <t>Villena</t>
   </si>
   <si>
-    <t>Marketing dixital agroalimentario: internet e redes sociais. Transformar unha empresa tradicional. PROGRAMA | INSCRICIÓN e INFORMACIÓN en esexag_elx@…</t>
+    <t>Marketing dixital agroalimentario: internet e redes sociais. Transformar unha empresa tradicional. PROGRAMA | INSCRICIÓN e INFORMACIÓN en esexag_elx…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/marketing-dixital-agroalimentario-internet-e-redes-sociais-0</t>
   </si>
   <si>
     <t>Nova normativa sobre a xestión das explotacións de vacún</t>
   </si>
   <si>
     <t>Mér, 28/02/2024 - 09:00</t>
   </si>
   <si>
     <t>Mér, 28/02/2024 - 13:00</t>
   </si>
   <si>
     <t>Consultar programa</t>
   </si>
   <si>
     <t>Máxima capacidade de produción. Requisitos mínimos: Infraestrutura, equipamento e xestión. Localización e segregación sanitaria das explotacións de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/nova-normativa-xestion-das-explotacions-vacun</t>
   </si>
   <si>
     <t>Viticultura de precisión</t>
   </si>