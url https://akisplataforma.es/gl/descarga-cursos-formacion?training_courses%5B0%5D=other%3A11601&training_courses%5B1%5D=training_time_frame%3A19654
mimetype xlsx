--- v0 (2026-08-07)
+++ v1 (2026-10-30)
@@ -383,51 +383,51 @@
   <si>
     <t>Cortegana (Huelva)</t>
   </si>
   <si>
     <t>O Instituto Andaluz de Investigación e Formación Agraria, Pesqueira e Alimentaria ( IFAPA ) anunciou que a 13ª edición da Escola Andaluza de Pastores…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/xiii-escola-pastores-andalucia-celebrarase-2026-cortegana-huelva</t>
   </si>
   <si>
     <t>Xornada de campo sobre gandería ecolóxica e autonomía forraxeira</t>
   </si>
   <si>
     <t>Sáb, 13/12/2025 - 18:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>Casas de Millán (Cáceres)</t>
   </si>
   <si>
-    <t>A Sociedade Española de Agricultura Ecolóxica e Agroecoloxía (SEAE) celebrará o 13 de decembro en Casas de Millán (Cáceres) a xornada de campo “…</t>
+    <t>A Sociedade Española de Agricultura Ecolóxica e Agroecoloxía (SEAE) celebrará o 13 de decembro en Casas de Millán (Cáceres) a xornada de campo…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/xornada-campo-ganderia-ecoloxica-e-autonomia-forraxeira</t>
   </si>
   <si>
     <t>XESTIÓN DE CULTIVOS DE COBERTURA EN VIÑEDOS</t>
   </si>
   <si>
     <t>Lun, 24/11/2025 - 16:00</t>
   </si>
   <si>
     <t>Mér, 26/11/2025 - 20:00</t>
   </si>
   <si>
     <t>TÍTULO DA ACCIÓN: Xestión de cultivos de cuberta vexetal en viñedos MODO: aula virtual DATA: 24-26 de novembro de 2025 HORARIO: DE 16:00 A 20:00…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/xestion-cultivos-cobertura-vinedos</t>
   </si>
   <si>
     <t>Curso en liña sobre xestión rexenerativa de pastos</t>
   </si>
   <si>
     <t>Lun, 10/11/2025 - 16:00</t>
   </si>
@@ -944,81 +944,81 @@
   <si>
     <t>Mar, 09/07/2024 - 15:00</t>
   </si>
   <si>
     <t>Curso de 30 horas de duración que aborda contidos sobre biodiversidade, xestión da biodiversidade e intensificación sostible. PROGRAMA | PRAZO DE…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/formacion-especializada-xestion-da-biodiversidade-ecosistemas-agricolas</t>
   </si>
   <si>
     <t>Biofertilidade e recuperación do solo</t>
   </si>
   <si>
     <t>Ven, 17/05/2024 - 16:30</t>
   </si>
   <si>
     <t>Ven, 24/05/2024 - 20:30</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Albarb</t>
   </si>
   <si>
-    <t>Biofertilidade e recuperación do solo. Principios da agricultura ecolóxica e rexenerativa. PROGRAMA | INSCRICIÓN e INFORMACIÓN en esexag_elx@gva.es…</t>
+    <t>Biofertilidade e recuperación do solo. Principios da agricultura ecolóxica e rexenerativa. PROGRAMA | INSCRICIÓN e INFORMACIÓN en esexag_elx@gva.es |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/biofertilidade-e-recuperacion-do-solo</t>
   </si>
   <si>
     <t>Formación especializada en novas tendencias en cultivos</t>
   </si>
   <si>
     <t>Mér, 08/05/2024 - 09:00</t>
   </si>
   <si>
     <t>Mér, 12/06/2024 - 15:00</t>
   </si>
   <si>
     <t>Curso de 30 horas de duración no que se analizan novos cultivos, especialmente sostibles, recuperación de cultivos, plantas aromáticas e medicinais e…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/formacion-especializada-novas-tendencias-cultivos</t>
   </si>
   <si>
     <t>Formación especializada en cubertas verdes</t>
   </si>
   <si>
     <t>Lun, 06/05/2024 - 09:00</t>
   </si>
   <si>
     <t>Mar, 11/06/2024 - 09:00</t>
   </si>
   <si>
-    <t>O curso de 25 horas aborda diversos aspectos relacionados coa xestión, influencia e tendencias e maquinaria actuais das cubertas vexetais. PROGRAMA…</t>
+    <t>O curso de 25 horas aborda diversos aspectos relacionados coa xestión, influencia e tendencias e maquinaria actuais das cubertas vexetais. PROGRAMA |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/formacion-especializada-cubertas-verdes</t>
   </si>
   <si>
     <t>Formación especializada en agricultura ecolóxica</t>
   </si>
   <si>
     <t>Mar, 30/04/2024 - 09:00</t>
   </si>
   <si>
     <t>Mar, 25/06/2024 - 14:00</t>
   </si>
   <si>
     <t>Contidos Antecedentes e conceptos previos Lexislación: Normativa e axudas Control e certificación na produción Fecundación Biodiversidade Sementes e…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/formacion-especializada-agricultura-ecoloxica</t>
   </si>
   <si>
     <t>Ecoréximes orientados a cultivos leñosos: cubertas vexetais espontáneas ou sementadas e cubertas inertes a partir de restos de poda.</t>
   </si>
   <si>
     <t>Lun, 29/04/2024 - 09:00</t>
   </si>
@@ -1178,51 +1178,51 @@
   <si>
     <t>Mar, 12/03/2024 - 09:00</t>
   </si>
   <si>
     <t>Mar, 14/05/2024 - 14:00</t>
   </si>
   <si>
     <t>Alcalá del Río</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/formacion-especializada-agricultura-ecoloxica-0</t>
   </si>
   <si>
     <t>Introdución á agricultura ecolóxica</t>
   </si>
   <si>
     <t>Lun, 04/03/2024 - 17:00</t>
   </si>
   <si>
     <t>Xov, 14/03/2024 - 19:00</t>
   </si>
   <si>
     <t>Castalia</t>
   </si>
   <si>
-    <t>Introdución á agricultura ecolóxica. Biodiversidade e variedades tradicionais. PROGRAMA | INSCRICIÓN | INFORMACIÓN en esexag_elx@gva.es | 966907980…</t>
+    <t>Introdución á agricultura ecolóxica. Biodiversidade e variedades tradicionais. PROGRAMA | INSCRICIÓN | INFORMACIÓN en esexag_elx@gva.es | 966907980 |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/introducion-agricultura-ecoloxica</t>
   </si>
   <si>
     <t>Curso de Asesoramento en Agricultura Ecolóxica</t>
   </si>
   <si>
     <t>Ven, 01/03/2024 - 08:00</t>
   </si>
   <si>
     <t>Mar, 31/12/2024 - 23:59</t>
   </si>
   <si>
     <t>O obxectivo deste curso en liña do Campus Virtual do Ministerio de Agricultura, Pesca e Alimentación é ofrecer unha visión xeral da regulación da…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-asesoramento-agricultura-ecoloxica-0</t>
   </si>
   <si>
     <t>Manexo e fertilización do solo no cultivo de mango e aguacate</t>
   </si>
   <si>
     <t>Lun, 19/02/2024 - 15:30</t>
   </si>