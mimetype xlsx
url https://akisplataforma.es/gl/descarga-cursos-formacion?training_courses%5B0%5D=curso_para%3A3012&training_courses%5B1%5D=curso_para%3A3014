--- v0 (2026-10-28)
+++ v1 (2026-10-31)
@@ -152,56 +152,77 @@
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-experto-etiquetado-alimentos-500-horas-100-lina</t>
   </si>
   <si>
     <t>Tecnoloxía de iogures e leites fermentados</t>
   </si>
   <si>
     <t>Mañanas &gt; Seminario de San Atilano. Pza. del Seminario, 2. Zamora. Tardes &gt; Obrador en el Instituto Alfonso IX. Edificio Ciclos. Ctra. De la Aldehuela, s/n. Zamora</t>
   </si>
   <si>
     <t>Dirixido a... Profesionais da industria láctea e todas aquelas persoas interesadas en adquirir coñecementos relacionados coa tecnoloxía e a produción…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/tecnoloxia-iogures-e-leites-fermentados</t>
   </si>
   <si>
     <t>Campus de Cursos Masivos Abertos en Liña (MOOC) - Ministerio de Agricultura, Pesca e Alimentación - Plan de Formación para Técnicos Rurais</t>
   </si>
   <si>
     <t>Curso de Agricultura e Gandería: Produción, Innovación, Consultoría e Comercialización (MOOC) O obxectivo deste curso é proporcionar unha visión…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/campus-cursos-masivos-abertos-lina-mooc-ministerio-agricultura-pesca-e-0</t>
   </si>
   <si>
+    <t>Ferramentas dixitais que che axudan a xestionar a túa explotación</t>
+  </si>
+  <si>
+    <t>Xov, 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mér, 31/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Online</t>
+  </si>
+  <si>
+    <t>En liña, Educación continua</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>Curso en liña, ao teu ritmo, no que se analizan os reais decretos publicados en decembro de 2022 que afectarán á forma en que os agricultores e…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/ferramentas-dixitais-que-che-axudan-xestionar-tua-explotacion</t>
+  </si>
+  <si>
     <t>Lexislación Agraria</t>
   </si>
   <si>
-    <t>Xov, 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Certificado de formación emitido pola Fundación INEA Obxectivos Coñecer as fontes, o obxecto e o contido do Dereito Agrario. Enmarcar o Dereito no…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/lexislacion-agraria</t>
   </si>
   <si>
     <t>Agroecoloxía</t>
   </si>
   <si>
     <t>Certificado de formación emitido pola Fundación INEA Contido: Introdución: Preséntase unha visión xeral do tema, explicando os conceptos clave e a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/agroecoloxia</t>
   </si>
   <si>
     <t>Xestión de residuos en explotacións gandeiras</t>
   </si>
   <si>
     <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Obxectivos • Coñecemento do impacto ambiental dos residuos…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/xestion-residuos-explotacions-gandeiras</t>
   </si>
   <si>
     <t>Seguridade alimentaria</t>
@@ -216,71 +237,50 @@
     <t>Boas prácticas gandeiras</t>
   </si>
   <si>
     <t>Contido: Introdución: Este módulo ofrece unha visión xeral da importancia da saúde animal e as prácticas de xestión na produción animal, establecendo…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/boas-practicas-gandeiras</t>
   </si>
   <si>
     <t>Xestión ecolóxica de ruminantes</t>
   </si>
   <si>
     <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Contido: Introdución e normativa: este módulo ofrece unha…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/xestion-ecoloxica-ruminantes</t>
   </si>
   <si>
     <t>Pragas e patóxenos da oliveira: natureza, identificación e estratexias de control biolóxico</t>
   </si>
   <si>
     <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Contido: Introdución: Esta sección ofrece unha visión xeral da…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/pragas-e-patoxenos-da-oliveira-natureza-identificacion-e-estratexias-control</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://akisplataforma.es/gl/cursos-de-formacion/ferramentas-dixitais-que-che-axudan-xestionar-tua-explotacion</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -850,217 +850,217 @@
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C10" s="1"/>
+      <c r="C10" s="1" t="s">
+        <v>48</v>
+      </c>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
-      <c r="F10" s="1"/>
-      <c r="G10" s="1"/>
+      <c r="F10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="H10" s="1" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
-      <c r="F17" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1"/>
       <c r="H17" s="1" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>73</v>
       </c>
       <c r="J17" s="1" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>