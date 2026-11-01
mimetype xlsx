--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -239,132 +239,132 @@
   <si>
     <t>Mesturado</t>
   </si>
   <si>
     <t>Dirixido a... Profesionais da industria láctea e todas aquelas persoas interesadas en adquirir coñecementos relacionados coa tecnoloxía e a produción…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/tecnoloxia-iogures-e-leites-fermentados</t>
   </si>
   <si>
     <t>Curso de Agricultura e Gandería: Produción, Innovación, Consultoría e Comercialización (MOOC) O obxectivo deste curso é proporcionar unha visión…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/campus-cursos-masivos-abertos-lina-mooc-ministerio-agricultura-pesca-e-0</t>
   </si>
   <si>
     <t>Curso avanzado sobre o novo regulamento europeo para produtos fertilizantes</t>
   </si>
   <si>
     <t>Os estudantes que aproben o curso recibirán un certificado de asistencia, xunto coa documentación que especifica o programa do curso e a súa duración…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-avanzado-o-novo-regulamento-europeo-produtos-fertilizantes</t>
   </si>
   <si>
+    <t>Lexislación Agraria</t>
+  </si>
+  <si>
+    <t>Xov, 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Certificado de formación emitido pola Fundación INEA Obxectivos Coñecer as fontes, o obxecto e o contido do Dereito Agrario. Enmarcar o Dereito no…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/lexislacion-agraria</t>
+  </si>
+  <si>
+    <t>Agroecoloxía</t>
+  </si>
+  <si>
+    <t>Certificado de formación emitido pola Fundación INEA Contido: Introdución: Preséntase unha visión xeral do tema, explicando os conceptos clave e a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/agroecoloxia</t>
+  </si>
+  <si>
+    <t>Xestión de residuos en explotacións gandeiras</t>
+  </si>
+  <si>
+    <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Obxectivos • Coñecemento do impacto ambiental dos residuos…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/xestion-residuos-explotacions-gandeiras</t>
+  </si>
+  <si>
+    <t>Agricultura de conservación</t>
+  </si>
+  <si>
+    <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Contido: Análise dos problemas agrícolas actuais desde unha…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/agricultura-conservacion</t>
+  </si>
+  <si>
+    <t>Seguridade alimentaria</t>
+  </si>
+  <si>
+    <t>Contido: Clasificación de alimentos: este módulo ofrece unha análise exhaustiva da clasificación de alimentos desde diversas perspectivas, como a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/seguridade-alimentaria</t>
+  </si>
+  <si>
+    <t>Boas prácticas gandeiras</t>
+  </si>
+  <si>
+    <t>Contido: Introdución: Este módulo ofrece unha visión xeral da importancia da saúde animal e as prácticas de xestión na produción animal, establecendo…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/boas-practicas-gandeiras</t>
+  </si>
+  <si>
+    <t>Horticultura ecolóxica</t>
+  </si>
+  <si>
+    <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Contido: Conceptos, fundamentos e precedentes no xardín:…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/horticultura-ecoloxica</t>
+  </si>
+  <si>
+    <t>Pragas e patóxenos da oliveira: natureza, identificación e estratexias de control biolóxico</t>
+  </si>
+  <si>
+    <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Contido: Introdución: Esta sección ofrece unha visión xeral da…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/pragas-e-patoxenos-da-oliveira-natureza-identificacion-e-estratexias-control</t>
+  </si>
+  <si>
     <t>Ferramentas dixitais que che axudan a xestionar a túa explotación</t>
   </si>
   <si>
-    <t>Xov, 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Curso en liña, ao teu ritmo, no que se analizan os reais decretos publicados en decembro de 2022 que afectarán á forma en que os agricultores e…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/ferramentas-dixitais-que-che-axudan-xestionar-tua-explotacion</t>
-  </si>
-[...70 lines deleted...]
-    <t>https://akisplataforma.es/gl/cursos-de-formacion/pragas-e-patoxenos-da-oliveira-natureza-identificacion-e-estratexias-control</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1084,63 +1084,57 @@
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>73</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
-      <c r="F16" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1"/>
       <c r="H16" s="1" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>77</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>80</v>
@@ -1266,57 +1260,63 @@
       <c r="B23" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>98</v>
       </c>
       <c r="J23" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C24" s="1"/>
+      <c r="C24" s="1" t="s">
+        <v>43</v>
+      </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
-      <c r="F24" s="1"/>
-      <c r="G24" s="1"/>
+      <c r="F24" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="H24" s="1" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>101</v>
       </c>
       <c r="J24" s="1" t="s">
         <v>102</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>