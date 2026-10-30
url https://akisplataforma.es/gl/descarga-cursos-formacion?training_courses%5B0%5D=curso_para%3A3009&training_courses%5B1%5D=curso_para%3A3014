--- v0 (2026-10-28)
+++ v1 (2026-10-30)
@@ -284,126 +284,126 @@
   <si>
     <t>Curso de Agricultura e Gandería: Produción, Innovación, Consultoría e Comercialización (MOOC) O obxectivo deste curso é proporcionar unha visión…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/campus-cursos-masivos-abertos-lina-mooc-ministerio-agricultura-pesca-e-0</t>
   </si>
   <si>
     <t>Curso avanzado sobre o novo regulamento europeo para produtos fertilizantes</t>
   </si>
   <si>
     <t>Os estudantes que aproben o curso recibirán un certificado de asistencia, xunto coa documentación que especifica o programa do curso e a súa duración…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-avanzado-o-novo-regulamento-europeo-produtos-fertilizantes</t>
   </si>
   <si>
     <t>Manipulador de alimentos</t>
   </si>
   <si>
     <t>Se queres obter o certificado de Manipulador de Alimentos, este curso que ofrece o Centro de Formación Arcoiris proporcionarache os coñecementos…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/manipulador-alimentos</t>
   </si>
   <si>
+    <t>Ferramentas dixitais que che axudan a xestionar a túa explotación</t>
+  </si>
+  <si>
+    <t>Xov, 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mér, 31/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Online</t>
+  </si>
+  <si>
+    <t>En liña, Educación continua</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>Curso en liña, ao teu ritmo, no que se analizan os reais decretos publicados en decembro de 2022 que afectarán á forma en que os agricultores e…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/ferramentas-dixitais-que-che-axudan-xestionar-tua-explotacion</t>
+  </si>
+  <si>
     <t>Lexislación Agraria</t>
   </si>
   <si>
-    <t>Xov, 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Certificado de formación emitido pola Fundación INEA Obxectivos Coñecer as fontes, o obxecto e o contido do Dereito Agrario. Enmarcar o Dereito no…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/lexislacion-agraria</t>
   </si>
   <si>
     <t>Agroecoloxía</t>
   </si>
   <si>
     <t>Certificado de formación emitido pola Fundación INEA Contido: Introdución: Preséntase unha visión xeral do tema, explicando os conceptos clave e a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/agroecoloxia</t>
   </si>
   <si>
     <t>Xestión de residuos en explotacións gandeiras</t>
   </si>
   <si>
     <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Obxectivos • Coñecemento do impacto ambiental dos residuos…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/xestion-residuos-explotacions-gandeiras</t>
   </si>
   <si>
     <t>Seguridade alimentaria</t>
   </si>
   <si>
     <t>Contido: Clasificación de alimentos: este módulo ofrece unha análise exhaustiva da clasificación de alimentos desde diversas perspectivas, como a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/seguridade-alimentaria</t>
   </si>
   <si>
     <t>Boas prácticas gandeiras</t>
   </si>
   <si>
     <t>Contido: Introdución: Este módulo ofrece unha visión xeral da importancia da saúde animal e as prácticas de xestión na produción animal, establecendo…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/boas-practicas-gandeiras</t>
   </si>
   <si>
     <t>Xestión ecolóxica de ruminantes</t>
   </si>
   <si>
     <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Contido: Introdución e normativa: este módulo ofrece unha…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/xestion-ecoloxica-ruminantes</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://akisplataforma.es/gl/cursos-de-formacion/ferramentas-dixitais-que-che-axudan-xestionar-tua-explotacion</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1291,195 +1291,195 @@
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>88</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C23" s="1"/>
+      <c r="C23" s="1" t="s">
+        <v>92</v>
+      </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
-      <c r="F23" s="1"/>
-      <c r="G23" s="1"/>
+      <c r="F23" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>94</v>
+      </c>
       <c r="H23" s="1" t="s">
-        <v>16</v>
+        <v>95</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
-      <c r="F29" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F29" s="1"/>
+      <c r="G29" s="1"/>
       <c r="H29" s="1" t="s">
-        <v>113</v>
+        <v>16</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>114</v>
       </c>
       <c r="J29" s="1" t="s">
         <v>115</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>