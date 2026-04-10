--- v2 (2026-02-23)
+++ v3 (2026-04-10)
@@ -12,1285 +12,835 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="550">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="399">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>Novo curso na Escola de Pastoreo de Aragón</t>
-[...5 lines deleted...]
-    <t>Ven, 04/09/2026 - 22:22</t>
+    <t>Seminario en liña gratuíto “SIEX, REA e CUE: claves para o rexistro como entidade autorizada”</t>
+  </si>
+  <si>
+    <t>Ven, 10/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Ven, 10/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Online</t>
+  </si>
+  <si>
+    <t>En liña</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>O 10 de abril de 2026 , aGROSlab organiza o seminario en liña “SIEX, REA e CUE: Claves para o rexistro como entidade autorizada” , unha sesión…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/seminario-lina-gratuito-siex-rea-e-cue-claves-o-rexistro-entidade-autorizada</t>
+  </si>
+  <si>
+    <t>Agricultura rexenerativa e xestión sostible do solo para unha maior resiliencia climática e seguridade alimentaria no Mediterráneo</t>
+  </si>
+  <si>
+    <t>Lun, 13/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ven, 17/04/2026 - 23:59</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
-    <t>Huesca</t>
-[...2 lines deleted...]
-    <t>San Juan de Plan. Aragón.</t>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>Av. Montañana 1005, 50059 Zaragoza, España</t>
+  </si>
+  <si>
+    <t>Mesturado</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Este curso está deseñado para profesionais agrícolas, investigadores, responsables políticos e produtores. O seu obxectivo é proporcionar…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/agricultura-rexenerativa-e-xestion-sostible-do-solo-unha-maior-resiliencia</t>
+  </si>
+  <si>
+    <t>Uso de maquinaria agrícola</t>
+  </si>
+  <si>
+    <t>Ven, 17/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Canarias</t>
+  </si>
+  <si>
+    <t>Palmas, Las</t>
+  </si>
+  <si>
+    <t>Carretera General del Norte nº2. Km 8.5. Cardones. Arucas.</t>
   </si>
   <si>
     <t>En persoa</t>
   </si>
   <si>
-    <t>Sí</t>
-[...14 lines deleted...]
-    <t>Xov, 26/03/2026 - 14:00</t>
+    <t>Comprender a diversidade de maquinaria agrícola dispoñible no mercado, desde máquinas pequenas (motoserras, desbrozadoras, sopradores, etc.) ata…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/uso-maquinaria-agricola</t>
+  </si>
+  <si>
+    <t>Curso de Produción Ecolóxica sobre normativas, asesoramento, produción e comercialización</t>
+  </si>
+  <si>
+    <t>Lun, 13/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Xov, 16/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Do 13 ao 16 de abril de 2026, celebrarase en formato de aula virtual e formación en liña o Curso de Produción Ecolóxica: Produción, normativa,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-producion-ecoloxica-normativas-asesoramento-producion-e-comercializacion</t>
+  </si>
+  <si>
+    <t>Curso básico para a formación de usuarios profesionais e vendedores de produtos fitosanitarios</t>
+  </si>
+  <si>
+    <t>Lun, 13/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Ven, 17/04/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>Valoria la Buena (Valladolid)</t>
+  </si>
+  <si>
+    <t>O Real Decreto 1311/2012 establece o marco de actuación para lograr un uso sostible dos produtos fitosanitarios mediante a redución dos riscos e os…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-basico-formacion-usuarios-profesionais-e-vendedores-produtos</t>
+  </si>
+  <si>
+    <t>Curso de usuario profesional de produtos fitosanitarios. Nivel básico</t>
+  </si>
+  <si>
+    <t>Lun, 13/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Xov, 23/04/2026 - 19:30</t>
+  </si>
+  <si>
+    <t>Santa Cruz de Tenerife</t>
+  </si>
+  <si>
+    <t>Mercadillo del Agricultor de La Matanza de Acentejo</t>
+  </si>
+  <si>
+    <t>Nos cursos con preinscrición, pode ser necesario acreditar as respostas ao cuestionario. Preinscrición ata o 8 de abril. PREINSCRICIÓN</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-usuario-profesional-produtos-fitosanitarios-nivel-basico-0</t>
+  </si>
+  <si>
+    <t>Aplicador/a de produtos fitosanitarios. Nivel básico</t>
+  </si>
+  <si>
+    <t>Lun, 13/04/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Lun, 20/04/2026 - 22:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
-    <t>Córdoba</t>
-[...224 lines deleted...]
-    <t>Ven, 20/03/2026 - 00:00</t>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>Ctra. Iryda, nº 100. cp 04110 Campohermoso – Nijar (Almería)</t>
+  </si>
+  <si>
+    <t>Data de finalización: Do 13 ao 20 de abril de 2026. 📚 Duración: 25 horas. ⏰ Horario: De 18:00 a 22:00. 📍 Lugar: Ctra. Iryda, nº 100. cp 04110…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/aplicadora-produtos-fitosanitarios-nivel-basico-2</t>
+  </si>
+  <si>
+    <t>Curso sobre xestión de riscos e seguros agrícolas nun contexto de cambio climático</t>
+  </si>
+  <si>
+    <t>Lun, 13/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Ven, 17/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza, Avda. de Montañana 1005, Zaragoza</t>
+  </si>
+  <si>
+    <t>En liña, En persoa</t>
+  </si>
+  <si>
+    <t>Do 13 ao 17 de abril de 2026 , o CIHEAM Zaragoza acollerá o curso “Xestión de Riscos e Seguros Agrarios nun Contexto de Cambio Climático” , un curso…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-xestion-riscos-e-seguros-agricolas-nun-contexto-cambio-climatico</t>
+  </si>
+  <si>
+    <t>Manipulador/a de froitas e verduras</t>
+  </si>
+  <si>
+    <t>Mar, 14/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mér, 15/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>C/ Andenes 18, Caravaca de la Cruz, Murcia</t>
+  </si>
+  <si>
+    <t>Actividades para a formación profesional e a adquisición de competencias, no marco do Plan Estratéxico da Política Agrícola Común (PEPAC) 2023-2027…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/manipuladora-froitas-e-verduras</t>
+  </si>
+  <si>
+    <t>Xornada de formación de ASETAGA: “Bioeconomía circular: transformación, valorización e xestión sostible de esterco gandeiro, bioprodutos e subprodutos” - Cloned</t>
+  </si>
+  <si>
+    <t>Mar, 14/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Mar, 14/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>ASETAGA abriu a inscrición para o curso de formación gratuíto “Bioeconomía circular: Transformación, valorización e xestión sostible de estercos,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111483</t>
+  </si>
+  <si>
+    <t>Xornada de formación de ASETAGA: “Bioeconomía circular: transformación, valorización e xestión sostible de esterco gandeiro, bioprodutos e subprodutos” - Cloned - Cloned - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>Mér, 15/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>Humus+Fertil S.L.L. (Vivero de empresas). Calle Calvo Sotelo, 4, 02630 La Roda, Albacete.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111494</t>
+  </si>
+  <si>
+    <t>Xov, 16/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Xov, 16/04/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111485</t>
+  </si>
+  <si>
+    <t>Cultivo ecolóxico de pistachos</t>
+  </si>
+  <si>
+    <t>Xov, 16/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
+  </si>
+  <si>
+    <t>Sesión presencial de 5 horas. Xoves 16 de abril. Dous turnos opcionais (podes participar pola mañá ou pola tarde): 9:00-14:00 ou 16:00-21:00 En El…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/cultivo-ecoloxico-pistachos</t>
+  </si>
+  <si>
+    <t>Xornada de formación de ASETAGA: “Bioeconomía circular: transformación, valorización e xestión sostible de esterco gandeiro, bioprodutos e subprodutos” - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>Xov, 16/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Xov, 16/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111484</t>
+  </si>
+  <si>
+    <t>Xornada de formación de ASETAGA: “Bioeconomía circular: transformación, valorización e xestión sostible de esterco gandeiro, bioprodutos e subprodutos” - Cloned - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>Ven, 17/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Ven, 17/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>Centro Cultural. Calle Huertas, 12; 49211, Carbellino de Sayago (Zamora)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111493</t>
+  </si>
+  <si>
+    <t>Curso para Mozos Agricultores en Estremadura</t>
+  </si>
+  <si>
+    <t>Lun, 20/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
-    <t>Badajoz</t>
-[...248 lines deleted...]
-    <t>Xestión e verificación de sistemas básicos de rega</t>
+    <t>Badajoz, Cáceres</t>
+  </si>
+  <si>
+    <t>Os certificados de incorporación para mozos agricultores en Estremadura representan unha oportunidade de formación clave para aqueles que desexen…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-mozos-agricultores-estremadura</t>
+  </si>
+  <si>
+    <t>Curso en liña: Produción ecolóxica de oliveiras e produción ecolóxica de aceite</t>
+  </si>
+  <si>
+    <t>O curso é totalmente en liña e consta de 11 temas, cunha duración prevista de 80 horas, pero podes completalo en calquera momento. Ao finalizalo,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-lina-producion-ecoloxica-oliveiras-e-producion-ecoloxica-aceite</t>
+  </si>
+  <si>
+    <t>Benestar animal no transporte</t>
+  </si>
+  <si>
+    <t>Lun, 20/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Ven, 24/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Colmenar Viejo</t>
+  </si>
+  <si>
+    <t>Este curso permíteche obter ou renovar o certificado de competencia como condutor ou coidador de acordo co Regulamento (CE) nº 1/2005, necesario para…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/benestar-animal-no-transporte-4</t>
+  </si>
+  <si>
+    <t>Mar, 21/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mar, 21/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111487</t>
+  </si>
+  <si>
+    <t>Demostracións tecnolóxicas na produción de ruminantes</t>
+  </si>
+  <si>
+    <t>Mar, 21/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>León</t>
+  </si>
+  <si>
+    <t>Facultad de Veterinaria. Universidad de León. Av Emilio Hurtado, 3, 24007 León</t>
+  </si>
+  <si>
+    <t>A Fundación Grupo Cajamar, a Universidade de León, Provacuno, Interovic e o Instituto Tecnolóxico Agrario da Xunta de Castela e León (ITACyL),…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/demostracions-tecnoloxicas-na-producion-ruminantes</t>
+  </si>
+  <si>
+    <t>Mar, 21/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111482</t>
+  </si>
+  <si>
+    <t>Mér, 22/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mér, 22/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>Casa de la Cultura. Calle Puerta de Granada, 19, 18690 Almuñécar, Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111491</t>
+  </si>
+  <si>
+    <t>Xornada de formación de ASETAGA: “Bioeconomía circular: transformación, valorización e xestión sostible de esterco gandeiro, bioprodutos e subprodutos” - Cloned - Cloned - Cloned - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>Alicante/Alacant</t>
+  </si>
+  <si>
+    <t>Escuela Politécnica Superior de Orihuela - Universidad Miguel Hernández, Ctra. Beniel, km 3,2. E-03312, Orihuela.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111529</t>
+  </si>
+  <si>
+    <t>Fertirrigación en plantacións de bananas</t>
+  </si>
+  <si>
+    <t>Mér, 22/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Mér, 22/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Empaquetado de Europlátano, recta del Pal-Mar Guargacho, TF 653, nº53</t>
+  </si>
+  <si>
+    <t>REXISTRO</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/fertirrigacion-plantacions-bananas</t>
+  </si>
+  <si>
+    <t>Xov, 23/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Xov, 23/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Casa de Cultura "Felip Miralles". Ctra. d'Alcoi, 2; 03516, Benimantell, Alicante</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111492</t>
+  </si>
+  <si>
+    <t>Ven, 24/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Ven, 24/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>C. La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111501</t>
+  </si>
+  <si>
+    <t>Curso: Asesor técnico en xestión integrada de pragas no sector agrícola</t>
+  </si>
+  <si>
+    <t>Sáb, 25/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Curso sobre como aplicar o Real Decreto 1311/2012 no sector agrario: Este curso non che acredita como asesor; o seu obxectivo é ensinarte a utilizar…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-asesor-tecnico-xestion-integrada-pragas-no-sector-agricola</t>
+  </si>
+  <si>
+    <t>Curso de agricultura ecolóxica</t>
+  </si>
+  <si>
+    <t>Este curso céntrase nos principios e técnicas da agricultura ecolóxica. Aprenderás a xestionar sistemas de produción ecolóxica, protexer os cultivos…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-agricultura-ecoloxica-9</t>
+  </si>
+  <si>
+    <t>Python para a Intelixencia Artificial: Dos Datos ás Redes Neuronais Aplicadas ao Sector Agroalimentario</t>
+  </si>
+  <si>
+    <t>Lun, 27/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Xov, 30/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
+  </si>
+  <si>
+    <t>Este curso ten como obxectivo proporcionar unha base para a formación en habilidades dixitais avanzadas dirixidas especificamente ao sector…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/python-intelixencia-artificial-dos-datos-redes-neuronais-aplicadas-ao-sector</t>
+  </si>
+  <si>
+    <t>Mar, 28/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Mar, 28/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111560</t>
+  </si>
+  <si>
+    <t>Mér, 29/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mér, 29/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>ASAJA, Calle La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111502</t>
+  </si>
+  <si>
+    <t>Xornada de formación de ASETAGA: “Novos modelos de negocio: aplicacións das microalgas”</t>
+  </si>
+  <si>
+    <t>Xov, 30/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Calle La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
+  </si>
+  <si>
+    <t>ASETAGA abriu a inscrición para o curso de formación gratuíto " Novos modelos de negocio: aplicacións das microalgas ". A sesión celebrarase o 30 de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/xornada-formacion-asetaga-novos-modelos-negocio-aplicacions-das-microalgas</t>
+  </si>
+  <si>
+    <t>Xov, 30/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Xov, 30/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/node/111579</t>
+  </si>
+  <si>
+    <t>Curso Avanzado en Gandería de Precisión - Madrid (ES) Maio 2026</t>
+  </si>
+  <si>
+    <t>Lun, 04/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ven, 08/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>É para nós un pracer anunciar o Curso Avanzado “Creación de Valor Engadido na Gandería de Precisión”, que terá lugar en Madrid, España, do 4 ao 8 de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-avanzado-ganderia-precision-madrid-maio-2026</t>
+  </si>
+  <si>
+    <t>COÑECEMENTO E CULTIVO DE ÁRBORES FROITEIRAS TROPICAIS</t>
+  </si>
+  <si>
+    <t>Escuela de Capacitación Agraria de Arucas</t>
+  </si>
+  <si>
+    <t>Obxectivos Coñece as diferentes especies de árbores froiteiras tropicais e subtropicais que se plantan nas Illas Canarias. Aprende a propagar…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/conecemento-e-cultivo-arbores-froiteiras-tropicais</t>
+  </si>
+  <si>
+    <t>Curso internacional sobre gandería de precisión: dos sensores á toma de decisións</t>
+  </si>
+  <si>
+    <t>Lun, 04/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Ven, 08/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>CSIC, Madrid.</t>
+  </si>
+  <si>
+    <t>Do 4 ao 8 de maio de 2026 , Madrid acollerá o curso presencial “Creando valor engadido na gandería de precisión: dos sensores á toma de decisións”,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-internacional-ganderia-precision-dos-sensores-toma-decisions</t>
+  </si>
+  <si>
+    <t>Guía práctica sobre o estado da sustentabilidade nas pemes agroalimentarias</t>
+  </si>
+  <si>
+    <t>Mar, 05/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Neste curso práctico para elaborar a Declaración de Sustentabilidade en PEMES agroalimentarias: aprenderás os estándares europeos (NEIS), a dobre…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/guia-practica-o-estado-da-sustentabilidade-nas-pemes-agroalimentarias</t>
+  </si>
+  <si>
+    <t>Curso de Agricultura Ecolóxica: Produción, Normativa, Asesoramento e Comercialización</t>
+  </si>
+  <si>
+    <t>Ven, 15/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>O obxectivo deste curso é proporcionar unha visión xeral da regulación da produción agrícola ecolóxica e os principios básicos deste tipo de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-agricultura-ecoloxica-producion-normativa-asesoramento-e-comercializacion</t>
+  </si>
+  <si>
+    <t>Curso avanzado sobre acuicultura de baixo impacto</t>
+  </si>
+  <si>
+    <t>Lun, 25/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Xov, 28/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>IRTA La Ràpita (Tarragona)</t>
+  </si>
+  <si>
+    <t>O Instituto Agronómico Mediterráneo de Zaragoza (IAMZ-CIHEAM Zaragoza) impartirá do 25 ao 28 de maio de 2026 o curso avanzado “Acuicultura de baixo…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-avanzado-acuicultura-baixo-impacto</t>
+  </si>
+  <si>
+    <t>Maximizar o éxito das propostas de proxectos multiactores en Horizon Europe</t>
+  </si>
+  <si>
+    <t>Mar, 26/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mér, 27/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza, Spain</t>
+  </si>
+  <si>
+    <t>O proxecto PREMIERE , en colaboración con EU-FarmBook, está a lanzar un obradoiro de formación para formadores centrado na Enfoque Multiactor (MAA…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/maximizar-o-exito-das-propostas-proxectos-multiactores-horizon-europe</t>
+  </si>
+  <si>
+    <t>Curso gratuíto de renovación de manipulador de pesticidas</t>
+  </si>
+  <si>
+    <t>Sáb, 30/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Sáb, 30/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Castellón/Castelló</t>
+  </si>
+  <si>
+    <t>Sala de la BUC (Biblioteca Municipal) Avda Pius XII, 43 de Vila-real</t>
+  </si>
+  <si>
+    <t>Información importante: - A renovación só se pode facer durante os 12 meses anteriores á data de caducidade do permiso. Por exemplo: se o teu permiso…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-gratuito-renovacion-manipulador-pesticidas</t>
+  </si>
+  <si>
+    <t>Plantas aromáticas</t>
+  </si>
+  <si>
+    <t>Dom, 31/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Vantaxes dos cultivos aromáticos: unha alternativa viable e rendible aos cultivos tradicionais, promovendo a diversificación e a sustentabilidade nas…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/plantas-aromaticas</t>
+  </si>
+  <si>
+    <t>Primeira Semana Mediterránea de Emprendemento Alimentario</t>
+  </si>
+  <si>
+    <t>Lun, 22/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Ven, 26/06/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Av. Montañana 1005, 50059  Zaragoza España</t>
+  </si>
+  <si>
+    <t>Obxectivos do curso Ao finalizar o curso, os participantes poderán: Escalar e consolidar microempresas e startups baseándose nun marco de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/primeira-semana-mediterranea-emprendemento-alimentario</t>
+  </si>
+  <si>
+    <t>Curso CIHEAM: 1ª Semana Mediterránea de Emprendemento Alimentario</t>
+  </si>
+  <si>
+    <t>Lun, 22/06/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Ven, 26/06/2026 - 18:08</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza (Zaragoza)</t>
+  </si>
+  <si>
+    <t>O CIHEAM Zaragoza organizará a “Primeira Semana Mediterránea do Emprendemento Alimentario” do 22 ao 26 de xuño de 2026 , un curso presencial avanzado…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-ciheam-1a-semana-mediterranea-emprendemento-alimentario</t>
+  </si>
+  <si>
+    <t>Ferramentas dixitais que che axudan a xestionar a túa granxa</t>
+  </si>
+  <si>
+    <t>Dom, 04/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Este CURSO EN LIÑA analiza os reais decretos publicados en decembro de 2022 que afectarán á forma en que os agricultores e gandeiros levan a cabo as…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/ferramentas-dixitais-que-che-axudan-xestionar-tua-granxa-0</t>
+  </si>
+  <si>
+    <t>CURSOS PARA INCORPORARSE Á EMPRESA AGRÍCOLA</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>Os cursos de integración empresarial agrícola, ou CIEA para abreviar, son actividades de formación dirixidas a aquelas persoas que precisan demostrar…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/cursos-incorporarse-empresa-agricola</t>
+  </si>
+  <si>
+    <t>Xestión da auga e da nutrición no cultivo de amorodos</t>
+  </si>
+  <si>
+    <t>Ven, 04/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
-    <t>C/ Demetrio de los Ríos, 15. 41003, Sevilla</t>
-[...361 lines deleted...]
-  <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
-    <t>As cooperativas agroalimentarias ofrecen aos agricultores un curso en liña sobre ferramentas avanzadas de rega e nutrición.</t>
-[...307 lines deleted...]
-  <si>
     <t>As cooperativas agroalimentarias ofrecen aos agricultores un curso sobre xestión da auga e nutrición no cultivo de amorodos, que abrangue 70 temas.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/xestion-da-auga-e-da-nutricion-no-cultivo-amorodos</t>
   </si>
   <si>
     <t>Segundo Curso sobre Economía Sostible e Mercado Laboral: Novas Oportunidades Emprendedoras</t>
   </si>
   <si>
     <t>Mar, 15/12/2026 - 00:00</t>
   </si>
   <si>
     <t>O programa Rural Women Challenge ofrece cursos de formación para promover o emprendemento entre as mulleres rurais. Destinatarios O programa está…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/segundo-curso-economia-sostible-e-mercado-laboral-novas-oportunidades</t>
   </si>
   <si>
     <t>Formación de asesores: curso de agrovoltaica</t>
   </si>
   <si>
     <t>Dom, 20/12/2026 - 00:00</t>
   </si>
   <si>
     <t>A agrovoltaica integra a produción de electricidade a partir de enerxía solar con actividades agrícolas e gandeiras no mesmo espazo. Mediante a…</t>
@@ -1352,119 +902,116 @@
   <si>
     <t>Xov, 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>O sector da produción ecolóxica é un sector en constante crecemento que demanda profesionais cualificados e capaces de xestionar as explotacións…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-producion-organica</t>
   </si>
   <si>
     <t>Curso de Gandería Ecolóxica</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-ganderia-ecoloxica</t>
   </si>
   <si>
     <t>PRIMEIRO CURSO SOBRE TRANSFORMACIÓN DIXITAL EN ÁREAS RURAIS</t>
   </si>
   <si>
     <t>“RURAL WOMEN CHALLENGE” é unha iniciativa do Instituto da Muller cofinanciada polo Fondo Social Europeo. Está aliñada tanto cos obxectivos…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/primeiro-curso-transformacion-dixital-areas-rurais</t>
   </si>
   <si>
+    <t>Agricultura ecolóxica: produción, normativa, asesoramento e comercialización (MOOC)</t>
+  </si>
+  <si>
+    <t>Ven, 25/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mér, 31/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>En liña, Educación continua</t>
+  </si>
+  <si>
+    <t>O obxectivo deste curso é ofrecer unha visión xeral da regulación da produción agrícola ecolóxica e dos fundamentos básicos deste tipo de produción.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/agricultura-ecoloxica-producion-normativa-asesoramento-e-comercializacion-mooc</t>
+  </si>
+  <si>
     <t>Curso sobre etiquetado de alimentos de orixe vexetal</t>
   </si>
   <si>
-    <t>Ven, 25/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Neste curso aprenderás os requisitos legais para o etiquetado de froitas, verduras e outros produtos, tanto frescos como envasados, incluíndo…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-etiquetado-alimentos-orixe-vexetal</t>
   </si>
   <si>
-    <t>Agricultura ecolóxica: produción, normativa, asesoramento e comercialización (MOOC)</t>
-[...16 lines deleted...]
-  <si>
     <t>CURSO DE SUBSCRICIÓN E PLAN DE SUBSCRICIÓN</t>
   </si>
   <si>
     <t>Dom, 27/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Este curso céntrase na nutrición das plantas e na fertilización do solo. Aprenderás sobre a composición do solo, os diferentes tipos de fertilizantes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-subscricion-e-plan-subscricion</t>
   </si>
   <si>
     <t>Curso de manipulador de alimentos presencial personalizado para a súa empresa</t>
   </si>
   <si>
     <t>Deixa de perder o tempo e delega a formación do operador a outra persoa. Non é o teu curso "tradicional" de manipulador de alimentos Formamos os seus…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-manipulador-alimentos-presencial-personalizado-sua-empresa</t>
   </si>
   <si>
     <t>Taller de análise de auga para unha fertilización máis eficiente e sostible</t>
   </si>
   <si>
     <t>A xestión da auga de rega é un dos piares da agricultura moderna, eficiente e respectuosa co medio ambiente. Cada vez máis explotacións agrícolas…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/taller-analise-auga-unha-fertilizacion-mais-eficiente-e-sostible</t>
   </si>
   <si>
     <t>TÉCNICO DE CALIDADE NA INDUSTRIA LÁCTEA</t>
   </si>
   <si>
     <t>Lun, 28/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Zamora</t>
-[...1 lines deleted...]
-  <si>
     <t>Escuela Internacional de Industrias Lácteas (EILZA).  Plaza del Seminario, 2. 49003 – Zamora</t>
   </si>
   <si>
     <t>Formación dirixida a todas aquelas persoas que buscan adquirir habilidades e coñecementos específicos que lles permitan garantir a calidade e a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/tecnico-calidade-na-industria-lactea</t>
   </si>
   <si>
     <t>Curso en liña sobre control de pragas</t>
   </si>
   <si>
     <t>Mar, 29/12/2026 - 00:00</t>
   </si>
   <si>
     <t>O obxectivo principal dun plan de control de pragas é previr as infestacións, que poden ser de diversos tipos, tanto urbanas como domésticas, e poden…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-lina-control-pragas</t>
   </si>
   <si>
     <t>Curso de experto en etiquetado de alimentos – 500 horas – 100% en liña</t>
   </si>
   <si>
     <t>Mér, 30/12/2026 - 00:00</t>
@@ -1517,56 +1064,92 @@
   <si>
     <t>Curso de Agricultura e Gandería: Produción, Innovación, Consultoría e Comercialización (MOOC) O obxectivo deste curso é proporcionar unha visión…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/campus-cursos-masivos-abertos-lina-mooc-ministerio-agricultura-pesca-e-0</t>
   </si>
   <si>
     <t>Curso avanzado sobre o novo regulamento europeo para produtos fertilizantes</t>
   </si>
   <si>
     <t>Os estudantes que aproben o curso recibirán un certificado de asistencia, xunto coa documentación que especifica o programa do curso e a súa duración…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-avanzado-o-novo-regulamento-europeo-produtos-fertilizantes</t>
   </si>
   <si>
     <t>Manipulador de alimentos</t>
   </si>
   <si>
     <t>Se queres obter o certificado de Manipulador de Alimentos, este curso que ofrece o Centro de Formación Arcoiris proporcionarache os coñecementos…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/manipulador-alimentos</t>
   </si>
   <si>
+    <t>Ferramentas dixitais que che axudan a xestionar a túa explotación</t>
+  </si>
+  <si>
+    <t>Xov, 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Curso en liña, ao teu ritmo, no que se analizan os reais decretos publicados en decembro de 2022 que afectarán á forma en que os agricultores e…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/ferramentas-dixitais-que-che-axudan-xestionar-tua-explotacion</t>
+  </si>
+  <si>
+    <t>Introdución ao curso de ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>O concepto de SIX como ferramenta dixital permite aos usuarios explotar o valor dos datos , incluídas as variables xeoespaciais, e mellorar a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/introducion-ao-curso-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Curso de introdución aos SIX con ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-introducion-aos-six-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Curso de deseño e creación de mapas con ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-deseno-e-creacion-mapas-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Introdución ao curso en liña de ArcGIS</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/introducion-ao-curso-lina-arcgis</t>
+  </si>
+  <si>
     <t>Lexislación Agraria</t>
   </si>
   <si>
-    <t>Xov, 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Certificado de formación emitido pola Fundación INEA Obxectivos Coñecer as fontes, o obxecto e o contido do Dereito Agrario. Enmarcar o Dereito no…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/lexislacion-agraria</t>
   </si>
   <si>
     <t>Agroecoloxía</t>
   </si>
   <si>
     <t>Certificado de formación emitido pola Fundación INEA Contido: Introdución: Preséntase unha visión xeral do tema, explicando os conceptos clave e a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/agroecoloxia</t>
   </si>
   <si>
     <t>Recursos fitoxenéticos</t>
   </si>
   <si>
     <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Contido: Conservación dos recursos fitoxenéticos: estratexias…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/recursos-fitoxeneticos</t>
   </si>
   <si>
     <t>Xestión de residuos en explotacións gandeiras</t>
@@ -1626,86 +1209,50 @@
     <t>Xestión ecolóxica de ruminantes</t>
   </si>
   <si>
     <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Contido: Introdución e normativa: este módulo ofrece unha…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/xestion-ecoloxica-ruminantes</t>
   </si>
   <si>
     <t>Horticultura ecolóxica</t>
   </si>
   <si>
     <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Contido: Conceptos, fundamentos e precedentes no xardín:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/horticultura-ecoloxica</t>
   </si>
   <si>
     <t>Pragas e patóxenos da oliveira: natureza, identificación e estratexias de control biolóxico</t>
   </si>
   <si>
     <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Contido: Introdución: Esta sección ofrece unha visión xeral da…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/pragas-e-patoxenos-da-oliveira-natureza-identificacion-e-estratexias-control</t>
-  </si>
-[...34 lines deleted...]
-    <t>https://akisplataforma.es/gl/cursos-de-formacion/ferramentas-dixitais-que-che-axudan-xestionar-tua-explotacion</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2012,3546 +1559,2508 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J131"/>
+  <dimension ref="A1:J90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J131"/>
+      <selection activeCell="A1" sqref="A1:J90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="163.817" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="232.229" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="1" t="s">
+      <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="I2" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="H2" s="1" t="s">
+      <c r="J2" s="1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="F3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="F3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="1" t="s">
+      <c r="H3" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="E4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="F4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="1"/>
-[...1 lines deleted...]
-      <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="E6" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="F6" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      <c r="F7" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>53</v>
+      </c>
       <c r="G7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="E10" s="1"/>
+        <v>73</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>75</v>
+      </c>
       <c r="F10" s="1" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C11" s="1"/>
+        <v>80</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>81</v>
+      </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...4 lines deleted...]
-      <c r="F12" s="1"/>
+      <c r="D12" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>88</v>
+      </c>
       <c r="G12" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="E13" s="1"/>
+        <v>91</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>93</v>
+      </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      <c r="F14" s="1"/>
+        <v>96</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>99</v>
+      </c>
       <c r="G14" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="C16" s="1"/>
+        <v>107</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>108</v>
+      </c>
       <c r="D16" s="1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-      <c r="F16" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>110</v>
+      </c>
       <c r="G16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="C17" s="1"/>
       <c r="D17" s="1" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="C18" s="1"/>
       <c r="D18" s="1" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>128</v>
+        <v>79</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>132</v>
+        <v>102</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C23" s="1"/>
+        <v>138</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>139</v>
+      </c>
       <c r="D23" s="1" t="s">
-        <v>134</v>
+        <v>59</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="F23" s="1"/>
+        <v>140</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>141</v>
+      </c>
       <c r="G23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>136</v>
+        <v>82</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="C24" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="1" t="s">
-        <v>141</v>
+        <v>92</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>144</v>
+        <v>82</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>152</v>
+        <v>102</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>147</v>
-[...4 lines deleted...]
-      <c r="F26" s="1"/>
+        <v>153</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>155</v>
+      </c>
       <c r="G26" s="1" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>153</v>
+        <v>82</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>155</v>
+        <v>84</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>158</v>
+        <v>74</v>
       </c>
       <c r="E27" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F27" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="F27" s="1" t="s">
+      <c r="G27" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="J27" s="1" t="s">
         <v>160</v>
-      </c>
-[...10 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="C28" s="1"/>
       <c r="D28" s="1" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="E28" s="1"/>
+        <v>97</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>98</v>
+      </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>164</v>
-[...9 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F30" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="B30" s="1" t="s">
+      <c r="G30" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="J30" s="1" t="s">
         <v>173</v>
-      </c>
-[...13 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>176</v>
+        <v>143</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>177</v>
-[...7 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>179</v>
+        <v>82</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>181</v>
+        <v>106</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="C32" s="1"/>
+      <c r="C32" s="1" t="s">
+        <v>178</v>
+      </c>
       <c r="D32" s="1" t="s">
-        <v>158</v>
+        <v>74</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="F32" s="1"/>
+        <v>75</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>179</v>
+      </c>
       <c r="G32" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>182</v>
+        <v>82</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="C33" s="1"/>
+        <v>182</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>170</v>
+      </c>
       <c r="D33" s="1" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>185</v>
+        <v>75</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>189</v>
+        <v>84</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>192</v>
+        <v>82</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C35" s="1"/>
+        <v>190</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>191</v>
+      </c>
       <c r="D35" s="1" t="s">
-        <v>23</v>
+        <v>97</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="F35" s="1"/>
+        <v>98</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>98</v>
+      </c>
       <c r="G35" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C36" s="1"/>
+        <v>190</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>191</v>
+      </c>
       <c r="D36" s="1" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="F36" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>195</v>
+      </c>
       <c r="G36" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="B37" s="1" t="s">
+      <c r="D37" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F37" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="C37" s="1"/>
-[...6 lines deleted...]
-      <c r="F37" s="1" t="s">
+      <c r="G37" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I37" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="G37" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I37" s="1" t="s">
+      <c r="J37" s="1" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B38" s="1" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>206</v>
       </c>
       <c r="J38" s="1" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>99</v>
-[...4 lines deleted...]
-      <c r="F40" s="1"/>
+        <v>213</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>217</v>
+      </c>
       <c r="G40" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>99</v>
-[...4 lines deleted...]
-      <c r="F41" s="1"/>
+        <v>221</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>223</v>
+      </c>
       <c r="G41" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>99</v>
-[...4 lines deleted...]
-      <c r="F42" s="1"/>
+        <v>227</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>230</v>
+      </c>
       <c r="G42" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>234</v>
+      </c>
+      <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
-      <c r="F43" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F43" s="1"/>
       <c r="G43" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>226</v>
-[...4 lines deleted...]
-      <c r="F44" s="1"/>
+        <v>238</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>240</v>
+      </c>
       <c r="G44" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>226</v>
-[...4 lines deleted...]
-      <c r="F45" s="1"/>
+        <v>244</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>246</v>
+      </c>
       <c r="G45" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>230</v>
+        <v>247</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>231</v>
+        <v>248</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>232</v>
+        <v>249</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>233</v>
-[...3 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
-      <c r="F46" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F46" s="1"/>
       <c r="G46" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>129</v>
+        <v>250</v>
       </c>
       <c r="C47" s="1"/>
-      <c r="D47" s="1"/>
-      <c r="E47" s="1"/>
+      <c r="D47" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>254</v>
+      </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>240</v>
+        <v>256</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>241</v>
+        <v>257</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>242</v>
-[...3 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="C48" s="1"/>
       <c r="D48" s="1" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="E48" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>259</v>
+      </c>
       <c r="F48" s="1" t="s">
-        <v>243</v>
+        <v>260</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>244</v>
+        <v>261</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>245</v>
+        <v>262</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>246</v>
+        <v>263</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>168</v>
+        <v>264</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>247</v>
+        <v>265</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>248</v>
+        <v>266</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>249</v>
+        <v>267</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>168</v>
+        <v>268</v>
       </c>
       <c r="C50" s="1"/>
-      <c r="D50" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1"/>
       <c r="G50" s="1" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>251</v>
+        <v>269</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>252</v>
+        <v>270</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>253</v>
+        <v>271</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>168</v>
+        <v>268</v>
       </c>
       <c r="C51" s="1"/>
-      <c r="D51" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>255</v>
+        <v>273</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>168</v>
+        <v>268</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>257</v>
+        <v>275</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>258</v>
+        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>168</v>
+        <v>268</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>262</v>
+        <v>280</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>264</v>
+        <v>282</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>266</v>
+        <v>284</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>268</v>
+        <v>286</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>274</v>
+        <v>285</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>275</v>
+        <v>292</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>277</v>
+        <v>294</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>278</v>
+        <v>295</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>279</v>
+        <v>296</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="C59" s="1"/>
+        <v>297</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>298</v>
+      </c>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
-      <c r="F59" s="1"/>
+      <c r="F59" s="1" t="s">
+        <v>299</v>
+      </c>
       <c r="G59" s="1" t="s">
-        <v>33</v>
+        <v>300</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>280</v>
+        <v>301</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>281</v>
+        <v>302</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
-        <v>282</v>
+        <v>303</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>270</v>
+        <v>297</v>
       </c>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>283</v>
+        <v>304</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>284</v>
+        <v>305</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
-        <v>285</v>
+        <v>306</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>270</v>
+        <v>307</v>
       </c>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>286</v>
+        <v>308</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>287</v>
+        <v>309</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1" t="s">
-        <v>288</v>
+        <v>310</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>90</v>
+        <v>307</v>
       </c>
       <c r="C62" s="1"/>
-      <c r="D62" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1"/>
+      <c r="F62" s="1"/>
       <c r="G62" s="1" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>289</v>
+        <v>311</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>290</v>
+        <v>312</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1" t="s">
-        <v>197</v>
+        <v>313</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>90</v>
+        <v>307</v>
       </c>
       <c r="C63" s="1"/>
-      <c r="D63" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D63" s="1"/>
       <c r="E63" s="1"/>
-      <c r="F63" s="1"/>
+      <c r="F63" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="G63" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>291</v>
+        <v>314</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>292</v>
+        <v>315</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1" t="s">
-        <v>293</v>
+        <v>316</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>294</v>
+        <v>317</v>
       </c>
       <c r="C64" s="1"/>
       <c r="D64" s="1" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>295</v>
+        <v>318</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>296</v>
+        <v>319</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>297</v>
+        <v>320</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
-        <v>298</v>
+        <v>321</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>294</v>
+        <v>322</v>
       </c>
       <c r="C65" s="1"/>
-      <c r="D65" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1"/>
+      <c r="F65" s="1"/>
       <c r="G65" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>299</v>
+        <v>323</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>300</v>
+        <v>324</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
-        <v>301</v>
+        <v>325</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>294</v>
+        <v>326</v>
       </c>
       <c r="C66" s="1"/>
-      <c r="D66" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1"/>
       <c r="F66" s="1"/>
       <c r="G66" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I66" s="1" t="s">
-        <v>303</v>
+        <v>327</v>
       </c>
       <c r="J66" s="1" t="s">
-        <v>304</v>
+        <v>328</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1" t="s">
-        <v>305</v>
+        <v>329</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>306</v>
+        <v>326</v>
       </c>
       <c r="C67" s="1"/>
       <c r="D67" s="1" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>185</v>
+        <v>109</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>307</v>
+        <v>330</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I67" s="1" t="s">
-        <v>308</v>
+        <v>331</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>309</v>
+        <v>332</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1" t="s">
-        <v>176</v>
+        <v>333</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>310</v>
+        <v>326</v>
       </c>
       <c r="C68" s="1"/>
       <c r="D68" s="1"/>
       <c r="E68" s="1"/>
       <c r="F68" s="1"/>
       <c r="G68" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>311</v>
+        <v>334</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>312</v>
+        <v>335</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
-        <v>313</v>
+        <v>336</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>310</v>
+        <v>326</v>
       </c>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>314</v>
+        <v>337</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>315</v>
+        <v>338</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1" t="s">
-        <v>253</v>
+        <v>339</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>310</v>
+        <v>326</v>
       </c>
       <c r="C70" s="1"/>
       <c r="D70" s="1"/>
       <c r="E70" s="1"/>
       <c r="F70" s="1"/>
       <c r="G70" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>316</v>
+        <v>340</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>317</v>
+        <v>341</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
-        <v>318</v>
+        <v>277</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>310</v>
+        <v>326</v>
       </c>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="1"/>
       <c r="G71" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>319</v>
+        <v>342</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>320</v>
+        <v>343</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1" t="s">
-        <v>321</v>
+        <v>344</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>310</v>
+        <v>326</v>
       </c>
       <c r="C72" s="1"/>
       <c r="D72" s="1"/>
       <c r="E72" s="1"/>
       <c r="F72" s="1"/>
       <c r="G72" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>322</v>
+        <v>345</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>323</v>
+        <v>346</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
-        <v>324</v>
+        <v>347</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="C73" s="1" t="s">
         <v>326</v>
       </c>
+      <c r="C73" s="1"/>
       <c r="D73" s="1"/>
       <c r="E73" s="1"/>
-      <c r="F73" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F73" s="1"/>
       <c r="G73" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I73" s="1" t="s">
-        <v>327</v>
+        <v>348</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>328</v>
+        <v>349</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1" t="s">
-        <v>329</v>
+        <v>350</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>330</v>
+        <v>351</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="D74" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1"/>
+      <c r="F74" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E74" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G74" s="1" t="s">
-        <v>26</v>
+        <v>300</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I74" s="1" t="s">
-        <v>333</v>
+        <v>352</v>
       </c>
       <c r="J74" s="1" t="s">
-        <v>334</v>
+        <v>353</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
-        <v>335</v>
+        <v>354</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>330</v>
-[...12 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1"/>
+      <c r="F75" s="1"/>
       <c r="G75" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I75" s="1" t="s">
-        <v>337</v>
+        <v>355</v>
       </c>
       <c r="J75" s="1" t="s">
-        <v>338</v>
+        <v>356</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1" t="s">
-        <v>339</v>
+        <v>357</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>340</v>
-[...12 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1"/>
+      <c r="F76" s="1"/>
       <c r="G76" s="1" t="s">
-        <v>343</v>
+        <v>14</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I76" s="1" t="s">
-        <v>344</v>
+        <v>355</v>
       </c>
       <c r="J76" s="1" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>347</v>
-[...10 lines deleted...]
-      <c r="F77" s="1" t="s">
         <v>351</v>
       </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1"/>
+      <c r="F77" s="1"/>
       <c r="G77" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C78" s="1"/>
-      <c r="D78" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1"/>
       <c r="F78" s="1"/>
       <c r="G78" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C79" s="1"/>
-      <c r="D79" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1"/>
       <c r="F79" s="1"/>
-      <c r="G79" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G79" s="1"/>
       <c r="H79" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I79" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="1" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>363</v>
+        <v>351</v>
       </c>
       <c r="C80" s="1"/>
-      <c r="D80" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1"/>
       <c r="F80" s="1"/>
-      <c r="G80" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G80" s="1"/>
       <c r="H80" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>367</v>
-[...15 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1"/>
+      <c r="F81" s="1"/>
+      <c r="G81" s="1"/>
       <c r="H81" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I81" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>367</v>
-[...15 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1"/>
+      <c r="F82" s="1"/>
+      <c r="G82" s="1"/>
       <c r="H82" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>373</v>
       </c>
       <c r="J82" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1" t="s">
         <v>375</v>
       </c>
       <c r="B83" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1"/>
+      <c r="F83" s="1"/>
+      <c r="G83" s="1"/>
+      <c r="H83" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I83" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="C83" s="1" t="s">
+      <c r="J83" s="1" t="s">
         <v>377</v>
-      </c>
-[...19 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>382</v>
-[...15 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1"/>
+      <c r="F84" s="1"/>
+      <c r="G84" s="1"/>
       <c r="H84" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I84" s="1" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="J84" s="1" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1" t="s">
-        <v>389</v>
+        <v>381</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>390</v>
-[...15 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1"/>
+      <c r="F85" s="1"/>
+      <c r="G85" s="1"/>
       <c r="H85" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I85" s="1" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="J85" s="1" t="s">
-        <v>394</v>
+        <v>383</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>396</v>
-[...15 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1"/>
+      <c r="F86" s="1"/>
+      <c r="G86" s="1"/>
       <c r="H86" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I86" s="1" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
       <c r="J86" s="1" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1" t="s">
-        <v>401</v>
+        <v>387</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>402</v>
+        <v>351</v>
       </c>
       <c r="C87" s="1"/>
       <c r="D87" s="1"/>
       <c r="E87" s="1"/>
       <c r="F87" s="1"/>
-      <c r="G87" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G87" s="1"/>
       <c r="H87" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I87" s="1" t="s">
-        <v>403</v>
+        <v>388</v>
       </c>
       <c r="J87" s="1" t="s">
-        <v>404</v>
+        <v>389</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1" t="s">
-        <v>405</v>
+        <v>390</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>402</v>
+        <v>351</v>
       </c>
       <c r="C88" s="1"/>
-      <c r="D88" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1"/>
       <c r="F88" s="1"/>
-      <c r="G88" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G88" s="1"/>
       <c r="H88" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I88" s="1" t="s">
-        <v>407</v>
+        <v>391</v>
       </c>
       <c r="J88" s="1" t="s">
-        <v>408</v>
+        <v>392</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1" t="s">
-        <v>409</v>
+        <v>393</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>410</v>
+        <v>351</v>
       </c>
       <c r="C89" s="1"/>
-      <c r="D89" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1"/>
+      <c r="F89" s="1"/>
+      <c r="G89" s="1"/>
       <c r="H89" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I89" s="1" t="s">
-        <v>411</v>
+        <v>394</v>
       </c>
       <c r="J89" s="1" t="s">
-        <v>412</v>
+        <v>395</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="1" t="s">
-        <v>413</v>
+        <v>396</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>414</v>
+        <v>351</v>
       </c>
       <c r="C90" s="1"/>
       <c r="D90" s="1"/>
       <c r="E90" s="1"/>
       <c r="F90" s="1"/>
-      <c r="G90" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G90" s="1"/>
       <c r="H90" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I90" s="1" t="s">
-        <v>415</v>
+        <v>397</v>
       </c>
       <c r="J90" s="1" t="s">
-        <v>416</v>
-[...981 lines deleted...]
-        <v>549</v>
+        <v>398</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>