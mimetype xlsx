--- v3 (2026-04-10)
+++ v4 (2026-07-10)
@@ -12,1009 +12,343 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="399">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>Seminario en liña gratuíto “SIEX, REA e CUE: claves para o rexistro como entidade autorizada”</t>
-[...5 lines deleted...]
-    <t>Ven, 10/04/2026 - 22:22</t>
+    <t>Innovación e sustentabilidade na produción de froitos secos</t>
+  </si>
+  <si>
+    <t>Lun, 21/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sáb, 26/09/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza</t>
+  </si>
+  <si>
+    <t>En liña, En persoa</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>O curso avanzado proporcionará aos profesionais agrícolas, investigadores, consultores e responsables da toma de decisións unha comprensión avanzada…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/innovacion-e-sustentabilidade-na-producion-froitos-secos</t>
+  </si>
+  <si>
+    <t>Ferramentas dixitais que che axudan a xestionar a túa granxa</t>
+  </si>
+  <si>
+    <t>Dom, 04/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>En liña</t>
+  </si>
+  <si>
+    <t>Este CURSO EN LIÑA analiza os reais decretos publicados en decembro de 2022 que afectarán á forma en que os agricultores e gandeiros levan a cabo as…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/ferramentas-dixitais-que-che-axudan-xestionar-tua-granxa-0</t>
+  </si>
+  <si>
+    <t>CURSOS PARA INCORPORARSE Á EMPRESA AGRÍCOLA</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>Os cursos de integración empresarial agrícola, ou CIEA para abreviar, son actividades de formación dirixidas a aquelas persoas que precisan demostrar…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/cursos-incorporarse-empresa-agricola</t>
+  </si>
+  <si>
+    <t>Xestión da auga e da nutrición no cultivo de amorodos</t>
+  </si>
+  <si>
+    <t>Ven, 04/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
+  </si>
+  <si>
+    <t>As cooperativas agroalimentarias ofrecen aos agricultores un curso sobre xestión da auga e nutrición no cultivo de amorodos, que abrangue 70 temas.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/xestion-da-auga-e-da-nutricion-no-cultivo-amorodos</t>
+  </si>
+  <si>
+    <t>Segundo Curso sobre Economía Sostible e Mercado Laboral: Novas Oportunidades Emprendedoras</t>
+  </si>
+  <si>
+    <t>Mar, 15/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>O programa Rural Women Challenge ofrece cursos de formación para promover o emprendemento entre as mulleres rurais. Destinatarios O programa está…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/segundo-curso-economia-sostible-e-mercado-laboral-novas-oportunidades</t>
+  </si>
+  <si>
+    <t>Formación de asesores: curso de agrovoltaica</t>
+  </si>
+  <si>
+    <t>Dom, 20/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>A agrovoltaica integra a produción de electricidade a partir de enerxía solar con actividades agrícolas e gandeiras no mesmo espazo. Mediante a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/formacion-asesores-curso-agrovoltaica</t>
+  </si>
+  <si>
+    <t>Curso de etiquetaxe de carne e produtos cárnicos</t>
+  </si>
+  <si>
+    <t>Neste curso aprenderás os requisitos legais para o etiquetado da carne e os produtos cárnicos. Abarcará todo, dende a información xeral para o…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-etiquetaxe-carne-e-produtos-carnicos</t>
+  </si>
+  <si>
+    <t>Curso de etiquetaxe de pensos</t>
+  </si>
+  <si>
+    <t>O curso explica todos os requisitos legais en materia de etiquetaxe que deben cumprir as empresas subministradoras de pensos. Formación totalmente en…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-etiquetaxe-pensos</t>
+  </si>
+  <si>
+    <t>Campus de Cursos Masivos Abertos en Liña (MOOC) - Ministerio de Agricultura, Pesca e Alimentación - Plan de Formación para Técnicos Rurais</t>
+  </si>
+  <si>
+    <t>Curso de Agricultura Ecolóxica: Produción, Normativa, Asesoramento e Comercialización (MOOC) O obxectivo deste curso é proporcionar unha visión xeral…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/campus-cursos-masivos-abertos-lina-mooc-ministerio-agricultura-pesca-e</t>
+  </si>
+  <si>
+    <t>Cultivo ecolóxico da oliveira</t>
+  </si>
+  <si>
+    <t>Lun, 21/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Técnica Agraria. Obxectivos Comprender as principais variables que…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/cultivo-ecoloxico-da-oliveira-0</t>
+  </si>
+  <si>
+    <t>Curso de Agricultura Ecolóxica</t>
+  </si>
+  <si>
+    <t>A Comisión Europea situou a protección ambiental en xeral, e o desenvolvemento do sector da produción ecolóxica en particular, no centro das súas…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-agricultura-ecoloxica-7</t>
+  </si>
+  <si>
+    <t>Curso de Produción Orgánica</t>
+  </si>
+  <si>
+    <t>Xov, 24/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>O sector da produción ecolóxica é un sector en constante crecemento que demanda profesionais cualificados e capaces de xestionar as explotacións…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-producion-organica</t>
+  </si>
+  <si>
+    <t>Curso de Gandería Ecolóxica</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-ganderia-ecoloxica</t>
+  </si>
+  <si>
+    <t>PRIMEIRO CURSO SOBRE TRANSFORMACIÓN DIXITAL EN ÁREAS RURAIS</t>
+  </si>
+  <si>
+    <t>“RURAL WOMEN CHALLENGE” é unha iniciativa do Instituto da Muller cofinanciada polo Fondo Social Europeo. Está aliñada tanto cos obxectivos…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/primeiro-curso-transformacion-dixital-areas-rurais</t>
+  </si>
+  <si>
+    <t>Curso sobre etiquetado de alimentos de orixe vexetal</t>
+  </si>
+  <si>
+    <t>Ven, 25/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Neste curso aprenderás os requisitos legais para o etiquetado de froitas, verduras e outros produtos, tanto frescos como envasados, incluíndo…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-etiquetado-alimentos-orixe-vexetal</t>
+  </si>
+  <si>
+    <t>Agricultura ecolóxica: produción, normativa, asesoramento e comercialización (MOOC)</t>
+  </si>
+  <si>
+    <t>Mér, 31/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>En liña, Educación continua</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>O obxectivo deste curso é ofrecer unha visión xeral da regulación da produción agrícola ecolóxica e dos fundamentos básicos deste tipo de produción.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/agricultura-ecoloxica-producion-normativa-asesoramento-e-comercializacion-mooc</t>
+  </si>
+  <si>
+    <t>CURSO DE SUBSCRICIÓN E PLAN DE SUBSCRICIÓN</t>
+  </si>
+  <si>
+    <t>Dom, 27/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Este curso céntrase na nutrición das plantas e na fertilización do solo. Aprenderás sobre a composición do solo, os diferentes tipos de fertilizantes…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-subscricion-e-plan-subscricion</t>
+  </si>
+  <si>
+    <t>Curso de manipulador de alimentos presencial personalizado para a súa empresa</t>
+  </si>
+  <si>
+    <t>Deixa de perder o tempo e delega a formación do operador a outra persoa. Non é o teu curso "tradicional" de manipulador de alimentos Formamos os seus…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-manipulador-alimentos-presencial-personalizado-sua-empresa</t>
+  </si>
+  <si>
+    <t>Taller de análise de auga para unha fertilización máis eficiente e sostible</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
-    <t>En liña</t>
-[...26 lines deleted...]
-    <t>Av. Montañana 1005, 50059 Zaragoza, España</t>
+    <t>A xestión da auga de rega é un dos piares da agricultura moderna, eficiente e respectuosa co medio ambiente. Cada vez máis explotacións agrícolas…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/taller-analise-auga-unha-fertilizacion-mais-eficiente-e-sostible</t>
+  </si>
+  <si>
+    <t>TÉCNICO DE CALIDADE NA INDUSTRIA LÁCTEA</t>
+  </si>
+  <si>
+    <t>Lun, 28/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>Escuela Internacional de Industrias Lácteas (EILZA).  Plaza del Seminario, 2. 49003 – Zamora</t>
   </si>
   <si>
     <t>Mesturado</t>
   </si>
   <si>
-    <t>No</t>
-[...880 lines deleted...]
-  <si>
     <t>Formación dirixida a todas aquelas persoas que buscan adquirir habilidades e coñecementos específicos que lles permitan garantir a calidade e a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/tecnico-calidade-na-industria-lactea</t>
   </si>
   <si>
     <t>Curso en liña sobre control de pragas</t>
   </si>
   <si>
     <t>Mar, 29/12/2026 - 00:00</t>
   </si>
   <si>
     <t>O obxectivo principal dun plan de control de pragas é previr as infestacións, que poden ser de diversos tipos, tanto urbanas como domésticas, e poden…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-lina-control-pragas</t>
   </si>
   <si>
     <t>Curso de experto en etiquetado de alimentos – 500 horas – 100% en liña</t>
   </si>
   <si>
     <t>Mér, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Formación esencial para profesionais da industria alimentaria que desexen especializarse no desenvolvemento e revisión do etiquetado de produtos. Un…</t>
@@ -1064,195 +398,195 @@
   <si>
     <t>Curso de Agricultura e Gandería: Produción, Innovación, Consultoría e Comercialización (MOOC) O obxectivo deste curso é proporcionar unha visión…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/campus-cursos-masivos-abertos-lina-mooc-ministerio-agricultura-pesca-e-0</t>
   </si>
   <si>
     <t>Curso avanzado sobre o novo regulamento europeo para produtos fertilizantes</t>
   </si>
   <si>
     <t>Os estudantes que aproben o curso recibirán un certificado de asistencia, xunto coa documentación que especifica o programa do curso e a súa duración…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-avanzado-o-novo-regulamento-europeo-produtos-fertilizantes</t>
   </si>
   <si>
     <t>Manipulador de alimentos</t>
   </si>
   <si>
     <t>Se queres obter o certificado de Manipulador de Alimentos, este curso que ofrece o Centro de Formación Arcoiris proporcionarache os coñecementos…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/manipulador-alimentos</t>
   </si>
   <si>
+    <t>Lexislación Agraria</t>
+  </si>
+  <si>
+    <t>Xov, 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Certificado de formación emitido pola Fundación INEA Obxectivos Coñecer as fontes, o obxecto e o contido do Dereito Agrario. Enmarcar o Dereito no…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/lexislacion-agraria</t>
+  </si>
+  <si>
+    <t>Agroecoloxía</t>
+  </si>
+  <si>
+    <t>Certificado de formación emitido pola Fundación INEA Contido: Introdución: Preséntase unha visión xeral do tema, explicando os conceptos clave e a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/agroecoloxia</t>
+  </si>
+  <si>
+    <t>Recursos fitoxenéticos</t>
+  </si>
+  <si>
+    <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Contido: Conservación dos recursos fitoxenéticos: estratexias…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/recursos-fitoxeneticos</t>
+  </si>
+  <si>
+    <t>Xestión de residuos en explotacións gandeiras</t>
+  </si>
+  <si>
+    <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Obxectivos • Coñecemento do impacto ambiental dos residuos…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/xestion-residuos-explotacions-gandeiras</t>
+  </si>
+  <si>
+    <t>Agricultura de conservación</t>
+  </si>
+  <si>
+    <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Contido: Análise dos problemas agrícolas actuais desde unha…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/agricultura-conservacion</t>
+  </si>
+  <si>
+    <t>Seguridade alimentaria</t>
+  </si>
+  <si>
+    <t>Contido: Clasificación de alimentos: este módulo ofrece unha análise exhaustiva da clasificación de alimentos desde diversas perspectivas, como a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/seguridade-alimentaria</t>
+  </si>
+  <si>
+    <t>Boas prácticas gandeiras</t>
+  </si>
+  <si>
+    <t>Contido: Introdución: Este módulo ofrece unha visión xeral da importancia da saúde animal e as prácticas de xestión na produción animal, establecendo…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/boas-practicas-gandeiras</t>
+  </si>
+  <si>
+    <t>Variedades de vide empregadas na elaboración do viño</t>
+  </si>
+  <si>
+    <t>Certificado de formación expedido pola Fundación INEA Contido: Descrición ampelográfica, propiedades agronómicas e potencial enolóxico de variedades…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/variedades-vide-empregadas-na-elaboracion-do-vino</t>
+  </si>
+  <si>
+    <t>Interpretación das análises de solos e as directrices de fertilización sostible</t>
+  </si>
+  <si>
+    <t>Certificado de formación emitido pola Fundación INEA Obxectivos • Comprender a importancia do solo na xestión agrícola sostible e o equilibrio do…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/interpretacion-das-analises-solos-e-directrices-fertilizacion-sostible</t>
+  </si>
+  <si>
+    <t>Xestión ecolóxica de ruminantes</t>
+  </si>
+  <si>
+    <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Contido: Introdución e normativa: este módulo ofrece unha…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/xestion-ecoloxica-ruminantes</t>
+  </si>
+  <si>
+    <t>Horticultura ecolóxica</t>
+  </si>
+  <si>
+    <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Contido: Conceptos, fundamentos e precedentes no xardín:…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/horticultura-ecoloxica</t>
+  </si>
+  <si>
+    <t>Pragas e patóxenos da oliveira: natureza, identificación e estratexias de control biolóxico</t>
+  </si>
+  <si>
+    <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Contido: Introdución: Esta sección ofrece unha visión xeral da…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/pragas-e-patoxenos-da-oliveira-natureza-identificacion-e-estratexias-control</t>
+  </si>
+  <si>
+    <t>Introdución ao curso de ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>O concepto de SIX como ferramenta dixital permite aos usuarios explotar o valor dos datos , incluídas as variables xeoespaciais, e mellorar a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/introducion-ao-curso-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Curso de introdución aos SIX con ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-introducion-aos-six-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Curso de deseño e creación de mapas con ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-deseno-e-creacion-mapas-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Introdución ao curso en liña de ArcGIS</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/introducion-ao-curso-lina-arcgis</t>
+  </si>
+  <si>
     <t>Ferramentas dixitais que che axudan a xestionar a túa explotación</t>
   </si>
   <si>
-    <t>Xov, 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Curso en liña, ao teu ritmo, no que se analizan os reais decretos publicados en decembro de 2022 que afectarán á forma en que os agricultores e…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/ferramentas-dixitais-que-che-axudan-xestionar-tua-explotacion</t>
-  </si>
-[...133 lines deleted...]
-    <t>https://akisplataforma.es/gl/cursos-de-formacion/pragas-e-patoxenos-da-oliveira-natureza-identificacion-e-estratexias-control</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1559,2508 +893,1220 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J90"/>
+  <dimension ref="A1:J47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J90"/>
+      <selection activeCell="A1" sqref="A1:J47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="232.229" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="163.817" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="1"/>
-      <c r="E2" s="1"/>
+      <c r="D2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="F2" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="1" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>29</v>
-      </c>
-[...19 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="1" t="s">
         <v>36</v>
-      </c>
-[...19 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>42</v>
-[...12 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
       <c r="G6" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>50</v>
-[...12 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>57</v>
-[...12 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
       <c r="G8" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>65</v>
-[...12 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>72</v>
-[...12 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>77</v>
+        <v>52</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>82</v>
+        <v>56</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>85</v>
-[...12 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>90</v>
-[...9 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>82</v>
+        <v>63</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>90</v>
-[...12 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>101</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>102</v>
+        <v>67</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>105</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>107</v>
-[...12 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>111</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>112</v>
+        <v>74</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>113</v>
-[...8 lines deleted...]
-      <c r="F17" s="1"/>
+        <v>71</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1" t="s">
+        <v>76</v>
+      </c>
       <c r="G17" s="1" t="s">
-        <v>14</v>
+        <v>77</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>25</v>
+        <v>78</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>116</v>
+        <v>79</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>117</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>118</v>
+        <v>81</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>113</v>
+        <v>82</v>
       </c>
       <c r="C18" s="1"/>
-      <c r="D18" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>119</v>
+        <v>83</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>120</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>121</v>
+        <v>85</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>122</v>
-[...12 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1"/>
       <c r="G19" s="1" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>125</v>
+        <v>86</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>126</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>127</v>
-[...10 lines deleted...]
-      <c r="F20" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1" t="s">
+        <v>89</v>
+      </c>
       <c r="G20" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>129</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>130</v>
+        <v>92</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="C21" s="1"/>
       <c r="D21" s="1" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>132</v>
+        <v>94</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>133</v>
+        <v>95</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>33</v>
+        <v>96</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>134</v>
+        <v>97</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>135</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>79</v>
+        <v>99</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>82</v>
+        <v>101</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>137</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>138</v>
-[...12 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>142</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>143</v>
+        <v>107</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="C24" s="1"/>
       <c r="D24" s="1" t="s">
-        <v>92</v>
+        <v>26</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>144</v>
+        <v>94</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>145</v>
+        <v>108</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>33</v>
+        <v>96</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>82</v>
+        <v>109</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>146</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>147</v>
+        <v>111</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>148</v>
-[...12 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1"/>
       <c r="G25" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>151</v>
+        <v>112</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>152</v>
+        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>153</v>
-[...12 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>82</v>
+        <v>115</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>157</v>
-[...12 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1"/>
       <c r="G27" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>82</v>
+        <v>118</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>160</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>161</v>
+        <v>51</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>162</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1"/>
-      <c r="D28" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>163</v>
+        <v>120</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>164</v>
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>165</v>
+        <v>122</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>162</v>
+        <v>104</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>166</v>
+        <v>123</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>167</v>
+        <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>168</v>
+        <v>125</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>169</v>
-[...12 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1"/>
       <c r="G30" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>172</v>
+        <v>126</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>173</v>
+        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
-      <c r="G31" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>82</v>
+        <v>130</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>176</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>177</v>
-[...15 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>82</v>
+        <v>133</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>180</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>181</v>
+        <v>135</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>182</v>
-[...15 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>184</v>
+        <v>136</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>185</v>
+        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>84</v>
+        <v>138</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
-      <c r="G34" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G34" s="1"/>
       <c r="H34" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>188</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>189</v>
+        <v>141</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>190</v>
-[...15 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1"/>
+      <c r="G35" s="1"/>
       <c r="H35" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>192</v>
+        <v>142</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>193</v>
+        <v>143</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>194</v>
+        <v>144</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>190</v>
-[...15 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1"/>
       <c r="H36" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>196</v>
+        <v>145</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>197</v>
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>198</v>
+        <v>147</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>199</v>
-[...15 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
+      <c r="F37" s="1"/>
+      <c r="G37" s="1"/>
       <c r="H37" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>202</v>
+        <v>148</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>203</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>204</v>
+        <v>150</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>205</v>
+        <v>129</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
-      <c r="G38" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="1"/>
       <c r="H38" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>206</v>
+        <v>151</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>207</v>
+        <v>152</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>208</v>
+        <v>153</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>209</v>
+        <v>129</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
-      <c r="G39" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G39" s="1"/>
       <c r="H39" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>210</v>
+        <v>154</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>211</v>
+        <v>155</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>212</v>
+        <v>156</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>213</v>
-[...15 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1"/>
+      <c r="G40" s="1"/>
       <c r="H40" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>218</v>
+        <v>157</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>219</v>
+        <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>220</v>
+        <v>159</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>221</v>
-[...15 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1"/>
+      <c r="G41" s="1"/>
       <c r="H41" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>224</v>
+        <v>160</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>225</v>
+        <v>161</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>226</v>
+        <v>162</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>227</v>
-[...15 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+      <c r="G42" s="1"/>
       <c r="H42" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>231</v>
+        <v>163</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>232</v>
+        <v>164</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>233</v>
+        <v>165</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>234</v>
+        <v>129</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>235</v>
+        <v>166</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>236</v>
+        <v>167</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>237</v>
+        <v>168</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>238</v>
-[...12 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
       <c r="G44" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>241</v>
+        <v>166</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>242</v>
+        <v>169</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>243</v>
+        <v>170</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>244</v>
-[...12 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
       <c r="G45" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>247</v>
+        <v>166</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>248</v>
+        <v>171</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>249</v>
+        <v>172</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>250</v>
+        <v>129</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>251</v>
+        <v>166</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>252</v>
+        <v>173</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>253</v>
+        <v>174</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>250</v>
-[...8 lines deleted...]
-      <c r="F47" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1" t="s">
+        <v>89</v>
+      </c>
       <c r="G47" s="1" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>25</v>
+        <v>78</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>255</v>
+        <v>175</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>256</v>
-[...1035 lines deleted...]
-        <v>398</v>
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>