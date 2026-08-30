--- v4 (2026-07-10)
+++ v5 (2026-08-30)
@@ -12,142 +12,220 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Intelixencia Artificial Aplicada á Análise de Datos en Ciencias Biomoleculares e Tecnoloxía dos Alimentos</t>
+  </si>
+  <si>
+    <t>Lun, 07/09/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Ven, 11/09/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>Coruña, A</t>
+  </si>
+  <si>
+    <t>Facultade de Ciencias</t>
+  </si>
+  <si>
+    <t>En persoa</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Plan Formativo Campus Terra 20267, 8, 9, 10 e 11 de setembro de 2026Organizador: Facultade de CienciasEste curso introduce ao estudantado no uso de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/intelixencia-artificial-aplicada-analise-datos-ciencias-biomoleculares-e</t>
+  </si>
+  <si>
+    <t>Ferramentas básicas de IA aplicadas á investigación</t>
+  </si>
+  <si>
+    <t>Ven, 18/09/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Ven, 25/09/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lugo</t>
+  </si>
+  <si>
+    <t>Plan Formativo Campus Terra 202618 e 25 de setembro de 2026Organizador: Facultade de HumanidadesEste curso tratará de dar a coñecer que son e como se…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/ferramentas-basicas-ia-aplicadas-investigacion</t>
+  </si>
+  <si>
     <t>Innovación e sustentabilidade na produción de froitos secos</t>
   </si>
   <si>
     <t>Lun, 21/09/2026 - 09:00</t>
   </si>
   <si>
     <t>Sáb, 26/09/2026 - 19:00</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza</t>
   </si>
   <si>
     <t>En liña, En persoa</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>O curso avanzado proporcionará aos profesionais agrícolas, investigadores, consultores e responsables da toma de decisións unha comprensión avanzada…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/innovacion-e-sustentabilidade-na-producion-froitos-secos</t>
   </si>
   <si>
+    <t>Os residuos agrogandeiros e o seu valor</t>
+  </si>
+  <si>
+    <t>Lun, 21/09/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Mér, 23/09/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Escola Politécnica Superior de Enxeñaría</t>
+  </si>
+  <si>
+    <t>Plan Formativo Campus Terra 202621.09.2026-23.09.2026 | 17.00h-18.00hOrganizador: Escola Politécnica SuperiorEste curso, coordinador por Santiago…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/os-residuos-agrogandeiros-e-o-seu-valor</t>
+  </si>
+  <si>
     <t>Ferramentas dixitais que che axudan a xestionar a túa granxa</t>
   </si>
   <si>
     <t>Dom, 04/10/2026 - 00:00</t>
   </si>
   <si>
     <t>En liña</t>
   </si>
   <si>
     <t>Este CURSO EN LIÑA analiza os reais decretos publicados en decembro de 2022 que afectarán á forma en que os agricultores e gandeiros levan a cabo as…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/ferramentas-dixitais-que-che-axudan-xestionar-tua-granxa-0</t>
   </si>
   <si>
     <t>CURSOS PARA INCORPORARSE Á EMPRESA AGRÍCOLA</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
   </si>
   <si>
     <t>Os cursos de integración empresarial agrícola, ou CIEA para abreviar, son actividades de formación dirixidas a aquelas persoas que precisan demostrar…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/cursos-incorporarse-empresa-agricola</t>
   </si>
   <si>
+    <t>Aplicacións do cultivo in vitro en vexetais: microenxerto e illamento de meristemos</t>
+  </si>
+  <si>
+    <t>Mar, 13/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Xov, 15/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Plan Formativo Campus Terra 202613, 14 e 15 de outubro de 2026Organizador: Escola Politécnica SuperiorEste curso, coordinado por Juan Luís Fernández…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/aplicacions-do-cultivo-vitro-vexetais-microenxerto-e-illamento-meristemos</t>
+  </si>
+  <si>
     <t>Xestión da auga e da nutrición no cultivo de amorodos</t>
   </si>
   <si>
     <t>Ven, 04/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>As cooperativas agroalimentarias ofrecen aos agricultores un curso sobre xestión da auga e nutrición no cultivo de amorodos, que abrangue 70 temas.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/xestion-da-auga-e-da-nutricion-no-cultivo-amorodos</t>
   </si>
   <si>
     <t>Segundo Curso sobre Economía Sostible e Mercado Laboral: Novas Oportunidades Emprendedoras</t>
   </si>
   <si>
     <t>Mar, 15/12/2026 - 00:00</t>
@@ -398,56 +476,83 @@
   <si>
     <t>Curso de Agricultura e Gandería: Produción, Innovación, Consultoría e Comercialización (MOOC) O obxectivo deste curso é proporcionar unha visión…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/campus-cursos-masivos-abertos-lina-mooc-ministerio-agricultura-pesca-e-0</t>
   </si>
   <si>
     <t>Curso avanzado sobre o novo regulamento europeo para produtos fertilizantes</t>
   </si>
   <si>
     <t>Os estudantes que aproben o curso recibirán un certificado de asistencia, xunto coa documentación que especifica o programa do curso e a súa duración…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-avanzado-o-novo-regulamento-europeo-produtos-fertilizantes</t>
   </si>
   <si>
     <t>Manipulador de alimentos</t>
   </si>
   <si>
     <t>Se queres obter o certificado de Manipulador de Alimentos, este curso que ofrece o Centro de Formación Arcoiris proporcionarache os coñecementos…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/manipulador-alimentos</t>
   </si>
   <si>
+    <t>Introdución ao curso de ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>Xov, 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>O concepto de SIX como ferramenta dixital permite aos usuarios explotar o valor dos datos , incluídas as variables xeoespaciais, e mellorar a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/introducion-ao-curso-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Curso de introdución aos SIX con ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-introducion-aos-six-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Curso de deseño e creación de mapas con ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-deseno-e-creacion-mapas-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Introdución ao curso en liña de ArcGIS</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/introducion-ao-curso-lina-arcgis</t>
+  </si>
+  <si>
     <t>Lexislación Agraria</t>
   </si>
   <si>
-    <t>Xov, 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Certificado de formación emitido pola Fundación INEA Obxectivos Coñecer as fontes, o obxecto e o contido do Dereito Agrario. Enmarcar o Dereito no…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/lexislacion-agraria</t>
   </si>
   <si>
     <t>Agroecoloxía</t>
   </si>
   <si>
     <t>Certificado de formación emitido pola Fundación INEA Contido: Introdución: Preséntase unha visión xeral do tema, explicando os conceptos clave e a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/agroecoloxia</t>
   </si>
   <si>
     <t>Recursos fitoxenéticos</t>
   </si>
   <si>
     <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Contido: Conservación dos recursos fitoxenéticos: estratexias…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/recursos-fitoxeneticos</t>
   </si>
   <si>
     <t>Xestión de residuos en explotacións gandeiras</t>
@@ -507,77 +612,50 @@
     <t>Xestión ecolóxica de ruminantes</t>
   </si>
   <si>
     <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Contido: Introdución e normativa: este módulo ofrece unha…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/xestion-ecoloxica-ruminantes</t>
   </si>
   <si>
     <t>Horticultura ecolóxica</t>
   </si>
   <si>
     <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Contido: Conceptos, fundamentos e precedentes no xardín:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/horticultura-ecoloxica</t>
   </si>
   <si>
     <t>Pragas e patóxenos da oliveira: natureza, identificación e estratexias de control biolóxico</t>
   </si>
   <si>
     <t>Certificado de formación expedido pola INEA-Escola Universitaria de Enxeñaría Agraria. Contido: Introdución: Esta sección ofrece unha visión xeral da…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/pragas-e-patoxenos-da-oliveira-natureza-identificacion-e-estratexias-control</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://akisplataforma.es/gl/cursos-de-formacion/introducion-ao-curso-lina-arcgis</t>
   </si>
   <si>
     <t>Ferramentas dixitais que che axudan a xestionar a túa explotación</t>
   </si>
   <si>
     <t>Curso en liña, ao teu ritmo, no que se analizan os reais decretos publicados en decembro de 2022 que afectarán á forma en que os agricultores e…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/ferramentas-dixitais-que-che-axudan-xestionar-tua-explotacion</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -893,54 +971,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J47"/>
+  <dimension ref="A1:J51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J47"/>
+      <selection activeCell="A1" sqref="A1:J51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="163.817" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -984,1129 +1062,1257 @@
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1"/>
-[...2 lines deleted...]
-      <c r="F3" s="1"/>
+      <c r="C3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="G3" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C4" s="1"/>
+        <v>27</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>28</v>
+      </c>
       <c r="D4" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="F4" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="G4" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="C5" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>37</v>
+      </c>
       <c r="D5" s="1" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="1"/>
-      <c r="D7" s="1"/>
-      <c r="E7" s="1"/>
+      <c r="D7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>48</v>
+      </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="F8" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="G8" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C9" s="1"/>
-      <c r="D9" s="1"/>
-[...1 lines deleted...]
-      <c r="F9" s="1"/>
+      <c r="D9" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="G9" s="1" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
-      <c r="F17" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>78</v>
+        <v>17</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
-      <c r="F20" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>78</v>
+        <v>17</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>93</v>
-[...7 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1"/>
       <c r="F21" s="1" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="B24" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H24" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="C24" s="1"/>
-[...14 lines deleted...]
-      </c>
       <c r="I24" s="1" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>104</v>
+        <v>119</v>
       </c>
       <c r="C25" s="1"/>
-      <c r="D25" s="1"/>
-[...1 lines deleted...]
-      <c r="F25" s="1"/>
+      <c r="D25" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>121</v>
+      </c>
       <c r="G25" s="1" t="s">
-        <v>22</v>
+        <v>122</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H26" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>104</v>
+        <v>130</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>51</v>
+        <v>133</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>104</v>
+        <v>130</v>
       </c>
       <c r="C28" s="1"/>
-      <c r="D28" s="1"/>
-[...1 lines deleted...]
-      <c r="F28" s="1"/>
+      <c r="D28" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>134</v>
+      </c>
       <c r="G28" s="1" t="s">
-        <v>22</v>
+        <v>122</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>120</v>
+        <v>135</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>121</v>
+        <v>136</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>122</v>
+        <v>137</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>104</v>
+        <v>130</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>104</v>
+        <v>130</v>
       </c>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
-      <c r="G31" s="1"/>
+      <c r="G31" s="1" t="s">
+        <v>43</v>
+      </c>
       <c r="H31" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>132</v>
+        <v>77</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
-      <c r="G32" s="1"/>
+      <c r="G32" s="1" t="s">
+        <v>43</v>
+      </c>
       <c r="H32" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>135</v>
+        <v>148</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
-      <c r="G33" s="1"/>
+      <c r="G33" s="1" t="s">
+        <v>43</v>
+      </c>
       <c r="H33" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
-      <c r="G34" s="1"/>
+      <c r="G34" s="1" t="s">
+        <v>43</v>
+      </c>
       <c r="H34" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
-      <c r="G35" s="1"/>
+      <c r="G35" s="1" t="s">
+        <v>43</v>
+      </c>
       <c r="H35" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>142</v>
+        <v>156</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>143</v>
+        <v>157</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>144</v>
+        <v>158</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
-      <c r="G36" s="1"/>
+      <c r="G36" s="1" t="s">
+        <v>43</v>
+      </c>
       <c r="H36" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
-      <c r="G37" s="1"/>
+      <c r="G37" s="1" t="s">
+        <v>43</v>
+      </c>
       <c r="H37" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
-      <c r="G38" s="1"/>
+      <c r="G38" s="1" t="s">
+        <v>43</v>
+      </c>
       <c r="H38" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
-      <c r="G43" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G43" s="1"/>
       <c r="H43" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
-      <c r="G44" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G44" s="1"/>
       <c r="H44" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
-      <c r="G45" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G45" s="1"/>
       <c r="H45" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>166</v>
+        <v>183</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
-      <c r="G46" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G46" s="1"/>
       <c r="H46" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>166</v>
+        <v>186</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
-      <c r="F47" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F47" s="1"/>
+      <c r="G47" s="1"/>
       <c r="H47" s="1" t="s">
-        <v>78</v>
+        <v>17</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>176</v>
+        <v>190</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1"/>
+      <c r="H48" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1"/>
+      <c r="G49" s="1"/>
+      <c r="H49" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="J49" s="1" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1"/>
+      <c r="G50" s="1"/>
+      <c r="H50" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1"/>
+      <c r="F51" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>