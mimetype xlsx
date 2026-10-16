--- v0 (2026-06-22)
+++ v1 (2026-10-16)
@@ -134,153 +134,153 @@
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720519</t>
   </si>
   <si>
     <t>Convocatoria de solicitudes para o programa Investigate</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720492</t>
   </si>
   <si>
     <t>Proxectos piloto innovadores para a inclusión sociolaboral pers.mvi-rgi</t>
   </si>
   <si>
     <t>2024-03-13</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720839</t>
   </si>
   <si>
     <t>Proxectos piloto innovadores para a inclusión sociolaboral pers.mvi-rgi-ii</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720840</t>
   </si>
   <si>
+    <t>Programa CRECEMENTO. Programa de subvencións para apoiar o crecemento de proxectos empresariais innovadores en San Sebastián</t>
+  </si>
+  <si>
+    <t>2024-09-25</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785894</t>
+  </si>
+  <si>
+    <t>PROGRAMA EKINN+ 2025: DIRECTRICES PARA A PARTICIPACIÓN NO PROGRAMA PARA PROMOVER A CREACIÓN, O CRECEMENTO E A CONSOLIDACIÓN DE NOVAS INICIATIVAS EMPRESARIAIS INNOVADORAS.</t>
+  </si>
+  <si>
+    <t>2025-06-10</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838788</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE TALENTO EKINN. PROGRAMA DE AXUDAS PARA PROMOVER A CONTRATACIÓN DE PERFÍS CUALIFICADOS PARA DESENVOLVER PROXECTOS INNOVADORES EN EMPRESAS E ENTIDADES DE SAN SEBASTIÁN</t>
+  </si>
+  <si>
+    <t>2025-06-21</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838797</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE VALES TECNOLÓXICOS. PROGRAMA DE AXUDA Á TRANSFERENCIA DE TECNOLOXÍA PARA PROMOVER E MELLORAR A COMPETITIVIDADE DE PROXECTOS EMPRESARIAIS INNOVADORES EN SAN SEBASTIÁN</t>
+  </si>
+  <si>
+    <t>2025-12-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838804</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE ESTRATEXIA. PROGRAMA DE APOIO AO CRECEMENTO DE PROXECTOS EMPRESARIAIS INNOVADORES EN SAN SEBASTIÁN.</t>
+  </si>
+  <si>
+    <t>2025-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838807</t>
+  </si>
+  <si>
+    <t>CONVOCATORIA DE SOLICITUDES PARA PROXECTOS DE INVESTIGACIÓN PARA PERSOAS NOVAS - IKERLAN 2025-2026</t>
+  </si>
+  <si>
+    <t>2025-05-28</t>
+  </si>
+  <si>
+    <t>2025-09-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840624</t>
+  </si>
+  <si>
+    <t>SUBVENCIÓNS PARA O INVESTIMENTO EN INNOVACIÓN DE ENTIDADES FORMACIÓN EMPREGO 2025</t>
+  </si>
+  <si>
+    <t>2025-06-17</t>
+  </si>
+  <si>
+    <t>2025-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840623</t>
+  </si>
+  <si>
     <t>Hazinnova</t>
   </si>
   <si>
     <t>2025-05-06</t>
   </si>
   <si>
     <t>2025-10-29</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830227</t>
   </si>
   <si>
     <t>Axudas para réximes de calidade de produtos agrícolas e alimentarios, 2025</t>
   </si>
   <si>
     <t>2025-04-16</t>
   </si>
   <si>
     <t>2025-05-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829517</t>
-  </si>
-[...76 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840623</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1002,129 +1002,129 @@
       </c>
       <c r="C16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>43</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H17" s="1" t="s">
         <v>55</v>
-      </c>
-[...13 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="D18" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H18" s="1" t="s">
         <v>58</v>
-      </c>
-[...16 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B19" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="1" t="s">
+      <c r="D19" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H19" s="1" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="1" t="s">