--- v0 (2026-06-22)
+++ v1 (2026-10-17)
@@ -38,177 +38,177 @@
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
+    <t>Orde pola que se convocan subvencións para o establecemento de agricultores novos e para a modernización e/ou mellora das explotacións agrícolas, no marco do plan estratéxico da PAC para o período 2023-2027, para o ano 2024.</t>
+  </si>
+  <si>
+    <t>2024-03-04</t>
+  </si>
+  <si>
+    <t>2024-06-04</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Rexional</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746859</t>
+  </si>
+  <si>
+    <t>ORDE AGA/1365/2024, do 14 de novembro, pola que se aproban as bases reguladoras e a convocatoria de axudas por danos na produción e infraestruturas das explotacións agrícolas como consecuencia das choivas torrenciais no ano 2024</t>
+  </si>
+  <si>
+    <t>2024-11-16</t>
+  </si>
+  <si>
+    <t>2024-12-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796799</t>
+  </si>
+  <si>
+    <t>ORDE AGA/…/2024, do 5 de decembro, pola que se convocan subvencións destinadas ao establecemento de agricultores mozos e á modernización e/ou mellora das explotacións agrícolas, no marco do Plan Estratéxico da PAC, para o período 2023-2027.</t>
+  </si>
+  <si>
+    <t>2024-12-05</t>
+  </si>
+  <si>
+    <t>2025-02-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801265</t>
+  </si>
+  <si>
+    <t>Orde AGA/…/2024, do 19 de decembro, pola que se convocan subvencións para a prestación de servizos de asesoramento agrario, no marco do Plan Estratéxico Nacional da PAC 2023-2027, para Aragón, para o ano 2025</t>
+  </si>
+  <si>
+    <t>2025-01-16</t>
+  </si>
+  <si>
+    <t>2025-02-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805028</t>
+  </si>
+  <si>
+    <t>ORDE AGA/268/2025, do 6 de marzo, pola que se convocan subvencións no ámbito da cooperación para os grupos operativos da Asociación Europea para a Innovación (EIP), no marco do Plan Estratéxico Nacional da PAC 23-27, para Aragón para 2025</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>2025-04-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/818995</t>
+  </si>
+  <si>
+    <t>ORDE AGA/685/2025, do 23 de xuño, pola que se aproban as bases reguladoras e a convocatoria de axudas por danos na produción e infraestruturas das explotacións agrícolas como consecuencia das choivas torrenciais de 2025.</t>
+  </si>
+  <si>
+    <t>2025-06-25</t>
+  </si>
+  <si>
+    <t>2025-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841927</t>
+  </si>
+  <si>
+    <t>Orde AGA/XX/2025, do XX, pola que se convocan subvencións para a contratación de seguros agrarios na comunidade autónoma de Aragón, para o ano 2025 para as liñas do cuadraxésimo sexto plan combinado de seguros agrarios (plan 2025)</t>
+  </si>
+  <si>
+    <t>2025-09-01</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853835</t>
+  </si>
+  <si>
     <t>ORDE AGA/ /2025 do , POLA QUE SE CONVOCAN SUBVENCIÓNS PARA PARTE DO CUSTE DA CONTRATACIÓN DE SEGUROS AGRÍCOLAS PARA O ANO 2026</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
     <t>2026-12-31</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
-    <t>No</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876191</t>
   </si>
   <si>
     <t>ORDE AGA/…/2025, do 17 de decembro, pola que se convocan subvencións para a prestación de servizos de asesoramento agrario, no marco do Plan Estratéxico Nacional da PAC 2023-2027, para Aragón, para o ano 2026.</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876231</t>
   </si>
   <si>
     <t>ORDE AGA/…/2026, do 23 de xaneiro, pola que se convocan subvencións destinadas ao establecemento de agricultores mozos e á modernización e/ou mellora das explotacións agrarias, para o ano 2026</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
   <si>
     <t>2026-03-26</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/883040</t>
-  </si>
-[...82 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853835</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -573,289 +573,289 @@
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="C3" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="1"/>
       <c r="D3" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="C10" s="1" t="s">
         <v>45</v>
       </c>
+      <c r="C10" s="1"/>
       <c r="D10" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>