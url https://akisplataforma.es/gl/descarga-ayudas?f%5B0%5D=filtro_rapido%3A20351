--- v0 (2026-06-22)
+++ v1 (2026-10-19)
@@ -12,169 +12,262 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
     <t>Instituto de Estudos e Investigación dos Monegros (Cartuxa dos Monegros) Convenio de Colaboración Escolar de Educación Infantil 2023</t>
   </si>
   <si>
     <t>2023-11-02</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>Rexional</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/724700</t>
   </si>
   <si>
+    <t>Convocatoria de solicitudes para o programa Investigate</t>
+  </si>
+  <si>
+    <t>2023-10-09</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720492</t>
+  </si>
+  <si>
     <t>Decreto 51/2023, do 23 de maio, polo que se regula a concesión directa dunha subvención ao instituto de investigación e innovación en modelos de inclusión, igualdade, empregabilidade e equidade</t>
   </si>
   <si>
     <t>2023-06-13</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/702912</t>
   </si>
   <si>
-    <t>Convocatoria de solicitudes para o programa Investigate</t>
-[...8 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720492</t>
+    <t>Convenio de colaboración entre a Generalitat, a través da Presidencia, e o Instituto Valenciano de Investigacións Económicas, SA, para a investigación sobre servizos públicos, mellora da información para a análise sobre eficiencia...</t>
+  </si>
+  <si>
+    <t>2023-04-27</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692823</t>
+  </si>
+  <si>
+    <t>SUBVENCIÓNS DESTINATAS Á ADMINISTRACIÓN LOCAL DA COMUNIDADE VALENCIANA PARA O IMPULSO DE PROXECTOS DE INNOVACIÓN NO MARCO DO PLAN DE IMPULSO DE TERRITORIOS INNOVADORES PARA 2023</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757082</t>
+  </si>
+  <si>
+    <t>Acordo de cooperación entre a Generalitat e a Universidade Jaume I de Castelló, para o fomento de estudos de investigación e innovación a través da Cátedra de Sostibilidade</t>
+  </si>
+  <si>
+    <t>2023-07-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705673</t>
   </si>
   <si>
     <t>Acordo do 25 de xullo de 2023, do Consello de Ministros, polo que se autoriza a contribución voluntaria á Organización de Estados Iberoamericanos (OEI), para a Rede Iberoamericana de Innovación e Investigación Educativa.</t>
   </si>
   <si>
     <t>2023-08-09</t>
   </si>
   <si>
     <t>Nacional</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/712290</t>
   </si>
   <si>
-    <t>Convenio de colaboración entre a Generalitat, a través da Presidencia, e o Instituto Valenciano de Investigacións Económicas, SA, para a investigación sobre servizos públicos, mellora da información para a análise sobre eficiencia...</t>
-[...26 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705673</t>
+    <t>Orde do 29 de decembro de 2025 pola que se establecen as bases reguladoras para a concesión de subvencións públicas, destinadas ao financiamento do Programa Investigo, para a contratación de mozos demandantes de emprego</t>
+  </si>
+  <si>
+    <t>2026-02-17</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885618</t>
+  </si>
+  <si>
+    <t>Convocatoria derivada das bases reguladoras das axudas para o apoio á actividade científica dos grupos de investigación de Cataluña (SGR-Cat 2025)</t>
+  </si>
+  <si>
+    <t>2026-02-06</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885631</t>
+  </si>
+  <si>
+    <t>A Orde do 30 de decembro de 2025 establece as bases reguladoras para a convocatoria para o ano 2026 de axudas para estudos e investimentos vinculados á conservación, recuperación e rehabilitación do patrimonio e a sensibilidade natural e cultural.</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886141</t>
+  </si>
+  <si>
+    <t>Resolución do 30 de decembro de 2025 pola que se establecen fondos para investimentos en tecnoloxías forestais, procesamento, mobilización e comercialización de produtos forestais</t>
+  </si>
+  <si>
+    <t>2026-02-20</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887954</t>
+  </si>
+  <si>
+    <t>Resolución do 14 de abril de 2026 do director xeral do ITACyL pola que se convocan para o ano 2026 as subvencións para proxectos de investigación industrial ou desenvolvemento experimental para promover a atracción de talento científico e técnico.</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899779</t>
+  </si>
+  <si>
+    <t>Convocatoria de subvencións para a execución de proxectos de investigación científica na Rede de Parques Nacionais para o ANO 2026</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893902</t>
+  </si>
+  <si>
+    <t>Resolución do 6 de maio de 2024, da DGComercio, Conv2024, Subv.en reg.conc.comp. destinada a promover o asociacionismo comercial e artesán, impulsar e revitalizar o pequeno comercio urbano e promover a artesanía en Andalucía. -Sector Comercial</t>
+  </si>
+  <si>
+    <t>2024-03-27</t>
+  </si>
+  <si>
+    <t>2024-08-30</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/749917</t>
   </si>
   <si>
     <t>Convocatoria Instrumental 2024. Dirección Xeral de Ciencia e Investigación. Departamento de Educación, Ciencia e Universidades. Subvencións Directas. Texto refundido da Lei de Subvencións de Aragón aprobado polo Decreto Lexislativo 2/2023, do 3 de maio.</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739477</t>
   </si>
   <si>
     <t>Contrato programa xeral entre o Goberno de Aragón e a Universidade de Zaragoza, para a asignación e financiamento de complementos retributivos adicionais vinculados a méritos individuais do persoal docente e investigador da Universidade de Zaragoza</t>
   </si>
   <si>
     <t>2026-12-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726133</t>
   </si>
   <si>
     <t>Orde do Vicepresidente e Ministro da Presidencia, Economía e Xustiza, pola que se anuncian subvencións para proxectos de investimento empresarial que promovan a investigación, o desenvolvemento e a innovación industrial na provincia de Teruel. FITE 2023</t>
   </si>
   <si>
     <t>2024-12-10</t>
   </si>
   <si>
     <t>2025-01-10</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801820</t>
   </si>
   <si>
     <t>CONVENIO DE COLABORACIÓN ENTRE O GOBERNO DE ARAGÓN E AS CÁMARAS OFICIAIS DE COMERCIO, INDUSTRIA E SERVIZOS DE HUESCA, TERUEL E ZARAGOZA, PARA A EXECUCIÓN DE ACTUACIÓNS SOBRE PEMES DERIVADAS DO PLAN DE COMPETITIVIDADE DA CÁMARA DE ARAGÓN.</t>
@@ -215,429 +308,372 @@
   <si>
     <t>Convenio de colaboración entre o Goberno de Cantabria, a través do Ministerio de Fomento, Ordenación do Territorio e Medio Ambiente, e a Universidade de Cantabria para o fomento da investigación no ámbito do transporte</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746615</t>
   </si>
   <si>
     <t>Convenio de colaboración entre o Goberno de Cantabria a través do Ministerio de Industria, Turismo, Innovación, Transporte e Comercio e a Universidade de Cantabria para o fomento da investigación en materia de consumo</t>
   </si>
   <si>
     <t>2023-02-07</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680768</t>
   </si>
   <si>
+    <t>CONVOCATORIA DE SOLICITUDES PARA PROXECTOS DE INVESTIGACIÓN PARA PERSOAS NOVAS - IKERLAN 2025-2026</t>
+  </si>
+  <si>
+    <t>2025-05-28</t>
+  </si>
+  <si>
+    <t>2025-09-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840624</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para estadías externas de investigadores predoutorais en centros estranxeiros</t>
+  </si>
+  <si>
+    <t>2024-03-06</t>
+  </si>
+  <si>
+    <t>2024-11-15</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747404</t>
+  </si>
+  <si>
+    <t>SUBVENCIÓNS EN CONCURSO COMPETITIVO LIÑA A PARA O DESENVOLVEMENTO DE ACTIVIDADES DE INTERESE XERAL CONSIDERATAS DE INTERESE SOCIAL, NO ÁMBITO DA INVESTIGACIÓN CIENTÍFICA E TÉCNICA E DA PROTECCIÓN DO MEDIO AMBIENTE EN MATERIA DE COMPETENCIA ESTATAL. ANUALIDADE 2024.</t>
+  </si>
+  <si>
+    <t>2024-09-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782254</t>
+  </si>
+  <si>
+    <t>Resolución do 17 de novembro de 2025, do FEGA, pola que se convocan con antelación subvencións para a realización de proxectos de investigación aplicada no sector apícola e os seus produtos dentro do ISA, no marco do PEPAC.</t>
+  </si>
+  <si>
+    <t>2025-11-19</t>
+  </si>
+  <si>
+    <t>2025-12-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869288</t>
+  </si>
+  <si>
+    <t>Apoio a políticas públicas que creen emprego a través do emprendemento, a investigación e a innovación. Ser un emprendedor creativo, fase II</t>
+  </si>
+  <si>
+    <t>2023-07-03</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711343</t>
+  </si>
+  <si>
+    <t>ORDE do 11 de maio de 2026 pola que se establece o marco regulador das axudas destinadas a investimentos en maquinaria de baixo consumo con tecnoloxía 4.0 para a agricultura de precisión e con menores emisións de gases de efecto invernadoiro para</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>2027-07-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905069</t>
+  </si>
+  <si>
+    <t>Subvencións 2024 a Entidades Públicas de Investigación da SECTI para proxectos de I+D sobre almacenamento de enerxía en colaboración público-privada, segundo a Resolución do 5 de decembro de 2024</t>
+  </si>
+  <si>
+    <t>2025-01-08</t>
+  </si>
+  <si>
+    <t>2025-02-08</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805280</t>
+  </si>
+  <si>
+    <t>Acordo entre GAIN, o Ministerio de Educación, a UDC, a USC, a UVI e o CSIC para promover a actividade investigadora do persoal investigador finalista nas convocatorias de axudas do ERC no marco do programa Horizonte Europa</t>
+  </si>
+  <si>
+    <t>2023-10-26</t>
+  </si>
+  <si>
+    <t>2024-12-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723850</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a Consellería de Cultura, Educación, Formación Profesional e Universidades e a Universidade de Santiago de Compostela (USC) para completar as axudas ao persoal investigador principal para dous programas de subvencións (ERC) 2023-2027</t>
+  </si>
+  <si>
+    <t>2023-01-01</t>
+  </si>
+  <si>
+    <t>2027-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704943</t>
+  </si>
+  <si>
+    <t>Acordo para a posta en marcha de infraestruturas de investigación universitaria</t>
+  </si>
+  <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/721409</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a Consellería de Cultura, Educación, Formación Profesional e Universidades e a Axencia Estatal Consello Superior de Investigacións Científicas para o desenvolvemento de actividades no Instituto Padre Sarmiento de Estudos Galegos</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/722242</t>
+  </si>
+  <si>
+    <t>Acordo coa udc-usc-uvigo para reforzar o persoal de xestión da transferencia e a innovación e consolidar as estruturas de investigación</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723129</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos na produción e comercialización de produtos vitivinícolas</t>
+  </si>
+  <si>
+    <t>2024-12-13</t>
+  </si>
+  <si>
+    <t>2025-01-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801551</t>
+  </si>
+  <si>
+    <t>2025-12-16</t>
+  </si>
+  <si>
+    <t>2026-01-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874009</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos na transformación e comercialización de produtos agrícolas cofinanciadas polo Fondo Europeo Agrícola de Desenvolvemento Rural (Feader)</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881481</t>
+  </si>
+  <si>
+    <t>ORDE do 30 de decembro de 2025, pola que se establece o marco regulador das subvencións en réxime de concorrencia competitiva para investimentos de reforestación con especies de folla ancha e/ou coníferas, cofinanciadas polo Fondo Europeo Agrícola de Desenvolvemento</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882176</t>
+  </si>
+  <si>
+    <t>Axudas para investigadores predoutorais e posdoutorais para realizar estadías curtas fóra das Illas Baleares</t>
+  </si>
+  <si>
+    <t>2023-05-06</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/691310</t>
+  </si>
+  <si>
     <t>Orde do 12 de decembro de 2025 do Ministerio de Economía e Facenda pola que se convoca para o ano 2026 unha axuda para desenvolver e mellorar as capacidades de investigación e innovación do tecido empresarial a través da AAEEII de CyL</t>
   </si>
   <si>
     <t>2025-12-19</t>
   </si>
   <si>
     <t>2026-02-16</t>
   </si>
   <si>
-    <t>Castilla y León</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874935</t>
   </si>
   <si>
     <t>Apoio a proxectos de investigación científica e transferencia de tecnoloxía, cofinanciados polo FEDER (2025-2029)</t>
   </si>
   <si>
     <t>2024-10-30</t>
   </si>
   <si>
     <t>2024-11-28</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794018</t>
   </si>
   <si>
     <t>Convocatoria de subvencións para proxectos que promovan o impacto social do coñecemento das universidades e outros axentes do sistema de investigación, desenvolvemento e innovación de Cataluña.</t>
   </si>
   <si>
-    <t>2025-01-13</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-02-27</t>
   </si>
   <si>
-    <t>Cataluña</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803508</t>
   </si>
   <si>
     <t>Subvencións para a investigación e recuperación de solos da súa propiedade que estean afectados por evidencias de contaminación localizada ou por vertidos de residuos industriais de causa descoñecida.</t>
   </si>
   <si>
     <t>2024-11-11</t>
   </si>
   <si>
     <t>2025-02-11</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795186</t>
   </si>
   <si>
     <t>Axudas para fomentar a investigación aplicada no ámbito da produción agroalimentaria ecolóxica</t>
   </si>
   <si>
-    <t>2024-11-15</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-12-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796155</t>
   </si>
   <si>
     <t>2025-12-05</t>
   </si>
   <si>
     <t>2023-01-05</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872116</t>
   </si>
   <si>
-    <t>Axudas para investigadores predoutorais e posdoutorais para realizar estadías curtas fóra das Illas Baleares</t>
-[...71 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711343</t>
+    <t>Axudas para a contratación de estudantes de doutoramento por parte de empresas, centros de investigación e centros tecnolóxicos: Doutoramentos Industriais 2026</t>
+  </si>
+  <si>
+    <t>2026-01-02</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871426</t>
+  </si>
+  <si>
+    <t>Axudas destinadas á transferencia de coñecemento de centros tecnolóxicos, centros de investigación e universidades PCTIN 2026</t>
+  </si>
+  <si>
+    <t>2026-01-01</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876093</t>
+  </si>
+  <si>
+    <t>Valorización e transferencia de resultados de investigación ás empresas. SEN AXUDAS ESTATAIS</t>
+  </si>
+  <si>
+    <t>2025-06-17</t>
+  </si>
+  <si>
+    <t>2025-07-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838838</t>
+  </si>
+  <si>
+    <t>Accións complementarias para promover e reforzar a innovación. MINIMIS</t>
+  </si>
+  <si>
+    <t>2024-02-29</t>
+  </si>
+  <si>
+    <t>2024-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752940</t>
+  </si>
+  <si>
+    <t>Convenio entre o Ministerio de Educación, Universidades e Emprego e a Universidade Miguel Hernández, para o apoio en 2023-2024 á construción e actualización de edificios e infraestruturas de excelencia para I+D+i - edificios de investigación de excelencia</t>
+  </si>
+  <si>
+    <t>2023-11-30</t>
+  </si>
+  <si>
+    <t>2024-12-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730747</t>
   </si>
   <si>
     <t>Orde do 24 de novembro de 2025 pola que se aproba a convocatoria de axudas para proxectos de colaboración público-privada para o ano 2025 (axudas para actividades non económicas de organismos de investigación).</t>
   </si>
   <si>
     <t>2026-01-09</t>
   </si>
   <si>
-    <t>2026-01-30</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870533</t>
-  </si>
-[...217 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/749917</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -944,54 +980,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H49"/>
+  <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H49"/>
+      <selection activeCell="A1" sqref="A1:H52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="314.923" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1075,1185 +1111,1261 @@
       <c r="F4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="1"/>
       <c r="H5" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="G14" s="1"/>
       <c r="H14" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B23" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H23" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G26" s="1"/>
       <c r="H26" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G27" s="1"/>
       <c r="H27" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G28" s="1"/>
       <c r="H28" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G29" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>40</v>
+      </c>
       <c r="H29" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>136</v>
+        <v>69</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B34" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H34" s="1" t="s">
         <v>139</v>
-      </c>
-[...16 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>144</v>
+        <v>72</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>145</v>
+        <v>40</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>150</v>
+        <v>40</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>150</v>
+        <v>40</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>37</v>
+        <v>151</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>150</v>
+        <v>40</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>115</v>
+        <v>38</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>150</v>
+        <v>40</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="B41" s="1" t="s">
+      <c r="D41" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H41" s="1" t="s">
         <v>164</v>
-      </c>
-[...16 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>150</v>
+        <v>20</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>169</v>
+        <v>144</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>150</v>
+        <v>44</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>173</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>150</v>
+        <v>44</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B45" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="C45" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>150</v>
+        <v>44</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B46" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="B46" s="1" t="s">
+      <c r="C46" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="C46" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>150</v>
+        <v>185</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>150</v>
+        <v>185</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>106</v>
+        <v>193</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>192</v>
+        <v>24</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G52" s="1"/>
+      <c r="H52" s="1" t="s">
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>