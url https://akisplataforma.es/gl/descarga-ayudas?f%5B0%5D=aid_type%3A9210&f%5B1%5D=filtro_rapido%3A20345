--- v0 (2026-07-30)
+++ v1 (2026-08-01)
@@ -995,4506 +995,4506 @@
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871752</t>
   </si>
   <si>
     <t>Orde pola que se anuncian as axudas á artesanía en Cantabria 2024 (produción primaria de produtos agrícolas)</t>
   </si>
   <si>
     <t>2024-01-02</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742427</t>
   </si>
   <si>
     <t>ORDE IND/57/2024, do 4 de decembro, pola que se aproba a convocatoria para o ano 2025 de axudas á artesanía en Cantabria (Produción primaria de produtos agrícolas).</t>
   </si>
   <si>
     <t>2025-01-02</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801075</t>
   </si>
   <si>
+    <t>Orde IND/19/2024, do 7 de maio, pola que se convocan solicitudes para o ano 2024 para o programa de subvencións INNOVA.</t>
+  </si>
+  <si>
+    <t>2024-04-09</t>
+  </si>
+  <si>
+    <t>2024-07-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751394</t>
+  </si>
+  <si>
+    <t>Resolución SOD/EMPLEA/23/24, do 26 de abril de 2024, pola que se anuncia a convocatoria de solicitudes para o programa de subvencións «EMPLEA» para o ano 2024. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-04-08</t>
+  </si>
+  <si>
+    <t>2024-08-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751427</t>
+  </si>
+  <si>
+    <t>Resolución SOD/CERT/23/24, do 26 de abril de 2024, pola que se anuncia a convocatoria de 2024 para o programa de subvencións "CERTIFICACIÓNS PARA A MELLORA COMPETITIVA E A ENTRADA EN NOVOS MERCADOS". REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-04-25</t>
+  </si>
+  <si>
+    <t>2024-06-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755031</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN SOD/+TAL/23/24, do 20 DE MARZO DE 2024, POLA QUE SE ANUNCIA O PROGRAMA DE SUBVENCIÓNS «+ TALENTO. CONTRATACIÓN DE PERSOAL TÉCNICO E COMERCIAL». REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-09-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757638</t>
+  </si>
+  <si>
+    <t>Resolución SOD/TEC/23/24, do 20 de marzo de 2024, pola que se anuncia a convocatoria de solicitudes para o programa de subvencións de 2024 para "Persoal técnico de I+D". REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757769</t>
+  </si>
+  <si>
+    <t>Resolución SOD/FER/23/24, do 11 de abril de 2024, pola que se anuncia a convocatoria de solicitudes para o programa de subvencións de 2024 para a “ORGANIZACIÓN de FEIRAS E CONGRESOS EMPRESARIAIS EN CANTABRIA”. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-05-28</t>
+  </si>
+  <si>
+    <t>2024-07-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761619</t>
+  </si>
+  <si>
+    <t>Orde do 22 de decembro de 2023, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan subvencións para a transformación e comercialización de produtos agrícolas, forestais e alimentarios, cofinanciadas polo Feader, liña j01</t>
+  </si>
+  <si>
+    <t>2023-12-30</t>
+  </si>
+  <si>
+    <t>2024-09-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735391</t>
+  </si>
+  <si>
+    <t>Resolución SOD/PLAN/24/24, do 16 de maio de 2024, pola que se anuncia o programa de subvencións para o ano 2024 para a execución de plans de promoción empresarial para empresas de Cantabria. REG (UE) 1408/2013 de minimis, Agrícola</t>
+  </si>
+  <si>
+    <t>2024-05-11</t>
+  </si>
+  <si>
+    <t>2024-06-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759470</t>
+  </si>
+  <si>
+    <t>Orde do 26 de xuño de 2024 do Ministerio de Agricultura, X e DR pola que se convocan axudas para a reposición de gando vacún como consecuencia do seu sacrificio en aplicación dos programas sanitarios oficiais para enfermidades de ruminantes.</t>
+  </si>
+  <si>
+    <t>2024-06-08</t>
+  </si>
+  <si>
+    <t>2024-08-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/771905</t>
+  </si>
+  <si>
+    <t>Subvencións para o fomento do crecemento das cooperativas agroalimentarias na Comunidade de Castela e León para o ano 2024. Xeral De Minimis. Orde do 01/08/2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural</t>
+  </si>
+  <si>
+    <t>2024-09-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778898</t>
+  </si>
+  <si>
+    <t>Subvencións para o fomento do crecemento das cooperativas agroalimentarias na Comunidade de Castela e León para o ano 2024. Réxime de minimis agrícola. Orde do 1 de agosto de 2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779075</t>
+  </si>
+  <si>
+    <t>Orde do 20 de agosto de 2024 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan axudas destinadas a fomentar as razas autóctonas españolas.</t>
+  </si>
+  <si>
+    <t>2024-08-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781119</t>
+  </si>
+  <si>
+    <t>Orde do 23 de outubro de 2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan subvencións para a redución de xuros en préstamos bonificados preferentes formalizados por titulares de explotacións agrarias en CyL.</t>
+  </si>
+  <si>
+    <t>2024-10-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/792699</t>
+  </si>
+  <si>
+    <t>Orde do 21 de outubro de 2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se anuncia a convocatoria para o ano 2024 de axudas da intervención destinada a promover a cooperación para a sucesión de explotacións agrarias</t>
+  </si>
+  <si>
+    <t>2024-10-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/792900</t>
+  </si>
+  <si>
+    <t>Orde do 24 de outubro de 2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan subvencións para o ano 2024 ás organizacións profesionais agrarias máis representativas da Comunidade de Castela e León.</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>2024-11-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/793183</t>
+  </si>
+  <si>
+    <t>Orde do 29 de outubro de 2024 do Ministerio de Agricultura, pola que se convocan subvencións para a construción, ampliación ou adaptación de cebadoiros ou centros de cría de razas puras das especies bovina, ovina ou caprina.</t>
+  </si>
+  <si>
+    <t>2024-11-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/793930</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, do 5 de novembro de 2024, para promover a modernización da industria agroalimentaria e a transición xusta, Programa Fondo para a Transición Xusta - PEME</t>
+  </si>
+  <si>
+    <t>2024-11-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795072</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, do 8/11/2024, pola que se anuncian subvencións para investimentos en comercialización e transformación de produtos da pesca e da acuicultura - Programa FEMPA - Liña PA2</t>
+  </si>
+  <si>
+    <t>2024-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795919</t>
+  </si>
+  <si>
+    <t>Orde do 23 de decembro de 2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan axudas para a realización de accións de formación, información e demostración no marco do Plan Estratéxico Nacional da PAC de España.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805217</t>
+  </si>
+  <si>
+    <t>Orde do 27 de xaneiro de 2025, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan intervencións en forma de pagamentos directos, intervencións de desenvolvemento rural e o establecemento de requisitos comúns.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810706</t>
+  </si>
+  <si>
+    <t>Orde do 23 de marzo de 2025 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan axudas para a vacinación contra a salmonela en galiñas poñedoras en Castela e León.</t>
+  </si>
+  <si>
+    <t>2025-03-27</t>
+  </si>
+  <si>
+    <t>2025-04-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822218</t>
+  </si>
+  <si>
+    <t>Orde do 21 de marzo de 2025 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan axudas para a reestruturación e conversión de viñedos na comunidade de Castela e León para o ano 2025.</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822244</t>
+  </si>
+  <si>
+    <t>Orde do 8 de abril de 2025 da Consellería de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan axudas para a vendima en verde das viñas na Comunidade de Castela e León para a colleita de 2025.</t>
+  </si>
+  <si>
+    <t>2025-04-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/826028</t>
+  </si>
+  <si>
+    <t>Orde do 22/04/2025 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se conceden subvencións para a transformación amparadas pola Intervención 6842.1 (obxectivos ambientais) do PEPAC cofinanciado polo FEADER - Liña MA1</t>
+  </si>
+  <si>
+    <t>2025-04-26</t>
+  </si>
+  <si>
+    <t>2026-01-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828029</t>
+  </si>
+  <si>
+    <t>Orde do 19 de maio de 2025 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan axudas destinadas ao control da produción leiteira ás entidades oficialmente recoñecidas para a realización do control leiteiro.</t>
+  </si>
+  <si>
+    <t>2025-05-19</t>
+  </si>
+  <si>
+    <t>2025-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833514</t>
+  </si>
+  <si>
+    <t>Orde do 23 de maio de 2025 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan axudas destinadas ao fomento das razas autóctonas españolas.</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/835009</t>
+  </si>
+  <si>
+    <t>Orde do 28 de maio de 2025 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural pola que se convocan as axudas da Intervención Sectorial Apícola para a campaña apícola 2025 no marco do PEPAC 2023-2027 en Castela e León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836078</t>
+  </si>
+  <si>
+    <t>Orde do 23 de maio de 2025 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan axudas destinadas a promover a cría e a inscrición de exemplares de raza pura de Castela e León nos libros xenealóxicos.</t>
+  </si>
+  <si>
+    <t>2025-06-05</t>
+  </si>
+  <si>
+    <t>2025-07-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836725</t>
+  </si>
+  <si>
+    <t>Orde do 12/08/2025, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan para o ano 2025 as axudas para o fomento do dimensionamento das cooperativas agroalimentarias, na comunidade autónoma de Castela e León.</t>
+  </si>
+  <si>
+    <t>2025-09-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851472</t>
+  </si>
+  <si>
+    <t>Orde do 23 de decembro de 2025, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se anuncian subvencións para actividades de formación, información e demostración no marco do PEPAC de España 2023/2027</t>
+  </si>
+  <si>
+    <t>2026-01-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877691</t>
+  </si>
+  <si>
+    <t>Orde do 27 de maio de 2024 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan solicitudes para a campaña apícola de 2024, para as axudas da intervención do sector apícola no marco do PEPAC 2023-2027 en Castela e León.</t>
+  </si>
+  <si>
+    <t>2024-05-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763714</t>
+  </si>
+  <si>
+    <t>Orde do 28 de maio de 2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se anuncia a convocatoria para o ano 2024 de axudas destinadas a investimentos en equipos colectivos de protección contra xeadas.</t>
+  </si>
+  <si>
+    <t>2024-06-01</t>
+  </si>
+  <si>
+    <t>2024-07-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764435</t>
+  </si>
+  <si>
+    <t>Orde do 30 de maio de 2024 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan axudas destinadas a promover a cría e a inscrición de exemplares de raza pura de Castela e León nos libros xenealóxicos.</t>
+  </si>
+  <si>
+    <t>2024-06-04</t>
+  </si>
+  <si>
+    <t>2024-07-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764801</t>
+  </si>
+  <si>
+    <t>Orde do 8 de maio de 2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convoca a incorporación dos titulares de explotacións agrarias ás intervencións de desenvolvemento rural ambiental e climático</t>
+  </si>
+  <si>
+    <t>2024-03-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762548</t>
+  </si>
+  <si>
+    <t>Orde do 3 de maio de 2024, do Ministerio de Industria, Comercio e Emprego, pola que se anuncian as subvencións para o ano 2024 no marco do programa de apoio á creación e ao emprego de empresas en cooperativas e sociedades laborais. PROGRAMA II.- INVESTIMENTOS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761574</t>
+  </si>
+  <si>
+    <t>Subvencións destinadas a promover o autoemprego en Tierra de Campos. Agrícola de minimis. Reg.(UE)1408/2013. Resolución do 22/11/2024 do Presidente do Comité Executivo de Ancoraxe de FAFECYL.</t>
+  </si>
+  <si>
+    <t>2024-11-27</t>
+  </si>
+  <si>
+    <t>2025-09-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798637</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para proxectos PRODUTIVOS da medida 7119.2 LEADER do PLAN ESTRATÉXICO da POLÍTICA AGRÍCOLA COMÚN 2023-2027 EN CYL para ser xestionados pola ASOCIACIÓN GAL DE DESENVOLVEMENTO RURAL INTEGRAL RIBERA DEL DUERO BURGALESA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774615</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para proxectos NON PRODUTIVOS da medida 7119.2 Líder do plan estratéxico da política agrícola común 2023-2027 en CYL que será xestionado pola Asociación GAL para o desenvolvemento rural e integral Ribera del Duero burgalesa.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774666</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes de subvencións para o financiamento de proxectos no marco da Intervención 7119 LEADER do Plan Estratéxico Nacional da Política Agrícola Común (PEPAC) 2023-2027 de España, baseado na Estratexia de Desenvolvemento do Grupo AGALSA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779251</t>
+  </si>
+  <si>
+    <t>Axudas públicas para solicitudes ao abeiro da medida 7119.3 LEADER do Plan Estratéxico da Política Agrícola Común 2023-2027 de Castela e León, xestionado polo Grupo de Acción Local Segovia Sur</t>
+  </si>
+  <si>
+    <t>2029-09-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780572</t>
+  </si>
+  <si>
+    <t>Axudas públicas para solicitudes ao abeiro da medida 7119.4 LEADER do Plan Estratéxico da Política Agrícola Común 2023-2027 de Castela e León, xestionado polo Grupo de Acción Local Segovia Sur</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780621</t>
+  </si>
+  <si>
+    <t>Convocatoria de subvencións para financiar proxectos no marco da Intervención 7119 LEADER do Plan Estratéxico Nacional da Política Agrícola Común (PEPAC) 2023-2027 de España, baseado na Estratexia de Desenvolvemento da Asociación GAL M</t>
+  </si>
+  <si>
+    <t>2024-09-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784760</t>
+  </si>
+  <si>
+    <t>Resolución do 25 de setembro de 2023 do presidente do Servizo Público de Emprego de Castela e León, pola que se convocan subvencións para o programa de formación de traballadores ocupados en empresas de sectores agroalimentarios estratéxicos 2023-2024.</t>
+  </si>
+  <si>
+    <t>2023-10-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720186</t>
+  </si>
+  <si>
+    <t>Subvencións destinadas a financiar o programa de formación personalizada en empresas con dobre natureza para o ano 2024. Empresas agrícolas. Reg. (UE) 1408/2013. Resolución do 15/05/2024 do Presidente do Comité Executivo de Formación para o Emprego de FAFECYL</t>
+  </si>
+  <si>
+    <t>2024-05-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761278</t>
+  </si>
+  <si>
+    <t>Resolución, do 10/05/2024, da DX de Agricultura e Gandería, pola que se convocan axudas para mellorar as condicións de produción e comercialización do mel en Castela-A Mancha, para a campaña apícola de 2024</t>
+  </si>
+  <si>
+    <t>2024-02-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761790</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se establecen disposicións para a aplicación de intervencións en forma de pagamentos directos financiados polo Fondo Europeo Agrícola (FEAGA), a solicitude única e</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811967</t>
+  </si>
+  <si>
+    <t>Resolución, do 08/04/2025, da Dirección Xeral de Agricultura e Gandería, pola que se realiza a convocatoria de axudas da Intervención Sectorial Apícola no marco do Plan Estratéxico da Política Agrícola Común de Castela-A Mancha, para o</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825835</t>
+  </si>
+  <si>
+    <t>Resolución do 11/12/2025, da DX de Agricultura e Gandería, pola que se convocan as axudas da Intervención 6505.2 Actividades de conservación, uso e desenvolvemento sostible dos recursos xenéticos gandeiros en Castela-A Mancha no ano 2025</t>
+  </si>
+  <si>
+    <t>2026-01-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874697</t>
+  </si>
+  <si>
+    <t>Resolución do 07/01/2026 da Dirección Xeral de Agricultura e Gandería, pola que se convoca no ano 2026 as axudas para as solicitudes de reestruturación e conversión de viñedos en Castela-A Mancha no marco da Intervención S</t>
+  </si>
+  <si>
+    <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>2026-02-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880369</t>
+  </si>
+  <si>
+    <t>Orde do 28 de xaneiro, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se establecen disposicións para a aplicación de intervencións en forma de pagamentos directos financiados polo Fondo Europeo Agrícola (FEAGA), a aplicación</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884030</t>
+  </si>
+  <si>
+    <t>Orde xx/2024, do 14 de febreiro, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se regula a obriga de retirar os subprodutos da viticultura e se especifican as bases reguladoras das axudas á destilación de subprodutos.</t>
+  </si>
+  <si>
+    <t>2023-10-16</t>
+  </si>
+  <si>
+    <t>2024-07-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744233</t>
+  </si>
+  <si>
+    <t>Resolución do 21/11/2024, da Dirección Xeral de Produción Agroalimentaria e Cooperativas, pola que se convocan as axudas para promover, en réxime de concorrencia competitiva, polo procedemento de tramitación anticipada, para o ano 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798727</t>
+  </si>
+  <si>
+    <t>Resolución do 22/11/2024, da Dirección Xeral de Produción Agroalimentaria e Cooperativas, pola que se convocan as axudas á cooperación para a información e promoción das relacións públicas, polo procedemento de tramitación anticipada, para o ano 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798816</t>
+  </si>
+  <si>
+    <t>Orde do 24/02/2023, do Ministerio de Agricultura, Auga e Desenvolvemento Rural, pola que se establecen as bases reguladoras para a concesión de axudas para a modernización e transformación dos sistemas de rega no ámbito territorial de Castela-A Mancha</t>
+  </si>
+  <si>
+    <t>2024-03-02</t>
+  </si>
+  <si>
+    <t>2024-06-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/678726</t>
+  </si>
+  <si>
+    <t>Resolución, do 16/05/2024, da Dirección Xeral de Agricultura e Gandería, pola que se convoca polo procedemento de tramitación anticipada, no ano 2024, da prórroga de compromisos da incorporación no ano 2023 ás axudas incluídas no</t>
+  </si>
+  <si>
+    <t>2024-03-16</t>
+  </si>
+  <si>
+    <t>2024-06-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/748843</t>
+  </si>
+  <si>
+    <t>Resolución do 12/03/2024, axudas para mellorar e/ou modernizar explotacións agrícolas e gandeiras no marco da intervención 6841.2 para mozos que soliciten simultaneamente axudas na intervención 6961.1 do Plan Estratéxico da PAC 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761037</t>
+  </si>
+  <si>
+    <t>Resolución do 17/12/2024, da Dirección Xeral de Desenvolvemento Rural, pola que se convocan para o ano 2025, polo procedemento de tramitación anticipada, as axudas para o establecemento de persoas mozas na agricultura e os investimentos para a mellora.</t>
+  </si>
+  <si>
+    <t>2024-12-20</t>
+  </si>
+  <si>
+    <t>2025-03-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803730</t>
+  </si>
+  <si>
+    <t>Resolución, do 14/05/2024, da Viceconsellería de Política Agrícola Común e Política Agroambiental, pola que se convocan axudas para a realización de actividades de formación das submedidas no ano 2024, polo procedemento de tramitación anticipada</t>
+  </si>
+  <si>
+    <t>2024-04-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758057</t>
+  </si>
+  <si>
+    <t>ORDE DO MINISTERIO DE DESENVOLVEMENTO SOSTIBLE, POLA QUE SE ESTABLECEN AS BASES REGULADORAS DAS AXUDAS PARA PROMOVER A CREACIÓN DE AGRUPACIÓNS DE PROPIETARIOS FORESTAIS PRIVADOS PARA A SÚA XESTIÓN CONXUNTA NO MARCO DO PLAN DE RECUPERACIÓN,</t>
+  </si>
+  <si>
+    <t>2025-08-28</t>
+  </si>
+  <si>
+    <t>2025-10-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853699</t>
+  </si>
+  <si>
+    <t>Decreto 44/2024, do 27 de agosto, polo que se regula a concesión directa de subvencións para a contratación de persoas mozas no marco do Programa O Meu Primeiro Emprego, cofinanciado polo Fondo Social Europeo Plus. REG (UE) 1408/2013 Agric.</t>
+  </si>
+  <si>
+    <t>2024-08-28</t>
+  </si>
+  <si>
+    <t>2024-09-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782618</t>
+  </si>
+  <si>
+    <t>Resolución do 23/12/2025, da Dirección Xeral de Desenvolvemento Rural, pola que se conceden as axudas para o establecemento de mozos na agricultura e os investimentos para a mellora e/ou</t>
+  </si>
+  <si>
+    <t>2025-12-26</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877416</t>
+  </si>
+  <si>
+    <t>Resolución do 21/08/2024, da Dirección Xeral de Planificación Agraria, pola que se convocan as subvencións para o control da produción láctea en Castela-A Mancha para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-08-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782028</t>
+  </si>
+  <si>
+    <t>Resolución da Dirección Xeral de Planificación Agraria, pola que se anuncia a convocatoria de axudas ás agrupacións de defensa sanitaria gandeira (ADSG) de Castela-A Mancha para o ano 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/788064</t>
+  </si>
+  <si>
+    <t>Resolución do 18/12/2024, da Dirección Xeral de Planificación Agraria, pola que se convocan no ano 2025, mediante o procedemento de tramitación anticipada, as subvencións destinadas ao fomento das razas autóctonas españolas.</t>
+  </si>
+  <si>
+    <t>2025-01-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804486</t>
+  </si>
+  <si>
+    <t>Resolución do 18/12/2024, da Dirección Xeral de Planificación Agraria, pola que se convocan subvencións para o control da produción láctea en Castela-A Mancha para o ano 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804587</t>
+  </si>
+  <si>
+    <t>ORDE DO MINISTERIO DE AGRICULTURA, GANDERÍA E DESENVOLVEMENTO RURAL, POLA QUE SE ESTABLECEN AS BASES REGULADORAS DAS AXUDAS EXCEPCIONAIS PARA MITIGAR AS REPERCUSIÓNS NAS EXPLOTACIÓNS GANDEIRAS AFECTADAS POLO SEROTIPO 3 DO VIRUS DA LINGUAXE</t>
+  </si>
+  <si>
+    <t>2025-05-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833692</t>
+  </si>
+  <si>
+    <t>Resolución do 27/05/2025, da Dirección Xeral de Planificación Agraria, pola que se establece a convocatoria de axudas adicionais para a contratación de seguros agrarios en Castela-A Mancha incluídos no cuadraxésimo sexto Plan de Seguros Agrarios Combinados (Plan 2025).</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836672</t>
+  </si>
+  <si>
+    <t>Resolución da Dirección Xeral de Planificación Agraria, pola que se convocan subvencións para o control da produción leiteira en Castela-A Mancha para o ano 2026.</t>
+  </si>
+  <si>
+    <t>2026-01-03</t>
+  </si>
+  <si>
+    <t>2026-01-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878072</t>
+  </si>
+  <si>
+    <t>Resolución do 30/05/2025, da Dirección Xeral de Produción Agroalimentaria e Cooperativas, pola que se convoca, en réxime de minimis, axudas en especie para a participación en grupo no posto que contratará a Consellería de Agricultura, Gandería e Desenvolvemento Rural para a asistencia á feira agroalimentaria Fruit Attraction 2025.</t>
+  </si>
+  <si>
+    <t>2025-06-09</t>
+  </si>
+  <si>
+    <t>2025-06-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836874</t>
+  </si>
+  <si>
+    <t>Resolución, do 18/11/2025, da Dirección Xeral de Produción Agroalimentaria e Cooperativas, pola que se convocan as axudas para promover a palangana, en réxime de concorrencia competitiva, polo procedemento de tramitación anticipada, para o ano 2026.</t>
+  </si>
+  <si>
+    <t>2025-12-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870008</t>
+  </si>
+  <si>
+    <t>Resolución do 16/12/2025, da Dirección Xeral de Produción Agroalimentaria e Cooperativas, pola que se convocan, en réxime de concorrencia competitiva, as axudas para a información e promoción de produtos agrícolas e alimentarios para o ano 2026.</t>
+  </si>
+  <si>
+    <t>2025-12-25</t>
+  </si>
+  <si>
+    <t>2026-01-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876589</t>
+  </si>
+  <si>
+    <t>Orde xx/2024, do 26 de marzo, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se establecen as bases reguladoras para a concesión directa de axudas adicionais para a contratación de seguros agrarios en Castela-A Mancha.</t>
+  </si>
+  <si>
+    <t>2024-03-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750760</t>
+  </si>
+  <si>
+    <t>Resolución do 22/04/2025, da Secretaría Xeral, pola que se convoca, en réxime de concorrencia competitiva, para o ano 2025, axudas a organizacións profesionais agrarias e entidades asociativas sen ánimo de lucro, para</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828136</t>
+  </si>
+  <si>
+    <t>Convocatoria de 20 bolsas para a matrícula no curso de verán 2025 do Vicerreitoría de Cultura, Deporte e Compromiso Social da UCLM "Emprendemento no sector veterinario e agrario: oportunidades e retos" CV12CR</t>
+  </si>
+  <si>
+    <t>2025-04-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837298</t>
+  </si>
+  <si>
+    <t>Resolución do 04/08/2025, da Subconsellería de Política Agrícola Común e Política Agroambiental, pola que se convocan axudas, no réxime de minimis, para a posesión e mantemento de cans mastíns para a defensa e garda das vacas ovinas e caprinas</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853356</t>
+  </si>
+  <si>
+    <t>Axudas para as liñas do plan de seguros agrarios (agroseguro)</t>
+  </si>
+  <si>
+    <t>2023-12-01</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730188</t>
+  </si>
+  <si>
+    <t>Axudas directas á agricultura e á gandería e outros réximes de axudas para a campaña de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/745863</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN pola que se abre a convocatoria de solicitudes de subvencións no ámbito do comercio e os servizos para o ano 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759066</t>
+  </si>
+  <si>
+    <t>Axudas de minimis para as explotacións de arroz que utilicen sementes certificadas para 2024</t>
+  </si>
+  <si>
+    <t>2024-07-22</t>
+  </si>
+  <si>
+    <t>2024-08-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776445</t>
+  </si>
+  <si>
+    <t>Axudas de minimis para o fomento das exportacións das industrias agroalimentarias</t>
+  </si>
+  <si>
+    <t>2024-08-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777902</t>
+  </si>
+  <si>
+    <t>Axudas para a conservación de recursos xenéticos agrícolas dirixidas a entidades de conservación, no marco do Plan Estratéxico da PAC 2023-2027 correspondente a 2024</t>
+  </si>
+  <si>
+    <t>2024-09-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778767</t>
+  </si>
+  <si>
+    <t>Axudas para a transformación das cooperativas agroalimentarias catalás e o fomento da competitividade e a sustentabilidade ambiental, social e económica (IMPULS.COOP) correspondentes a 2025, 2026 e 2027</t>
+  </si>
+  <si>
+    <t>2024-09-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786431</t>
+  </si>
+  <si>
+    <t>Axudas para o sector agrícola no ámbito da sanidade vexetal 2025</t>
+  </si>
+  <si>
+    <t>2024-10-22</t>
+  </si>
+  <si>
+    <t>2024-11-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/792477</t>
+  </si>
+  <si>
+    <t>Axudas destinadas ás explotacións agrícolas en resposta ao empeoramento das condicións do sector primario como consecuencia do conflito armado en Ucraína e da seca ata 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/793947</t>
+  </si>
+  <si>
+    <t>Axudas para fomentar a investigación aplicada no ámbito da produción agroalimentaria ecolóxica</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796155</t>
+  </si>
+  <si>
+    <t>Axudas ás Liñas do Plan de Seguros Agrarios (Agroseguro)</t>
+  </si>
+  <si>
+    <t>2025-11-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/791673</t>
+  </si>
+  <si>
+    <t>Axudas para o impulso da transformación do sistema agroalimentario catalán aliñadas co Plan Estratéxico Alimentario de Cataluña 2021-2026</t>
+  </si>
+  <si>
+    <t>2024-12-14</t>
+  </si>
+  <si>
+    <t>2025-01-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801726</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801729</t>
+  </si>
+  <si>
+    <t>Axudas de minimis ao sector agrícola para promover a transformación do sistema agroalimentario catalán aliñadas co Plan Estratéxico Alimentario de Cataluña 2021-2026</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801733</t>
+  </si>
+  <si>
+    <t>Axudas de minimis para promover a transformación do sistema agroalimentario catalán aliñadas co Plan Estratéxico Alimentario de Cataluña 2021-2026</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801742</t>
+  </si>
+  <si>
+    <t>Axudas de minimis do sector de interese económico xeral para promover a transformación do sistema agroalimentario catalán aliñadas co Plan Estratéxico Alimentario de Cataluña 2021-2026</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801747</t>
+  </si>
+  <si>
+    <t>Axustes de minimis á diversificación agrícola asociados ao contrato global de explotación no marco do PDR en Cataluña 2023-2027 para calquera ano 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827047</t>
+  </si>
+  <si>
+    <t>Axudas para a mellora dos procesos de transformación e comercialización de produtos agroalimentarios correspondentes ao ano 2025</t>
+  </si>
+  <si>
+    <t>2025-06-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827063</t>
+  </si>
+  <si>
+    <t>Axudas para a promoción de accións das agrupacións de defensa forestal (ADF) para o ano 2025.</t>
+  </si>
+  <si>
+    <t>2025-05-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830180</t>
+  </si>
+  <si>
+    <t>Axudas para a conservación de recursos xenéticos agrícolas dirixidas a entidades de conservación, no marco do plan estratéxico da PAC 2023-2027 correspondente a 2025</t>
+  </si>
+  <si>
+    <t>2025-06-07</t>
+  </si>
+  <si>
+    <t>2025-07-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838132</t>
+  </si>
+  <si>
+    <t>Axudas para o sector agrícola no ámbito da sanidade vexetal 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871077</t>
+  </si>
+  <si>
+    <t>2025-11-27</t>
+  </si>
+  <si>
+    <t>2025-12-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871093</t>
+  </si>
+  <si>
+    <t>2025-12-05</t>
+  </si>
+  <si>
+    <t>2023-01-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872116</t>
+  </si>
+  <si>
+    <t>Axudas para as liñas do Plan de Seguros Agrarios 2025 (Agroseguro)</t>
+  </si>
+  <si>
+    <t>2025-12-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874975</t>
+  </si>
+  <si>
+    <t>Axudas para proxectos de paisaxes agroforestais resilientes para os anos 2026-2028</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881088</t>
+  </si>
+  <si>
+    <t>Convocatoria de subvencións para a programación de espectáculos de artes vivas e actividades profesionais de artes visuais en eventos de interese agroturístico</t>
+  </si>
+  <si>
+    <t>2025-01-21</t>
+  </si>
+  <si>
+    <t>2025-02-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808974</t>
+  </si>
+  <si>
+    <t>Resolución EMT//2024, de, pola que se abre a convocatoria anticipada para o ano 2025 para a concesión de subvencións para fomentar a contratación con formación no marco das campañas agrícolas en Lleida (SOC - CAMPAÑA AGRÍCOLA EN</t>
+  </si>
+  <si>
+    <t>2025-01-20</t>
+  </si>
+  <si>
+    <t>2025-02-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803735</t>
+  </si>
+  <si>
+    <t>Transición enerxética das oficinas rexionais da Fase II</t>
+  </si>
+  <si>
+    <t>Melilla</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751845</t>
+  </si>
+  <si>
+    <t>CONVENIO DE COLABORACIÓN ENTRE O CONCELLO DE MELILLA E A FUNDACIÓN INSTITUTO CAMERAL PARA A CREACIÓN E DESARROLLO DE LA EMPRESA (INCYDE), PARA O DESENVOLVEMENTO DE TRES PROGRAMAS DE FORMACIÓN E APOIO DENTRO DO PROXECTO “EMPRENde Y AVANZA”.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751876</t>
+  </si>
+  <si>
+    <t>Axudas complementarias á renda para agricultores novos 2026</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882796</t>
+  </si>
+  <si>
+    <t>Marco normativo e convocatoria para o ano 2024 de subvencións para proxectos singulares de mellora da sustentabilidade enerxética en empresas do sector industrial da provincia da Coruña.</t>
+  </si>
+  <si>
+    <t>2024-05-02</t>
+  </si>
+  <si>
+    <t>2024-05-30</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757169</t>
+  </si>
+  <si>
+    <t>Bases reguladoras Organismos Intermedios Galicia Exporta 2026, cofinanciadas polo FEDER, non competitivas, agrícolas de minimis</t>
+  </si>
+  <si>
+    <t>2026-01-28</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880740</t>
+  </si>
+  <si>
+    <t>Bases reguladoras para Ticket Innova 2026, concorrencia non competitiva, de minimis agrícola</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880742</t>
+  </si>
+  <si>
+    <t>Marco regulador Reacciona 2026, cofinanciado polo FEDER, non competitivo, agrícola de minimis</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880751</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a vicepresidencia primeira e o departamento da presidencia, xustiza e deportes e o consello de organizacións non gobernamentais ao abeiro da disposición transitoria primeira do decreto 168/2008, do 24 de xullo, polo que se regula como agr</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742493</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742503</t>
+  </si>
+  <si>
+    <t>Subvencións para investimentos na transformación, comercialización e desenvolvemento de produtos agroalimentarios. Convocatoria de propostas de 2026</t>
+  </si>
+  <si>
+    <t>2026-11-02</t>
+  </si>
+  <si>
+    <t>2027-01-29</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874463</t>
+  </si>
+  <si>
+    <t>Subvencións para o mantemento da actividade agrícola e marítima dirixidas a Cooperativas Agrarias, Confrarías de Pescadores e Consellos Reguladores das Denominacións de Orixe Protexidas da Serra de Tramuntana para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-08-16</t>
+  </si>
+  <si>
+    <t>2024-09-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780222</t>
+  </si>
+  <si>
+    <t>Acordo do Consello Executivo do 18.11.2024, relativo á aprobación das bases que rexen a concesión de axudas para o fomento de prácticas sostibles nas explotacións agrícolas de Menorca (CARB) e a correspondente convocatoria para o ano 2024.</t>
+  </si>
+  <si>
+    <t>2024-12-13</t>
+  </si>
+  <si>
+    <t>2025-01-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801057</t>
+  </si>
+  <si>
+    <t>Acordo do Consello Executivo do 17.11.2025, relativo ás bases que rexen a concesión de axudas para o fomento de prácticas sostibles nas explotacións agrícolas de Menorca (CARB) e á correspondente convocatoria para o ano 2025</t>
+  </si>
+  <si>
+    <t>2025-12-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872524</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para a recuperación, mantemento e consolidación do medio agrícola e a agrobiodiversidade na illa de Eivisa para o ano 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834153</t>
+  </si>
+  <si>
+    <t>Acordo do consello executivo en sesión ordinaria do 23.09.2024, relativo á aprobación das bases das axudas do consello insular de Menorca para as Organizacións Profesionais Agrarias (OPA) e a correspondente convocatoria para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-10-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789248</t>
+  </si>
+  <si>
+    <t>Acordo do Consello Executivo, do 23 de setembro de 2024, relativo á aprobación das bases das axudas do Consello Insular de Menorca para as Agrupacións de Defensa Sanitaria de Menorca (ADS) e a correspondente convocatoria para o ano 2024.</t>
+  </si>
+  <si>
+    <t>2024-11-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/793092</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas destinadas ao funcionamento de grupos empresariais innovadores nas Illas Baleares 2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736414</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas destinadas ao funcionamento de grupos empresariais innovadores nas Illas Baleares 2025</t>
+  </si>
+  <si>
+    <t>2025-05-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804960</t>
+  </si>
+  <si>
+    <t>Subvencións para promover instalacións de autoconsumo con fontes de enerxía renovables/térmicas para particulares</t>
+  </si>
+  <si>
+    <t>2024-04-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755640</t>
+  </si>
+  <si>
+    <t>Resolución da ministra de Agricultura, Pesca e Medio Ambiente Natural para a convocatoria pública de subvencións para actividades de educación ambiental nas Illas Baleares a favor de entidades sen ánimo de lucro para o ano 2025.</t>
+  </si>
+  <si>
+    <t>2025-05-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829868</t>
+  </si>
+  <si>
+    <t>Resolución da ministra de Agricultura, Pesca e Medio Ambiente Natural para a convocatoria pública de subvencións para actividades de educación ambiental nas Illas Baleares a favor de entidades sen ánimo de lucro para o ano 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763152</t>
+  </si>
+  <si>
+    <t>Axudas para a contratación de seguros agrarios combinados na Comunidade Autónoma das Illas Baleares correspondentes ao 46º Plan de Seguros Agrarios Combinados.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804113</t>
+  </si>
+  <si>
+    <t>Axudas a Grupos de Cooperación para a innovación na agricultura, para o ano 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801728</t>
+  </si>
+  <si>
+    <t>Subvencións para investimentos na transformación, comercialización e desenvolvemento de produtos agroalimentarios para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-12-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801756</t>
+  </si>
+  <si>
+    <t>Subvencións para a creación de empresas por parte de agricultores novos. Convocatoria de solicitudes de 2024</t>
+  </si>
+  <si>
+    <t>2024-11-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/732393</t>
+  </si>
+  <si>
+    <t>Axudas para a contratación de seguros agrarios combinados na comunidade autónoma das Illas Baleares correspondentes ao 45º plan de seguros agrarios combinados</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735014</t>
+  </si>
+  <si>
+    <t>Subvencións para investimentos en explotacións agrícolas, correspondentes ao ano 2024. Segunda convocatoria</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735212</t>
+  </si>
+  <si>
+    <t>Subvencións para a promoción de produtos agrícolas e alimentarios no marco de réximes de calidade. Convocatoria de propostas de 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/740782</t>
+  </si>
+  <si>
+    <t>Subvencións para a promoción de produtos agrícolas e alimentarios no marco de réximes de calidade. Convocatoria de propostas de 2026</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/740795</t>
+  </si>
+  <si>
+    <t>Resolución da conselleira de Agricultura, Pesca e Medio Ambiente Natural pola que se aproba a convocatoria pública de subvencións a centros educativos non universitarios das Illas Baleares para actividades de educación ambiental para o curso escolar 2023-24</t>
+  </si>
+  <si>
+    <t>2024-04-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755117</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos non produtivos vinculados ao cumprimento de compromisos agroambientais e climáticos, correspondentes ao ano 2024</t>
+  </si>
+  <si>
+    <t>2024-05-01</t>
+  </si>
+  <si>
+    <t>2024-06-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758259</t>
+  </si>
+  <si>
+    <t>Axudas ao sector agrícola para alimentar o gando e garantir a continuidade das explotacións nas Illas Baleares para facer fronte á seca de 2024 - compra extraordinaria de pensos</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758260</t>
+  </si>
+  <si>
+    <t>Axudas ao sector agrícola para alimentar o gando e garantir a continuidade das explotacións nas Illas Baleares para facer fronte á seca de 2024 - sementeira de determinados cultivos</t>
+  </si>
+  <si>
+    <t>2024-05-19</t>
+  </si>
+  <si>
+    <t>2024-06-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762243</t>
+  </si>
+  <si>
+    <t>Axudas para a mellora da eficiencia enerxética no deseño e desenvolvemento de procesos e sistemas de envasado, almacenamento, loxística e distribución de produtos agrícolas e agroalimentarios no seu acceso á canle HORECA, no ano 2024</t>
+  </si>
+  <si>
+    <t>2024-08-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778291</t>
+  </si>
+  <si>
+    <t>Acordo polo que se aproban as bases da convocatoria de axudas para o desenvolvemento rural na illa de Menorca para o ano 2024, vinculadas a proxectos relacionados cos ámbitos agrícola e/ou ambiental e enmarcados na Estratexia de Desenvolvemento Local Participativo 2014-2020 de Menorca</t>
+  </si>
+  <si>
+    <t>2024-07-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778334</t>
+  </si>
+  <si>
+    <t>Acordo polo que se aproban as bases da convocatoria de axudas para o desenvolvemento rural na illa de Menorca para o ano 2024, vinculadas a proxectos relacionados cos ámbitos agrícola e/ou ambiental e enmarcados na Estratexia de Desenvolvemento Local</t>
+  </si>
+  <si>
+    <t>2024-10-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/793086</t>
+  </si>
+  <si>
+    <t>Axudas para feiras agrícolas e concursos morfolóxicos e axudas de minimis para concursos morfolóxicos celebrados por organizacións ou asociacións, para o ano 2024 – CERTAMES MUNICIPAIS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/797801</t>
+  </si>
+  <si>
+    <t>Axudas para feiras agrícolas e concursos morfolóxicos e axudas de minimis para concursos morfolóxicos celebrados por organizacións ou asociacións, para o ano 2024 – CERTAMES ORGANIZACIÓNS/ASOCIACIÓNS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/797803</t>
+  </si>
+  <si>
+    <t>Axudas para feiras agrícolas e concursos morfolóxicos e axudas de minimis para concursos morfolóxicos celebrados por organizacións ou asociacións, para o ano 2024 – FEIRAS AGRÍCOLAS de INCA E SINEU</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/797810</t>
+  </si>
+  <si>
+    <t>Axudas para grupos de protección vexetal para previr pragas das plantas antes do ano 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811956</t>
+  </si>
+  <si>
+    <t>Axudas destinadas a promover a agricultura ecolóxica, para o ano 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/812056</t>
+  </si>
+  <si>
+    <t>Axudas destinadas ao pagamento de compromisos agroambientais para cultivos sostibles mediante o uso de auga rexenerada, para o ano 2025.</t>
+  </si>
+  <si>
+    <t>2025-02-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816030</t>
+  </si>
+  <si>
+    <t>Axudas para o sector agrario profesional das Illas Baleares 2025.- 1.- FEDERACIÓNS E UNIÓNS DE COOPERATIVAS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829096</t>
+  </si>
+  <si>
+    <t>Axudas para o sector agrario profesional das Illas Baleares 2025.- 2.-ORGANIZACIÓNS PROFESIONAIS AGRARIAS (sede de Mallorca)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829104</t>
+  </si>
+  <si>
+    <t>Axudas para o sector agrario profesional das Illas Baleares 2025.- 3.-ORGANIZACIÓNS PROFESIONAIS AGRARIAS (Sede Menorca)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829109</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para empresas sociais e centros especiais de emprego relacionados directa ou indirectamente cos sectores agrícola e/ou ambiental. Axudas LEADER para Eivisa e Formentera</t>
+  </si>
+  <si>
+    <t>2021-10-24</t>
+  </si>
+  <si>
+    <t>2021-11-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833820</t>
+  </si>
+  <si>
+    <t>Acordo polo que se aproba a convocatoria de axudas para investimentos en explotacións agrícolas beneficiarias do proxecto Deseño e implementación de Plans Estratéxicos de Xestión Empresarial para titulares de explotacións agrícolas novas e de recente creación</t>
+  </si>
+  <si>
+    <t>2022-07-01</t>
+  </si>
+  <si>
+    <t>2023-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833827</t>
+  </si>
+  <si>
+    <t>Axudas para promover a produción de produtos agrícolas de calidade para o período 2026-2027 - 2026 CONVOCATORIA DE SOLICITUDES</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870822</t>
+  </si>
+  <si>
+    <t>Axudas para promover a produción de produtos agrícolas de calidade para o período 2026-2027 - 2027 CONVOCATORIA DE SOLICITUDES</t>
+  </si>
+  <si>
+    <t>2026-12-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870829</t>
+  </si>
+  <si>
+    <t>Axudas para grupos de protección vexetal para previr pragas vexetais antes de 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871717</t>
+  </si>
+  <si>
+    <t>Subvencións para investimentos na transformación, comercialización e desenvolvemento de produtos agroalimentarios. Convocatoria de propostas de 2025</t>
+  </si>
+  <si>
+    <t>2026-02-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874455</t>
+  </si>
+  <si>
+    <t>Axudas para a contratación de seguros agrarios combinados na Comunidade Autónoma das Illas Baleares correspondentes ao 47º Plan de Seguros Agrarios Combinados</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876459</t>
+  </si>
+  <si>
+    <t>Instrumentos financeiros - PRÉSTAMOS DE INVESTIMENTO RELACIONADOS COA INTERVENCIÓN DE AGRICULTORES NOVOS - 1.1</t>
+  </si>
+  <si>
+    <t>2026-01-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876487</t>
+  </si>
+  <si>
+    <t>Instrumentos financeiros - PRÉSTAMOS DE CAPITAL CIRCULANTE VINCULADOS Á INTERVENCIÓN DE AGRICULTORES NOVOS - 1.2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876497</t>
+  </si>
+  <si>
+    <t>Instrumentos financeiros - PRÉSTAMOS DE INVESTIMENTO VINCULADOS Á INTERVENCIÓN DE INVESTIMENTOS NO PROCESAMENTO E COMERCIALIZACIÓN DE PRODUTOS AGROALIMENTARIOS - 3.1</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876518</t>
+  </si>
+  <si>
+    <t>Instrumentos financeiros - PRÉSTAMOS DE CAPITAL CIRCULANTE VINCULADOS A INVESTIMENTOS NO PROCESAMENTO E COMERCIALIZACIÓN DE PRODUTOS AGROALIMENTARIOS - 3.2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876529</t>
+  </si>
+  <si>
+    <t>AXUDAS INTERVENCIÓNS EN FORMA DE PAGAMENTOS DIRECTOS 2026-3 - Axudas complementarias para agricultores novos</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/883940</t>
+  </si>
+  <si>
+    <t>Axudas para o sector profesional agrario das Illas Baleares 2024.- 1.-UNIÓNS E FEDERACIÓNS COOPERATIVAS</t>
+  </si>
+  <si>
+    <t>2024-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763018</t>
+  </si>
+  <si>
+    <t>Axudas para o sector agrario profesional das Illas Baleares 2024.- 2.-ORGANIZACIÓNS PROFESIONAIS AGRARIAS (sede de Mallorca)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763043</t>
+  </si>
+  <si>
+    <t>Resolución pola que se aproba a convocatoria de subvencións para a realización de proxectos de asesoramento a traballadores e empresas, na elaboración de estudos de carga de traballo e na elaboración de procedementos de boas prácticas</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754538</t>
+  </si>
+  <si>
+    <t>CONSOLIDACIÓN DOS MINIMIS DO TRABALLO AUTÓNOMO (AUT) NO SECTOR AGROFORESTAL</t>
+  </si>
+  <si>
+    <t>2024-07-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777113</t>
+  </si>
+  <si>
+    <t>LA RIOJA - AXENCIA DE DESENVOLVEMENTO ECONÓMICO DA RIOJA</t>
+  </si>
+  <si>
+    <t>2025-04-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827108</t>
+  </si>
+  <si>
+    <t>Axudas para o establecemento do sector agrícola</t>
+  </si>
+  <si>
+    <t>2025-02-08</t>
+  </si>
+  <si>
+    <t>2025-03-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813183</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos en explotacións agrícolas</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813186</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870764</t>
+  </si>
+  <si>
+    <t>Axudas para réximes de calidade de produtos agrícolas e alimentarios, 2025</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829517</t>
+  </si>
+  <si>
+    <t>Resolución do 3 de maio de 2024 da Consellería de Medio Rural e Política Agraria pola que se anuncian axudas ás Agrupacións de Defensa Sanitaria Pecuaria (ADSG) recoñecidas no Principado de Asturias para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-05-24</t>
+  </si>
+  <si>
+    <t>2024-06-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758265</t>
+  </si>
+  <si>
+    <t>Acordo polo que se autorizan subvencións a Organizacións Profesionais Agrarias para axudar a cubrir os seus gastos de funcionamento 2024</t>
+  </si>
+  <si>
+    <t>2024-05-14</t>
+  </si>
+  <si>
+    <t>2024-06-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758806</t>
+  </si>
+  <si>
+    <t>Resolución do 17 de xullo de 2024, pola que se convocan solicitudes de Subvencións a Entidades Locais da Consellería de Medio Rural e Política Agraria, correspondentes ao ano 2024</t>
+  </si>
+  <si>
+    <t>2024-07-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775563</t>
+  </si>
+  <si>
+    <t>Resolución do 10 de decembro de 2024 pola que se aproba a convocatoria de anticipos de gastos de subvencións para servizos de asesoramento en pequenas e medianas explotacións agrícolas da AP no marco do PEPAC 2023-2027 para o ano 2025</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807305</t>
+  </si>
+  <si>
+    <t>Cooperación con subvencións para a sucesión de explotacións agrícolas de 2025</t>
+  </si>
+  <si>
+    <t>2025-03-11</t>
+  </si>
+  <si>
+    <t>2025-06-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/818054</t>
+  </si>
+  <si>
+    <t>Resolución do 7 de abril de 2025, da Consellería de Medio Rural e Política Agraria, pola que se aproban as Bases Reguladoras e a Convocatoria de Intervencións en forma de pagamentos directos á agricultura e á gandería e das Intervencións</t>
+  </si>
+  <si>
+    <t>2025-04-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825594</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825856</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825857</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825858</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825859</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825860</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825861</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825862</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do 21 de abril de 2025, pola que se aproba a convocatoria de subvencións para servizos de asesoramento en pequenas e medianas explotacións agrarias do Principado de Asturias realizada por ATRIAS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828215</t>
+  </si>
+  <si>
+    <t>Resolución do 21 de abril de 2025, da Consellería de Medio Rural e Política Agraria, pola que se aproba a convocatoria de subvencións a entidades sen ánimo de lucro, para a celebración de concursos de produtos agroalimentarios</t>
+  </si>
+  <si>
+    <t>2025-05-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828477</t>
+  </si>
+  <si>
+    <t>Resolución do 4 de decembro de 2025 da Consellería de Medio Rural e Política Agraria, pola que se convocan axudas para investimentos non produtivos en explotacións agrícolas do Principado de Asturias vinculadas á mitigación-adaptación ao cambio climático</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873052</t>
+  </si>
+  <si>
+    <t>Resolución do 4 de decembro de 2025, do Ministerio de Medio Rural e Política Agraria, pola que se anuncian axudas para investimentos na modernización e/ou mellora de explotacións agrarias no marco do plan estratéxico da Política Agrícola Común de España</t>
+  </si>
+  <si>
+    <t>2025-12-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873053</t>
+  </si>
+  <si>
+    <t>Resolución do 4 de decembro de 2025 da Consellería de Medio Rural e Política Agraria, pola que se convocan axudas para investimentos produtivos en explotacións agrícolas vinculadas á contribución á mitigación-adaptación ao cambio climático, ao uso eficiente</t>
+  </si>
+  <si>
+    <t>2025-12-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873054</t>
+  </si>
+  <si>
+    <t>AXUDAS PARA A PRESTACIÓN DE SERVIZOS DE SUBSTITUCIÓN A PEQUENAS E MEDIANAS EXPLOTACIÓNS AGRÍCOLAS NO PRINCIPADO DE ASTURIAS 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878436</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do 27 de maio de 2024 pola que se aproba a convocatoria de subvencións para servizos de asesoramento en pequenas e medianas explotacións agrícolas do Principado de Asturias dedicadas á produción primaria de produtos agrícolas</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764185</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Augas, Agricultura, Gandería e Pesca pola que se aproba a convocatoria de axudas destinadas a investimentos en explotacións agrícolas, no marco do plan estratéxico da PAC, período 2023-2027, ano 2023</t>
+  </si>
+  <si>
+    <t>2024-03-14</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730737</t>
+  </si>
+  <si>
+    <t>Resolución do 23 de marzo de 2024 pola que se autoriza a convocatoria de subvencións para o fomento e o fomento do consumo nos establecementos comerciais retallistas do Principado de Asturias a través do Bono de Comercio de Asturias</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755065</t>
+  </si>
+  <si>
+    <t>Orde do 31 de xullo da Consellería de Augas, Agricultura, Gandería e Pesca pola que se anuncian axudas públicas para proxectos da Estratexia de Desenvolvemento Local de Galpemur na Rexión de Murcia no marco do programa FEMPA para 2024</t>
+  </si>
+  <si>
+    <t>2024-08-07</t>
+  </si>
+  <si>
+    <t>2024-09-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778425</t>
+  </si>
+  <si>
+    <t>SUBVENCIÓNS DESTINADAS A GRUPACIÓNS DE DEFENSA DA SANIDADE GANDEIRA DA COMISIÓN DE MURCIA PARA O ANO 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783906</t>
+  </si>
+  <si>
+    <t>Orde do 21 de xuño de 2024, da Consellería de Augas, Agricultura, Gandería e Pesca, pola que se anuncian subvencións para os Consellos Reguladores de Denominacións de Orixe, Indicacións Xeográficas Protexidas e o Consello de Agricultura Ecolóxica. 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784338</t>
+  </si>
+  <si>
+    <t>Real Decreto 905/2022, do 25 de outubro, polo que se regula a Intervención no Sector Viticultor no marco do Plan Estratéxico da Política Agrícola Común.</t>
+  </si>
+  <si>
+    <t>2022-10-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795067</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para actividades de intercambio de coñecementos e información, mediante actividades de formación profesional e adquisición de competencias (7201), nos sectores agrícola, agroalimentario, forestal e rural, PEPAC 23-27</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807479</t>
+  </si>
+  <si>
+    <t>Orde do 17 de febreiro de 2025 da Consellería de Augas, Agricultura, Gandería e Pesca pola que se aproba a convocatoria de axudas para a reestruturación e conversión de viñedos na Rexión de Murcia para o ano 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816503</t>
+  </si>
+  <si>
+    <t>Orde do 18 de marzo de 2025 da Consellería de Augas, Agricultura, Gandería e Pesca pola que se aproba a convocatoria de axudas para a Colleita Verde de 2025</t>
+  </si>
+  <si>
+    <t>2025-03-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821612</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas dirixidas a produtores de arroz correspondentes aos compromisos ambientais e de xestión climática da intervención de desenvolvemento rural PEPAC 2023-2027. Protección da zona arrocera na Rexión de Murcia.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827905</t>
+  </si>
+  <si>
+    <t>Orde do 16/04/2025, da Consellería de Augas, Agricultura, Gandería e Pesca, 1ª Convocatoria de axudas para a concesión de subvencións, intervención 7161 "Grupos Operativos Coop. da Asociación Europea para a Innovación Agraria"</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829661</t>
+  </si>
+  <si>
+    <t>Orde do 6 de maio de 2025, do Ministerio de Augas, Agricultura, Gandería e Pesca, pola que se anuncian subvencións para Organizacións Profesionais Agrarias para o ano 2025, para o fomento de actividades de prestación de servizos ao sector agrícola</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831592</t>
+  </si>
+  <si>
+    <t>Orde do 13 de agosto de 2024 da Consellería de Augas, Agricultura, Gandería e Pesca, pola que se aproba a convocatoria para o ano 2024 de axudas para a intervención no sector apícola da Comunidade Autónoma da Rexión de Murcia.</t>
+  </si>
+  <si>
+    <t>2024-08-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780393</t>
+  </si>
+  <si>
+    <t>CONVOCATORIA DE SOLICITUDES PARA A LIÑA DE AXUDAS CORRESPONDENTE AOS COMPROMISOS DE XESTIÓN AMBIENTAL E CLIMÁTICA DA INTERVENCIÓN PEPAC DO FEADER (2023-2027), 6503 (AGRICULTURA ECOLÓXICA), NA COMISIÓN DE MURCIA.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763681</t>
+  </si>
+  <si>
+    <t>Resolución do 01/04/2025 do Director do Instituto para a Promoción da Rexión de Murcia, por delegación, relativa á convocatoria de axudas para participar en feiras, eventos e misións comerciais. Feira Agrícola Saudita. Arabia Saudita 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825474</t>
+  </si>
+  <si>
+    <t>Resolución do 24/05/2024 do Presidente do Instituto para a Promoción da Rexión de Murcia, relativa á convocatoria de axudas destinadas á entrada de investidores privados en empresas innovadoras de nova creación.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764403</t>
+  </si>
+  <si>
+    <t>Resolución do 24/05/2024, do Presidente do Instituto de Promoción da Rexión de Murcia, relativa á convocatoria de axudas destinadas a promover a innovación e o emprendemento.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764444</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes no ano 2024 para axudas a proxectos industriais do sector agroalimentario dentro do Proxecto Estratéxico para a Recuperación e Transformación Económica do Sector Agroalimentario, no marco do Plan de Recuperación, Transformación e Resiliencia.</t>
+  </si>
+  <si>
+    <t>2024-09-19</t>
+  </si>
+  <si>
+    <t>2024-10-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781371</t>
+  </si>
+  <si>
+    <t>Orde do 27 de abril de 2023, do Ministerio de Agricultura, Pesca e Alimentación, pola que se anuncian as subvencións do Real Decreto 388/2021, do 1 de xuño, destinadas á obtención de avais SAEC no sector agroalimentario e pesqueiro.</t>
+  </si>
+  <si>
+    <t>2023-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692318</t>
+  </si>
+  <si>
+    <t>Orde do 27 de abril de 2023, do Ministerio de Agricultura, Pesca e Alimentación, pola que se anuncian as subvencións establecidas polo Real Decreto 388/2021, do 1 de xuño, para a obtención de avais SAEC no sector agroalimentario e pesqueiro. Sector da industria agroalimentaria</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692320</t>
+  </si>
+  <si>
+    <t>2023-05-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692321</t>
+  </si>
+  <si>
+    <t>Subvencións para o seguro de acuicultura continental incluídas no réxime combinado de seguros agrícolas 44</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711773</t>
+  </si>
+  <si>
+    <t>Subvencións para seguros de acuicultura mariña incluídas no réxime combinado de seguros agrícolas 44</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711778</t>
+  </si>
+  <si>
+    <t>Orde do 15 de novembro de 2023, do mapa, pola que se convocan as subvencións do Real Decreto 388/2021, do 1 de xuño, para a obtención de avais SAEC no sector agroalimentario e pesqueiro.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727810</t>
+  </si>
+  <si>
+    <t>2023-11-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727815</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727820</t>
+  </si>
+  <si>
+    <t>Subvencións para seguros agrícolas, gandeiros e forestais incluídas no 45º plan combinado de seguros agrícolas</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743600</t>
+  </si>
+  <si>
+    <t>CONVENIO DE COOPERACIÓN EDUCATIVA ENTRE A GENERALIDADE, A TRAVÉS DO MINISTERIO DE AGRICULTURA, GANDERÍA E PESCA E A UNIVERSIDADE DE ALACANTE, PARA A IMPLEMENTACIÓN DE PRÁCTICAS FORMATIVAS SUBVENCIONADAS DURANTE O ANO 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758161</t>
+  </si>
+  <si>
+    <t>Resolución do 14 de maio de 2024, do (FEGA), pola que se anuncian con antelación as subvencións para servizos de asesoramento de ámbito suprarrexional, destinadas ao sector agroalimentario e forestal, no marco do PEPAC.</t>
+  </si>
+  <si>
+    <t>2023-06-29</t>
+  </si>
+  <si>
+    <t>2024-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760755</t>
+  </si>
+  <si>
+    <t>Orde do 29 de abril, pola que se convocan solicitudes para o exercicio 2024 para o programa Cultiva, relativo a estadías de formación para agricultores novos en explotacións modelo</t>
+  </si>
+  <si>
+    <t>2024-05-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761477</t>
+  </si>
+  <si>
+    <t>Plan Nacional de Renovación da Frota de Maquinaria Agrícola (PLAN RENOVE) 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776847</t>
+  </si>
+  <si>
+    <t>Orde do 30 de outubro de 2024, do MAPA, pola que se convocan as subvencións do Real Decreto 388/2021, do 1 de xuño, destinadas á obtención de avais SAECA no sector agroalimentario e pesqueiro.</t>
+  </si>
+  <si>
+    <t>2024-12-17</t>
+  </si>
+  <si>
+    <t>2027-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803358</t>
+  </si>
+  <si>
+    <t>Axudas extraordinarias para a renovación de maquinaria agrícola, aprobadas polo artigo 26 do Real Decreto-Lei 7/2024</t>
+  </si>
+  <si>
+    <t>2024-12-29</t>
+  </si>
+  <si>
+    <t>2025-03-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805575</t>
+  </si>
+  <si>
+    <t>Orde do 26 de decembro de 2024, do MAPA, pola que se conceden as subvencións do artigo 6 do Real Decreto-lei 4/2022, do 15 de marzo, destinadas a subvencionar o principal dos créditos a titulares de explotacións agrarias (DANA 2024).</t>
+  </si>
+  <si>
+    <t>2025-01-16</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805586</t>
+  </si>
+  <si>
+    <t>Extracto da Orde do 13 de marzo de 2025 do Ministerio de Agricultura, Pesca e Alimentación pola que se anuncia o Premio "Alimentos de España aos Mellores Viños, ano 2025"</t>
+  </si>
+  <si>
+    <t>2025-03-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/820406</t>
+  </si>
+  <si>
+    <t>Extracto da Orde do 17 de marzo de 2025 do Ministerio de Agricultura, Pesca e Alimentación pola que se convoca o «Premio Alimentos de España á Mellor Bebida Espirituosa con Indicación Xeográfica, ano 2025»</t>
+  </si>
+  <si>
+    <t>2025-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821048</t>
+  </si>
+  <si>
+    <t>Extracto da Orde do 7 de abril de 2025 do Ministerio de Agricultura, Pesca e Alimentación, pola que se convoca o Premio "Alimentos de España aos Mellores Xamóns", ano 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825807</t>
+  </si>
+  <si>
+    <t>Resolución do 25 de abril de 2025 do Fondo Español de Garantía Agraria (FEGA), pola que se convocan axudas para investimentos materiais ou inmateriais na transformación, comercialización ou desenvolvemento de produtos agroalimentarios PEPAC</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829278</t>
+  </si>
+  <si>
+    <t>Axudas para a preparación e execución de proxectos de innovación de interese xeral por parte de grupos operativos suprarrexionais da Asociación Europea para a Innovación na Produtividade e a Sostibilidade Agrícolas (EIP-Agri), no marco do Plan Estratéxico da PAC de España (PEPAC)</t>
+  </si>
+  <si>
+    <t>2025-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830482</t>
+  </si>
+  <si>
+    <t>Programas de formación multirrexionais 2025</t>
+  </si>
+  <si>
+    <t>2025-05-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830512</t>
+  </si>
+  <si>
+    <t>Plan Nacional de Renovación da Frota de Maquinaria Agrícola (PLAN RENOVE) para o ano 2025</t>
+  </si>
+  <si>
+    <t>2025-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841714</t>
+  </si>
+  <si>
+    <t>Subvencións a entidades asociativas do sector agrícola e alimentario, para a realización de actividades específicas de especial interese para o sector agroalimentario español, así como a súa integración en entidades de ámbito europeo</t>
+  </si>
+  <si>
+    <t>2025-07-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842490</t>
+  </si>
+  <si>
+    <t>Extracto da Orde do 3 de febreiro de 2025 do Ministerio de Agricultura, Pesca e Alimentación pola que se convoca o Premio “Alimentos de España, ano 2025”</t>
+  </si>
+  <si>
+    <t>2025-02-12</t>
+  </si>
+  <si>
+    <t>2025-03-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813668</t>
+  </si>
+  <si>
+    <t>Resolución do 27 de marzo, pola que se convocan solicitudes para o exercicio 2025 para o programa Cultiva, relativo a estadías de formación para agricultores novos en explotacións modelo</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823917</t>
+  </si>
+  <si>
+    <t>Extracto da Orde do 13 de xaneiro de 2026 do Ministerio de Agricultura, Pesca e Alimentación pola que se anuncia o Premio “Alimentos de España, ano 2026”</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881607</t>
+  </si>
+  <si>
+    <t>Axudas extraordinarias para compensar os danos ás infraestruturas produtivas das explotacións agrícolas afectadas pola tormenta DANA. Lista C.</t>
+  </si>
+  <si>
+    <t>2025-04-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876318</t>
+  </si>
+  <si>
+    <t>Axudas extraordinarias para compensar os danos ás infraestruturas produtivas das explotacións agrícolas afectadas pola tormenta DANA. Lista A</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877136</t>
+  </si>
+  <si>
+    <t>Intervención agrícola innovadora no deserto para medios de vida resilientes (IDFRL)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711078</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes de subvencións do Ministerio de Agricultura de Etiopía</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720798</t>
+  </si>
+  <si>
+    <t>Liña de garantías da ICO. Plan de resposta aos danos causados por depresións illadas a niveis elevados (DANA) - III -. Regulamento (UE) 2022/2472 Investimento agrícola</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/802541</t>
+  </si>
+  <si>
+    <t>Liña de garantías da ICO Plan de resposta aos danos causados por depresión illada en niveis elevados (DANA) – IV - Regulamento (UE) 2022/2472 Catástrofe agrícola</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/802557</t>
+  </si>
+  <si>
+    <t>Liña de Garantías da ICO Plan de Resposta aos Danos Causados por Depresión Illada en Altos Niveis (DANA) - Regulamento (UE) 1408/2013 - Sector Agrícola De Minimis</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/802590</t>
+  </si>
+  <si>
+    <t>Axudas para cubrir o prezo do gasóleo consumido polos produtores agrícolas, artigos 24 a 27 do Real Decreto-Lei 20/2022. Ano 2024</t>
+  </si>
+  <si>
+    <t>2024-04-01</t>
+  </si>
+  <si>
+    <t>2028-04-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816995</t>
+  </si>
+  <si>
+    <t>Redución en 2024 da renda neta calculada polo método de estimación obxectiva no Imposto sobre a Renda das Persoas Físicas do artigo 11 do Real Decreto-Lei 7/2024. Agricultura</t>
+  </si>
+  <si>
+    <t>2025-04-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817145</t>
+  </si>
+  <si>
+    <t>Redución en 2024 da cota devengada por operacións correntes do réxime simplificado do Imposto sobre o Valor Engadido do artigo 11 do RD.lei 7/2024. Agricultura</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817148</t>
+  </si>
+  <si>
+    <t>Axudas complementarias para seguros agrarios en Madrid, pólizas do 01/01/24 ao 31/10/24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/733074</t>
+  </si>
+  <si>
+    <t>CONVENIO DE COLABORACIÓN ENTRE A CIDADE DE MELILLA E A FUNDACIÓN INSTITUTO CAMARA PARA A CREACIÓN E DESENVOLVEMENTO DA EMPRESA (INCYDE), PARA O DESENVOLVEMENTO DE TRES PROGRAMAS DE FORMACIÓN E APOIO DENTRO DO PROXECTO "REACTIVA O TEU FUTURO".</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/749903</t>
+  </si>
+  <si>
+    <t>AXUDA AO COMITÉ DE AGRICULTURA ECOLÓXICA 2024</t>
+  </si>
+  <si>
+    <t>2024-04-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755377</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos con obxectivos ambientais na industria agroalimentaria. De minimis</t>
+  </si>
+  <si>
+    <t>2024-08-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778390</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos con obxectivos ambientais na industria agroalimentaria, cofinanciadas por FEADESR e AGE</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778691</t>
+  </si>
+  <si>
+    <t>AXUDAS PARA GRUPOS DE TRATAMENTO INTEGRADO NA AGRICULTURA (ATRIAS) 2024</t>
+  </si>
+  <si>
+    <t>2024-12-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/797854</t>
+  </si>
+  <si>
+    <t>Axudas complementarias para seguros agrarios en Madrid. Pólizas do 01/11/24 ao 31/12/24</t>
+  </si>
+  <si>
+    <t>2024-11-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798585</t>
+  </si>
+  <si>
+    <t>Axudas complementarias para seguros agrarios en Madrid. Pólizas do 01/01/25 ao 31/12/25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798586</t>
+  </si>
+  <si>
+    <t>Axudas para Grupos de Defensa da Sanidade Pecuaria - LIÑA A</t>
+  </si>
+  <si>
+    <t>2024-11-26</t>
+  </si>
+  <si>
+    <t>2024-12-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799155</t>
+  </si>
+  <si>
+    <t>Axudas para Grupos de Defensa da Sanidade Pecuaria - LIÑA B</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799156</t>
+  </si>
+  <si>
+    <t>Axudas para Grupos de Tratamento Integrado na Agricultura (ATRIAS) 2025</t>
+  </si>
+  <si>
+    <t>2025-01-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805849</t>
+  </si>
+  <si>
+    <t>Axudas complementarias á renda para agricultores novos 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810484</t>
+  </si>
+  <si>
+    <t>Axudas para os agricultores de certos cultivos con dificultades na tempada de 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810488</t>
+  </si>
+  <si>
+    <t>AXUDAS PARA ORGANIZACIÓNS PROFESIONAIS AGRÍCOLAS E UNIÓN DE COOPERATIVAS AGRÍCOLAS (OPAS 2025)</t>
+  </si>
+  <si>
+    <t>2025-04-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821617</t>
+  </si>
+  <si>
+    <t>AXUDAS PARA COOPERATIVAS AGRÍCOLAS (UCAS 2025)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821618</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822575</t>
+  </si>
+  <si>
+    <t>AXUDA AO INVESTIMENTO CON OBXECTIVOS AMBIENTAIS INDUSTRIA AGROALIMENTARIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822609</t>
+  </si>
+  <si>
+    <t>Axudas para a incorporación de novos agricultores. Convocatoria de solicitudes 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825068</t>
+  </si>
+  <si>
+    <t>AXUDAS PARA INVESTIMENTOS, MODERNIZACIÓN E/OU MELLORA DE EXPLOTACIÓNS AGRÍCOLAS 2025</t>
+  </si>
+  <si>
+    <t>2025-04-24</t>
+  </si>
+  <si>
+    <t>2025-05-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828758</t>
+  </si>
+  <si>
+    <t>Axudas do FEADER para o fomento da forestación de terras agrícolas da Comunidade de Madrid 2025</t>
+  </si>
+  <si>
+    <t>2025-06-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834674</t>
+  </si>
+  <si>
+    <t>AXUDA FEADER PARA A AGRICULTURA E A GANDERÍA ECOLÓXICAS. PROGRAMA PEPAC 2025-29 E ANUAL</t>
+  </si>
+  <si>
+    <t>2025-06-10</t>
+  </si>
+  <si>
+    <t>2025-07-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836675</t>
+  </si>
+  <si>
+    <t>AXUDA DO FEADER PARA AGRICULTORES NOVOS QUE SE INCORPORAN NA EXPLOTACIÓN - CONVOCATORIA DE SOLICITUDES DE 2025</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841855</t>
+  </si>
+  <si>
+    <t>AXUDA COMPLEMENTARIA PARA SEGUROS AGRÍCOLAS NA COMUNIDADE DE MADRID, PÓLIZAS DO 01/01/26 AO 31/12/26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874707</t>
+  </si>
+  <si>
+    <t>AXUDAS PARA ORGANIZACIÓNS PROFESIONAIS AGRÍCOLAS E UNIÓN DE COOPERATIVAS AGRÍCOLAS (OPAS 2026)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876980</t>
+  </si>
+  <si>
+    <t>AXUDAS PARA ORGANIZACIÓNS PROFESIONAIS AGRÍCOLAS E UNIÓN DE COOPERATIVAS AGRÍCOLAS (OCAS 2026)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876985</t>
+  </si>
+  <si>
+    <t>AXUDA PARA GRUPOS DE TRATAMENTO INTEGRADO NA AGRICULTURA (ATRIAS) 2026</t>
+  </si>
+  <si>
+    <t>2026-02-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877386</t>
+  </si>
+  <si>
+    <t>AXUDA PARA GRUPOS DE DEFENSA DA SANIDADE GANDEIRA - LIÑA A</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877388</t>
+  </si>
+  <si>
+    <t>AXUDA PARA GRUPOS DE DEFENSA DA SANIDADE GANDEIRA - LIÑA B</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877389</t>
+  </si>
+  <si>
+    <t>Axudas para os agricultores de certos cultivos con dificultades na tempada de 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882799</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE EFICIENCIA ENERXÉTICA PARA PEMES E GRANDES EMPRESAS DO SECTOR INDUSTRIAL</t>
+  </si>
+  <si>
+    <t>2019-08-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763836</t>
+  </si>
+  <si>
+    <t>AXUDAS PARA INVESTIMENTOS, MODERNIZACIÓN E/OU MELLORA DE EXPLOTACIÓNS AGRÍCOLAS CONV.24</t>
+  </si>
+  <si>
+    <t>2024-07-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755162</t>
+  </si>
+  <si>
+    <t>AXUDA A EMPRESAS SEC AGR. GANAD. FORESTAL E INDUSTRIAL DESARR. PROY INV. 2025</t>
+  </si>
+  <si>
+    <t>2025-07-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834749</t>
+  </si>
+  <si>
+    <t>Marco regulador e convocatoria de subvencións para a subscrición de seguros agrarios incluídos no plan 2023 (44º plan)</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669197</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes e normativa que rexe o plan de subvencións aos seguros agrícolas 2024 (45.º plan)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744143</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para asociacións de empresas artesanais alimentarias para o fomento da artesanía agroalimentaria en Navarra, para o ano 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754332</t>
+  </si>
+  <si>
+    <t>Autorización dun gasto de 153.334,00 euros para unha subvención a UAGN para a defensa dos intereses dos agricultores e gandeiros, que para estes efectos está prevista nos Orzamentos Xerais de Navarra para o ano 2024.</t>
+  </si>
+  <si>
+    <t>2024-11-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755009</t>
+  </si>
+  <si>
+    <t>Marco regulador e convocatoria de axudas para investimentos en explotacións agrícolas (Obxectivo ambiental) PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756333</t>
+  </si>
+  <si>
+    <t>Autorización dun gasto de 225.000 euros para "Subvención á Unión de Cooperativas Agrarias de Navarra (UCAN) Fomento do cooperativismo agrario" 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756335</t>
+  </si>
+  <si>
+    <t>Axudas ás Agrupacións de Defensa Sanitaria Pecuaria, para a posta en marcha de programas sanitarios para a prevención, o control e a erradicación de enfermidades animais, para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-05-09</t>
+  </si>
+  <si>
+    <t>2024-06-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760084</t>
+  </si>
+  <si>
+    <t>Autorizar un gasto plurianual de 2.100.000,00 euros con cargo á partida orzamentaria 720007 72300 4400 412108 «Feader PDR 2014-2022. Servizos de asesoramento a través do INTIA», do orzamento de gastos de 2024 e o seu equivalente en 2025</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762365</t>
+  </si>
+  <si>
+    <t>Autorización dun gasto de 153.334,00 euros para unha subvención a EHNE para a defensa dos intereses dos agricultores e gandeiros, que para estes efectos está prevista nos Orzamentos Xerais de Navarra para o ano 2024.</t>
+  </si>
+  <si>
+    <t>2024-09-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762717</t>
+  </si>
+  <si>
+    <t>Convenio con PLENA INCLUSIÓN para o proxecto "Transformación dixital para a inclusión en Navarra"</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762722</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para o establecemento de agricultores a tempo parcial no marco do PEPAC de 2025</t>
+  </si>
+  <si>
+    <t>2025-01-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806725</t>
+  </si>
+  <si>
+    <t>Regulamento e convocatoria de solicitudes para 2025 para axudas a investimentos en explotacións agrícolas PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2025-04-22</t>
+  </si>
+  <si>
+    <t>2025-06-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828104</t>
+  </si>
+  <si>
+    <t>Marco regulador e convocatoria de solicitudes para 2025 para axudas a investimentos en explotacións agrícolas (Obxectivo ambiental) PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2025-04-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828337</t>
+  </si>
+  <si>
+    <t>Axudas ás Agrupacións de Defensa Sanitaria Pecuaria, para a posta en marcha de programas sanitarios para a prevención, o control e a erradicación de enfermidades animais, ano 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831443</t>
+  </si>
+  <si>
+    <t>Axudas para a promoción de produtos agrícolas mediante a organización de feiras gandeiras, para o ano 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831460</t>
+  </si>
+  <si>
+    <t>Convocatoria de propostas de 2025. Axudas ás asociacións de produtores agroalimentarios que comercializan a través de cadeas curtas de subministración e ás asociacións que xestionan espazos agrícolas TEST</t>
+  </si>
+  <si>
+    <t>2025-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839001</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para actividades de control e certificación de figuras de calidade agroalimentaria de Navarra, recoñecidas como DOP ou IGP, acollidas ao réxime de minimis, 2025.</t>
+  </si>
+  <si>
+    <t>2025-06-14</t>
+  </si>
+  <si>
+    <t>2025-06-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840055</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas a entidades locais para o fomento de canles curtas de comercialización de produtos agroalimentarios de 2025</t>
+  </si>
+  <si>
+    <t>2025-06-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840288</t>
+  </si>
+  <si>
+    <t>Convocatoria 2026-2027 de axudas de cooperación para a promoción de produtos agrícolas e alimentarios no marco de réximes de calidade, no marco do Plan estratéxico da política agrícola común (PEPAC)</t>
+  </si>
+  <si>
+    <t>2025-12-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875481</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes para 2026 para axudas á primeira instalación de novos agricultores profesionais no marco do PEPAC</t>
+  </si>
+  <si>
+    <t>2025-12-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878627</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes de axudas para axudar aos agricultores a tempo parcial novos a establecerse en 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878804</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes de axudas para o establecemento de novos agricultores de 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/879137</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas a entidades de xestión de denominacións de calidade agroalimentarias de 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/879619</t>
+  </si>
+  <si>
+    <t>Aprobar as bases reguladoras e a convocatoria de axudas para a campaña 2024-2025 para a xestión sostible dos pastos de montaña en Navarra, incluída na Intervención 6881.1 Repoboación Forestal e Sistemas Agroforestais do PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/767810</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para a Cooperación para a promoción de produtos agrícolas e alimentarios no marco de réximes de calidade, no marco do PEPAC, da Comunidade Foral de Navarra, 2025-2026</t>
+  </si>
+  <si>
+    <t>2025-02-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807136</t>
+  </si>
+  <si>
+    <t>Axudas ás Comunidades Enerxéticas para a transición enerxética 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761325</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos en industrias agroalimentarias. Convocatoria de propostas de 2023</t>
+  </si>
+  <si>
+    <t>2025-03-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796969</t>
+  </si>
+  <si>
+    <t>Axudas ás explotacións agrícolas para a transición enerxética 2025. Regulamento da Comisión 651/2014</t>
+  </si>
+  <si>
+    <t>2024-12-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798832</t>
+  </si>
+  <si>
+    <t>Axudas ás explotacións agrícolas para a transición enerxética 2025. De Minimis 1408/2013</t>
+  </si>
+  <si>
+    <t>2024-11-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799836</t>
+  </si>
+  <si>
+    <t>Axudas ao investimento para as industrias agroalimentarias. Convocatoria de propostas de 2026</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869026</t>
+  </si>
+  <si>
+    <t>Axudas extraordinarias para o prezo do gasóleo agrícola a partir do 20/2022</t>
+  </si>
+  <si>
+    <t>2023-03-31</t>
+  </si>
+  <si>
+    <t>2027-03-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/681411</t>
+  </si>
+  <si>
+    <t>Resolución do 15 de febreiro de 2024, do director da Axencia Valenciana de Desenvolvemento e Garantía Agraria, pola que se anuncian axudas para a destilación de subprodutos vitivinícolas, campaña 2023/2024</t>
+  </si>
+  <si>
+    <t>2024-02-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744366</t>
+  </si>
+  <si>
+    <t>Subvención para a posta en marcha da Intervención do Sector Viticultor no marco do Plan Estratéxico da Política Agrícola Común</t>
+  </si>
+  <si>
+    <t>2024-04-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756272</t>
+  </si>
+  <si>
+    <t>Resolución do 22 de abril de 2024 do Director da Axencia Valenciana de Desenvolvemento e Garantía Agraria, pola que se anuncia a convocatoria de axudas para a intervención no sector apícola para o ano 2024 na Comunidade Valenciana</t>
+  </si>
+  <si>
+    <t>2024-06-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761038</t>
+  </si>
+  <si>
+    <t>Resolución do 22 de xullo de 2024, do director da Axencia Valenciana de Desenvolvemento e Garantía Agraria, pola que se anuncian as axudas ao sector vitivinícola da Comunidade Valenciana para a súa promoción e comunicación en mercados de terceiros países.</t>
+  </si>
+  <si>
+    <t>2024-09-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776438</t>
+  </si>
+  <si>
+    <t>Resolución do 2 de setembro de 2024, do Director da (AVFGA), pola que se anuncia a convocatoria de axudas para investimentos na transformación, comercialización e/ou desenvolvemento de produtos agroalimentarios no marco do Plan Estratéxico da Política Agrícola Común</t>
+  </si>
+  <si>
+    <t>2024-09-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783462</t>
+  </si>
+  <si>
+    <t>Decreto Lei 10/2024, do 24 de setembro, do Consell, polo que se adoptan medidas urxentes de axuda en materia agrícola en resposta ao empeoramento das condicións do sector primario derivado do conflito armado en Ucraína e das condicións climáticas</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/788214</t>
+  </si>
+  <si>
+    <t>Resolución do 19 de decembro de 2024, do director da Axencia Valenciana de Desenvolvemento e Garantía Agraria, pola que se realiza a convocatoria anticipada de axudas para o exercicio 2025 para actividades de información e promoción de réximes de calidade agroalimentaria</t>
+  </si>
+  <si>
+    <t>2025-01-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806987</t>
+  </si>
+  <si>
+    <t>Resolución do 28 de xaneiro de 2025, do Director da Axencia Valenciana de Desenvolvemento e Garantía Agraria, pola que se establece a convocatoria de solicitudes para a concesión e o pagamento anual das axudas incluídas na solicitude única no marco de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811643</t>
+  </si>
+  <si>
+    <t>Resolución do 17 de abril de 2025, do Director da Axencia Valenciana de Desenvolvemento e Garantía Agraria (AVFGA), pola que se anuncia a convocatoria de axudas para investimentos na modernización de infraestruturas e sistemas de rega en comunidades e comunidades de regadores</t>
+  </si>
+  <si>
+    <t>2025-08-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829972</t>
+  </si>
+  <si>
+    <t>Resolución do 5 de maio de 2025, do director da Axencia Valenciana de Desenvolvemento e Garantía Agraria (AVFGA), pola que se convocan as axudas previstas na intervención 7119.02 LEADER do Plan Estratéxico da PAC 2023-2027 na Comunidade Valenciana, “</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830964</t>
+  </si>
+  <si>
+    <t>Resolución do 15 de maio de 2025, do Director da Axencia Valenciana de Desenvolvemento e Garantía Agraria, pola que se anuncia a convocatoria de axudas para a cooperación no marco das intervencións de desenvolvemento rural do Plan Estratéxico para o ano 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833015</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do 23 de decembro de 2025, do director da Axencia Valenciana de Desenvolvemento e Garantía Agraria, pola que se procede á convocatoria anticipada de axudas para o exercicio 2026 para actividades de información e promoción de réximes de calidade agroalimentaria</t>
+  </si>
+  <si>
+    <t>2026-02-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880609</t>
+  </si>
+  <si>
+    <t>Resolución da Consellería de Agricultura, Auga, Gandería e Pesca, pola que se anuncia a convocatoria de axudas para a certificación da produción ecolóxica na Comunidade Valenciana para o ano 2025</t>
+  </si>
+  <si>
+    <t>2025-05-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831390</t>
+  </si>
+  <si>
+    <t>Bases da convocatoria de proxectos innovadores para o programa de aceleración “AGRO·LAB TONOWASTE” promovido por VALÈNCIA INNOVATION CAPITAL</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>2024-12-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796042</t>
+  </si>
+  <si>
+    <t>Acordo entre o Ministerio de Sanidade e PS e FRS para o desenvolvemento dun proxecto de innovación</t>
+  </si>
+  <si>
+    <t>2024-04-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751688</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do 19 de agosto de 2024, da Dirección Xeral de Produción Agropecuaria e Gandeira, pola que se convocan as axudas para o fomento das razas autóctonas ameazadas na Comunidade Valenciana para o ano 2024.</t>
+  </si>
+  <si>
+    <t>2024-10-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782898</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a Consellería de Agricultura, Auga, Gandería e Pesca e AINIA, para o estudo da xestión do nitróxeno en estercos gandeiros mediante tecnoloxía de dixestión anaeróbica na Comunidade Valenciana</t>
+  </si>
+  <si>
+    <t>2024-11-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784990</t>
+  </si>
+  <si>
+    <t>Resolución do director xeral de Produción Agropecuaria e Gandeira, pola que se establece a convocatoria anticipada, para o Plan 2025, das axudas da Comunidade Valenciana destinadas á subscrición de seguros agrarios incluídos nos plans para</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804083</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804861</t>
+  </si>
+  <si>
+    <t>SUBVENCIÓN PARA A INTEGRACIÓN COOPERATIVA NO CURRÍCULO VITORIAL</t>
+  </si>
+  <si>
+    <t>2025-04-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823340</t>
+  </si>
+  <si>
+    <t>2025-05-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/824993</t>
+  </si>
+  <si>
+    <t>Procedemento para a concesión directa de axudas adicionais aos titulares de explotacións agrícolas de cultivos herbáceos, forraxeiros e aromáticos, cultivos hortícolas e viveiros afectados pola catástrofe natural PDRCV (M23)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825852</t>
+  </si>
+  <si>
+    <t>Resolución do 17 de abril de 2025, da Dirección Xeral de Produción Agropecuaria e Pecuaria, pola que se anuncia a convocatoria para o exercicio 2025 de axudas para a mellora da competitividade e sustentabilidade das explotacións gandeiras da Comunidade Valenciana.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828256</t>
+  </si>
+  <si>
+    <t>Resolución DG de Produción Agropecuaria, para o ano 2025 as axudas previstas na Orde 6/2024, pola que se aproban as bases reguladoras da axuda compensatoria para a erradicación e o control da bacteria Xylella fastidiosa</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831154</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831391</t>
+  </si>
+  <si>
+    <t>Resolución do 14 de novembro de 2025, da Dirección Xeral de Produción Agropecuaria e Pecuaria, pola que se convocan con antelación axudas para a mellora da competitividade e sustentabilidade das explotacións gandeiras da Comunidade Valenciana para o ano 2026.</t>
+  </si>
+  <si>
+    <t>2025-11-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869502</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN DX de Produción Agropecuaria, pola que se anuncia con antelación para o ano 2026 as axudas previstas na Orde 6/2024, que aproba axudas compensatorias por «Xylella fastidiosa».</t>
+  </si>
+  <si>
+    <t>2026-01-07</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874765</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do Ministerio de Agricultura, Auga, Gandería e Pesca pola que se convocan con antelación as axudas para os Consellos Reguladores ou Órganos de Xestión das figuras agroalimentarias de calidade diferenciada para o ano 2026 d</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880385</t>
+  </si>
+  <si>
+    <t>INSTITUTO VALENCIANO DE CONSERVACIÓN, RESTAURACIÓN E INVESTIGACIÓN, PARA O FINANCIAMENTO DE INVESTIMENTOS E OPERACIÓNS DE CAPITAL DA ENTIDADE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764650</t>
+  </si>
+  <si>
+    <t>Resolución do director xeral de Produción Agropecuaria e Gandeira, pola que se convoca anticipadamente, para o ano 2025, as axudas de minimis destinadas á replantación de parcelas frutícolas cuxa colleita estea ou fose destruída</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804483</t>
+  </si>
+  <si>
+    <t>Resolución do director xeral de Produción Agropecuaria e Gandeira pola que se convoca anticipadamente, para o ano 2025, axudas ás explotacións de cereixas en zonas afectadas por factores climáticos, ambientais e</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805096</t>
+  </si>
+  <si>
+    <t>Axudas para os Consellos Reguladores ou organismos de xestión dos produtos agroalimentarios de calidade diferenciada da Comunidade Valenciana</t>
+  </si>
+  <si>
+    <t>2025-02-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807564</t>
+  </si>
+  <si>
+    <t>Impulso da acción climática local a través do Plan de Acción para o Clima e a Enerxía (Pacto dos Alcaldes polo Clima e a Enerxía) en 2024</t>
+  </si>
+  <si>
+    <t>2024-05-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761670</t>
+  </si>
+  <si>
+    <t>CONVENIO DE COOPERACIÓN EDUCATIVA ENTRE A GENERALIDADE, A TRAVÉS DO MINISTERIO DE AGRICULTURA, GANDERÍA E PESCA E A UNIVERSIDADE CEU CARDENAL HERRERA, PARA A REALIZACIÓN DE PRÁCTICAS FORMATIVAS SUBVENCIONADAS DURANTE O ANO 2024</t>
+  </si>
+  <si>
+    <t>2024-05-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761911</t>
+  </si>
+  <si>
+    <t>CONVENIO DE COOPERACIÓN EDUCATIVA ENTRE A GENERALIDADE, A TRAVÉS DO MINISTERIO DE AGRICULTURA, GANDERÍA E PESCA E A UNIVERSIDADE MIGUEL HERNÁNDEZ DE ELXE, PARA A IMPLEMENTACIÓN DE PRÁCTICAS FORMATIVAS SUBVENCIONADAS DURANTE O ANO 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763059</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do 29 de decembro de 2025 pola que se aproba a convocatoria plurianual de subvencións para a liña de fomento da contratación e regularización do Seguro Agrario Combinado no exercicio 2026 baixo a modalidade de gasto anticipado</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882337</t>
+  </si>
+  <si>
+    <t>Subvencións directas 2024 para promover a contratación de pólizas de seguros agrarios combinados, segundo o decreto 286/2023 do 19 de decembro</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/740265</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para Agrupacións de Defensa Sanitaria Pecuaria e Agrupacións de Defensa Sanitaria Apícola de 2024</t>
+  </si>
+  <si>
+    <t>2024-07-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774687</t>
+  </si>
+  <si>
+    <t>Resolución de 2025 sobre subvencións para a prestación de asesoramento técnico ao sector agrícola en materia de protección fitosanitaria, do 20 de decembro de 2024.</t>
+  </si>
+  <si>
+    <t>2025-02-14</t>
+  </si>
+  <si>
+    <t>2025-03-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813441</t>
+  </si>
+  <si>
+    <t>Subvencións para o financiamento de préstamos a titulares de explotacións de oliveira e viñedo de secano situadas en Estremadura, de acordo co Decreto 35/2025, do 6 de maio, polo que se convocan.</t>
+  </si>
+  <si>
+    <t>2025-06-13</t>
+  </si>
+  <si>
+    <t>2025-08-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838948</t>
+  </si>
+  <si>
+    <t>Subvención 2025 para titulares de explotacións agrícolas para promover a participación en réximes de calidade alimentaria. s/ Resolución do 19 de xuño de 2025.</t>
+  </si>
+  <si>
+    <t>2025-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842305</t>
+  </si>
+  <si>
+    <t>Resolución de 3 de decembro de 2025 sobre subvencións para a prestación de asesoramento técnico ao sector agrícola en materia de protección fitosanitaria.</t>
+  </si>
+  <si>
+    <t>2026-01-14</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880343</t>
+  </si>
+  <si>
+    <t>Resolución do 21 de marzo de 2024 de ICEX España Exportación e Investimento, EPE, pola que se anuncia a convocatoria de subvencións para a Participación en Grupo na Feira OVUM 2024 - XXVIII Congreso Latinoamericano de Avicultura - Punta del Este (URUGUAI) - 12-15 de novembro de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754393</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa XXII Convocatoria (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-04-20</t>
+  </si>
+  <si>
+    <t>2024-06-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754959</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de acordo coa XII Convocatoria (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>2024-04-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755838</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), de acordo coa XII Convocatoria (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755839</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), de acordo coa VIII Convocatoria (PDR 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755840</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da XXII sección (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756496</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa XII Convocatoria (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756497</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa 13.ª Convocatoria de Propostas (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782270</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de acordo coa XIII Convocatoria (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782271</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección XIII (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782273</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa IX Convocatoria de Propostas (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782332</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de acordo coa IX Convocatoria (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782333</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección IX (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782334</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa XII Convocatoria (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782491</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa XII Convocatoria (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782492</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), de conformidade coa XII Convocatoria (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782493</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa XIV Convocatoria de Propostas (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2024-09-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784454</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), no marco da XIV Convocatoria (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784455</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da XXIII sección (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784515</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección IX (PDR 2014-2020) GAL ADEVAG</t>
+  </si>
+  <si>
+    <t>2024-11-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795884</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader 2025, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), segundo a XXIV Convocatoria (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808943</t>
+  </si>
+  <si>
+    <t>Enfoque Leader de axuda 2025 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección IX (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816089</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2025 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección IX (PDR 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>2025-03-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816223</t>
+  </si>
+  <si>
+    <t>Axudas 2025: enfoque LEADER para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais. (Entrevista, 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL SOPORTE DE PRODUCIÓN</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869950</t>
+  </si>
+  <si>
+    <t>Axudas de 2025: enfoque LEADER para investimentos na transformación e comercialización de produtos agrícolas. SEN axudas estatais. (Entrevista, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL FEDESIBA</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871049</t>
+  </si>
+  <si>
+    <t>Axudas de 2025: enfoque LEADER para investimentos na transformación e comercialización de produtos agrícolas. SEN axudas estatais. (Entrevista, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2025-12-02</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872386</t>
+  </si>
+  <si>
+    <t>Axudas 2025: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872387</t>
+  </si>
+  <si>
+    <t>2026 Axudas para financiar medidas de loita contra o despoboamento en núcleos de poboación rurais con especiais dificultades demográficas. Liña 4: Consolidación da actividade agraria segundo a disposición adicional do Decreto 178/205.</t>
+  </si>
+  <si>
+    <t>2026-02-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876756</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa VIII Convocatoria de Propostas (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2024-07-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763736</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de acordo coa VIII Convocatoria (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763737</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), de acordo coa VIII Convocatoria (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763739</t>
+  </si>
+  <si>
+    <t>Subvencións da Estratexia Leader 2024 para o apoio á innovación social, á gobernanza multinivel e á revitalización social e económica (Submedida 19.2.7 PDR), de acordo coa XIV Convocatoria (PDR 2014-2020) do GAL TENTUDIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764490</t>
+  </si>
+  <si>
+    <t>Axudas 2025 para a implantación de sistemas de rega que promovan o uso eficiente da auga e a enerxía nas explotacións agrícolas, segundo o Decreto 12/2025, do 11 de marzo, polo que se convocan.</t>
+  </si>
+  <si>
+    <t>2025-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823462</t>
+  </si>
+  <si>
+    <t>Axudas 2024 para Investimentos en Industrias Agroalimentarias, segundo o Decreto 87/2024, do 30 de xullo, polo que se establecen as bases reguladoras para a concesión de incentivos agroalimentarios na Comunidade Autónoma de Estremadura, para apoiar os investimentos destinados á transformación e comercialización de produtos agrícolas, e se aproba a súa convocatoria única</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779544</t>
+  </si>
+  <si>
+    <t>Axudas 2025-26 para o establecemento de agricultores novos na Comunidade Autónoma de Estremadura, primeira convocatoria incorporada ao Decreto 169/2024</t>
+  </si>
+  <si>
+    <t>2025-01-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/809138</t>
+  </si>
+  <si>
+    <t>Axudas 2025-26 Investimentos en Modernización e/ou Mellora de Explotacións Agrarias nas que se establece o agricultor mozo, primeira convocatoria incorporada no Decreto 169/2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/809139</t>
+  </si>
+  <si>
+    <t>Axudas PEPAC 2025. Axudas complementarias a agricultores novos, segundo a Resolución do 27 de xaneiro de 2025 que as convoca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811619</t>
+  </si>
+  <si>
+    <t>Axudas PEPAC 2025. Agricultura ecolóxica, segundo a Resolución do 27 de xaneiro de 2025 que as convoca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811622</t>
+  </si>
+  <si>
+    <t>Axudas PEPAC 2025. Axudas agrícolas asociadas, segundo a Resolución do 27 de xaneiro de 2025 que as convoca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811625</t>
+  </si>
+  <si>
+    <t>Axudas 2025 para investimentos destinados á transformación e comercialización de produtos agrícolas, de acordo coa Resolución do 29 de outubro de 2025 pola que se convocan solicitudes</t>
+  </si>
+  <si>
+    <t>2026-01-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869937</t>
+  </si>
+  <si>
+    <t>Axudas PEPAC 2026. Axudas complementarias a agricultores novos, segundo a Resolución do 21 de xaneiro de 2026 que as convoca.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882885</t>
+  </si>
+  <si>
+    <t>Axudas PEPAC 2026. Axudas agrícolas asociadas, segundo a Resolución do 21 de xaneiro de 2026 que as convoca.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882886</t>
+  </si>
+  <si>
+    <t>Extremadura Avante outorga subvencións a empresas para a participación en grupo na Feira Fruit Attraction 2025, segundo o Acordo do 27 de marzo de 2025 que as convoca.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823326</t>
+  </si>
+  <si>
+    <t>Axudas 2025 a empresas para a participación en grupo na Feira de Ingredientes Alimentarios 2025, segundo o Acordo do 26 de agosto de 2025 que as convoca.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853387</t>
+  </si>
+  <si>
+    <t>Subvención 2026, Sector Agrario, para a integración sociolaboral de menores/mozos que cumpran ou teñan cumprido medidas xudiciais, por Resolución do 14 de novembro de 2025</t>
+  </si>
+  <si>
+    <t>2026-11-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871614</t>
+  </si>
+  <si>
+    <t>Subvencións 2023 a empresas privadas non agrícolas para a contratación de persoas participantes nos proxectos do programa de escolas profesionais de emprego dual (liña ii), segundo a resolución do 9 de agosto de 2023 que as convoca</t>
+  </si>
+  <si>
+    <t>2023-09-14</t>
+  </si>
+  <si>
+    <t>2024-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/715998</t>
+  </si>
+  <si>
+    <t>Subvencións 2023 a empresas agrarias privadas para a contratación de persoas participantes nos proxectos do programa de escolas profesionais de emprego dual (liña ii), segundo a resolución do 9 de agosto de 2023 que as convoca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/715999</t>
+  </si>
+  <si>
+    <t>Subvención 2023 a empresas agrícolas privadas para a contratación de persoas participantes nos proxectos do programa de colaboración rural (liña ii), segundo a resolución do 9 de agosto de 2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/716031</t>
+  </si>
+  <si>
+    <t>Subvención 2023 a empresas privadas non agrícolas para a contratación de persoas participantes nos proxectos do programa de colaboración rural (liña ii), segundo a resolución do 9 de agosto de 2023</t>
+  </si>
+  <si>
+    <t>2023-09-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/716032</t>
+  </si>
+  <si>
+    <t>Axudas 2024 para a Mellora da Produción e Comercialización de Produtos Apícolas, segundo a Resolución do 6 de maio de 2024 que as convoca</t>
+  </si>
+  <si>
+    <t>2024-03-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750241</t>
+  </si>
+  <si>
+    <t>Resolución do 24 de marzo de 2025 pola que se establecen as bases reguladoras das axudas para o apoio á cooperación en actividades de información e promoción dos produtos agrícolas e alimentarios de Galicia amparados por réximes de calidade levadas a cabo por agrupacións de produtores, no marco do Plan Estratéxico da PAC 2023-2027, e se convocan solicitudes para o exercicio orzamentario de 2025</t>
+  </si>
+  <si>
+    <t>2025-05-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823827</t>
+  </si>
+  <si>
+    <t>Resolución do 16 de abril de 2025 pola que se establece o marco regulador das axudas aos programas de calidade desenvolvidos polos consellos reguladores das denominacións de calidade agroalimentaria e se anuncia a convocatoria para o ano 2025 (código de procedemento)</t>
+  </si>
+  <si>
+    <t>2025-05-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828643</t>
+  </si>
+  <si>
+    <t>Resolución do 17 de xuño de 2025 pola que se establecen as bases reguladoras das axudas ás explotacións agrícolas pertencentes á indicación xeográfica protexida Faba de Lourenzá e se convocan solicitudes para o ano 2025 (código de procedemento MR302)</t>
+  </si>
+  <si>
+    <t>2025-06-28</t>
+  </si>
+  <si>
+    <t>2025-07-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842301</t>
+  </si>
+  <si>
+    <t>Resolución do 19 de decembro de 2025 pola que se establece o marco regulador das axudas para o apoio á cooperación en actividades de información e promoción dos produtos agrícolas e alimentarios de Galicia amparados por réximes de calidade</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877528</t>
+  </si>
+  <si>
+    <t>Orde do 21 de novembro de 2025 pola que se establecen as bases reguladoras das axudas para paliar os danos causados polo xabaril nos cultivos agrícolas e se convocan solicitudes para o ano 2026 (código de procedemento MT809E)</t>
+  </si>
+  <si>
+    <t>2025-10-11</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871824</t>
+  </si>
+  <si>
+    <t>Orde do 19 de decembro de 2023 pola que se establecen as bases reguladoras das axudas para paliar os danos causados polo xabaril nos cultivos agrícolas e se convocan solicitudes para o ano 2024 (código de procedemento mt809e).</t>
+  </si>
+  <si>
+    <t>2024-01-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739234</t>
+  </si>
+  <si>
+    <t>Convenio entre a Consellería de Promoción do Emprego e Igualdade e a Federación de Escolas Agrarias Familiares de Galicia para o desenvolvemento dun proxecto piloto de integración formativa</t>
+  </si>
+  <si>
+    <t>2023-10-08</t>
+  </si>
+  <si>
+    <t>2024-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720425</t>
+  </si>
+  <si>
+    <t>A Orde do 15 de decembro de 2023 establece as bases reguladoras das axudas para o fomento da contratación de seguros agrarios na comunidade autónoma de Galicia e convócase para o ano 2024 (código de procedemento mr443a).</t>
+  </si>
+  <si>
+    <t>2024-01-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/737939</t>
+  </si>
+  <si>
+    <t>Orde do 15 de outubro de 2024 pola que se establecen as bases reguladoras das axudas a organizacións profesionais agrarias e asociacións agrarias para a realización de actividades de interese agrario e se anuncia a convocatoria para o ano 2024 (Código de procedemento)</t>
+  </si>
+  <si>
+    <t>2024-10-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/791659</t>
+  </si>
+  <si>
+    <t>Orde do 20 de decembro de 2024 pola que se establecen as bases reguladoras das axudas para o fomento do uso de maquinaria agrícola no marco dun réxime asociativo en Galicia, financiadas co Instrumento de Recuperación da Unión Europea (EURI)</t>
+  </si>
+  <si>
+    <t>2025-02-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808627</t>
+  </si>
+  <si>
+    <t>Orde do 26 de decembro de 2024, pola que se establecen as bases reguladoras das axudas para o fomento da contratación de seguros agrarios na Comunidade Autónoma de Galicia e se convocan para o ano 2025 (Código de procedemento MR443A)</t>
+  </si>
+  <si>
+    <t>2025-01-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808706</t>
+  </si>
+  <si>
+    <t>ORDE do 11 de xuño de 2025 pola que se establecen as bases reguladoras das axudas destinadas a agricultores novos, no marco do Plan Estratéxico da Política Agrícola Común de España 2023-2027, cofinanciado polo Fondo Europeo</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841548</t>
+  </si>
+  <si>
+    <t>Orde do 21 de agosto de 2025 pola que se establecen as bases reguladoras das axudas destinadas a promover o uso común de instalacións e equipamentos nun réxime asociativo, no marco do Plan Estratéxico da Política Agrícola Común</t>
+  </si>
+  <si>
+    <t>2025-08-25</t>
+  </si>
+  <si>
+    <t>2025-09-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853100</t>
+  </si>
+  <si>
+    <t>Orde do 18 de setembro de 2025 pola que se establecen as bases reguladoras das axudas a organizacións profesionais agrarias e asociacións agrarias para a realización de actividades de interese agrario e se convocan solicitudes para o ano 2025 (código de</t>
+  </si>
+  <si>
+    <t>2025-09-24</t>
+  </si>
+  <si>
+    <t>2025-10-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/858070</t>
+  </si>
+  <si>
+    <t>Orde do 12 de decembro de 2025, pola que se establecen as bases reguladoras das axudas ás entidades recoñecidas como agrupacións de defensa sanitaria gandeira (ADSG) en Galicia e se convocan para o ano 2026-2027 (Código de procedemento MR2)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878167</t>
+  </si>
+  <si>
+    <t>Orde do 29 de decembro de 2025, pola que se establecen as bases reguladoras das axudas para o fomento da contratación de seguros agrarios na Comunidade Autónoma de Galicia e se convocan para o ano 2026 (Código de procedemento MR443A)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881236</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos na transformación e comercialización de produtos agrícolas cofinanciadas polo Fondo Europeo Agrícola de Desenvolvemento Rural (Feader)</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881481</t>
+  </si>
+  <si>
+    <t>ORDE do 30 de decembro de 2025, pola que se establece o marco regulador das subvencións en réxime de concorrencia competitiva para investimentos de reforestación con especies de folla ancha e/ou coníferas, cofinanciadas polo Fondo Europeo Agrícola de Desenvolvemento</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882176</t>
+  </si>
+  <si>
+    <t>ORDE do 30 de decembro de 2025 pola que se establecen as bases reguladoras das axudas, en concorrencia competitiva, para o fomento e apoio das agrupacións forestais de xestión conxunta de produtores forestais, cofinanciadas polo Fondo Europeo de Desenvolvemento Económico.</t>
+  </si>
+  <si>
+    <t>2026-02-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882671</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes para o ano 2025 de axudas para apoiar grupos empresariais innovadores co fin de mellorar a súa competitividade e a súa contribución á autonomía estratéxica</t>
+  </si>
+  <si>
+    <t>2025-08-29</t>
+  </si>
+  <si>
+    <t>2025-09-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853152</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrario en Andalucía e Estremadura. Proxectos para a Xeración de Emprego Estable 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759307</t>
+  </si>
+  <si>
+    <t>SUBVENCIÓNS SEPE-CORPORACIÓNS LOCAIS 2024 do PROGRAMA DE PROMOCIÓN DO EMPREGO AGRÍCOLA</t>
+  </si>
+  <si>
+    <t>2024-05-18</t>
+  </si>
+  <si>
+    <t>2024-06-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761338</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrícola 2024 para Proxectos de Garantía de Ingresos</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761339</t>
+  </si>
+  <si>
+    <t>Resolución do 30 de abril de 2024 da Fundación EOI, FSP, pola que se convocan axudas para impulsar o ecosistema emprendedor innovador nacional dentro do Programa de Impulso ao Ecosistema Emprendedor Innovador no marco do PRTR</t>
+  </si>
+  <si>
+    <t>2024-06-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762052</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrícola 2024 para Proxectos que Xeran Emprego Estable</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762465</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrario. Proxectos de Garantía de Renda 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762466</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrario en Andalucía e Estremadura 2024 (Cádiz) - Proxectos xeradores de emprego estable</t>
+  </si>
+  <si>
+    <t>2024-08-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776966</t>
+  </si>
+  <si>
+    <t>ESTADO - CONSELLERÍA DE TRABALLO E ECONOMÍA SOCIAL - DIRECCIÓN PROVINCIAL DO SEPE DE CASTELLÓ/CASTELLÓN</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827164</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrario 2025. Proxectos de Garantía de Ingresos</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829544</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrícola 2025 para Proxectos de Garantía de Ingresos</t>
+  </si>
+  <si>
+    <t>2025-05-14</t>
+  </si>
+  <si>
+    <t>2025-06-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831777</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrícola 2025 para Proxectos que Xeran Emprego Estable</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831780</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE SUBVENCIÓNS PARA A PROMOCIÓN DO EMPREGO AGRÍCOLA 2025 DP SEPE MURCIA</t>
+  </si>
+  <si>
+    <t>2025-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832066</t>
+  </si>
+  <si>
+    <t>PROGRAMA PARA A PROMOCIÓN DO EMPREGO AGRÍCOLA EN ZONAS RURAIS DEPRIMIDAS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833180</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrícola 2025 (Emprego Estable)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836506</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrícola 2025 (Garantía de Renda)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836508</t>
+  </si>
+  <si>
+    <t>Programa para a Promoción do Emprego Agrícola en Zonas Rurais Deprimidas 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842067</t>
+  </si>
+  <si>
+    <t>PROGRAMA PARA A PROMOCIÓN DO EMPREGO AGRÍCOLA EN ZONAS RURAIS DEPRIMIDAS (2025). SALAMANCA</t>
+  </si>
+  <si>
+    <t>2025-07-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842268</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrícola 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838004</t>
+  </si>
+  <si>
+    <t>PROGRAMA PARA A PROMOCIÓN DO EMPREGO AGRÍCOLA XAÉN 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764318</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE SUBVENCIÓNS PARA A PROMOCIÓN DO EMPREGO AGRÍCOLA CCE 2024 DP SEPE MURCIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763362</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrícola 2024</t>
+  </si>
+  <si>
+    <t>2024-07-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764051</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764127</t>
+  </si>
+  <si>
+    <t>Adenda á resolución do 28 de setembro de 2023, de ICEX España Exportación e Investimento, EPE, pola que se anuncia a convocatoria de subvencións para a participación en grupo na feira IWF 2024 - Atlanta (EUA) 6-9 de agosto de 2024</t>
+  </si>
+  <si>
+    <t>2023-09-29</t>
+  </si>
+  <si>
+    <t>2024-07-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/719422</t>
+  </si>
+  <si>
+    <t>Resolución do 23 de novembro de 2023 de ICEX España Exportación e Investimento, EPE, pola que se anuncia a convocatoria de subvencións para a participación en grupo na feira Kind &amp; Jugend 2024 - Colonia (Alemaña) 3-5 de setembro de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729256</t>
+  </si>
+  <si>
+    <t>Resolución do 25 de xaneiro de 2024 de ICEX España Exportación e Investimento, EPE, pola que se anuncia a convocatoria de subvencións para a participación en grupo en IDEOBAIN-INTERCLIMA 2024 París (Francia) do 30 de setembro de 2024 ao 3 de outubro de 2024</t>
+  </si>
+  <si>
+    <t>2024-01-25</t>
+  </si>
+  <si>
+    <t>2024-07-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741213</t>
+  </si>
+  <si>
+    <t>Resolución do 25 de xaneiro de 2024 de ICEX España Exportación e Investimento, EPE pola que se convoca a concesión de axudas para a participación en grupo na AMB (Exposición Internacional de Traballo Metalúrxico) de Stuttgart (Alemaña) do 10 ao 14 de setembro de 2024</t>
+  </si>
+  <si>
+    <t>2024-07-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741219</t>
+  </si>
+  <si>
+    <t>Resolución do 25 de xaneiro de 2024 de ICEX España Exportación e Investimento, EPE, pola que se anuncia a convocatoria de subvencións para a participación en grupo na IMTS (Feira Internacional de Tecnoloxía da Fabricación) de Chicago, EUA, do 9 ao 14 de setembro de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741336</t>
+  </si>
+  <si>
+    <t>Resolución do 25 de xaneiro de 2024 de ICEX España Exportación e Investimento, EPE pola que se convoca a concesión de axudas para a participación en grupo na feira (Exposición Internacional de Tecnoloxía do Traballo da Chapa Metalíca) Hannover do 22 ao 25 de outubro de 2024</t>
+  </si>
+  <si>
+    <t>2024-09-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741338</t>
+  </si>
+  <si>
+    <t>Resolución do 21 de marzo de 2024 de ICEX España Exportación e Investimento, EPE pola que se convoca a concesión de axudas para a Participación en Grupo na Feira AGRIEXPO - Lima (PERÚ) - 23 a 25 de outubro de 2024</t>
+  </si>
+  <si>
+    <t>2024-03-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750838</t>
+  </si>
+  <si>
+    <t>Resolución do 25 de abril de 2024 de ICEX España Exportación e Investimento, EPE pola que se convoca a concesión de axudas para a Participación en Grupo na Feira INTERSOLAR 2024 - Múnic (ALEMANIA) - 19 a 21 de xuño de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750841</t>
+  </si>
+  <si>
+    <t>Resolución do 21 de marzo de 2024 de ICEX España Exportación e Investimento, EPE pola que se convoca a concesión de axudas para a Participación en Grupo na Feira SAUDI AGRICULTURE 2024 - Riad (ARABIA SAUDITA) - 21 a 24 de outubro de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750846</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrario. Proxectos Xeradores de Emprego Estable 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757555</t>
+  </si>
+  <si>
+    <t>Resolución de epe red.es pola que se convocan axudas para a dixitalización de comunidades de bens, sociedades civís con fins mercantís, sociedades civís profesionais e explotacións agrarias conxuntas do segmento I, II, III.</t>
+  </si>
+  <si>
+    <t>2023-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/709378</t>
+  </si>
+  <si>
+    <t>Resolución epe red.es da convocatoria de axudas para a dixitalización de comunidades de propietarios en copropiedade, sociedades civís con fins mercantís, sociedades civís profesionais e explotacións agrarias en copropiedade. Segmento i, ii, iii. Sector agrario.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713025</t>
+  </si>
+  <si>
+    <t>Resolución epe red.es da convocatoria de axudas para a dixitalización de comunidades de propietarios en copropiedade, sociedades civís con fins mercantís, sociedades civís profesionais e explotacións agrarias en copropiedade. Segmento i, ii, iii. Sector pesqueiro.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713031</t>
+  </si>
+  <si>
+    <t>Resolución da convocatoria de subvencións de EPE Red.es para a dixitalización de comunidades de propietarios en copropiedade, sociedades civís con fins mercantís, sociedades civís profesionais e explotacións agrarias en copropiedade. Segmento I, II, III. Sector SIEG</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713034</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes para o Programa de Vales de Conectividade "UNICO Demanda Bono PYME". Sector agrícola.</t>
+  </si>
+  <si>
+    <t>2024-09-10</t>
+  </si>
+  <si>
+    <t>2024-12-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776624</t>
+  </si>
+  <si>
+    <t>Resolución da EPE Red.es pola que se anuncian axudas para a dixitalización de empresas do segmento IV (entre 50 e menos de 100 empregados) e do segmento V (entre 100 e menos de 250 empregados). Programa Kit Dixital. Sector agrario.</t>
+  </si>
+  <si>
+    <t>2024-12-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801151</t>
+  </si>
+  <si>
+    <t>Convenio entre o Ministerio de Agricultura, Gandería, Pesca e Desenvolvemento Sostible e a Fundación Biodiversidade, para a execución de accións incluídas no proxecto LIFE15 IPE/ES/012 “Xestión integrada, innovadora e participativa da Rede Natura 20</t>
+  </si>
+  <si>
+    <t>2022-03-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/731506</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a fundación Biodiversidade e o Ministerio de Agricultura, Gandería, Pesca e Desenvolvemento Sostible para a execución de accións incluídas no proxecto life cerceta marmorizada (life19 nat/es/000906)</t>
+  </si>
+  <si>
+    <t>2022-06-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/731543</t>
+  </si>
+  <si>
+    <t>Programa 1 Proxectos innovadores de instalacións agrovoltaicas con almacenamento (ENERXÍAS RENOVABLES INNOVADORAS) no marco do Plan de Recuperación, Transformación e Resiliencia, financiado pola Unión Europea-Next Generation EU</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778726</t>
+  </si>
+  <si>
+    <t>Resolución da Dirección da Fundación de Biodiversidade pola que se publica a convocatoria de subvencións para a realización de proxectos que contribúan á mellora ambiental no ámbito agrícola e forestal, e á contribución ao desenvolvemento territorial sostible en Doñana.</t>
+  </si>
+  <si>
+    <t>2024-12-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803854</t>
+  </si>
+  <si>
+    <t>Subvencións para seguros agrícolas, gandeiros e forestais incluídas no 47º Plan de Seguros Agrarios Combinados</t>
+  </si>
+  <si>
+    <t>2027-07-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886334</t>
+  </si>
+  <si>
+    <t>Liña de financiamento "ICO Growth Exporters" - Agricultura De Minimis</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886390</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885510</t>
+  </si>
+  <si>
+    <t>Resolución do 10/02/2026 da Dirección Xeral de Produción Agroalimentaria e Cooperativas, pola que se convocan axudas para a asistencia á feira agroalimentaria World Olive Oil Exhibition (WOOE) para o ano 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886495</t>
+  </si>
+  <si>
+    <t>Resolución do 10/02/2026, da Dirección Xeral de Planificación Agraria, pola que se convocan as subvencións para o ano 2026 para o fomento das razas autóctonas españolas.</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886491</t>
+  </si>
+  <si>
+    <t>Resolución do 9 de febreiro de 2026, pola que se convocan para o ano 2026 as axudas destinadas a apoiar a prestación de servizos de asesoramento (Intervención 7202.06. asesoramento a agricultores novos) previstas na Orde do 8 de abril</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886458</t>
+  </si>
+  <si>
+    <t>Resolución, do 05/02/2026, da Dirección Xeral de Agricultura e Gandería, pola que se realiza a convocatoria de axudas da Intervención Sectorial Apícola no marco do Plan Estratéxico da Política Agrícola Común (Pepac) en Castela-A Mancha.</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885714</t>
+  </si>
+  <si>
+    <t>Orde do 4 de febreiro de 2026 da CMAV e OT pola que se convoca a prima compensatoria para o ano 2026, cofinanciada polo Feader no marco do PEPAC España 2023-2027, para expedientes de forestación de terras agrícolas (1993-1999, 2000-2006 e 2007-2013)</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887418</t>
+  </si>
+  <si>
+    <t>Pagamentos directos á agricultura 2023/2027</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888025</t>
+  </si>
+  <si>
+    <t>ORDE do 13 de febreiro de 2026, pola que se regula a aplicación de dous pagamentos directos á agricultura e á gandería e as axudas ao desenvolvemento rural suxeitas ao sistema integrado de xestión e control (códigos de procedemento MR250A, MR239G, MR239K, MR2)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888126</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do 19 de febreiro de 2026, do director da Axencia Valenciana de Desenvolvemento e Garantía Agraria, pola que se aproba a convocatoria de axudas para a reestruturación e conversión de viñedos na Comunidade Valenciana para operacións que finalicen</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888572</t>
+  </si>
+  <si>
+    <t>Axudas para cubrir o prezo do gasóleo consumido polos produtores agrícolas, artigos 24 a 27 do Real Decreto-Lei 20/2022. Ano 2025</t>
+  </si>
+  <si>
+    <t>2029-04-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888922</t>
+  </si>
+  <si>
+    <t>Orde da Consellería de Augas, Agricultura, Gandería e Pesca pola que se aproba a convocatoria de axudas para a reestruturación e reconversión de viñedos na Rexión de Murcia, para o ano 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-23</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888969</t>
+  </si>
+  <si>
+    <t>Resolución do 20/02/2026 da Dirección Xeral de Planificación Agraria, pola que se convocan axudas para a prestación de servizos de asesoramento en xestión integrada de pragas por parte da Ag, polo procedemento de tramitación anticipada, por parte da Ag</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889012</t>
+  </si>
+  <si>
+    <t>Bases reguladoras e convocatoria de subvencións para a subscrición de seguros agrarios incluídos no Plan de Seguros Combinados de 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890287</t>
+  </si>
+  <si>
+    <t>Orde do 27 de febreiro de 2026, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan para o ano 2026 axudas ás actividades oficiais de control do rendemento leiteiro en Castela e León.</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890132</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890368</t>
+  </si>
+  <si>
+    <t>Orde do 28 de febreiro de 2026 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan axudas para a vacinación contra a salmonela en galiñas poñedoras en Castela e León.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890367</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Augas, Agricultura, Gandería e Pesca pola que se aproba a Convocatoria de Axudas para o Establecemento de Mozos Agricultores, no Marco do Plan Estratéxico da Política Agrícola Común, Período 2023-2027</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891315</t>
+  </si>
+  <si>
+    <t>Resolución da Dirección Xeral de Planificación Agraria pola que se anuncian, en réxime de concorrencia competitiva, para o ano 2026, axudas para compensar a perda de beneficios das explotacións gandeiras nas que se impuxo unha orde de sacrificio forzoso</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890551</t>
+  </si>
+  <si>
+    <t>Orde IND/8/2026, do 25 de febreiro, pola que se aproba a convocatoria de subvencións destinadas ao fomento do emprego e á mellora da competitividade nas cooperativas e sociedades laborais. Regulamento (UE) 1408/2013 sobre o De Minimis Agricola.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890199</t>
+  </si>
+  <si>
+    <t>Axudas ás organizacións sindicais de traballadores do sector agroalimentario para o desenvolvemento das súas actividades de colaboración e representación ante a Administración Xeral do Estado</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890371</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas a concellos para a construción de novas obras e mellora de infraestruturas agrícolas no ano 2026.</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890665</t>
+  </si>
+  <si>
+    <t>Extracto da Orde do 27 de febreiro de 2026 do Ministerio de Agricultura, Pesca e Alimentación pola que se anuncia o Premio "Alimentos de España Mellores Viños, ano 2026"</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890573</t>
+  </si>
+  <si>
+    <t>ORDE AGA/XXX/2026, de XX de xxxx, do Ministro de Agricultura, Gandería e Alimentación, pola que se convocan subvencións para a mellora da produción e comercialización de produtos apícolas, para o ano 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890670</t>
+  </si>
+  <si>
+    <t>Orde do 26 de febreiro de 2026 pola que se establecen as bases reguladoras das axudas destinadas a agricultores novos, no marco do Plan Estratéxico da Política Agrícola Común de España 2023-2027, cofinanciado polo Fondo Europeo</t>
+  </si>
+  <si>
+    <t>2026-04-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891035</t>
+  </si>
+  <si>
+    <t>Extracto da Orde do 9 de marzo de 2026 do Ministerio de Agricultura, Pesca e Alimentación pola que se anuncia o «Premio Alimentos de España á mellor bebida espirituosa con indicación xeográfica, ano 2026»</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892012</t>
+  </si>
+  <si>
+    <t>Resolución do 9 de marzo de 2026, da Consellería de Medio Rural e Política Agraria, pola que se anuncia a convocatoria de axudas ao abeiro das Intervencións en forma de pagamentos directos e Intervencións de Desenvolvemento Rural. Conv 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892274</t>
+  </si>
+  <si>
+    <t>Resolución do 9 de marzo de 2026, da Consellería de Medio Rural e Política Agraria, pola que se regulan as axudas das Intervencións en forma de pagamentos directos á agricultura e á gandería e das Intervencións de Desenvolvemento Rural no marco do</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892275</t>
+  </si>
+  <si>
+    <t>Subvencións para investimentos en explotacións agrícolas no sector dos froitos secos. Convocatoria de propostas de 2027</t>
+  </si>
+  <si>
+    <t>2027-05-03</t>
+  </si>
+  <si>
+    <t>2027-06-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892725</t>
+  </si>
+  <si>
+    <t>Convocatoria de 2026 da liña de axudas do Plan Estratéxico da Política Agrícola Común para España (PEPAC) 2023-2027 denominada “6501.4 - Apicultura para a biodiversidade na Comunidade Autónoma na Rexión de Murcia.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892923</t>
+  </si>
+  <si>
+    <t>Resolución do 13 de marzo de 2026, Orde de subvencións do 9 de abril de 2025 Liña 4.2. Subvencións a empresas privadas do mercado laboral ordinario por cada participante que contraten durante os tres meses seguintes á finalización do itinerario De Minimis agrario</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893190</t>
+  </si>
+  <si>
+    <t>Subvencións para investimentos en activos físicos en accións non produtivas a realizar nas zonas de influencia socioeconómica dos espazos naturais protexidos de Aragón, no marco do Plan Estratéxico da Política Agrícola Común, PEPAC 23-27</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893201</t>
+  </si>
+  <si>
+    <t>Accións silvícolas, mellora da rede viaria forestais e accións agroforestais.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893360</t>
+  </si>
+  <si>
+    <t>Subvención excepcional 2023, andaluza, para a promoción nos puntos de venda de produtos agroalimentarios andaluces a través da marca de calidade e promoción "sabor do sur".</t>
+  </si>
+  <si>
+    <t>2023-05-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/718994</t>
+  </si>
+  <si>
+    <t>Orde do 18 de abril de 2024, de subvencións destinadas a promover procesos de integración e fusión de asociacións agroalimentarias. Liña 1 - Axudas para a promoción e o fomento da integración de asociacións agroalimentarias.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755805</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755806</t>
+  </si>
+  <si>
+    <t>Orde do 15 de maio de 2024, pola que se convocan as axudas para os plans de produción e comercialización OPPcampaña 2024 - Entidades sen ánimo de lucro</t>
+  </si>
+  <si>
+    <t>2024-06-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758960</t>
+  </si>
+  <si>
+    <t>Real Decreto 905/2022, do 25 de outubro, polo que se regula a Intervención no Sector Viticultor no marco do Plan Estratéxico da Política Agrícola Común_Convocatoria 2025</t>
+  </si>
+  <si>
+    <t>2023-07-15</t>
+  </si>
+  <si>
+    <t>2023-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775546</t>
+  </si>
+  <si>
+    <t>Orde do 17 de setembro de 2024, conv.2024-25, sobre axudas destinadas á transferencia de coñecemento e información a agricultores e gandeiros mediante a celebración de eventos agrícolas e gandeiros relacionados co oliveiral</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785903</t>
+  </si>
+  <si>
+    <t>Orde do 24 de setembro de 2024, pola que se convocan axudas para o exercicio 2024-25 destinadas á transferencia de coñecementos e información a agricultores e gandeiros mediante a realización de xornadas técnicas de ampla difusión, PDRA 2014-22 (Subm.1.2)</t>
+  </si>
+  <si>
+    <t>2024-10-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/787192</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN de ** de ** de 2024 pola que se convocan as axudas para o ano 2024 destinadas á cooperación para a promoción de produtos agrícolas e alimentarios en réximes de calidade (Intervención 7132)</t>
+  </si>
+  <si>
+    <t>2025-02-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807115</t>
+  </si>
+  <si>
+    <t>ORDE do 10 DE XANEIRO DE 2025, da Dirección Xeral de Produción Agropecuaria e Pecuaria, pola que se convocan axudas para a execución de programas veterinarios nacionais polas Asociacións de Defensa da Sanidade Pecuaria de concorrencia non competitiva</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/809082</t>
+  </si>
+  <si>
+    <t>Orde do 27 de xaneiro de 2025, pola que se fai a convocatoria para o ano 2025 das subvencións correspondentes ás operacións de Agricultura Ecolóxica Mantemento de Árbores Froiteiras de Secaño e Árbores Froiteiras de Regadío (6503.2), correspondentes ás Intervencións</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811220</t>
+  </si>
+  <si>
+    <t>Orde do 28 de xaneiro de 2025, pola que se convoca para o ano 2025 a subvención para a operación 10.1.14 Emenda calcaria do solo para a prevención e o control da podremia das raíces en formacións de dehesas da Medida 10: Agroambi</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811578</t>
+  </si>
+  <si>
+    <t>Orde do 27 de marzo de 2025 pola que se convocan axudas destinadas á execución, a través das Agrupacións de Defensa da Sanidade Pecuaria, de programas sanitarios que non contan con financiamento comunitario en réxime de concorrencia competitiva.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823494</t>
+  </si>
+  <si>
+    <t>Orde do 30 de abril de 2025, de subvencións destinadas a promover procesos de integración e fusión de asociacións agroalimentarias. Liña 1 - Axudas para a promoción e o fomento da integración de asociacións agroalimentarias</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829762</t>
+  </si>
+  <si>
+    <t>Orde do 30 de abril de 2025, de subvencións destinadas a promover procesos de integración e fusión de asociacións agroalimentarias. Liña 2 - Axudas para promover e fomentar a fusión de asociacións agroalimentarias en Andalucía</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829763</t>
+  </si>
+  <si>
+    <t>Resolución do 8 de maio de 2025 pola que se anuncian subvencións a organizacións e entidades representativas do sector agrícola e de desenvolvemento rural en Andalucía</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831440</t>
+  </si>
+  <si>
+    <t>Orde do 20 de maio de 2025, pola que se aproban as bases reguladoras para a concesión de subvencións, en réxime de concorrencia competitiva, dirixidas a titulares de explotacións agrícolas e gandeiras de concellos afectados polos danos da DANA 2024/2025</t>
+  </si>
+  <si>
+    <t>2025-06-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834575</t>
+  </si>
+  <si>
+    <t>Orde do 16 de decembro de 2025, pola que se convocan solicitudes para o ano 2026 de axudas destinadas á execución, a través das Agrupacións de Defensa da Sanidade Pecuaria, de programas sanitarios que non contan con financiamento comunitario.</t>
+  </si>
+  <si>
+    <t>2026-02-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876280</t>
+  </si>
+  <si>
+    <t>Resolución do 19 de decembro de 2025, da Dirección Xeral de Industrias, Innovación e Cadea Agroalimentaria, pola que se anuncian subvencións para investimentos na transformación, comercialización e/ou desenvolvemento de produtos agroalimentarios para o exercicio 2026. Intervención 68422-01 PEME</t>
+  </si>
+  <si>
+    <t>2026-01-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876918</t>
+  </si>
+  <si>
+    <t>Resolución do 19 de decembro de 2025, da Dirección Xeral de Industrias, Innovación e Cadea Agroalimentaria, pola que se anuncia a convocatoria para o ano 2026 de axudas para investimentos na transformación, comercialización e/ou desenvolvemento de produtos agroalimentarios. FROITAS E VERDURAS. PEMES</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876920</t>
+  </si>
+  <si>
+    <t>ORDE 21 DE XANEIRO DE 2026 Axudas para a contratación de Seguros Agrarios Decreto Combinado 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/883398</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do 29 de MAIO de 2025, LIÑA 4.2 inclusión da Sociedade Ordinaria Laboratorio De Minimis Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836204</t>
+  </si>
+  <si>
+    <t>Resolución do 24 de maio de 2024, da Dirección Xeral de Traballo, Seguridade e Saúde Laboral pola que se publica a convocatoria para o ano 2024 substitúese no regulamento de conc.comp. unha peme para proxectos de prevención de riscos laborais, Liña 1: - mínimos agrícolas</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763943</t>
+  </si>
+  <si>
+    <t>Resolución do 24 de maio de 2024, da Dirección Xeral de Traballo, Seguridade e Saúde Laboral pola que se publica a convocatoria para o ano 2024 substitúese no regulamento de conc.comp. a peme para proxectos de prevención de riscos laborais, Liña 2: - minimos agrícolas</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763980</t>
+  </si>
+  <si>
+    <t>Resolución do 2 de maio de 2025, do SGIM, pola que se convocan os incentivos para a transición xusta na provincia de Almería para o proxecto tractor «Innovación e sustentabilidade na industria auxiliar da agricultura almeriense»</t>
+  </si>
+  <si>
+    <t>2025-07-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830397</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830398</t>
+  </si>
+  <si>
+    <t>Orde pola que se convocan subvencións para o establecemento de agricultores novos e para a modernización e/ou mellora das explotacións agrícolas, no marco do plan estratéxico da PAC para o período 2023-2027, para o ano 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746859</t>
+  </si>
+  <si>
+    <t>ORDE AGA/1365/2024, do 14 de novembro, pola que se aproban as bases reguladoras e a convocatoria de axudas por danos na produción e infraestruturas das explotacións agrícolas como consecuencia das choivas torrenciais no ano 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796799</t>
+  </si>
+  <si>
+    <t>ORDE AGA/…/2024, do 5 de decembro, pola que se convocan subvencións destinadas ao establecemento de agricultores mozos e á modernización e/ou mellora das explotacións agrícolas, no marco do Plan Estratéxico da PAC, para o período 2023-2027.</t>
+  </si>
+  <si>
+    <t>2024-12-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801265</t>
+  </si>
+  <si>
+    <t>Orde AGA/…/2024, do 19 de decembro, pola que se convocan subvencións para a prestación de servizos de asesoramento agrario, no marco do Plan Estratéxico Nacional da PAC 2023-2027, para Aragón, para o ano 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805028</t>
+  </si>
+  <si>
+    <t>ORDE AGA/685/2025, do 23 de xuño, pola que se aproban as bases reguladoras e a convocatoria de axudas por danos na produción e infraestruturas das explotacións agrícolas como consecuencia das choivas torrenciais de 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841927</t>
+  </si>
+  <si>
+    <t>Orde AGA/XX/2025, do XX, pola que se convocan subvencións para a contratación de seguros agrarios na comunidade autónoma de Aragón, para o ano 2025 para as liñas do cuadraxésimo sexto plan combinado de seguros agrarios (plan 2025)</t>
+  </si>
+  <si>
+    <t>2025-09-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853835</t>
+  </si>
+  <si>
+    <t>Cooperación con subvencións para a sucesión de explotacións agrícolas de 2026 (gastos anticipados)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/879098</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888474</t>
+  </si>
+  <si>
+    <t>Convocatoria da Dirección Provincial do SEPE de Granada para a concesión de subvencións para a execución de proxectos de interese xeral e social de garantía de rendas no marco do Programa de Promoción do Emprego Agrario no ano 2026.</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903577</t>
+  </si>
+  <si>
+    <t>Convocatoria da Dirección Provincial do SEPE de Granada para a concesión de subvencións para a execución de proxectos de interese xeral e social para a xeración de emprego estable no marco do Programa de Promoción do Emprego Agrario 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903585</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: enfoque LEADER para investimentos na transformación e comercialización de produtos agrícolas. SEN axudas estatais. (Entrevista, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Río Bodión</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889842</t>
+  </si>
+  <si>
+    <t>Enfoque de Aid Leader de 2026 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Río Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889844</t>
+  </si>
+  <si>
+    <t>Axudas para o sector agrario profesional das Illas Baleares 2026.- ORGANIZACIÓNS PROFESIONAIS AGRARIAS (sede de Mallorca)</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891942</t>
+  </si>
+  <si>
+    <t>Subvencións para investimentos en explotacións agrícolas no sector dos froitos secos. Convocatoria de propostas de 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892719</t>
+  </si>
+  <si>
+    <t>Orde do 26 de maio de 2025 do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan subvencións para a subscrición de pólizas de seguros agrarios incluídas nos Plans Anuais Combinados de Seguros Agrarios.</t>
+  </si>
+  <si>
+    <t>2025-06-01</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/835729</t>
+  </si>
+  <si>
+    <t>Axudas para o sector agrario profesional das Illas Baleares 2026.- ORGANIZACIÓNS PROFESIONAIS AGRARIAS (sede de Menorca)</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>2026-05-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891944</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: enfoque LEADER para investimentos na transformación e comercialización de produtos agrícolas. SEN axudas estatais. (Entrevista, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891006</t>
+  </si>
+  <si>
+    <t>Enfoque de Aid Leader de 2026 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891007</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891005</t>
+  </si>
+  <si>
+    <t>Axudas 2026: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Río Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do 14 de maio de 2026 da Consellería de Medio Rural e Política Agraria, pola que se aproba a convocatoria de subvencións para o fomento da comercialización de alimentos ecolóxicos no Principado de Asturias, ano 2026</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906082</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL DIVA</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/897633</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrario DP Córdoba 2026 para Proxectos de Garantía de Renda</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904904</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrario DP de Córdoba, para o ano 2026 para proxectos xeradores de emprego estable.</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904909</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos en infraestruturas agrícolas para promover a competitividade 2026</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904163</t>
+  </si>
+  <si>
+    <t>Orde do 11 de maio de 2026, da Consellería de Medio Rural e Política Agraria, pola que se aproba o marco regulador e se convocan axudas a cooperativas para a promoción de produtos agrícolas e alimentarios no marco da Iniciativa 7132 do PEPAC</t>
+  </si>
+  <si>
+    <t>2026-06-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905526</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas de 2026 para produtores agroalimentarios que comercializan os seus produtos a través de cadeas curtas de subministración, acollidos ao réxime de minimis</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904314</t>
+  </si>
+  <si>
+    <t>Axudas para agrupacións de defensa sanitaria gandeira para o desenvolvemento de programas sanitarios correspondentes ao ano 2026 - LINGUA AZUL -</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876423</t>
+  </si>
+  <si>
+    <t>Axudas para agrupacións de defensa sanitaria gandeira para o desenvolvemento de programas sanitarios correspondentes ao ano 2026 -OUTRAS ACCIÓNS-</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876428</t>
+  </si>
+  <si>
+    <t>Axudas ás empresas do sector agrícola, gandeiro, forestal e de desenvolvemento industrial Proy INV 2026</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-07-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903127</t>
+  </si>
+  <si>
+    <t>Axuda coa cooperación para a sucesión de explotacións agrícolas e a transferencia de coñecementos aos mozos</t>
+  </si>
+  <si>
+    <t>2026-07-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904601</t>
+  </si>
+  <si>
     <t>Axudas á artesanía en Cantabria para o ano 2026 (Produción primaria de produtos agrícolas)</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874558</t>
   </si>
   <si>
-    <t>Orde IND/19/2024, do 7 de maio, pola que se convocan solicitudes para o ano 2024 para o programa de subvencións INNOVA.</t>
-[...1957 lines deleted...]
-  <si>
     <t>Subvencións para seguros agrícolas, gandeiros e forestais incluídas no 46º Plan de Seguros Agrarios Combinados</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806457</t>
-  </si>
-[...2482 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904601</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -8288,14201 +8288,14201 @@
       </c>
       <c r="C98" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H98" s="1" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1" t="s">
         <v>327</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>339</v>
+        <v>198</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>340</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H102" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>343</v>
+        <v>301</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B104" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="B104" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1" t="s">
-        <v>301</v>
+        <v>346</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H105" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>360</v>
+        <v>333</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H108" s="1" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="1" t="s">
         <v>363</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B110" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="B110" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="1" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H110" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="1" t="s">
         <v>368</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>364</v>
+        <v>213</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E111" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H111" s="1" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="1" t="s">
         <v>371</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>372</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H112" s="1" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>217</v>
+        <v>376</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>379</v>
+        <v>217</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H114" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>382</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>217</v>
+        <v>183</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H115" s="1" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="1" t="s">
         <v>384</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H116" s="1" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="1" t="s">
         <v>387</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>388</v>
+        <v>80</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>183</v>
+        <v>217</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E117" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="1" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>80</v>
+        <v>182</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>217</v>
+        <v>183</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B119" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="B119" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" s="1" t="s">
-        <v>183</v>
+        <v>393</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E119" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>396</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E120" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H120" s="1" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="1" t="s">
         <v>398</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H121" s="1" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="1" t="s">
         <v>401</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>402</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>410</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H124" s="1" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1" t="s">
         <v>412</v>
       </c>
       <c r="B125" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C125" s="1" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="B126" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="B126" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126" s="1" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>418</v>
+        <v>314</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>419</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H127" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>314</v>
+        <v>146</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>422</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H128" s="1" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1" t="s">
         <v>424</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>146</v>
+        <v>425</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>425</v>
+        <v>329</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H129" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>332</v>
+        <v>429</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H130" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H131" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>436</v>
+        <v>158</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H132" s="1" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
         <v>438</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>439</v>
+        <v>161</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>158</v>
+        <v>203</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B134" s="1" t="s">
         <v>441</v>
       </c>
-      <c r="B134" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C134" s="1" t="s">
-        <v>203</v>
+        <v>442</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>444</v>
+        <v>262</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>445</v>
+        <v>56</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>262</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>262</v>
+        <v>25</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C138" s="1" t="s">
         <v>451</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H138" s="1" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
         <v>453</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="B140" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="B140" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C140" s="1" t="s">
-        <v>454</v>
+        <v>56</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H140" s="1" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
         <v>458</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>459</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>56</v>
+        <v>425</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H141" s="1" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
         <v>461</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>462</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>428</v>
+        <v>354</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H142" s="1" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
         <v>464</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>465</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>357</v>
+        <v>425</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H143" s="1" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
         <v>467</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>468</v>
+        <v>182</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>428</v>
+        <v>183</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>182</v>
+        <v>393</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C146" s="1" t="s">
         <v>472</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H146" s="1" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
         <v>474</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>150</v>
+        <v>475</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H147" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>478</v>
+        <v>39</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>479</v>
+        <v>40</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="B149" s="1" t="s">
         <v>481</v>
       </c>
-      <c r="B149" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C149" s="1" t="s">
-        <v>40</v>
+        <v>482</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E149" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>484</v>
+        <v>206</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>485</v>
+        <v>158</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H151" s="1" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="B152" s="1" t="s">
         <v>489</v>
       </c>
-      <c r="B152" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C152" s="1" t="s">
-        <v>158</v>
+        <v>490</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H153" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>496</v>
+        <v>462</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H154" s="1" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="B155" s="1" t="s">
         <v>499</v>
       </c>
-      <c r="B155" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C155" s="1" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H155" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>503</v>
+        <v>203</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H156" s="1" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="1" t="s">
         <v>505</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>203</v>
+        <v>507</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E157" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H157" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H158" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E159" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H159" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>517</v>
+        <v>358</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>518</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E160" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H160" s="1" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="1" t="s">
         <v>520</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>521</v>
+        <v>203</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H161" s="1" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="B162" s="1" t="s">
         <v>523</v>
       </c>
-      <c r="B162" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C162" s="1" t="s">
-        <v>203</v>
+        <v>165</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E162" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H162" s="1" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="1" t="s">
         <v>525</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H163" s="1" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="B164" s="1" t="s">
         <v>528</v>
       </c>
-      <c r="B164" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C164" s="1" t="s">
-        <v>165</v>
+        <v>66</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E164" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H164" s="1" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="1" t="s">
         <v>530</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>531</v>
+        <v>415</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E165" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H165" s="1" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="B166" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="B166" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C166" s="1" t="s">
-        <v>74</v>
+        <v>534</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E166" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H166" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E167" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H167" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>541</v>
+        <v>74</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E168" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H168" s="1" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="1" t="s">
         <v>543</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>74</v>
+        <v>545</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E169" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>548</v>
+        <v>158</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E170" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H170" s="1" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="1" t="s">
         <v>550</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>551</v>
+        <v>396</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>158</v>
+        <v>407</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E171" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H171" s="1" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="C172" s="1" t="s">
         <v>553</v>
-      </c>
-[...4 lines deleted...]
-        <v>410</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E172" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H172" s="1" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="1" t="s">
         <v>555</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>540</v>
+        <v>236</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>556</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E173" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H173" s="1" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="1" t="s">
         <v>558</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>236</v>
+        <v>559</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>559</v>
+        <v>118</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E174" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>60</v>
+        <v>560</v>
       </c>
       <c r="H174" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="1" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>562</v>
+        <v>465</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>118</v>
+        <v>425</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E175" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H175" s="1" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E176" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F176" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H176" s="1" t="s">
         <v>565</v>
-      </c>
-[...19 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="B177" s="1" t="s">
         <v>567</v>
       </c>
-      <c r="B177" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C177" s="1" t="s">
-        <v>118</v>
+        <v>568</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E177" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="H177" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>571</v>
+        <v>350</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E178" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="H178" s="1" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="1" t="s">
         <v>573</v>
       </c>
       <c r="B179" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C179" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="C179" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D179" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E179" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="H179" s="1" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="1" t="s">
         <v>576</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>577</v>
+        <v>369</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E180" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="H180" s="1" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="1" t="s">
         <v>579</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>372</v>
+        <v>581</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E181" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="H181" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>583</v>
+        <v>465</v>
       </c>
       <c r="C182" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E182" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F182" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H182" s="1" t="s">
         <v>584</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E183" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F183" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H183" s="1" t="s">
         <v>586</v>
-      </c>
-[...19 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C184" s="1" t="s">
         <v>588</v>
       </c>
-      <c r="B184" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D184" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E184" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="H184" s="1" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="1" t="s">
         <v>590</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>432</v>
+        <v>591</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E185" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="H185" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="1" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="B186" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E186" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F186" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H186" s="1" t="s">
         <v>594</v>
-      </c>
-[...16 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="1" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E187" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="H187" s="1" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E188" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F188" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H188" s="1" t="s">
         <v>598</v>
-      </c>
-[...19 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E189" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F189" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H189" s="1" t="s">
         <v>600</v>
-      </c>
-[...19 lines deleted...]
-        <v>601</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E190" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F190" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H190" s="1" t="s">
         <v>602</v>
-      </c>
-[...19 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C191" s="1" t="s">
         <v>604</v>
       </c>
-      <c r="B191" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D191" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E191" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="H191" s="1" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="1" t="s">
         <v>606</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>269</v>
+        <v>607</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>607</v>
+        <v>407</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E192" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="H192" s="1" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="1" t="s">
         <v>609</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>610</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>410</v>
+        <v>611</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E193" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="H193" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>613</v>
+        <v>194</v>
       </c>
       <c r="C194" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E194" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F194" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H194" s="1" t="s">
         <v>614</v>
-      </c>
-[...13 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="C195" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="B195" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D195" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E195" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="H195" s="1" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="1" t="s">
-        <v>573</v>
+        <v>585</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>618</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>619</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E196" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="H196" s="1" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="1" t="s">
-        <v>588</v>
+        <v>621</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>622</v>
+        <v>147</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="E197" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="H197" s="1" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="1" t="s">
         <v>624</v>
       </c>
       <c r="B198" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C198" s="1" t="s">
         <v>625</v>
       </c>
-      <c r="C198" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D198" s="1" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="E198" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="H198" s="1" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="1" t="s">
         <v>627</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>425</v>
+        <v>628</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E199" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="H199" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E200" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="H200" s="1" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="1" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>635</v>
+        <v>77</v>
       </c>
       <c r="C201" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E201" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F201" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="1" t="s">
         <v>636</v>
-      </c>
-[...10 lines deleted...]
-        <v>563</v>
       </c>
       <c r="H201" s="1" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="1" t="s">
         <v>638</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E202" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G202" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H202" s="1" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E203" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F203" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="1" t="s">
         <v>641</v>
-      </c>
-[...16 lines deleted...]
-        <v>639</v>
       </c>
       <c r="H203" s="1" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="1" t="s">
         <v>643</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>39</v>
+        <v>644</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>40</v>
+        <v>645</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E204" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F204" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="H204" s="1" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E205" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F205" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G205" s="1" t="s">
         <v>646</v>
       </c>
-      <c r="B205" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H205" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>652</v>
+        <v>284</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E206" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H206" s="1" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="1" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E207" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H207" s="1" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E208" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F208" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H208" s="1" t="s">
         <v>657</v>
-      </c>
-[...19 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="1" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E209" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H209" s="1" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="1" t="s">
         <v>659</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>77</v>
+        <v>660</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>158</v>
+        <v>661</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E210" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>649</v>
+        <v>662</v>
       </c>
       <c r="H210" s="1" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E211" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F211" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G211" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="B211" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H211" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E212" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H212" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>673</v>
+        <v>403</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E213" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H213" s="1" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="1" t="s">
         <v>675</v>
       </c>
       <c r="B214" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E214" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F214" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H214" s="1" t="s">
         <v>676</v>
-      </c>
-[...16 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="B215" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="B215" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C215" s="1" t="s">
-        <v>240</v>
+        <v>379</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E215" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H215" s="1" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="1" t="s">
         <v>680</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>681</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>382</v>
+        <v>158</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E216" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H216" s="1" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="1" t="s">
         <v>683</v>
       </c>
       <c r="B217" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E217" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F217" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H217" s="1" t="s">
         <v>684</v>
-      </c>
-[...16 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C218" s="1" t="s">
         <v>686</v>
       </c>
-      <c r="B218" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D218" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E218" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H218" s="1" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="1" t="s">
         <v>688</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>80</v>
+        <v>689</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>689</v>
+        <v>345</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E219" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H219" s="1" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="1" t="s">
         <v>691</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>692</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>348</v>
+        <v>66</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E220" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F220" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H220" s="1" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="1" t="s">
         <v>694</v>
       </c>
       <c r="B221" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E221" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F221" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H221" s="1" t="s">
         <v>695</v>
-      </c>
-[...16 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E222" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F222" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H222" s="1" t="s">
         <v>697</v>
-      </c>
-[...19 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E223" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F223" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H223" s="1" t="s">
         <v>699</v>
-      </c>
-[...19 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="C224" s="1" t="s">
         <v>701</v>
       </c>
-      <c r="B224" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D224" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E224" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H224" s="1" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="1" t="s">
         <v>703</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>672</v>
+        <v>210</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>704</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E225" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F225" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H225" s="1" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="1" t="s">
         <v>706</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>210</v>
+        <v>77</v>
       </c>
       <c r="C226" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E226" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F226" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H226" s="1" t="s">
         <v>707</v>
-      </c>
-[...13 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E227" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F227" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H227" s="1" t="s">
         <v>709</v>
-      </c>
-[...19 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E228" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F228" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H228" s="1" t="s">
         <v>711</v>
-      </c>
-[...19 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="C229" s="1" t="s">
         <v>713</v>
       </c>
-      <c r="B229" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D229" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E229" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H229" s="1" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="1" t="s">
         <v>715</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>676</v>
+        <v>716</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>716</v>
+        <v>425</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E230" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H230" s="1" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="1" t="s">
         <v>718</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>719</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>428</v>
+        <v>720</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E231" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F231" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H231" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="C232" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E232" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F232" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H232" s="1" t="s">
         <v>723</v>
-      </c>
-[...13 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="B233" s="1" t="s">
         <v>725</v>
       </c>
-      <c r="B233" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C233" s="1" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E233" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H233" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>728</v>
+        <v>571</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>729</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E234" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H234" s="1" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="1" t="s">
         <v>731</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>574</v>
+        <v>732</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>732</v>
+        <v>203</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E235" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H235" s="1" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="1" t="s">
         <v>734</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>735</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>203</v>
+        <v>118</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E236" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H236" s="1" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="1" t="s">
         <v>737</v>
       </c>
       <c r="B237" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E237" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F237" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H237" s="1" t="s">
         <v>738</v>
-      </c>
-[...16 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E238" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F238" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H238" s="1" t="s">
         <v>740</v>
-      </c>
-[...19 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E239" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F239" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H239" s="1" t="s">
         <v>742</v>
-      </c>
-[...19 lines deleted...]
-        <v>743</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E240" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F240" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H240" s="1" t="s">
         <v>744</v>
-      </c>
-[...19 lines deleted...]
-        <v>745</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E241" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F241" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H241" s="1" t="s">
         <v>746</v>
-      </c>
-[...19 lines deleted...]
-        <v>747</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="B242" s="1" t="s">
         <v>748</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E242" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H242" s="1" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="1" t="s">
         <v>750</v>
       </c>
       <c r="B243" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E243" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F243" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H243" s="1" t="s">
         <v>751</v>
-      </c>
-[...16 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="1" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E244" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H244" s="1" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="1" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E245" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H245" s="1" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="B246" s="1" t="s">
         <v>757</v>
       </c>
-      <c r="B246" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C246" s="1" t="s">
-        <v>66</v>
+        <v>758</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E246" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H246" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E247" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H247" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>764</v>
+        <v>541</v>
       </c>
       <c r="C248" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E248" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F248" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H248" s="1" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>766</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="B249" s="1" t="s">
         <v>767</v>
       </c>
-      <c r="B249" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C249" s="1" t="s">
-        <v>406</v>
+        <v>661</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E249" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F249" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H249" s="1" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="1" t="s">
         <v>769</v>
       </c>
       <c r="B250" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E250" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F250" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H250" s="1" t="s">
         <v>770</v>
-      </c>
-[...16 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="C251" s="1" t="s">
         <v>772</v>
       </c>
-      <c r="B251" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D251" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E251" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F251" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H251" s="1" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="1" t="s">
         <v>774</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>625</v>
+        <v>146</v>
       </c>
       <c r="C252" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E252" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F252" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H252" s="1" t="s">
         <v>775</v>
-      </c>
-[...13 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="B253" s="1" t="s">
         <v>777</v>
       </c>
-      <c r="B253" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C253" s="1" t="s">
-        <v>147</v>
+        <v>56</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E253" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F253" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H253" s="1" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="1" t="s">
         <v>779</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E254" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F254" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H254" s="1" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="1" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E255" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H255" s="1" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="1" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E256" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H256" s="1" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E257" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F257" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H257" s="1" t="s">
         <v>786</v>
-      </c>
-[...19 lines deleted...]
-        <v>787</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="B258" s="1" t="s">
         <v>788</v>
       </c>
-      <c r="B258" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C258" s="1" t="s">
-        <v>40</v>
+        <v>726</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E258" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H258" s="1" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="1" t="s">
         <v>790</v>
       </c>
       <c r="B259" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E259" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F259" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H259" s="1" t="s">
         <v>791</v>
-      </c>
-[...16 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E260" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F260" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H260" s="1" t="s">
         <v>793</v>
-      </c>
-[...19 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="B261" s="1" t="s">
         <v>795</v>
       </c>
-      <c r="B261" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C261" s="1" t="s">
-        <v>672</v>
+        <v>203</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E261" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H261" s="1" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="1" t="s">
         <v>797</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>798</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>203</v>
+        <v>66</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E262" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H262" s="1" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>801</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>66</v>
+        <v>802</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E263" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F263" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H263" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="1" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>805</v>
+        <v>166</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E264" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F264" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H264" s="1" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="1" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>804</v>
+        <v>177</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>166</v>
+        <v>150</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E265" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H265" s="1" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="1" t="s">
         <v>807</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>177</v>
+        <v>798</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>150</v>
+        <v>808</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E266" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>78</v>
+        <v>809</v>
       </c>
       <c r="H266" s="1" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>801</v>
+        <v>812</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E267" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>812</v>
+        <v>87</v>
       </c>
       <c r="H267" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="1" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E268" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F268" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H268" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="1" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>820</v>
+        <v>665</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E269" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H269" s="1" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="1" t="s">
         <v>822</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>823</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>668</v>
+        <v>592</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E270" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F270" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H270" s="1" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="1" t="s">
         <v>825</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>826</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>595</v>
+        <v>827</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E271" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F271" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H271" s="1" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="1" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>830</v>
+        <v>808</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E272" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F272" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H272" s="1" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="1" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E273" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F273" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H273" s="1" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="1" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E274" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F274" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H274" s="1" t="s">
-        <v>835</v>
+        <v>833</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="1" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E275" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F275" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H275" s="1" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="1" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E276" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F276" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H276" s="1" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="1" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E277" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F277" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H277" s="1" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="1" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E278" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F278" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H278" s="1" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="1" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E279" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H279" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="1" t="s">
-        <v>832</v>
+        <v>839</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>833</v>
+        <v>692</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>811</v>
+        <v>66</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E280" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F280" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H280" s="1" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="B281" s="1" t="s">
         <v>842</v>
       </c>
-      <c r="B281" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C281" s="1" t="s">
-        <v>66</v>
+        <v>827</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E281" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F281" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H281" s="1" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="1" t="s">
         <v>844</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>845</v>
+        <v>618</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>830</v>
+        <v>476</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E282" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F282" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H282" s="1" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="B283" s="1" t="s">
         <v>847</v>
       </c>
-      <c r="B283" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C283" s="1" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E283" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F283" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H283" s="1" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="1" t="s">
         <v>849</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>850</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E284" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F284" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H284" s="1" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="1" t="s">
         <v>852</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>853</v>
+        <v>246</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>479</v>
+        <v>153</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E285" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H285" s="1" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="1" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>246</v>
+        <v>77</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E286" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H286" s="1" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="B287" s="1" t="s">
         <v>857</v>
       </c>
-      <c r="B287" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C287" s="1" t="s">
-        <v>158</v>
+        <v>812</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E287" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F287" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>87</v>
+        <v>858</v>
       </c>
       <c r="H287" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="1" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>860</v>
+        <v>336</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>815</v>
+        <v>337</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E288" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F288" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H288" s="1" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="B289" s="1" t="s">
         <v>863</v>
       </c>
-      <c r="B289" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C289" s="1" t="s">
-        <v>340</v>
+        <v>864</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E289" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F289" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="H289" s="1" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>866</v>
+        <v>456</v>
       </c>
       <c r="C290" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E290" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F290" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H290" s="1" t="s">
         <v>867</v>
-      </c>
-[...13 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E291" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F291" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H291" s="1" t="s">
         <v>869</v>
-      </c>
-[...19 lines deleted...]
-        <v>870</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="B292" s="1" t="s">
         <v>871</v>
       </c>
-      <c r="B292" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C292" s="1" t="s">
-        <v>514</v>
+        <v>56</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="E292" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F292" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="H292" s="1" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="1" t="s">
         <v>873</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>874</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>56</v>
+        <v>592</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="E293" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F293" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="H293" s="1" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="1" t="s">
         <v>876</v>
       </c>
       <c r="B294" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E294" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F294" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H294" s="1" t="s">
         <v>877</v>
-      </c>
-[...16 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="B295" s="1" t="s">
         <v>879</v>
       </c>
-      <c r="B295" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C295" s="1" t="s">
-        <v>289</v>
+        <v>396</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E295" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F295" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="H295" s="1" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="1" t="s">
         <v>881</v>
       </c>
       <c r="B296" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E296" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F296" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H296" s="1" t="s">
         <v>882</v>
-      </c>
-[...16 lines deleted...]
-        <v>883</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E297" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F297" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H297" s="1" t="s">
         <v>884</v>
-      </c>
-[...19 lines deleted...]
-        <v>885</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E298" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F298" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H298" s="1" t="s">
         <v>886</v>
-      </c>
-[...19 lines deleted...]
-        <v>887</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="B299" s="1" t="s">
         <v>888</v>
       </c>
-      <c r="B299" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C299" s="1" t="s">
-        <v>59</v>
+        <v>888</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E299" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F299" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="H299" s="1" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="1" t="s">
         <v>890</v>
       </c>
       <c r="B300" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E300" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F300" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H300" s="1" t="s">
         <v>891</v>
-      </c>
-[...16 lines deleted...]
-        <v>892</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E301" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F301" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H301" s="1" t="s">
         <v>893</v>
-      </c>
-[...19 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E302" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F302" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H302" s="1" t="s">
         <v>895</v>
-      </c>
-[...19 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E303" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F303" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H303" s="1" t="s">
         <v>897</v>
-      </c>
-[...19 lines deleted...]
-        <v>898</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="B304" s="1" t="s">
         <v>899</v>
       </c>
-      <c r="B304" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C304" s="1" t="s">
-        <v>432</v>
+        <v>900</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E304" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F304" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="G304" s="1"/>
       <c r="H304" s="1" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="1" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>903</v>
+        <v>55</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E305" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F305" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G305" s="1"/>
       <c r="H305" s="1" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="1" t="s">
         <v>905</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E306" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F306" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G306" s="1"/>
       <c r="H306" s="1" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="1" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E307" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F307" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G307" s="1"/>
       <c r="H307" s="1" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="1" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>910</v>
+        <v>43</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>55</v>
+        <v>425</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E308" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F308" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G308" s="1"/>
       <c r="H308" s="1" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="1" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E309" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F309" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G309" s="1"/>
       <c r="H309" s="1" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="1" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>428</v>
+        <v>55</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E310" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F310" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G310" s="1"/>
       <c r="H310" s="1" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="1" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>22</v>
+        <v>915</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E311" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F311" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G311" s="1"/>
       <c r="H311" s="1" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="1" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>918</v>
+        <v>915</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E312" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F312" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G312" s="1"/>
       <c r="H312" s="1" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="1" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>918</v>
+        <v>77</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>55</v>
+        <v>240</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E313" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F313" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G313" s="1"/>
       <c r="H313" s="1" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="1" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>77</v>
+        <v>103</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>240</v>
+        <v>425</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E314" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F314" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G314" s="1"/>
       <c r="H314" s="1" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="B315" s="1" t="s">
         <v>923</v>
       </c>
-      <c r="B315" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C315" s="1" t="s">
-        <v>428</v>
+        <v>924</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E315" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F315" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G315" s="1"/>
       <c r="H315" s="1" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="1" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>927</v>
+        <v>813</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E316" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F316" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G316" s="1"/>
       <c r="H316" s="1" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="1" t="s">
         <v>929</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>930</v>
+        <v>333</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>816</v>
+        <v>55</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E317" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F317" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G317" s="1"/>
       <c r="H317" s="1" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="B318" s="1" t="s">
         <v>932</v>
       </c>
-      <c r="B318" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C318" s="1" t="s">
-        <v>55</v>
+        <v>933</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="E318" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F318" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G318" s="1"/>
       <c r="H318" s="1" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="1" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="E319" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F319" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G319" s="1"/>
       <c r="H319" s="1" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="1" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="E320" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F320" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G320" s="1"/>
       <c r="H320" s="1" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="1" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>944</v>
+        <v>393</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="E321" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F321" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G321" s="1"/>
       <c r="H321" s="1" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="1" t="s">
         <v>946</v>
       </c>
       <c r="B322" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="C322" s="1" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E322" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F322" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G322" s="1"/>
       <c r="H322" s="1" t="s">
         <v>948</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="1" t="s">
         <v>949</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>882</v>
+        <v>947</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>950</v>
+        <v>607</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E323" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F323" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G323" s="1"/>
       <c r="H323" s="1" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="1" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>950</v>
+        <v>183</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>610</v>
+        <v>407</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E324" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F324" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G324" s="1"/>
       <c r="H324" s="1" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C325" s="1" t="s">
         <v>954</v>
-      </c>
-[...4 lines deleted...]
-        <v>410</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E325" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F325" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G325" s="1"/>
       <c r="H325" s="1" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="1" t="s">
         <v>956</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>173</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>957</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E326" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F326" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G326" s="1"/>
       <c r="H326" s="1" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="1" t="s">
         <v>959</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>173</v>
+        <v>416</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>960</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E327" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F327" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G327" s="1"/>
       <c r="H327" s="1" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="1" t="s">
         <v>962</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>963</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E328" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G328" s="1"/>
       <c r="H328" s="1" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="1" t="s">
         <v>965</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>413</v>
+        <v>966</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E329" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F329" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G329" s="1"/>
       <c r="H329" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>970</v>
+        <v>798</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E330" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F330" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G330" s="1"/>
       <c r="H330" s="1" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="1" t="s">
         <v>972</v>
       </c>
       <c r="B331" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C331" s="1" t="s">
         <v>973</v>
-      </c>
-[...1 lines deleted...]
-        <v>801</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E331" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F331" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G331" s="1"/>
       <c r="H331" s="1" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="1" t="s">
         <v>975</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>425</v>
+        <v>976</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>976</v>
+        <v>406</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E332" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F332" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G332" s="1"/>
       <c r="H332" s="1" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="1" t="s">
         <v>978</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>979</v>
+        <v>976</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E333" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F333" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G333" s="1"/>
       <c r="H333" s="1" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="1" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>979</v>
+        <v>923</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>409</v>
+        <v>74</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E334" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F334" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G334" s="1"/>
       <c r="H334" s="1" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="1" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>328</v>
+        <v>74</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="E335" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F335" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G335" s="1"/>
       <c r="H335" s="1" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="1" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>926</v>
+        <v>372</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>74</v>
+        <v>541</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E336" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F336" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G336" s="1"/>
       <c r="H336" s="1" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="1" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>83</v>
+        <v>372</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>74</v>
+        <v>541</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E337" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F337" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G337" s="1"/>
       <c r="H337" s="1" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="1" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E338" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F338" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G338" s="1"/>
       <c r="H338" s="1" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="B339" s="1" t="s">
         <v>991</v>
       </c>
-      <c r="B339" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C339" s="1" t="s">
-        <v>544</v>
+        <v>992</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="E339" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F339" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G339" s="1"/>
       <c r="H339" s="1" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="1" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>375</v>
+        <v>995</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>544</v>
+        <v>410</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E340" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F340" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G340" s="1"/>
       <c r="H340" s="1" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="1" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>996</v>
+        <v>80</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>997</v>
+        <v>218</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="E341" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F341" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G341" s="1"/>
       <c r="H341" s="1" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="1" t="s">
         <v>999</v>
       </c>
       <c r="B342" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E342" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F342" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H342" s="1" t="s">
         <v>1000</v>
-      </c>
-[...14 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E343" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F343" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H343" s="1" t="s">
         <v>1002</v>
-      </c>
-[...17 lines deleted...]
-        <v>1003</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B344" s="1" t="s">
         <v>1004</v>
       </c>
-      <c r="B344" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C344" s="1" t="s">
-        <v>203</v>
+        <v>357</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E344" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F344" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H344" s="1" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>439</v>
+        <v>322</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>305</v>
+        <v>1007</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E345" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F345" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H345" s="1" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="1" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>360</v>
+        <v>1011</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E346" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F346" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H346" s="1" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="1" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>322</v>
+        <v>581</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E347" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F347" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H347" s="1" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="1" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1016</v>
+        <v>158</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E348" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F348" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H348" s="1" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="1" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>584</v>
+        <v>80</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1019</v>
+        <v>74</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E349" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F349" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H349" s="1" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>158</v>
+        <v>1023</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E350" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F350" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H350" s="1" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="1" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>80</v>
+        <v>1022</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>74</v>
+        <v>1023</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E351" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F351" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H351" s="1" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="1" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>1028</v>
+        <v>801</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E352" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F352" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H352" s="1" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>1027</v>
+        <v>182</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1028</v>
+        <v>183</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E353" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F353" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H353" s="1" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="B354" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E354" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F354" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H354" s="1" t="s">
         <v>1033</v>
-      </c>
-[...16 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="C355" s="1" t="s">
         <v>1035</v>
       </c>
-      <c r="B355" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D355" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E355" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F355" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H355" s="1" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>182</v>
+        <v>879</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>183</v>
+        <v>1035</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E356" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F356" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H356" s="1" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B357" s="1" t="s">
         <v>1039</v>
       </c>
-      <c r="B357" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C357" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E357" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F357" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H357" s="1" t="s">
         <v>1040</v>
-      </c>
-[...13 lines deleted...]
-        <v>1041</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E358" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F358" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H358" s="1" t="s">
         <v>1042</v>
-      </c>
-[...19 lines deleted...]
-        <v>1043</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="1" t="s">
-        <v>1011</v>
+        <v>1043</v>
       </c>
       <c r="B359" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E359" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F359" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H359" s="1" t="s">
         <v>1044</v>
-      </c>
-[...16 lines deleted...]
-        <v>1045</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B360" s="1" t="s">
         <v>1046</v>
       </c>
-      <c r="B360" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C360" s="1" t="s">
-        <v>979</v>
+        <v>1047</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E360" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F360" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H360" s="1" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>396</v>
+        <v>1047</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>811</v>
+        <v>1050</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E361" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F361" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H361" s="1" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="1" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E362" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F362" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H362" s="1" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="1" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1052</v>
+        <v>239</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E363" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F363" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H363" s="1" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="1" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1058</v>
+        <v>146</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1059</v>
+        <v>147</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="E364" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F364" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H364" s="1" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>239</v>
+        <v>146</v>
       </c>
       <c r="C365" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E365" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F365" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H365" s="1" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1063</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="1" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>147</v>
+        <v>39</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="E366" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F366" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H366" s="1" t="s">
-        <v>1065</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="C367" s="1" t="s">
         <v>1066</v>
       </c>
-      <c r="B367" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D367" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E367" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F367" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H367" s="1" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>146</v>
+        <v>533</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>39</v>
+        <v>1066</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E368" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F368" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H368" s="1" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="C369" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E369" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F369" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H369" s="1" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E370" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F370" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H370" s="1" t="s">
         <v>1073</v>
-      </c>
-[...19 lines deleted...]
-        <v>1074</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B371" s="1" t="s">
         <v>1075</v>
       </c>
-      <c r="B371" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C371" s="1" t="s">
-        <v>1071</v>
+        <v>1075</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E371" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F371" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H371" s="1" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>39</v>
+        <v>1004</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>40</v>
+        <v>1078</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E372" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F372" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H372" s="1" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="1" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1080</v>
+        <v>1047</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E373" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F373" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H373" s="1" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="1" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1009</v>
+        <v>83</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1083</v>
+        <v>322</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E374" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F374" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>644</v>
+        <v>1084</v>
       </c>
       <c r="H374" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1052</v>
+        <v>77</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1086</v>
+        <v>240</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E375" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F375" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>644</v>
+        <v>1084</v>
       </c>
       <c r="H375" s="1" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>83</v>
+        <v>503</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>322</v>
+        <v>645</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E376" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F376" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H376" s="1" t="s">
         <v>1089</v>
-      </c>
-[...1 lines deleted...]
-        <v>1090</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="C377" s="1" t="s">
         <v>1091</v>
       </c>
-      <c r="B377" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D377" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E377" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F377" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H377" s="1" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>506</v>
+        <v>812</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>648</v>
+        <v>567</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E378" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F378" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H378" s="1" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>729</v>
+        <v>812</v>
       </c>
       <c r="C379" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E379" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F379" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H379" s="1" t="s">
         <v>1096</v>
-      </c>
-[...13 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B380" s="1" t="s">
         <v>1098</v>
       </c>
-      <c r="B380" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C380" s="1" t="s">
-        <v>570</v>
+        <v>1099</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E380" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F380" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H380" s="1" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="1" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>815</v>
+        <v>462</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>570</v>
+        <v>1102</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E381" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F381" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H381" s="1" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="1" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1103</v>
+        <v>161</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E382" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F382" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H382" s="1" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="1" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1107</v>
+        <v>361</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E383" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F383" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H383" s="1" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>161</v>
+        <v>325</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E384" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F384" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H384" s="1" t="s">
         <v>1111</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>465</v>
+        <v>1113</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>364</v>
+        <v>1114</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E385" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F385" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H385" s="1" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="1" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>325</v>
+        <v>1117</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1115</v>
+        <v>228</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E386" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F386" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H386" s="1" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="1" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1118</v>
+        <v>607</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1119</v>
+        <v>537</v>
       </c>
       <c r="D387" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E387" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F387" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H387" s="1" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="B388" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E388" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F388" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H388" s="1" t="s">
         <v>1122</v>
-      </c>
-[...16 lines deleted...]
-        <v>1123</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C389" s="1" t="s">
         <v>1124</v>
       </c>
-      <c r="B389" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D389" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E389" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F389" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H389" s="1" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>610</v>
+        <v>1127</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>540</v>
+        <v>1128</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E390" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F390" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H390" s="1" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="1" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>272</v>
+        <v>1131</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1129</v>
+        <v>239</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E391" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F391" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H391" s="1" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="1" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1133</v>
+        <v>39</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E392" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F392" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H392" s="1" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="1" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1136</v>
-[...3 lines deleted...]
-      </c>
+        <v>1137</v>
+      </c>
+      <c r="C393" s="1"/>
       <c r="D393" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E393" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F393" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H393" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="1" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1139</v>
-[...3 lines deleted...]
-      </c>
+        <v>1137</v>
+      </c>
+      <c r="C394" s="1"/>
       <c r="D394" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E394" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F394" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H394" s="1" t="s">
         <v>1140</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1142</v>
+        <v>74</v>
       </c>
       <c r="C395" s="1"/>
       <c r="D395" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E395" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F395" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H395" s="1" t="s">
-        <v>1143</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="1" t="s">
-        <v>1144</v>
+        <v>1143</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1142</v>
+        <v>318</v>
       </c>
       <c r="C396" s="1"/>
       <c r="D396" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E396" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F396" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H396" s="1" t="s">
-        <v>1145</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E397" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F397" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H397" s="1" t="s">
         <v>1146</v>
-      </c>
-[...17 lines deleted...]
-        <v>1147</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="C398" s="1" t="s">
         <v>1148</v>
       </c>
-      <c r="B398" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C398" s="1"/>
       <c r="D398" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E398" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F398" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H398" s="1" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>432</v>
+        <v>93</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>432</v>
+        <v>720</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E399" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F399" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H399" s="1" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>826</v>
+        <v>325</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E400" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F400" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H400" s="1" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>93</v>
+        <v>213</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>723</v>
+        <v>1156</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E401" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F401" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H401" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="1" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>325</v>
+        <v>1159</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1158</v>
+        <v>701</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E402" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F402" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H402" s="1" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="1" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>213</v>
+        <v>318</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E403" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F403" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H403" s="1" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="1" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>704</v>
+        <v>1166</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="E404" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F404" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="H404" s="1" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="1" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>318</v>
+        <v>1169</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1167</v>
+        <v>482</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E405" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F405" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1089</v>
+        <v>104</v>
       </c>
       <c r="H405" s="1" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="1" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1171</v>
+        <v>345</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="E406" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F406" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1089</v>
+        <v>104</v>
       </c>
       <c r="H406" s="1" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="1" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1174</v>
+        <v>927</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>485</v>
+        <v>1175</v>
       </c>
       <c r="D407" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E407" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F407" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G407" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H407" s="1" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="1" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1177</v>
+        <v>795</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>348</v>
+        <v>1178</v>
       </c>
       <c r="D408" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E408" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F408" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G408" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H408" s="1" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="1" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>930</v>
+        <v>1181</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1180</v>
+        <v>298</v>
       </c>
       <c r="D409" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E409" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F409" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G409" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H409" s="1" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="1" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>798</v>
+        <v>577</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1183</v>
+        <v>1017</v>
       </c>
       <c r="D410" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E410" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F410" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G410" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H410" s="1" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="B411" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>298</v>
+        <v>214</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E411" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F411" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G411" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H411" s="1" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>580</v>
+        <v>182</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1022</v>
+        <v>183</v>
       </c>
       <c r="D412" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E412" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F412" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G412" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H412" s="1" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="1" t="s">
         <v>1190</v>
       </c>
       <c r="B413" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C413" s="1" t="s">
         <v>1191</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="D413" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E413" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F413" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G413" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H413" s="1" t="s">
         <v>1192</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="1" t="s">
         <v>1193</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>182</v>
+        <v>808</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>183</v>
+        <v>40</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E414" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F414" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G414" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H414" s="1" t="s">
         <v>1194</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>173</v>
+        <v>59</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1196</v>
+        <v>1114</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E415" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F415" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G415" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H415" s="1" t="s">
-        <v>1197</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B416" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C416" s="1" t="s">
         <v>1198</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E416" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F416" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G416" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H416" s="1" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>59</v>
+        <v>1201</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1119</v>
+        <v>827</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E417" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F417" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G417" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H417" s="1" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="1" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>249</v>
+        <v>1204</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E418" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F418" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G418" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H418" s="1" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="1" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>830</v>
+        <v>1102</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E419" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F419" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G419" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H419" s="1" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="1" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1209</v>
+        <v>864</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E420" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F420" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G420" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H420" s="1" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="1" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1213</v>
+        <v>321</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1107</v>
+        <v>1214</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E421" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F421" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G421" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H421" s="1" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="1" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>867</v>
+        <v>80</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1216</v>
+        <v>74</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E422" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F422" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G422" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H422" s="1" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" s="1" t="s">
-        <v>1218</v>
+        <v>1216</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>321</v>
+        <v>80</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1219</v>
+        <v>74</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E423" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F423" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G423" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H423" s="1" t="s">
-        <v>1220</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" s="1" t="s">
-        <v>1221</v>
+        <v>1219</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>80</v>
+        <v>1220</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>74</v>
+        <v>842</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E424" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F424" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G424" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H424" s="1" t="s">
-        <v>1222</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" s="1" t="s">
-        <v>1221</v>
+        <v>109</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>80</v>
+        <v>947</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>74</v>
+        <v>1222</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E425" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F425" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G425" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H425" s="1" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" s="1" t="s">
         <v>1224</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1225</v>
+        <v>399</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>845</v>
+        <v>183</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E426" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F426" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G426" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H426" s="1" t="s">
-        <v>1226</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" s="1" t="s">
-        <v>109</v>
+        <v>1226</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>950</v>
+        <v>689</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1227</v>
+        <v>59</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E427" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F427" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G427" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H427" s="1" t="s">
-        <v>1228</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" s="1" t="s">
-        <v>1229</v>
+        <v>1228</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>402</v>
+        <v>1222</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>183</v>
+        <v>272</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E428" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F428" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G428" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H428" s="1" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" s="1" t="s">
-        <v>1231</v>
+        <v>1200</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>692</v>
+        <v>1201</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>59</v>
+        <v>827</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E429" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F429" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G429" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H429" s="1" t="s">
-        <v>1232</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" s="1" t="s">
-        <v>1233</v>
+        <v>1231</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1227</v>
+        <v>1232</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>272</v>
+        <v>403</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E430" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F430" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G430" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H430" s="1" t="s">
-        <v>1234</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" s="1" t="s">
-        <v>1205</v>
+        <v>1234</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1206</v>
+        <v>1235</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>830</v>
+        <v>1236</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E431" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F431" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G431" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H431" s="1" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="1" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1237</v>
+        <v>249</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>406</v>
+        <v>1198</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E432" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F432" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G432" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H432" s="1" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="1" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1240</v>
+        <v>77</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1241</v>
+        <v>158</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E433" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F433" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G433" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H433" s="1" t="s">
-        <v>1242</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="1" t="s">
-        <v>1243</v>
+        <v>1242</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>249</v>
+        <v>325</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1203</v>
+        <v>218</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E434" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F434" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G434" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H434" s="1" t="s">
-        <v>1244</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="1" t="s">
-        <v>1245</v>
+        <v>1244</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>77</v>
+        <v>325</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>158</v>
+        <v>218</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E435" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F435" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G435" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H435" s="1" t="s">
-        <v>1246</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B436" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C436" s="1" t="s">
         <v>1247</v>
-      </c>
-[...4 lines deleted...]
-        <v>218</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E436" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F436" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G436" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H436" s="1" t="s">
         <v>1248</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>325</v>
+        <v>1250</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>218</v>
+        <v>118</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E437" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F437" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G437" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H437" s="1" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="1" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>217</v>
+        <v>1253</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1252</v>
+        <v>118</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E438" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F438" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H438" s="1" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="1" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1255</v>
+        <v>117</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E439" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F439" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G439" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H439" s="1" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="B440" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E440" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F440" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H440" s="1" t="s">
         <v>1258</v>
-      </c>
-[...16 lines deleted...]
-        <v>1259</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E441" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F441" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G441" s="1" t="s">
         <v>1260</v>
-      </c>
-[...16 lines deleted...]
-        <v>104</v>
       </c>
       <c r="H441" s="1" t="s">
         <v>1261</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="1" t="s">
         <v>1262</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>284</v>
+        <v>1263</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>147</v>
+        <v>25</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="E442" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F442" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>87</v>
+        <v>1260</v>
       </c>
       <c r="H442" s="1" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="1" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>77</v>
+        <v>1266</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>158</v>
+        <v>1267</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E443" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F443" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H443" s="1" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="1" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>25</v>
+        <v>1271</v>
       </c>
       <c r="D444" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E444" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F444" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H444" s="1" t="s">
-        <v>1269</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="1" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1271</v>
+        <v>239</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E445" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F445" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H445" s="1" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="1" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E446" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F446" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H446" s="1" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="1" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>239</v>
+        <v>725</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1279</v>
+        <v>1175</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E447" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F447" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H447" s="1" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="1" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E448" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F448" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H448" s="1" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="1" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>728</v>
+        <v>1287</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1180</v>
+        <v>292</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E449" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F449" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H449" s="1" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B450" s="1" t="s">
         <v>1287</v>
       </c>
-      <c r="B450" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C450" s="1" t="s">
-        <v>1289</v>
+        <v>292</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E450" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F450" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H450" s="1" t="s">
         <v>1290</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1292</v>
+        <v>1287</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E451" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F451" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H451" s="1" t="s">
-        <v>1293</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="C452" s="1" t="s">
         <v>1294</v>
       </c>
-      <c r="B452" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D452" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E452" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F452" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H452" s="1" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="1" t="s">
         <v>1296</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1292</v>
+        <v>503</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>292</v>
+        <v>1294</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E453" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F453" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H453" s="1" t="s">
         <v>1297</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>506</v>
+        <v>358</v>
       </c>
       <c r="C454" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E454" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F454" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H454" s="1" t="s">
         <v>1299</v>
-      </c>
-[...13 lines deleted...]
-        <v>1300</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E455" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F455" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H455" s="1" t="s">
         <v>1301</v>
-      </c>
-[...19 lines deleted...]
-        <v>1302</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E456" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F456" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H456" s="1" t="s">
         <v>1303</v>
-      </c>
-[...19 lines deleted...]
-        <v>1304</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E457" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F457" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H457" s="1" t="s">
         <v>1305</v>
-      </c>
-[...19 lines deleted...]
-        <v>1306</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E458" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F458" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H458" s="1" t="s">
         <v>1307</v>
-      </c>
-[...19 lines deleted...]
-        <v>1308</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E459" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F459" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H459" s="1" t="s">
         <v>1309</v>
-      </c>
-[...19 lines deleted...]
-        <v>1310</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E460" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F460" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H460" s="1" t="s">
         <v>1311</v>
-      </c>
-[...19 lines deleted...]
-        <v>1312</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E461" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F461" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H461" s="1" t="s">
         <v>1313</v>
-      </c>
-[...19 lines deleted...]
-        <v>1314</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E462" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F462" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H462" s="1" t="s">
         <v>1315</v>
-      </c>
-[...19 lines deleted...]
-        <v>1316</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B463" s="1" t="s">
         <v>1317</v>
       </c>
-      <c r="B463" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C463" s="1" t="s">
-        <v>353</v>
+        <v>202</v>
       </c>
       <c r="D463" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E463" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F463" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H463" s="1" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="1" t="s">
         <v>1319</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>361</v>
+        <v>1317</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>353</v>
+        <v>202</v>
       </c>
       <c r="D464" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E464" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F464" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H464" s="1" t="s">
         <v>1320</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="1" t="s">
         <v>1321</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>1322</v>
+        <v>1317</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D465" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E465" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F465" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H465" s="1" t="s">
-        <v>1323</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B466" s="1" t="s">
         <v>1324</v>
       </c>
-      <c r="B466" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C466" s="1" t="s">
-        <v>202</v>
+        <v>441</v>
       </c>
       <c r="D466" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E466" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F466" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H466" s="1" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="1" t="s">
         <v>1326</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>1322</v>
+        <v>874</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>202</v>
+        <v>1266</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E467" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F467" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H467" s="1" t="s">
         <v>1327</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="1" t="s">
         <v>1328</v>
       </c>
       <c r="B468" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E468" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F468" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H468" s="1" t="s">
         <v>1329</v>
-      </c>
-[...16 lines deleted...]
-        <v>1330</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="C469" s="1" t="s">
         <v>1331</v>
       </c>
-      <c r="B469" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D469" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E469" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F469" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H469" s="1" t="s">
         <v>1332</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>940</v>
+        <v>177</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>805</v>
+        <v>772</v>
       </c>
       <c r="D470" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E470" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F470" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H470" s="1" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" s="1" t="s">
         <v>1335</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>940</v>
+        <v>194</v>
       </c>
       <c r="C471" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E471" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F471" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H471" s="1" t="s">
         <v>1336</v>
-      </c>
-[...13 lines deleted...]
-        <v>1337</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B472" s="1" t="s">
         <v>1338</v>
       </c>
-      <c r="B472" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C472" s="1" t="s">
-        <v>775</v>
+        <v>1339</v>
       </c>
       <c r="D472" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E472" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F472" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H472" s="1" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" s="1" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>194</v>
+        <v>1338</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>154</v>
+        <v>1339</v>
       </c>
       <c r="D473" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E473" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F473" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H473" s="1" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" s="1" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>1343</v>
+        <v>544</v>
       </c>
       <c r="C474" s="1" t="s">
         <v>1344</v>
       </c>
       <c r="D474" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E474" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F474" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H474" s="1" t="s">
         <v>1345</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>1343</v>
+        <v>1347</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>1344</v>
+        <v>1347</v>
       </c>
       <c r="D475" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E475" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F475" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H475" s="1" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" s="1" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>547</v>
+        <v>1347</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>1349</v>
+        <v>1347</v>
       </c>
       <c r="D476" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E476" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F476" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H476" s="1" t="s">
         <v>1350</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="B477" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E477" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F477" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H477" s="1" t="s">
         <v>1352</v>
-      </c>
-[...16 lines deleted...]
-        <v>1353</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B478" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E478" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F478" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H478" s="1" t="s">
         <v>1354</v>
-      </c>
-[...19 lines deleted...]
-        <v>1355</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B479" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="C479" s="1" t="s">
         <v>1356</v>
       </c>
-      <c r="B479" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D479" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E479" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F479" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H479" s="1" t="s">
         <v>1357</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>432</v>
+        <v>863</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>432</v>
+        <v>340</v>
       </c>
       <c r="D480" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E480" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F480" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H480" s="1" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" s="1" t="s">
         <v>1360</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>973</v>
+        <v>1361</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>1361</v>
+        <v>147</v>
       </c>
       <c r="D481" s="1" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="E481" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F481" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H481" s="1" t="s">
         <v>1362</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>866</v>
+        <v>1361</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>343</v>
+        <v>147</v>
       </c>
       <c r="D482" s="1" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="E482" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F482" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H482" s="1" t="s">
         <v>1364</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" s="1" t="s">
         <v>1365</v>
       </c>
       <c r="B483" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E483" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F483" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H483" s="1" t="s">
         <v>1366</v>
-      </c>
-[...16 lines deleted...]
-        <v>1367</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B484" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E484" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F484" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H484" s="1" t="s">
         <v>1368</v>
-      </c>
-[...19 lines deleted...]
-        <v>1369</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" s="1" t="s">
-        <v>1370</v>
+        <v>1369</v>
       </c>
       <c r="B485" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C485" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D485" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E485" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F485" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H485" s="1" t="s">
-        <v>1371</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B486" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C486" s="1" t="s">
         <v>1372</v>
       </c>
-      <c r="B486" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D486" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E486" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F486" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H486" s="1" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" s="1" t="s">
         <v>1374</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>182</v>
+        <v>39</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>183</v>
+        <v>40</v>
       </c>
       <c r="D487" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E487" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F487" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H487" s="1" t="s">
         <v>1375</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" s="1" t="s">
         <v>1376</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>194</v>
+        <v>39</v>
       </c>
       <c r="C488" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E488" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F488" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H488" s="1" t="s">
         <v>1377</v>
-      </c>
-[...13 lines deleted...]
-        <v>1378</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B489" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E489" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F489" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H489" s="1" t="s">
         <v>1379</v>
-      </c>
-[...19 lines deleted...]
-        <v>1380</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B490" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E490" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F490" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H490" s="1" t="s">
         <v>1381</v>
-      </c>
-[...19 lines deleted...]
-        <v>1382</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B491" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="C491" s="1" t="s">
         <v>1383</v>
       </c>
-      <c r="B491" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D491" s="1" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="E491" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F491" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H491" s="1" t="s">
         <v>1384</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" s="1" t="s">
         <v>1385</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>236</v>
+        <v>1386</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>559</v>
+        <v>1387</v>
       </c>
       <c r="D492" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E492" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F492" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H492" s="1" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B493" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C493" s="1" t="s">
         <v>1387</v>
       </c>
-      <c r="B493" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D493" s="1" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="E493" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F493" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H493" s="1" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" s="1" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>1391</v>
+        <v>1386</v>
       </c>
       <c r="C494" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E494" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F494" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H494" s="1" t="s">
         <v>1392</v>
-      </c>
-[...13 lines deleted...]
-        <v>1393</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B495" s="1" t="s">
         <v>1394</v>
       </c>
-      <c r="B495" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C495" s="1" t="s">
-        <v>1392</v>
+        <v>429</v>
       </c>
       <c r="D495" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E495" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F495" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H495" s="1" t="s">
         <v>1395</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" s="1" t="s">
         <v>1396</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>1391</v>
+        <v>1397</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>1392</v>
+        <v>292</v>
       </c>
       <c r="D496" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E496" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F496" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1265</v>
+        <v>646</v>
       </c>
       <c r="H496" s="1" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" s="1" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>1399</v>
+        <v>970</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>432</v>
+        <v>1400</v>
       </c>
       <c r="D497" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E497" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F497" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1265</v>
+        <v>646</v>
       </c>
       <c r="H497" s="1" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" s="1" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>1402</v>
+        <v>402</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>292</v>
+        <v>1403</v>
       </c>
       <c r="D498" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E498" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F498" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H498" s="1" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" s="1" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>973</v>
+        <v>1406</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="D499" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E499" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F499" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H499" s="1" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" s="1" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
       <c r="B500" s="1" t="s">
-        <v>405</v>
+        <v>74</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>1408</v>
+        <v>403</v>
       </c>
       <c r="D500" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E500" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F500" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H500" s="1" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" s="1" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="D501" s="1" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="E501" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F501" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H501" s="1" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" s="1" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>74</v>
+        <v>1416</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>406</v>
+        <v>1204</v>
       </c>
       <c r="D502" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E502" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F502" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H502" s="1" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" s="1" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="D503" s="1" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="E503" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F503" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H503" s="1" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" s="1" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>1209</v>
+        <v>158</v>
       </c>
       <c r="D504" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E504" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F504" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H504" s="1" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" s="1" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>1425</v>
+        <v>376</v>
       </c>
       <c r="D505" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E505" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F505" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H505" s="1" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" s="1" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>1428</v>
+        <v>940</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>158</v>
+        <v>1429</v>
       </c>
       <c r="D506" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E506" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F506" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H506" s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="B507" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>379</v>
+        <v>74</v>
       </c>
       <c r="D507" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E507" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F507" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H507" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" s="1" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>943</v>
+        <v>239</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>1434</v>
+        <v>1057</v>
       </c>
       <c r="D508" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E508" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F508" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H508" s="1" t="s">
         <v>1435</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" s="1" t="s">
         <v>1436</v>
       </c>
       <c r="B509" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>74</v>
+        <v>1438</v>
       </c>
       <c r="D509" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E509" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F509" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H509" s="1" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" s="1" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>239</v>
+        <v>1441</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>1062</v>
+        <v>1442</v>
       </c>
       <c r="D510" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E510" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F510" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H510" s="1" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" s="1" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>1442</v>
+        <v>147</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>1443</v>
+        <v>403</v>
       </c>
       <c r="D511" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E511" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F511" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H511" s="1" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" s="1" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>1446</v>
+        <v>475</v>
       </c>
       <c r="C512" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E512" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F512" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H512" s="1" t="s">
         <v>1447</v>
-      </c>
-[...13 lines deleted...]
-        <v>1448</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B513" s="1" t="s">
         <v>1449</v>
       </c>
-      <c r="B513" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C513" s="1" t="s">
-        <v>406</v>
+        <v>1450</v>
       </c>
       <c r="D513" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E513" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F513" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H513" s="1" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" s="1" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>478</v>
+        <v>1453</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="D514" s="1" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="E514" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F514" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H514" s="1" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" s="1" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>1454</v>
+        <v>283</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="D515" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E515" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F515" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H515" s="1" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" s="1" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>124</v>
+        <v>1460</v>
       </c>
       <c r="D516" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E516" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F516" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="G516" s="1"/>
       <c r="H516" s="1" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" s="1" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>283</v>
+        <v>716</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>1461</v>
+        <v>375</v>
       </c>
       <c r="D517" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E517" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F517" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="G517" s="1"/>
       <c r="H517" s="1" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" s="1" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="D518" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E518" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F518" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G518" s="1"/>
       <c r="H518" s="1" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" s="1" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>719</v>
+        <v>1465</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>378</v>
+        <v>1466</v>
       </c>
       <c r="D519" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E519" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F519" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G519" s="1"/>
       <c r="H519" s="1" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" s="1" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>1470</v>
+        <v>161</v>
       </c>
       <c r="C520" s="1" t="s">
         <v>1471</v>
       </c>
       <c r="D520" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E520" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F520" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G520" s="1"/>
       <c r="H520" s="1" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" s="1" t="s">
         <v>1473</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>1470</v>
+        <v>812</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>1471</v>
+        <v>337</v>
       </c>
       <c r="D521" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E521" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F521" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G521" s="1"/>
       <c r="H521" s="1" t="s">
         <v>1474</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>161</v>
+        <v>812</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>1476</v>
+        <v>337</v>
       </c>
       <c r="D522" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E522" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F522" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G522" s="1"/>
       <c r="H522" s="1" t="s">
-        <v>1477</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B523" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C523" s="1" t="s">
         <v>1478</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="D523" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E523" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F523" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G523" s="1"/>
       <c r="H523" s="1" t="s">
         <v>1479</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" s="1" t="s">
         <v>1480</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>815</v>
+        <v>553</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>340</v>
+        <v>1481</v>
       </c>
       <c r="D524" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E524" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F524" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G524" s="1"/>
       <c r="H524" s="1" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" s="1" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>1083</v>
+        <v>842</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>1483</v>
+        <v>1222</v>
       </c>
       <c r="D525" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E525" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F525" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G525" s="1"/>
       <c r="H525" s="1" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>556</v>
+        <v>1486</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="D526" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E526" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F526" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G526" s="1"/>
       <c r="H526" s="1" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" s="1" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>845</v>
+        <v>1486</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>1227</v>
+        <v>1487</v>
       </c>
       <c r="D527" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E527" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F527" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G527" s="1"/>
       <c r="H527" s="1" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" s="1" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1491</v>
+        <v>1486</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>1492</v>
       </c>
       <c r="D528" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E528" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F528" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G528" s="1"/>
       <c r="H528" s="1" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" s="1" t="s">
         <v>1494</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1491</v>
+        <v>399</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>1492</v>
+        <v>183</v>
       </c>
       <c r="D529" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E529" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F529" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G529" s="1"/>
       <c r="H529" s="1" t="s">
         <v>1495</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" s="1" t="s">
         <v>1496</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>1491</v>
+        <v>80</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>1497</v>
+        <v>74</v>
       </c>
       <c r="D530" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E530" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F530" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G530" s="1"/>
       <c r="H530" s="1" t="s">
-        <v>1498</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" s="1" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>402</v>
+        <v>80</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>183</v>
+        <v>74</v>
       </c>
       <c r="D531" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E531" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F531" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G531" s="1"/>
       <c r="H531" s="1" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" s="1" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>80</v>
+        <v>239</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>74</v>
+        <v>240</v>
       </c>
       <c r="D532" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E532" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F532" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G532" s="1"/>
       <c r="H532" s="1" t="s">
-        <v>1502</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B533" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C533" s="1" t="s">
         <v>1503</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D533" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E533" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F533" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G533" s="1"/>
       <c r="H533" s="1" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>239</v>
+        <v>537</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>240</v>
+        <v>538</v>
       </c>
       <c r="D534" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E534" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F534" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G534" s="1"/>
       <c r="H534" s="1" t="s">
         <v>1506</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" s="1" t="s">
         <v>1507</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>541</v>
+        <v>77</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>1508</v>
+        <v>158</v>
       </c>
       <c r="D535" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E535" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F535" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G535" s="1"/>
       <c r="H535" s="1" t="s">
-        <v>1509</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" s="1" t="s">
-        <v>1510</v>
+        <v>1509</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>540</v>
+        <v>1466</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>541</v>
+        <v>1466</v>
       </c>
       <c r="D536" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E536" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F536" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G536" s="1"/>
       <c r="H536" s="1" t="s">
-        <v>1511</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B537" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C537" s="1" t="s">
         <v>1512</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="D537" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E537" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F537" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G537" s="1"/>
       <c r="H537" s="1" t="s">
         <v>1513</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" s="1" t="s">
-        <v>1514</v>
+        <v>1511</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>1471</v>
+        <v>77</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>1471</v>
+        <v>158</v>
       </c>
       <c r="D538" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E538" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F538" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G538" s="1"/>
       <c r="H538" s="1" t="s">
-        <v>1515</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B539" s="1" t="s">
         <v>1516</v>
-      </c>
-[...1 lines deleted...]
-        <v>1476</v>
       </c>
       <c r="C539" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="D539" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E539" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F539" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G539" s="1"/>
       <c r="H539" s="1" t="s">
         <v>1518</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" s="1" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>158</v>
+        <v>1294</v>
       </c>
       <c r="D540" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E540" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F540" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G540" s="1"/>
       <c r="H540" s="1" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" s="1" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="D541" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E541" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F541" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G541" s="1"/>
       <c r="H541" s="1" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" s="1" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>47</v>
+        <v>465</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>1299</v>
+        <v>1526</v>
       </c>
       <c r="D542" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E542" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F542" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G542" s="1"/>
       <c r="H542" s="1" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B543" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="C543" s="1" t="s">
         <v>1526</v>
-      </c>
-[...4 lines deleted...]
-        <v>1528</v>
       </c>
       <c r="D543" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E543" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F543" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G543" s="1"/>
       <c r="H543" s="1" t="s">
         <v>1529</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" s="1" t="s">
         <v>1530</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="C544" s="1" t="s">
         <v>1531</v>
       </c>
       <c r="D544" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E544" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F544" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G544" s="1"/>
       <c r="H544" s="1" t="s">
         <v>1532</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" s="1" t="s">
         <v>1533</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>468</v>
+        <v>1534</v>
       </c>
       <c r="C545" s="1" t="s">
         <v>1531</v>
       </c>
       <c r="D545" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E545" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F545" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G545" s="1"/>
       <c r="H545" s="1" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" s="1" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>468</v>
+        <v>1534</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>1536</v>
+        <v>574</v>
       </c>
       <c r="D546" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E546" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F546" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G546" s="1"/>
       <c r="H546" s="1" t="s">
         <v>1537</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" s="1" t="s">
         <v>1538</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>1539</v>
+        <v>1534</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>1536</v>
+        <v>350</v>
       </c>
       <c r="D547" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E547" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F547" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G547" s="1"/>
       <c r="H547" s="1" t="s">
-        <v>1540</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" s="1" t="s">
-        <v>1541</v>
+        <v>1540</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>1539</v>
+        <v>1004</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>577</v>
+        <v>1284</v>
       </c>
       <c r="D548" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E548" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F548" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G548" s="1"/>
       <c r="H548" s="1" t="s">
-        <v>1542</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B549" s="1" t="s">
         <v>1543</v>
       </c>
-      <c r="B549" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C549" s="1" t="s">
-        <v>353</v>
+        <v>158</v>
       </c>
       <c r="D549" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E549" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F549" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G549" s="1"/>
       <c r="H549" s="1" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" s="1" t="s">
         <v>1545</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>1009</v>
+        <v>1543</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>1289</v>
+        <v>158</v>
       </c>
       <c r="D550" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E550" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F550" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G550" s="1"/>
       <c r="H550" s="1" t="s">
         <v>1546</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" s="1" t="s">
         <v>1547</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>1548</v>
+        <v>1543</v>
       </c>
       <c r="C551" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D551" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E551" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F551" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G551" s="1"/>
       <c r="H551" s="1" t="s">
-        <v>1549</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" s="1" t="s">
-        <v>1550</v>
+        <v>1549</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>1548</v>
+        <v>1543</v>
       </c>
       <c r="C552" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D552" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E552" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F552" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G552" s="1"/>
       <c r="H552" s="1" t="s">
-        <v>1551</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B553" s="1" t="s">
         <v>1552</v>
       </c>
-      <c r="B553" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C553" s="1" t="s">
-        <v>158</v>
+        <v>1553</v>
       </c>
       <c r="D553" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E553" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F553" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G553" s="1"/>
       <c r="H553" s="1" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" s="1" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>1548</v>
+        <v>1556</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>158</v>
+        <v>410</v>
       </c>
       <c r="D554" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E554" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F554" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G554" s="1"/>
       <c r="H554" s="1" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" s="1" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>1558</v>
+        <v>158</v>
       </c>
       <c r="D555" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E555" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F555" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G555" s="1"/>
       <c r="H555" s="1" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" s="1" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>413</v>
+        <v>74</v>
       </c>
       <c r="D556" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E556" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F556" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G556" s="1"/>
       <c r="H556" s="1" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" s="1" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>1564</v>
+        <v>350</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>158</v>
+        <v>376</v>
       </c>
       <c r="D557" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E557" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F557" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G557" s="1"/>
       <c r="H557" s="1" t="s">
         <v>1565</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" s="1" t="s">
         <v>1566</v>
       </c>
       <c r="B558" s="1" t="s">
         <v>1567</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>74</v>
+        <v>1148</v>
       </c>
       <c r="D558" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E558" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F558" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G558" s="1"/>
       <c r="H558" s="1" t="s">
         <v>1568</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" s="1" t="s">
         <v>1569</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>353</v>
+        <v>146</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>379</v>
+        <v>1570</v>
       </c>
       <c r="D559" s="1" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="E559" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F559" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G559" s="1"/>
       <c r="H559" s="1" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" s="1" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>1153</v>
+        <v>1574</v>
       </c>
       <c r="D560" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E560" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F560" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G560" s="1"/>
       <c r="H560" s="1" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" s="1" t="s">
-        <v>1574</v>
+        <v>800</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>146</v>
+        <v>1198</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="D561" s="1" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="E561" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F561" s="1" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="G561" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>78</v>
+      </c>
       <c r="H561" s="1" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" s="1" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>1579</v>
+        <v>772</v>
       </c>
       <c r="D562" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E562" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F562" s="1" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="G562" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="H562" s="1" t="s">
         <v>1580</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" s="1" t="s">
-        <v>803</v>
+        <v>1581</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>1203</v>
+        <v>1579</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="D563" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E563" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F563" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="H563" s="1" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" s="1" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>1584</v>
+        <v>1579</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>775</v>
+        <v>1582</v>
       </c>
       <c r="D564" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E564" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F564" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="H564" s="1" t="s">
         <v>1585</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" s="1" t="s">
         <v>1586</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="D565" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E565" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F565" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G565" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H565" s="1" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" s="1" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>1584</v>
+        <v>1591</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>1587</v>
+        <v>40</v>
       </c>
       <c r="D566" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E566" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F566" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H566" s="1" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" s="1" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>1592</v>
+        <v>39</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>1593</v>
+        <v>40</v>
       </c>
       <c r="D567" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E567" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F567" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="H567" s="1" t="s">
         <v>1594</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" s="1" t="s">
         <v>1595</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>1596</v>
+        <v>39</v>
       </c>
       <c r="C568" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D568" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E568" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F568" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>44</v>
+        <v>646</v>
       </c>
       <c r="H568" s="1" t="s">
-        <v>1597</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B569" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="C569" s="1" t="s">
         <v>1598</v>
       </c>
-      <c r="B569" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D569" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E569" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F569" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>78</v>
+        <v>104</v>
       </c>
       <c r="H569" s="1" t="s">
         <v>1599</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" s="1" t="s">
         <v>1600</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>39</v>
+        <v>995</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>40</v>
+        <v>1601</v>
       </c>
       <c r="D570" s="1" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="E570" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F570" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="G570" s="1"/>
       <c r="H570" s="1" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" s="1" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>775</v>
+        <v>1604</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="D571" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E571" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F571" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>104</v>
+        <v>858</v>
       </c>
       <c r="H571" s="1" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" s="1" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>1000</v>
+        <v>1604</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
       <c r="D572" s="1" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="E572" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F572" s="1" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="G572" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="H572" s="1" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" s="1" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>1609</v>
+        <v>146</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>1610</v>
+        <v>1570</v>
       </c>
       <c r="D573" s="1" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="E573" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F573" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>861</v>
+        <v>1084</v>
       </c>
       <c r="H573" s="1" t="s">
         <v>1611</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" s="1" t="s">
         <v>1612</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>1609</v>
+        <v>1613</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="D574" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E574" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F574" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="H574" s="1" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" s="1" t="s">
-        <v>1615</v>
+        <v>962</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>146</v>
+        <v>1613</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>1575</v>
+        <v>1616</v>
       </c>
       <c r="D575" s="1" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="E575" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F575" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="G575" s="1"/>
       <c r="H575" s="1" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" s="1" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="B576" s="1" t="s">
-        <v>1618</v>
+        <v>515</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>1619</v>
+        <v>1616</v>
       </c>
       <c r="D576" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E576" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F576" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G576" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H576" s="1" t="s">
-        <v>1620</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" s="1" t="s">
-        <v>965</v>
+        <v>1620</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>1618</v>
+        <v>515</v>
       </c>
       <c r="C577" s="1" t="s">
         <v>1621</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E577" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F577" s="1" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="G577" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>858</v>
+      </c>
       <c r="H577" s="1" t="s">
         <v>1622</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" s="1" t="s">
         <v>1623</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>518</v>
+        <v>1624</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>1621</v>
+        <v>40</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E578" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F578" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H578" s="1" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" s="1" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="B579" s="1" t="s">
-        <v>518</v>
+        <v>40</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>1626</v>
+        <v>40</v>
       </c>
       <c r="D579" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E579" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F579" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>861</v>
+        <v>30</v>
       </c>
       <c r="H579" s="1" t="s">
         <v>1627</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" s="1" t="s">
         <v>1628</v>
       </c>
       <c r="B580" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C580" s="1" t="s">
         <v>1629</v>
       </c>
-      <c r="C580" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D580" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E580" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F580" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="G580" s="1"/>
       <c r="H580" s="1" t="s">
         <v>1630</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" s="1" t="s">
         <v>1631</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>40</v>
+        <v>973</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>40</v>
+        <v>1632</v>
       </c>
       <c r="D581" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E581" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F581" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G581" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H581" s="1" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" s="1" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>124</v>
+        <v>1613</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>1634</v>
+        <v>1616</v>
       </c>
       <c r="D582" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E582" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F582" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G582" s="1"/>
       <c r="H582" s="1" t="s">
         <v>1635</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" s="1" t="s">
         <v>1636</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
       <c r="C583" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E583" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F583" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H583" s="1" t="s">
         <v>1637</v>
-      </c>
-[...13 lines deleted...]
-        <v>1638</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B584" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C584" s="1" t="s">
         <v>1639</v>
       </c>
-      <c r="B584" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D584" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E584" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F584" s="1" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="G584" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>646</v>
+      </c>
       <c r="H584" s="1" t="s">
         <v>1640</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" s="1" t="s">
         <v>1641</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>976</v>
+        <v>1588</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>1637</v>
+        <v>1642</v>
       </c>
       <c r="D585" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E585" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F585" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="G585" s="1"/>
       <c r="H585" s="1" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" s="1" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>1618</v>
+        <v>1614</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>1644</v>
+        <v>40</v>
       </c>
       <c r="D586" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E586" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F586" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>649</v>
+        <v>87</v>
       </c>
       <c r="H586" s="1" t="s">
         <v>1645</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" s="1" t="s">
         <v>1646</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>1593</v>
-[...1 lines deleted...]
-      <c r="C587" s="1" t="s">
         <v>1647</v>
       </c>
+      <c r="C587" s="1"/>
       <c r="D587" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E587" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F587" s="1" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="G587" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>87</v>
+      </c>
       <c r="H587" s="1" t="s">
         <v>1648</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" s="1" t="s">
         <v>1649</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>1619</v>
+        <v>1650</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>40</v>
+        <v>1651</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E588" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F588" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>87</v>
+        <v>662</v>
       </c>
       <c r="H588" s="1" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" s="1" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>1652</v>
-[...1 lines deleted...]
-      <c r="C589" s="1"/>
+        <v>39</v>
+      </c>
+      <c r="C589" s="1" t="s">
+        <v>40</v>
+      </c>
       <c r="D589" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E589" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F589" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>87</v>
+        <v>858</v>
       </c>
       <c r="H589" s="1" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" s="1" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>1655</v>
+        <v>1647</v>
       </c>
       <c r="C590" s="1" t="s">
         <v>1656</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E590" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F590" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>665</v>
+        <v>128</v>
       </c>
       <c r="H590" s="1" t="s">
         <v>1657</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" s="1" t="s">
         <v>1658</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>39</v>
+        <v>1647</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>40</v>
+        <v>1659</v>
       </c>
       <c r="D591" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E591" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F591" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>861</v>
+        <v>135</v>
       </c>
       <c r="H591" s="1" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" s="1" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>1652</v>
+        <v>1647</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>1661</v>
+        <v>1656</v>
       </c>
       <c r="D592" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E592" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F592" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>128</v>
+        <v>560</v>
       </c>
       <c r="H592" s="1" t="s">
         <v>1662</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" s="1" t="s">
         <v>1663</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>1652</v>
+        <v>1664</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>1664</v>
+        <v>425</v>
       </c>
       <c r="D593" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E593" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F593" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="H593" s="1" t="s">
         <v>1665</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" s="1" t="s">
         <v>1666</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>1652</v>
+        <v>644</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>1661</v>
+        <v>1294</v>
       </c>
       <c r="D594" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E594" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F594" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>563</v>
+        <v>128</v>
       </c>
       <c r="H594" s="1" t="s">
         <v>1667</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" s="1" t="s">
-        <v>1668</v>
+        <v>1666</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>1669</v>
+        <v>644</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>428</v>
+        <v>1294</v>
       </c>
       <c r="D595" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E595" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F595" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G595" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H595" s="1" t="s">
-        <v>1670</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" s="1" t="s">
-        <v>1671</v>
+        <v>1669</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>647</v>
+        <v>816</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>1299</v>
+        <v>1670</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E596" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F596" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G596" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H596" s="1" t="s">
-        <v>1672</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" s="1" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>647</v>
+        <v>1673</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>1299</v>
+        <v>1674</v>
       </c>
       <c r="D597" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E597" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F597" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G597" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H597" s="1" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" s="1" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>819</v>
+        <v>511</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>1675</v>
+        <v>735</v>
       </c>
       <c r="D598" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E598" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F598" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G598" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H598" s="1" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" s="1" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>1678</v>
+        <v>1105</v>
       </c>
       <c r="C599" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="D599" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E599" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F599" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G599" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H599" s="1" t="s">
         <v>1680</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" s="1" t="s">
         <v>1681</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>514</v>
+        <v>823</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>738</v>
+        <v>1682</v>
       </c>
       <c r="D600" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E600" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F600" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G600" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H600" s="1" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" s="1" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>1110</v>
+        <v>217</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>1684</v>
+        <v>629</v>
       </c>
       <c r="D601" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E601" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F601" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G601" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H601" s="1" t="s">
         <v>1685</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" s="1" t="s">
         <v>1686</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>826</v>
+        <v>182</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>1687</v>
+        <v>183</v>
       </c>
       <c r="D602" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E602" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F602" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G602" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H602" s="1" t="s">
-        <v>1688</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" s="1" t="s">
-        <v>1689</v>
+        <v>1688</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>217</v>
+        <v>169</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>632</v>
+        <v>183</v>
       </c>
       <c r="D603" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E603" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F603" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G603" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H603" s="1" t="s">
-        <v>1690</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" s="1" t="s">
-        <v>1691</v>
+        <v>1690</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>182</v>
+        <v>289</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>183</v>
+        <v>269</v>
       </c>
       <c r="D604" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E604" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F604" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G604" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H604" s="1" t="s">
-        <v>1692</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" s="1" t="s">
-        <v>1693</v>
+        <v>1692</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>169</v>
+        <v>692</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>183</v>
+        <v>66</v>
       </c>
       <c r="D605" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E605" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F605" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G605" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H605" s="1" t="s">
-        <v>1694</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" s="1" t="s">
-        <v>1695</v>
+        <v>1694</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>289</v>
+        <v>692</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>269</v>
+        <v>66</v>
       </c>
       <c r="D606" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E606" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F606" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G606" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H606" s="1" t="s">
-        <v>1696</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" s="1" t="s">
-        <v>1697</v>
+        <v>1696</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>695</v>
+        <v>607</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>66</v>
+        <v>537</v>
       </c>
       <c r="D607" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E607" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F607" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G607" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H607" s="1" t="s">
-        <v>1698</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B608" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C608" s="1" t="s">
         <v>1699</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D608" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E608" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F608" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G608" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H608" s="1" t="s">
         <v>1700</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" s="1" t="s">
         <v>1701</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>610</v>
+        <v>249</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>540</v>
+        <v>1702</v>
       </c>
       <c r="D609" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E609" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F609" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G609" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H609" s="1" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" s="1" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>59</v>
+        <v>1705</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1704</v>
+        <v>1576</v>
       </c>
       <c r="D610" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E610" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F610" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G610" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H610" s="1" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" s="1" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>249</v>
+        <v>1705</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1707</v>
+        <v>1576</v>
       </c>
       <c r="D611" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E611" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F611" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G611" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H611" s="1" t="s">
         <v>1708</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" s="1" t="s">
         <v>1709</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>1710</v>
+        <v>146</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1581</v>
+        <v>147</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="E612" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F612" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G612" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H612" s="1" t="s">
-        <v>1711</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" s="1" t="s">
-        <v>1712</v>
+        <v>1711</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>1710</v>
+        <v>66</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1581</v>
+        <v>1487</v>
       </c>
       <c r="D613" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E613" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F613" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G613" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H613" s="1" t="s">
-        <v>1713</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" s="1" t="s">
-        <v>1714</v>
+        <v>1713</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>146</v>
+        <v>1471</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>147</v>
+        <v>1512</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="E614" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F614" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G614" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H614" s="1" t="s">
-        <v>1715</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" s="1" t="s">
-        <v>1716</v>
+        <v>1715</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>66</v>
+        <v>1471</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>1492</v>
+        <v>1512</v>
       </c>
       <c r="D615" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E615" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F615" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G615" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H615" s="1" t="s">
-        <v>1717</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B616" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C616" s="1" t="s">
         <v>1718</v>
-      </c>
-[...4 lines deleted...]
-        <v>1517</v>
       </c>
       <c r="D616" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E616" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F616" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G616" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H616" s="1" t="s">
         <v>1719</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" s="1" t="s">
-        <v>1720</v>
+        <v>1717</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>1476</v>
+        <v>1403</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>1517</v>
+        <v>1718</v>
       </c>
       <c r="D617" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E617" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F617" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G617" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H617" s="1" t="s">
-        <v>1721</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B618" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="C618" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E618" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F618" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H618" s="1" t="s">
         <v>1722</v>
-      </c>
-[...19 lines deleted...]
-        <v>1724</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" s="1" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>1408</v>
+        <v>385</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>1723</v>
+        <v>1553</v>
       </c>
       <c r="D619" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E619" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F619" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G619" s="1" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="H619" s="1" t="s">
-        <v>1725</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B620" s="1" t="s">
         <v>1726</v>
       </c>
-      <c r="B620" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C620" s="1" t="s">
-        <v>435</v>
+        <v>629</v>
       </c>
       <c r="D620" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E620" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F620" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G620" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H620" s="1" t="s">
         <v>1727</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" s="1" t="s">
         <v>1728</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>388</v>
+        <v>940</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>1558</v>
+        <v>966</v>
       </c>
       <c r="D621" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E621" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F621" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G621" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H621" s="1" t="s">
         <v>1729</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" s="1" t="s">
         <v>1730</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>1731</v>
+        <v>1050</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>632</v>
+        <v>240</v>
       </c>
       <c r="D622" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E622" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F622" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G622" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H622" s="1" t="s">
-        <v>1732</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B623" s="1" t="s">
         <v>1733</v>
       </c>
-      <c r="B623" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C623" s="1" t="s">
-        <v>969</v>
+        <v>74</v>
       </c>
       <c r="D623" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E623" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F623" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G623" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H623" s="1" t="s">
         <v>1734</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" s="1" t="s">
         <v>1735</v>
       </c>
       <c r="B624" s="1" t="s">
-        <v>1055</v>
+        <v>777</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>240</v>
+        <v>142</v>
       </c>
       <c r="D624" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E624" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F624" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G624" s="1" t="s">
-        <v>135</v>
+        <v>87</v>
       </c>
       <c r="H624" s="1" t="s">
         <v>1736</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" s="1" t="s">
         <v>1737</v>
       </c>
       <c r="B625" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C625" s="1" t="s">
         <v>1738</v>
       </c>
-      <c r="C625" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D625" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E625" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F625" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G625" s="1" t="s">
-        <v>135</v>
+        <v>1260</v>
       </c>
       <c r="H625" s="1" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" s="1" t="s">
         <v>1740</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>780</v>
+        <v>1741</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>142</v>
+        <v>1742</v>
       </c>
       <c r="D626" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E626" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F626" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="G626" s="1"/>
       <c r="H626" s="1" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B627" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C627" s="1" t="s">
         <v>1742</v>
       </c>
-      <c r="B627" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D627" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E627" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F627" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="G627" s="1"/>
       <c r="H627" s="1" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" s="1" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="B628" s="1" t="s">
-        <v>1746</v>
+        <v>1576</v>
       </c>
       <c r="C628" s="1" t="s">
         <v>1747</v>
       </c>
       <c r="D628" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E628" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F628" s="1" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="G628" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>1260</v>
+      </c>
       <c r="H628" s="1" t="s">
         <v>1748</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" s="1" t="s">
         <v>1749</v>
       </c>
       <c r="B629" s="1" t="s">
-        <v>1746</v>
+        <v>1576</v>
       </c>
       <c r="C629" s="1" t="s">
         <v>1747</v>
       </c>
       <c r="D629" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E629" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F629" s="1" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="G629" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>1260</v>
+      </c>
       <c r="H629" s="1" t="s">
         <v>1750</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" s="1" t="s">
         <v>1751</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>1581</v>
+        <v>1588</v>
       </c>
       <c r="C630" s="1" t="s">
         <v>1752</v>
       </c>
       <c r="D630" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E630" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F630" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G630" s="1" t="s">
-        <v>1265</v>
+        <v>662</v>
       </c>
       <c r="H630" s="1" t="s">
         <v>1753</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" s="1" t="s">
         <v>1754</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>1581</v>
+        <v>1614</v>
       </c>
       <c r="C631" s="1" t="s">
         <v>1752</v>
       </c>
       <c r="D631" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E631" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F631" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G631" s="1" t="s">
-        <v>1265</v>
+        <v>662</v>
       </c>
       <c r="H631" s="1" t="s">
         <v>1755</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>1593</v>
+        <v>1757</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="D632" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E632" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F632" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G632" s="1" t="s">
-        <v>665</v>
+        <v>44</v>
       </c>
       <c r="H632" s="1" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" s="1" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="B633" s="1" t="s">
-        <v>1619</v>
+        <v>1761</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="D633" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E633" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F633" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G633" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="H633" s="1" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" s="1" t="s">
-        <v>1761</v>
+        <v>1764</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>1762</v>
+        <v>1613</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
       <c r="D634" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E634" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F634" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G634" s="1" t="s">
-        <v>44</v>
+        <v>1260</v>
       </c>
       <c r="H634" s="1" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B635" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C635" s="1" t="s">
         <v>1765</v>
       </c>
-      <c r="B635" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D635" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E635" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F635" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>665</v>
+        <v>1260</v>
       </c>
       <c r="H635" s="1" t="s">
         <v>1768</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" s="1" t="s">
         <v>1769</v>
       </c>
       <c r="B636" s="1" t="s">
-        <v>1618</v>
+        <v>1613</v>
       </c>
       <c r="C636" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E636" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F636" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H636" s="1" t="s">
         <v>1770</v>
-      </c>
-[...13 lines deleted...]
-        <v>1771</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B637" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C637" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E637" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F637" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H637" s="1" t="s">
         <v>1772</v>
-      </c>
-[...19 lines deleted...]
-        <v>1773</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B638" s="1" t="s">
         <v>1774</v>
       </c>
-      <c r="B638" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C638" s="1" t="s">
-        <v>1770</v>
+        <v>1775</v>
       </c>
       <c r="D638" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E638" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F638" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>1265</v>
+        <v>87</v>
       </c>
       <c r="H638" s="1" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" s="1" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="B639" s="1" t="s">
-        <v>1618</v>
+        <v>141</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>1770</v>
+        <v>1778</v>
       </c>
       <c r="D639" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E639" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F639" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="H639" s="1" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" s="1" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
       <c r="B640" s="1" t="s">
-        <v>1779</v>
+        <v>142</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="D640" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E640" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F640" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>87</v>
+        <v>128</v>
       </c>
       <c r="H640" s="1" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" s="1" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="B641" s="1" t="s">
-        <v>141</v>
+        <v>1784</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>1783</v>
+        <v>1781</v>
       </c>
       <c r="D641" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E641" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F641" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>1265</v>
+        <v>128</v>
       </c>
       <c r="H641" s="1" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" s="1" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="B642" s="1" t="s">
-        <v>142</v>
+        <v>1738</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="D642" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E642" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F642" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>128</v>
+        <v>641</v>
       </c>
       <c r="H642" s="1" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" s="1" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="B643" s="1" t="s">
-        <v>1789</v>
+        <v>1774</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>1786</v>
+        <v>1790</v>
       </c>
       <c r="D643" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E643" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F643" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G643" s="1" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
       <c r="H643" s="1" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" s="1" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="B644" s="1" t="s">
-        <v>1743</v>
+        <v>1793</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>1792</v>
+        <v>1794</v>
       </c>
       <c r="D644" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E644" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F644" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G644" s="1" t="s">
-        <v>644</v>
+        <v>1084</v>
       </c>
       <c r="H644" s="1" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" s="1" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
       <c r="B645" s="1" t="s">
-        <v>1779</v>
+        <v>74</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E645" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F645" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G645" s="1" t="s">
-        <v>87</v>
+        <v>662</v>
       </c>
       <c r="H645" s="1" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B646" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C646" s="1" t="s">
         <v>1797</v>
       </c>
-      <c r="B646" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D646" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E646" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F646" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>1089</v>
+        <v>662</v>
       </c>
       <c r="H646" s="1" t="s">
         <v>1800</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" s="1" t="s">
         <v>1801</v>
       </c>
       <c r="B647" s="1" t="s">
-        <v>74</v>
+        <v>1802</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="D647" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E647" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F647" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G647" s="1" t="s">
-        <v>665</v>
+        <v>641</v>
       </c>
       <c r="H647" s="1" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" s="1" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="B648" s="1" t="s">
-        <v>74</v>
+        <v>1738</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>1802</v>
+        <v>1806</v>
       </c>
       <c r="D648" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E648" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F648" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G648" s="1" t="s">
-        <v>665</v>
+        <v>560</v>
       </c>
       <c r="H648" s="1" t="s">
-        <v>1805</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" s="1" t="s">
-        <v>1806</v>
+        <v>1808</v>
       </c>
       <c r="B649" s="1" t="s">
-        <v>1807</v>
+        <v>318</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="D649" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E649" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F649" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G649" s="1" t="s">
-        <v>644</v>
+        <v>30</v>
       </c>
       <c r="H649" s="1" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" s="1" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="B650" s="1" t="s">
-        <v>1743</v>
+        <v>80</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>1811</v>
+        <v>1809</v>
       </c>
       <c r="D650" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E650" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F650" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="G650" s="1"/>
       <c r="H650" s="1" t="s">
         <v>1812</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>