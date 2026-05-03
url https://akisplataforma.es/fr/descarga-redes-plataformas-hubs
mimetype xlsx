--- v2 (2026-03-17)
+++ v3 (2026-05-03)
@@ -12,74 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plateformes et réseaux" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="521">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Gars</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>Réseau OMIPERBIO</t>
+  </si>
+  <si>
+    <t>Grille</t>
+  </si>
+  <si>
+    <t>Un réseau de 6 centres technologiques dans des domaines complémentaires visant à accroître l'application des technologies omiques pour obtenir de nouveaux ingrédients et aliments fonctionnels développés grâce à des procédés innovants permettant de moduler positivement différents microbiomes (intestinal humain, cutané humain, ruminal animal) et d'améliorer la qualité des aliments, la santé humaine et animale. Membres du réseau : Association des entreprises pour la recherche Centre technologique national de mise en conserve – CTNC Fondation du Centre de recherche technologique multisectoriel - CETIM Centre Technologique Céréalier de Castilla y León – CETECE Centre technologique de l'olive et de l'huilerie – CITOLIVA Centre culinaire basque GOe – GOe Association de recherche sur l'industrie textile et cosmétique - AITEX Cette initiative s’inscrit dans le cadre du réseau Cervera OMIPERBIO, financé par le Centre de développement technologique industriel (CDTI) par l’intermédiaire du ministère de la Science, de l’Innovation et des Universités, dans le cadre de l’aide destinée aux centres d’excellence technologiques « Cervera » du Plan d’État pour la recherche scientifique et technique et l’innovation 2024-2027.</t>
+  </si>
+  <si>
     <t>ATgro</t>
   </si>
   <si>
     <t>Plate-forme</t>
   </si>
   <si>
     <t>ATGRO est la plateforme mondiale d'investissement et de gestion de projets agricoles d'Atitlan, dédiée au développement des super-aliments et d'autres filières agricoles complémentaires.</t>
   </si>
   <si>
     <t>Réseau de stations météorologiques SiAR</t>
-  </si>
-[...1 lines deleted...]
-    <t>Grille</t>
   </si>
   <si>
     <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation, par l'intermédiaire de la Sous-direction générale de l'Irrigation, des Sentiers naturels et des Infrastructures rurales, met gratuitement à la disposition des utilisateurs toutes les informations collectées par le biais du réseau de stations météorologiques SiAR.</t>
   </si>
   <si>
     <t>Réseau national des fermes traditionnelles</t>
   </si>
   <si>
     <t>Pour répondre au besoin de systèmes d'information économique pour le secteur de l'élevage permettant des comparaisons aux niveaux de l'exploitation, régional, national et international, la Direction générale de la production et des marchés agricoles a lancé en 2003 le Réseau national des exploitations types (projet RENGRATI), désormais intégré au réseau REDES TECO. Ce projet vise à établir et à maintenir des réseaux permanents d'information technique et économique pour les différents secteurs de l'élevage en Espagne. À cette fin, une infrastructure, ou réseau, d'institutions et de personnes a été mise en place pour contribuer à la diffusion de l'information, incluant les principales associations de producteurs, des chercheurs, des consultants, des producteurs et les organismes gouvernementaux concernés. Ces réseaux nationaux sectoriels sont, à leur tour, intégrés aux Réseaux internationaux d'analyse comparative des exploitations, qui regroupent les principaux pays producteurs d'élevage au monde. Ces réseaux internationaux apportent un soutien continu à leurs membres et collaborent à l'application de la méthodologie appropriée pour valider les informations fournies par les producteurs, ainsi que pour évaluer les politiques et stratégies sectorielles et de production, ou simuler leur impact à tous les niveaux. La méthodologie employée dans ce cadre repose sur l'analyse des données comptables d'exploitations agricoles réelles présentant des caractéristiques similaires. Ces exploitations sont catégorisées afin de représenter le système de production le plus courant dans leur région, en termes de taille, de gestion et de rendements. Outre les validations effectuées selon la méthodologie internationale, des réunions nationales avec les producteurs, appelées « panels » dans la terminologie du réseau, sont organisées pour discuter et valider les résultats et ainsi garantir une meilleure représentativité. RENGRATI se veut un outil stratégique, fournissant des informations précises et actualisées sur les coûts de production, la rentabilité, les bénéfices et les seuils de rentabilité. Il soutient les secteurs et sert de référence pour la prise de décision pratique, contribuant à orienter leur avenir immédiat dans la bonne direction. À cette fin, des informations plus détaillées sur le fonctionnement du Réseau national des exploitations types et des réseaux internationaux, ainsi que des rapports de résultats sectoriels, sont disponibles dans cette section.</t>
   </si>
   <si>
     <t>RECAN (Réseau national de comptabilité agricole)</t>
   </si>
   <si>
     <t>Le Réseau national de comptabilité agricole est un outil permettant d'évaluer les revenus agricoles et l'impact des politiques agricoles sur les exploitations. Régie par un règlement de l'Union européenne, elle applique les mêmes principes comptables dans tous les États membres. Elle constitue ainsi la seule source de microdonnées exhaustive en Espagne harmonisée avec le reste de l'UE.</t>
   </si>
   <si>
     <t>Micro-plante rouge</t>
   </si>
   <si>
     <t>Un réseau de groupes de recherche qui étudient les interactions bénéfiques entre les plantes et les micro-organismes. Ce réseau regroupe 15 groupes de recherche issus de différentes universités. L’ objectif du Réseau est de fédérer les connaissances, les ressources et les efforts de recherche sur les interactions plantes-microorganismes, en lien avec leur importance et leur applicabilité pour améliorer la tolérance des cultures aux situations de stress liées aux changements climatiques (principalement les sécheresses, les températures élevées et la salinité) et pour une production agricole durable, afin de garantir la sécurité alimentaire malgré la demande mondiale croissante et la concurrence accrue pour les ressources.</t>
   </si>
   <si>
     <t>REDR</t>
   </si>
@@ -813,122 +819,122 @@
   <si>
     <t>Réseau de communes pour l'agroécologie</t>
   </si>
   <si>
     <t>L' objectif du Réseau est la construction, par l'échange d'expériences, de connaissances, de données, d'informations et de projets, de systèmes alimentaires locaux respectueux de l'environnement, durables, inclusifs, résilients, sûrs et diversifiés qui garantissent des aliments sains, durables et accessibles à tous. l’ensemble de la population et qui favorisent l’emploi local, en cohérence avec les perspectives d’agroécologie et de souveraineté alimentaire.</t>
   </si>
   <si>
     <t>Plateforme SynergyNuts</t>
   </si>
   <si>
     <t>Espace de formation, de diffusion et d'innovation dans tous les aspects liés aux noix de haie</t>
   </si>
   <si>
     <t>Stratus</t>
   </si>
   <si>
     <t>Le Réseau d'innovation en fertilisation (FIN) est un réseau technique basé sur des approches innovantes et efficaces qui répondent aux principaux défis menant à l'élaboration d'un plan de gestion durable des nutriments. FIN est composé de trois sous-réseaux transnationaux spécialisés (FIN-agriculture de précision, FIN-qualité des sols, FIN-engrais biosourcés) au sein desquels des évaluateurs formés collecteront les bonnes pratiques (BP) et les innovations de recherche (IR) sur l'utilisation optimale des engrais et identifieront les meilleures pratiques (BP) résultant de l'évaluation de la faisabilité systémique des BP et des IR. Une brochure du projet est disponible en anglais en cliquant ici.</t>
   </si>
   <si>
     <t>Plateforme technologique pour la classe des produits laitiers et des technologies alimentaires</t>
   </si>
   <si>
     <t>Formation spécialisée et services technologiques avancés pour les entreprises et entités du secteur laitier et alimentaire</t>
   </si>
   <si>
+    <t>BIOVAL</t>
+  </si>
+  <si>
+    <t>BIOVAL englobe en tant que secteur BIO la Biotechnologie, la Biomédecine et la Bioéconomie, appliquées à la santé, à l'agroalimentaire et à la durabilité environnementale dans le but de promouvoir le développement et la compétitivité du tissu commercial du Secteur Biotec pour positionner ses associés sur la carte internationale. Les objectifs de BIOVAL sont : Développement de produits et services de santé innovants. Promotion de la production durable d’aliments sains et de qualité. Utilisation des ressources naturelles et application du Bio dans les produits et processus, dans un large éventail de secteurs.</t>
+  </si>
+  <si>
     <t>De la nourriture pour la vie</t>
   </si>
   <si>
     <t>Promotion de la transmission de la recherche, des avancées scientifiques et technologiques à travers la collaboration public-privé des principaux agents du secteur agroalimentaire en relation avec la R&amp;D&amp;i et la détection de nouvelles demandes dans le domaine des défis de société, garantissant la compétitivité et la croissance de l'agroalimentaire espagnol. -secteur alimentaire.</t>
   </si>
   <si>
-    <t>BIOVAL</t>
-[...4 lines deleted...]
-  <si>
     <t>Agronet - Brasserie</t>
   </si>
   <si>
     <t>Fournitures, informations et conseils pour les brasseries</t>
   </si>
   <si>
     <t>Coopératives agroalimentaires Communauté valencienne</t>
   </si>
   <si>
     <t>Plateforme de représentation institutionnelle, de promotion coopérative, de formation, de communication et de représentation d'entreprises</t>
   </si>
   <si>
     <t>INNOVAGRI</t>
   </si>
   <si>
     <t>Plateforme de diffusion de l'innovation en matière de recherche, d'expériences dans différentes productions et d'actualisation de la réglementation</t>
   </si>
   <si>
     <t>Plateforme terrestre CAJAMAR</t>
   </si>
   <si>
     <t>Plateforme collaborative d'innovation ouverte pour promouvoir l'utilisation durable des terres et la gestion territoriale en Espagne.</t>
   </si>
   <si>
     <t>Réseau National des Fermes Typiques (RENGRATI)</t>
   </si>
   <si>
     <t>Plateforme ministérielle d'information et de conseil pour l'évaluation des politiques et stratégies sectorielles et productives et la simulation de leur impact à tous les niveaux</t>
   </si>
   <si>
     <t>agroalimentaireTEF</t>
   </si>
   <si>
     <t>agrifoodTEF est un réseau d'infrastructures de test et de validation en Europe qui aide les entreprises de technologie agroalimentaire à développer des produits avec des solutions d'IA et de robotique dans des installations réelles.</t>
   </si>
   <si>
     <t>Partenariat Catalan de l'Eau (CWP)</t>
   </si>
   <si>
     <t>Le Partenariat Catalan de l'Eau (CWP) est une association stratégique à but non lucratif, de type cluster, formée d'entreprises et de centres de connaissances qui opèrent dans le secteur de l'utilisation durable de l'eau. CWP promeut des projets et des collaborations à plusieurs niveaux, visant à trouver des solutions innovantes aux besoins mondiaux en eau de qualité partout dans le monde et applicables dans de multiples secteurs.</t>
   </si>
   <si>
     <t>Zinnaé</t>
   </si>
   <si>
     <t>Zinnae se concentre sur l'utilisation efficace de l'eau en proposant des solutions aux défis de la sécurité de l'eau pour contribuer à la construction d'un avenir durable et résilient selon les principes de l'économie circulaire et de la société intelligente. Les objectifs de Zinnae sont : Contribuer aux politiques publiques et être une référence en Aragon dans le domaine de la connaissance et de l'innovation dans le secteur de l'eau. Identifier les besoins et les capacités de formation et développer un système d'attraction de talents. Accompagnement dans le développement de projets et véhicule de valorisation des résultats de l'innovation, favorisant l'application de solutions innovantes.| Visibilité des réalisations et génération d’opportunités business.</t>
   </si>
   <si>
+    <t>Conseils EU4</t>
+  </si>
+  <si>
+    <t>EU4Advice travaille à la création d'un réseau de conseillers SFSC (Short Food Supply Chains) , de décideurs politiques, de chercheurs et d'agriculteurs, travaillant ensemble pour parvenir à une configuration organisationnelle AKIS efficace. L' objectif principal d'EU4Advice est de jeter les bases et les structures nécessaires pour assurer un développement efficace des capacités des acteurs du secteur scientifique et technologique grâce à un transfert fluide de connaissances. En appliquant les principes du modèle d'innovation interactive, l'objectif est de promouvoir le rôle des conseillers en tant que catalyseurs du flux de connaissances de la recherche à la pratique, à travers la création d'un réseau de conseillers. de l'UE avec des connaissances et une expérience dans les questions liées au secteur scientifique et technologique et la mise en œuvre de mesures visant à l'intégration efficace des conseillers du secteur scientifique et technologique dans les systèmes nationaux d'information et d'apprentissage. Vous pouvez consulter une brochure (en anglais) d' EU4Advice en cliquant ici .</t>
+  </si>
+  <si>
     <t>Avanis</t>
   </si>
   <si>
     <t>Une plateforme pour créer des liens entre les personnes du secteur agroalimentaire afin de partager des connaissances, de continuer à apprendre et de développer le secteur au jour le jour, le rendant plus compétitif, plus durable et plus innovant.</t>
   </si>
   <si>
-    <t>Conseils EU4</t>
-[...4 lines deleted...]
-  <si>
     <t>Association européenne des technologies alimentaires et agricoles (FATE)</t>
   </si>
   <si>
     <t>Une association qui rassemble des startups, des entreprises, des organisations et des professionnels de l'Agri&amp;Foodtech d'Europe pour promouvoir l'innovation, la collaboration et le développement dans ce secteur.</t>
   </si>
   <si>
     <t>Agri Benchmark</t>
   </si>
   <si>
     <t>Agri Benchmark est un réseau mondial à but non lucratif d'économistes, de conseillers, de producteurs et de spécialistes agricoles des secteurs clés des chaînes de valeur agricoles et horticoles. Nous utilisons des méthodes normalisées à l'échelle internationale pour analyser les exploitations agricoles, les systèmes de production et leur rentabilité. Notre connaissance des exploitations agricoles est combinée à une analyse des marchés internationaux des matières premières et des chaînes de valeur. Ainsi, nous pouvons fournir des réponses scientifiquement cohérentes et solidement fondées aux décideurs politiques et aux décideurs des secteurs agricole et agroalimentaire sur des questions stratégiques. Agri Benchmark est une organisation apolitique à but non lucratif. Les règles et les valeurs du réseau sont élaborées d'un commun accord. Les méthodes et les principaux résultats sont soumis à un processus d'assurance qualité continu et sont ouverts au débat public.</t>
   </si>
   <si>
     <t>ACCOE</t>
   </si>
   <si>
     <t>Association espagnole du commerce des céréales et des graines oléagineuses</t>
   </si>
   <si>
     <t>AFHSSE</t>
   </si>
   <si>
     <t>Organisation nationale d'entreprises qui regroupe les industries de la farine et de la semoule d'Espagne. Objectifs : Fournir l'information, le conseil, la représentation et la défense des intérêts communs des entreprises associées pour leur développement.</t>
   </si>
   <si>
     <t>Agafac</t>
@@ -1077,185 +1083,185 @@
   <si>
     <t>Réseau valencien de développement rural</t>
   </si>
   <si>
     <t>Outil pour diffuser des informations sur ses programmes et activités, ainsi que pour faire connaître les nouvelles et les événements liés au développement rural à Valence. Il dispose également d'une section de ressources, où vous pouvez trouver du matériel et des guides utiles pour le développement rural de la région, ainsi qu'un catalogue de produits et services des zones rurales de Valence.</t>
   </si>
   <si>
     <t>Réseau rural national RRN</t>
   </si>
   <si>
     <t>Plateforme qui promeut la création de groupes de travail sur des questions pertinentes pour les zones rurales</t>
   </si>
   <si>
     <t>AINIA</t>
   </si>
   <si>
     <t>Conseil, Audits, Analyses et Formation, dans le secteur agroalimentaire</t>
   </si>
   <si>
     <t>Réseau-iCAT</t>
   </si>
   <si>
     <t>Il s'agit du Réseau d'Innovation Rurale et Agroalimentaire de Catalogne. Il sert d'aide à la compétitivité et à la connectivité du secteur et contribue au développement du tissu productif du territoire, qui permet l'intégration des TIC, à travers des outils et des services, utilisant les dernières technologies.</t>
   </si>
   <si>
+    <t>ANOVE</t>
+  </si>
+  <si>
+    <t>Développeurs et multiplicateurs de variétés végétales</t>
+  </si>
+  <si>
+    <t>OK-Net Arable</t>
+  </si>
+  <si>
+    <t>Net Net Arable a travaillé avec 14 groupes d'innovation agricole dans 10 pays. Les données des groupes ont montré une large gamme de rendements agricoles. Cela indique un besoin, mais aussi une nette possibilité d’amélioration. Sur la base de la littérature scientifique et des contributions des agriculteurs, plus de 100 documents proposant des solutions pratiques ont été collectés sur la plateforme de connaissances sur les cultures arables Net Net (Farmknowledge.org). Les groupes d'agriculteurs ont évalué les formats et certaines solutions dans la pratique. Leurs expériences ont été documentées dans des vidéos et des résumés de pratiques. Les groupes d’agriculteurs ont traduit les documents qui les concernaient dans leur propre langue. Des cours en ligne ont été organisés pour présenter le matériel aux agriculteurs et aux conseillers.</t>
+  </si>
+  <si>
+    <t>Palissandre 4.0</t>
+  </si>
+  <si>
+    <t>Rosewood 4.0 collectera et structurera les meilleures pratiques et innovations (MP&amp;I) pertinentes afin d'améliorer le cadre de mobilisation du bois dans cinq pôles régionaux. Cinq feuilles de route régionales (et une feuille de route interrégionale/transrégionale) seront élaborées en fonction de la priorisation des MP&amp;I collectées, correspondant aux besoins et défis identifiés dans les différentes régions. Le projet organisera des ateliers et des visites d'étude dédiés, associés à de nouveaux supports de formation favorisant la mise en œuvre des MP&amp;I. Des actions intensives de diffusion pour le transfert des MP&amp;I seront menées à l'aide de différents outils et canaux (plateforme de connaissances, synthèses de pratiques, production vidéo, etc.).</t>
+  </si>
+  <si>
     <t>BIOFRUITNET</t>
   </si>
   <si>
     <t>Ce projet se concentre sur les fruits à pépins, à noyau et les agrumes biologiques et vise à renforcer la compétitivité de la production européenne de fruits biologiques.</t>
   </si>
   <si>
     <t>INNOSETA</t>
   </si>
   <si>
     <t>L'objectif principal d'InnoSeta est d'établir un réseau thématique innovant et autonome en matière d'équipements de pulvérisation, de formation et de conseil pour contribuer à combler l'écart entre les nouvelles solutions haut de gamme de protection des cultures disponibles, qu'elles soient commerciales ou des résultats de recherche applicables, avec les résultats de recherche applicables, avec les pratiques agricoles européennes quotidiennes. Cet objectif sera atteint en promouvant un échange efficace d'idées et d'informations nouvelles entre : les services de vulgarisation de l'industrie de la recherche et la communauté agricole afin que la recherche existante et les solutions commerciales puissent être largement communiquées, tout en capturant les besoins de la base et les idées innovantes. communauté.")</t>
   </si>
   <si>
-    <t>OK-Net Arable</t>
-[...14 lines deleted...]
-    <t>Développeurs et multiplicateurs de variétés végétales</t>
+    <t>APPROCHE</t>
+  </si>
+  <si>
+    <t>Association professionnelle à but non lucratif regroupant certaines entreprises productrices de semences. Analyser, étudier et traiter les problèmes courants pouvant survenir selon les espèces de graines</t>
+  </si>
+  <si>
+    <t>Le Cluster Agroalimentaire de Navarre (NAGRIFOOD) est une organisation d'entreprises dont l'objectif est l'amélioration continue de la compétitivité de ses membres à travers le développement de l'intercoopération, de l'innovation ouverte, de l'intrapreneuriat et de l'internationalisation des entreprises agroalimentaires navarraises.</t>
   </si>
   <si>
     <t>SMARTPROTECT</t>
   </si>
   <si>
     <t>SmartProtect est un réseau thématique axé sur l'échange de connaissances interrégional sur les solutions intelligentes de lutte intégrée contre les ravageurs (LIR) destinées aux agriculteurs et aux conseillers. Son objectif est de stimuler les flux de connaissances au sein des systèmes régionaux de connaissances et d'innovation agricoles (SCIAA) de l'UE et de les connecter au potentiel d'innovation des méthodologies avancées de LIR en production maraîchère, intégrant les technologies d'agriculture de précision et l'analyse de données.</t>
   </si>
   <si>
     <t>Poules de bonnes pratiques - Projet pilote sur les bonnes pratiques pour les systèmes alternatifs de production d'œufs</t>
   </si>
   <si>
     <t>L'équipe « Best Practice Hens » (BPH) préparera et fournira un soutien pratique aux producteurs d'œufs afin de les encourager à passer des systèmes d'élevage en cage aux systèmes sans cage. Cela concerne aussi bien l'élevage des poules pondeuses que leur entretien pendant la période de production. L'équipe BPH assurera une large diffusion des informations recueillies sur les bonnes pratiques grâce à la création de supports de communication (vidéos et synthèses de pratiques). L'équipe BPH organisera des événements de diffusion ciblant les États membres ayant un pourcentage élevé de systèmes d'élevage en cage afin d'accroître la mise en œuvre de systèmes d'élevage sans cage dans les États membres ciblés (Espagne, Pologne, Portugal et Belgique).</t>
   </si>
   <si>
     <t>BIOSCHAMP - Biostimulant de boyau alternatif pour une filière champignon durable et rentable</t>
   </si>
   <si>
     <t>Dans ce projet, nous développerons une approche intégrée pour lutter contre les principaux défis sanitaires liés à la production de champignons (champignons et bactéries parasites). En développant un sol d'enrobage enrichi en microbiote, nous réduirons le recours aux pesticides et contribuerons à améliorer la productivité, la durabilité et la rentabilité de la filière européenne des champignons.</t>
   </si>
   <si>
     <t>Stimuler les réseaux de bioéconomie rurale grâce à des approches multi-acteurs - BRANCHES</t>
   </si>
   <si>
     <t>Identifier, résumer, partager et présenter les meilleures pratiques et les résultats de recherche existants ; Accroître l'application de nouvelles technologies rentables en améliorant le transfert actif de connaissances entre les praticiens et les chercheurs ; Mobiliser davantage de biomasse et créer de nouvelles opportunités commerciales dans les zones rurales en améliorant et en renforçant le lien entre la pratique et la science ; Appliquer une approche multidisciplinaire et multipartite ; Offrir un canal pour la circulation bidirectionnelle de l'information, des nouvelles idées et des technologies ; Mettre en évidence les besoins identifiés et les éléments commerciaux pertinents pour les praticiens ; Promouvoir la bioéconomie et le développement rural par le biais de nouvelles initiatives biosourcées</t>
   </si>
   <si>
     <t>Réseau AgriFoodTe : Réseau de connaissances et d'innovation agroalimentaires de Teruel</t>
   </si>
   <si>
     <t>Réseau pour accélérer l'innovation dans le secteur agroalimentaire afin de promouvoir la transition écologique, numérique et bioéconomique circulaire dans la région de Teruel</t>
   </si>
   <si>
-    <t>Le Cluster Agroalimentaire de Navarre (NAGRIFOOD) est une organisation d'entreprises dont l'objectif est l'amélioration continue de la compétitivité de ses membres à travers le développement de l'intercoopération, de l'innovation ouverte, de l'intrapreneuriat et de l'internationalisation des entreprises agroalimentaires navarraises.</t>
-[...7 lines deleted...]
-  <si>
     <t>ASEMAC</t>
   </si>
   <si>
     <t>Association espagnole de l'industrie de la boulangerie, de la pâtisserie et de la pâtisserie</t>
   </si>
   <si>
     <t>ASFACYLE</t>
   </si>
   <si>
     <t>Association professionnelle à but non lucratif des fabricants d'aliments composés de Castilla y León</t>
   </si>
   <si>
     <t>BIOPLAT. Plateforme espagnole de biomasse</t>
   </si>
   <si>
     <t>Groupe qui intègre tous les acteurs publics-privés qui composent la chaîne de valeur du secteur de la biomasse en Espagne, pour promouvoir conjointement l'avancement du secteur et ainsi réaliser une économie basée sur cette ressource renouvelable.</t>
   </si>
   <si>
     <t>BIOVEGEN - Plateforme Technologique de Biotechnologie Végétale</t>
   </si>
   <si>
     <t>Association public-privé, dirigée par le secteur des entreprises, qui regroupe des entités du secteur agroalimentaire intéressées par l'innovation végétale.</t>
   </si>
   <si>
     <t>CEOPPAN</t>
   </si>
   <si>
     <t>Association patronale à but non lucratif, Associations et Guildes de fabricants et distributeurs de pain, pâtisseries, pâtisseries et produits connexes, des zones géographiques provinciales et locales, ainsi que des entreprises individuelles sur tout le territoire national.</t>
   </si>
   <si>
+    <t>Cesfac</t>
+  </si>
+  <si>
+    <t>Plateforme technologique pour la gestion conjointe de la sécurité alimentaire en nutrition animale</t>
+  </si>
+  <si>
+    <t>ÉCONOMIE CIRCULAIRE - Plateforme qui intègre d'autres plateformes d'économie circulaire</t>
+  </si>
+  <si>
+    <t>Dynamiser les lignes et les actions, définir la contribution des plateformes technologiques et d'innovation espagnoles dans la transition vers une économie circulaire, des outils pour promouvoir la coopération en R&amp;D&amp;I</t>
+  </si>
+  <si>
+    <t>EIT-ALIMENTATION</t>
+  </si>
+  <si>
+    <t>Plateforme HUB qui promeut l'innovation, l'éducation, l'entrepreneuriat et la participation du public</t>
+  </si>
+  <si>
+    <t>Elika</t>
+  </si>
+  <si>
+    <t>Plateforme de diffusion de recherches, d'événements et de réglementations au Pays Basque sur la sécurité alimentaire, l'alimentation saine, l'alimentation durable, l'agriculture, l'élevage, la pêche, l'alimentation animale et l'industrie alimentaire</t>
+  </si>
+  <si>
+    <t>FÉDIMA</t>
+  </si>
+  <si>
+    <t>Plateforme de diffusion d'informations d'intérêt pour la boulangerie et de contact entre la FEDIMA et ses partenaires</t>
+  </si>
+  <si>
     <t>Association aragonaise d'agriculture de conservation</t>
   </si>
   <si>
     <t>L'Association est une entité qui rassemble des agriculteurs, des techniciens, des chercheurs, des centres de formation et des entreprises intéressés par la promotion et la diffusion de la technique de l'agriculture de conservation.</t>
   </si>
   <si>
-    <t>Cesfac</t>
-[...28 lines deleted...]
-  <si>
     <t>IMASDE Agroalimentaire</t>
   </si>
   <si>
     <t>Plateforme de diffusion des recherches réalisées et des services fournis</t>
   </si>
   <si>
     <t>LOGISTOP. PLATEFORME TECHNOLOGIQUE ESPAGNOLE POUR LA LOGISTIQUE DE L'INTERMODALITÉ ET DE LA MOBILITÉ</t>
   </si>
   <si>
     <t>Plateforme de diffusion des espaces de travail et des services fournis</t>
   </si>
   <si>
     <t>PACKNET. Plateforme Technologique Espagnole pour Conteneurs et Emballages</t>
   </si>
   <si>
     <t>Plateforme qui fonctionne comme un réseau de coopération scientifique et technologique entre les acteurs de la chaîne d'emballage et d'emballage</t>
   </si>
   <si>
     <t>Des plantes pour l’avenir</t>
   </si>
   <si>
     <t>Plateforme de diffusion des projets, recherches, activités, collaborateurs et groupes de travail du groupe</t>
   </si>
   <si>
     <t>Plateforme Technologique de Santé Animale, VET+I</t>
@@ -1425,150 +1431,150 @@
   <si>
     <t>Association pour le Développement Rural d'Andalousie (ARA)</t>
   </si>
   <si>
     <t>Forum de collaboration et de dialogue où sont représentés tous les groupes de développement rural d'Andalousie, promoteurs d'activité et de création d'emplois.</t>
   </si>
   <si>
     <t>UE - FarmBook</t>
   </si>
   <si>
     <t>Plateforme de diffusion d'actualités, de projets, d'audios, de podcasts, de vidéos et de réseaux thématiques sur la foresterie, l'agriculture, l'élevage, la société, l'économie et l'environnement</t>
   </si>
   <si>
     <t>Réseau de Développement Rural de Castilla y León</t>
   </si>
   <si>
     <t>Association qui rassemble et coordonne un nombre important de groupes qui gèrent des programmes de développement rural - LEADER et PRODER - en Castille et León. Le but de ces programmes est de promouvoir et de favoriser le développement rural dans chacun des territoires dans lesquels ils opèrent. groupes, coordonnant les actions des agents économiques, socioculturels et des entités locales qui interviennent dans un territoire, établissant une intégration optimale entre les différentes mesures sectorielles visant le développement.</t>
   </si>
   <si>
     <t>Réseau espagnol de développement rural (REDR)</t>
   </si>
   <si>
     <t>Le développement rural est géré en Espagne de manière décentralisée par les communautés autonomes du pays à travers 17 programmes de développement rural (PDR), financés par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Les PDR établissent les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle ils se réfèrent. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
+    <t>RedOTRI - Bureaux de transfert des résultats de recherche (OTRI) des universités espagnoles</t>
+  </si>
+  <si>
+    <t>Réseau de bureaux pour le transfert des résultats de la recherche des universités espagnoles.</t>
+  </si>
+  <si>
+    <t>FABRETP. Plateforme technologique d'élevage et de reproduction des animaux de ferme</t>
+  </si>
+  <si>
+    <t>Plateforme technologique d'élevage et de reproduction animale</t>
+  </si>
+  <si>
+    <t>Agrochef</t>
+  </si>
+  <si>
+    <t>Le projet « DU CHAMP À LA TABLE » proposera une série d'activités stratégiques et innovantes visant à améliorer le système de production agricole espagnol. Amélioration des activités de communication et d'échange économique entre le producteur et l'hôtelier, en réduisant les éventuels effets négatifs des intermédiaires. Promotion de l'économie et de l'emploi, amélioration des activités productives basées sur des pratiques durables puisque consommées à proximité, elles augmenteront la rotation de leur consommation et l'efficacité du canal d'approvisionnement, les pratiques seront basées sur la saisonnalité et la durabilité des cultures.</t>
+  </si>
+  <si>
     <t>FERTINNOWA</t>
   </si>
   <si>
     <t>Utiliser une approche multi-acteurs intégrée à travers la plateforme FERTINNOWA qui impliquera diverses parties prenantes (chercheurs, producteurs, décideurs politiques, industrie, groupes environnementaux, etc.) à différents niveaux, y compris le niveau socio-économique et réglementaire (national et européen) avec un accent particulier sur la directive-cadre sur l'eau de l'UE et la directive sur les nitrates. Des informations seront collectées au niveau national pour alimenter une étude de référence européenne qui évaluera et comparera les technologies existantes utilisées dans divers secteurs horticoles, notamment les légumes, les fruits et les plantes ornementales dans différentes zones climatiques.</t>
   </si>
   <si>
-    <t>RedOTRI - Bureaux de transfert des résultats de recherche (OTRI) des universités espagnoles</t>
-[...14 lines deleted...]
-    <t>Le projet « DU CHAMP À LA TABLE » proposera une série d'activités stratégiques et innovantes visant à améliorer le système de production agricole espagnol. Amélioration des activités de communication et d'échange économique entre le producteur et l'hôtelier, en réduisant les éventuels effets négatifs des intermédiaires. Promotion de l'économie et de l'emploi, amélioration des activités productives basées sur des pratiques durables puisque consommées à proximité, elles augmenteront la rotation de leur consommation et l'efficacité du canal d'approvisionnement, les pratiques seront basées sur la saisonnalité et la durabilité des cultures.</t>
+    <t>Légumineuses traduites</t>
+  </si>
+  <si>
+    <t>Lots de travaux (WP) traduits sur les légumineuses</t>
+  </si>
+  <si>
+    <t>Bovine</t>
+  </si>
+  <si>
+    <t>Reconnaissant le rôle des agriculteurs en tant qu'innovateurs, Bovine s'appuiera sur le réservoir de connaissances qui existe au niveau de la ferme dans les quatre thèmes clés liés : résilience socio-économique, santé animale ; Bien-être, efficacité de production et amp; et la qualité de la viande et la durabilité environnementale. &amp;NBSP; En utilisant ces thèmes, Bovine identifiera également les résultats de la recherche qui n'ont pas encore été largement adoptés au niveau des exploitations agricoles. Avant de recommander l'absorption, sa faisabilité pratique sera évaluée, y compris la démonstration de telles solutions dans plusieurs élevages bovins à travers l'Europe. &amp;NBSP</t>
+  </si>
+  <si>
+    <t>PiG UE</t>
+  </si>
+  <si>
+    <t>Ce projet créera un réseau porcin à l'échelle de l'UE qui n'existe pas actuellement, apportant une valeur ajoutée significative en identifiant et en relevant les défis les plus pertinents auxquels est confrontée l'industrie porcine européenne et en combinant les connaissances scientifiques avec les meilleures pratiques à la ferme. Les meilleures pratiques seront validées et communiquées à l'industrie porcine de l'UE dans un format convivial, avec une diffusion plus ciblée des documents traduits, à l'aide de différents outils, au niveau local.</t>
+  </si>
+  <si>
+    <t>OK-Net Ecofeed</t>
+  </si>
+  <si>
+    <t>Collectez des connaissances de pointe prêtes à être mises en pratique par les « utilisateurs finaux » mais pas encore bien mises en œuvre. Établir et maintenir un environnement de partage de connaissances/qualification entre les agriculteurs, les acteurs économiques, les chercheurs et les conseillers comme terrain d'entente pour identifier les besoins, évaluer les nouveaux outils et innovations et faciliter les échanges. Recueillir/préparer du matériel pour l'utilisateur final et développer de nouveaux outils adaptés aux besoins des agriculteurs, des transformateurs d'aliments pour animaux et des éleveurs. Développer davantage la plateforme de connaissances sur l'agriculture biologique (Farmknowledge.org) et l'étendre avec des informations relatives à l'alimentation biologique et régionale des monogastriques et promouvoir la plateforme et ses outils.</t>
   </si>
   <si>
     <t>EuroLaitier</t>
   </si>
   <si>
     <t>Eurodairy couvre 40 % des producteurs laitiers de l'UE, 45 % des vaches et 60 % de la production laitière, issus des régions productrices de lait émergentes et matures d'Europe. Les groupes d'agriculteurs se réunissant dans les régions (sous le nom de « groupes opérationnels ») seront liés, afin que les bonnes idées puissent être capturées et échangées. Les agriculteurs pilotes affichant d’excellents niveaux de performance physique et financière démontreront les meilleures pratiques et repousseront les limites dans l’application des nouvelles connaissances. EuroDairy facilitera des interactions intensives, afin que les innovations identifiées dans un pays ou une région puissent être partagées avec un autre, à travers une variété de médias et de matériels facilement accessibles pour les utilisateurs finaux.</t>
   </si>
   <si>
-    <t>Légumineuses traduites</t>
-[...20 lines deleted...]
-    <t>Collectez des connaissances de pointe prêtes à être mises en pratique par les « utilisateurs finaux » mais pas encore bien mises en œuvre. Établir et maintenir un environnement de partage de connaissances/qualification entre les agriculteurs, les acteurs économiques, les chercheurs et les conseillers comme terrain d'entente pour identifier les besoins, évaluer les nouveaux outils et innovations et faciliter les échanges. Recueillir/préparer du matériel pour l'utilisateur final et développer de nouveaux outils adaptés aux besoins des agriculteurs, des transformateurs d'aliments pour animaux et des éleveurs. Développer davantage la plateforme de connaissances sur l'agriculture biologique (Farmknowledge.org) et l'étendre avec des informations relatives à l'alimentation biologique et régionale des monogastriques et promouvoir la plateforme et ses outils.</t>
+    <t>Réseau de Développement Rural de la Rioja (RRDR)</t>
+  </si>
+  <si>
+    <t>Outil pour diffuser des informations sur ses programmes et activités, ainsi que pour faire connaître les nouvelles et les événements liés au développement rural de La Rioja. Il dispose également d'une section de ressources, où vous pouvez trouver du matériel et des guides utiles pour le développement rural de la région, ainsi qu'un catalogue de produits et services des zones rurales de La Rioja.</t>
+  </si>
+  <si>
+    <t>Réseau rural de Malte</t>
+  </si>
+  <si>
+    <t>À Malte, le développement rural est géré au niveau national par le biais d'un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
+  </si>
+  <si>
+    <t>Réseau rural roumain</t>
+  </si>
+  <si>
+    <t>En Roumanie, le développement rural est géré au niveau national à travers un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
+  </si>
+  <si>
+    <t>RÉSEAU VITICOLE</t>
+  </si>
+  <si>
+    <t>Winetwork est un projet collaboratif européen d'échange et de transfert de connaissances innovantes entre les régions viticoles européennes afin d'accroître la productivité et la durabilité du secteur. Pendant trois ans, onze partenaires de sept pays européens échangeront leurs connaissances sur deux maladies importantes du vignoble : les maladies du bois et la flavessence dorée. L'approche du projet repose sur les interactions entre un réseau d'animateurs, des groupes de travail régionaux et deux groupes de travail scientifiques. Cette approche participative permettra le transfert des résultats scientifiques et des connaissances pratiques vers des supports adaptés aux utilisateurs finaux.</t>
+  </si>
+  <si>
+    <t>DÉSARMER</t>
+  </si>
+  <si>
+    <t>Une communauté de pratiques multi-acteurs de 600 membres * 10 guides de bonnes pratiques, 100 résumés de bonnes pratiques et 100 courtes vidéos pour expliquer comment les exploitations agricoles ont adopté avec succès des pratiques innovantes * Travailler avec 40 exploitations agricoles (dans 8 pays) pour développer des plans agricoles multi-acteurs programmes de santé, études de cas pour montrer à d'autres exploitations agricoles comment travailler avec leurs fournisseurs et services de conseil vétérinaires, d'aliments ou d'équipements peut les aider à adopter un ensemble de bonnes pratiques adaptées à leur exploitation * 80 événements pour diffuser les meilleures pratiques, organisés par les agriculteurs ou les centres de recherche , et prendre la parole lors de 60 autres événements de l'industrie * 3 Rapports annuels sur les défis restants liés à la résistance aux antibiotiques que la recherche ou les développements politiques doivent relever.</t>
+  </si>
+  <si>
+    <t>NUTRIMAN</t>
+  </si>
+  <si>
+    <t>L'activité principale du projet est la collecte et la fourniture ciblée de connaissances pratiques sur les technologies et produits innovants et prêts à l'emploi pour la récupération de l'azote et du phosphore, en fournissant un inventaire et des stratégies de résultats pour les priorités. Les résultats serviront de base à environ 100 résumés de pratiques rédigés dans le format commun EIP-IGRI et à du matériel de formation. Les résumés de pratiques et le matériel de formation seront utilisés pour la diffusion interactive de la démonstration interactive des meilleures pratiques et pour les programmes de diffusion en ligne.</t>
+  </si>
+  <si>
+    <t>SuWaNu Europe</t>
+  </si>
+  <si>
+    <t>Caractérisation de 8 régions cibles pour évaluer le potentiel d'utilisation de l'eau récupérée dans l'agriculture Base de données des projets de réutilisation de l'eau en Europe Fiches d'information et résumés de pratiques avec des projets réussis et des études de cas de pionniers de la réutilisation de l'eau Analyse SWOT et AKIS dans chaque région cible comme base de stratégie Ateliers participatifs avec des acteurs clés pour identifier les différents points de vue et intérêts des parties prenantes pour la co-création de stratégies Plans d'action avec objectifs, recommandations et activités spécifiques adaptés au contexte régional qui facilitent la mise en œuvre de solutions innovantes Cours et sessions de formation en ligne pour différentes parties prenantes</t>
   </si>
   <si>
     <t>BEST4SOIL</t>
   </si>
   <si>
     <t>best4soil propose des vidéos (YouTube), des fiches techniques et 2 bases de données incluant un outil d'aide à la décision. Les vidéos, bases de données et fiches d'information sont publiées dans 22 langues officielles de l'UE, afin de faciliter la gestion de l'innovation pour les professionnels de toute l'Europe. Les informations seront librement accessibles pour garantir un transfert fluide des connaissances de la recherche à la pratique. Best4Soil déploiera des facilitateurs locaux pour établir un réseau avec des communautés de pratique actives résultant en un échange intensif de connaissances. Partenaires et facilitateurs du projet Dans au moins douze pays supplémentaires, le réseau interconnectera une partie importante des producteurs, conseillers et éducateurs européens, les principales parties prenantes de Best4SOil.</t>
-  </si>
-[...40 lines deleted...]
-    <t>Caractérisation de 8 régions cibles pour évaluer le potentiel d'utilisation de l'eau récupérée dans l'agriculture Base de données des projets de réutilisation de l'eau en Europe Fiches d'information et résumés de pratiques avec des projets réussis et des études de cas de pionniers de la réutilisation de l'eau Analyse SWOT et AKIS dans chaque région cible comme base de stratégie Ateliers participatifs avec des acteurs clés pour identifier les différents points de vue et intérêts des parties prenantes pour la co-création de stratégies Plans d'action avec objectifs, recommandations et activités spécifiques adaptés au contexte régional qui facilitent la mise en œuvre de solutions innovantes Cours et sessions de formation en ligne pour différentes parties prenantes</t>
   </si>
   <si>
     <t>Adésa</t>
   </si>
   <si>
     <t>Conseil, Audits, Analyses et Formation, dans le secteur de la sécurité alimentaire Objectifs : Services d'Audit, de conseil, de formation et d'analyse</t>
   </si>
   <si>
     <t>AFLE</t>
   </si>
   <si>
     <t>Organisation professionnelle à but non lucratif constituée d'entreprises dédiées à la production de levures pour la nutrition et la santé, la boulangerie et la fermentation</t>
   </si>
   <si>
     <t>CHIL.ORG</t>
   </si>
   <si>
     <t>Plateforme de recherche, transfert de connaissances, événements et actualités liés au secteur agroalimentaire</t>
   </si>
   <si>
     <t>Réseau de Développement Rural des Baléares</t>
   </si>
   <si>
     <t>Outil pour diffuser des informations sur ses programmes et activités, ainsi que pour faire connaître les actualités et les événements liés au développement rural à Ibiza et Formentera. Il dispose également d'une section de ressources, où vous pouvez trouver du matériel et des guides utiles pour le développement rural de la région, ainsi qu'un catalogue de produits et services des zones rurales d'Ibiza et de Formentera.</t>
   </si>
@@ -1926,1455 +1932,1455 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C260"/>
+  <dimension ref="A1:C261"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:C260"/>
+      <selection activeCell="A1" sqref="A1:C261"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="203.95" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2936.14" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="s">
         <v>156</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="s">
         <v>198</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="s">
         <v>226</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="s">
         <v>228</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="s">
         <v>232</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
         <v>256</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>261</v>
@@ -3385,1460 +3391,1471 @@
         <v>262</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="s">
         <v>274</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>280</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="s">
         <v>294</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="s">
         <v>298</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="s">
         <v>306</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="s">
         <v>310</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="s">
         <v>312</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="s">
         <v>324</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="s">
         <v>328</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="s">
         <v>330</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="s">
         <v>346</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="s">
         <v>352</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C183" s="1" t="s">
         <v>368</v>
-      </c>
-[...4 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C184" s="1" t="s">
         <v>370</v>
-      </c>
-[...4 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C185" s="1" t="s">
         <v>372</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="s">
-        <v>254</v>
+        <v>373</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="s">
         <v>375</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="s">
         <v>377</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="s">
         <v>379</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="s">
         <v>383</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="s">
         <v>385</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="s">
         <v>387</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="s">
         <v>389</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="s">
         <v>391</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="s">
         <v>393</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="s">
         <v>395</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="s">
         <v>397</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="s">
         <v>399</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="s">
         <v>401</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="s">
         <v>403</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="s">
         <v>405</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="s">
         <v>407</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="s">
         <v>409</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="s">
         <v>411</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="s">
         <v>413</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="s">
         <v>415</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="s">
         <v>417</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="s">
         <v>419</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="s">
         <v>423</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="s">
         <v>425</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="s">
         <v>429</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="s">
         <v>431</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="s">
         <v>433</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="s">
         <v>435</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="s">
         <v>437</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="C218" s="1"/>
+        <v>4</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>438</v>
+      </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="C219" s="1"/>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="s">
         <v>440</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="s">
         <v>442</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="s">
         <v>444</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="s">
         <v>446</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="s">
         <v>450</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="s">
         <v>452</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="s">
         <v>456</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="s">
         <v>458</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="s">
         <v>462</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="s">
         <v>464</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="s">
         <v>468</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="s">
         <v>470</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="s">
         <v>472</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="s">
         <v>474</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="s">
         <v>476</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="s">
         <v>478</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="s">
         <v>480</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="s">
         <v>482</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="s">
         <v>484</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="s">
         <v>486</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="s">
         <v>488</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="s">
         <v>490</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="s">
         <v>492</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="s">
         <v>494</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="s">
         <v>496</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="s">
         <v>498</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="s">
         <v>500</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="s">
         <v>502</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="s">
         <v>504</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="s">
         <v>506</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="s">
         <v>508</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="s">
         <v>510</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="s">
         <v>512</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="s">
         <v>514</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="s">
         <v>516</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="s">
         <v>518</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="s">
-        <v>399</v>
+        <v>520</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>522</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>