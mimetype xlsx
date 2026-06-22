--- v3 (2026-05-03)
+++ v4 (2026-06-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plateformes et réseaux" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="521">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Gars</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Réseau OMIPERBIO</t>
   </si>
   <si>
     <t>Grille</t>
   </si>
   <si>
     <t>Un réseau de 6 centres technologiques dans des domaines complémentaires visant à accroître l'application des technologies omiques pour obtenir de nouveaux ingrédients et aliments fonctionnels développés grâce à des procédés innovants permettant de moduler positivement différents microbiomes (intestinal humain, cutané humain, ruminal animal) et d'améliorer la qualité des aliments, la santé humaine et animale. Membres du réseau : Association des entreprises pour la recherche Centre technologique national de mise en conserve – CTNC Fondation du Centre de recherche technologique multisectoriel - CETIM Centre Technologique Céréalier de Castilla y León – CETECE Centre technologique de l'olive et de l'huilerie – CITOLIVA Centre culinaire basque GOe – GOe Association de recherche sur l'industrie textile et cosmétique - AITEX Cette initiative s’inscrit dans le cadre du réseau Cervera OMIPERBIO, financé par le Centre de développement technologique industriel (CDTI) par l’intermédiaire du ministère de la Science, de l’Innovation et des Universités, dans le cadre de l’aide destinée aux centres d’excellence technologiques « Cervera » du Plan d’État pour la recherche scientifique et technique et l’innovation 2024-2027.</t>
   </si>
   <si>
     <t>ATgro</t>
   </si>
   <si>
     <t>Plate-forme</t>
   </si>
   <si>
@@ -218,56 +218,50 @@
   <si>
     <t>Réseau d'information environnementale d'Andalousie</t>
   </si>
   <si>
     <t>Le ministère du Développement durable et de l'Environnement du gouvernement régional d'Andalousie est l'organisme chargé de garantir le droit d'accès à l'information environnementale en Andalousie. Plus précisément, le décret 170/2024 du 26 août, qui établit son organisation, stipule que le Secrétariat général à l'environnement et au changement climatique est responsable de l'organisation, de la gestion, de la structuration et du fonctionnement du Réseau d'information environnementale (REDIAM). Ce réseau centralise et diffuse l'ensemble des informations alphanumériques, graphiques et autres relatives à l'environnement en Andalousie, produites par tous les centres de production d'informations environnementales de la Communauté autonome. Ces informations sont destinées à la gestion, à la recherche, à la diffusion des connaissances auprès du public et à la prise de décision, ainsi qu'à la définition des axes d'action du ministère en matière de production d'informations statistiques et cartographiques.</t>
   </si>
   <si>
     <t>Réseau RUENA</t>
   </si>
   <si>
     <t>Suite à l'approbation de plusieurs projets du CICYT relatifs à l'utilisation d'inhibiteurs de nitrification pour réduire les pertes d'azote dans l'atmosphère et l'eau, et conformément à la proposition de coordination du ministère de la Science et de la Technologie (MCyT), une première réunion s'est tenue à Pampelune. Lors de cette réunion, l'idée de créer un réseau thématique sur « L'utilisation efficace de l'azote en agriculture » a été évoquée pour la première fois. Des réunions ultérieures ont eu lieu à Lleida et à Madrid, où il a été décidé de répondre à l'appel à propositions du MCyT. En janvier 2002, le projet de création du réseau a été soumis avec le soutien de la plupart des participants et a finalement été approuvé en septembre 2002. Cette approbation constitue, nous le comprenons, la reconnaissance officielle de l'existence du réseau par le ministère de la Science et de la Technologie. Précisions : Le réseau thématique est une association à but non lucratif. Il ne dispose pas de fonds pour la participation aux réunions ; seules de petites subventions peuvent être accordées pour en faciliter le déroulement.</t>
   </si>
   <si>
     <t>Réseau des éleveuses de bétail</t>
   </si>
   <si>
     <t>Ce projet est né de la nécessité de redonner aux femmes la place qu'elles méritent dans le secteur de l'élevage. Le groupe souhaite rompre avec l'image masculine dominante de l'élevage extensif et surmonter les discriminations sociales, institutionnelles et professionnelles dont elles sont victimes. « Les apprenties bergers nouvellement arrivées dans la Sierra et les éleveurs chevronnés, forts de plusieurs générations d'expérience, partagent le même message : nous voulons sortir de l'invisibilité et être au premier plan. Nous voulons avoir voix au chapitre là où se prennent les décisions importantes. Nous voulons rompre avec l'image totalement masculine de l'élevage extensif et du pastoralisme. Nous voulons être respectées en tant qu'éleveuses. Nous voulons surmonter les discriminations familiales, sociales, administratives et professionnelles que nous subissons. Nous voulons simplifier les lourdeurs administratives. Nous voulons partager les tâches ménagères avec les hommes et nous libérer du cumul d'emplois que nous, les femmes, subissons toutes. Nous voulons du changement. »</t>
   </si>
   <si>
     <t>Réseau municipal d'élevage et de viande</t>
   </si>
   <si>
     <t>Pour défendre le plus important secteur de la production agricole nationale et l'industrie agroalimentaire de premier plan. Une plateforme qui aspire à devenir un forum de dialogue entre le secteur privé et les municipalités, à encourager l'action et la collaboration public-privé et à reconnaître le rôle essentiel de la chaîne d'approvisionnement alimentaire pour relever les défis démographiques et économiques auxquels notre pays est confronté.</t>
   </si>
   <si>
-    <t>REDIGA</t>
-[...4 lines deleted...]
-  <si>
     <t>Pastoralisme en réseau</t>
   </si>
   <si>
     <t>Cette initiative de notre filiale Red Eléctrica vise à gérer la végétation sous les lignes électriques grâce au pâturage extensif. Elle témoigne de notre engagement à intégrer nos installations à la nature et au milieu rural, en les transformant en corridors écologiques et en réduisant ainsi la fragmentation des habitats.</t>
   </si>
   <si>
     <t>Réseau d'agroécologie en action</t>
   </si>
   <si>
     <t>Le Réseau Agroécologie en Action a pour vocation de connecter les différents projets agroécologiques et paysans développés à travers le pays, afin de coordonner le secteur, de proposer des solutions aux besoins communs et de consolider ces initiatives. Chez Écologistes en Action, nous œuvrons depuis des années pour une agroécologie pertinente et à fort potentiel pour relever les défis écologiques et sociaux futurs auxquels sont confrontées les zones rurales, défis engendrés par le système agroalimentaire industriel et mondialisé. De nombreux militants et sympathisants de l'agroécologie se sont lancés dans ce type de projets, notamment des modèles à l'échelle paysanne, rencontrant de nombreuses difficultés pour les mettre en place et les pérenniser. Le développement de projets axés sur le soin ne bénéficie pas d'un soutien suffisant au sein du modèle capitaliste et patriarcal actuel. Placer le soin au centre – le soin de la terre et le soin de soi – rend la mise en œuvre de nos projets complexe. Au fil des années, de nombreux projets ont échoué ou ont été transformés, mais de plus en plus voient le jour et résistent, car nous aspirons à un autre modèle de développement socio-économique respectueux de l'environnement, des populations et de l'avenir de la planète.</t>
   </si>
   <si>
     <t>Réseau paysan pour l'agriculture du carbone</t>
   </si>
   <si>
     <t>Nous encourageons la création d'un réseau d'agriculteurs afin de diffuser de nouvelles méthodes et une meilleure compréhension de la production alimentaire. Nous sommes convaincus que le secteur primaire a besoin d'une évolution de ses stratégies agronomiques pour favoriser la régénération des sols, leur autofertilité et leur conservation, tout en renforçant sa viabilité économique. Notre association vise à promouvoir la formation et le partage de connaissances et d'expériences liées à ce que nous appelons l'agriculture biologique à base de carbone. Le terme « biologique » intègre le modèle biologique le plus logique qui soit : celui de la nature. Nous avons déjà connaissance de diverses initiatives privées, dans notre pays et les pays voisins, qui expérimentent et recherchent des techniques agronomiques favorisant la régénération des sols, leur autofertilité et leur conservation. Ces exploitations démontrent leur viabilité économique et deviennent ainsi des références dans leur domaine. En créant ce réseau, nous encourageons l'échange d'informations, d'expériences et de difficultés entre ses membres afin de relever les défis auxquels l'agriculture est confrontée : la crise environnementale, climatique et énergétique, la crise d'approvisionnement (engrais, semences, etc.) et la survie même du secteur.</t>
   </si>
   <si>
     <t>Réseau de prairies et de zones coupe-feu d'Andalousie (RAPCA)</t>
   </si>
   <si>
     <t>Réseau axé sur l'utilisation du bétail dans des régimes de pâturage contrôlé pour éliminer le combustible végétal des zones pare-feu et maintenir les infrastructures de prévention des incendies de forêt . Une équipe technique est responsable du fonctionnement de ce réseau, en déterminant les zones les plus appropriées en coordination avec INFOCA et en sélectionnant les éleveurs sur la base de critères techniques stricts, afin d'évaluer ensuite leurs performances. Les avantages du RAPCA : Fonction préventive Il s'agit d'un travail essentiel pour préserver nos forêts des incendies, non seulement en entretenant des pare-feux, mais aussi en assurant la surveillance nécessaire à la présence des bergers sur le territoire. Réduit l'accumulation de matières combustibles Il joue un rôle clé dans la foresterie préventive dans les zones difficiles d’accès. Améliorations environnementales Il augmente la biodiversité, contribue à la dispersion des graines, améliore la structure du sol et réduit l’érosion et la désertification. Contribution à l'environnement rural Le travail du pasteur est reconnu Contribue au développement rural durable et à la sédentarisation de la population rurale Favorise l'utilisation de races indigènes et la production de produits de qualité</t>
   </si>
   <si>
     <t>LAURUS</t>
@@ -330,51 +324,51 @@
     <t>Réseau thématique visant à améliorer la circulation de l'information et des connaissances et à renforcer les capacités des forestiers et des agriculteurs en matière de résilience des paysages. ResAlliance promeut des initiatives interactives multipartites à deux niveaux : LandNet et LandLab.</t>
   </si>
   <si>
     <t>Fondation Aragon pour l'innovation et le transfert agroalimentaire (FITA)</t>
   </si>
   <si>
     <t>La Fondation Aragonaise pour l'Innovation et le Transfert Agroalimentaire (FITA) a pour objectif de renforcer l'innovation et le transfert de connaissances dans les secteurs agroalimentaire et environnemental afin de répondre aux défis économiques, environnementaux et sociaux auxquels sont confrontés les acteurs publics et privés, et la société en général. La FITA propose des solutions scientifiques et technologiques aux défis du secteur, ainsi que des conseils administratifs et stratégiques facilitant l'accès à l'innovation collaborative dans les secteurs agricole, agroalimentaire et forestier.</t>
   </si>
   <si>
     <t>Réseau d'Espaces d'Expérimentation Agricoles (RETA)</t>
   </si>
   <si>
     <t>Un réseau leader dans le processus de changement de paradigme dans le monde rural pour les entités communautaires, publiques et privées engagées dans des approches innovantes, créatives et honnêtes, facilitant l' incorporation progressive de nouveaux acteurs dans le secteur agricole. Un espace d'expérimentation agricole est un programme visant à faciliter l'intégration progressive de nouveaux acteurs dans le secteur agricole, coordonné par une gouvernance structurée et approuvée par toutes les parties prenantes. Son objectif est d' accompagner les entrepreneurs peu expérimentés en agriculture qui souhaitent développer un projet agricole, d'élevage ou forestier dans un environnement d'expérimentation . L'espace de test agricole est structuré avec un soutien juridique, un soutien physique et un soutien complet , qui garantissent que le testeur peut terminer le test d'activité.</t>
   </si>
   <si>
     <t>INCROYABLE - Réseaux d'innovation du liège, des résines et des produits comestibles dans le bassin méditerranéen</t>
   </si>
   <si>
     <t>INCREDIBLE comble le fossé entre la recherche existante et les connaissances sur l'innovation dans les systèmes de services pour les PFNL en Méditerranée. Plus précisément, INCREDIBLE met en relation les connaissances et favorise la collaboration entre différents groupes d'acteurs, en développant des modèles commerciaux innovants et en renforçant l'expertise dans les régions rurales afin d'élaborer des stratégies économiques inclusives. L'objectif d'INCREDIBLE est de : Créer et stimuler des réseaux d’innovation interrégionaux et multilatéraux (iNets). Accélérer la circulation et l’assimilation des connaissances pour soutenir l’innovation dans le secteur des PFNL. Contribuer à l'innovation sociale et commerciale par la diffusion et des activités ciblées, ainsi que par des multiplicateurs spécifiques.</t>
   </si>
   <si>
     <t>Réseau de foresterie adaptative aux changements climatiques (SILVADAPTNET)</t>
   </si>
   <si>
     <t>Le Réseau a été créé dans le but d’unifier les résultats obtenus par différents groupes de recherche, tentant d’apporter des réponses claires sur les perturbations et les problèmes liés au changement climatique , et ainsi contribuer à l’élaboration de nouveaux critères de gestion forestière . L’ objectif fondamental est l’intégration de différents groupes de recherche en sylviculture adaptative au changement climatique , contribuant par leurs connaissances, leurs méthodologies et leurs sites expérimentaux actifs, au développement d’un cadre de gestion forestière adaptative à base éco-hydrologique généralisable à l’ensemble du territoire péninsulaire. Le réseau Silvadapt.net compte au total 34 parcelles de suivi des peuplements naturels et de la sylviculture face au changement climatique, réparties parmi les principaux types phytoclimatiques présents en Espagne, ainsi qu'une représentation des types de peuplements les plus caractéristiques de notre environnement naturel. 
-      Fuente: https://silvadaptnet.webs.upv.es/index.php/red-de-parcelas/</t>
+        Fuente: https://silvadaptnet.webs.upv.es/index.php/red-de-parcelas/</t>
   </si>
   <si>
     <t>Réseau des jardins urbains de Madrid</t>
   </si>
   <si>
     <t>Le Réseau des Jardins Urbains de Madrid est une initiative citoyenne portée par des acteurs de l'agriculture communautaire à Madrid. Ce réseau a été créé pour valoriser l'agriculture urbaine madrilène et répondre aux besoins des jardins urbains en matière d'entraide, de partage de connaissances, d'expériences, de ressources, etc. Il vise notamment à créer un lieu de rencontre pour les initiatives d'agroécologie communautaire dans la ville et à œuvrer pour un modèle urbain plus durable, intégrant des enjeux tels que l'éducation à l'environnement, la souveraineté alimentaire, la distribution directe de produits alimentaires, les groupements de consommateurs, la mobilité durable et le compostage.</t>
   </si>
   <si>
     <t>PEI-AGRI</t>
   </si>
   <si>
     <t>Plateforme de promotion des réseaux de travail européens, des projets, de la recherche et de la diffusion d'événements et d'innovation</t>
   </si>
   <si>
     <t>Réseau pour la promotion de la transformation alimentaire à petite échelle (RITA)</t>
   </si>
   <si>
     <t>L'innovation et la relocalisation sont essentielles à la viabilité des petites et moyennes entreprises (PME) et des personnes travaillant dans le secteur agroalimentaire. Les ateliers partagés, les petits abattoirs et salles de découpe, ainsi que d'autres installations adaptées aux procédés artisanaux et à petite échelle, constituent des initiatives innovantes et, dans bien des cas, pionnières pour le développement durable des PME. Ces pratiques novatrices prennent en compte d'importants aspects techniques, mais aussi sociaux, de gestion et de gouvernance, indispensables notamment pour garantir une alimentation saine, des prix équitables et un impact positif sur l'emploi rural. Le Réseau pour la promotion de la transformation alimentaire à petite échelle vise à favoriser un écosystème favorable aux personnes qui transforment les aliments à petite et moyenne échelle, à améliorer l'accès de la population à une alimentation saine et de qualité, respectueuse de l'environnement et équitable pour les personnes qui la produisent, et à promouvoir le développement socio-économique des zones rurales. RITA est un projet promu par 6 entités possédant une vaste expérience dans les initiatives pour le développement de systèmes alimentaires territorialisés, l'articulation de processus collectifs et la promotion de l'agroécologie : ARCA (Associació d'Iniciatives Rurals i Marítimes de Catalunya), Germinando, Extremadura Alimenta, Sindicato Labrego Galego, SEAE (Sociedad Española de Agricultura Ecológica y Agroecología) et ISEC-UCO (Instituto de Sociología y Estudios Campesinos – Grupo PAIDI SEJ 179 de la Universidad de Córdoba).</t>
   </si>
   <si>
     <t>RAIA - Réseau de soutien à l'innovation rurale</t>
   </si>
   <si>
     <t>Le projet RAIA vise à créer un réseau dans la région Alentejo-Algarve-Andalousie qui fournira aux administrations publiques, aux structures associatives, aux entreprises et au grand public les outils nécessaires pour promouvoir l'innovation agricole dans les zones rurales , transformant ainsi la zone transfrontalière de La Raya en un territoire offrant de nouvelles opportunités commerciales et capable de relever les nouveaux défis et de saisir les nouvelles opportunités qui se présentent. L'innovation est considérée comme un moteur du développement rural qui permet d'acquérir des avantages concurrentiels et constitue donc l'une des principales caractéristiques du futur réseau.</t>
   </si>
@@ -819,122 +813,122 @@
   <si>
     <t>Réseau de communes pour l'agroécologie</t>
   </si>
   <si>
     <t>L' objectif du Réseau est la construction, par l'échange d'expériences, de connaissances, de données, d'informations et de projets, de systèmes alimentaires locaux respectueux de l'environnement, durables, inclusifs, résilients, sûrs et diversifiés qui garantissent des aliments sains, durables et accessibles à tous. l’ensemble de la population et qui favorisent l’emploi local, en cohérence avec les perspectives d’agroécologie et de souveraineté alimentaire.</t>
   </si>
   <si>
     <t>Plateforme SynergyNuts</t>
   </si>
   <si>
     <t>Espace de formation, de diffusion et d'innovation dans tous les aspects liés aux noix de haie</t>
   </si>
   <si>
     <t>Stratus</t>
   </si>
   <si>
     <t>Le Réseau d'innovation en fertilisation (FIN) est un réseau technique basé sur des approches innovantes et efficaces qui répondent aux principaux défis menant à l'élaboration d'un plan de gestion durable des nutriments. FIN est composé de trois sous-réseaux transnationaux spécialisés (FIN-agriculture de précision, FIN-qualité des sols, FIN-engrais biosourcés) au sein desquels des évaluateurs formés collecteront les bonnes pratiques (BP) et les innovations de recherche (IR) sur l'utilisation optimale des engrais et identifieront les meilleures pratiques (BP) résultant de l'évaluation de la faisabilité systémique des BP et des IR. Une brochure du projet est disponible en anglais en cliquant ici.</t>
   </si>
   <si>
     <t>Plateforme technologique pour la classe des produits laitiers et des technologies alimentaires</t>
   </si>
   <si>
     <t>Formation spécialisée et services technologiques avancés pour les entreprises et entités du secteur laitier et alimentaire</t>
   </si>
   <si>
+    <t>De la nourriture pour la vie</t>
+  </si>
+  <si>
+    <t>Promotion de la transmission de la recherche, des avancées scientifiques et technologiques à travers la collaboration public-privé des principaux agents du secteur agroalimentaire en relation avec la R&amp;D&amp;i et la détection de nouvelles demandes dans le domaine des défis de société, garantissant la compétitivité et la croissance de l'agroalimentaire espagnol. -secteur alimentaire.</t>
+  </si>
+  <si>
     <t>BIOVAL</t>
   </si>
   <si>
     <t>BIOVAL englobe en tant que secteur BIO la Biotechnologie, la Biomédecine et la Bioéconomie, appliquées à la santé, à l'agroalimentaire et à la durabilité environnementale dans le but de promouvoir le développement et la compétitivité du tissu commercial du Secteur Biotec pour positionner ses associés sur la carte internationale. Les objectifs de BIOVAL sont : Développement de produits et services de santé innovants. Promotion de la production durable d’aliments sains et de qualité. Utilisation des ressources naturelles et application du Bio dans les produits et processus, dans un large éventail de secteurs.</t>
   </si>
   <si>
-    <t>De la nourriture pour la vie</t>
-[...4 lines deleted...]
-  <si>
     <t>Agronet - Brasserie</t>
   </si>
   <si>
     <t>Fournitures, informations et conseils pour les brasseries</t>
   </si>
   <si>
     <t>Coopératives agroalimentaires Communauté valencienne</t>
   </si>
   <si>
     <t>Plateforme de représentation institutionnelle, de promotion coopérative, de formation, de communication et de représentation d'entreprises</t>
   </si>
   <si>
     <t>INNOVAGRI</t>
   </si>
   <si>
     <t>Plateforme de diffusion de l'innovation en matière de recherche, d'expériences dans différentes productions et d'actualisation de la réglementation</t>
   </si>
   <si>
     <t>Plateforme terrestre CAJAMAR</t>
   </si>
   <si>
     <t>Plateforme collaborative d'innovation ouverte pour promouvoir l'utilisation durable des terres et la gestion territoriale en Espagne.</t>
   </si>
   <si>
     <t>Réseau National des Fermes Typiques (RENGRATI)</t>
   </si>
   <si>
     <t>Plateforme ministérielle d'information et de conseil pour l'évaluation des politiques et stratégies sectorielles et productives et la simulation de leur impact à tous les niveaux</t>
   </si>
   <si>
     <t>agroalimentaireTEF</t>
   </si>
   <si>
     <t>agrifoodTEF est un réseau d'infrastructures de test et de validation en Europe qui aide les entreprises de technologie agroalimentaire à développer des produits avec des solutions d'IA et de robotique dans des installations réelles.</t>
   </si>
   <si>
     <t>Partenariat Catalan de l'Eau (CWP)</t>
   </si>
   <si>
     <t>Le Partenariat Catalan de l'Eau (CWP) est une association stratégique à but non lucratif, de type cluster, formée d'entreprises et de centres de connaissances qui opèrent dans le secteur de l'utilisation durable de l'eau. CWP promeut des projets et des collaborations à plusieurs niveaux, visant à trouver des solutions innovantes aux besoins mondiaux en eau de qualité partout dans le monde et applicables dans de multiples secteurs.</t>
   </si>
   <si>
     <t>Zinnaé</t>
   </si>
   <si>
     <t>Zinnae se concentre sur l'utilisation efficace de l'eau en proposant des solutions aux défis de la sécurité de l'eau pour contribuer à la construction d'un avenir durable et résilient selon les principes de l'économie circulaire et de la société intelligente. Les objectifs de Zinnae sont : Contribuer aux politiques publiques et être une référence en Aragon dans le domaine de la connaissance et de l'innovation dans le secteur de l'eau. Identifier les besoins et les capacités de formation et développer un système d'attraction de talents. Accompagnement dans le développement de projets et véhicule de valorisation des résultats de l'innovation, favorisant l'application de solutions innovantes.| Visibilité des réalisations et génération d’opportunités business.</t>
   </si>
   <si>
+    <t>Avanis</t>
+  </si>
+  <si>
+    <t>Une plateforme pour créer des liens entre les personnes du secteur agroalimentaire afin de partager des connaissances, de continuer à apprendre et de développer le secteur au jour le jour, le rendant plus compétitif, plus durable et plus innovant.</t>
+  </si>
+  <si>
     <t>Conseils EU4</t>
   </si>
   <si>
     <t>EU4Advice travaille à la création d'un réseau de conseillers SFSC (Short Food Supply Chains) , de décideurs politiques, de chercheurs et d'agriculteurs, travaillant ensemble pour parvenir à une configuration organisationnelle AKIS efficace. L' objectif principal d'EU4Advice est de jeter les bases et les structures nécessaires pour assurer un développement efficace des capacités des acteurs du secteur scientifique et technologique grâce à un transfert fluide de connaissances. En appliquant les principes du modèle d'innovation interactive, l'objectif est de promouvoir le rôle des conseillers en tant que catalyseurs du flux de connaissances de la recherche à la pratique, à travers la création d'un réseau de conseillers. de l'UE avec des connaissances et une expérience dans les questions liées au secteur scientifique et technologique et la mise en œuvre de mesures visant à l'intégration efficace des conseillers du secteur scientifique et technologique dans les systèmes nationaux d'information et d'apprentissage. Vous pouvez consulter une brochure (en anglais) d' EU4Advice en cliquant ici .</t>
   </si>
   <si>
-    <t>Avanis</t>
-[...4 lines deleted...]
-  <si>
     <t>Association européenne des technologies alimentaires et agricoles (FATE)</t>
   </si>
   <si>
     <t>Une association qui rassemble des startups, des entreprises, des organisations et des professionnels de l'Agri&amp;Foodtech d'Europe pour promouvoir l'innovation, la collaboration et le développement dans ce secteur.</t>
   </si>
   <si>
     <t>Agri Benchmark</t>
   </si>
   <si>
     <t>Agri Benchmark est un réseau mondial à but non lucratif d'économistes, de conseillers, de producteurs et de spécialistes agricoles des secteurs clés des chaînes de valeur agricoles et horticoles. Nous utilisons des méthodes normalisées à l'échelle internationale pour analyser les exploitations agricoles, les systèmes de production et leur rentabilité. Notre connaissance des exploitations agricoles est combinée à une analyse des marchés internationaux des matières premières et des chaînes de valeur. Ainsi, nous pouvons fournir des réponses scientifiquement cohérentes et solidement fondées aux décideurs politiques et aux décideurs des secteurs agricole et agroalimentaire sur des questions stratégiques. Agri Benchmark est une organisation apolitique à but non lucratif. Les règles et les valeurs du réseau sont élaborées d'un commun accord. Les méthodes et les principaux résultats sont soumis à un processus d'assurance qualité continu et sont ouverts au débat public.</t>
   </si>
   <si>
     <t>ACCOE</t>
   </si>
   <si>
     <t>Association espagnole du commerce des céréales et des graines oléagineuses</t>
   </si>
   <si>
     <t>AFHSSE</t>
   </si>
   <si>
     <t>Organisation nationale d'entreprises qui regroupe les industries de la farine et de la semoule d'Espagne. Objectifs : Fournir l'information, le conseil, la représentation et la défense des intérêts communs des entreprises associées pour leur développement.</t>
   </si>
   <si>
     <t>Agafac</t>
@@ -1011,191 +1005,191 @@
   <si>
     <t>Réseau rural finlandais</t>
   </si>
   <si>
     <t>Le développement rural est géré en Finlande de manière décentralisée par les communautés autonomes du pays à travers 2 programmes de développement rural (PDR), financés par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Les PDR établissent les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle ils se réfèrent. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
     <t>Réseau rural grec</t>
   </si>
   <si>
     <t>En Grèce, le développement rural est géré au niveau national par le biais d'un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
     <t>Réseau rural des Pays-Bas</t>
   </si>
   <si>
     <t>Aux Pays-Bas, le développement rural est géré au niveau national par le biais d'un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
     <t>Réseau rural hongrois</t>
   </si>
   <si>
     <t>En Hongrie, le développement rural est géré au niveau national par le biais d'un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
+    <t>Réseau rural de Pologne</t>
+  </si>
+  <si>
+    <t>En Pologne, le développement rural est géré au niveau national par le biais d'un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
+  </si>
+  <si>
+    <t>Réseau rural du Portugal</t>
+  </si>
+  <si>
+    <t>Le développement rural est géré au Portugal de manière décentralisée par les communautés autonomes du pays à travers trois programmes de développement rural (PDR), financés par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Les PDR établissent les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle ils se réfèrent. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
+  </si>
+  <si>
     <t>Réseau rural italien</t>
   </si>
   <si>
     <t>Le développement rural est géré en Italie de manière décentralisée par les communautés autonomes du pays à travers 21 programmes de développement rural (PDR), financés par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Les PDR établissent les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle ils se réfèrent. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
     <t>Réseau rural tchèque</t>
   </si>
   <si>
     <t>En République tchèque, le développement rural est géré au niveau national par le biais d'un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
     <t>Agrosuite</t>
   </si>
   <si>
     <t>Plateforme Web qui intègre l'IoT et une station météo d'irrigation pour planifier les activités dans les fermes agricoles</t>
   </si>
   <si>
     <t>Réseau rural letton</t>
   </si>
   <si>
     <t>En Lettonie, le développement rural est géré au niveau national par le biais d'un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
     <t>Réseau rural lituanien</t>
   </si>
   <si>
     <t>En Lituanie, le développement rural est géré au niveau national par le biais d'un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
-    <t>Réseau rural de Pologne</t>
-[...10 lines deleted...]
-  <si>
     <t>Réseau rural suédois</t>
   </si>
   <si>
     <t>Le développement rural est géré en Suède de manière décentralisée par les communautés autonomes du pays à travers un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Les PDR établissent les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle ils se réfèrent. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
     <t>Réseau valencien de développement rural</t>
   </si>
   <si>
     <t>Outil pour diffuser des informations sur ses programmes et activités, ainsi que pour faire connaître les nouvelles et les événements liés au développement rural à Valence. Il dispose également d'une section de ressources, où vous pouvez trouver du matériel et des guides utiles pour le développement rural de la région, ainsi qu'un catalogue de produits et services des zones rurales de Valence.</t>
   </si>
   <si>
     <t>Réseau rural national RRN</t>
   </si>
   <si>
     <t>Plateforme qui promeut la création de groupes de travail sur des questions pertinentes pour les zones rurales</t>
   </si>
   <si>
     <t>AINIA</t>
   </si>
   <si>
     <t>Conseil, Audits, Analyses et Formation, dans le secteur agroalimentaire</t>
   </si>
   <si>
     <t>Réseau-iCAT</t>
   </si>
   <si>
     <t>Il s'agit du Réseau d'Innovation Rurale et Agroalimentaire de Catalogne. Il sert d'aide à la compétitivité et à la connectivité du secteur et contribue au développement du tissu productif du territoire, qui permet l'intégration des TIC, à travers des outils et des services, utilisant les dernières technologies.</t>
   </si>
   <si>
+    <t>BIOFRUITNET</t>
+  </si>
+  <si>
+    <t>Ce projet se concentre sur les fruits à pépins, à noyau et les agrumes biologiques et vise à renforcer la compétitivité de la production européenne de fruits biologiques.</t>
+  </si>
+  <si>
+    <t>INNOSETA</t>
+  </si>
+  <si>
+    <t>L'objectif principal d'InnoSeta est d'établir un réseau thématique innovant et autonome en matière d'équipements de pulvérisation, de formation et de conseil pour contribuer à combler l'écart entre les nouvelles solutions haut de gamme de protection des cultures disponibles, qu'elles soient commerciales ou des résultats de recherche applicables, avec les résultats de recherche applicables, avec les pratiques agricoles européennes quotidiennes. Cet objectif sera atteint en promouvant un échange efficace d'idées et d'informations nouvelles entre : les services de vulgarisation de l'industrie de la recherche et la communauté agricole afin que la recherche existante et les solutions commerciales puissent être largement communiquées, tout en capturant les besoins de la base et les idées innovantes. communauté.")</t>
+  </si>
+  <si>
+    <t>OK-Net Arable</t>
+  </si>
+  <si>
+    <t>Net Net Arable a travaillé avec 14 groupes d'innovation agricole dans 10 pays. Les données des groupes ont montré une large gamme de rendements agricoles. Cela indique un besoin, mais aussi une nette possibilité d’amélioration. Sur la base de la littérature scientifique et des contributions des agriculteurs, plus de 100 documents proposant des solutions pratiques ont été collectés sur la plateforme de connaissances sur les cultures arables Net Net (Farmknowledge.org). Les groupes d'agriculteurs ont évalué les formats et certaines solutions dans la pratique. Leurs expériences ont été documentées dans des vidéos et des résumés de pratiques. Les groupes d’agriculteurs ont traduit les documents qui les concernaient dans leur propre langue. Des cours en ligne ont été organisés pour présenter le matériel aux agriculteurs et aux conseillers.</t>
+  </si>
+  <si>
+    <t>Palissandre 4.0</t>
+  </si>
+  <si>
+    <t>Rosewood 4.0 collectera et structurera les meilleures pratiques et innovations (MP&amp;I) pertinentes afin d'améliorer le cadre de mobilisation du bois dans cinq pôles régionaux. Cinq feuilles de route régionales (et une feuille de route interrégionale/transrégionale) seront élaborées en fonction de la priorisation des MP&amp;I collectées, correspondant aux besoins et défis identifiés dans les différentes régions. Le projet organisera des ateliers et des visites d'étude dédiés, associés à de nouveaux supports de formation favorisant la mise en œuvre des MP&amp;I. Des actions intensives de diffusion pour le transfert des MP&amp;I seront menées à l'aide de différents outils et canaux (plateforme de connaissances, synthèses de pratiques, production vidéo, etc.).</t>
+  </si>
+  <si>
     <t>ANOVE</t>
   </si>
   <si>
     <t>Développeurs et multiplicateurs de variétés végétales</t>
   </si>
   <si>
-    <t>OK-Net Arable</t>
-[...20 lines deleted...]
-    <t>L'objectif principal d'InnoSeta est d'établir un réseau thématique innovant et autonome en matière d'équipements de pulvérisation, de formation et de conseil pour contribuer à combler l'écart entre les nouvelles solutions haut de gamme de protection des cultures disponibles, qu'elles soient commerciales ou des résultats de recherche applicables, avec les résultats de recherche applicables, avec les pratiques agricoles européennes quotidiennes. Cet objectif sera atteint en promouvant un échange efficace d'idées et d'informations nouvelles entre : les services de vulgarisation de l'industrie de la recherche et la communauté agricole afin que la recherche existante et les solutions commerciales puissent être largement communiquées, tout en capturant les besoins de la base et les idées innovantes. communauté.")</t>
+    <t>SMARTPROTECT</t>
+  </si>
+  <si>
+    <t>SmartProtect est un réseau thématique axé sur l'échange de connaissances interrégional sur les solutions intelligentes de lutte intégrée contre les ravageurs (LIR) destinées aux agriculteurs et aux conseillers. Son objectif est de stimuler les flux de connaissances au sein des systèmes régionaux de connaissances et d'innovation agricoles (SCIAA) de l'UE et de les connecter au potentiel d'innovation des méthodologies avancées de LIR en production maraîchère, intégrant les technologies d'agriculture de précision et l'analyse de données.</t>
+  </si>
+  <si>
+    <t>Poules de bonnes pratiques - Projet pilote sur les bonnes pratiques pour les systèmes alternatifs de production d'œufs</t>
+  </si>
+  <si>
+    <t>L'équipe « Best Practice Hens » (BPH) préparera et fournira un soutien pratique aux producteurs d'œufs afin de les encourager à passer des systèmes d'élevage en cage aux systèmes sans cage. Cela concerne aussi bien l'élevage des poules pondeuses que leur entretien pendant la période de production. L'équipe BPH assurera une large diffusion des informations recueillies sur les bonnes pratiques grâce à la création de supports de communication (vidéos et synthèses de pratiques). L'équipe BPH organisera des événements de diffusion ciblant les États membres ayant un pourcentage élevé de systèmes d'élevage en cage afin d'accroître la mise en œuvre de systèmes d'élevage sans cage dans les États membres ciblés (Espagne, Pologne, Portugal et Belgique).</t>
+  </si>
+  <si>
+    <t>BIOSCHAMP - Biostimulant de boyau alternatif pour une filière champignon durable et rentable</t>
+  </si>
+  <si>
+    <t>Dans ce projet, nous développerons une approche intégrée pour lutter contre les principaux défis sanitaires liés à la production de champignons (champignons et bactéries parasites). En développant un sol d'enrobage enrichi en microbiote, nous réduirons le recours aux pesticides et contribuerons à améliorer la productivité, la durabilité et la rentabilité de la filière européenne des champignons.</t>
+  </si>
+  <si>
+    <t>Stimuler les réseaux de bioéconomie rurale grâce à des approches multi-acteurs - BRANCHES</t>
+  </si>
+  <si>
+    <t>Identifier, résumer, partager et présenter les meilleures pratiques et les résultats de recherche existants ; Accroître l'application de nouvelles technologies rentables en améliorant le transfert actif de connaissances entre les praticiens et les chercheurs ; Mobiliser davantage de biomasse et créer de nouvelles opportunités commerciales dans les zones rurales en améliorant et en renforçant le lien entre la pratique et la science ; Appliquer une approche multidisciplinaire et multipartite ; Offrir un canal pour la circulation bidirectionnelle de l'information, des nouvelles idées et des technologies ; Mettre en évidence les besoins identifiés et les éléments commerciaux pertinents pour les praticiens ; Promouvoir la bioéconomie et le développement rural par le biais de nouvelles initiatives biosourcées</t>
+  </si>
+  <si>
+    <t>Réseau AgriFoodTe : Réseau de connaissances et d'innovation agroalimentaires de Teruel</t>
+  </si>
+  <si>
+    <t>Réseau pour accélérer l'innovation dans le secteur agroalimentaire afin de promouvoir la transition écologique, numérique et bioéconomique circulaire dans la région de Teruel</t>
+  </si>
+  <si>
+    <t>Le Cluster Agroalimentaire de Navarre (NAGRIFOOD) est une organisation d'entreprises dont l'objectif est l'amélioration continue de la compétitivité de ses membres à travers le développement de l'intercoopération, de l'innovation ouverte, de l'intrapreneuriat et de l'internationalisation des entreprises agroalimentaires navarraises.</t>
   </si>
   <si>
     <t>APPROCHE</t>
   </si>
   <si>
     <t>Association professionnelle à but non lucratif regroupant certaines entreprises productrices de semences. Analyser, étudier et traiter les problèmes courants pouvant survenir selon les espèces de graines</t>
   </si>
   <si>
-    <t>Le Cluster Agroalimentaire de Navarre (NAGRIFOOD) est une organisation d'entreprises dont l'objectif est l'amélioration continue de la compétitivité de ses membres à travers le développement de l'intercoopération, de l'innovation ouverte, de l'intrapreneuriat et de l'internationalisation des entreprises agroalimentaires navarraises.</t>
-[...31 lines deleted...]
-  <si>
     <t>ASEMAC</t>
   </si>
   <si>
     <t>Association espagnole de l'industrie de la boulangerie, de la pâtisserie et de la pâtisserie</t>
   </si>
   <si>
     <t>ASFACYLE</t>
   </si>
   <si>
     <t>Association professionnelle à but non lucratif des fabricants d'aliments composés de Castilla y León</t>
   </si>
   <si>
     <t>BIOPLAT. Plateforme espagnole de biomasse</t>
   </si>
   <si>
     <t>Groupe qui intègre tous les acteurs publics-privés qui composent la chaîne de valeur du secteur de la biomasse en Espagne, pour promouvoir conjointement l'avancement du secteur et ainsi réaliser une économie basée sur cette ressource renouvelable.</t>
   </si>
   <si>
     <t>BIOVEGEN - Plateforme Technologique de Biotechnologie Végétale</t>
   </si>
   <si>
     <t>Association public-privé, dirigée par le secteur des entreprises, qui regroupe des entités du secteur agroalimentaire intéressées par l'innovation végétale.</t>
   </si>
   <si>
     <t>CEOPPAN</t>
@@ -1389,192 +1383,192 @@
   <si>
     <t>Réseau de développement rural cantabrique</t>
   </si>
   <si>
     <t>Outil pour diffuser des informations sur ses programmes et activités, ainsi que pour faire connaître les nouvelles et les événements liés au développement rural en Cantabrie. Il dispose également d'une section de ressources, où vous pouvez trouver du matériel et des guides utiles pour le développement rural de la région, ainsi qu'un catalogue de produits et services des zones rurales de Cantabrie.</t>
   </si>
   <si>
     <t>Réseau de développement rural d'Estrémadure (REDEX)</t>
   </si>
   <si>
     <t>Outil pour diffuser des informations sur ses programmes et activités, ainsi que pour faire connaître les nouvelles et les événements liés au développement rural en Estrémadure. Il dispose également d'une section de ressources, où vous pouvez trouver du matériel et des guides utiles pour le développement rural de la région, ainsi qu'un catalogue de produits et services des zones rurales d'Estrémadure.</t>
   </si>
   <si>
     <t>Réseau Galicien des Risques Émergents en Sécurité Alimentaire (RISEGAL)</t>
   </si>
   <si>
     <t>Il propose des informations détaillées sur les objectifs et les activités du réseau, ainsi que des actualités et des événements liés à la sécurité alimentaire. De plus, il donne accès à différents outils et ressources, tels que des bases de données et des publications scientifiques, pour promouvoir la recherche et la gestion des risques émergents dans la chaîne alimentaire.</t>
   </si>
   <si>
     <t>AETC</t>
   </si>
   <si>
     <t>Association des techniciens céréaliers Objectifs : Favoriser l'interaction des professionnels de la chaîne de valeur céréalière à travers le développement d'initiatives collaboratives entre eux</t>
   </si>
   <si>
+    <t>Forum Interalimentaire</t>
+  </si>
+  <si>
+    <t>Plateforme d'information sur les activités, projets, réseaux, proposition de valeur et innovation de la chaîne agroalimentaire</t>
+  </si>
+  <si>
+    <t>SIG alimentaire</t>
+  </si>
+  <si>
+    <t>Plateforme de diffusion des activités, projets, réseaux, réglementations et propositions de valeur et d'innovation du secteur agroalimentaire</t>
+  </si>
+  <si>
+    <t>Association pour le Développement Rural d'Andalousie (ARA)</t>
+  </si>
+  <si>
+    <t>Forum de collaboration et de dialogue où sont représentés tous les groupes de développement rural d'Andalousie, promoteurs d'activité et de création d'emplois.</t>
+  </si>
+  <si>
     <t>Réseau Rural Luxembourgeois</t>
   </si>
   <si>
     <t>Au Luxembourg, le développement rural est géré au niveau national à travers un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
-    <t>Forum Interalimentaire</t>
-[...16 lines deleted...]
-  <si>
     <t>UE - FarmBook</t>
   </si>
   <si>
     <t>Plateforme de diffusion d'actualités, de projets, d'audios, de podcasts, de vidéos et de réseaux thématiques sur la foresterie, l'agriculture, l'élevage, la société, l'économie et l'environnement</t>
   </si>
   <si>
     <t>Réseau de Développement Rural de Castilla y León</t>
   </si>
   <si>
     <t>Association qui rassemble et coordonne un nombre important de groupes qui gèrent des programmes de développement rural - LEADER et PRODER - en Castille et León. Le but de ces programmes est de promouvoir et de favoriser le développement rural dans chacun des territoires dans lesquels ils opèrent. groupes, coordonnant les actions des agents économiques, socioculturels et des entités locales qui interviennent dans un territoire, établissant une intégration optimale entre les différentes mesures sectorielles visant le développement.</t>
   </si>
   <si>
     <t>Réseau espagnol de développement rural (REDR)</t>
   </si>
   <si>
     <t>Le développement rural est géré en Espagne de manière décentralisée par les communautés autonomes du pays à travers 17 programmes de développement rural (PDR), financés par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Les PDR établissent les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle ils se réfèrent. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
+    <t>FERTINNOWA</t>
+  </si>
+  <si>
+    <t>Utiliser une approche multi-acteurs intégrée à travers la plateforme FERTINNOWA qui impliquera diverses parties prenantes (chercheurs, producteurs, décideurs politiques, industrie, groupes environnementaux, etc.) à différents niveaux, y compris le niveau socio-économique et réglementaire (national et européen) avec un accent particulier sur la directive-cadre sur l'eau de l'UE et la directive sur les nitrates. Des informations seront collectées au niveau national pour alimenter une étude de référence européenne qui évaluera et comparera les technologies existantes utilisées dans divers secteurs horticoles, notamment les légumes, les fruits et les plantes ornementales dans différentes zones climatiques.</t>
+  </si>
+  <si>
     <t>RedOTRI - Bureaux de transfert des résultats de recherche (OTRI) des universités espagnoles</t>
   </si>
   <si>
     <t>Réseau de bureaux pour le transfert des résultats de la recherche des universités espagnoles.</t>
   </si>
   <si>
     <t>FABRETP. Plateforme technologique d'élevage et de reproduction des animaux de ferme</t>
   </si>
   <si>
     <t>Plateforme technologique d'élevage et de reproduction animale</t>
   </si>
   <si>
     <t>Agrochef</t>
   </si>
   <si>
     <t>Le projet « DU CHAMP À LA TABLE » proposera une série d'activités stratégiques et innovantes visant à améliorer le système de production agricole espagnol. Amélioration des activités de communication et d'échange économique entre le producteur et l'hôtelier, en réduisant les éventuels effets négatifs des intermédiaires. Promotion de l'économie et de l'emploi, amélioration des activités productives basées sur des pratiques durables puisque consommées à proximité, elles augmenteront la rotation de leur consommation et l'efficacité du canal d'approvisionnement, les pratiques seront basées sur la saisonnalité et la durabilité des cultures.</t>
   </si>
   <si>
-    <t>FERTINNOWA</t>
-[...2 lines deleted...]
-    <t>Utiliser une approche multi-acteurs intégrée à travers la plateforme FERTINNOWA qui impliquera diverses parties prenantes (chercheurs, producteurs, décideurs politiques, industrie, groupes environnementaux, etc.) à différents niveaux, y compris le niveau socio-économique et réglementaire (national et européen) avec un accent particulier sur la directive-cadre sur l'eau de l'UE et la directive sur les nitrates. Des informations seront collectées au niveau national pour alimenter une étude de référence européenne qui évaluera et comparera les technologies existantes utilisées dans divers secteurs horticoles, notamment les légumes, les fruits et les plantes ornementales dans différentes zones climatiques.</t>
+    <t>Bovine</t>
+  </si>
+  <si>
+    <t>Reconnaissant le rôle des agriculteurs en tant qu'innovateurs, Bovine s'appuiera sur le réservoir de connaissances qui existe au niveau de la ferme dans les quatre thèmes clés liés : résilience socio-économique, santé animale ; Bien-être, efficacité de production et amp; et la qualité de la viande et la durabilité environnementale. &amp;NBSP; En utilisant ces thèmes, Bovine identifiera également les résultats de la recherche qui n'ont pas encore été largement adoptés au niveau des exploitations agricoles. Avant de recommander l'absorption, sa faisabilité pratique sera évaluée, y compris la démonstration de telles solutions dans plusieurs élevages bovins à travers l'Europe. &amp;NBSP</t>
+  </si>
+  <si>
+    <t>PiG UE</t>
+  </si>
+  <si>
+    <t>Ce projet créera un réseau porcin à l'échelle de l'UE qui n'existe pas actuellement, apportant une valeur ajoutée significative en identifiant et en relevant les défis les plus pertinents auxquels est confrontée l'industrie porcine européenne et en combinant les connaissances scientifiques avec les meilleures pratiques à la ferme. Les meilleures pratiques seront validées et communiquées à l'industrie porcine de l'UE dans un format convivial, avec une diffusion plus ciblée des documents traduits, à l'aide de différents outils, au niveau local.</t>
+  </si>
+  <si>
+    <t>OK-Net Ecofeed</t>
+  </si>
+  <si>
+    <t>Collectez des connaissances de pointe prêtes à être mises en pratique par les « utilisateurs finaux » mais pas encore bien mises en œuvre. Établir et maintenir un environnement de partage de connaissances/qualification entre les agriculteurs, les acteurs économiques, les chercheurs et les conseillers comme terrain d'entente pour identifier les besoins, évaluer les nouveaux outils et innovations et faciliter les échanges. Recueillir/préparer du matériel pour l'utilisateur final et développer de nouveaux outils adaptés aux besoins des agriculteurs, des transformateurs d'aliments pour animaux et des éleveurs. Développer davantage la plateforme de connaissances sur l'agriculture biologique (Farmknowledge.org) et l'étendre avec des informations relatives à l'alimentation biologique et régionale des monogastriques et promouvoir la plateforme et ses outils.</t>
+  </si>
+  <si>
+    <t>EuroLaitier</t>
+  </si>
+  <si>
+    <t>Eurodairy couvre 40 % des producteurs laitiers de l'UE, 45 % des vaches et 60 % de la production laitière, issus des régions productrices de lait émergentes et matures d'Europe. Les groupes d'agriculteurs se réunissant dans les régions (sous le nom de « groupes opérationnels ») seront liés, afin que les bonnes idées puissent être capturées et échangées. Les agriculteurs pilotes affichant d’excellents niveaux de performance physique et financière démontreront les meilleures pratiques et repousseront les limites dans l’application des nouvelles connaissances. EuroDairy facilitera des interactions intensives, afin que les innovations identifiées dans un pays ou une région puissent être partagées avec un autre, à travers une variété de médias et de matériels facilement accessibles pour les utilisateurs finaux.</t>
   </si>
   <si>
     <t>Légumineuses traduites</t>
   </si>
   <si>
     <t>Lots de travaux (WP) traduits sur les légumineuses</t>
   </si>
   <si>
-    <t>Bovine</t>
-[...22 lines deleted...]
-  <si>
     <t>Réseau de Développement Rural de la Rioja (RRDR)</t>
   </si>
   <si>
     <t>Outil pour diffuser des informations sur ses programmes et activités, ainsi que pour faire connaître les nouvelles et les événements liés au développement rural de La Rioja. Il dispose également d'une section de ressources, où vous pouvez trouver du matériel et des guides utiles pour le développement rural de la région, ainsi qu'un catalogue de produits et services des zones rurales de La Rioja.</t>
   </si>
   <si>
+    <t>DÉSARMER</t>
+  </si>
+  <si>
+    <t>Une communauté de pratiques multi-acteurs de 600 membres * 10 guides de bonnes pratiques, 100 résumés de bonnes pratiques et 100 courtes vidéos pour expliquer comment les exploitations agricoles ont adopté avec succès des pratiques innovantes * Travailler avec 40 exploitations agricoles (dans 8 pays) pour développer des plans agricoles multi-acteurs programmes de santé, études de cas pour montrer à d'autres exploitations agricoles comment travailler avec leurs fournisseurs et services de conseil vétérinaires, d'aliments ou d'équipements peut les aider à adopter un ensemble de bonnes pratiques adaptées à leur exploitation * 80 événements pour diffuser les meilleures pratiques, organisés par les agriculteurs ou les centres de recherche , et prendre la parole lors de 60 autres événements de l'industrie * 3 Rapports annuels sur les défis restants liés à la résistance aux antibiotiques que la recherche ou les développements politiques doivent relever.</t>
+  </si>
+  <si>
+    <t>NUTRIMAN</t>
+  </si>
+  <si>
+    <t>L'activité principale du projet est la collecte et la fourniture ciblée de connaissances pratiques sur les technologies et produits innovants et prêts à l'emploi pour la récupération de l'azote et du phosphore, en fournissant un inventaire et des stratégies de résultats pour les priorités. Les résultats serviront de base à environ 100 résumés de pratiques rédigés dans le format commun EIP-IGRI et à du matériel de formation. Les résumés de pratiques et le matériel de formation seront utilisés pour la diffusion interactive de la démonstration interactive des meilleures pratiques et pour les programmes de diffusion en ligne.</t>
+  </si>
+  <si>
+    <t>SuWaNu Europe</t>
+  </si>
+  <si>
+    <t>Caractérisation de 8 régions cibles pour évaluer le potentiel d'utilisation de l'eau récupérée dans l'agriculture Base de données des projets de réutilisation de l'eau en Europe Fiches d'information et résumés de pratiques avec des projets réussis et des études de cas de pionniers de la réutilisation de l'eau Analyse SWOT et AKIS dans chaque région cible comme base de stratégie Ateliers participatifs avec des acteurs clés pour identifier les différents points de vue et intérêts des parties prenantes pour la co-création de stratégies Plans d'action avec objectifs, recommandations et activités spécifiques adaptés au contexte régional qui facilitent la mise en œuvre de solutions innovantes Cours et sessions de formation en ligne pour différentes parties prenantes</t>
+  </si>
+  <si>
+    <t>BEST4SOIL</t>
+  </si>
+  <si>
+    <t>best4soil propose des vidéos (YouTube), des fiches techniques et 2 bases de données incluant un outil d'aide à la décision. Les vidéos, bases de données et fiches d'information sont publiées dans 22 langues officielles de l'UE, afin de faciliter la gestion de l'innovation pour les professionnels de toute l'Europe. Les informations seront librement accessibles pour garantir un transfert fluide des connaissances de la recherche à la pratique. Best4Soil déploiera des facilitateurs locaux pour établir un réseau avec des communautés de pratique actives résultant en un échange intensif de connaissances. Partenaires et facilitateurs du projet Dans au moins douze pays supplémentaires, le réseau interconnectera une partie importante des producteurs, conseillers et éducateurs européens, les principales parties prenantes de Best4SOil.</t>
+  </si>
+  <si>
+    <t>RÉSEAU VITICOLE</t>
+  </si>
+  <si>
+    <t>Winetwork est un projet collaboratif européen d'échange et de transfert de connaissances innovantes entre les régions viticoles européennes afin d'accroître la productivité et la durabilité du secteur. Pendant trois ans, onze partenaires de sept pays européens échangeront leurs connaissances sur deux maladies importantes du vignoble : les maladies du bois et la flavessence dorée. L'approche du projet repose sur les interactions entre un réseau d'animateurs, des groupes de travail régionaux et deux groupes de travail scientifiques. Cette approche participative permettra le transfert des résultats scientifiques et des connaissances pratiques vers des supports adaptés aux utilisateurs finaux.</t>
+  </si>
+  <si>
     <t>Réseau rural de Malte</t>
   </si>
   <si>
     <t>À Malte, le développement rural est géré au niveau national par le biais d'un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
     <t>Réseau rural roumain</t>
   </si>
   <si>
     <t>En Roumanie, le développement rural est géré au niveau national à travers un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
-  </si>
-[...28 lines deleted...]
-    <t>best4soil propose des vidéos (YouTube), des fiches techniques et 2 bases de données incluant un outil d'aide à la décision. Les vidéos, bases de données et fiches d'information sont publiées dans 22 langues officielles de l'UE, afin de faciliter la gestion de l'innovation pour les professionnels de toute l'Europe. Les informations seront librement accessibles pour garantir un transfert fluide des connaissances de la recherche à la pratique. Best4Soil déploiera des facilitateurs locaux pour établir un réseau avec des communautés de pratique actives résultant en un échange intensif de connaissances. Partenaires et facilitateurs du projet Dans au moins douze pays supplémentaires, le réseau interconnectera une partie importante des producteurs, conseillers et éducateurs européens, les principales parties prenantes de Best4SOil.</t>
   </si>
   <si>
     <t>Adésa</t>
   </si>
   <si>
     <t>Conseil, Audits, Analyses et Formation, dans le secteur de la sécurité alimentaire Objectifs : Services d'Audit, de conseil, de formation et d'analyse</t>
   </si>
   <si>
     <t>AFLE</t>
   </si>
   <si>
     <t>Organisation professionnelle à but non lucratif constituée d'entreprises dédiées à la production de levures pour la nutrition et la santé, la boulangerie et la fermentation</t>
   </si>
   <si>
     <t>CHIL.ORG</t>
   </si>
   <si>
     <t>Plateforme de recherche, transfert de connaissances, événements et actualités liés au secteur agroalimentaire</t>
   </si>
   <si>
     <t>Réseau de Développement Rural des Baléares</t>
   </si>
   <si>
     <t>Outil pour diffuser des informations sur ses programmes et activités, ainsi que pour faire connaître les actualités et les événements liés au développement rural à Ibiza et Formentera. Il dispose également d'une section de ressources, où vous pouvez trouver du matériel et des guides utiles pour le développement rural de la région, ainsi qu'un catalogue de produits et services des zones rurales d'Ibiza et de Formentera.</t>
   </si>
@@ -1932,54 +1926,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C261"/>
+  <dimension ref="A1:C260"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:C261"/>
+      <selection activeCell="A1" sqref="A1:C260"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="203.95" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2936.14" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -2379,194 +2373,194 @@
         <v>78</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>113</v>
@@ -2654,117 +2648,117 @@
         <v>128</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>149</v>
@@ -2885,51 +2879,51 @@
         <v>170</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>179</v>
@@ -2951,73 +2945,73 @@
         <v>182</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>195</v>
@@ -3259,172 +3253,172 @@
         <v>238</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
         <v>256</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="s">
         <v>262</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>269</v>
@@ -3457,172 +3451,172 @@
         <v>274</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>280</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="s">
         <v>294</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="s">
         <v>298</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>305</v>
@@ -3666,62 +3660,62 @@
         <v>312</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>323</v>
@@ -3776,62 +3770,62 @@
         <v>332</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>343</v>
@@ -3853,205 +3847,205 @@
         <v>346</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="s">
         <v>352</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="s">
-        <v>256</v>
+        <v>368</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="s">
-        <v>373</v>
+        <v>254</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="s">
         <v>375</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="s">
         <v>377</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="s">
         <v>379</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>382</v>
@@ -4216,62 +4210,62 @@
         <v>411</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="s">
         <v>413</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="s">
         <v>415</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="s">
         <v>417</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="s">
         <v>419</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>422</v>
@@ -4282,119 +4276,119 @@
         <v>423</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="s">
         <v>425</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="s">
         <v>429</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="s">
         <v>431</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="s">
         <v>433</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="s">
         <v>435</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="s">
         <v>437</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="C218" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C218" s="1"/>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C219" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="B219" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C219" s="1"/>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="s">
         <v>440</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="s">
         <v>442</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="s">
@@ -4434,117 +4428,117 @@
         <v>450</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="s">
         <v>452</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="s">
         <v>456</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="s">
         <v>458</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="s">
         <v>462</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="s">
         <v>464</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="s">
         <v>468</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="s">
         <v>470</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>471</v>
@@ -4709,153 +4703,142 @@
         <v>500</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="s">
         <v>502</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="s">
         <v>504</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="s">
         <v>506</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="s">
         <v>508</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="s">
         <v>510</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="s">
         <v>512</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="s">
         <v>514</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="s">
         <v>516</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="s">
         <v>518</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C260" s="1" t="s">
         <v>520</v>
-      </c>
-[...15 lines deleted...]
-        <v>522</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>