--- v4 (2026-06-22)
+++ v5 (2026-08-19)
@@ -813,122 +813,122 @@
   <si>
     <t>Réseau de communes pour l'agroécologie</t>
   </si>
   <si>
     <t>L' objectif du Réseau est la construction, par l'échange d'expériences, de connaissances, de données, d'informations et de projets, de systèmes alimentaires locaux respectueux de l'environnement, durables, inclusifs, résilients, sûrs et diversifiés qui garantissent des aliments sains, durables et accessibles à tous. l’ensemble de la population et qui favorisent l’emploi local, en cohérence avec les perspectives d’agroécologie et de souveraineté alimentaire.</t>
   </si>
   <si>
     <t>Plateforme SynergyNuts</t>
   </si>
   <si>
     <t>Espace de formation, de diffusion et d'innovation dans tous les aspects liés aux noix de haie</t>
   </si>
   <si>
     <t>Stratus</t>
   </si>
   <si>
     <t>Le Réseau d'innovation en fertilisation (FIN) est un réseau technique basé sur des approches innovantes et efficaces qui répondent aux principaux défis menant à l'élaboration d'un plan de gestion durable des nutriments. FIN est composé de trois sous-réseaux transnationaux spécialisés (FIN-agriculture de précision, FIN-qualité des sols, FIN-engrais biosourcés) au sein desquels des évaluateurs formés collecteront les bonnes pratiques (BP) et les innovations de recherche (IR) sur l'utilisation optimale des engrais et identifieront les meilleures pratiques (BP) résultant de l'évaluation de la faisabilité systémique des BP et des IR. Une brochure du projet est disponible en anglais en cliquant ici.</t>
   </si>
   <si>
     <t>Plateforme technologique pour la classe des produits laitiers et des technologies alimentaires</t>
   </si>
   <si>
     <t>Formation spécialisée et services technologiques avancés pour les entreprises et entités du secteur laitier et alimentaire</t>
   </si>
   <si>
+    <t>BIOVAL</t>
+  </si>
+  <si>
+    <t>BIOVAL englobe en tant que secteur BIO la Biotechnologie, la Biomédecine et la Bioéconomie, appliquées à la santé, à l'agroalimentaire et à la durabilité environnementale dans le but de promouvoir le développement et la compétitivité du tissu commercial du Secteur Biotec pour positionner ses associés sur la carte internationale. Les objectifs de BIOVAL sont : Développement de produits et services de santé innovants. Promotion de la production durable d’aliments sains et de qualité. Utilisation des ressources naturelles et application du Bio dans les produits et processus, dans un large éventail de secteurs.</t>
+  </si>
+  <si>
     <t>De la nourriture pour la vie</t>
   </si>
   <si>
     <t>Promotion de la transmission de la recherche, des avancées scientifiques et technologiques à travers la collaboration public-privé des principaux agents du secteur agroalimentaire en relation avec la R&amp;D&amp;i et la détection de nouvelles demandes dans le domaine des défis de société, garantissant la compétitivité et la croissance de l'agroalimentaire espagnol. -secteur alimentaire.</t>
   </si>
   <si>
-    <t>BIOVAL</t>
-[...4 lines deleted...]
-  <si>
     <t>Agronet - Brasserie</t>
   </si>
   <si>
     <t>Fournitures, informations et conseils pour les brasseries</t>
   </si>
   <si>
     <t>Coopératives agroalimentaires Communauté valencienne</t>
   </si>
   <si>
     <t>Plateforme de représentation institutionnelle, de promotion coopérative, de formation, de communication et de représentation d'entreprises</t>
   </si>
   <si>
     <t>INNOVAGRI</t>
   </si>
   <si>
     <t>Plateforme de diffusion de l'innovation en matière de recherche, d'expériences dans différentes productions et d'actualisation de la réglementation</t>
   </si>
   <si>
     <t>Plateforme terrestre CAJAMAR</t>
   </si>
   <si>
     <t>Plateforme collaborative d'innovation ouverte pour promouvoir l'utilisation durable des terres et la gestion territoriale en Espagne.</t>
   </si>
   <si>
     <t>Réseau National des Fermes Typiques (RENGRATI)</t>
   </si>
   <si>
     <t>Plateforme ministérielle d'information et de conseil pour l'évaluation des politiques et stratégies sectorielles et productives et la simulation de leur impact à tous les niveaux</t>
   </si>
   <si>
     <t>agroalimentaireTEF</t>
   </si>
   <si>
     <t>agrifoodTEF est un réseau d'infrastructures de test et de validation en Europe qui aide les entreprises de technologie agroalimentaire à développer des produits avec des solutions d'IA et de robotique dans des installations réelles.</t>
   </si>
   <si>
     <t>Partenariat Catalan de l'Eau (CWP)</t>
   </si>
   <si>
     <t>Le Partenariat Catalan de l'Eau (CWP) est une association stratégique à but non lucratif, de type cluster, formée d'entreprises et de centres de connaissances qui opèrent dans le secteur de l'utilisation durable de l'eau. CWP promeut des projets et des collaborations à plusieurs niveaux, visant à trouver des solutions innovantes aux besoins mondiaux en eau de qualité partout dans le monde et applicables dans de multiples secteurs.</t>
   </si>
   <si>
     <t>Zinnaé</t>
   </si>
   <si>
     <t>Zinnae se concentre sur l'utilisation efficace de l'eau en proposant des solutions aux défis de la sécurité de l'eau pour contribuer à la construction d'un avenir durable et résilient selon les principes de l'économie circulaire et de la société intelligente. Les objectifs de Zinnae sont : Contribuer aux politiques publiques et être une référence en Aragon dans le domaine de la connaissance et de l'innovation dans le secteur de l'eau. Identifier les besoins et les capacités de formation et développer un système d'attraction de talents. Accompagnement dans le développement de projets et véhicule de valorisation des résultats de l'innovation, favorisant l'application de solutions innovantes.| Visibilité des réalisations et génération d’opportunités business.</t>
   </si>
   <si>
+    <t>Conseils EU4</t>
+  </si>
+  <si>
+    <t>EU4Advice travaille à la création d'un réseau de conseillers SFSC (Short Food Supply Chains) , de décideurs politiques, de chercheurs et d'agriculteurs, travaillant ensemble pour parvenir à une configuration organisationnelle AKIS efficace. L' objectif principal d'EU4Advice est de jeter les bases et les structures nécessaires pour assurer un développement efficace des capacités des acteurs du secteur scientifique et technologique grâce à un transfert fluide de connaissances. En appliquant les principes du modèle d'innovation interactive, l'objectif est de promouvoir le rôle des conseillers en tant que catalyseurs du flux de connaissances de la recherche à la pratique, à travers la création d'un réseau de conseillers. de l'UE avec des connaissances et une expérience dans les questions liées au secteur scientifique et technologique et la mise en œuvre de mesures visant à l'intégration efficace des conseillers du secteur scientifique et technologique dans les systèmes nationaux d'information et d'apprentissage. Vous pouvez consulter une brochure (en anglais) d' EU4Advice en cliquant ici .</t>
+  </si>
+  <si>
     <t>Avanis</t>
   </si>
   <si>
     <t>Une plateforme pour créer des liens entre les personnes du secteur agroalimentaire afin de partager des connaissances, de continuer à apprendre et de développer le secteur au jour le jour, le rendant plus compétitif, plus durable et plus innovant.</t>
   </si>
   <si>
-    <t>Conseils EU4</t>
-[...4 lines deleted...]
-  <si>
     <t>Association européenne des technologies alimentaires et agricoles (FATE)</t>
   </si>
   <si>
     <t>Une association qui rassemble des startups, des entreprises, des organisations et des professionnels de l'Agri&amp;Foodtech d'Europe pour promouvoir l'innovation, la collaboration et le développement dans ce secteur.</t>
   </si>
   <si>
     <t>Agri Benchmark</t>
   </si>
   <si>
     <t>Agri Benchmark est un réseau mondial à but non lucratif d'économistes, de conseillers, de producteurs et de spécialistes agricoles des secteurs clés des chaînes de valeur agricoles et horticoles. Nous utilisons des méthodes normalisées à l'échelle internationale pour analyser les exploitations agricoles, les systèmes de production et leur rentabilité. Notre connaissance des exploitations agricoles est combinée à une analyse des marchés internationaux des matières premières et des chaînes de valeur. Ainsi, nous pouvons fournir des réponses scientifiquement cohérentes et solidement fondées aux décideurs politiques et aux décideurs des secteurs agricole et agroalimentaire sur des questions stratégiques. Agri Benchmark est une organisation apolitique à but non lucratif. Les règles et les valeurs du réseau sont élaborées d'un commun accord. Les méthodes et les principaux résultats sont soumis à un processus d'assurance qualité continu et sont ouverts au débat public.</t>
   </si>
   <si>
     <t>ACCOE</t>
   </si>
   <si>
     <t>Association espagnole du commerce des céréales et des graines oléagineuses</t>
   </si>
   <si>
     <t>AFHSSE</t>
   </si>
   <si>
     <t>Organisation nationale d'entreprises qui regroupe les industries de la farine et de la semoule d'Espagne. Objectifs : Fournir l'information, le conseil, la représentation et la défense des intérêts communs des entreprises associées pour leur développement.</t>
   </si>
   <si>
     <t>Agafac</t>
@@ -1005,152 +1005,152 @@
   <si>
     <t>Réseau rural finlandais</t>
   </si>
   <si>
     <t>Le développement rural est géré en Finlande de manière décentralisée par les communautés autonomes du pays à travers 2 programmes de développement rural (PDR), financés par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Les PDR établissent les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle ils se réfèrent. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
     <t>Réseau rural grec</t>
   </si>
   <si>
     <t>En Grèce, le développement rural est géré au niveau national par le biais d'un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
     <t>Réseau rural des Pays-Bas</t>
   </si>
   <si>
     <t>Aux Pays-Bas, le développement rural est géré au niveau national par le biais d'un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
     <t>Réseau rural hongrois</t>
   </si>
   <si>
     <t>En Hongrie, le développement rural est géré au niveau national par le biais d'un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
+    <t>Réseau rural italien</t>
+  </si>
+  <si>
+    <t>Le développement rural est géré en Italie de manière décentralisée par les communautés autonomes du pays à travers 21 programmes de développement rural (PDR), financés par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Les PDR établissent les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle ils se réfèrent. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
+  </si>
+  <si>
+    <t>Réseau rural tchèque</t>
+  </si>
+  <si>
+    <t>En République tchèque, le développement rural est géré au niveau national par le biais d'un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
+  </si>
+  <si>
+    <t>Agrosuite</t>
+  </si>
+  <si>
+    <t>Plateforme Web qui intègre l'IoT et une station météo d'irrigation pour planifier les activités dans les fermes agricoles</t>
+  </si>
+  <si>
+    <t>Réseau rural letton</t>
+  </si>
+  <si>
+    <t>En Lettonie, le développement rural est géré au niveau national par le biais d'un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
+  </si>
+  <si>
+    <t>Réseau rural lituanien</t>
+  </si>
+  <si>
+    <t>En Lituanie, le développement rural est géré au niveau national par le biais d'un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
+  </si>
+  <si>
     <t>Réseau rural de Pologne</t>
   </si>
   <si>
     <t>En Pologne, le développement rural est géré au niveau national par le biais d'un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
     <t>Réseau rural du Portugal</t>
   </si>
   <si>
     <t>Le développement rural est géré au Portugal de manière décentralisée par les communautés autonomes du pays à travers trois programmes de développement rural (PDR), financés par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Les PDR établissent les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle ils se réfèrent. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
-    <t>Réseau rural italien</t>
-[...28 lines deleted...]
-  <si>
     <t>Réseau rural suédois</t>
   </si>
   <si>
     <t>Le développement rural est géré en Suède de manière décentralisée par les communautés autonomes du pays à travers un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Les PDR établissent les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle ils se réfèrent. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
     <t>Réseau valencien de développement rural</t>
   </si>
   <si>
     <t>Outil pour diffuser des informations sur ses programmes et activités, ainsi que pour faire connaître les nouvelles et les événements liés au développement rural à Valence. Il dispose également d'une section de ressources, où vous pouvez trouver du matériel et des guides utiles pour le développement rural de la région, ainsi qu'un catalogue de produits et services des zones rurales de Valence.</t>
   </si>
   <si>
     <t>Réseau rural national RRN</t>
   </si>
   <si>
     <t>Plateforme qui promeut la création de groupes de travail sur des questions pertinentes pour les zones rurales</t>
   </si>
   <si>
     <t>AINIA</t>
   </si>
   <si>
     <t>Conseil, Audits, Analyses et Formation, dans le secteur agroalimentaire</t>
   </si>
   <si>
     <t>Réseau-iCAT</t>
   </si>
   <si>
     <t>Il s'agit du Réseau d'Innovation Rurale et Agroalimentaire de Catalogne. Il sert d'aide à la compétitivité et à la connectivité du secteur et contribue au développement du tissu productif du territoire, qui permet l'intégration des TIC, à travers des outils et des services, utilisant les dernières technologies.</t>
   </si>
   <si>
+    <t>INNOSETA</t>
+  </si>
+  <si>
+    <t>L'objectif principal d'InnoSeta est d'établir un réseau thématique innovant et autonome en matière d'équipements de pulvérisation, de formation et de conseil pour contribuer à combler l'écart entre les nouvelles solutions haut de gamme de protection des cultures disponibles, qu'elles soient commerciales ou des résultats de recherche applicables, avec les résultats de recherche applicables, avec les pratiques agricoles européennes quotidiennes. Cet objectif sera atteint en promouvant un échange efficace d'idées et d'informations nouvelles entre : les services de vulgarisation de l'industrie de la recherche et la communauté agricole afin que la recherche existante et les solutions commerciales puissent être largement communiquées, tout en capturant les besoins de la base et les idées innovantes. communauté.")</t>
+  </si>
+  <si>
+    <t>OK-Net Arable</t>
+  </si>
+  <si>
+    <t>Net Net Arable a travaillé avec 14 groupes d'innovation agricole dans 10 pays. Les données des groupes ont montré une large gamme de rendements agricoles. Cela indique un besoin, mais aussi une nette possibilité d’amélioration. Sur la base de la littérature scientifique et des contributions des agriculteurs, plus de 100 documents proposant des solutions pratiques ont été collectés sur la plateforme de connaissances sur les cultures arables Net Net (Farmknowledge.org). Les groupes d'agriculteurs ont évalué les formats et certaines solutions dans la pratique. Leurs expériences ont été documentées dans des vidéos et des résumés de pratiques. Les groupes d’agriculteurs ont traduit les documents qui les concernaient dans leur propre langue. Des cours en ligne ont été organisés pour présenter le matériel aux agriculteurs et aux conseillers.</t>
+  </si>
+  <si>
+    <t>Palissandre 4.0</t>
+  </si>
+  <si>
+    <t>Rosewood 4.0 collectera et structurera les meilleures pratiques et innovations (MP&amp;I) pertinentes afin d'améliorer le cadre de mobilisation du bois dans cinq pôles régionaux. Cinq feuilles de route régionales (et une feuille de route interrégionale/transrégionale) seront élaborées en fonction de la priorisation des MP&amp;I collectées, correspondant aux besoins et défis identifiés dans les différentes régions. Le projet organisera des ateliers et des visites d'étude dédiés, associés à de nouveaux supports de formation favorisant la mise en œuvre des MP&amp;I. Des actions intensives de diffusion pour le transfert des MP&amp;I seront menées à l'aide de différents outils et canaux (plateforme de connaissances, synthèses de pratiques, production vidéo, etc.).</t>
+  </si>
+  <si>
+    <t>ANOVE</t>
+  </si>
+  <si>
+    <t>Développeurs et multiplicateurs de variétés végétales</t>
+  </si>
+  <si>
     <t>BIOFRUITNET</t>
   </si>
   <si>
     <t>Ce projet se concentre sur les fruits à pépins, à noyau et les agrumes biologiques et vise à renforcer la compétitivité de la production européenne de fruits biologiques.</t>
   </si>
   <si>
-    <t>INNOSETA</t>
-[...22 lines deleted...]
-  <si>
     <t>SMARTPROTECT</t>
   </si>
   <si>
     <t>SmartProtect est un réseau thématique axé sur l'échange de connaissances interrégional sur les solutions intelligentes de lutte intégrée contre les ravageurs (LIR) destinées aux agriculteurs et aux conseillers. Son objectif est de stimuler les flux de connaissances au sein des systèmes régionaux de connaissances et d'innovation agricoles (SCIAA) de l'UE et de les connecter au potentiel d'innovation des méthodologies avancées de LIR en production maraîchère, intégrant les technologies d'agriculture de précision et l'analyse de données.</t>
   </si>
   <si>
     <t>Poules de bonnes pratiques - Projet pilote sur les bonnes pratiques pour les systèmes alternatifs de production d'œufs</t>
   </si>
   <si>
     <t>L'équipe « Best Practice Hens » (BPH) préparera et fournira un soutien pratique aux producteurs d'œufs afin de les encourager à passer des systèmes d'élevage en cage aux systèmes sans cage. Cela concerne aussi bien l'élevage des poules pondeuses que leur entretien pendant la période de production. L'équipe BPH assurera une large diffusion des informations recueillies sur les bonnes pratiques grâce à la création de supports de communication (vidéos et synthèses de pratiques). L'équipe BPH organisera des événements de diffusion ciblant les États membres ayant un pourcentage élevé de systèmes d'élevage en cage afin d'accroître la mise en œuvre de systèmes d'élevage sans cage dans les États membres ciblés (Espagne, Pologne, Portugal et Belgique).</t>
   </si>
   <si>
     <t>BIOSCHAMP - Biostimulant de boyau alternatif pour une filière champignon durable et rentable</t>
   </si>
   <si>
     <t>Dans ce projet, nous développerons une approche intégrée pour lutter contre les principaux défis sanitaires liés à la production de champignons (champignons et bactéries parasites). En développant un sol d'enrobage enrichi en microbiote, nous réduirons le recours aux pesticides et contribuerons à améliorer la productivité, la durabilité et la rentabilité de la filière européenne des champignons.</t>
   </si>
   <si>
     <t>Stimuler les réseaux de bioéconomie rurale grâce à des approches multi-acteurs - BRANCHES</t>
   </si>
   <si>
     <t>Identifier, résumer, partager et présenter les meilleures pratiques et les résultats de recherche existants ; Accroître l'application de nouvelles technologies rentables en améliorant le transfert actif de connaissances entre les praticiens et les chercheurs ; Mobiliser davantage de biomasse et créer de nouvelles opportunités commerciales dans les zones rurales en améliorant et en renforçant le lien entre la pratique et la science ; Appliquer une approche multidisciplinaire et multipartite ; Offrir un canal pour la circulation bidirectionnelle de l'information, des nouvelles idées et des technologies ; Mettre en évidence les besoins identifiés et les éléments commerciaux pertinents pour les praticiens ; Promouvoir la bioéconomie et le développement rural par le biais de nouvelles initiatives biosourcées</t>
   </si>
   <si>
     <t>Réseau AgriFoodTe : Réseau de connaissances et d'innovation agroalimentaires de Teruel</t>
@@ -1176,86 +1176,86 @@
   <si>
     <t>ASFACYLE</t>
   </si>
   <si>
     <t>Association professionnelle à but non lucratif des fabricants d'aliments composés de Castilla y León</t>
   </si>
   <si>
     <t>BIOPLAT. Plateforme espagnole de biomasse</t>
   </si>
   <si>
     <t>Groupe qui intègre tous les acteurs publics-privés qui composent la chaîne de valeur du secteur de la biomasse en Espagne, pour promouvoir conjointement l'avancement du secteur et ainsi réaliser une économie basée sur cette ressource renouvelable.</t>
   </si>
   <si>
     <t>BIOVEGEN - Plateforme Technologique de Biotechnologie Végétale</t>
   </si>
   <si>
     <t>Association public-privé, dirigée par le secteur des entreprises, qui regroupe des entités du secteur agroalimentaire intéressées par l'innovation végétale.</t>
   </si>
   <si>
     <t>CEOPPAN</t>
   </si>
   <si>
     <t>Association patronale à but non lucratif, Associations et Guildes de fabricants et distributeurs de pain, pâtisseries, pâtisseries et produits connexes, des zones géographiques provinciales et locales, ainsi que des entreprises individuelles sur tout le territoire national.</t>
   </si>
   <si>
+    <t>Association aragonaise d'agriculture de conservation</t>
+  </si>
+  <si>
+    <t>L'Association est une entité qui rassemble des agriculteurs, des techniciens, des chercheurs, des centres de formation et des entreprises intéressés par la promotion et la diffusion de la technique de l'agriculture de conservation.</t>
+  </si>
+  <si>
     <t>Cesfac</t>
   </si>
   <si>
     <t>Plateforme technologique pour la gestion conjointe de la sécurité alimentaire en nutrition animale</t>
   </si>
   <si>
     <t>ÉCONOMIE CIRCULAIRE - Plateforme qui intègre d'autres plateformes d'économie circulaire</t>
   </si>
   <si>
     <t>Dynamiser les lignes et les actions, définir la contribution des plateformes technologiques et d'innovation espagnoles dans la transition vers une économie circulaire, des outils pour promouvoir la coopération en R&amp;D&amp;I</t>
   </si>
   <si>
     <t>EIT-ALIMENTATION</t>
   </si>
   <si>
     <t>Plateforme HUB qui promeut l'innovation, l'éducation, l'entrepreneuriat et la participation du public</t>
   </si>
   <si>
     <t>Elika</t>
   </si>
   <si>
     <t>Plateforme de diffusion de recherches, d'événements et de réglementations au Pays Basque sur la sécurité alimentaire, l'alimentation saine, l'alimentation durable, l'agriculture, l'élevage, la pêche, l'alimentation animale et l'industrie alimentaire</t>
   </si>
   <si>
     <t>FÉDIMA</t>
   </si>
   <si>
     <t>Plateforme de diffusion d'informations d'intérêt pour la boulangerie et de contact entre la FEDIMA et ses partenaires</t>
   </si>
   <si>
-    <t>Association aragonaise d'agriculture de conservation</t>
-[...4 lines deleted...]
-  <si>
     <t>IMASDE Agroalimentaire</t>
   </si>
   <si>
     <t>Plateforme de diffusion des recherches réalisées et des services fournis</t>
   </si>
   <si>
     <t>LOGISTOP. PLATEFORME TECHNOLOGIQUE ESPAGNOLE POUR LA LOGISTIQUE DE L'INTERMODALITÉ ET DE LA MOBILITÉ</t>
   </si>
   <si>
     <t>Plateforme de diffusion des espaces de travail et des services fournis</t>
   </si>
   <si>
     <t>PACKNET. Plateforme Technologique Espagnole pour Conteneurs et Emballages</t>
   </si>
   <si>
     <t>Plateforme qui fonctionne comme un réseau de coopération scientifique et technologique entre les acteurs de la chaîne d'emballage et d'emballage</t>
   </si>
   <si>
     <t>Des plantes pour l’avenir</t>
   </si>
   <si>
     <t>Plateforme de diffusion des projets, recherches, activités, collaborateurs et groupes de travail du groupe</t>
   </si>
   <si>
     <t>Plateforme Technologique de Santé Animale, VET+I</t>
@@ -1383,192 +1383,192 @@
   <si>
     <t>Réseau de développement rural cantabrique</t>
   </si>
   <si>
     <t>Outil pour diffuser des informations sur ses programmes et activités, ainsi que pour faire connaître les nouvelles et les événements liés au développement rural en Cantabrie. Il dispose également d'une section de ressources, où vous pouvez trouver du matériel et des guides utiles pour le développement rural de la région, ainsi qu'un catalogue de produits et services des zones rurales de Cantabrie.</t>
   </si>
   <si>
     <t>Réseau de développement rural d'Estrémadure (REDEX)</t>
   </si>
   <si>
     <t>Outil pour diffuser des informations sur ses programmes et activités, ainsi que pour faire connaître les nouvelles et les événements liés au développement rural en Estrémadure. Il dispose également d'une section de ressources, où vous pouvez trouver du matériel et des guides utiles pour le développement rural de la région, ainsi qu'un catalogue de produits et services des zones rurales d'Estrémadure.</t>
   </si>
   <si>
     <t>Réseau Galicien des Risques Émergents en Sécurité Alimentaire (RISEGAL)</t>
   </si>
   <si>
     <t>Il propose des informations détaillées sur les objectifs et les activités du réseau, ainsi que des actualités et des événements liés à la sécurité alimentaire. De plus, il donne accès à différents outils et ressources, tels que des bases de données et des publications scientifiques, pour promouvoir la recherche et la gestion des risques émergents dans la chaîne alimentaire.</t>
   </si>
   <si>
     <t>AETC</t>
   </si>
   <si>
     <t>Association des techniciens céréaliers Objectifs : Favoriser l'interaction des professionnels de la chaîne de valeur céréalière à travers le développement d'initiatives collaboratives entre eux</t>
   </si>
   <si>
+    <t>Réseau Rural Luxembourgeois</t>
+  </si>
+  <si>
+    <t>Au Luxembourg, le développement rural est géré au niveau national à travers un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
+  </si>
+  <si>
     <t>Forum Interalimentaire</t>
   </si>
   <si>
     <t>Plateforme d'information sur les activités, projets, réseaux, proposition de valeur et innovation de la chaîne agroalimentaire</t>
   </si>
   <si>
     <t>SIG alimentaire</t>
   </si>
   <si>
     <t>Plateforme de diffusion des activités, projets, réseaux, réglementations et propositions de valeur et d'innovation du secteur agroalimentaire</t>
   </si>
   <si>
     <t>Association pour le Développement Rural d'Andalousie (ARA)</t>
   </si>
   <si>
     <t>Forum de collaboration et de dialogue où sont représentés tous les groupes de développement rural d'Andalousie, promoteurs d'activité et de création d'emplois.</t>
   </si>
   <si>
-    <t>Réseau Rural Luxembourgeois</t>
-[...4 lines deleted...]
-  <si>
     <t>UE - FarmBook</t>
   </si>
   <si>
     <t>Plateforme de diffusion d'actualités, de projets, d'audios, de podcasts, de vidéos et de réseaux thématiques sur la foresterie, l'agriculture, l'élevage, la société, l'économie et l'environnement</t>
   </si>
   <si>
     <t>Réseau de Développement Rural de Castilla y León</t>
   </si>
   <si>
     <t>Association qui rassemble et coordonne un nombre important de groupes qui gèrent des programmes de développement rural - LEADER et PRODER - en Castille et León. Le but de ces programmes est de promouvoir et de favoriser le développement rural dans chacun des territoires dans lesquels ils opèrent. groupes, coordonnant les actions des agents économiques, socioculturels et des entités locales qui interviennent dans un territoire, établissant une intégration optimale entre les différentes mesures sectorielles visant le développement.</t>
   </si>
   <si>
     <t>Réseau espagnol de développement rural (REDR)</t>
   </si>
   <si>
     <t>Le développement rural est géré en Espagne de manière décentralisée par les communautés autonomes du pays à travers 17 programmes de développement rural (PDR), financés par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Les PDR établissent les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle ils se réfèrent. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
     <t>FERTINNOWA</t>
   </si>
   <si>
     <t>Utiliser une approche multi-acteurs intégrée à travers la plateforme FERTINNOWA qui impliquera diverses parties prenantes (chercheurs, producteurs, décideurs politiques, industrie, groupes environnementaux, etc.) à différents niveaux, y compris le niveau socio-économique et réglementaire (national et européen) avec un accent particulier sur la directive-cadre sur l'eau de l'UE et la directive sur les nitrates. Des informations seront collectées au niveau national pour alimenter une étude de référence européenne qui évaluera et comparera les technologies existantes utilisées dans divers secteurs horticoles, notamment les légumes, les fruits et les plantes ornementales dans différentes zones climatiques.</t>
   </si>
   <si>
     <t>RedOTRI - Bureaux de transfert des résultats de recherche (OTRI) des universités espagnoles</t>
   </si>
   <si>
     <t>Réseau de bureaux pour le transfert des résultats de la recherche des universités espagnoles.</t>
   </si>
   <si>
     <t>FABRETP. Plateforme technologique d'élevage et de reproduction des animaux de ferme</t>
   </si>
   <si>
     <t>Plateforme technologique d'élevage et de reproduction animale</t>
   </si>
   <si>
     <t>Agrochef</t>
   </si>
   <si>
     <t>Le projet « DU CHAMP À LA TABLE » proposera une série d'activités stratégiques et innovantes visant à améliorer le système de production agricole espagnol. Amélioration des activités de communication et d'échange économique entre le producteur et l'hôtelier, en réduisant les éventuels effets négatifs des intermédiaires. Promotion de l'économie et de l'emploi, amélioration des activités productives basées sur des pratiques durables puisque consommées à proximité, elles augmenteront la rotation de leur consommation et l'efficacité du canal d'approvisionnement, les pratiques seront basées sur la saisonnalité et la durabilité des cultures.</t>
   </si>
   <si>
+    <t>EuroLaitier</t>
+  </si>
+  <si>
+    <t>Eurodairy couvre 40 % des producteurs laitiers de l'UE, 45 % des vaches et 60 % de la production laitière, issus des régions productrices de lait émergentes et matures d'Europe. Les groupes d'agriculteurs se réunissant dans les régions (sous le nom de « groupes opérationnels ») seront liés, afin que les bonnes idées puissent être capturées et échangées. Les agriculteurs pilotes affichant d’excellents niveaux de performance physique et financière démontreront les meilleures pratiques et repousseront les limites dans l’application des nouvelles connaissances. EuroDairy facilitera des interactions intensives, afin que les innovations identifiées dans un pays ou une région puissent être partagées avec un autre, à travers une variété de médias et de matériels facilement accessibles pour les utilisateurs finaux.</t>
+  </si>
+  <si>
+    <t>Légumineuses traduites</t>
+  </si>
+  <si>
+    <t>Lots de travaux (WP) traduits sur les légumineuses</t>
+  </si>
+  <si>
     <t>Bovine</t>
   </si>
   <si>
     <t>Reconnaissant le rôle des agriculteurs en tant qu'innovateurs, Bovine s'appuiera sur le réservoir de connaissances qui existe au niveau de la ferme dans les quatre thèmes clés liés : résilience socio-économique, santé animale ; Bien-être, efficacité de production et amp; et la qualité de la viande et la durabilité environnementale. &amp;NBSP; En utilisant ces thèmes, Bovine identifiera également les résultats de la recherche qui n'ont pas encore été largement adoptés au niveau des exploitations agricoles. Avant de recommander l'absorption, sa faisabilité pratique sera évaluée, y compris la démonstration de telles solutions dans plusieurs élevages bovins à travers l'Europe. &amp;NBSP</t>
   </si>
   <si>
     <t>PiG UE</t>
   </si>
   <si>
     <t>Ce projet créera un réseau porcin à l'échelle de l'UE qui n'existe pas actuellement, apportant une valeur ajoutée significative en identifiant et en relevant les défis les plus pertinents auxquels est confrontée l'industrie porcine européenne et en combinant les connaissances scientifiques avec les meilleures pratiques à la ferme. Les meilleures pratiques seront validées et communiquées à l'industrie porcine de l'UE dans un format convivial, avec une diffusion plus ciblée des documents traduits, à l'aide de différents outils, au niveau local.</t>
   </si>
   <si>
     <t>OK-Net Ecofeed</t>
   </si>
   <si>
     <t>Collectez des connaissances de pointe prêtes à être mises en pratique par les « utilisateurs finaux » mais pas encore bien mises en œuvre. Établir et maintenir un environnement de partage de connaissances/qualification entre les agriculteurs, les acteurs économiques, les chercheurs et les conseillers comme terrain d'entente pour identifier les besoins, évaluer les nouveaux outils et innovations et faciliter les échanges. Recueillir/préparer du matériel pour l'utilisateur final et développer de nouveaux outils adaptés aux besoins des agriculteurs, des transformateurs d'aliments pour animaux et des éleveurs. Développer davantage la plateforme de connaissances sur l'agriculture biologique (Farmknowledge.org) et l'étendre avec des informations relatives à l'alimentation biologique et régionale des monogastriques et promouvoir la plateforme et ses outils.</t>
   </si>
   <si>
-    <t>EuroLaitier</t>
-[...8 lines deleted...]
-    <t>Lots de travaux (WP) traduits sur les légumineuses</t>
+    <t>RÉSEAU VITICOLE</t>
+  </si>
+  <si>
+    <t>Winetwork est un projet collaboratif européen d'échange et de transfert de connaissances innovantes entre les régions viticoles européennes afin d'accroître la productivité et la durabilité du secteur. Pendant trois ans, onze partenaires de sept pays européens échangeront leurs connaissances sur deux maladies importantes du vignoble : les maladies du bois et la flavessence dorée. L'approche du projet repose sur les interactions entre un réseau d'animateurs, des groupes de travail régionaux et deux groupes de travail scientifiques. Cette approche participative permettra le transfert des résultats scientifiques et des connaissances pratiques vers des supports adaptés aux utilisateurs finaux.</t>
   </si>
   <si>
     <t>Réseau de Développement Rural de la Rioja (RRDR)</t>
   </si>
   <si>
     <t>Outil pour diffuser des informations sur ses programmes et activités, ainsi que pour faire connaître les nouvelles et les événements liés au développement rural de La Rioja. Il dispose également d'une section de ressources, où vous pouvez trouver du matériel et des guides utiles pour le développement rural de la région, ainsi qu'un catalogue de produits et services des zones rurales de La Rioja.</t>
   </si>
   <si>
+    <t>Réseau rural de Malte</t>
+  </si>
+  <si>
+    <t>À Malte, le développement rural est géré au niveau national par le biais d'un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
+  </si>
+  <si>
+    <t>Réseau rural roumain</t>
+  </si>
+  <si>
+    <t>En Roumanie, le développement rural est géré au niveau national à travers un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
+  </si>
+  <si>
     <t>DÉSARMER</t>
   </si>
   <si>
     <t>Une communauté de pratiques multi-acteurs de 600 membres * 10 guides de bonnes pratiques, 100 résumés de bonnes pratiques et 100 courtes vidéos pour expliquer comment les exploitations agricoles ont adopté avec succès des pratiques innovantes * Travailler avec 40 exploitations agricoles (dans 8 pays) pour développer des plans agricoles multi-acteurs programmes de santé, études de cas pour montrer à d'autres exploitations agricoles comment travailler avec leurs fournisseurs et services de conseil vétérinaires, d'aliments ou d'équipements peut les aider à adopter un ensemble de bonnes pratiques adaptées à leur exploitation * 80 événements pour diffuser les meilleures pratiques, organisés par les agriculteurs ou les centres de recherche , et prendre la parole lors de 60 autres événements de l'industrie * 3 Rapports annuels sur les défis restants liés à la résistance aux antibiotiques que la recherche ou les développements politiques doivent relever.</t>
   </si>
   <si>
     <t>NUTRIMAN</t>
   </si>
   <si>
     <t>L'activité principale du projet est la collecte et la fourniture ciblée de connaissances pratiques sur les technologies et produits innovants et prêts à l'emploi pour la récupération de l'azote et du phosphore, en fournissant un inventaire et des stratégies de résultats pour les priorités. Les résultats serviront de base à environ 100 résumés de pratiques rédigés dans le format commun EIP-IGRI et à du matériel de formation. Les résumés de pratiques et le matériel de formation seront utilisés pour la diffusion interactive de la démonstration interactive des meilleures pratiques et pour les programmes de diffusion en ligne.</t>
   </si>
   <si>
     <t>SuWaNu Europe</t>
   </si>
   <si>
     <t>Caractérisation de 8 régions cibles pour évaluer le potentiel d'utilisation de l'eau récupérée dans l'agriculture Base de données des projets de réutilisation de l'eau en Europe Fiches d'information et résumés de pratiques avec des projets réussis et des études de cas de pionniers de la réutilisation de l'eau Analyse SWOT et AKIS dans chaque région cible comme base de stratégie Ateliers participatifs avec des acteurs clés pour identifier les différents points de vue et intérêts des parties prenantes pour la co-création de stratégies Plans d'action avec objectifs, recommandations et activités spécifiques adaptés au contexte régional qui facilitent la mise en œuvre de solutions innovantes Cours et sessions de formation en ligne pour différentes parties prenantes</t>
   </si>
   <si>
     <t>BEST4SOIL</t>
   </si>
   <si>
     <t>best4soil propose des vidéos (YouTube), des fiches techniques et 2 bases de données incluant un outil d'aide à la décision. Les vidéos, bases de données et fiches d'information sont publiées dans 22 langues officielles de l'UE, afin de faciliter la gestion de l'innovation pour les professionnels de toute l'Europe. Les informations seront librement accessibles pour garantir un transfert fluide des connaissances de la recherche à la pratique. Best4Soil déploiera des facilitateurs locaux pour établir un réseau avec des communautés de pratique actives résultant en un échange intensif de connaissances. Partenaires et facilitateurs du projet Dans au moins douze pays supplémentaires, le réseau interconnectera une partie importante des producteurs, conseillers et éducateurs européens, les principales parties prenantes de Best4SOil.</t>
-  </si>
-[...16 lines deleted...]
-    <t>En Roumanie, le développement rural est géré au niveau national à travers un programme de développement rural (PDR), financé par le Fonds européen agricole pour le développement rural (FEADER) et des contributions nationales. Le PDR établit les stratégies et mesures prioritaires à adopter pour répondre aux besoins de la zone géographique spécifique à laquelle il se réfère. Le financement du développement rural par le biais du FEADER s'inscrit dans le cadre général des Fonds structurels et d'investissement européens (Fonds ESI), qui comprennent également les fonds régionaux, sociaux, de cohésion et de développement de la pêche. Tous ces fonds sont gérés au niveau national, par chaque État membre de l'UE, sur la base d'accords d'association, qui sont des plans stratégiques qui décrivent les objectifs et les priorités d'investissement de chaque pays.</t>
   </si>
   <si>
     <t>Adésa</t>
   </si>
   <si>
     <t>Conseil, Audits, Analyses et Formation, dans le secteur de la sécurité alimentaire Objectifs : Services d'Audit, de conseil, de formation et d'analyse</t>
   </si>
   <si>
     <t>AFLE</t>
   </si>
   <si>
     <t>Organisation professionnelle à but non lucratif constituée d'entreprises dédiées à la production de levures pour la nutrition et la santé, la boulangerie et la fermentation</t>
   </si>
   <si>
     <t>CHIL.ORG</t>
   </si>
   <si>
     <t>Plateforme de recherche, transfert de connaissances, événements et actualités liés au secteur agroalimentaire</t>
   </si>
   <si>
     <t>Réseau de Développement Rural des Baléares</t>
   </si>
   <si>
     <t>Outil pour diffuser des informations sur ses programmes et activités, ainsi que pour faire connaître les actualités et les événements liés au développement rural à Ibiza et Formentera. Il dispose également d'une section de ressources, où vous pouvez trouver du matériel et des guides utiles pour le développement rural de la région, ainsi qu'un catalogue de produits et services des zones rurales d'Ibiza et de Formentera.</t>
   </si>
@@ -3385,62 +3385,62 @@
         <v>262</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>273</v>
@@ -3495,62 +3495,62 @@
         <v>282</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>293</v>
@@ -3759,73 +3759,73 @@
         <v>330</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>343</v>
@@ -3902,62 +3902,62 @@
         <v>356</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>367</v>
@@ -4439,73 +4439,73 @@
         <v>452</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="s">
         <v>456</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="s">
         <v>458</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="s">
         <v>462</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="s">
         <v>464</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>465</v>