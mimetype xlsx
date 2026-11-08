--- v0 (2026-06-19)
+++ v1 (2026-11-08)
@@ -12,1115 +12,1145 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>L'Europe débat de l'avenir de la R&amp;D&amp;I agroalimentaire</t>
+  </si>
+  <si>
+    <t>Ne jouez pas avec la nourriture. Manuel Lainez Andrés, directeur de la Fondation Groupe Cajamar Les 24 et 25 septembre, le nouveau cadre pour la recherche, le développement et l'innovation dans le secteur agroalimentaire sera débattu à Bruxelles. Cette étape s'inscrit dans la continuité du processus amorcé en 2025 avec le document « Vision pour l'alimentation et l'agriculture » et poursuivi par l…</t>
+  </si>
+  <si>
+    <t>ven, 25/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/leurope-debat-lavenir-la-rdi-agroalimentaire</t>
+  </si>
+  <si>
+    <t>AVA-ASAJA et l'Université de Valence promeuvent de nouvelles applications de télédétection pour améliorer la gestion des cultures d'agrumes et de céréales.</t>
+  </si>
+  <si>
+    <t>La ferme expérimentale de Sinyent , gérée par AVA-ASAJA, continue de consolider sa position de chef de file en matière d'innovation agricole grâce à son travail de promotion de la télédétection dans le secteur agricole . Cette technologie transforme la gestion des exploitations agricoles en complétant l'observation traditionnelle sur le terrain par l'analyse massive des données obtenues grâce à…</t>
+  </si>
+  <si>
+    <t>jeu, 10/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/ava-asaja-et-luniversite-valence-promeuvent-nouvelles-applications-teledetection-pour</t>
+  </si>
+  <si>
+    <t>La deuxième édition du prix Agraria pour les mémoires de master en génie agricole a été annoncée.</t>
+  </si>
+  <si>
+    <t>La Foire de Valladolid et le Conseil général des collèges officiels d'ingénieurs agricoles annoncent la deuxième édition du prix Agraria, une récompense qui distinguera les meilleurs mémoires de master en génie agricole soutenus dans les universités espagnoles. La Foire de Valladolid et le Conseil général des collèges officiels d'ingénieurs agricoles (CGCOIA) ont annoncé la deuxième édition du…</t>
+  </si>
+  <si>
+    <t>lun, 25/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/la-deuxieme-edition-du-prix-agraria-pour-les-memoires-master-genie-agricole-ete</t>
+  </si>
+  <si>
+    <t>TWIN4MILK pilote la transformation numérique de l'élevage laitier grâce aux jumeaux numériques et à l'intelligence artificielle explicable.</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel développera des outils prédictifs et interopérables pour améliorer l'efficacité, la durabilité et la compétitivité des exploitations laitières. Le groupe opérationnel TWIN4MILK a été créé dans le but de transformer le modèle de production laitière grâce à l'application de jumeaux numériques et d'une intelligence artificielle explicable . Ce projet propose une réponse…</t>
+  </si>
+  <si>
+    <t>ven, 22/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/twin4milk-pilote-la-transformation-numerique-lelevage-laitier-grace-aux-jumeaux</t>
+  </si>
+  <si>
+    <t>León accélère la révolution numérique de l'irrigation grâce à un investissement de plus de quatre millions de livres sterling de la part de PERTE.</t>
+  </si>
+  <si>
+    <t>La transformation numérique des campagnes de León est désormais une réalité. Ces derniers mois, de nombreuses communautés d'irrigation de la province ont finalisé la mise en œuvre de solutions technologiques avancées, financées par le premier appel à propositions du programme PERTE pour la numérisation du cycle de l'eau , dans le cadre du plan de relance, de transformation et de résilience promu…</t>
+  </si>
+  <si>
+    <t>mer, 13/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/leon-accelere-la-revolution-numerique-lirrigation-grace-investissement-plus-quatre</t>
+  </si>
+  <si>
+    <t>Nouvel appel à projets pour 2026 destiné à financer les échanges de connaissances dans le secteur agroalimentaire et forestier, pour un montant de près de 10 millions d'euros.</t>
+  </si>
+  <si>
+    <t>La date limite pour soumettre les candidatures est le 18 mai. L'aide est cofinancée à 43 % par le FEADER et à 57 % par le ministère. Le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) a publié le 16 avril au Journal officiel de l'État (BOE) un nouvel appel à l'aide pour promouvoir l'échange de connaissances, l'innovation et la formation dans le secteur agroalimentaire , avec…</t>
+  </si>
+  <si>
+    <t>jeu, 16/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/nouvel-appel-projets-pour-2026-destine-financer-les-echanges-connaissances-dans-le</t>
+  </si>
+  <si>
+    <t>EDIH Madrid Region 2.0 se distingue à Madrid es Ciencia avec un robot d'assistance à la récolte, exemple d'innovation agroalimentaire.</t>
+  </si>
+  <si>
+    <t>L' EDIH Madrid Region 2.0 a présenté au salon Madrid es Ciencia le potentiel des technologies de pointe appliquées au secteur agroalimentaire, en mettant particulièrement l'accent sur le robot d'assistance à la récolte du raisin développé par le CSIC , une solution qui illustre comment l'innovation peut répondre aux besoins spécifiques du travail sur le terrain. Le salon, organisé par la…</t>
+  </si>
+  <si>
+    <t>lun, 06/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/edih-madrid-region-20-se-distingue-madrid-ciencia-avec-robot-dassistance-la-recolte</t>
+  </si>
+  <si>
+    <t>CITOLIVA se positionne dans le développement de nouveaux aliments basés sur les technologies omiques dans le cadre du réseau Cervera OMIPERBIO.</t>
+  </si>
+  <si>
+    <t>Elle participe en tant que l'un des six centres technologiques de Cervera, apportant son expérience en matière d'innovation dans l'industrie oléicole pour le développement de nouveaux ingrédients et aliments fonctionnels, dans le but de positionner le consortium comme une référence en matière de recherche appliquée pour une alimentation saine et sûre. Le groupe OMIPERBIO a lancé un réseau de…</t>
+  </si>
+  <si>
+    <t>lun, 23/03/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/citoliva-se-positionne-dans-le-developpement-nouveaux-aliments-bases-sur-les</t>
+  </si>
+  <si>
+    <t>Luis Planas place l'innovation et la numérisation au cœur du leadership agroalimentaire espagnol</t>
+  </si>
+  <si>
+    <t>Le ministre défend l'engagement du gouvernement en faveur de la modernisation technologique, élément clé pour renforcer la compétitivité et la durabilité du secteur dans un contexte international complexe. Elle souligne que l'Espagne est une puissance agroalimentaire et que la Stratégie nationale alimentaire et le Plan international de la gastronomie constituent une feuille de route pour garantir…</t>
+  </si>
+  <si>
+    <t>mar, 24/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/luis-planas-place-linnovation-et-la-numerisation-au-coeur-du-leadership</t>
+  </si>
+  <si>
+    <t>Le bureau du Congrès C inclut des questions agricoles intéressantes dans son vote public pour l'un de ses trois prochains rapports.</t>
+  </si>
+  <si>
+    <t>Le Congrès des députés espagnols a ouvert un vote public permettant aux citoyens de choisir le sujet de l'un des trois « rapports C » que le Bureau des sciences et technologies (Bureau C) préparera et présentera en 2026. La participation est ouverte jusqu'au 23 février 2026 . Le vote porte sur une liste restreinte de 20 sujets , établie par le Bureau C ( Bureau du Congrès pour la science et la…</t>
+  </si>
+  <si>
+    <t>ven, 13/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-bureau-du-congres-c-inclut-des-questions-agricoles-interessantes-dans-son-vote</t>
+  </si>
+  <si>
+    <t>CNTA lance la sixième édition de Food (Tech)² Challengers et ouvre les candidatures jusqu'au 13 mars.</t>
+  </si>
+  <si>
+    <t>Le Centre national pour la technologie et la sécurité alimentaires (CNTA) a ouvert la période de candidature pour participer à la 6e édition de Food (Tech)² Challengers , un programme de promotion technologique financé par le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) et visant à accélérer le développement et la compétitivité des startups espagnoles de la foodtech , en…</t>
+  </si>
+  <si>
+    <t>jeu, 12/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/cnta-lance-la-sixieme-edition-food-tech2-challengers-et-ouvre-les-candidatures-jusquau</t>
+  </si>
+  <si>
+    <t>Cajamar Innova Agrotech lance un nouvel appel à projets technologiques pour accélérer le développement de solutions innovantes dans le secteur agroalimentaire.</t>
+  </si>
+  <si>
+    <t>Cajamar Innova Agrotech a lancé une nouvelle édition de ses Défis Technologiques , un appel à candidatures destiné aux startups, aux entreprises technologiques, aux groupes de recherche et aux équipes innovantes qui souhaitent développer des outils et des applications visant à répondre aux besoins réels du secteur agroalimentaire . Cette initiative s'inscrit dans le cadre du projet Andalucía…</t>
+  </si>
+  <si>
+    <t>mer, 11/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/cajamar-innova-agrotech-lance-nouvel-appel-projets-technologiques-pour-accelerer-le</t>
+  </si>
+  <si>
+    <t>Les travaux progressent sur la détection automatique des fuites d'irrigation pour le GO DENORI</t>
+  </si>
+  <si>
+    <t>Le projet « Détection et notification automatiques des fuites d’irrigation (DENORI) » , auquel participe ASAJA-Séville avec un consortium dirigé par l’Université Loyola d’Andalousie et qui comprend également l’ Université de Huelva et la société Trifolium Farms , poursuit ses travaux visant à améliorer l’ efficacité de l’irrigation agricole grâce à la mise en œuvre d’un système basé sur l…</t>
+  </si>
+  <si>
+    <t>jeu, 05/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/les-travaux-progressent-sur-la-detection-automatique-des-fuites-dirrigation-pour-le-go</t>
+  </si>
+  <si>
+    <t>Le réseau PAC de l'UE lance un appel à participation pour les visites croisées de 2026</t>
+  </si>
+  <si>
+    <t>Le réseau PAC de l'UE lance un appel à manifestation d'intérêt pour participer aux visites croisées de 2026 , une série de visites visant à stimuler l'innovation, le partage des connaissances et la mise en réseau dans le cadre du PEI-AGRI . La date limite de dépôt des candidatures est le 20 février 2026 à 23h59 (heure d'Europe centrale) . Trois thèmes pour les visites croisées de 2026 Les visites…</t>
+  </si>
+  <si>
+    <t>jeu, 29/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-reseau-pac-lue-lance-appel-participation-pour-les-visites-croisees-2026</t>
+  </si>
+  <si>
+    <t>Le troisième appel à propositions cofinancé par l'Association européenne AGROECOLOGY se clôture le 18 février.</t>
+  </si>
+  <si>
+    <t>L’association européenne AGROECOLOGY a officiellement ouvert le 3e appel à projets de recherche et d’innovation cofinancés , sous la devise « Promouvoir la diversité génétique végétale et animale et donner aux agriculteurs les moyens d’accélérer la transition agroécologique » . Cet appel à projets se concentre sur deux piliers clés de la transition agroécologique : la dimension génétique et la…</t>
+  </si>
+  <si>
+    <t>mer, 28/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-troisieme-appel-propositions-cofinance-par-lassociation-europeenne-agroecology-se</t>
+  </si>
+  <si>
+    <t>Conférence CDTI « Entre deux programmes, Horizon Europe »</t>
+  </si>
+  <si>
+    <t>Le CDTI organise la treizième édition de la Conférence du Programme-cadre de l'Union européenne pour la recherche et l'innovation (PC) en Espagne, sous le thème « Entre deux programmes, Horizon Europe », qui se tiendra… 16 juin au Palau de Congressos de Catalunya (Barcelone). Cet événement sera organisé en collaboration avec le ministère de la Science, de l'Innovation et des Universités, la…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/conference-cdti-entre-deux-programmes-horizon-europe</t>
+  </si>
+  <si>
+    <t>Progrès dans l'analyse du bois et les études des sols par le groupe opérationnel Conifères+</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel Conifères+ poursuit ses efforts de recherche et de collecte de données, et franchit des étapes importantes dans l' analyse de la qualité structurale du bois sur pied et dans l'échantillonnage des sols afin d'identifier des solutions de remplacement pour les conifères malades . Ces avancées renforcent les fondements scientifiques du projet et fournissent des informations…</t>
+  </si>
+  <si>
+    <t>mar, 27/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/progres-dans-lanalyse-du-bois-et-les-etudes-des-sols-par-le-groupe-operationnel</t>
+  </si>
+  <si>
+    <t>GO INGNUTS promeut la durabilité des amandes au CICYTEX</t>
+  </si>
+  <si>
+    <t>Source : GO INGNUTS En décembre dernier, la conférence technique CICYTEX Extremadura sur l'agronomie, intitulée « Agrotechnologie et durabilité : un nouvel élan pour l'agriculture d'Estrémadure », s'est tenue dans les locaux de la coopérative COFRUIT à Mérida. La deuxième présentation portait sur le projet « GO_INGNUTS » : « Utilisation de l'agriculture de précision, de la biodiversité et de la…</t>
+  </si>
+  <si>
+    <t>jeu, 22/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-ingnuts-promeut-la-durabilite-des-amandes-au-cicytex</t>
+  </si>
+  <si>
+    <t>Progrès de GO FOTOPUR : le photovoltaïque flottant pour réduire les émissions dans les lagunes à boues</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel FOTOPUR progresse dans le développement et la validation de solutions innovantes basées sur le photovoltaïque flottant pour réduire les émissions polluantes des bassins de stockage de lisier dans les élevages porcins, tout en produisant de l'énergie renouvelable pour l'autoconsommation . Ce projet, axé sur le photovoltaïque sur des plateformes flottantes en suspension ,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/progres-go-fotopur-le-photovoltaique-flottant-pour-reduire-les-emissions-dans-les</t>
+  </si>
+  <si>
+    <t>Il est désormais possible de participer à la conférence du réseau PAC de l'UE sur la résilience de l'eau dans l'agriculture sans avoir à se soucier de l'eau.</t>
+  </si>
+  <si>
+    <t>Le réseau PAC de l’UE a lancé un appel à manifestation d’intérêt pour participer à la conférence « Résilience de l’eau dans l’agriculture : l’innovation en pratique » , une réunion européenne axée sur l’innovation, l’échange de connaissances et l’approche EIP-AGRI . La date limite pour soumettre les candidatures afin de participer à cette réunion, qui se tiendra à Hambourg, en Allemagne, du 19 au…</t>
+  </si>
+  <si>
+    <t>mer, 21/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/il-est-desormais-possible-participer-la-conference-du-reseau-pac-lue-sur-la-resilience</t>
+  </si>
+  <si>
+    <t>Évolution du projet GO Olivebiome</t>
+  </si>
+  <si>
+    <t>Le projet GO Olivebiome , coordonné techniquement par Maslina , progresse fortement vers la validation industrielle de solutions probiotiques durables pour l'alimentation animale, grâce à l'intégration complète d' AINIA . Les dernières avancées se concentrent sur trois étapes clés : Optimisation des cultures : AINIA compare la croissance des probiotiques en milieu MRS et en lactosérum, afin d…</t>
+  </si>
+  <si>
+    <t>ven, 16/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/evolution-du-projet-go-olivebiome</t>
+  </si>
+  <si>
+    <t>APP-TRI : échantillonnage foliaire du blé pour « lire » la parcelle et affiner la prévision de récolte</t>
+  </si>
+  <si>
+    <t>Source : APP-TRI Le groupe opérationnel APP-TRI progresse sur l'un des piliers essentiels du projet : la transformation des données agronomiques en temps réel issues des champs en une application numérique capable d'estimer la productivité du blé et d'anticiper les éventuelles variations de rendement . Cet outil intègre les informations provenant des cartes de rendement des moissonneuses…</t>
+  </si>
+  <si>
+    <t>jeu, 15/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/app-tri-echantillonnage-foliaire-du-ble-pour-lire-la-parcelle-et-affiner-la-prevision</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation lance son appel à projets 2026 pour accélérer la numérisation du secteur agroalimentaire.</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation a officiellement lancé son appel à projets 2026 , destiné aux startups et aux projets technologiques proposant des solutions innovantes aux principaux défis du secteur agroalimentaire. Ce programme recherche des initiatives capables d'accélérer la transformation numérique , d'améliorer la durabilité et de renforcer la compétitivité du secteur. Le programme d…</t>
+  </si>
+  <si>
+    <t>lun, 12/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/agrobank-tech-digital-innovation-lance-son-appel-projets-2026-pour-accelerer-la</t>
+  </si>
+  <si>
+    <t>L’organisme de coordination espagnol AKIS approuve sa feuille de route pour 2026 et renforce l’alignement entre la science, l’innovation et le secteur agroalimentaire.</t>
+  </si>
+  <si>
+    <t>Le 17 décembre 2025 , la deuxième réunion plénière de l’Organe de coordination du Système de connaissances et d’innovation en agriculture (SCIA-AKIS) s’est tenue au siège du ministère de l’Agriculture, de la Pêche et de l’Alimentation à Madrid. Cette session, qui s’est déroulée en présentiel, était coprésidée par la secrétaire d’État à l’Agriculture et à l’Alimentation, Begoña García Bernal , et…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lorganisme-coordination-espagnol-akis-approuve-sa-feuille-route-pour-2026-et-renforce</t>
+  </si>
+  <si>
+    <t>CDTI Innovation recherche une entreprise espagnole pour un projet de R&amp;D en agritech en collaboration avec FAEDA (Sénégal).</t>
+  </si>
+  <si>
+    <t>CDTI Innovation a publié un appel à candidatures pour trouver un partenaire commercial parmi les entreprises espagnoles intéressées par le développement d'un projet de R&amp;D en coopération internationale avec la société sénégalaise FAEDA , dans le domaine de l'Agritech , et plus précisément dans l' application des TIC à l'élevage de volailles . La collaboration proposée porte sur le…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/cdti-innovation-recherche-une-entreprise-espagnole-pour-projet-rd-agritech</t>
+  </si>
+  <si>
+    <t>La révolution intelligente de l'eau : Xinzo de Limia s'engage dans la numérisation de l'irrigation</t>
+  </si>
+  <si>
+    <t>La numérisation de l'agriculture progresse régulièrement, et la Galice ne fait pas exception. La Communauté d'irrigation de la Laguna de Antela, dans la région d'Ourense (district de Limia), a entamé la mise en œuvre de solutions technologiques qui marqueront un tournant dans la gestion de l'eau en agriculture . Ce projet, soutenu par les fonds « Next Generation » de l'Union européenne dans le…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/la-revolution-intelligente-leau-xinzo-limia-sengage-dans-la-numerisation-lirrigation</t>
+  </si>
+  <si>
+    <t>OP BIOTECH promeut des solutions microbiennes pour accroître la tolérance des cultures à la pénurie d'eau.</t>
+  </si>
+  <si>
+    <t>Le projet OP BIOTECH poursuit le développement de stratégies innovantes fondées sur l'utilisation de bactéries bénéfiques pour renforcer la résistance des cultures au stress hydrique. Ce volet de recherche vise à exploiter le potentiel de certains micro-organismes présents dans le sol et la rhizosphère afin d'améliorer le comportement physiologique des plantes en conditions de sécheresse. Dans un…</t>
+  </si>
+  <si>
+    <t>ven, 19/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/op-biotech-promeut-des-solutions-microbiennes-pour-accroitre-la-tolerance-des-cultures</t>
+  </si>
+  <si>
+    <t>CITOLIVA lance en 2026 une ligne de recherche pionnière basée sur des techniques lipidomiques avancées.</t>
+  </si>
+  <si>
+    <t>La Fondation a tenu sa réunion du Conseil d'administration, au cours de laquelle sa feuille de route pour l'année à venir a été présentée. Parmi les principales nouveautés, on note le lancement d'un nouveau programme de recherche dans le domaine de l'alimentation et de la santé, qui ouvrira de nouvelles perspectives pour le développement d'aliments plus sains et plus fonctionnels. Lors de la…</t>
+  </si>
+  <si>
+    <t>mer, 17/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/citoliva-lance-2026-une-ligne-recherche-pionniere-basee-sur-des-techniques</t>
+  </si>
+  <si>
+    <t>SECUESVAC progresse dans le calcul de la séquestration du carbone organique dans les sols agricoles</t>
+  </si>
+  <si>
+    <t>Le projet GO SECUESVAC franchit une nouvelle étape avec le lancement de la phase consacrée au calcul de la séquestration du carbone organique dans les sols. Suite à cette deuxième phase, les membres du Groupe opérationnel pour l'optimisation de la séquestration du carbone dans les sols agricoles liés à la production bovine travaillent à la définition de stratégies et à la collecte des données…</t>
+  </si>
+  <si>
+    <t>mar, 16/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/secuesvac-progresse-dans-le-calcul-la-sequestration-du-carbone-organique-dans-les-sols</t>
+  </si>
+  <si>
+    <t>Le GO e-LocalHub lance ses premières recettes vidéo pour mettre en valeur les races locales.</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel e-LocalHub a publié les premières recettes vidéo du projet, une initiative gastronomique visant à rapprocher les produits issus de races locales et de l'élevage extensif traditionnel du consommateur final. Les produits sont élaborés à partir d'ingrédients issus des races participant au projet : porcs ibériques , volailles Castellana Negra , bovins Avileña-Negra Ibérica et…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-go-e-localhub-lance-ses-premieres-recettes-video-pour-mettre-valeur-les-races</t>
+  </si>
+  <si>
+    <t>CONAFE participe à sept communications scientifiques présentées au Congrès mondial de génétique appliquée à la production animale de 2026.</t>
+  </si>
+  <si>
+    <t>La Confédération des associations frisonnes espagnoles (CONAFE) collabore à plusieurs travaux scientifiques qui ont été présentés au Congrès mondial de génétique appliquée à la production animale (WCGALP 2026) , qui se tiendra du 12 au 17 juillet 2026 à Madison (Wisconsin, États-Unis) . Le WCGALP est le principal forum international sur l'amélioration génétique animale , réunissant tous les…</t>
+  </si>
+  <si>
+    <t>mer, 10/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/conafe-participe-sept-communications-scientifiques-presentees-au-congres-mondial</t>
+  </si>
+  <si>
+    <t>L’appel à candidatures pour les séjours de recherche et développement est désormais ouvert afin de promouvoir le conseil scientifique au sein de l’Administration, sur des enjeux liés au secteur agroalimentaire et forestier.</t>
+  </si>
+  <si>
+    <t>L’ appel à projets « Séjours R&amp;D » offre une nouvelle opportunité à la communauté scientifique espagnole de contribuer directement à la conception et à l’amélioration des politiques publiques grâce à des conseils scientifiques auprès de l’Administration générale de l’État. Cette initiative novatrice, portée par l’ Office national de conseil scientifique (ONAC) et la Fondation espagnole pour…</t>
+  </si>
+  <si>
+    <t>mar, 02/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lappel-candidatures-pour-les-sejours-recherche-et-developpement-est-desormais-ouvert</t>
+  </si>
+  <si>
+    <t>CTA soutient 16 nouveaux projets d'innovation axés principalement sur le secteur agroalimentaire.</t>
+  </si>
+  <si>
+    <t>La Corporation andalouse de technologie (CTA) a approuvé le financement de 16 nouveaux projets , mobilisant un investissement total de 9,72 millions d'euros , dont 3,78 millions d'euros d'aides , et consolidant ainsi son rôle de moteur stratégique de la R&amp;D&amp;I dans la région. Parmi les initiatives approuvées figurent plusieurs projets à fort impact pour le secteur agroalimentaire , qui…</t>
+  </si>
+  <si>
+    <t>ven, 28/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/cta-soutient-16-nouveaux-projets-dinnovation-axes-principalement-sur-le-secteur</t>
+  </si>
+  <si>
+    <t>GO CLIMSOSTRIGO identifie les variétés de blé tolérantes à la sécheresse et aux températures élevées.</t>
+  </si>
+  <si>
+    <t>Le changement climatique transforme profondément les conditions de culture dans les principales régions céréalières espagnoles. Selon le rapport du projet, les régions méditerranéennes sont confrontées à des sécheresses plus fréquentes, à des précipitations de plus en plus irrégulières et à des températures toujours plus élevées – autant de facteurs qui réduisent déjà les rendements du blé tendre…</t>
+  </si>
+  <si>
+    <t>jeu, 27/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-climsostrigo-identifie-les-varietes-ble-tolerantes-la-secheresse-et-aux</t>
+  </si>
+  <si>
+    <t>Le projet GO OLIVEBIOME démontre le potentiel des déchets d'oliveraies en tant que ressource durable</t>
+  </si>
+  <si>
+    <t>Des progrès significatifs ont été constatés dans les résultats de sa deuxième phase. Les résultats finaux serviront de base au développement de produits innovants visant à produire une alimentation animale plus saine et plus durable. Le projet national OLIVEBIOME a entamé sa deuxième phase avec des résultats prometteurs dans le développement de solutions biotechnologiques pour l'alimentation…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-projet-go-olivebiome-demontre-le-potentiel-des-dechets-doliveraies-tant-que</t>
+  </si>
+  <si>
+    <t>GO CONTROL organise une réunion technique à Valence pour évaluer les progrès des pilotes.</t>
+  </si>
+  <si>
+    <t>GO CONTROL a tenu une réunion technique dans la ville de Valence dans le but d'analyser en détail l'état de développement et le degré d'avancement des projets pilotes actuellement mis en œuvre dans la Communauté valencienne et en Castille-et-León . La réunion a rassemblé les équipes techniques chargées de la mise en œuvre des projets pilotes dans les deux régions , constituant ainsi un forum…</t>
+  </si>
+  <si>
+    <t>mar, 25/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-control-organise-une-reunion-technique-valence-pour-evaluer-les-progres-des-pilotes</t>
+  </si>
+  <si>
+    <t>Le projet DENORI de l'Université Loyola démontre le potentiel des systèmes intelligents pour prévenir les fuites d'irrigation dans les cultures à haute valeur ajoutée.</t>
+  </si>
+  <si>
+    <t>L’Université Loyola, à travers le projet DENORI , a franchi une étape décisive vers une agriculture plus efficace et durable. Financée par le gouvernement régional d’Andalousie dans le cadre de l’appel à projets des groupes opérationnels du Partenariat européen d’innovation (PEI), cette initiative a permis de développer un système automatisé capable de détecter les fuites d’irrigation en temps…</t>
+  </si>
+  <si>
+    <t>jeu, 13/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-projet-denori-luniversite-loyola-demontre-le-potentiel-des-systemes-intelligents</t>
+  </si>
+  <si>
+    <t>Le GO POMODORO organise une conférence à Séville pour partager ses progrès et ses principaux résultats.</t>
+  </si>
+  <si>
+    <t>Le 28 novembre 2025 , l’ École technique supérieure d’ingénierie agricole de l’Université de Séville accueillera la conférence technique « Innovation appliquée à la transformation de la tomate : efficacité, durabilité et rentabilité » , organisée par le Groupe opérationnel suprarégional POMODORO . Cette initiative s'inscrit dans le cadre de la communauté de pratique POMODORO , un espace…</t>
+  </si>
+  <si>
+    <t>mer, 12/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-go-pomodoro-organise-une-conference-seville-pour-partager-ses-progres-et-ses</t>
+  </si>
+  <si>
+    <t>Programme détaillé d'AGROBIOTECH 2025 : innovation, biotechnologie et numérisation se rencontrent à Lleida</t>
+  </si>
+  <si>
+    <t>Du 25 au 27 novembre à la Fira de Lleida L'événement AGROBIOTECH 2025 fera de Lleida l'épicentre de l'innovation agroalimentaire et forestière du 25 au 27 novembre , réunissant chercheurs, entreprises, centres technologiques et entités publiques autour des grands défis du secteur : durabilité, numérisation et changement climatique. Le programme comprend plus de cinquante conférences, tables…</t>
+  </si>
+  <si>
+    <t>mar, 11/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/programme-detaille-dagrobiotech-2025-innovation-biotechnologie-et-numerisation-se</t>
+  </si>
+  <si>
+    <t>GO WELFARECUN progresse dans l'étude du bien-être animal lors du transport des lapins.</t>
+  </si>
+  <si>
+    <t>Le projet promeut des modèles de manipulation, d'appâtage et de transport plus durables et respectueux du bien-être animal dans l'élevage de lapins. Le groupe opérationnel WELFARECUN travaille au développement de nouveaux procédés d'engraissement, de transport et d'abattage dans l'élevage de lapins, visant à améliorer le bien-être animal et la durabilité du secteur . Ce projet, financé par des…</t>
+  </si>
+  <si>
+    <t>ven, 07/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-welfarecun-progresse-dans-letude-du-bien-etre-animal-lors-du-transport-des-lapins</t>
+  </si>
+  <si>
+    <t>Le programme du VIIIe Forum DATAGRI, en détail</t>
+  </si>
+  <si>
+    <t>Murcie accueillera l'un des événements majeurs de la numérisation agroalimentaire les 12 et 13 novembre. Le compte à rebours est lancé pour l'un des événements les plus attendus du calendrier agroalimentaire : le 8e Forum DATAGRI , qui réunira les acteurs clés de la digitalisation du secteur à Murcie les 12 et 13 novembre . Placé sous le thème de la transformation numérique comme moteur d'une…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-programme-du-viiie-forum-datagri-detail</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) présentera la plateforme de conseillers AKIS lors de la 2e réunion nationale des conseillers en phytomammifères.</t>
+  </si>
+  <si>
+    <t>La 2e Rencontre nationale des conseillers , organisée par Phytoma en collaboration avec le ministère de l'Agriculture, de l'Eau, de l'Élevage et de la Pêche du gouvernement régional valencien , a publié son programme définitif . L'événement se tiendra les 10 et 11 décembre au parc des expositions de Valence et réunira des professionnels du conseil agronomique et de la lutte intégrée contre les…</t>
+  </si>
+  <si>
+    <t>mar, 04/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-mapa-presentera-la-plateforme</t>
+  </si>
+  <si>
+    <t>L’événement final du plan AGROALNEXT, à Pampelune, présentera plus de 260 projets de R&amp;D dans le secteur agroalimentaire.</t>
+  </si>
+  <si>
+    <t>Depuis trois ans, le plan agroalimentaire complémentaire AGROALNEXT, promu par le gouvernement espagnol par l'intermédiaire du ministère de la Science, de l'Innovation et des Universités , a réuni les talents de plus de 27 centres de recherche , 7 communautés autonomes et des centaines de chercheurs dans un effort commun pour faire du secteur agroalimentaire espagnol une référence en matière de…</t>
+  </si>
+  <si>
+    <t>ven, 31/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/levenement-final-du-plan-agroalnext-pampelune-presentera-plus-260-projets-rd-dans-le</t>
+  </si>
+  <si>
+    <t>SmartFarmRani progresse dans la conservation génétique et l'innovation en matière d'élevage à Ávila</t>
+  </si>
+  <si>
+    <t>Le projet SmartFarmRani continue de développer de nouvelles actions dans la province d'Ávila , renforçant son engagement en faveur de l'innovation, de la conservation génétique et de l'amélioration de la durabilité de l'élevage extensif de races locales. Dans le cadre de ces activités, les membres du projet se sont rendus au Conseil provincial d'Ávila pour collecter la semence de deux taureaux…</t>
+  </si>
+  <si>
+    <t>ven, 24/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/smartfarmrani-progresse-dans-la-conservation-genetique-et-linnovation-matiere-delevage</t>
+  </si>
+  <si>
+    <t>SPÉCIAL EXPOAGRITECH 2025, À MÁLAGA</t>
+  </si>
+  <si>
+    <t>Sur Akisplataforma.es, nous vous proposons une sélection des présentations les plus intéressantes et des innovations les plus marquantes du vaste catalogue proposé par son programme ExpoAgriTech 2025. Cet événement combine exposition commerciale, démonstrations et connaissances techniques à travers le Congrès AgriTech 4.0 , qui abordera les grands défis du secteur à travers six forums verticaux…</t>
+  </si>
+  <si>
+    <t>jeu, 23/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/special-expoagritech-2025-malaga</t>
+  </si>
+  <si>
+    <t>MAPA soutient l'innovation pour la durabilité dans le secteur agroalimentaire avec une participation intense à ExpoAgriTech 2025.</t>
+  </si>
+  <si>
+    <t>Du 28 au 30 octobre, Malaga deviendra l’épicentre de l’innovation agricole avec la célébration d’ExpoAgriTech 2025 – « La Foire Agricole 4.0 » , un événement qui réunira plus de 8 000 professionnels du secteur autour des dernières tendances technologiques qui transforment l’agriculture vers un modèle plus numérique, durable et compétitif . Le ministère de l'Agriculture, de la Pêche et de l…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/mapa-soutient-linnovation-pour-la-durabilite-dans-le-secteur-agroalimentaire-avec-une</t>
+  </si>
+  <si>
+    <t>Six projets ayant un impact potentiel sur la durabilité et l'efficacité industrielle ont été sélectionnés lors du premier appel à projets du AgriFoodtech Sandbox.</t>
+  </si>
+  <si>
+    <t>Sigma, Iberfruta Muerza, Lugartis, Pascual Innoventures, Uraphex et Protiberia sont les entreprises qui travailleront avec CNTA sur des initiatives liées au développement de nouveaux ingrédients, à la conservation des aliments et à la régénération des eaux de process. Le bac à sable est une initiative promue par le MCIU, le MAPA, le Gouvernement de Navarre, le Gouvernement de La Rioja et le CNTA,…</t>
+  </si>
+  <si>
+    <t>mar, 14/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/six-projets-ayant-impact-potentiel-sur-la-durabilite-et-lefficacite-industrielle-ont</t>
+  </si>
+  <si>
+    <t>GO UBAVIDA suscite la curiosité scientifique lors de la Nuit européenne des chercheurs à Madrid</t>
+  </si>
+  <si>
+    <t>Le groupe de travail UBAVIDA a participé à la 16e Nuit européenne des chercheurs à Madrid , un événement majeur qui rassemble plus de 460 villes européennes pour célébrer la science et l'innovation . L'événement s'est déroulé à l'Espace de la Fondation Telefónica à Madrid, où des chercheurs du CIAL (CSIC-UAM) ont rejoint d'autres centres du campus de Cantoblanco pour une grande exposition…</t>
+  </si>
+  <si>
+    <t>lun, 13/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-ubavida-suscite-la-curiosite-scientifique-lors-la-nuit-europeenne-des-chercheurs</t>
+  </si>
+  <si>
+    <t>Luis Planas a souligné l'importance de l'agriculture de précision, de la recherche et de la technologie pour améliorer l'efficacité agroalimentaire et relever les défis climatiques lors de Fruit Attraction 2025.</t>
+  </si>
+  <si>
+    <t>Le ministre de l'Agriculture, de la Pêche et de l'Alimentation, Luis Planas , a inauguré aujourd'hui, 30 septembre, la 17e édition de Fruit Attraction , soulignant le rôle de l'Espagne en tant que premier producteur de fruits et légumes de l'UE et huitième au monde , avec une moyenne annuelle de plus de 25 millions de tonnes ; et Il a souligné l'importance de l'agriculture de précision, de la…</t>
+  </si>
+  <si>
+    <t>mar, 30/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/luis-planas-souligne-limportance-lagriculture-precision-la-recherche-et-la-technologie</t>
+  </si>
+  <si>
+    <t>Pour la première fois, le CNTA intègre le macro-scénario « Agritech » dans sa Carte des Scénarios d’Opportunités.</t>
+  </si>
+  <si>
+    <t>Le Centre National de Technologie et de Sécurité Alimentaire (CNTA) a publié la mise à jour semestrielle de la Carte des Scénarios d'Opportunités , un outil de référence pour anticiper les tendances et détecter les domaines d'innovation émergents dans le secteur agroalimentaire. La grande nouveauté de cette édition est l’ajout d’un nouveau macro-scénario : l’Agritech , qui entre avec 2,2% de part…</t>
+  </si>
+  <si>
+    <t>lun, 29/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/pour-la-premiere-fois-le-cnta-integre-le-macro-scenario-agritech-dans-sa-carte-des</t>
+  </si>
+  <si>
+    <t>La vidéo de l'événement GO SmartFarmRani à Salamaq 2025 est disponible sur YouTube.</t>
+  </si>
+  <si>
+    <t>La session de formation du Groupe Opérationnel SmartFarmRani , organisée le 5 septembre 2025 dans le cadre de Salamaq 2025, intitulée « La technologie au service de l'élevage extensif et durable, la race Avileña Negra Ibérica comme modèle : SmartFarmRani » , est désormais disponible sur YouTube. La réunion, qui a eu lieu dans l' Auditorium du Pavillon Central et a été diffusée en streaming, a…</t>
+  </si>
+  <si>
+    <t>mer, 24/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/la-video-levenement-go-smartfarmrani-salamaq-2025-est-disponible-sur-youtube</t>
+  </si>
+  <si>
+    <t>Le projet SOST4VID installe des panneaux agrovoltaïques dans la cave As Laxas, franchissant une nouvelle étape vers une viticulture durable.</t>
+  </si>
+  <si>
+    <t>Le projet SOST4VID, mené par l'Association agricole de Galice (ASAGA) en collaboration avec SOLTEC Ingenieros, EVEGA, MEDRAR Innovation Office et les caves As Laxas et Guímaro, a franchi une nouvelle étape avec l'installation de panneaux solaires agrovoltaïques dans les vignobles d'As Laxas (Arbo, Pontevedra). Les panneaux, installés au-dessus des vignes, laissent passer la lumière pour les…</t>
+  </si>
+  <si>
+    <t>ven, 18/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-projet-sost4vid-installe-des-panneaux-agrovoltaiques-dans-la-cave-laxas</t>
+  </si>
+  <si>
+    <t>Nouvel accord Cajamar-UAL pour faire d'Almería une référence en matière de technologie agroalimentaire</t>
+  </si>
+  <si>
+    <t>mer, 28/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/nouvel-accord-cajamar-ual-pour-faire-dalmeria-une-reference-matiere-technologie</t>
+  </si>
+  <si>
+    <t>Le ministère de l’Agriculture, de la Pêche et de l’Alimentation renforce le conseil scientifique pour promouvoir la sélection végétale grâce à de nouvelles techniques génomiques.</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) collaborera avec le Centre de recherche en génomique agricole (CRAG) sur un projet de conseil scientifique pionnier sur les nouvelles techniques génomiques (NTG) et leur potentiel dans le secteur agroalimentaire, dans le but de renforcer le rôle de la science dans les politiques publiques.   Les nouvelles techniques génomiques…</t>
+  </si>
+  <si>
+    <t>mar, 15/04/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-renforce-le-conseil-scientifique</t>
+  </si>
+  <si>
+    <t>L'Espagne lance le premier AgriFoodtech Sandbox d'Europe pour stimuler l'innovation agroalimentaire</t>
+  </si>
+  <si>
+    <t>Le gouvernement espagnol (MCIU et MAPA) , en collaboration avec les communautés autonomes de Navarre et de La Rioja , a lancé le premier AgriFoodtech Sandbox d'Europe, une initiative pionnière visant à accélérer l'innovation dans le secteur agroalimentaire. Cet espace expérimental sera géré par le Centre National de Technologie et de Sécurité Alimentaire (CNTA) , en collaboration avec le pôle…</t>
+  </si>
+  <si>
+    <t>ven, 11/04/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lespagne-lance-le-premier-agrifoodtech-sandbox-deurope-pour-stimuler-linnovation</t>
+  </si>
+  <si>
+    <t>SAVIA, le premier projet du Cluster Agroalimentaire de la Communauté de Madrid, a été présenté.</t>
+  </si>
+  <si>
+    <t>Fruit d'une collaboration active avec le panel Santé, Sécurité et Qualité des Aliments de MadriFood (le Cluster Agroalimentaire de la Communauté de Madrid), son premier projet a été soumis cette semaine à l' appel CPP24 de l'Agence Nationale de Recherche . Sous le nom de SAVIA , ce projet de R&amp;D, d'un montant de plus d'1 million d'euros, rassemble plusieurs partenaires du Pôle avec un…</t>
+  </si>
+  <si>
+    <t>jeu, 13/02/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/savia-le-premier-projet-du-cluster-agroalimentaire-la-communaute-madrid-ete-presente</t>
+  </si>
+  <si>
+    <t>PROVACUNO et l'UCAM créent la chaire « Recherche en protéines, nutrition et santé animales »</t>
+  </si>
+  <si>
+    <t>L' Organisation Interprofessionnelle Espagnole de la Viande Bovine (PROVACUNO) a signé un accord avec l'Université Catholique de Murcie (UCAM) pour créer la Chaire Universitaire d'Entreprise « Recherche en Protéines, Nutrition et Santé Animales », qui sera basée sur le campus de l'UCAM à Murcie. L'objectif de la Chaire est la mise en œuvre continue d'activités de recherche, de transfert, de…</t>
+  </si>
+  <si>
+    <t>jeu, 23/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/provacuno-et-lucam-creent-la-chaire-recherche-proteines-nutrition-et-sante-animales</t>
+  </si>
+  <si>
+    <t>Une étude scientifique menée par l'Ifapa de Malaga identifie des régions spécifiques du génome de la fraise pour améliorer sa fermeté.</t>
+  </si>
+  <si>
+    <t>Une équipe de chercheurs de l'Ifapa de Malaga a identifié des régions du génome de la fraise qui influencent sa fermeté, leur permettant de développer un marqueur moléculaire pour sélectionner plus efficacement des variétés 50 % plus fermes. L'étude a analysé 124 variétés de fraises de la Fragaria Germplasm Bank, évaluant des caractéristiques telles que la taille, la fermeté, la teneur en sucre…</t>
+  </si>
+  <si>
+    <t>mar, 07/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/une-etude-scientifique-menee-par-lifapa-malaga-identifie-des-regions-specifiques-du</t>
+  </si>
+  <si>
+    <t>Journée d'ouverture réussie du groupe opérationnel SMARTFARMRANI</t>
+  </si>
+  <si>
+    <t>Le 18 décembre 2024, l'Hôtel El Milano Real, à Hoyos del Espino (Ávila), a accueilli la session inaugurale du Groupe Opérationnel SMARTFARMRANI (SFR) , axée sur l'avenir de l'élevage extensif en Espagne. Sous le thème « L’élevage de précision pour accroître la durabilité et la résilience des exploitations agricoles », l’événement a réuni des experts en nutrition, bien-être animal, durabilité et…</t>
+  </si>
+  <si>
+    <t>mer, 18/12/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/journee-douverture-reussie-du-groupe-operationnel-smartfarmrani</t>
+  </si>
+  <si>
+    <t>Un mécanisme clé dans l’adaptation des plantes à la sécheresse et aux températures élevées a été découvert.</t>
+  </si>
+  <si>
+    <t>L' Institut de biologie moléculaire et cellulaire des plantes (CSIC-UPV) collabore à une étude internationale qui révèle comment les plantes régulent leurs stomates face à des conditions de stress environnementaux opposées. Une étude internationale menée par une équipe de chercheurs, dont des membres de l' Institut de biologie moléculaire et cellulaire des plantes (IBMCP) , un centre conjoint du…</t>
+  </si>
+  <si>
+    <t>ven, 29/11/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/mecanisme-cle-dans-ladaptation-des-plantes-la-secheresse-et-aux-temperatures-elevees</t>
+  </si>
+  <si>
+    <t>ModernAKIS promeut la numérisation et la durabilité du secteur agroalimentaire en Espagne avec deux jours de réseautage entre professionnels.</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) , dans le cadre du projet européen ModernAKIS , a lancé une communauté de pratiques (CoP) qui vise à moderniser le système de production agroalimentaire en Espagne dans le but de faciliter l'accès des agriculteurs à la connaissance, à l'innovation et à la numérisation . Les premières sessions de cette CoP ont eu lieu les 22 et…</t>
+  </si>
+  <si>
+    <t>mar, 12/11/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/modernakis-promeut-la-numerisation-et-la-durabilite-du-secteur-agroalimentaire-espagne</t>
+  </si>
+  <si>
+    <t>Première rencontre nationale d'Agroalnext</t>
+  </si>
+  <si>
+    <t>Le 1er octobre s'est tenue la première réunion nationale d' Agroalnext , un programme clé pour stimuler la transformation du secteur agroalimentaire en Espagne. Cet événement, qui s'est tenu à La Vega Innova , a mis en lumière les progrès réalisés dans les projets de R&amp;D menés par les centres technologiques et les organismes de recherche de sept communautés autonomes : Aragon, Asturies,…</t>
+  </si>
+  <si>
+    <t>ven, 04/10/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/premiere-rencontre-nationale-dagroalnext</t>
+  </si>
+  <si>
+    <t>Le MAPA alloue plus de 37 millions d'euros pour financer 65 nouveaux projets innovants de groupes opérationnels supra-autonomes du secteur agroalimentaire et forestier</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation a annoncé le financement de 65 nouveaux projets innovants dans le secteur agroalimentaire et forestier, pour un investissement total de 37,3 millions d'euros. Les projets seront développés dans plusieurs communautés autonomes et seront en cours jusqu'en mai 2027. Financement de projets innovants Les projets sélectionnés seront…</t>
+  </si>
+  <si>
+    <t>lun, 05/08/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-mapa-alloue-plus-37-millions-deuros-pour-financer-65-nouveaux-projets-innovants</t>
+  </si>
+  <si>
+    <t>Le Gouvernement Régional d'Andalousie signe le contrat pour le projet de construction du Smart Green Cube, qui stimulera la R&amp;D&amp;I dans le secteur des fruits et légumes.</t>
+  </si>
+  <si>
+    <t>Le Gouvernement Régional d'Andalousie a fait un pas décisif vers l'avenir de l'agriculture dans la région avec la signature du contrat pour le développement du bâtiment Smart Green Cube « Agridomo » à la société Tragsatec. Ce centre innovant est destiné à devenir une référence en matière de recherche, de développement et d’innovation (R&amp;D&amp;I) dans le secteur des fruits et légumes. Un…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-gouvernement-regional-dandalousie-signe-le-contrat-pour-le-projet-construction-du</t>
+  </si>
+  <si>
+    <t>Tecnova participe à 12 nouveaux groupes opérationnels</t>
+  </si>
+  <si>
+    <t>Mi-juillet, Tecnova a présenté 12 nouveaux Groupes Opérationnels auxquels elle participe. Selon le groupe, leur participation se fait soit en tant que membre actif, soit en tant que chef de groupe, travaillant en collaboration avec des entreprises, des centres de recherche et d'autres centres technologiques. Projets phares pour l'avenir de l'agriculture Ces projets abordent une variété de…</t>
+  </si>
+  <si>
+    <t>jeu, 18/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/tecnova-participe-12-nouveaux-groupes-operationnels</t>
+  </si>
+  <si>
+    <t>L'innovation technologique est au centre du discours de Luis Planas au Conseil des ministres de l'Agriculture et de la Pêche de l'UE.</t>
+  </si>
+  <si>
+    <t>Lors du Conseil des ministres de l'Agriculture et de la Pêche de l'UE qui s'est tenu le 15 juillet, le ministre de l'Agriculture, de la Pêche et de l'Alimentation, Luis Planas , a appelé l'Union européenne (UE) à maintenir son niveau d' ambition en matière d'innovation alimentaire , tant dans les processus de production que dans l'alimentation. Technologie et changement générationnel dans le…</t>
+  </si>
+  <si>
+    <t>lun, 15/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/linnovation-technologique-est-au-centre-du-discours-luis-planas-au-conseil-des</t>
+  </si>
+  <si>
+    <t>Le conseil, la formation et l’assistance sont les piliers pour promouvoir le changement générationnel dans l’agriculture espagnole.</t>
+  </si>
+  <si>
+    <t>Le ministre de l'Agriculture, de la Pêche et de l'Alimentation, Luis Planas , a souligné hier, 4 juillet, lors de la Conférence sectorielle extraordinaire sur le changement générationnel, tenue à Pampelune, que le conseil spécifique aux jeunes avant, pendant et après le processus d'installation et d'innovation est un élément clé, entre autres, pour rendre le secteur attractif et rentable pour…</t>
+  </si>
+  <si>
+    <t>ven, 05/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-conseil-la-formation-et-lassistance-sont-les-piliers-pour-promouvoir-le-changement</t>
+  </si>
+  <si>
+    <t>Nouveaux événements du réseau PAC 2024/25 de l'UE axés sur l'innovation et le partage des connaissances dans l'agriculture</t>
+  </si>
+  <si>
+    <t>De juillet 2024 à juin 2025, le réseau PAC de l'UE organisera 13 événements axés sur l'innovation, l'échange de connaissances et le PEI-AGRI. Afin de faire connaître cet appel et d’encourager la participation, une vidéo a été publiée sur YouTube. Les rencontres s’adressent aux agriculteurs, forestiers, chercheurs, conseillers agricoles, réseaux nationaux, pouvoirs publics, ONG, etc. Au total, les…</t>
+  </si>
+  <si>
+    <t>lun, 01/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/nouveaux-evenements-du-reseau-pac-202425-lue-axes-sur-linnovation-et-le-partage-des</t>
+  </si>
+  <si>
+    <t>Recherche et innovation, les « meilleurs outils » pour répondre aux besoins du secteur agricole au XXIe siècle</t>
+  </si>
+  <si>
+    <t>La secrétaire d'État à l'Agriculture et à l'Alimentation, Begoña García, a souligné aujourd'hui l'importance de la recherche et de l'innovation comme « meilleurs outils » pour répondre aux besoins du secteur agricole au XXIe siècle. Cela s'est produit lors de son discours d'ouverture de la présentation des résultats du programme StartBEC , dédié aux projets d'innovation agroalimentaire. García a…</t>
+  </si>
+  <si>
+    <t>ven, 28/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/recherche-et-innovation-les-meilleurs-outils-pour-repondre-aux-besoins-du-secteur</t>
+  </si>
+  <si>
+    <t>MAPA recherche des conseillers en agroalimentaire pour l'UE.</t>
+  </si>
+  <si>
+    <t>Date limite de candidature : 19 juillet : Le ministère de l'Agriculture encourage les conseillers espagnols à participer aux groupes de discussion sur l'innovation du réseau EuroCAP de l'UE. Plus précisément, jusqu'au 19 juillet , le mécanisme de soutien à l'innovation et à l'échange de connaissances du Réseau CAP (en Espagne par l'intermédiaire de l'Organisme de coordination AKIS, promu par le…</t>
+  </si>
+  <si>
+    <t>jeu, 27/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/mapa-recherche-des-conseillers-agroalimentaire-pour-lue</t>
+  </si>
+  <si>
+    <t>Le secteur agroalimentaire espagnol souhaite numériser et robotiser ses processus.</t>
+  </si>
+  <si>
+    <t>Le 12 juin, le pôle d'innovation La Vega Innova a accueilli la présentation de l'étude de l' Observatoire de la numérisation du secteur agroalimentaire « La transformation numérique du secteur agroalimentaire vue par ses professionnels » (accédez à l'étude complète ici ). L’objectif de cette étude est d’analyser les perceptions des personnes travaillant dans les secteurs de l’agriculture, de l…</t>
+  </si>
+  <si>
+    <t>ven, 14/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-secteur-agroalimentaire-espagnol-souhaite-numeriser-et-robotiser-ses-processus</t>
+  </si>
+  <si>
+    <t>GOFAGUS : nouveau cas pratique espagnol sélectionné par i2connect pour tirer les leçons du processus qui génère une innovation interactive entre différents pays</t>
+  </si>
+  <si>
+    <t>GOFAGUS est le nouveau cas pratique espagnol sélectionné par un panel d'experts du projet européen i2connect, financé par les fonds Horizon 2020, qui, à travers un échange de connaissances entre pays, analyse l'innovation interactive avec une évaluation par les pairs. Il permet aux conseillers de différents pays d'apprendre de leurs pairs sur différentes innovations issues de différentes études…</t>
+  </si>
+  <si>
+    <t>mar, 11/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/gofagus-nouveau-cas-pratique-espagnol-selectionne-par-i2connect-pour-tirer-les-lecons</t>
+  </si>
+  <si>
+    <t>Cajamar Innova Agrotech recherche des projets pour développer la technologie agroalimentaire du futur</t>
+  </si>
+  <si>
+    <t>Jusqu'au 7 juillet 2024, le premier appel pour Cajamar Innova Agrotech a été ouvert, un programme d'accélération pour les entreprises du domaine Agrotech avec lequel l'organisation souhaite promouvoir le développement de technologies qui répondent aux défis mondiaux de la production alimentaire durable. L'initiative fait partie du projet « Andalusia Agrotech European Digital Innovation Hub…</t>
+  </si>
+  <si>
+    <t>jeu, 06/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/cajamar-innova-agrotech-recherche-des-projets-pour-developper-la-technologie</t>
+  </si>
+  <si>
+    <t>Séjours à l'étranger et conférences scientifiques : l'appel à financement 2025 du Programme CRP de l'OCDE est ouvert</t>
+  </si>
+  <si>
+    <t>L'appel 2025 pour le Programme de recherche coopérative (CRP) de l'OCDE sur l'agriculture et les systèmes alimentaires durables a été récemment ouvert et permet de soumettre des propositions jusqu'au 10 septembre pour financer l'organisation de conférences scientifiques et de séjours scientifiques à l'étranger . L'OCDE propose deux types de financement : Courts séjours (6 à 26 semaines) dans des…</t>
+  </si>
+  <si>
+    <t>mer, 05/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/sejours-letranger-et-conferences-scientifiques-lappel-financement-2025-du-programme</t>
+  </si>
+  <si>
+    <t>Le consommateur pilote la refonte de la catégorie des snacks</t>
+  </si>
+  <si>
+    <t>Communiqué qui met en évidence les caractéristiques de l'industrie du snack qui, selon l' Association Snacks , représente une consommation par personne et par an en Espagne de 7,5 kilos et une production de 356 000 tonnes pour un chiffre d'affaires annuel de 2,3 milliards d'euros. Par catégorie, les noix représentent 44 % du total, suivies par les chips avec 32 % et le reste des snacks avec 24 %.…</t>
+  </si>
+  <si>
+    <t>jeu, 18/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-consommateur-pilote-la-refonte-la-categorie-des-snacks</t>
+  </si>
+  <si>
+    <t>Ils identifient un gène qui contrôle la production de fleurs et de fruits chez les légumineuses</t>
+  </si>
+  <si>
+    <t>L' étude Analyse des mutants de pois révèle le rôle conservé de FRUITFULL dans le contrôle de la fin de la floraison et son potentiel d'augmentation du rendement dirigé par Cristina Fernández de l' Institut de Biologie Moléculaire et Cellulaire des Plantes (CSIC-UPV) observe pour la première fois dans les plantes cultivées que Le gène FUL (Fruitfull) contrôle la durée de la période de…</t>
+  </si>
+  <si>
+    <t>mar, 02/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/ils-identifient-gene-qui-controle-la-production-fleurs-et-fruits-chez-les-legumineuses</t>
+  </si>
+  <si>
+    <t>18e Prix de recherche de l'Institute of Egg Studies</t>
+  </si>
+  <si>
+    <t>L' Institut d'Études sur les Oeufs annonce le XVIIIe Prix de Recherche (12 000 €) pour les chercheurs espagnols qui travaillent sur la recherche sur tous les aspects liés aux œufs : composition et qualité nutritionnelle, aspects productifs, technologiques, qualitatifs ou relation avec la santé, entre autres, liés aux œufs et les ovoproduits. Les candidatures peuvent être déposées jusqu'au 15 juin…</t>
+  </si>
+  <si>
+    <t>lun, 25/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/18e-prix-recherche-linstitute-egg-studies</t>
+  </si>
+  <si>
+    <t>4a. Appel à projets Eau CAJAMAR INNOVA</t>
+  </si>
+  <si>
+    <t>Ouvert jusqu'au 2 mai, inscription pour le 4. édition de l'incubateur et accélérateur de startups CAJAMAR INNOVA spécialisé dans les technologies de l'eau , pour la sélection de projets technologiques apportant de réelles solutions aux problèmes de l'eau. Après la clôture de la date limite de réception des candidatures, un maximum de 10 projets nationaux et internationaux seront sélectionnés à…</t>
+  </si>
+  <si>
+    <t>jeu, 21/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/4a-appel-projets-eau-cajamar-innova</t>
+  </si>
+  <si>
+    <t>Subventions pour des projets de recherche appliquée dans le secteur apicole</t>
+  </si>
+  <si>
+    <t>Des subventions sont demandées pour la mise en œuvre de projets de recherche appliquée dans le secteur apicole et ses produits dans le cadre de l'intervention du secteur apicole PEPAC ( extrait de l'appel au Journal officiel de l'État du 20/03/2024). L'intervention dans le secteur apicole comprend de nombreux types d' interventions possibles , parmi lesquelles il convient de souligner la mesure…</t>
+  </si>
+  <si>
+    <t>mer, 20/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/subventions-pour-des-projets-recherche-appliquee-dans-le-secteur-apicole</t>
+  </si>
+  <si>
+    <t>Ouvrez le 4ème. édition des CNTA Food Tech Challengers pour les startups de l'agroalimentaire</t>
+  </si>
+  <si>
+    <t>Food (Tech)2 Challengers, programme de promotion technologique financé par le Ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) et porté par le CNTA (Centre National de Technologie et de Sécurité Alimentaire), lance sa quatrième édition afin qu'entre 4 et 8 startups puissent bénéficier des capacités et des connaissances du personnel expert du CNTA et améliorer sa solvabilité…</t>
+  </si>
+  <si>
+    <t>mer, 13/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/ouvrez-le-4eme-edition-des-cnta-food-tech-challengers-pour-les-startups</t>
+  </si>
+  <si>
+    <t>XXVI édition du Prix Fertiberia de la meilleure thèse de doctorat</t>
+  </si>
+  <si>
+    <t>Le Grupo Fertiberia annonce la 26ème édition de son Prix de la meilleure thèse de doctorat . L'objectif de ce prix est de promouvoir une application rationnelle et responsable des engrais compatible avec les critères de développement durable. La période de candidature sera ouverte jusqu’au 24 mai 2024. La dotation financière du 26ème Prix FERTIBERIA s'élève à 14 000 € pour le lauréat et 8 000 €…</t>
+  </si>
+  <si>
+    <t>lun, 11/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/xxvi-edition-du-prix-fertiberia-la-meilleure-these-doctorat</t>
+  </si>
+  <si>
+    <t>Composé breveté par le CSIC et l'UPV réduit l'impact de la sécheresse et améliore la productivité des plants de tomates</t>
+  </si>
+  <si>
+    <t>Les travaux, publiés dans Horticulture Research , par l'équipe de l'Institut de biologie moléculaire et cellulaire des plantes, IBMCP (centre commun du CSIC et de l'UPV) ont découvert comment le butanoate d'hexényle (HB), un arôme émis par les plants de tomates pour résister bactéries : « Compte tenu de l’importance du contrôle stomatique sur le stress hydrique, les traitements à base d’HB…</t>
+  </si>
+  <si>
+    <t>mer, 06/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/compose-brevete-par-le-csic-et-lupv-reduit-limpact-la-secheresse-et-ameliore-la</t>
+  </si>
+  <si>
+    <t>2a. Appel à projets INTERREG SUDOE</t>
+  </si>
+  <si>
+    <t>Le deuxième appel à projets Sudoe est ouvert jusqu'au 31 mai 2024 à toutes les entités et entreprises publiques, privées ou à but non lucratif. Doté d'un budget de 53,7 millions. € , les projets approuvés par le Programme portent sur cinq axes prioritaires : Recherche et innovation ; compétitivité des PME, Économie bas carbone, Lutte contre le changement climatique et Environnement et efficacité…</t>
+  </si>
+  <si>
+    <t>lun, 26/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/2a-appel-projets-interreg-sudoe</t>
+  </si>
+  <si>
+    <t>Un consortium européen auquel participe le CSIC partagera des données scientifiques ouvertes sur les changements climatiques mondiaux</t>
+  </si>
+  <si>
+    <t>Le Conseil Supérieur de la Recherche Scientifique , à travers l' Institut de Physique de Cantabrie (IFCA, CSIC-UC), qui fait partie du projet Envri-Hub Next financé par le programme-cadre Horizon Europe de la Commission européenne, fournira un soutien informatique à la recherche. équipes en sciences de l'environnement pour faire progresser l'étude du changement climatique, depuis les mesures et…</t>
+  </si>
+  <si>
+    <t>ven, 16/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/consortium-europeen-auquel-participe-le-csic-partagera-des-donnees-scientifiques</t>
+  </si>
+  <si>
+    <t>Des capteurs solaires bons pour votre poche et pour l'environnement</t>
+  </si>
+  <si>
+    <t>Une étude menée par une équipe de chercheurs soutenue par le projet ASTEP (Application of Solar Thermal Energy to Processes), financé par l'UE, a développé des capteurs solaires de pointe pour les processus industriels. La technologie SunDial promet de réduire les coûts de production et les émissions de carbone pour différentes industries. Le professeur Antonio Rovira, coordinateur du projet…</t>
+  </si>
+  <si>
+    <t>mer, 14/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/des-capteurs-solaires-bons-pour-votre-poche-et-pour-lenvironnement</t>
+  </si>
+  <si>
+    <t>La productivité élevée des plantes cultivées s’explique par les traits physiologiques de leurs géniteurs sauvages.</t>
+  </si>
+  <si>
+    <t>Une étude de l'Université Rey Juan Carlos dirigée par le professeur Ruben Milla et à laquelle participent des chercheurs du Conseil supérieur de la recherche scientifique (CSIC) a analysé pourquoi les plantes cultivées sont des espèces qui accumulent des ressources et à croissance rapide. L'étude récemment publiée dans la revue Nature Plants analyse l'origine et l'évolution de différents traits…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/la-productivite-elevee-des-plantes-cultivees-sexplique-par-les-traits-physiologiques</t>
+  </si>
+  <si>
+    <t>Le gouvernement est fermement engagé en faveur de l'innovation dans le secteur agroalimentaire</t>
+  </si>
+  <si>
+    <t>Lors de la présentation du IVe Rapport sur le secteur Foodtech en Espagne préparé par l'ICEX , le ministère de l'Agriculture, de la Pêche et de l'Alimentation (Ministère) soutient fermement la transformation numérique du secteur et l'industrie florissante des technologies auxiliaires pour l'agriculture en Espagne, en soulignant. l'importance de l'innovation et de la technologie en tant qu'outils…</t>
+  </si>
+  <si>
+    <t>mer, 07/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-gouvernement-est-fermement-engage-faveur-linnovation-dans-le-secteur</t>
+  </si>
+  <si>
+    <t>Le CSIC et la Fondation Forum Environnemental signent un accord pour rechercher l'économie circulaire</t>
+  </si>
+  <si>
+    <t>Le Conseil Supérieur de la Recherche Scientifique ( CSIC ) et la Fondation Forum de l'Environnement ( FFA ) ont signé un Accord de Collaboration dans le cadre de la Plateforme Thématique Interdisciplinaire pour le Développement Durable et l'Economie Circulaire ( SosEcoCir ) du CSIC pour développer des projets de recherche dans le domaine de l'économie circulaire . Cette collaboration vise à unir…</t>
+  </si>
+  <si>
+    <t>jeu, 01/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-csic-et-la-fondation-forum-environnemental-signent-accord-pour-rechercher-leconomie</t>
+  </si>
+  <si>
+    <t>Libre accès à la recherche sur les pollinisateurs sauvages</t>
+  </si>
+  <si>
+    <t>La recherche sur les abeilles, les papillons et autres insectes pollinisateurs est d’une importance vitale. Il nous montre comment sauvegarder ces pollinisateurs et leur précieuse contribution à l’écosystème et à notre économie. Cela peut également contribuer à orienter les initiatives publiques et privées qui s’efforcent de stopper et d’inverser la perte de biodiversité. C’est pourquoi l’UE a…</t>
+  </si>
+  <si>
+    <t>lun, 27/11/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/libre-acces-la-recherche-sur-les-pollinisateurs-sauvages</t>
+  </si>
+  <si>
+    <t>Luis Planas : La recherche et l'innovation sont des outils stratégiques pour une production alimentaire efficace</t>
+  </si>
+  <si>
+    <t>Le ministre de l'Agriculture, de la Pêche et de l'Alimentation, Luis Planas, a réitéré aujourd'hui que la recherche, l'innovation et l'application des nouvelles technologies sont des « outils stratégiques essentiels » qui permettront une production alimentaire plus efficace, qui consomme moins de ressources et qui génère une plus grande valeur ajoutée. et une meilleure qualité de vie dans les…</t>
+  </si>
+  <si>
+    <t>mer, 31/05/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/luis-planas-la-recherche-et-linnovation-sont-des-outils-strategiques-pour-une</t>
+  </si>
+  <si>
     <t>Le conseil agricole se consolide en tant que pilier stratégique d'AKIS en Espagne et en Europe.</t>
   </si>
   <si>
     <t>La conférence « Le conseil agricole au cœur de l’AKIS en Espagne et en Europe » , organisée par la Plateforme des conseillers AKIS en collaboration avec le ministère de l’Agriculture, de la Pêche et de l’Alimentation (MAPA), a réuni des experts nationaux et internationaux le 28 avril à La Vega Innova pour analyser le rôle clé du conseil dans la transformation du secteur agroalimentaire. La…</t>
   </si>
   <si>
-    <t>jeu 30/04/2026 - 23:39</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/fr/informations/le-conseil-agricole-se-consolide-tant-que-pilier-strategique-dakis-espagne-et-europe</t>
   </si>
   <si>
-    <t>Nouvel appel à projets pour 2026 destiné à financer les échanges de connaissances dans le secteur agroalimentaire et forestier, pour un montant de près de 10 millions d'euros.</t>
-[...202 lines deleted...]
-  <si>
     <t>La numérisation des campagnes : un atout pour l'avenir de l'irrigation dans la Communauté d'irrigation de La Nava</t>
   </si>
   <si>
     <t>La numérisation est devenue un outil essentiel pour relever les grands défis de l'agriculture au XXIe siècle : la rareté de l'eau, le changement climatique et la nécessité de produire davantage avec moins de ressources. Dans ce contexte, les nouvelles technologies appliquées à l'irrigation, telles que les capteurs, les plateformes de données, l'automatisation et la gestion à distance,…</t>
   </si>
   <si>
-    <t>ven 16/01/2026 - 11:33</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/fr/informations/la-numerisation-des-campagnes-atout-pour-lavenir-lirrigation-dans-la-communaute</t>
   </si>
   <si>
-    <t>Évolution du projet GO Olivebiome</t>
-[...346 lines deleted...]
-  <si>
     <t>Appel à candidatures pour de nouveaux groupes thématiques du réseau PAC de l'UE</t>
   </si>
   <si>
     <t>Les candidatures peuvent être soumises jusqu'au 9 juillet pour participer en tant qu'expert aux nouveaux groupes de discussion thématiques axés sur la santé des forêts, la chaîne de valeur de la laine et l'énergie dans les exploitations agricoles. Les agriculteurs, forestiers, consultants , scientifiques et autres innovateurs possédant des connaissances et une expérience spécifiques sur les…</t>
   </si>
   <si>
-    <t>ven 13/06/2025 - 12:19</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/fr/informations/appel-candidatures-pour-nouveaux-groupes-thematiques-du-reseau-pac-lue</t>
   </si>
   <si>
-    <t>Nouvel accord Cajamar-UAL pour faire d'Almería une référence en matière de technologie agroalimentaire</t>
-[...415 lines deleted...]
-  <si>
     <t>Le Réseau PAC publie le premier numéro de « Savia Rural »</t>
   </si>
   <si>
     <t>Le Réseau PAC a publié « Savia Rural » , la première d'une série de publications trimestrielles qui soutiennent la réalisation des objectifs de communication du nouveau Plan Stratégique de la PAC ( PEPAC 2023-2027 ), pour aborder des sujets d'actualité sur la rentabilité agraire dans chaque numéro. et le développement rural. Sa proposition fondamentale est d'offrir des informations de qualité sur…</t>
   </si>
   <si>
-    <t>jeu 15/02/2024 - 10:08</t>
+    <t>lun, 06/02/0204 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/le-reseau-pac-publie-le-premier-numero-savia-rural</t>
-  </si>
-[...34 lines deleted...]
-    <t>https://akisplataforma.es/fr/informations/luis-planas-la-recherche-et-linnovation-sont-des-outils-strategiques-pour-une</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1427,61 +1457,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D89"/>
+  <dimension ref="A1:D95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D89"/>
+      <selection activeCell="A1" sqref="A1:D95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="264.078" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
@@ -1673,1060 +1703,1138 @@
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="D18" s="1" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="C19" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="D19" s="1" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="C20" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="D21" s="1" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="D22" s="1" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="D23" s="1" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="D24" s="1" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B51" s="1"/>
+        <v>191</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>192</v>
+      </c>
       <c r="C51" s="1" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
-        <v>211</v>
-[...3 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="B54" s="1"/>
       <c r="C54" s="1" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
-        <v>267</v>
+        <v>257</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>268</v>
+        <v>258</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>324</v>
+        <v>314</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>333</v>
+        <v>323</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
-        <v>335</v>
+        <v>325</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>336</v>
+        <v>326</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>345</v>
+        <v>331</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
-        <v>347</v>
+        <v>336</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D91" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="B89" s="1" t="s">
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="B92" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="D89" s="1" t="s">
+      <c r="C92" s="1"/>
+      <c r="D92" s="1" t="s">
         <v>354</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C93" s="1"/>
+      <c r="D93" s="1" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="C94" s="1"/>
+      <c r="D94" s="1" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>364</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>