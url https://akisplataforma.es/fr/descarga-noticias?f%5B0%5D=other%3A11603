--- v0 (2026-06-18)
+++ v1 (2026-11-08)
@@ -12,278 +12,305 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Nous mangeons moins, dépensons plus et cuisinons différemment : le réseau CAP analyse l’évolution des habitudes alimentaires en Espagne | CAP Network</t>
+  </si>
+  <si>
+    <t>2 octobre 2026 Qualité et chaîne alimentaire La nouvelle publication du réseau PAC révèle une transformation du panier d'achat et de la cuisine espagnole : le volume d'aliments achetés diminue, les dépenses augmentent et la demande de produits pratiques et faciles à préparer est croissante. La nouvelle publication du réseau PAC révèle une transformation du panier d'achat et de la cuisine…</t>
+  </si>
+  <si>
+    <t>ven, 02/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/nous-mangeons-moins-depensons-plus-et-cuisinons-differemment-le-reseau-cap-analyse</t>
+  </si>
+  <si>
+    <t>Luis Planas défend à Bruxelles une PAC dotée d'un budget suffisant, simplifiée et sans renationalisation.</t>
+  </si>
+  <si>
+    <t>Le ministre de l'Agriculture, de la Pêche et de l'Alimentation, Luis Planas, a rencontré aujourd'hui à Bruxelles le vice-président de la commission de l'agriculture du Parlement européen et rapporteur pour la future politique agricole commune (PAC), Norbert Lins, lors d'une réunion axée sur la conception de la politique agricole européenne pour la période 2028-2034. Lors de la réunion, Planas a…</t>
+  </si>
+  <si>
+    <t>mer, 15/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/luis-planas-defend-bruxelles-une-pac-dotee-dun-budget-suffisant-simplifiee-et-sans</t>
+  </si>
+  <si>
+    <t>40 ans de présence de l'Espagne dans la PAC : quatre décennies à cultiver l'avenir de la campagne espagnole</t>
+  </si>
+  <si>
+    <t>La politique agricole commune a soutenu la modernisation du secteur agroalimentaire, le développement des zones rurales et l'évolution vers une agriculture et un élevage plus durables, innovants et compétitifs. La politique agricole commune a soutenu la modernisation du secteur agroalimentaire, le développement des zones rurales et l'évolution vers une agriculture et un élevage plus durables,…</t>
+  </si>
+  <si>
+    <t>mar, 07/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/40-ans-presence-lespagne-dans-la-pac-quatre-decennies-cultiver-lavenir-la-campagne</t>
+  </si>
+  <si>
     <t>Nouvel appel à projets pour 2026 destiné à financer les échanges de connaissances dans le secteur agroalimentaire et forestier, pour un montant de près de 10 millions d'euros.</t>
   </si>
   <si>
     <t>La date limite pour soumettre les candidatures est le 18 mai. L'aide est cofinancée à 43 % par le FEADER et à 57 % par le ministère. Le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) a publié le 16 avril au Journal officiel de l'État (BOE) un nouvel appel à l'aide pour promouvoir l'échange de connaissances, l'innovation et la formation dans le secteur agroalimentaire , avec…</t>
   </si>
   <si>
-    <t>lun 20/04/2026 - 15:46</t>
+    <t>jeu, 16/04/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/nouvel-appel-projets-pour-2026-destine-financer-les-echanges-connaissances-dans-le</t>
   </si>
   <si>
     <t>Conférence CDTI « Entre deux programmes, Horizon Europe »</t>
   </si>
   <si>
     <t>Le CDTI organise la treizième édition de la Conférence du Programme-cadre de l'Union européenne pour la recherche et l'innovation (PC) en Espagne, sous le thème « Entre deux programmes, Horizon Europe », qui se tiendra… 16 juin au Palau de Congressos de Catalunya (Barcelone). Cet événement sera organisé en collaboration avec le ministère de la Science, de l'Innovation et des Universités, la…</t>
   </si>
   <si>
-    <t>mer 28/01/2026 - 11:19</t>
+    <t>mer, 28/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/conference-cdti-entre-deux-programmes-horizon-europe</t>
   </si>
   <si>
     <t>APP-TRI : échantillonnage foliaire du blé pour « lire » la parcelle et affiner la prévision de récolte</t>
   </si>
   <si>
-    <t>Source : APP-TRI Le groupe opérationnel APP-TRI progresse sur l'un des piliers essentiels du projet : la transformation des données agronomiques en temps réel issues des champs en une application numérique capable d'estimer la productivité du blé et d'anticiper les éventuelles variations de rendement . Cet outil intègre les informations provenant des cartes de rendement des moissonneuses-…</t>
-[...2 lines deleted...]
-    <t>mar 27/01/2026 - 12:27</t>
+    <t>Source : APP-TRI Le groupe opérationnel APP-TRI progresse sur l'un des piliers essentiels du projet : la transformation des données agronomiques en temps réel issues des champs en une application numérique capable d'estimer la productivité du blé et d'anticiper les éventuelles variations de rendement . Cet outil intègre les informations provenant des cartes de rendement des moissonneuses…</t>
+  </si>
+  <si>
+    <t>jeu, 15/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/app-tri-echantillonnage-foliaire-du-ble-pour-lire-la-parcelle-et-affiner-la-prevision</t>
   </si>
   <si>
+    <t>L’organisme de coordination espagnol AKIS approuve sa feuille de route pour 2026 et renforce l’alignement entre la science, l’innovation et le secteur agroalimentaire.</t>
+  </si>
+  <si>
+    <t>Le 17 décembre 2025 , la deuxième réunion plénière de l’Organe de coordination du Système de connaissances et d’innovation en agriculture (SCIA-AKIS) s’est tenue au siège du ministère de l’Agriculture, de la Pêche et de l’Alimentation à Madrid. Cette session, qui s’est déroulée en présentiel, était coprésidée par la secrétaire d’État à l’Agriculture et à l’Alimentation, Begoña García Bernal , et…</t>
+  </si>
+  <si>
+    <t>lun, 12/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lorganisme-coordination-espagnol-akis-approuve-sa-feuille-route-pour-2026-et-renforce</t>
+  </si>
+  <si>
     <t>L’appel à propositions pour les subventions CDTI dans le cadre du programme « Écosystèmes d’innovation et de transfert 2025 » reste ouvert jusqu’au 12 février.</t>
   </si>
   <si>
     <t>L’appel à candidatures pour les écosystèmes d’innovation et de transfert 2025 reste ouvert jusqu’au 12 février 2026 , dans le but de renforcer les écosystèmes interrégionaux axés sur le transfert, la diffusion et la valorisation des connaissances , conformément à l’approche des Systèmes de connaissances et d’innovation agricoles (AKIS) . Cette action vise à encourager des modèles collaboratifs et…</t>
   </si>
   <si>
-    <t>mar 20/01/2026 - 17:45</t>
+    <t>mer, 17/12/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/lappel-propositions-pour-les-subventions-cdti-dans-le-cadre-du-programme-ecosystemes</t>
   </si>
   <si>
-    <t>L’organisme de coordination espagnol AKIS approuve sa feuille de route pour 2026 et renforce l’alignement entre la science, l’innovation et le secteur agroalimentaire.</t>
-[...10 lines deleted...]
-  <si>
     <t>Programme détaillé d'AGROBIOTECH 2025 : innovation, biotechnologie et numérisation se rencontrent à Lleida</t>
   </si>
   <si>
     <t>Du 25 au 27 novembre à la Fira de Lleida L'événement AGROBIOTECH 2025 fera de Lleida l'épicentre de l'innovation agroalimentaire et forestière du 25 au 27 novembre , réunissant chercheurs, entreprises, centres technologiques et entités publiques autour des grands défis du secteur : durabilité, numérisation et changement climatique. Le programme comprend plus de cinquante conférences, tables…</t>
   </si>
   <si>
-    <t>mar 11/11/2025 - 16:29</t>
+    <t>mar, 11/11/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/programme-detaille-dagrobiotech-2025-innovation-biotechnologie-et-numerisation-se</t>
   </si>
   <si>
     <t>L’événement final du plan AGROALNEXT, à Pampelune, présentera plus de 260 projets de R&amp;D dans le secteur agroalimentaire.</t>
   </si>
   <si>
     <t>Depuis trois ans, le plan agroalimentaire complémentaire AGROALNEXT, promu par le gouvernement espagnol par l'intermédiaire du ministère de la Science, de l'Innovation et des Universités , a réuni les talents de plus de 27 centres de recherche , 7 communautés autonomes et des centaines de chercheurs dans un effort commun pour faire du secteur agroalimentaire espagnol une référence en matière de…</t>
   </si>
   <si>
-    <t>jeu 06/11/2025 - 09:59</t>
+    <t>ven, 31/10/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/levenement-final-du-plan-agroalnext-pampelune-presentera-plus-260-projets-rd-dans-le</t>
   </si>
   <si>
     <t>Luis Planas a souligné l'importance de l'agriculture de précision, de la recherche et de la technologie pour améliorer l'efficacité agroalimentaire et relever les défis climatiques lors de Fruit Attraction 2025.</t>
   </si>
   <si>
     <t>Le ministre de l'Agriculture, de la Pêche et de l'Alimentation, Luis Planas , a inauguré aujourd'hui, 30 septembre, la 17e édition de Fruit Attraction , soulignant le rôle de l'Espagne en tant que premier producteur de fruits et légumes de l'UE et huitième au monde , avec une moyenne annuelle de plus de 25 millions de tonnes ; et Il a souligné l'importance de l'agriculture de précision, de la…</t>
   </si>
   <si>
-    <t>mar 30/09/2025 - 15:52</t>
+    <t>mar, 30/09/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/luis-planas-souligne-limportance-lagriculture-precision-la-recherche-et-la-technologie</t>
   </si>
   <si>
+    <t>Subventions-Programme Emplea Verde+ 2024</t>
+  </si>
+  <si>
+    <t>La Fondation Biodiversité publie l'appel à subventions Emplea Verde + 2024 pour soutenir des projets (montant par projet compris entre 150 000 € et 2 millions d'euros) qui favorisent la transition écologique de l'économie à travers des actions de formation , destinées aux chômeurs, aux travailleurs et aux entrepreneurs. Les projets seront encadrés dans l'un des 14 axes prioritaires suivants :…</t>
+  </si>
+  <si>
+    <t>mer, 20/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/subventions-programme-emplea-verde-2024</t>
+  </si>
+  <si>
+    <t>XV édition des « Prix d'excellence pour l'innovation pour les femmes rurales »</t>
+  </si>
+  <si>
+    <t>Dans le but de distinguer les projets innovants développés par les femmes des zones rurales et les actions qui reconnaissent leur rôle fondamental sur le territoire, le Ministère de l'Agriculture, de la Pêche et de l'Alimentation convoque la XVe édition des « Prix d'excellence pour l'innovation des femmes rurales ». Ces prix sont annoncés en 4 catégories , (1) Excellence pour l'innovation dans l…</t>
+  </si>
+  <si>
+    <t>ven, 08/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/xv-edition-des-prix-dexcellence-pour-linnovation-pour-les-femmes-rurales</t>
+  </si>
+  <si>
+    <t>Prolongation du délai de justification et de demande de paiement de l'aide au vin</t>
+  </si>
+  <si>
+    <t>Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation a prolongé de 30 jours le délai de justification et de paiement du premier appel d'intervention en investissements matériels et immatériels dans les installations de transformation et les infrastructures vitivinicoles, ainsi que dans les structures et instruments de commercialisation, qui favorisera une meilleure exécution des…</t>
+  </si>
+  <si>
+    <t>lun, 26/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/prolongation-du-delai-justification-et-demande-paiement-laide-au-vin</t>
+  </si>
+  <si>
+    <t>Le rapport final de l'OMC est d'accord avec la Commission européenne sur les olives noires espagnoles</t>
+  </si>
+  <si>
+    <t>Le gouvernement apprécie positivement le rapport final du Comité de conformité de l' Organisation mondiale du commerce (OMC) demandé par la Commission européenne dans le différend sur les olives noires espagnoles . Le rapport de l'OMC soutient les arguments européens contre les mesures protectionnistes imposées par les États-Unis aux olives noires d'Espagne car incompatibles avec les normes de…</t>
+  </si>
+  <si>
+    <t>mar, 20/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-rapport-final-lomc-est-daccord-avec-la-commission-europeenne-sur-les-olives-noires</t>
+  </si>
+  <si>
+    <t>Boîte à outils rurale : Guide de financement virtuel pour les zones rurales</t>
+  </si>
+  <si>
+    <t>Le « Kit Rural » ou « Rural Toolkit » est une plateforme numérique servant de guide qui centralise les différents types de financements que l'Union européenne met à la disposition des zones rurales des pays communautaires. Son objectif est d'aider les particuliers, les collectivités locales, les institutions. et les entreprises à identifier et à tirer parti des fonds, programmes et autres…</t>
+  </si>
+  <si>
+    <t>mer, 14/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/boite-outils-rurale-guide-financement-virtuel-pour-les-zones-rurales</t>
+  </si>
+  <si>
+    <t>Présentation du rapport interactif ECREA 2.0</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation présente la nouvelle version de l'outil d'études des coûts et des revenus des exploitations agricoles (Ecrea 2.0), conçu par le sous-secrétaire à l'Agriculture, à la Pêche et à l'Alimentation du ministère. Ce rapport présente des données sur la superficie, la production, les revenus, les coûts et les résultats technico-économiques…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/presentation-du-rapport-interactif-ecrea-20</t>
+  </si>
+  <si>
+    <t>Réunion de la séance plénière de l'Observatoire de la Chaîne Alimentaire</t>
+  </si>
+  <si>
+    <t>Le ministre de l'Agriculture, de la Pêche et de l'Alimentation, Luis Planas, a assuré aujourd'hui que la modification de la loi sur les mesures visant à améliorer le fonctionnement de la chaîne alimentaire , entrée en vigueur en décembre 2021, « fonctionne ». Dans le même temps, il a préconisé de « renforcer son application » par un effort accru en matière d'inspections. Au cours de la XVIIe…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/reunion-la-seance-pleniere-lobservatoire-la-chaine-alimentaire</t>
+  </si>
+  <si>
+    <t>Aides directes CAP 2023</t>
+  </si>
+  <si>
+    <t>Aides directes CAP 2023 Les aides directes de la Politique Agricole Commune (PAC) pour la campagne 2023 dépassent 3,475 millions d'euros au 31 décembre 2023. Ce montant est similaire à celui versé dans d'autres premières campagnes dans lesquelles une nouvelle campagne PAC a été lancée. Communauté autonome TOTAL (€) ANDALOUSIE 999 539 275,60 Aragon 302 906 965,61 ASTURIES 45 837 361,14 BALEARES 20…</t>
+  </si>
+  <si>
+    <t>ven, 05/01/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/aides-directes-cap-2023</t>
+  </si>
+  <si>
+    <t>L'Instrument Financier de Gestion Centralisée facilite l'accès au crédit à 1 000 exploitations agricoles et industries du secteur agroalimentaire</t>
+  </si>
+  <si>
+    <t>L'Instrument Financier de Gestion Centralisée (IFGC), promu par le Ministère de l'Agriculture, de la Pêche et de l'Alimentation, a facilité l'accès au crédit à 1 000 agriculteurs, éleveurs forestiers et industries agroalimentaires de Castille-et-León, d'Estrémadure et de Galice. Ce sont ces trois communautés autonomes qui, jusqu'à présent, ont décidé de consacrer une partie du Fonds agraire…</t>
+  </si>
+  <si>
+    <t>ven, 28/04/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/linstrument-financier-gestion-centralisee-facilite-lacces-au-credit-1-000</t>
+  </si>
+  <si>
     <t>Le capital financier s’engage pour une agriculture technologique et durable : le cas d’Atgro</t>
   </si>
   <si>
     <t>Ces dernières années, le secteur agricole a connu un changement significatif dans la manière dont il est considéré comme un investissement financier. Bien que traditionnellement certains types de modèles économiques aient toujours été exploités d’un point de vue financier, l’agriculture a souvent été perçue comme un secteur peu performant et fortement exposé aux risques climatiques . Cependant,…</t>
   </si>
   <si>
-    <t>jeu 12/09/2024 - 16:03</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/fr/informations/le-capital-financier-sengage-pour-une-agriculture-technologique-et-durable-le-cas</t>
-  </si>
-[...106 lines deleted...]
-    <t>https://akisplataforma.es/fr/informations/linstrument-financier-gestion-centralisee-facilite-lacces-au-credit-1-000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -590,61 +617,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D19"/>
+  <dimension ref="A1:D22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D19"/>
+      <selection activeCell="A1" sqref="A1:D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="249.939" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
@@ -850,68 +877,108 @@
         <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="C19" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C19" s="1" t="s">
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="B20" s="1" t="s">
         <v>75</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1" t="s">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>