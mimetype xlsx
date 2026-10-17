--- v0 (2026-06-18)
+++ v1 (2026-10-17)
@@ -12,563 +12,566 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>40 ans de présence de l'Espagne dans la PAC : quatre décennies à cultiver l'avenir de la campagne espagnole</t>
+  </si>
+  <si>
+    <t>La politique agricole commune a soutenu la modernisation du secteur agroalimentaire, le développement des zones rurales et l'évolution vers une agriculture et un élevage plus durables, innovants et compétitifs. La politique agricole commune a soutenu la modernisation du secteur agroalimentaire, le développement des zones rurales et l'évolution vers une agriculture et un élevage plus durables,…</t>
+  </si>
+  <si>
+    <t>mar 07/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/40-ans-presence-lespagne-dans-la-pac-quatre-decennies-cultiver-lavenir-la-campagne</t>
+  </si>
+  <si>
+    <t>Provacuno lance une application web pour mesurer l'empreinte carbone des bovins en Espagne</t>
+  </si>
+  <si>
+    <t>La nouvelle application, déjà disponible pour le secteur bovin sur le site web huellavacunosostenible.eu , est l'une des étapes clés du Plan de promotion de la viande bovine européenne durable (SEUB), cofinancé par l'Union européenne et piloté par Provacuno (Espagne) et Apaq-W (Belgique). L'outil permet la quantification rigoureuse des émissions de gaz à effet de serre, de dioxyde de carbone (CO…</t>
+  </si>
+  <si>
+    <t>mer 29/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/provacuno-lance-une-application-web-pour-mesurer-lempreinte-carbone-des-bovins-espagne</t>
+  </si>
+  <si>
+    <t>Nouvel appel à projets pour 2026 destiné à financer les échanges de connaissances dans le secteur agroalimentaire et forestier, pour un montant de près de 10 millions d'euros.</t>
+  </si>
+  <si>
+    <t>La date limite pour soumettre les candidatures est le 18 mai. L'aide est cofinancée à 43 % par le FEADER et à 57 % par le ministère. Le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) a publié le 16 avril au Journal officiel de l'État (BOE) un nouvel appel à l'aide pour promouvoir l'échange de connaissances, l'innovation et la formation dans le secteur agroalimentaire , avec…</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/nouvel-appel-projets-pour-2026-destine-financer-les-echanges-connaissances-dans-le</t>
+  </si>
+  <si>
+    <t>Provacuno présente à Alimentaria 2026 les nouveautés de la deuxième année de la campagne européenne « Pour une Europe durable, la mission particulière du bœuf ».</t>
+  </si>
+  <si>
+    <t>Cofinancée par l'Union européenne et menée par Provacuno (Espagne) et Apaq-W (Belgique), la campagne poursuit ses efforts pour réduire les émissions et prévenir et améliorer la dégradation des sols. Parmi les étapes clés figurent le lancement prochain d'une application web permettant de mesurer l'empreinte carbone, ainsi que des actions menées en Espagne, en Belgique et dans d'autres pays…</t>
+  </si>
+  <si>
+    <t>lun 23/03/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/provacuno-presente-alimentaria-2026-les-nouveautes-la-deuxieme-annee-la-campagne</t>
+  </si>
+  <si>
+    <t>Les séminaires CITOLIVA débutent en mars à Cordoue : six journées techniques pour dynamiser l’avenir des oliveraies.</t>
+  </si>
+  <si>
+    <t>Cordoue sera le point de départ des séminaires CITOLIVA , une proposition de formation en présentiel qui relie la science, la pratique et le territoire pour relever les grands défis du secteur de l'huile d'olive : le changement climatique, la rareté des ressources et la demande croissante de qualité . Sous la devise « Faites partie du réseau de connaissances qui transforme l’oliveraie » ,…</t>
+  </si>
+  <si>
+    <t>jeu 26/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/les-seminaires-citoliva-debutent-mars-cordoue-six-journees-techniques-pour-dynamiser</t>
+  </si>
+  <si>
+    <t>Castillo de Canena sera la première oliveraie espagnole à confier la lutte antiparasitaire à des insectes bénéfiques.</t>
+  </si>
+  <si>
+    <t>Cette initiative, promue par CITOLIVA à travers son service AGRO·LIVE Natural Allies, permettra de réduire l’utilisation de pesticides et de renforcer l’équilibre naturel des cultures. Dans les oliveraies de Castillo de Canena, ce ne seront plus seulement les techniciens et les tracteurs qui œuvreront. Dès cette saison, les insectes entreront aussi en action. Petits, discrets et presque…</t>
+  </si>
+  <si>
+    <t>mar 17/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/castillo-canena-sera-la-premiere-oliveraie-espagnole-confier-la-lutte-antiparasitaire</t>
+  </si>
+  <si>
+    <t>Le troisième appel à propositions cofinancé par l'Association européenne AGROECOLOGY se clôture le 18 février.</t>
+  </si>
+  <si>
+    <t>L’association européenne AGROECOLOGY a officiellement ouvert le 3e appel à projets de recherche et d’innovation cofinancés , sous la devise « Promouvoir la diversité génétique végétale et animale et donner aux agriculteurs les moyens d’accélérer la transition agroécologique » . Cet appel à projets se concentre sur deux piliers clés de la transition agroécologique : la dimension génétique et la…</t>
+  </si>
+  <si>
+    <t>mer 28/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-troisieme-appel-propositions-cofinance-par-lassociation-europeenne-agroecology-se</t>
+  </si>
+  <si>
+    <t>Il est désormais possible de participer à la conférence du réseau PAC de l'UE sur la résilience de l'eau dans l'agriculture sans avoir à se soucier de l'eau.</t>
+  </si>
+  <si>
+    <t>Le réseau PAC de l’UE a lancé un appel à manifestation d’intérêt pour participer à la conférence « Résilience de l’eau dans l’agriculture : l’innovation en pratique » , une réunion européenne axée sur l’innovation, l’échange de connaissances et l’approche EIP-AGRI . La date limite pour soumettre les candidatures afin de participer à cette réunion, qui se tiendra à Hambourg, en Allemagne, du 19 au…</t>
+  </si>
+  <si>
+    <t>mer 21/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/il-est-desormais-possible-participer-la-conference-du-reseau-pac-lue-sur-la-resilience</t>
+  </si>
+  <si>
+    <t>En 2026, débutera le bloc d'ateliers techniques sectoriels du plan de promotion d'une agriculture régénératrice et durable.</t>
+  </si>
+  <si>
+    <t>En 2026, le bloc d’ateliers techniques sectoriels débute dans le cadre du programme « Ateliers techniques et séminaires pour promouvoir une agriculture régénératrice et durable » , une initiative lancée en mars 2025 par la Fondation Juana de Vega et la société Agroassessor , et subventionnée par le ministère de l’Agriculture, de la Pêche et de l’Alimentation . Depuis près d'un an et demi, les…</t>
+  </si>
+  <si>
+    <t>mar 13/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/2026-debutera-le-bloc-dateliers-techniques-sectoriels-du-plan-promotion-dune</t>
+  </si>
+  <si>
+    <t>L’organisme de coordination espagnol AKIS approuve sa feuille de route pour 2026 et renforce l’alignement entre la science, l’innovation et le secteur agroalimentaire.</t>
+  </si>
+  <si>
+    <t>Le 17 décembre 2025 , la deuxième réunion plénière de l’Organe de coordination du Système de connaissances et d’innovation en agriculture (SCIA-AKIS) s’est tenue au siège du ministère de l’Agriculture, de la Pêche et de l’Alimentation à Madrid. Cette session, qui s’est déroulée en présentiel, était coprésidée par la secrétaire d’État à l’Agriculture et à l’Alimentation, Begoña García Bernal , et…</t>
+  </si>
+  <si>
+    <t>lun 12/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lorganisme-coordination-espagnol-akis-approuve-sa-feuille-route-pour-2026-et-renforce</t>
+  </si>
+  <si>
+    <t>ASH4SOIL a participé à la clôture du projet européen AF4EU</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel ASH4SOIL , coordonné par FEUGA , a participé le 12 décembre à la réunion régionale du Réseau régional d'innovation en agroforesterie (RAIN) du projet européen AF4EU , dirigé par l'Université de Saint-Jacques-de-Compostelle (USC). Cet événement a conclu trois années de collaboration et de travail conjoint entre des entités de 10 pays européens , dans le but de promouvoir l'…</t>
+  </si>
+  <si>
+    <t>mar 16/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/ash4soil-participe-la-cloture-du-projet-europeen-af4eu</t>
+  </si>
+  <si>
+    <t>CDTI Innovation financera la participation espagnole au troisième appel à projets du partenariat européen pour l'agroécologie</t>
+  </si>
+  <si>
+    <t>Le Centre pour le développement des technologies et de l'innovation (CDTI Innovación) a annoncé qu'il financera la participation d'entités espagnoles au troisième appel à propositions cofinancé du Partenariat européen pour l'agroécologie , récemment lancé sous le titre « Favoriser la diversité génétique végétale et animale et donner aux agriculteurs les moyens d'accélérer la transition…</t>
+  </si>
+  <si>
+    <t>mar 09/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/cdti-innovation-financera-la-participation-espagnole-au-troisieme-appel-projets-du</t>
+  </si>
+  <si>
+    <t>GO YesWeCast a présenté ses progrès en matière de conservation et d'amélioration du châtaignier lors de BioCastanea 2025.</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel YesWeCast , intégré au projet de R&amp;D NOVOXEN , a annoncé lors de la conférence scientifique et technique BioCastanea 2025 les principales avancées de sa stratégie de conservation du matériel génétique du châtaignier et d'amélioration de sa résilience face aux ravageurs et aux maladies . Lors de cette réunion clé pour le secteur du châtaignier, qui s'est tenue du 13 au…</t>
+  </si>
+  <si>
+    <t>mer 03/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-yeswecast-presente-ses-progres-matiere-conservation-et-damelioration-du-chataignier</t>
+  </si>
+  <si>
+    <t>L’appel à candidatures pour les séjours de recherche et développement est désormais ouvert afin de promouvoir le conseil scientifique au sein de l’Administration, sur des enjeux liés au secteur agroalimentaire et forestier.</t>
+  </si>
+  <si>
+    <t>L’ appel à projets « Séjours R&amp;D » offre une nouvelle opportunité à la communauté scientifique espagnole de contribuer directement à la conception et à l’amélioration des politiques publiques grâce à des conseils scientifiques auprès de l’Administration générale de l’État. Cette initiative novatrice, portée par l’ Office national de conseil scientifique (ONAC) et la Fondation espagnole pour…</t>
+  </si>
+  <si>
+    <t>mar 02/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lappel-candidatures-pour-les-sejours-recherche-et-developpement-est-desormais-ouvert</t>
+  </si>
+  <si>
+    <t>Accroître la digitalisation de l'élevage grâce au travail de GO LARRESNE et du centre technologique NEIKER</t>
+  </si>
+  <si>
+    <t>D’après le bulletin de la Fédération royale espagnole des associations d’éleveurs sélectionnés (RFEAGAS), le pâturage intelligent est une solution numérique répondant aux nouvelles exigences du secteur laitier. Le centre technologique NEIKER fait partie du groupement opérationnel LARRESNE, qui vise à promouvoir la digitalisation de l’élevage, à améliorer la gestion des troupeaux et à renforcer la…</t>
+  </si>
+  <si>
+    <t>lun 24/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/accroitre-la-digitalisation-lelevage-grace-au-travail-go-larresne-et-du-centre</t>
+  </si>
+  <si>
+    <t>La viande d'agneau comme outil de prévention des incendies de forêt</t>
+  </si>
+  <si>
+    <t>Source : GO Previnovic . Dans le cadre du salon EXPOSAGRIS, INTEROVIC a organisé la présentation « La viande d'agneau comme outil de prévention des incendies de forêt » , donnée par Ana Mªría Olaizola , chercheuse à l' Université de Saragosse (Unizar) et membre du Groupe opérationnel Previnovic. Le pâturage extensif : le « pompier silencieux » contre les mégafeux et l’abandon des zones rurales ?…</t>
+  </si>
+  <si>
+    <t>mer 12/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/la-viande-dagneau-comme-outil-prevention-des-incendies-foret</t>
+  </si>
+  <si>
+    <t>Programme détaillé d'AGROBIOTECH 2025 : innovation, biotechnologie et numérisation se rencontrent à Lleida</t>
+  </si>
+  <si>
+    <t>Du 25 au 27 novembre à la Fira de Lleida L'événement AGROBIOTECH 2025 fera de Lleida l'épicentre de l'innovation agroalimentaire et forestière du 25 au 27 novembre , réunissant chercheurs, entreprises, centres technologiques et entités publiques autour des grands défis du secteur : durabilité, numérisation et changement climatique. Le programme comprend plus de cinquante conférences, tables…</t>
+  </si>
+  <si>
+    <t>mar 11/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/programme-detaille-dagrobiotech-2025-innovation-biotechnologie-et-numerisation-se</t>
+  </si>
+  <si>
+    <t>EXPO SAGRIS 2025 : Plus de 100 activités pour relier la campagne à la ville et mettre en valeur l’innovation, le talent et la durabilité du secteur agroalimentaire</t>
+  </si>
+  <si>
+    <t>Du 6 au 8 novembre 2025 , le Pavillon 4 d'IFEMA MADRID deviendra le grand point de rencontre du monde agricole avec la célébration de la première édition d'EXPO SAGRIS, le Salon de l'agriculture et de l'élevage , organisé par IFEMA MADRID en collaboration avec ALAS (Alliance pour une agriculture durable) en tant qu'association promotrice. Sous le slogan « La campagne s'invite en ville », EXPO…</t>
+  </si>
+  <si>
+    <t>lun 03/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/expo-sagris-2025-plus-100-activites-pour-relier-la-campagne-la-ville-et-mettre-valeur</t>
+  </si>
+  <si>
+    <t>L’événement final du plan AGROALNEXT, à Pampelune, présentera plus de 260 projets de R&amp;D dans le secteur agroalimentaire.</t>
+  </si>
+  <si>
+    <t>Depuis trois ans, le plan agroalimentaire complémentaire AGROALNEXT, promu par le gouvernement espagnol par l'intermédiaire du ministère de la Science, de l'Innovation et des Universités , a réuni les talents de plus de 27 centres de recherche , 7 communautés autonomes et des centaines de chercheurs dans un effort commun pour faire du secteur agroalimentaire espagnol une référence en matière de…</t>
+  </si>
+  <si>
+    <t>ven 31/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/levenement-final-du-plan-agroalnext-pampelune-presentera-plus-260-projets-rd-dans-le</t>
+  </si>
+  <si>
+    <t>SPÉCIAL EXPOAGRITECH 2025, À MÁLAGA</t>
+  </si>
+  <si>
+    <t>Sur Akisplataforma.es, nous vous proposons une sélection des présentations les plus intéressantes et des innovations les plus marquantes du vaste catalogue proposé par son programme ExpoAgriTech 2025. Cet événement combine exposition commerciale, démonstrations et connaissances techniques à travers le Congrès AgriTech 4.0 , qui abordera les grands défis du secteur à travers six forums verticaux (…</t>
+  </si>
+  <si>
+    <t>jeu 23/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/special-expoagritech-2025-malaga</t>
+  </si>
+  <si>
+    <t>MAPA soutient l'innovation pour la durabilité dans le secteur agroalimentaire avec une participation intense à ExpoAgriTech 2025.</t>
+  </si>
+  <si>
+    <t>Du 28 au 30 octobre, Malaga deviendra l’épicentre de l’innovation agricole avec la célébration d’ExpoAgriTech 2025 – « La Foire Agricole 4.0 » , un événement qui réunira plus de 8 000 professionnels du secteur autour des dernières tendances technologiques qui transforment l’agriculture vers un modèle plus numérique, durable et compétitif . Le ministère de l'Agriculture, de la Pêche et de l'…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/mapa-soutient-linnovation-pour-la-durabilite-dans-le-secteur-agroalimentaire-avec-une</t>
+  </si>
+  <si>
+    <t>Castilla y León inaugure sa première forêt-laboratoire à Vega de Espinareda avec l'aide du groupe opérationnel PLANFORLAB.</t>
+  </si>
+  <si>
+    <t>Le groupement opérationnel PLANFORLAB a franchi une étape décisive de son développement avec l' inauguration de la première forêt-laboratoire de Castille-et-León , située à Vega de Espinareda (León) . Cet espace pionnier s'impose comme une référence en matière d'innovation, d'expérimentation et de transfert de connaissances pour la gestion durable des forêts , notamment en ce qui concerne la…</t>
+  </si>
+  <si>
+    <t>lun 13/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/castilla-y-leon-inaugure-sa-premiere-foret-laboratoire-vega-espinareda-avec-laide-du</t>
+  </si>
+  <si>
+    <t>Le Gouvernement Régional de VIÑA-RAÍCES inaugure sa deuxième parcelle de démonstration en Estrémadure.</t>
+  </si>
+  <si>
+    <t>Le Groupe Opérationnel VIÑA-RAÍCES continue d'avancer dans son essai de démonstration sur différentes méthodes de gestion des sols dans les vignobles, et a annoncé les détails de la deuxième parcelle de démonstration , située à Villafranca de los Barros (Badajoz) , comme la première. Cette parcelle de démonstration 02 couvre une superficie totale de 1,73 hectare de vignes, la zone d'essai…</t>
+  </si>
+  <si>
+    <t>lun 06/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-gouvernement-regional-vina-raices-inaugure-sa-deuxieme-parcelle-demonstration</t>
+  </si>
+  <si>
+    <t>Résolution finale de l'appel à projets Espaces d'expérimentation agricole 2025 : 12 projets sélectionnés</t>
+  </si>
+  <si>
+    <t>Le Réseau des Espaces d'Essais Agricoles (RETA) a publié la résolution finale de l' appel à projets Espaces d'Essais Agricoles 2025 , ouvert le 5 mai et visant à promouvoir la création et la consolidation d' espaces d'essai dans toute l'Espagne. Cet appel, soutenu par la Fondation Carasso , a alloué 260 000 € répartis en deux lignes d'aide : Axe 1 : prototypage d'espaces d'essais agricoles. Axe 2…</t>
+  </si>
+  <si>
+    <t>mar 30/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/resolution-finale-lappel-projets-espaces-dexperimentation-agricole-2025-12-projets</t>
+  </si>
+  <si>
+    <t>Luis Planas a souligné l'importance de l'agriculture de précision, de la recherche et de la technologie pour améliorer l'efficacité agroalimentaire et relever les défis climatiques lors de Fruit Attraction 2025.</t>
+  </si>
+  <si>
+    <t>Le ministre de l'Agriculture, de la Pêche et de l'Alimentation, Luis Planas , a inauguré aujourd'hui, 30 septembre, la 17e édition de Fruit Attraction , soulignant le rôle de l'Espagne en tant que premier producteur de fruits et légumes de l'UE et huitième au monde , avec une moyenne annuelle de plus de 25 millions de tonnes ; et Il a souligné l'importance de l'agriculture de précision, de la…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/luis-planas-souligne-limportance-lagriculture-precision-la-recherche-et-la-technologie</t>
+  </si>
+  <si>
+    <t>La FAFCYLE participe à Naturcyl 2025 pour mettre en avant le rôle des propriétaires forestiers.</t>
+  </si>
+  <si>
+    <t>La Fédération des Associations Forestières de Castille-et-León (FAFCYLE) sera présente à la VIIIe Foire Internationale d'Écotourisme de Castille-et-León – Naturcyl 2025 , qui se tiendra du 19 au 21 septembre sur le Site Royal de San Ildefonso (Ségovie) . FAFCYLE disposera de son propre espace dans la Tente B, stand B27 , où elle partagera des activités et des contenus avec l'association ASFOSE,…</t>
+  </si>
+  <si>
+    <t>jeu 18/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/la-fafcyle-participe-naturcyl-2025-pour-mettre-avant-le-role-des-proprietaires</t>
+  </si>
+  <si>
+    <t>Le projet européen VISIONARY avance à Budapest vers une agriculture plus durable et à faible émission de carbone.</t>
+  </si>
+  <si>
+    <t>Source : Coopératives agroalimentaires d'Espagne. Une nouvelle réunion du projet européen VISIONARY , dont font partie les Coopératives Agroalimentaires d'Espagne , s'est tenue à Budapest les 8, 9 et 10 septembre. L'objectif principal de VISIONARY est d'explorer des outils sur les marchés agroalimentaires qui favorisent des systèmes agricoles durables et neutres pour le climat, favorisant des…</t>
+  </si>
+  <si>
+    <t>mar 16/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-projet-europeen-visionary-avance-budapest-vers-une-agriculture-plus-durable-et</t>
+  </si>
+  <si>
+    <t>Agrocompostage avancé du fumier de bovins de boucherie : une proposition pour les meilleures techniques disponibles</t>
+  </si>
+  <si>
+    <t>Provacuno organise deux conférences les 20 et 29 mai, respectivement à Murcie et à Valladolid, pour présenter les résultats du projet développé en collaboration avec l'Université Polytechnique de Valence et l'Université Miguel Hernández. Le compostage est une technique qui réduit les émissions de gaz à effet de serre issues de la gestion du fumier et génère également un produit à valeur ajoutée,…</t>
+  </si>
+  <si>
+    <t>lun 05/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/agrocompostage-avance-du-fumier-bovins-boucherie-une-proposition-pour-les-meilleures</t>
+  </si>
+  <si>
+    <t>GO Agri-ROVENAT teste des techniques utilisant des moutons et un robot pour conserver le couvert végétal dans les oliveraies et les vignobles.</t>
+  </si>
+  <si>
+    <t>Le Groupe Opérationnel, promu par la Fondation Générale du CSIC, a mené un essai novateur sur plusieurs parcelles de vignes et d'oliviers galiciens autochtones afin d'optimiser la durabilité. Ce projet, cofinancé par l'Union européenne et le gouvernement espagnol, vise à promouvoir l'entrepreneuriat rural grâce à des cultures agricoles durables et rentables, à attirer et à retenir la population,…</t>
+  </si>
+  <si>
+    <t>mar 22/04/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-agri-rovenat-teste-des-techniques-utilisant-des-moutons-et-robot-pour-conserver-le</t>
+  </si>
+  <si>
+    <t>Séjours à l'étranger et conférences scientifiques : l'appel à financement 2025 du Programme CRP de l'OCDE est ouvert</t>
+  </si>
+  <si>
+    <t>L'appel 2025 pour le Programme de recherche coopérative (CRP) de l'OCDE sur l'agriculture et les systèmes alimentaires durables a été récemment ouvert et permet de soumettre des propositions jusqu'au 10 septembre pour financer l'organisation de conférences scientifiques et de séjours scientifiques à l'étranger . L'OCDE propose deux types de financement : Courts séjours (6 à 26 semaines) dans des…</t>
+  </si>
+  <si>
+    <t>mer 05/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/sejours-letranger-et-conferences-scientifiques-lappel-financement-2025-du-programme</t>
+  </si>
+  <si>
+    <t>4a. Appel à projets Eau CAJAMAR INNOVA</t>
+  </si>
+  <si>
+    <t>Ouvert jusqu'au 2 mai, inscription pour le 4. édition de l'incubateur et accélérateur de startups CAJAMAR INNOVA spécialisé dans les technologies de l'eau , pour la sélection de projets technologiques apportant de réelles solutions aux problèmes de l'eau. Après la clôture de la date limite de réception des candidatures, un maximum de 10 projets nationaux et internationaux seront sélectionnés à…</t>
+  </si>
+  <si>
+    <t>jeu 21/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/4a-appel-projets-eau-cajamar-innova</t>
+  </si>
+  <si>
+    <t>2a. Appel à projets INTERREG SUDOE</t>
+  </si>
+  <si>
+    <t>Le deuxième appel à projets Sudoe est ouvert jusqu'au 31 mai 2024 à toutes les entités et entreprises publiques, privées ou à but non lucratif. Doté d'un budget de 53,7 millions. € , les projets approuvés par le Programme portent sur cinq axes prioritaires : Recherche et innovation ; compétitivité des PME, Économie bas carbone, Lutte contre le changement climatique et Environnement et efficacité…</t>
+  </si>
+  <si>
+    <t>lun 26/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/2a-appel-projets-interreg-sudoe</t>
+  </si>
+  <si>
+    <t>Un consortium européen auquel participe le CSIC partagera des données scientifiques ouvertes sur les changements climatiques mondiaux</t>
+  </si>
+  <si>
+    <t>Le Conseil Supérieur de la Recherche Scientifique , à travers l' Institut de Physique de Cantabrie (IFCA, CSIC-UC), qui fait partie du projet Envri-Hub Next financé par le programme-cadre Horizon Europe de la Commission européenne, fournira un soutien informatique à la recherche. équipes en sciences de l'environnement pour faire progresser l'étude du changement climatique, depuis les mesures et…</t>
+  </si>
+  <si>
+    <t>ven 16/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/consortium-europeen-auquel-participe-le-csic-partagera-des-donnees-scientifiques</t>
+  </si>
+  <si>
+    <t>La productivité élevée des plantes cultivées s’explique par les traits physiologiques de leurs géniteurs sauvages.</t>
+  </si>
+  <si>
+    <t>Une étude de l'Université Rey Juan Carlos dirigée par le professeur Ruben Milla et à laquelle participent des chercheurs du Conseil supérieur de la recherche scientifique (CSIC) a analysé pourquoi les plantes cultivées sont des espèces qui accumulent des ressources et à croissance rapide. L'étude récemment publiée dans la revue Nature Plants analyse l'origine et l'évolution de différents traits…</t>
+  </si>
+  <si>
+    <t>mer 14/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/la-productivite-elevee-des-plantes-cultivees-sexplique-par-les-traits-physiologiques</t>
+  </si>
+  <si>
+    <t>Le CSIC lutte contre la désinformation sur l’alimentation et la nutrition</t>
+  </si>
+  <si>
+    <t>Le CSIC lutte contre la désinformation sur l'alimentation et la nutrition en organisant des activités pour les centres éducatifs. Les étudiants diffuseront sur les réseaux sociaux les contenus appris à l'Institut des sciences et technologies de l'alimentation et de la nutrition, ICTAN-CSIC . Au cours de l' année académique 2023-2024 , l' Institut des sciences et technologies de l'alimentation et…</t>
+  </si>
+  <si>
+    <t>lun 05/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-csic-lutte-contre-la-desinformation-sur-lalimentation-et-la-nutrition</t>
+  </si>
+  <si>
+    <t>Le Secrétaire Général de l'Agriculture et de l'Alimentation souligne le rôle de la fertilisation dans la réalisation d'une agriculture durable</t>
+  </si>
+  <si>
+    <t>Le secrétaire général de l'Agriculture et de l'Alimentation, Fernando Miranda, a souligné aujourd'hui le rôle de la fertilisation dans la réalisation d'une agriculture durable, puisque l'application de nutriments aux cultures est essentielle pour la productivité des cultures et entraîne leur rentabilité et leur durabilité. Fernando Miranda est intervenu à la clôture de la journée de présentation…</t>
+  </si>
+  <si>
+    <t>mer 29/11/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-secretaire-general-lagriculture-et-lalimentation-souligne-le-role-la-fertilisation</t>
+  </si>
+  <si>
+    <t>Le Groupe Opérationnel FitoNet lance le développement d'un réseau social sur la biodiversité phytogénétique</t>
+  </si>
+  <si>
+    <t>Davantage de coup de pouce aux zones rurales Le groupe opérationnel GO FitoNet a été créé pour améliorer l'offre de variétés génétiques et promouvoir l'utilisation de la biodiversité des cultures. Son objectif est de fournir des informations et des ressources pour promouvoir l'utilisation d'une plus grande variété génétique qui améliore la qualité des produits végétaux. 19/06/2023 . La «…</t>
+  </si>
+  <si>
+    <t>jeu 29/06/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-groupe-operationnel-fitonet-lance-le-developpement-dun-reseau-social-sur-la</t>
+  </si>
+  <si>
+    <t>Les trois points les plus importants d’une entreprise durable</t>
+  </si>
+  <si>
+    <t>Dans un monde et une société de plus en plus occupés, la compétitivité des grandes entreprises ne repose plus uniquement sur leur logistique et la qualité des produits ou des services. La durabilité est venue déterminer à plusieurs reprises le choix de l'utilisateur . Après une enquête menée par PwC auprès d'un total de plus de 30 000 personnes dans le monde, il a été constaté que plus de 60 % d'…</t>
+  </si>
+  <si>
+    <t>jeu 06/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/les-trois-points-les-plus-importants-dune-entreprise-durable</t>
+  </si>
+  <si>
+    <t>Cinq Groupes d'Action Locale unissent leurs forces pour rendre visibles leurs géoparcs et les soutenir</t>
+  </si>
+  <si>
+    <t>Cinq Groupes d'Action Locale unissent leurs forces pour rendre visible et soutenir leurs géoparcs asimon Jeu, 29/09/2022 - 11:44 Le Groupe d'Action Locale (GAL) de Subbética Cordobesa coordonne ce projet de coopération nationale Les actions comprennent un plan marketing commun et la création d'un catalogue de bonnes pratiques Cinq Groupes d'Action Locale unissent leurs forces pour rendre visibles…</t>
+  </si>
+  <si>
+    <t>jeu 29/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/cinq-groupes-daction-locale-unissent-leurs-forces-pour-rendre-visibles-leurs-geoparcs</t>
+  </si>
+  <si>
+    <t>Que puis-je faire si la chaleur brûle ma récolte ?</t>
+  </si>
+  <si>
+    <t>Les agriculteurs souhaitent que les températures élevées soient couvertes par des politiques, tout comme c'est le cas pour le gel. Les agriculteurs d’Estrémadure ont connu des étés chauds, mais il est probable que très peu d’entre eux aiment celui-ci. Les fruits et légumes d'été ont été cuits – littéralement – au cours de l'un des étés les plus chauds depuis que des records existent dans la…</t>
+  </si>
+  <si>
+    <t>mer 28/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/que-puis-je-faire-si-la-chaleur-brule-ma-recolte</t>
+  </si>
+  <si>
+    <t>Quatre pays européens signent un manifeste en faveur de l'élevage extensif</t>
+  </si>
+  <si>
+    <t>Quatre pays européens signent un manifeste en faveur de l'élevage extensif asimon lundi, 26/09/2022 - 08:34 Le programme LIFE de l'Union européenne promeut le manifeste "Plus d'élevage extensif, plus de biodiversité pour l'Europe" L'Espagne fait partie des pays adhérents Le manifeste propose dix mesures de soutien pour que ce système de production continue à apporter des bénéfices non seulement à…</t>
+  </si>
+  <si>
+    <t>lun 26/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/quatre-pays-europeens-signent-manifeste-faveur-lelevage-extensif</t>
+  </si>
+  <si>
     <t>Le conseil agricole se consolide en tant que pilier stratégique d'AKIS en Espagne et en Europe.</t>
   </si>
   <si>
     <t>La conférence « Le conseil agricole au cœur de l’AKIS en Espagne et en Europe » , organisée par la Plateforme des conseillers AKIS en collaboration avec le ministère de l’Agriculture, de la Pêche et de l’Alimentation (MAPA), a réuni des experts nationaux et internationaux le 28 avril à La Vega Innova pour analyser le rôle clé du conseil dans la transformation du secteur agroalimentaire. La…</t>
   </si>
   <si>
-    <t>jeu 30/04/2026 - 23:39</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/fr/informations/le-conseil-agricole-se-consolide-tant-que-pilier-strategique-dakis-espagne-et-europe</t>
   </si>
   <si>
-    <t>Provacuno lance une application web pour mesurer l'empreinte carbone des bovins en Espagne</t>
-[...334 lines deleted...]
-  <si>
     <t>InBestSoil : Valoriser la santé des sols pour un avenir durable</t>
   </si>
   <si>
     <t>Le projet InBestSoil , financé par l'Union européenne à travers le programme Horizon Europe, se concentre sur la santé des sols comme pilier fondamental pour la durabilité du secteur agroalimentaire et la préservation de l'environnement. Ce projet ambitieux, dirigé par l'Université de Vigo et coordonné par Diego Soto Gómez, cherche à attribuer une valeur économique aux services écosystémiques…</t>
   </si>
   <si>
-    <t>ven 09/08/2024 - 15:05</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/fr/informations/inbestsoil-valoriser-la-sante-des-sols-pour-avenir-durable</t>
-  </si>
-[...139 lines deleted...]
-    <t>https://akisplataforma.es/fr/informations/quatre-pays-europeens-signent-manifeste-faveur-lelevage-extensif</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -875,54 +878,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D43"/>
+  <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D43"/>
+      <selection activeCell="A1" sqref="A1:D44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="264.078" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -1191,348 +1194,358 @@
         <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="C23" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="D23" s="1" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="C24" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="D24" s="1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="C25" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="D25" s="1" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="C26" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B27" s="1" t="s">
+      <c r="D27" s="1" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B28" s="1" t="s">
+      <c r="D28" s="1" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="D29" s="1" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B30" s="1" t="s">
+      <c r="D30" s="1" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="D31" s="1" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="D32" s="1" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="D33" s="1" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B34" s="1" t="s">
+      <c r="D34" s="1" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B35" s="1" t="s">
+      <c r="D35" s="1" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="B36" s="1" t="s">
+      <c r="D36" s="1" t="s">
         <v>141</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B37" s="1" t="s">
+      <c r="D37" s="1" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="B38" s="1" t="s">
+      <c r="D38" s="1" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="B39" s="1" t="s">
+      <c r="D39" s="1" t="s">
         <v>153</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="B40" s="1" t="s">
+      <c r="D40" s="1" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B41" s="1" t="s">
+      <c r="D41" s="1" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="B42" s="1" t="s">
+      <c r="D42" s="1" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B43" s="1" t="s">
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="C43" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="1" t="s">
+      <c r="B44" s="1" t="s">
         <v>170</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1" t="s">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>