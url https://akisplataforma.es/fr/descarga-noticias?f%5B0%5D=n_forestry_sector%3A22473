--- v0 (2026-07-29)
+++ v1 (2026-11-08)
@@ -12,86 +12,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>L'Europe débat de l'avenir de la R&amp;D&amp;I agroalimentaire</t>
+  </si>
+  <si>
+    <t>Ne jouez pas avec la nourriture. Manuel Lainez Andrés, directeur de la Fondation Groupe Cajamar Les 24 et 25 septembre, le nouveau cadre pour la recherche, le développement et l'innovation dans le secteur agroalimentaire sera débattu à Bruxelles. Cette étape s'inscrit dans la continuité du processus amorcé en 2025 avec le document « Vision pour l'alimentation et l'agriculture » et poursuivi par l…</t>
+  </si>
+  <si>
+    <t>ven, 25/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/leurope-debat-lavenir-la-rdi-agroalimentaire</t>
+  </si>
+  <si>
+    <t>Le Conseil provincial d'Ourense annonce de nouvelles aides pour soutenir l'élevage et les exploitations agricoles - Campo Galego</t>
+  </si>
+  <si>
+    <t>Le président du Conseil provincial d'Ourense, Luis Menor, a visité ce matin une ferme d'élevage à Xunqueira de Espadanedo, dans le but de souligner le soutien indéfectible de l'institution provinciale à la campagne d'Ourense, à travers les nouvelles aides spécifiquement destinées au secteur primaire. Accompagné d'une importante représentation de l'Association galicienne du secteur primaire, une…</t>
+  </si>
+  <si>
+    <t>mer, 09/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-conseil-provincial-dourense-annonce-nouvelles-aides-pour-soutenir-lelevage-et-les</t>
+  </si>
+  <si>
+    <t>Progrès dans l'analyse du bois et les études des sols par le groupe opérationnel Conifères+</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel Conifères+ poursuit ses efforts de recherche et de collecte de données, et franchit des étapes importantes dans l' analyse de la qualité structurale du bois sur pied et dans l'échantillonnage des sols afin d'identifier des solutions de remplacement pour les conifères malades . Ces avancées renforcent les fondements scientifiques du projet et fournissent des informations…</t>
+  </si>
+  <si>
+    <t>mar, 27/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/progres-dans-lanalyse-du-bois-et-les-etudes-des-sols-par-le-groupe-operationnel</t>
+  </si>
+  <si>
     <t>Le projet MujerForest forme les femmes rurales à l'emploi vert</t>
   </si>
   <si>
     <t>MujerForest est un projet gratuit de formation verte et d'employabilité destiné principalement aux femmes des zones rurales de la Sierra Morena à Séville , dans le cadre de la bioéconomie et de la gestion durable des forêts. Il est cofinancé à 85 % par le Fonds social européen Plus (FSE+) , dans le cadre de l’ appel à projets 2024 du programme Empleaverde+ , géré par la Fondation pour la…</t>
   </si>
   <si>
-    <t>lun 09/03/2026 - 12:57</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/fr/informations/le-projet-mujerforest-forme-les-femmes-rurales-lemploi-vert</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://akisplataforma.es/fr/informations/progres-dans-lanalyse-du-bois-et-les-etudes-des-sols-par-le-groupe-operationnel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -398,104 +419,130 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D3"/>
+  <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D3"/>
+      <selection activeCell="A1" sqref="A1:D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="108.402" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="143.822" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="149.678" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>