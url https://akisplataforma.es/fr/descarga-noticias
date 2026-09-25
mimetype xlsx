--- v5 (2026-08-08)
+++ v6 (2026-09-25)
@@ -12,88 +12,232 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1750">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1794">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation publie un rapport sur les besoins de conseil des jeunes et des nouveaux entrants dans le secteur agricole.</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation publie un rapport sur les besoins de conseil des jeunes et des nouveaux entrants dans le secteur agricole. Le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) a récemment publié sur son site web le rapport sur les besoins de conseil des jeunes et des nouveaux entrants dans le secteur agricole, préparé par des…</t>
+  </si>
+  <si>
+    <t>mar 22/09/2026 - 19:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-publie-rapport-sur-les-besoins</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation publie le rapport sur les besoins en matière de conseils phytosanitaires.</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation publie le rapport sur les besoins en matière de conseils phytosanitaires. Le ministère de l’Agriculture, de la Pêche et de l’Alimentation (MAPA) a récemment publié sur son site web le rapport sur les besoins de conseil en matière de santé des végétaux, préparé par des experts nationaux dans le cadre de l’axe de travail sur la santé…</t>
+  </si>
+  <si>
+    <t>mar 22/09/2026 - 18:59</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-publie-le-rapport-sur-les-besoins</t>
+  </si>
+  <si>
+    <t>Montants unitaires provisoires de l'aide liée à l'élevage dans le cadre de la campagne de 2026</t>
+  </si>
+  <si>
+    <t>L’article 2 du chapitre III du titre III du décret royal 1048/2022 du 27 décembre relatif à l’application, à compter de 2023, d’ interventions sous forme de paiements directs et à l’établissement d’exigences communes dans le cadre du Plan stratégique pour la politique agricole commune , ainsi qu’à la réglementation de la demande unique pour le système intégré de gestion et de contrôle, instaure…</t>
+  </si>
+  <si>
+    <t>mar 22/09/2026 - 10:20</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/montants-unitaires-provisoires-laide-liee-lelevage-dans-le-cadre-la-campagne-2026</t>
+  </si>
+  <si>
+    <t>Le Conseil provincial d'Ourense annonce de nouvelles aides pour soutenir l'élevage et les exploitations agricoles - Campo Galego</t>
+  </si>
+  <si>
+    <t>Le président du Conseil provincial d'Ourense, Luis Menor, a visité ce matin une ferme d'élevage à Xunqueira de Espadanedo, dans le but de souligner le soutien indéfectible de l'institution provinciale à la campagne d'Ourense, à travers les nouvelles aides spécifiquement destinées au secteur primaire. Accompagné d'une importante représentation de l'Association galicienne du secteur primaire, une…</t>
+  </si>
+  <si>
+    <t>jeu 10/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-conseil-provincial-dourense-annonce-nouvelles-aides-pour-soutenir-lelevage-et-les</t>
+  </si>
+  <si>
+    <t>AVA-ASAJA et l'Université de Valence promeuvent de nouvelles applications de télédétection pour améliorer la gestion des cultures d'agrumes et de céréales.</t>
+  </si>
+  <si>
+    <t>La ferme expérimentale de Sinyent , gérée par AVA-ASAJA, continue de consolider sa position de chef de file en matière d'innovation agricole grâce à son travail de promotion de la télédétection dans le secteur agricole . Cette technologie transforme la gestion des exploitations agricoles en complétant l'observation traditionnelle sur le terrain par l'analyse massive des données obtenues grâce à…</t>
+  </si>
+  <si>
+    <t>jeu 10/09/2026 - 13:57</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/ava-asaja-et-luniversite-valence-promeuvent-nouvelles-applications-teledetection-pour</t>
+  </si>
+  <si>
+    <t>Aide liée à la superficie. Montants unitaires provisoires. Campagne 2026</t>
+  </si>
+  <si>
+    <t>Montants unitaires provisoires pour la campagne 2026 correspondant à l’Aide Associée par Zone incluse dans la Section 1 du Chapitre III du Titre III du Décret Royal 1048/2022 du 27 décembre. Consultez la note en ligne pour connaître la superficie d'aide correspondante. Montants unitaires provisoires pour la campagne de 2026. Date de mise à jour de la page : 10/09/2026</t>
+  </si>
+  <si>
+    <t>jeu 10/09/2026 - 13:55</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/aide-liee-la-superficie-montants-unitaires-provisoires-campagne-2026</t>
+  </si>
+  <si>
+    <t>Aide liée à l'élevage. Montants unitaires provisoires pour la campagne de 2026</t>
+  </si>
+  <si>
+    <t>Montant unitaire provisoire pour la campagne 2026 correspondant à l’Aide associée à l’élevage, incluse dans la section 2 du chapitre III du titre III du décret royal 1048/2022 du 27 décembre. Voir la note Web Date de mise à jour de la page : 10/09/2026</t>
+  </si>
+  <si>
+    <t>jeu 10/09/2026 - 13:52</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/aide-liee-lelevage-montants-unitaires-provisoires-pour-la-campagne-2026</t>
+  </si>
+  <si>
     <t>40 ans de présence de l'Espagne dans la PAC : quatre décennies à cultiver l'avenir de la campagne espagnole</t>
   </si>
   <si>
     <t>La politique agricole commune a soutenu la modernisation du secteur agroalimentaire, le développement des zones rurales et l'évolution vers une agriculture et un élevage plus durables, innovants et compétitifs. La politique agricole commune a soutenu la modernisation du secteur agroalimentaire, le développement des zones rurales et l'évolution vers une agriculture et un élevage plus durables,…</t>
   </si>
   <si>
     <t>mer 15/07/2026 - 12:05</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/40-ans-presence-lespagne-dans-la-pac-quatre-decennies-cultiver-lavenir-la-campagne</t>
   </si>
   <si>
     <t>Luis Planas défend à Bruxelles une PAC dotée d'un budget suffisant, simplifiée et sans renationalisation.</t>
   </si>
   <si>
     <t>Le ministre de l'Agriculture, de la Pêche et de l'Alimentation, Luis Planas, a rencontré aujourd'hui à Bruxelles le vice-président de la commission de l'agriculture du Parlement européen et rapporteur pour la future politique agricole commune (PAC), Norbert Lins, lors d'une réunion axée sur la conception de la politique agricole européenne pour la période 2028-2034. Lors de la réunion, Planas a…</t>
   </si>
   <si>
     <t>mer 15/07/2026 - 11:31</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/luis-planas-defend-bruxelles-une-pac-dotee-dun-budget-suffisant-simplifiee-et-sans</t>
   </si>
   <si>
+    <t>La deuxième édition du prix Agraria pour les mémoires de master en génie agricole a été annoncée.</t>
+  </si>
+  <si>
+    <t>La Foire de Valladolid et le Conseil général des collèges officiels d'ingénieurs agricoles annoncent la deuxième édition du prix Agraria, une récompense qui distinguera les meilleurs mémoires de master en génie agricole soutenus dans les universités espagnoles. La Foire de Valladolid et le Conseil général des collèges officiels d'ingénieurs agricoles (CGCOIA) ont annoncé la deuxième édition du…</t>
+  </si>
+  <si>
+    <t>lun 25/05/2026 - 18:16</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/la-deuxieme-edition-du-prix-agraria-pour-les-memoires-master-genie-agricole-ete</t>
+  </si>
+  <si>
+    <t>TWIN4MILK pilote la transformation numérique de l'élevage laitier grâce aux jumeaux numériques et à l'intelligence artificielle explicable.</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel développera des outils prédictifs et interopérables pour améliorer l'efficacité, la durabilité et la compétitivité des exploitations laitières. Le groupe opérationnel TWIN4MILK a été créé dans le but de transformer le modèle de production laitière grâce à l'application de jumeaux numériques et d'une intelligence artificielle explicable . Ce projet propose une réponse…</t>
+  </si>
+  <si>
+    <t>ven 22/05/2026 - 14:04</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/twin4milk-pilote-la-transformation-numerique-lelevage-laitier-grace-aux-jumeaux</t>
+  </si>
+  <si>
+    <t>Le projet GO RIEGO SUBTERRÁNEO favorise l’optimisation de l’utilisation de l’eau dans les cultures ligneuses de la région de Bajo Cinca.</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel IRRIGATION SOUTERRAINE développe un projet d'innovation visant à améliorer l'efficacité de l'utilisation de l'eau dans les cultures ligneuses grâce à des systèmes d'irrigation goutte à goutte souterrains dans les zones présentant des problèmes d'érosion et d'infiltration. L’initiative, appelée « Optimisation de l’irrigation localisée des cultures ligneuses sur des terres…</t>
+  </si>
+  <si>
+    <t>jeu 21/05/2026 - 11:34</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-projet-go-riego-subterraneo-favorise-loptimisation-lutilisation-leau-dans-les</t>
+  </si>
+  <si>
+    <t>Les travaux progressent sur la détection automatique des fuites d'irrigation pour le GO DENORI</t>
+  </si>
+  <si>
+    <t>Le projet « Détection et notification automatiques des fuites d’irrigation (DENORI) » , auquel participe ASAJA-Séville avec un consortium dirigé par l’Université Loyola d’Andalousie et qui comprend également l’ Université de Huelva et la société Trifolium Farms , poursuit ses travaux visant à améliorer l’ efficacité de l’irrigation agricole grâce à la mise en œuvre d’un système basé sur l’…</t>
+  </si>
+  <si>
+    <t>jeu 21/05/2026 - 11:04</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/les-travaux-progressent-sur-la-detection-automatique-des-fuites-dirrigation-pour-le-go</t>
+  </si>
+  <si>
+    <t>León accélère la révolution numérique de l'irrigation grâce à un investissement de plus de quatre millions de livres sterling de la part de PERTE.</t>
+  </si>
+  <si>
+    <t>La transformation numérique des campagnes de León est désormais une réalité. Ces derniers mois, de nombreuses communautés d'irrigation de la province ont finalisé la mise en œuvre de solutions technologiques avancées, financées par le premier appel à propositions du programme PERTE pour la numérisation du cycle de l'eau , dans le cadre du plan de relance, de transformation et de résilience promu…</t>
+  </si>
+  <si>
+    <t>mer 13/05/2026 - 18:23</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/leon-accelere-la-revolution-numerique-lirrigation-grace-investissement-plus-quatre</t>
+  </si>
+  <si>
     <t>Le conseil agricole se consolide en tant que pilier stratégique d'AKIS en Espagne et en Europe.</t>
   </si>
   <si>
     <t>La conférence « Le conseil agricole au cœur de l’AKIS en Espagne et en Europe » , organisée par la Plateforme des conseillers AKIS en collaboration avec le ministère de l’Agriculture, de la Pêche et de l’Alimentation (MAPA), a réuni des experts nationaux et internationaux le 28 avril à La Vega Innova pour analyser le rôle clé du conseil dans la transformation du secteur agroalimentaire. La…</t>
   </si>
   <si>
     <t>jeu 30/04/2026 - 23:39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/le-conseil-agricole-se-consolide-tant-que-pilier-strategique-dakis-espagne-et-europe</t>
   </si>
   <si>
     <t>Provacuno lance une application web pour mesurer l'empreinte carbone des bovins en Espagne</t>
   </si>
   <si>
     <t>La nouvelle application, déjà disponible pour le secteur bovin sur le site web huellavacunosostenible.eu , est l'une des étapes clés du Plan de promotion de la viande bovine européenne durable (SEUB), cofinancé par l'Union européenne et piloté par Provacuno (Espagne) et Apaq-W (Belgique). L'outil permet la quantification rigoureuse des émissions de gaz à effet de serre, de dioxyde de carbone (CO…</t>
   </si>
   <si>
     <t>mer 29/04/2026 - 20:49</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/provacuno-lance-une-application-web-pour-mesurer-lempreinte-carbone-des-bovins-espagne</t>
   </si>
   <si>
     <t>Conférence du réseau CAP pour l'édition 2026 des ARIA Awards de l'Union européenne</t>
@@ -1452,62 +1596,50 @@
     <t>https://akisplataforma.es/fr/informations/mapa-soutient-linnovation-pour-la-durabilite-dans-le-secteur-agroalimentaire-avec-une</t>
   </si>
   <si>
     <t>Six projets ayant un impact potentiel sur la durabilité et l'efficacité industrielle ont été sélectionnés lors du premier appel à projets du AgriFoodtech Sandbox.</t>
   </si>
   <si>
     <t>Sigma, Iberfruta Muerza, Lugartis, Pascual Innoventures, Uraphex et Protiberia sont les entreprises qui travailleront avec CNTA sur des initiatives liées au développement de nouveaux ingrédients, à la conservation des aliments et à la régénération des eaux de process. Le bac à sable est une initiative promue par le MCIU, le MAPA, le Gouvernement de Navarre, le Gouvernement de La Rioja et le CNTA…</t>
   </si>
   <si>
     <t>ven 17/10/2025 - 13:01</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/six-projets-ayant-impact-potentiel-sur-la-durabilite-et-lefficacite-industrielle-ont</t>
   </si>
   <si>
     <t>Journée internationale des femmes rurales : Innovation, technologie et talents féminins pour transformer les campagnes</t>
   </si>
   <si>
     <t>Chaque 15 octobre , la Journée internationale des femmes rurales nous rappelle le rôle essentiel des femmes dans la durabilité, l'économie et l'innovation des zones rurales. En Espagne, de plus en plus de femmes dirigent ou participent activement à des projets qui favorisent la numérisation et la modernisation du secteur agroalimentaire , ouvrant ainsi de nouvelles perspectives d'emploi et…</t>
   </si>
   <si>
     <t>mer 15/10/2025 - 18:37</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/journee-internationale-des-femmes-rurales-innovation-technologie-et-talents-feminins</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://akisplataforma.es/fr/informations/quand-demander-vous-connecte-tout-systeme-connaissances</t>
   </si>
   <si>
     <t>SOLARWINE lance deux usines pilotes combinant énergie solaire et viticulture intelligente.</t>
   </si>
   <si>
     <t>Le Groupe Opérationnel SOLARWINE a finalisé l'installation de deux plateformes agrovoltaïques pilotes , d'une superficie totale de près de 2 000 m² , pour étudier l'intégration du photovoltaïque et de la viticulture 4.0 . Son objectif est d'analyser la faisabilité technique et économique de ce modèle mixte, en évaluant ses effets sur le microclimat, la productivité et la résilience du vignoble…</t>
   </si>
   <si>
     <t>mar 14/10/2025 - 11:32</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/solarwine-lance-deux-usines-pilotes-combinant-energie-solaire-et-viticulture</t>
   </si>
   <si>
     <t>Le Salon des Gaz Renouvelables se consolide comme une référence dans la transition énergétique et la bioéconomie circulaire</t>
   </si>
   <si>
     <t>Le 5e Salon des Gaz Renouvelables et le 18e Congrès International de Bioénergie ont conclu une nouvelle édition à Valladolid avec une affluence record et un message clair : le secteur du biogaz et du biométhane progresse régulièrement en Espagne. Du 1er au 2 octobre, l'événement a réuni près de 250 entreprises exposantes et plus de 4 000 professionnels , soit une augmentation de 15 % par rapport…</t>
   </si>
   <si>
     <t>ven 10/10/2025 - 17:23</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/le-salon-des-gaz-renouvelables-se-consolide-comme-une-reference-dans-la-transition</t>
   </si>
@@ -5612,54 +5744,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D455"/>
+  <dimension ref="A1:D466"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D455"/>
+      <selection activeCell="A1" sqref="A1:D466"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="264.078" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -8164,205 +8296,205 @@
       <c r="C180" s="1" t="s">
         <v>718</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
         <v>720</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>721</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>722</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
         <v>724</v>
       </c>
-      <c r="B182" s="1"/>
+      <c r="B182" s="1" t="s">
+        <v>725</v>
+      </c>
       <c r="C182" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
-        <v>767</v>
-[...1 lines deleted...]
-      <c r="B193" s="1" t="s">
         <v>768</v>
       </c>
+      <c r="B193" s="1"/>
       <c r="C193" s="1" t="s">
         <v>769</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
         <v>771</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>772</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>773</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
         <v>775</v>
       </c>
@@ -10630,1412 +10762,1566 @@
         <v>1422</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1426</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>1428</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1425</v>
+        <v>1429</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1425</v>
+        <v>1433</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1435</v>
+        <v>1441</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1435</v>
+        <v>1445</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1442</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1446</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1448</v>
+        <v>1452</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1449</v>
+        <v>1453</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1450</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1452</v>
+        <v>1456</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1449</v>
+        <v>1457</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1453</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1454</v>
+        <v>1459</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1455</v>
+        <v>1460</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1449</v>
+        <v>1461</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1456</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1457</v>
+        <v>1463</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1458</v>
+        <v>1464</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1459</v>
+        <v>1465</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1460</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>1461</v>
+        <v>1467</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1462</v>
+        <v>1468</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1463</v>
+        <v>1469</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1464</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>1465</v>
+        <v>1471</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C370" s="1" t="s">
         <v>1469</v>
       </c>
-      <c r="B370" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D370" s="1" t="s">
-        <v>1472</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1474</v>
+        <v>1478</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1475</v>
+        <v>1479</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1476</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>1477</v>
+        <v>1481</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1478</v>
+        <v>1482</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1479</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1480</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1481</v>
+        <v>1484</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1482</v>
+        <v>1485</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1483</v>
+        <v>1479</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C376" s="1" t="s">
         <v>1493</v>
       </c>
-      <c r="B376" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D376" s="1" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1495</v>
+        <v>1493</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1495</v>
+        <v>1507</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1495</v>
+        <v>1511</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1508</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1509</v>
+        <v>1513</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1510</v>
+        <v>1514</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1511</v>
+        <v>1515</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1512</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1513</v>
+        <v>1517</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1514</v>
+        <v>1518</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1511</v>
+        <v>1519</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1515</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1511</v>
+        <v>1523</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1518</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1519</v>
+        <v>1525</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1520</v>
+        <v>1526</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1511</v>
+        <v>1527</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1521</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1522</v>
+        <v>1529</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1523</v>
+        <v>1530</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1511</v>
+        <v>1531</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1524</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1525</v>
+        <v>1533</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1526</v>
+        <v>1534</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1511</v>
+        <v>1535</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1527</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1528</v>
+        <v>1537</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1529</v>
+        <v>1538</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1511</v>
+        <v>1539</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1530</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1531</v>
+        <v>1541</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1532</v>
+        <v>1542</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1511</v>
+        <v>1539</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1533</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1534</v>
+        <v>1544</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1535</v>
+        <v>1545</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1511</v>
+        <v>1539</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1536</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1537</v>
+        <v>1547</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1538</v>
+        <v>1548</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1511</v>
+        <v>1539</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1539</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1540</v>
+        <v>1550</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1541</v>
+        <v>1551</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1511</v>
+        <v>1539</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1542</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1543</v>
+        <v>1553</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1544</v>
+        <v>1554</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1545</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1546</v>
+        <v>1557</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1547</v>
+        <v>1558</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1548</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1549</v>
+        <v>1560</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1550</v>
+        <v>1561</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1551</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1552</v>
+        <v>1563</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1553</v>
+        <v>1564</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1554</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C396" s="1" t="s">
         <v>1555</v>
       </c>
-      <c r="B396" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D396" s="1" t="s">
-        <v>1557</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1558</v>
+        <v>1569</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1559</v>
+        <v>1570</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1560</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1561</v>
+        <v>1572</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1562</v>
+        <v>1573</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1563</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1564</v>
+        <v>1575</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1565</v>
+        <v>1576</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1566</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1567</v>
+        <v>1578</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1568</v>
+        <v>1579</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1569</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1570</v>
+        <v>1581</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1571</v>
+        <v>1582</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1572</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1573</v>
+        <v>1584</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1574</v>
+        <v>1585</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1575</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1576</v>
+        <v>1587</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1577</v>
+        <v>1588</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1578</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1579</v>
+        <v>1590</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1580</v>
+        <v>1591</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1581</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1582</v>
+        <v>1593</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1583</v>
+        <v>1594</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1584</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1585</v>
+        <v>1596</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1586</v>
+        <v>1597</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1587</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1588</v>
+        <v>1599</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1589</v>
+        <v>1600</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1590</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1591</v>
+        <v>1602</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1592</v>
+        <v>1603</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1593</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1594</v>
+        <v>1605</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1595</v>
+        <v>1606</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1596</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1597</v>
+        <v>1608</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1598</v>
+        <v>1609</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1599</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1600</v>
+        <v>1611</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1601</v>
+        <v>1612</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1602</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1603</v>
+        <v>1614</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1604</v>
+        <v>1615</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1605</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1606</v>
+        <v>1617</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1607</v>
+        <v>1618</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1608</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1609</v>
+        <v>1620</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1610</v>
+        <v>1621</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1611</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1612</v>
+        <v>1623</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1613</v>
+        <v>1624</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1614</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1615</v>
+        <v>1626</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1616</v>
+        <v>1627</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1617</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1618</v>
+        <v>1629</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1619</v>
+        <v>1630</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1620</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1621</v>
+        <v>1632</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1622</v>
+        <v>1633</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1623</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1624</v>
+        <v>1635</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1625</v>
+        <v>1636</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1626</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1629</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1630</v>
+        <v>1641</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1631</v>
+        <v>1642</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1632</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1633</v>
+        <v>1644</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1634</v>
+        <v>1645</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1635</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>1636</v>
+        <v>1647</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1637</v>
+        <v>1648</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1638</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>1639</v>
+        <v>1650</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1640</v>
+        <v>1651</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1511</v>
+        <v>1555</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>1641</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
-        <v>1642</v>
+        <v>1653</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1643</v>
+        <v>1654</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1644</v>
+        <v>1555</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1645</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>1646</v>
+        <v>1656</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1647</v>
+        <v>1657</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1648</v>
+        <v>1555</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1649</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>1650</v>
+        <v>1659</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1651</v>
+        <v>1660</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1652</v>
+        <v>1555</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>1654</v>
+        <v>1662</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1655</v>
+        <v>1663</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1656</v>
+        <v>1555</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1657</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>1658</v>
+        <v>1665</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1659</v>
+        <v>1666</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1660</v>
+        <v>1555</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1661</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1663</v>
+        <v>1669</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1664</v>
+        <v>1555</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>1666</v>
+        <v>1671</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1668</v>
+        <v>1555</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1669</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>1670</v>
+        <v>1674</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1671</v>
+        <v>1675</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1672</v>
+        <v>1555</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1673</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1675</v>
+        <v>1678</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1676</v>
+        <v>1555</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1680</v>
+        <v>1555</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1684</v>
+        <v>1555</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>1685</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
         <v>1686</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>1687</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>1688</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>1689</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
         <v>1690</v>
       </c>
       <c r="B437" s="1" t="s">
         <v>1691</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1688</v>
+        <v>1692</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1688</v>
+        <v>1696</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1688</v>
+        <v>1700</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1688</v>
+        <v>1704</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1701</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1702</v>
+        <v>1706</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1703</v>
+        <v>1707</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1688</v>
+        <v>1708</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1704</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1706</v>
+        <v>1711</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1688</v>
+        <v>1712</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1707</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1708</v>
+        <v>1714</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1709</v>
+        <v>1715</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1710</v>
+        <v>1716</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1711</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>1712</v>
+        <v>1718</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1713</v>
+        <v>1719</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1710</v>
+        <v>1720</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1714</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1715</v>
+        <v>1722</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1716</v>
+        <v>1723</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1710</v>
+        <v>1724</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1717</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1718</v>
+        <v>1726</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1719</v>
+        <v>1727</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1710</v>
+        <v>1728</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1720</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1721</v>
+        <v>1730</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1722</v>
+        <v>1731</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1710</v>
+        <v>1732</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1723</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>1724</v>
+        <v>1734</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1725</v>
+        <v>1735</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1726</v>
+        <v>1732</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1727</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1728</v>
+        <v>1737</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1729</v>
+        <v>1738</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1731</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C450" s="1" t="s">
         <v>1732</v>
       </c>
-      <c r="B450" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D450" s="1" t="s">
-        <v>1734</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>1735</v>
+        <v>1743</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1736</v>
+        <v>1744</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1737</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>1738</v>
+        <v>1746</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1739</v>
+        <v>1747</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>1740</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
-        <v>1741</v>
+        <v>1749</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1742</v>
+        <v>1750</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>1743</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1" t="s">
-        <v>1744</v>
+        <v>1752</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1745</v>
+        <v>1753</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>1730</v>
+        <v>1754</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>1746</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1" t="s">
-        <v>1747</v>
+        <v>1756</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1748</v>
+        <v>1757</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>1730</v>
+        <v>1754</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>1749</v>
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1793</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>