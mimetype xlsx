--- v2 (2026-03-17)
+++ v3 (2026-05-02)
@@ -12,64 +12,148 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1702">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1730">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Conférence du réseau CAP pour l'édition 2026 des ARIA Awards de l'Union européenne</t>
+  </si>
+  <si>
+    <t>Le réseau européen de la PAC a lancé la quatrième édition des ARIA (Agricultural &amp; Rural Inspiration Awards) 2026 , sous la devise « Quand l'égalité guide la prochaine génération ». Une fois encore, les projets les plus remarquables financés par la Politique agricole commune (PAC) et mis en œuvre localement sont recherchés : des projets écologiques, intelligents, socialement inclusifs,…</t>
+  </si>
+  <si>
+    <t>jeu 23/04/2026 - 14:10</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/conference-du-reseau-cap-pour-ledition-2026-des-aria-awards-lunion-europeenne</t>
+  </si>
+  <si>
+    <t>Raúl Sanz, élu nouveau président de PROVACUNO</t>
+  </si>
+  <si>
+    <t>L'Assemblée générale de PROVACUNO , l' Organisation interprofessionnelle de la filière bovine , a élu Raúl Sanz comme nouveau président de l'organisation interprofessionnelle, après avoir reçu le soutien unanime des différentes associations qui la composent, en remplacement de Jaime Yartu, qui était à la tête de l'organisation depuis décembre 2022. Vice-président de PROVACUNO depuis décembre 2022…</t>
+  </si>
+  <si>
+    <t>mer 22/04/2026 - 14:06</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/raul-sanz-elu-nouveau-president-provacuno</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation annonce des subventions d'un montant de 33,3 millions d'euros destinées à promouvoir l'intégration des associations agroalimentaires.</t>
+  </si>
+  <si>
+    <t>Cette aide vise à promouvoir la transformation, la commercialisation et le développement des produits agroalimentaires. L'Espagne compte 21 entités associatives prioritaires et une autre en cours de reconnaissance. Le financement de cette aide provient à 43 % du Fonds européen de développement rural et à 57 % du budget du ministère de l'Agriculture, de la Pêche et de l'Alimentation. Le ministère…</t>
+  </si>
+  <si>
+    <t>lun 20/04/2026 - 16:42</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-annonce-des-subventions-dun</t>
+  </si>
+  <si>
+    <t>EDIH Madrid Region 2.0 se distingue à Madrid es Ciencia avec un robot d'assistance à la récolte, exemple d'innovation agroalimentaire.</t>
+  </si>
+  <si>
+    <t>L' EDIH Madrid Region 2.0 a présenté au salon Madrid es Ciencia le potentiel des technologies de pointe appliquées au secteur agroalimentaire, en mettant particulièrement l'accent sur le robot d'assistance à la récolte du raisin développé par le CSIC , une solution qui illustre comment l'innovation peut répondre aux besoins spécifiques du travail sur le terrain. Le salon, organisé par la…</t>
+  </si>
+  <si>
+    <t>lun 06/04/2026 - 21:19</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/edih-madrid-region-20-se-distingue-madrid-ciencia-avec-robot-dassistance-la-recolte</t>
+  </si>
+  <si>
+    <t>Provacuno présente à Alimentaria 2026 les nouveautés de la deuxième année de la campagne européenne « Pour une Europe durable, la mission particulière du bœuf ».</t>
+  </si>
+  <si>
+    <t>Cofinancée par l'Union européenne et menée par Provacuno (Espagne) et Apaq-W (Belgique), la campagne poursuit ses efforts pour réduire les émissions et prévenir et améliorer la dégradation des sols. Parmi les étapes clés figurent le lancement prochain d'une application web permettant de mesurer l'empreinte carbone, ainsi que des actions menées en Espagne, en Belgique et dans d'autres pays…</t>
+  </si>
+  <si>
+    <t>lun 23/03/2026 - 15:47</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/provacuno-presente-alimentaria-2026-les-nouveautes-la-deuxieme-annee-la-campagne</t>
+  </si>
+  <si>
+    <t>CITOLIVA se positionne dans le développement de nouveaux aliments basés sur les technologies omiques dans le cadre du réseau Cervera OMIPERBIO.</t>
+  </si>
+  <si>
+    <t>Elle participe en tant que l'un des six centres technologiques de Cervera, apportant son expérience en matière d'innovation dans l'industrie oléicole pour le développement de nouveaux ingrédients et aliments fonctionnels, dans le but de positionner le consortium comme une référence en matière de recherche appliquée pour une alimentation saine et sûre. Le groupe OMIPERBIO a lancé un réseau de…</t>
+  </si>
+  <si>
+    <t>lun 23/03/2026 - 10:45</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/citoliva-se-positionne-dans-le-developpement-nouveaux-aliments-bases-sur-les</t>
+  </si>
+  <si>
+    <t>SECUESVAC se concentre sur les besoins essentiels pour assurer le renouvellement générationnel de l'élevage bovin.</t>
+  </si>
+  <si>
+    <t>Les femmes continuent de se heurter à des obstacles en matière de propriété et de financement. L'accent a été mis sur l'innovation pour améliorer l'équilibre entre vie professionnelle et vie personnelle et l'efficacité économique. Le groupe opérationnel SECUESVAC a pour objectif de placer les professionnels à l'avant-garde de la gestion environnementale. Le groupe opérationnel SECUESVAC a…</t>
+  </si>
+  <si>
+    <t>mar 17/03/2026 - 18:51</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/secuesvac-se-concentre-sur-les-besoins-essentiels-pour-assurer-le-renouvellement</t>
+  </si>
+  <si>
     <t>Le gouvernement régional andalou a inauguré le nouveau Bureau régional agricole (OCA) de Ronda.</t>
   </si>
   <si>
     <t>Le gouvernement régional d'Andalousie a inauguré le nouveau Bureau agricole du district de Ronda (OCA) , un projet d'infrastructure représentant un investissement de 1,7 million d'euros , financé en grande partie par le Fonds européen agricole pour le développement rural (FEADER ). Ce nouveau bâtiment remplace d'anciens locaux devenus insuffisants pour desservir les plus de 5 000 exploitations…</t>
   </si>
   <si>
     <t>jeu 12/03/2026 - 09:54</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/le-gouvernement-regional-andalou-inaugure-le-nouveau-bureau-regional-agricole-oca</t>
   </si>
   <si>
     <t>Le projet MujerForest forme les femmes rurales à l'emploi vert</t>
   </si>
   <si>
     <t>MujerForest est un projet gratuit de formation verte et d'employabilité destiné principalement aux femmes des zones rurales de la Sierra Morena à Séville , dans le cadre de la bioéconomie et de la gestion durable des forêts. Il est cofinancé à 85 % par le Fonds social européen Plus (FSE+) , dans le cadre de l’ appel à projets 2024 du programme Empleaverde+ , géré par la Fondation pour la…</t>
   </si>
   <si>
     <t>lun 09/03/2026 - 12:57</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/le-projet-mujerforest-forme-les-femmes-rurales-lemploi-vert</t>
   </si>
   <si>
     <t>Le Conseil approuve la création de l'Académie andalouse d'agriculture</t>
@@ -4211,80 +4295,80 @@
   <si>
     <t>https://akisplataforma.es/fr/informations/le-conseil-europeen-approuve-les-conclusions-sur-la-strategie-vision-long-terme-pour</t>
   </si>
   <si>
     <t>La convention « Nous grandissons ensemble » présente des réussites d'entrepreneuriat féminin en milieu rural</t>
   </si>
   <si>
     <t>Davantage de coup de pouce aux zones rurales La réunion d'État des femmes rurales « We Grow Together-Rural Mentor Project » a présenté des expériences d'entrepreneuriat réussies menées par des femmes rurales afin d'encourager la revitalisation des zones rurales. Lors de la convention, un documentaire a été présenté avec quatre histoires de réussite de femmes dans les domaines de l'élevage, de l'…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/la-convention-nous-grandissons-ensemble-presente-des-reussites-dentrepreneuriat</t>
   </si>
   <si>
     <t>Le Secrétaire Général de l'Agriculture et de l'Alimentation souligne le rôle de la fertilisation dans la réalisation d'une agriculture durable</t>
   </si>
   <si>
     <t>Le secrétaire général de l'Agriculture et de l'Alimentation, Fernando Miranda, a souligné aujourd'hui le rôle de la fertilisation dans la réalisation d'une agriculture durable, puisque l'application de nutriments aux cultures est essentielle pour la productivité des cultures et entraîne leur rentabilité et leur durabilité. Fernando Miranda est intervenu à la clôture de la journée de présentation…</t>
   </si>
   <si>
     <t>jeu 30/11/2023 - 11:02</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/le-secretaire-general-lagriculture-et-lalimentation-souligne-le-role-la-fertilisation</t>
   </si>
   <si>
+    <t>Le secrétaire général de l'Agriculture souligne l'importance de rétablir les flux commerciaux de produits alimentaires et d'engrais pour la sécurité alimentaire mondiale</t>
+  </si>
+  <si>
+    <t>Le secrétaire général de l'Agriculture et de l'Alimentation, Fernando Miranda, a souligné aujourd'hui la nécessité de rétablir les flux commerciaux de produits alimentaires et d'engrais pour garantir la sécurité alimentaire dans le monde, menacé par la situation de guerre en Ukraine, et en particulier dans les pays les plus vulnérables. indiquant notamment qu'il est nécessaire de maintenir l'…</t>
+  </si>
+  <si>
+    <t>lun 24/07/2023 - 09:28</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-secretaire-general-lagriculture-souligne-limportance-retablir-les-flux-commerciaux</t>
+  </si>
+  <si>
     <t>Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation investit deux millions d'euros dans des travaux de modernisation pour l'irrigation durable à Valderredible (Cantabrie)</t>
   </si>
   <si>
     <t>Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA), à travers la Société Commerciale d'État d'Infrastructures Agraires (SEIASA), a formalisé aujourd'hui deux accords de collaboration avec les communautés d'irrigation de Ruijas-Ebro et Villamoñicos-Revelillas, dans la municipalité de Cantabro de Valderredible pour réaliser des actions de modernisation de ces systèmes d'…</t>
   </si>
   <si>
-    <t>lun 24/07/2023 - 09:28</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-investit-deux-millions-deuros-dans</t>
   </si>
   <si>
     <t>Luis Planas : La recherche et l'innovation sont des outils stratégiques pour une production alimentaire efficace</t>
   </si>
   <si>
     <t>Le ministre de l'Agriculture, de la Pêche et de l'Alimentation, Luis Planas, a réitéré aujourd'hui que la recherche, l'innovation et l'application des nouvelles technologies sont des « outils stratégiques essentiels » qui permettront une production alimentaire plus efficace, qui consomme moins de ressources et qui génère une plus grande valeur ajoutée. et une meilleure qualité de vie dans les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/luis-planas-la-recherche-et-linnovation-sont-des-outils-strategiques-pour-une</t>
   </si>
   <si>
-    <t>Le secrétaire général de l'Agriculture souligne l'importance de rétablir les flux commerciaux de produits alimentaires et d'engrais pour la sécurité alimentaire mondiale</t>
-[...7 lines deleted...]
-  <si>
     <t>Le VIe Congrès « Culture et Ruralités » approfondit l'importance de la culture pour l'identité des peuples</t>
   </si>
   <si>
     <t>Davantage de coup de pouce aux zones rurales  La sixième édition du Forum Culture et Ruralités a eu lieu à Cuenca du 4 au 7 juillet Sous le titre de « Continuités-Discontinuités. Arts, création et ruralités contemporaines en Europe », le forum a analysé l'influence des traditions rurales sur l'art contemporain Cette édition a coïncidé avec le début de la présidence espagnole du Conseil de l'…</t>
   </si>
   <si>
     <t>lun 17/07/2023 - 15:05</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/le-vie-congres-culture-et-ruralites-approfondit-limportance-la-culture-pour-lidentite</t>
   </si>
   <si>
     <t>Le Groupe Opérationnel FitoNet lance le développement d'un réseau social sur la biodiversité phytogénétique</t>
   </si>
   <si>
     <t>Davantage de coup de pouce aux zones rurales Le groupe opérationnel GO FitoNet a été créé pour améliorer l'offre de variétés génétiques et promouvoir l'utilisation de la biodiversité des cultures. Son objectif est de fournir des informations et des ressources pour promouvoir l'utilisation d'une plus grande variété génétique qui améliore la qualité des produits végétaux. 19/06/2023 . La «…</t>
   </si>
   <si>
     <t>ven 07/07/2023 - 14:40</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/le-groupe-operationnel-fitonet-lance-le-developpement-dun-reseau-social-sur-la</t>
   </si>
   <si>
     <t>Le stress hydrique menace la prochaine campagne horticole</t>
@@ -4634,59 +4718,140 @@
   <si>
     <t>Plus tôt cette année, le projet FAIRshare a ajouté un nouvel outil d'évaluation à l'inventaire FAIRshare DATS. L'objectif de l'outil d'évaluation est d'aider les conseillers agricoles à évaluer et à sélectionner les DATS les plus appropriés pour les aider à répondre à leurs besoins. L'outil fonctionne en évaluant des outils sélectionnés à l'aide d'un ensemble uniforme de critères, qui ont été…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/nouvelle-version-ligne-loutil-devaluation-fairshare-dats</t>
   </si>
   <si>
     <t>Le Réseau Rural National organise la cinquième réunion du partenariat pour présenter les principales actualités du Plan Stratégique de la PAC 2023 – 2027</t>
   </si>
   <si>
     <t>Le Réseau Rural National organise la cinquième réunion du partenariat pour présenter les principales actualités du Plan Stratégique de la PAC 2023 – 2027 asimon Jeu, 11/03/2022 - 16:35 Les membres du Partenariat sont invités à une nouvelle journée d'information et de débat sur le Plan stratégique de la PAC 2023-2027 pour l'Espagne Le partenariat Plan rassemble les entités et associations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/le-reseau-rural-national-organise-la-cinquieme-reunion-du-partenariat-pour-presenter</t>
   </si>
   <si>
     <t>Le Réseau Rural National présente les projets existants dans les territoires dans une perspective de genre et de conciliation</t>
   </si>
   <si>
     <t>Le Réseau Rural National présente les projets existants dans les territoires dans une perspective de genre et de conciliation asimon mer, 11/02/2022 - 08:00 Le Réseau Rural National (RRN) organise la conférence « Échange d'expériences LEADER : les femmes rurales dans les domaines de la conciliation, de la co-responsabilité, de la perspective de genre, de l'économie sociale et de la durabilité »…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/le-reseau-rural-national-presente-les-projets-existants-dans-les-territoires-dans-une</t>
   </si>
   <si>
+    <t>Le Groupe Opérationnel BIOFRUITNET promeut l'innovation dans la production de fruits biologiques européens</t>
+  </si>
+  <si>
+    <t>Le Groupe Opérationnel BIOFRUITNET promeut l'innovation dans la production de fruits biologiques européens asimon Fri, 28/10/2022 - 07:09 Le projet BIOFRUITNET Operational Group (GO) vise à renforcer et générer de nouveaux réseaux entre les différents acteurs européens impliqués Son objectif est la diffusion des connaissances sur la culture des fruits biologiques pour les faire connaître dans les…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-groupe-operationnel-biofruitnet-promeut-linnovation-dans-la-production-fruits</t>
+  </si>
+  <si>
+    <t>Les associations de jeunesse rurale présentent leurs projets au salon Presura avec l'aide du Réseau Rural National</t>
+  </si>
+  <si>
+    <t>Les associations de jeunesse rurale présentent leurs projets au salon Presura avec l'aide du Réseau Rural National asimon jeu, 27/10/2022 - 11:11 L'initiative « Jeunesse en REDada » du Réseau Rural National (RRN) vise à rendre visibles les associations de jeunes pour motiver les associations de jeunes dans des projets qui ont un impact sur les zones rurales. Le (RRN) a sélectionné plusieurs…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/les-associations-jeunesse-rurale-presentent-leurs-projets-au-salon-presura-avec-laide</t>
+  </si>
+  <si>
+    <t>Le Réseau Rural National devient le Réseau National CAP</t>
+  </si>
+  <si>
+    <t>Le Réseau Rural National devient le Réseau National de la PAC asimon Tue, 25/10/2022 - 10:28 Le Réseau Rural National tient sa dernière assemblée avant sa reconversion Les nouveaux plans stratégiques de la PAC transforment tous les réseaux ruraux des États membres en réseaux nationaux de la PAC Le réseau national CAP devient le nouveau cadre du développement rural et des politiques agricoles Le…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-reseau-rural-national-devient-le-reseau-national-cap</t>
+  </si>
+  <si>
     <t>Le « Réseau européen CAP » est né</t>
   </si>
   <si>
     <t>Le « Réseau européen CAP » est né asimon Jeu, 20/10/2022 - 09:52 Le « Réseau européen de la PAC » est la continuation du Réseau européen pour le développement rural (RERD) dans le cadre du nouveau PEPAC 23-27. Il regroupera les nouveaux « Réseaux nationaux de la PAC », connus jusqu'à présent sous le nom de réseaux nationaux de développement rural, au sein d'un réseau unique au niveau européen. De…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/le-reseau-europeen-cap-est-ne</t>
   </si>
   <si>
+    <t>Les « European Rural Inspiration Awards » 2022 récompensent des projets portés par des jeunes ruraux</t>
+  </si>
+  <si>
+    <t>Les « European Rural Inspiration Awards » 2022 récompensent des projets portés par des jeunes ruraux asimon Jeu, 13/10/2022 - 13:41 La IVe édition des « Rural Inspiration Awards 2022 » – organisée par le Réseau européen de développement rural – annonce les projets bénéficiant de l'aide du Fonds européen agricole pour le développement rural (FEADER) pour la période 2014-2020. Cette année, les prix…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/les-european-rural-inspiration-awards-2022-recompensent-des-projets-portes-par-des</t>
+  </si>
+  <si>
+    <t>Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation organise la cinquième édition de la Série Nationale du Cinéma et des Femmes Rurales</t>
+  </si>
+  <si>
+    <t>10 octobre 2022 L'exposition atteindra 70 sites répartis dans les 17 communautés autonomes et pourra être suivie en ligne dans 8 pays d'Amérique centrale. Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation organise la cinquième édition du Cycle National du Cinéma et de la Femme Rurale, qui se tiendra entre le 11 octobre et le 24 novembre, et atteindra 70 sites sur tout le territoire…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-organise-la-cinquieme-edition-la</t>
+  </si>
+  <si>
+    <t>Concours du meilleur cas pratique de soutien à l’innovation en Europe</t>
+  </si>
+  <si>
+    <t>Nous recherchons des conseillers en agriculture et foresterie avec une réussite à partager ! Les temps, ils changent! Partout en Europe, les entreprises agricoles et forestières sont confrontées à d’importants défis économiques et environnementaux, ainsi qu’à des opportunités sans précédent. L’innovation est un facteur clé pour s’adapter continuellement à ces défis divers et parfois…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/concours-du-meilleur-cas-pratique-soutien-linnovation-europe</t>
+  </si>
+  <si>
+    <t>La V édition du cycle national « Cinéma et femmes rurales » amène le cinéma dans 70 villages ruraux d'Espagne</t>
+  </si>
+  <si>
+    <t>La V édition du cycle national « Cinéma et femmes rurales » amène le cinéma dans 70 villages ruraux d'Espagne asimon ven, 07/10/2022 - 10:13 Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation organise la cinquième édition de la Série Nationale du Cinéma et des Femmes Rurales Cette année, il a lieu entre le 11 octobre et le 24 novembre L'exposition emmènera le cinéma dans 70 lieux…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/la-v-edition-du-cycle-national-cinema-et-femmes-rurales-amene-le-cinema-dans-70</t>
+  </si>
+  <si>
+    <t>Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation sélectionne les lauréats des « Prix d'excellence pour l'innovation pour les femmes rurales »</t>
+  </si>
+  <si>
+    <t>Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation sélectionne les lauréats des « Prix d'excellence pour l'innovation pour les femmes rurales » asimon Fri, 07/10/2022 - 06:58 Les XIII Prix d'Excellence pour l'Innovation pour les Femmes Rurales récompensent 13 initiatives différentes pour donner de la visibilité au travail des femmes rurales Le soutien est accordé pour montrer la…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-selectionne-les-laureats-des-prix</t>
+  </si>
+  <si>
+    <t>Postulez pour l'atelier du EU Cap Network «Jeunes entrepreneurs – Moteurs d'innovation dans les zones rurales»</t>
+  </si>
+  <si>
+    <t>L'atelier du réseau EU CAP « Jeunes entrepreneurs – Moteurs de l'innovation dans les zones rurales » est un événement d'une journée et demie qui se déroulera à Dublin, en Irlande, le mercredi 30 novembre et le jeudi 1er décembre 2022. L'atelier se concentrera sur l'échange de connaissances et le partage de pratiques innovantes et inspirantes qui peuvent soutenir les jeunes entrepreneurs et les…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/postulez-pour-latelier-du-eu-cap-network-jeunes-entrepreneurs-moteurs-dinnovation-dans</t>
+  </si>
+  <si>
     <t>Visite croisée de conseillers hongrois en Allemagne (Niederalteich) dans le cadre du projet i2connect</t>
   </si>
   <si>
     <t>Quel est le rôle de NAK dans i2connect ? (NAK) est un membre actif du projet international i2connect H2020 en tant que partenaire du consortium depuis deux ans et demi. Le projet , qui a débuté en novembre 2019, s'adresse aux conseillers agricoles en s'appuyant sur les réseaux de conseil déjà existants et les réussites réalisées , avec une approche dans laquelle l'innovation est une initiative…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/visite-croisee-conseillers-hongrois-allemagne-niederalteich-dans-le-cadre-du-projet</t>
   </si>
   <si>
     <t>Idées inspirantes : des agriculteurs français établissent une chaîne de valeur locale avec du bois provenant de haies</t>
   </si>
   <si>
     <t>La saison des barbecues approche ! Et c'est une bonne nouvelle pour les agriculteurs de l'Association Bois Paysan des Cévennes françaises, qui ont créé un collectif local qui produit des bûches, des copeaux de bois et du « bois de barbecue » à partir d'anciennes haies sur leurs terres agricoles. L'idée du collectif des producteurs de bois est née il y a quelques années lors de la participation de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/idees-inspirantes-des-agriculteurs-francais-etablissent-une-chaine-valeur-locale-avec</t>
   </si>
   <si>
     <t>Idées inspirantes : Des décisions basées sur des données pour une meilleure agriculture</t>
   </si>
   <si>
     <t>Les agriculteurs utilisent de plus en plus de nouvelles technologies pour collecter et traiter des données afin de fournir des informations économiques et environnementales et d'augmenter les performances de leur exploitation. Des moyens intelligents de collecter, gérer et partager des données peuvent aider les agriculteurs à travailler de manière plus précise, plus efficace et plus durable. Le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/idees-inspirantes-des-decisions-basees-sur-des-donnees-pour-une-meilleure-agriculture</t>
@@ -4715,131 +4880,50 @@
   <si>
     <t>La plaine moyenne du fleuve Brenta, dans la région italienne de la Vénétie, forme un riche écosystème doté d'une valeur environnementale, culturelle, récréative et agricole. Sous le titre « Parco Fiume Brenta », un projet LIFE et un groupe opérationnel travaillent en étroite synergie pour gérer les ressources en eau de Brenta de manière durable. La plaine du fleuve Brenta est un corridor…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/idees-inspirantes-unir-nos-forces-pour-les-services-ecosystemiques-lies-leau</t>
   </si>
   <si>
     <t>Accélérer le changement positif dans le système alimentaire</t>
   </si>
   <si>
     <t>Le nouvel appel à l’innovation ouverte de l’EIT Food financera des projets collaboratifs d’innovation alimentaire qui créeront un changement positif dans le système alimentaire. Les propositions doivent viser à aboutir à des produits et services commercialement viables qui contribuent à garantir un système alimentaire plus sain, plus juste, plus transparent et plus résilient pour tous. Rejoignez…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/accelerer-le-changement-positif-dans-le-systeme-alimentaire</t>
   </si>
   <si>
     <t>Démontrer que l’IPM fonctionne</t>
   </si>
   <si>
     <t>IPMWORKS est un projet Horizon 2020 qui vise à démontrer les moyens de réduire considérablement les pesticides dans tous les secteurs agricoles européens. Il s'agit d'un réseau de pôles agricoles de démonstration offrant aux agriculteurs la possibilité d'échanger des connaissances sur les méthodes non chimiques permettant de lutter contre les ravageurs et de réduire la pression exercée par ces…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/demontrer-que-lipm-fonctionne</t>
   </si>
   <si>
-    <t>Le Groupe Opérationnel BIOFRUITNET promeut l'innovation dans la production de fruits biologiques européens</t>
-[...79 lines deleted...]
-  <si>
     <t>L'Académie européenne du leadership crée la « Académie des femmes pour l'innovation rurale »</t>
   </si>
   <si>
     <t>L'Académie européenne du leadership crée la « Académie des femmes pour l'innovation rurale » asimon lundi, 19/09/2022 - 12:54 Le programme accueillera 15 femmes de différentes zones rurales européennes pour acquérir les compétences et les outils nécessaires qui leur permettront de démarrer des entreprises numériques depuis leur propre ville. L'inauguration aura lieu à Candeleda (Castilla y León)…</t>
   </si>
   <si>
     <t>mar 08/11/2022 - 13:16</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/lacademie-europeenne-du-leadership-cree-la-academie-des-femmes-pour-linnovation-rurale</t>
   </si>
   <si>
     <t>Recommandations de l'EFSA pour améliorer le bien-être des animaux pendant le transport</t>
   </si>
   <si>
     <t>Selon les recommandations publiées par l'EFSA, il est nécessaire de prévoir plus d'espace, de réduire les températures maximales et de minimiser les temps de trajet pour améliorer le bien-être des animaux d'élevage pendant le transport. L'EFSA fournit ses recommandations à la Commission européenne dans une série de cinq avis scientifiques destinés à soutenir sa révision en cours de la législation…</t>
   </si>
   <si>
     <t>lun 10/10/2022 - 15:50</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/recommandations-lefsa-pour-ameliorer-le-bien-etre-des-animaux-pendant-le-transport</t>
   </si>
   <si>
     <t>Les trois points les plus importants d’une entreprise durable</t>
@@ -4958,66 +5042,66 @@
   <si>
     <t>mar 04/10/2022 - 15:52</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/ecole-dete-i2connect-la-canee-renforcer-la-capacite-des-futurs-conseillers-soutenir</t>
   </si>
   <si>
     <t>Appel à projets pilotes – une opportunité d’essayer quelque chose de nouveau</t>
   </si>
   <si>
     <t>Certains conseillers, participant au programme de formation i2connect, pourraient participer à une initiative d'innovation interactive prometteuse et avoir une idée claire sur une approche efficace pour la soutenir. I2connect offre à ces conseillers la possibilité de demander de l'aide pour essayer cette approche via i2connect. Ces projets pilotes deviendront des vitrines pour les approches qui…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/appel-projets-pilotes-une-opportunite-dessayer-quelque-chose-nouveau</t>
   </si>
   <si>
     <t>Cinq Groupes d'Action Locale unissent leurs forces pour rendre visibles leurs géoparcs et les soutenir</t>
   </si>
   <si>
     <t>Cinq Groupes d'Action Locale unissent leurs forces pour rendre visible et soutenir leurs géoparcs asimon Jeu, 29/09/2022 - 11:44 Le Groupe d'Action Locale (GAL) de Subbética Cordobesa coordonne ce projet de coopération nationale Les actions comprennent un plan marketing commun et la création d'un catalogue de bonnes pratiques Cinq Groupes d'Action Locale unissent leurs forces pour rendre visibles…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/cinq-groupes-daction-locale-unissent-leurs-forces-pour-rendre-visibles-leurs-geoparcs</t>
   </si>
   <si>
+    <t>Le Réseau Rural National promeut le leadership rural féminin à travers un cycle de rencontres en face-à-face dans toute l'Espagne</t>
+  </si>
+  <si>
+    <t>Le Réseau Rural National promeut le leadership rural féminin à travers un cycle de rencontres en face-à-face dans toute l'Espagne asimon mer, 28/09/2022 - 08:25 Au total, 10 rencontres régionales auront lieu en octobre 2022 sous le titre « La valorisation des femmes dans le secteur agroalimentaire » L'objectif est de promouvoir l'entrepreneuriat et le leadership, ainsi que la création de réseaux…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-reseau-rural-national-promeut-le-leadership-rural-feminin-travers-cycle-rencontres</t>
+  </si>
+  <si>
     <t>Quatre pays européens signent un manifeste en faveur de l'élevage extensif</t>
   </si>
   <si>
     <t>Quatre pays européens signent un manifeste en faveur de l'élevage extensif asimon lundi, 26/09/2022 - 08:34 Le programme LIFE de l'Union européenne promeut le manifeste "Plus d'élevage extensif, plus de biodiversité pour l'Europe" L'Espagne fait partie des pays adhérents Le manifeste propose dix mesures de soutien pour que ce système de production continue à apporter des bénéfices non seulement à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/quatre-pays-europeens-signent-manifeste-faveur-lelevage-extensif</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://akisplataforma.es/fr/informations/le-reseau-rural-national-promeut-le-leadership-rural-feminin-travers-cycle-rencontres</t>
   </si>
   <si>
     <t>La rencontre « Va de Agro » rassemble en Galice des groupes opérationnels et des projets innovants de 15 pays européens</t>
   </si>
   <si>
     <t>La rencontre « Va de Agro » rassemble des groupes opérationnels et des projets innovants de 15 pays européens en Galice asimon jeu, 22/09/2022 - 11:25 L'événement a été organisé par les groupes opérationnels Avienergy, Micoalga-Feed, Proteinleg et Tirac. La journée a permis de présenter les avancées et les développements innovants dans les secteurs agroalimentaire et forestier. La rencontre « Va…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/la-rencontre-va-agro-rassemble-galice-des-groupes-operationnels-et-des-projets</t>
   </si>
   <si>
     <t>L’Agenda Espagne Numérique 2026 promeut la technologie 5G dans les communes de moins de 1 000 habitants</t>
   </si>
   <si>
     <t>L'Agenda Espagne Numérique 2026 promeut la technologie 5G dans les communes de moins de 1 000 habitants asimon mar, 20/09/2022 - 11:19 Le ministère de l’Économie et de la Transformation numérique propose des formations 5G aux entités locales de moins de 1 000 habitants. Le cours s'adresse aux techniciens des entités locales et des mairies qui travaillent au déploiement des réseaux et des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/lagenda-espagne-numerique-2026-promeut-la-technologie-5g-dans-les-communes-moins-1-000</t>
   </si>
   <si>
     <t>La nouvelle galerie de bonnes pratiques de FAIRshare</t>
   </si>
   <si>
     <t>Au cours de l'année écoulée, nos partenaires de projet et conseillers à travers l'UE ont partagé avec nous leurs bonnes pratiques en matière d'utilisation ou de développement d'outils numériques ou DATS, comme on les appelle dans le projet FAIRshare. Une bonne pratique peut simplement être définie comme une fonctionnalité clé d'un DATS. Par exemple, un outil peut avoir une interface facile à…</t>
   </si>
@@ -5468,54 +5552,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D443"/>
+  <dimension ref="A1:D450"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D443"/>
+      <selection activeCell="A1" sqref="A1:D450"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="264.078" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -7852,149 +7936,149 @@
       <c r="C168" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
         <v>672</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>673</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>674</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
         <v>676</v>
       </c>
-      <c r="B170" s="1"/>
+      <c r="B170" s="1" t="s">
+        <v>677</v>
+      </c>
       <c r="C170" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="B177" s="1" t="s">
         <v>704</v>
       </c>
+      <c r="B177" s="1"/>
       <c r="C177" s="1" t="s">
         <v>705</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
         <v>707</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>708</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>709</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
         <v>711</v>
       </c>
@@ -10318,261 +10402,261 @@
         <v>1374</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>1376</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>1380</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1377</v>
+        <v>1381</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1377</v>
+        <v>1385</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1387</v>
+        <v>1393</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1387</v>
+        <v>1397</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>1396</v>
+        <v>1400</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>1402</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
-        <v>1403</v>
+        <v>1407</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>1404</v>
+        <v>1408</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1405</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
-        <v>1406</v>
+        <v>1410</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1407</v>
+        <v>1411</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1408</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
-        <v>1409</v>
+        <v>1413</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1412</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
-        <v>1413</v>
+        <v>1417</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>1414</v>
+        <v>1418</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1416</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1417</v>
+        <v>1420</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1418</v>
+        <v>1421</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1419</v>
+        <v>1415</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C360" s="1" t="s">
         <v>1429</v>
       </c>
-      <c r="B360" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D360" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1435</v>
+        <v>1429</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1440</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>1442</v>
@@ -10584,807 +10668,807 @@
         <v>1444</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>1446</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1447</v>
+        <v>1455</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1447</v>
+        <v>1459</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1447</v>
+        <v>1463</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1460</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>1461</v>
+        <v>1465</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
-        <v>1465</v>
+        <v>1469</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1466</v>
+        <v>1470</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1463</v>
+        <v>1471</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1467</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1469</v>
+        <v>1474</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1470</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1472</v>
+        <v>1478</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1473</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
       <c r="B373" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C373" s="1" t="s">
         <v>1475</v>
       </c>
-      <c r="C373" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D373" s="1" t="s">
-        <v>1476</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1479</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1480</v>
+        <v>1486</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1481</v>
+        <v>1487</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1482</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1483</v>
+        <v>1489</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1485</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1486</v>
+        <v>1493</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1487</v>
+        <v>1494</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1488</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1489</v>
+        <v>1496</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1490</v>
+        <v>1497</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1491</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1492</v>
+        <v>1499</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1493</v>
+        <v>1500</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1494</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1495</v>
+        <v>1502</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1496</v>
+        <v>1503</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1497</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1498</v>
+        <v>1505</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1499</v>
+        <v>1506</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1500</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1501</v>
+        <v>1508</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1502</v>
+        <v>1509</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1503</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1504</v>
+        <v>1511</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1505</v>
+        <v>1512</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1506</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1507</v>
+        <v>1514</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1508</v>
+        <v>1515</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1509</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1510</v>
+        <v>1517</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1511</v>
+        <v>1518</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1512</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1513</v>
+        <v>1520</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1514</v>
+        <v>1521</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1515</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1516</v>
+        <v>1523</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1517</v>
+        <v>1524</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1518</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1519</v>
+        <v>1526</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1520</v>
+        <v>1527</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1521</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1522</v>
+        <v>1529</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1523</v>
+        <v>1530</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1524</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1525</v>
+        <v>1532</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1526</v>
+        <v>1533</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1527</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1528</v>
+        <v>1535</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1529</v>
+        <v>1536</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1530</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1532</v>
+        <v>1539</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1533</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1534</v>
+        <v>1541</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1535</v>
+        <v>1542</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1536</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1537</v>
+        <v>1544</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1538</v>
+        <v>1545</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1539</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1540</v>
+        <v>1547</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1541</v>
+        <v>1548</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1542</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1543</v>
+        <v>1550</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1544</v>
+        <v>1551</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1545</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1546</v>
+        <v>1553</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1547</v>
+        <v>1554</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1548</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1549</v>
+        <v>1556</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1550</v>
+        <v>1557</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1551</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1552</v>
+        <v>1559</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1553</v>
+        <v>1560</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1554</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1555</v>
+        <v>1562</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1556</v>
+        <v>1563</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1557</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1558</v>
+        <v>1565</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1559</v>
+        <v>1566</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1560</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1561</v>
+        <v>1568</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1562</v>
+        <v>1569</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1563</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1564</v>
+        <v>1571</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1565</v>
+        <v>1572</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1566</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1567</v>
+        <v>1574</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1568</v>
+        <v>1575</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1569</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1570</v>
+        <v>1577</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1571</v>
+        <v>1578</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1572</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1573</v>
+        <v>1580</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1574</v>
+        <v>1581</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1575</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1576</v>
+        <v>1583</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1577</v>
+        <v>1584</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1578</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1579</v>
+        <v>1586</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1580</v>
+        <v>1587</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1581</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1582</v>
+        <v>1589</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1583</v>
+        <v>1590</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1584</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1585</v>
+        <v>1592</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1586</v>
+        <v>1593</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1587</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1588</v>
+        <v>1595</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1589</v>
+        <v>1596</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1590</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1591</v>
+        <v>1598</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1592</v>
+        <v>1599</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1463</v>
+        <v>1491</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1593</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1594</v>
+        <v>1601</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1595</v>
+        <v>1602</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1596</v>
+        <v>1491</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1597</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1598</v>
+        <v>1604</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1600</v>
+        <v>1491</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1601</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1602</v>
+        <v>1607</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1604</v>
+        <v>1491</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1605</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1606</v>
+        <v>1610</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1607</v>
+        <v>1611</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1608</v>
+        <v>1491</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1612</v>
+        <v>1491</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1616</v>
+        <v>1491</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1620</v>
+        <v>1491</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>1621</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
         <v>1622</v>
       </c>
       <c r="B420" s="1" t="s">
         <v>1623</v>
       </c>
       <c r="C420" s="1" t="s">
         <v>1624</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>1627</v>
@@ -11424,306 +11508,404 @@
         <v>1637</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>1639</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>1640</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1641</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
         <v>1642</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>1643</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1640</v>
+        <v>1644</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1640</v>
+        <v>1648</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1640</v>
+        <v>1652</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1640</v>
+        <v>1656</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1653</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>1654</v>
+        <v>1658</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1655</v>
+        <v>1659</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1640</v>
+        <v>1660</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1640</v>
+        <v>1664</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1659</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>1660</v>
+        <v>1666</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1661</v>
+        <v>1667</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1663</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>1664</v>
+        <v>1670</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1665</v>
+        <v>1671</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1666</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1667</v>
+        <v>1673</v>
       </c>
       <c r="B433" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C433" s="1" t="s">
         <v>1668</v>
       </c>
-      <c r="C433" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D433" s="1" t="s">
-        <v>1669</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1670</v>
+        <v>1676</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1671</v>
+        <v>1677</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1672</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>1673</v>
+        <v>1679</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1674</v>
+        <v>1680</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1675</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1676</v>
+        <v>1682</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1678</v>
+        <v>1668</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1679</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1681</v>
+        <v>1686</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1682</v>
+        <v>1668</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1683</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1684</v>
+        <v>1688</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1689</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C440" s="1" t="s">
         <v>1690</v>
       </c>
-      <c r="B440" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D440" s="1" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1693</v>
+        <v>1698</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1694</v>
+        <v>1699</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1695</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1698</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1699</v>
+        <v>1704</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1700</v>
+        <v>1705</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1682</v>
+        <v>1706</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1701</v>
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1729</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>