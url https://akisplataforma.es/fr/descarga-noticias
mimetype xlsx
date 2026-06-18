--- v3 (2026-05-02)
+++ v4 (2026-06-18)
@@ -12,98 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1730">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1742">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Le conseil agricole se consolide en tant que pilier stratégique d'AKIS en Espagne et en Europe.</t>
+  </si>
+  <si>
+    <t>La conférence « Le conseil agricole au cœur de l’AKIS en Espagne et en Europe » , organisée par la Plateforme des conseillers AKIS en collaboration avec le ministère de l’Agriculture, de la Pêche et de l’Alimentation (MAPA), a réuni des experts nationaux et internationaux le 28 avril à La Vega Innova pour analyser le rôle clé du conseil dans la transformation du secteur agroalimentaire. La…</t>
+  </si>
+  <si>
+    <t>jeu 30/04/2026 - 23:39</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-conseil-agricole-se-consolide-tant-que-pilier-strategique-dakis-espagne-et-europe</t>
+  </si>
+  <si>
+    <t>Provacuno lance une application web pour mesurer l'empreinte carbone des bovins en Espagne</t>
+  </si>
+  <si>
+    <t>La nouvelle application, déjà disponible pour le secteur bovin sur le site web huellavacunosostenible.eu , est l'une des étapes clés du Plan de promotion de la viande bovine européenne durable (SEUB), cofinancé par l'Union européenne et piloté par Provacuno (Espagne) et Apaq-W (Belgique). L'outil permet la quantification rigoureuse des émissions de gaz à effet de serre, de dioxyde de carbone (CO…</t>
+  </si>
+  <si>
+    <t>mer 29/04/2026 - 20:49</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/provacuno-lance-une-application-web-pour-mesurer-lempreinte-carbone-des-bovins-espagne</t>
+  </si>
+  <si>
     <t>Conférence du réseau CAP pour l'édition 2026 des ARIA Awards de l'Union européenne</t>
   </si>
   <si>
     <t>Le réseau européen de la PAC a lancé la quatrième édition des ARIA (Agricultural &amp; Rural Inspiration Awards) 2026 , sous la devise « Quand l'égalité guide la prochaine génération ». Une fois encore, les projets les plus remarquables financés par la Politique agricole commune (PAC) et mis en œuvre localement sont recherchés : des projets écologiques, intelligents, socialement inclusifs,…</t>
   </si>
   <si>
     <t>jeu 23/04/2026 - 14:10</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/conference-du-reseau-cap-pour-ledition-2026-des-aria-awards-lunion-europeenne</t>
   </si>
   <si>
     <t>Raúl Sanz, élu nouveau président de PROVACUNO</t>
   </si>
   <si>
     <t>L'Assemblée générale de PROVACUNO , l' Organisation interprofessionnelle de la filière bovine , a élu Raúl Sanz comme nouveau président de l'organisation interprofessionnelle, après avoir reçu le soutien unanime des différentes associations qui la composent, en remplacement de Jaime Yartu, qui était à la tête de l'organisation depuis décembre 2022. Vice-président de PROVACUNO depuis décembre 2022…</t>
   </si>
   <si>
     <t>mer 22/04/2026 - 14:06</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/raul-sanz-elu-nouveau-president-provacuno</t>
   </si>
   <si>
     <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation annonce des subventions d'un montant de 33,3 millions d'euros destinées à promouvoir l'intégration des associations agroalimentaires.</t>
   </si>
   <si>
     <t>Cette aide vise à promouvoir la transformation, la commercialisation et le développement des produits agroalimentaires. L'Espagne compte 21 entités associatives prioritaires et une autre en cours de reconnaissance. Le financement de cette aide provient à 43 % du Fonds européen de développement rural et à 57 % du budget du ministère de l'Agriculture, de la Pêche et de l'Alimentation. Le ministère…</t>
   </si>
   <si>
     <t>lun 20/04/2026 - 16:42</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-annonce-des-subventions-dun</t>
+  </si>
+  <si>
+    <t>Nouvel appel à projets pour 2026 destiné à financer les échanges de connaissances dans le secteur agroalimentaire et forestier, pour un montant de près de 10 millions d'euros.</t>
+  </si>
+  <si>
+    <t>La date limite pour soumettre les candidatures est le 18 mai. L'aide est cofinancée à 43 % par le FEADER et à 57 % par le ministère. Le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) a publié le 16 avril au Journal officiel de l'État (BOE) un nouvel appel à l'aide pour promouvoir l'échange de connaissances, l'innovation et la formation dans le secteur agroalimentaire , avec…</t>
+  </si>
+  <si>
+    <t>lun 20/04/2026 - 15:46</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/nouvel-appel-projets-pour-2026-destine-financer-les-echanges-connaissances-dans-le</t>
   </si>
   <si>
     <t>EDIH Madrid Region 2.0 se distingue à Madrid es Ciencia avec un robot d'assistance à la récolte, exemple d'innovation agroalimentaire.</t>
   </si>
   <si>
     <t>L' EDIH Madrid Region 2.0 a présenté au salon Madrid es Ciencia le potentiel des technologies de pointe appliquées au secteur agroalimentaire, en mettant particulièrement l'accent sur le robot d'assistance à la récolte du raisin développé par le CSIC , une solution qui illustre comment l'innovation peut répondre aux besoins spécifiques du travail sur le terrain. Le salon, organisé par la…</t>
   </si>
   <si>
     <t>lun 06/04/2026 - 21:19</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/edih-madrid-region-20-se-distingue-madrid-ciencia-avec-robot-dassistance-la-recolte</t>
   </si>
   <si>
     <t>Provacuno présente à Alimentaria 2026 les nouveautés de la deuxième année de la campagne européenne « Pour une Europe durable, la mission particulière du bœuf ».</t>
   </si>
   <si>
     <t>Cofinancée par l'Union européenne et menée par Provacuno (Espagne) et Apaq-W (Belgique), la campagne poursuit ses efforts pour réduire les émissions et prévenir et améliorer la dégradation des sols. Parmi les étapes clés figurent le lancement prochain d'une application web permettant de mesurer l'empreinte carbone, ainsi que des actions menées en Espagne, en Belgique et dans d'autres pays…</t>
   </si>
   <si>
     <t>lun 23/03/2026 - 15:47</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/provacuno-presente-alimentaria-2026-les-nouveautes-la-deuxieme-annee-la-campagne</t>
   </si>
@@ -5552,54 +5588,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D450"/>
+  <dimension ref="A1:D453"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D450"/>
+      <selection activeCell="A1" sqref="A1:D453"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="264.078" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -8034,93 +8070,93 @@
       <c r="C175" s="1" t="s">
         <v>698</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
         <v>700</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>701</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>702</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="B177" s="1"/>
+      <c r="B177" s="1" t="s">
+        <v>705</v>
+      </c>
       <c r="C177" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>715</v>
-[...1 lines deleted...]
-      <c r="B180" s="1" t="s">
         <v>716</v>
       </c>
+      <c r="B180" s="1"/>
       <c r="C180" s="1" t="s">
         <v>717</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
         <v>719</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>720</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>721</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
         <v>723</v>
       </c>
@@ -10500,205 +10536,205 @@
         <v>1402</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>1404</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1405</v>
+        <v>1409</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1405</v>
+        <v>1413</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C356" s="1" t="s">
         <v>1417</v>
       </c>
-      <c r="B356" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D356" s="1" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C359" s="1" t="s">
         <v>1427</v>
       </c>
-      <c r="B359" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D359" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1429</v>
+        <v>1427</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1429</v>
+        <v>1437</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C363" s="1" t="s">
         <v>1441</v>
       </c>
-      <c r="B363" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D363" s="1" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1447</v>
+        <v>1441</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>1451</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1452</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>1454</v>
@@ -10766,751 +10802,751 @@
         <v>1472</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
         <v>1473</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>1476</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>1478</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1475</v>
+        <v>1479</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1475</v>
+        <v>1483</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1475</v>
+        <v>1487</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
       <c r="B375" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C375" s="1" t="s">
         <v>1487</v>
       </c>
-      <c r="C375" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D375" s="1" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1491</v>
+        <v>1487</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1491</v>
+        <v>1487</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1491</v>
+        <v>1487</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
       <c r="B380" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C380" s="1" t="s">
         <v>1503</v>
       </c>
-      <c r="C380" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D380" s="1" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1514</v>
+        <v>1517</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1520</v>
+        <v>1523</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1526</v>
+        <v>1529</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1527</v>
+        <v>1530</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1528</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1534</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1538</v>
+        <v>1541</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1539</v>
+        <v>1542</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1548</v>
+        <v>1551</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1549</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1550</v>
+        <v>1553</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1555</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1559</v>
+        <v>1562</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1566</v>
+        <v>1569</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1569</v>
+        <v>1572</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1570</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1571</v>
+        <v>1574</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1624</v>
+        <v>1503</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1628</v>
+        <v>1503</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1632</v>
+        <v>1503</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
         <v>1634</v>
       </c>
       <c r="B423" s="1" t="s">
         <v>1635</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>1636</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>1639</v>
@@ -11606,306 +11642,348 @@
         <v>1665</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
         <v>1666</v>
       </c>
       <c r="B431" s="1" t="s">
         <v>1667</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>1668</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>1669</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
         <v>1670</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>1671</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1668</v>
+        <v>1672</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1668</v>
+        <v>1676</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1668</v>
+        <v>1680</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1678</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>1679</v>
+        <v>1682</v>
       </c>
       <c r="B435" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C435" s="1" t="s">
         <v>1680</v>
       </c>
-      <c r="C435" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D435" s="1" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1683</v>
+        <v>1686</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1668</v>
+        <v>1680</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1668</v>
+        <v>1680</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1687</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1689</v>
+        <v>1692</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1690</v>
+        <v>1680</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1690</v>
+        <v>1680</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1690</v>
+        <v>1680</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1690</v>
+        <v>1702</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
       <c r="B442" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C442" s="1" t="s">
         <v>1702</v>
       </c>
-      <c r="C442" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D442" s="1" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1705</v>
+        <v>1708</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1706</v>
+        <v>1702</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1710</v>
+        <v>1702</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1710</v>
+        <v>1702</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1710</v>
+        <v>1718</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1710</v>
+        <v>1722</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1720</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>1721</v>
+        <v>1724</v>
       </c>
       <c r="B448" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C448" s="1" t="s">
         <v>1722</v>
       </c>
-      <c r="C448" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D448" s="1" t="s">
-        <v>1723</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1724</v>
+        <v>1727</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1725</v>
+        <v>1728</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1710</v>
+        <v>1722</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1726</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
-        <v>1727</v>
+        <v>1730</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1728</v>
+        <v>1731</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1710</v>
+        <v>1722</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>1729</v>
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1741</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>