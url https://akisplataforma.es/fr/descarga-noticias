--- v4 (2026-06-18)
+++ v5 (2026-08-08)
@@ -12,62 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1742">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1750">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
+  </si>
+  <si>
+    <t>40 ans de présence de l'Espagne dans la PAC : quatre décennies à cultiver l'avenir de la campagne espagnole</t>
+  </si>
+  <si>
+    <t>La politique agricole commune a soutenu la modernisation du secteur agroalimentaire, le développement des zones rurales et l'évolution vers une agriculture et un élevage plus durables, innovants et compétitifs. La politique agricole commune a soutenu la modernisation du secteur agroalimentaire, le développement des zones rurales et l'évolution vers une agriculture et un élevage plus durables,…</t>
+  </si>
+  <si>
+    <t>mer 15/07/2026 - 12:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/40-ans-presence-lespagne-dans-la-pac-quatre-decennies-cultiver-lavenir-la-campagne</t>
+  </si>
+  <si>
+    <t>Luis Planas défend à Bruxelles une PAC dotée d'un budget suffisant, simplifiée et sans renationalisation.</t>
+  </si>
+  <si>
+    <t>Le ministre de l'Agriculture, de la Pêche et de l'Alimentation, Luis Planas, a rencontré aujourd'hui à Bruxelles le vice-président de la commission de l'agriculture du Parlement européen et rapporteur pour la future politique agricole commune (PAC), Norbert Lins, lors d'une réunion axée sur la conception de la politique agricole européenne pour la période 2028-2034. Lors de la réunion, Planas a…</t>
+  </si>
+  <si>
+    <t>mer 15/07/2026 - 11:31</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/luis-planas-defend-bruxelles-une-pac-dotee-dun-budget-suffisant-simplifiee-et-sans</t>
   </si>
   <si>
     <t>Le conseil agricole se consolide en tant que pilier stratégique d'AKIS en Espagne et en Europe.</t>
   </si>
   <si>
     <t>La conférence « Le conseil agricole au cœur de l’AKIS en Espagne et en Europe » , organisée par la Plateforme des conseillers AKIS en collaboration avec le ministère de l’Agriculture, de la Pêche et de l’Alimentation (MAPA), a réuni des experts nationaux et internationaux le 28 avril à La Vega Innova pour analyser le rôle clé du conseil dans la transformation du secteur agroalimentaire. La…</t>
   </si>
   <si>
     <t>jeu 30/04/2026 - 23:39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/le-conseil-agricole-se-consolide-tant-que-pilier-strategique-dakis-espagne-et-europe</t>
   </si>
   <si>
     <t>Provacuno lance une application web pour mesurer l'empreinte carbone des bovins en Espagne</t>
   </si>
   <si>
     <t>La nouvelle application, déjà disponible pour le secteur bovin sur le site web huellavacunosostenible.eu , est l'une des étapes clés du Plan de promotion de la viande bovine européenne durable (SEUB), cofinancé par l'Union européenne et piloté par Provacuno (Espagne) et Apaq-W (Belgique). L'outil permet la quantification rigoureuse des émissions de gaz à effet de serre, de dioxyde de carbone (CO…</t>
   </si>
   <si>
     <t>mer 29/04/2026 - 20:49</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/provacuno-lance-une-application-web-pour-mesurer-lempreinte-carbone-des-bovins-espagne</t>
   </si>
@@ -5588,54 +5612,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D453"/>
+  <dimension ref="A1:D455"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D453"/>
+      <selection activeCell="A1" sqref="A1:D455"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="264.078" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -8112,79 +8136,79 @@
       <c r="C178" s="1" t="s">
         <v>710</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
         <v>712</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>713</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>714</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
         <v>716</v>
       </c>
-      <c r="B180" s="1"/>
+      <c r="B180" s="1" t="s">
+        <v>717</v>
+      </c>
       <c r="C180" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>723</v>
-[...1 lines deleted...]
-      <c r="B182" s="1" t="s">
         <v>724</v>
       </c>
+      <c r="B182" s="1"/>
       <c r="C182" s="1" t="s">
         <v>725</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
         <v>727</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>729</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
         <v>731</v>
       </c>
@@ -10578,191 +10602,191 @@
         <v>1414</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C358" s="1" t="s">
         <v>1425</v>
       </c>
-      <c r="B358" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D358" s="1" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1427</v>
+        <v>1425</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1427</v>
+        <v>1435</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C361" s="1" t="s">
         <v>1435</v>
       </c>
-      <c r="B361" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D361" s="1" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1441</v>
+        <v>1435</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1441</v>
+        <v>1445</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1441</v>
+        <v>1449</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C365" s="1" t="s">
         <v>1449</v>
       </c>
-      <c r="B365" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D365" s="1" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1455</v>
+        <v>1449</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>1456</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>1462</v>
@@ -10844,737 +10868,737 @@
         <v>1484</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>1488</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>1490</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1487</v>
+        <v>1491</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1487</v>
+        <v>1495</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C377" s="1" t="s">
         <v>1495</v>
       </c>
-      <c r="B377" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D377" s="1" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1487</v>
+        <v>1495</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1503</v>
+        <v>1495</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1503</v>
+        <v>1495</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C382" s="1" t="s">
         <v>1511</v>
       </c>
-      <c r="B382" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D382" s="1" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1636</v>
+        <v>1511</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1640</v>
+        <v>1511</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1641</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
         <v>1642</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>1643</v>
       </c>
       <c r="C425" s="1" t="s">
         <v>1644</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>1645</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
         <v>1646</v>
       </c>
       <c r="B426" s="1" t="s">
         <v>1647</v>
@@ -11684,306 +11708,334 @@
         <v>1677</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>1680</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>1681</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>1683</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1680</v>
+        <v>1684</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1680</v>
+        <v>1688</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B437" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C437" s="1" t="s">
         <v>1688</v>
       </c>
-      <c r="B437" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D437" s="1" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1680</v>
+        <v>1688</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1680</v>
+        <v>1688</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1680</v>
+        <v>1688</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1702</v>
+        <v>1688</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1702</v>
+        <v>1688</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1702</v>
+        <v>1710</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C444" s="1" t="s">
         <v>1710</v>
       </c>
-      <c r="B444" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D444" s="1" t="s">
-        <v>1712</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1714</v>
+        <v>1716</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1702</v>
+        <v>1710</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1716</v>
+        <v>1718</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1718</v>
+        <v>1710</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1722</v>
+        <v>1710</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>1723</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
         <v>1724</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>1725</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1722</v>
+        <v>1726</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C450" s="1" t="s">
         <v>1730</v>
       </c>
-      <c r="B450" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D450" s="1" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>1741</v>
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1749</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>