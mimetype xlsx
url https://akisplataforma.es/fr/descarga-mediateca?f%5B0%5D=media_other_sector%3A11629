--- v0 (2026-06-11)
+++ v1 (2026-07-28)
@@ -167,75 +167,75 @@
   <si>
     <t>Résultats d'essais réalisés au Centre IFAPA La Mojonera (Almería) pour évaluer l'influence de quatre mélanges d'eau et de deux directives d'activation de l'irrigation sur la production, la productivité de l'eau et l'état du sol dans une culture de poivrons en serre.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/73c0d41e-895c-47e9-8e99-876702b12dbd</t>
   </si>
   <si>
     <t>Analyse exploratoire des pratiques de gestion de l'irrigation et de la fertilisation dans l'agriculture andalouse</t>
   </si>
   <si>
     <t>Résultats d'une analyse exploratoire menée en 2022, à partir d'informations recueillies à partir d'enquêtes auprès d'agriculteurs participant à des cours et conférences organisés par l'IFAPA, sur l'état actuel des pratiques agricoles de gestion de l'irrigation et de fertilisation azotée.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3cef4fcc-3865-4120-a4b3-f6c2701feb03</t>
   </si>
   <si>
     <t>Réponse à l'irrigation d'une culture de myrtilles dans la province de Huelva</t>
   </si>
   <si>
     <t>Résultats d'un essai mené entre 2017 et 2019 pour déterminer l'effet de l'irrigation sur le rendement des cultures de myrtilles dans la province de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
+    <t>Effets des différentes répartitions de l'irrigation sur la culture de l'avocat. Saison 2016/2017</t>
+  </si>
+  <si>
+    <t>Résultats de la campagne 2016/17 d'essais d'irrigation dans les plantations commerciales d'avocats sur la côte andalouse.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
+  </si>
+  <si>
+    <t>Pratiques de fertilisation du blé en semis direct : alternatives à l'utilisation de l'urée</t>
+  </si>
+  <si>
+    <t>Résultats d'un projet de recherche ayant étudié différentes méthodes alternatives de fertilisation à l'urée. Parmi celles-ci, l'utilisation d'inhibiteurs de nitrification et d'uréase se distingue. Les résultats ont été présentés en termes d'avantages agronomiques (récolte, azote dans les grains, etc.) et environnementaux (réduction du lessivage des nitrates et des émissions de NO₂).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
+  </si>
+  <si>
     <t>Étude préliminaire de l'irrigation déficitaire chez les amandiers</t>
   </si>
   <si>
     <t>Résultats des essais sur différentes stratégies d'irrigation déficitaire en culture d'amandiers réalisés au cours des campagnes 2013 et 2014.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
   </si>
   <si>
     <t>Utilisation de tensiomètres manuels et électroniques pour la gestion de l'irrigation</t>
   </si>
   <si>
     <t>Les tensiomètres sont des instruments qui mesurent le potentiel matriciel ou la tension matricielle du sol. Il s'agit d'une mesure indirecte de l'humidité du sol, due aux forces qui retiennent l'eau dans les capillaires et sur les particules du sol.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/341bbbd5-9403-4e30-bf4f-855945132330</t>
   </si>
   <si>
     <t>Optimisation de l'irrigation et de la fertilisation dans la culture du tournesol</t>
   </si>
   <si>
     <t>Afin de mieux comprendre l'interaction entre les besoins en eau et en engrais dans la culture du tournesol, une expérience de trois ans a été menée pour tester différents volumes d'irrigation, différentes stratégies de fertilisation et leurs interactions potentielles sur le rendement en graines, la teneur en huile et d'autres composantes du rendement. Ce document présente les résultats de cette expérience.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff8af041-9d03-48b7-ae84-7436d05fa364</t>
   </si>
   <si>
     <t>Recommandations d'irrigation pour les oliveraies pour la campagne 2022-2023</t>
   </si>
   <si>
     <t>Recommandations d'irrigation pour les oliveraies pendant les années de faibles précipitations, proposant des stratégies pour atténuer, autant que possible, les effets du stress hydrique sur la production d'olives et d'huile.</t>
   </si>