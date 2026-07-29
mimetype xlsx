--- v0 (2026-06-10)
+++ v1 (2026-07-29)
@@ -314,75 +314,75 @@
   <si>
     <t>Résultats du comportement agronomique et de la réponse à la plante parasite Orobanche crenata d'un total de treize variétés locales andalouses de fèves.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c8bbb2-1835-404d-a244-e4124fcb7439</t>
   </si>
   <si>
     <t>Techniques de biofumigation et de solarisation adaptées aux conditions de culture des fraises à Huelva</t>
   </si>
   <si>
     <t>Résultats obtenus à partir d'un essai de démonstration réalisé lors de la campagne 2016/2017 sur l'utilisation de techniques de biofumigation et de solarisation dans la culture de fraises à Huelva, réalisé dans une ferme collaboratrice et sur la variété "Rociera".</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1d94d2ad-922f-455d-af41-0e03204df42d</t>
   </si>
   <si>
     <t>Eutrophisation et écotoxicité dans la culture de la fraise</t>
   </si>
   <si>
     <t>Résultats d'une étude visant à quantifier et évaluer les impacts environnementaux de l'eutrophisation et de l'écotoxicité dans la culture de la fraise, en considérant l'ensemble du cycle de vie de différents systèmes de production. Ces résultats suggèrent des stratégies d'optimisation des pratiques agricoles mises en œuvre par les agriculteurs pour améliorer la durabilité de leurs exploitations et accroître la compétitivité du secteur fraisicole.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>La culture du maïs en Andalousie sous l'impact du changement climatique</t>
+  </si>
+  <si>
+    <t>Résultats d'études sur les impacts potentiels du changement climatique sur la culture irriguée du maïs en Andalousie et mesures d'adaptation évaluées pour les limiter.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fb65255-04b4-48fb-95aa-09e9ab613ec2</t>
+  </si>
+  <si>
+    <t>Etude comparative de la production et de la qualité des fruits de cinq cultivars de pruniers à récolte tardive en gestion biologique et conventionnelle.</t>
+  </si>
+  <si>
+    <t>Résultats de 2009 à 2013 concernant la production et la qualité de cinq cultivars commerciaux de prunier japonais de récolte tardive, cultivés depuis plusieurs années sous deux systèmes de gestion agronomique différents : biologique et conventionnel.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
+  </si>
+  <si>
     <t>Utilisation de bactéries dans la culture des fraises. Résultats préliminaires sur le terrain.</t>
   </si>
   <si>
     <t>Résultats d'essais préliminaires menés durant la campagne 2017/18 sur l'utilisation de trois bactéries stimulatrices de croissance dans les cultures de fraises. L'objectif de cette étude est de vérifier si l'inoculation de bactéries stimulatrices de croissance peut, en partie, réduire l'utilisation de produits de synthèse dans une culture aussi importante que la fraise dans les campagnes andalouses.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
   </si>
   <si>
     <t>Implantation et gestion de Sinapis alba subsp. Mairei pour la couverture végétale et la biofumigation</t>
   </si>
   <si>
     <t>Procédure pour la mise en œuvre et la gestion correctes d'une couverture végétale de Sinapis alba subsp. mairei et son utilisation pour la biofumigation</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e635cb6a-a041-47e8-a7f9-4d24bdbda418</t>
   </si>
   <si>
     <t>Systèmes d'oliveraies durables.</t>
   </si>
   <si>
     <t>Il établit les engagements à respecter par tous les bénéficiaires de cette opération, dans le but de mettre en œuvre de bonnes pratiques agro-environnementales en exploitant durablement les ressources naturelles qui coexistent avec la culture de l'olivier, en en faisant une culture rentable tant sur le plan économique qu'environnemental.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/09e2dbfb-ba33-4432-84a8-16f828cd68b0</t>
   </si>
   <si>
     <t>Impact environnemental de la culture de l'olivier en Andalousie</t>
   </si>
   <si>
     <t>Les objectifs de cette étude étaient d'analyser les impacts environnementaux des systèmes de production oléicole existants en Andalousie, de sélectionner et d'améliorer les pratiques agricoles afin d'identifier les processus à l'origine des problèmes environnementaux les plus importants et de concevoir un système de gestion oléicole plus efficace et respectueux de l'environnement. Il s'agit de la première étude menée en Espagne à démontrer les impacts environnementaux d'une grande variété de systèmes de production oléicole grâce à l'analyse du cycle de vie, y compris les systèmes de production intégrée.</t>
   </si>