--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1709,111 +1709,111 @@
   <si>
     <t>Résultats d'un essai mené entre 2017 et 2019 pour déterminer l'effet de l'irrigation sur le rendement des cultures de myrtilles dans la province de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
     <t>Effet de différents niveaux de salinité sur la qualité des fraises</t>
   </si>
   <si>
     <t>Résultats d'une expérience menée en 2013/2014 sur l'influence de différents niveaux de salinité des solutions nutritives sur la qualité des fruits de deux variétés de fraises (cv. 'Primoris' et cv. 'Albion') cultivées en serre avec des systèmes de réutilisation des lixiviats. La stratégie proposée, consistant à soumettre les cultures de fraises à la salinité pendant le développement et l'engraissement des fruits, a un effet positif sur la qualité des fraises sans affecter le rendement des deux variétés évaluées.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ab14335d-93d7-485f-9d55-17d8bf6968da</t>
   </si>
   <si>
     <t>Eutrophisation et écotoxicité dans la culture de la fraise</t>
   </si>
   <si>
     <t>Résultats d'une étude visant à quantifier et évaluer les impacts environnementaux de l'eutrophisation et de l'écotoxicité dans la culture de la fraise, en considérant l'ensemble du cycle de vie de différents systèmes de production. Ces résultats suggèrent des stratégies d'optimisation des pratiques agricoles mises en œuvre par les agriculteurs pour améliorer la durabilité de leurs exploitations et accroître la compétitivité du secteur fraisicole.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>La culture du maïs en Andalousie sous l'impact du changement climatique</t>
+  </si>
+  <si>
+    <t>Résultats d'études sur les impacts potentiels du changement climatique sur la culture irriguée du maïs en Andalousie et mesures d'adaptation évaluées pour les limiter.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fb65255-04b4-48fb-95aa-09e9ab613ec2</t>
+  </si>
+  <si>
+    <t>Effets des différentes répartitions de l'irrigation sur la culture de l'avocat. Saison 2016/2017</t>
+  </si>
+  <si>
+    <t>Résultats de la campagne 2016/17 d'essais d'irrigation dans les plantations commerciales d'avocats sur la côte andalouse.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
+  </si>
+  <si>
+    <t>Pratiques de fertilisation du blé en semis direct : alternatives à l'utilisation de l'urée</t>
+  </si>
+  <si>
+    <t>Résultats d'un projet de recherche ayant étudié différentes méthodes alternatives de fertilisation à l'urée. Parmi celles-ci, l'utilisation d'inhibiteurs de nitrification et d'uréase se distingue. Les résultats ont été présentés en termes d'avantages agronomiques (récolte, azote dans les grains, etc.) et environnementaux (réduction du lessivage des nitrates et des émissions de NO₂).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76fb3e4e-8484-4fa4-865a-fdcab95eaaf4</t>
+  </si>
+  <si>
+    <t>Etude comparative de la production et de la qualité des fruits de cinq cultivars de pruniers à récolte tardive en gestion biologique et conventionnelle.</t>
+  </si>
+  <si>
+    <t>Résultats de 2009 à 2013 concernant la production et la qualité de cinq cultivars commerciaux de prunier japonais de récolte tardive, cultivés depuis plusieurs années sous deux systèmes de gestion agronomique différents : biologique et conventionnel.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
+  </si>
+  <si>
+    <t>Essais de variétés de tournesol résistantes au Jopo (O. cumana) en Andalousie. Campagne 2024.</t>
+  </si>
+  <si>
+    <t>Résultats des cinq essais de variétés de tournesol résistantes au jopo (O. Cumana) en Andalousie pour la campagne 2024. Pour chaque essai, sont présentés des données sur le rendement en graines et en huile, des données sur les différentes maladies et un tableau récapitulatif des rendements.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d35cebaa-01bd-46fd-8c49-6c776c3f3969</t>
+  </si>
+  <si>
     <t>Utilisation de bactéries dans la culture des fraises. Résultats préliminaires sur le terrain.</t>
   </si>
   <si>
     <t>Résultats d'essais préliminaires menés durant la campagne 2017/18 sur l'utilisation de trois bactéries stimulatrices de croissance dans les cultures de fraises. L'objectif de cette étude est de vérifier si l'inoculation de bactéries stimulatrices de croissance peut, en partie, réduire l'utilisation de produits de synthèse dans une culture aussi importante que la fraise dans les campagnes andalouses.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
   </si>
   <si>
     <t>Étude préliminaire de l'irrigation déficitaire chez les amandiers</t>
   </si>
   <si>
     <t>Résultats des essais sur différentes stratégies d'irrigation déficitaire en culture d'amandiers réalisés au cours des campagnes 2013 et 2014.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
-  </si>
-[...43 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d35cebaa-01bd-46fd-8c49-6c776c3f3969</t>
   </si>
   <si>
     <t>Utilisation de tensiomètres manuels et électroniques pour la gestion de l'irrigation</t>
   </si>
   <si>
     <t>Les tensiomètres sont des instruments qui mesurent le potentiel matriciel ou la tension matricielle du sol. Il s'agit d'une mesure indirecte de l'humidité du sol, due aux forces qui retiennent l'eau dans les capillaires et sur les particules du sol.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/341bbbd5-9403-4e30-bf4f-855945132330</t>
   </si>
   <si>
     <t>Bien-être animal dans les élevages de volailles</t>
   </si>
   <si>
     <t>Manuel destiné aux formations sur le bien-être animal en élevage avicole. D'une durée minimale de 20 heures, ces formations sont destinées aux propriétaires et aux professionnels des élevages avicoles. L'IFAPA a jugé opportun de développer et de publier ce matériel pédagogique spécifique sur le bien-être animal en élevage avicole afin de fournir au secteur et aux formateurs un contenu pertinent abordant les sujets abordés dans la réglementation régissant la formation au bien-être animal.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4effe209-78ac-40b0-8f2f-f6f243c394c4</t>
   </si>
   <si>
     <t>Optimisation de l'irrigation et de la fertilisation dans la culture du tournesol</t>
   </si>
   <si>
     <t>Afin de mieux comprendre l'interaction entre les besoins en eau et en engrais dans la culture du tournesol, une expérience de trois ans a été menée pour tester différents volumes d'irrigation, différentes stratégies de fertilisation et leurs interactions potentielles sur le rendement en graines, la teneur en huile et d'autres composantes du rendement. Ce document présente les résultats de cette expérience.</t>
   </si>