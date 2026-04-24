--- v1 (2026-03-05)
+++ v2 (2026-04-24)
@@ -12,215 +12,542 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Mediateca" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4192">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Más información</t>
   </si>
   <si>
+    <t>Guide dynamique des aides et incitations nationales pour les entreprises du secteur de l'élevage</t>
+  </si>
+  <si>
+    <t>Publications</t>
+  </si>
+  <si>
+    <t>La Direction générale de l'industrie et des PME du ministère de l'Industrie, de l'Énergie et du Tourisme a élaboré un guide dynamique des aides et incitations nationales destinées aux entreprises du secteur de l'élevage. Ce guide, mis à jour en continu, recense les aides et incitations dont les périodes de candidature sont ouvertes. Cette mise à jour est rendue possible grâce à la génération instantanée du guide lors de son téléchargement. Ce guide recense toutes les aides et incitations disponibles pour les entreprises du secteur de l'élevage, octroyées et proposées par l'Administration générale de l'État, les administrations régionales, les administrations locales et autres organismes publics. Il est organisé par communauté autonome et secteur de production. Il inclut également les programmes d'aide applicables à l'échelle nationale.</t>
+  </si>
+  <si>
+    <t>https://plataformapyme.es/es-es/AyudasPublicas/GuiasDinamicas/Paginas/GuiaAyudas.aspx?sector=12</t>
+  </si>
+  <si>
+    <t>Plan stratégique de la CAP</t>
+  </si>
+  <si>
+    <t>Avec la réforme de la PAC 2023-2027, une nouvelle approche est mise en place selon laquelle les États membres doivent préciser les modalités des interventions ou mesures de la nouvelle PAC, au moyen d'un plan stratégique. Le 31 août 2022, la Commission européenne a approuvé le plan stratégique espagnol pour la PAC, faisant de l'Espagne l'un des premiers États membres à obtenir cette approbation. Par la suite, le 12 décembre 2025, la Commission a approuvé le quatrième amendement à ce plan stratégique, version actuellement en vigueur.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/dam/jcr:53934228-0234-41dd-9404-d4aa573b3517/PEPAC-5.1.pdf</t>
+  </si>
+  <si>
+    <t>Guide pratique sur l'application de la traçabilité, de l'autocontrôle et de la conditionnalité dans le système de production intégré de Castille-et-León</t>
+  </si>
+  <si>
+    <t>Le but de ce GUIDE PRATIQUE est de recommander les actions minimales que doivent mettre en œuvre les entités qui appliquent le système de production intégré, notamment en ce qui concerne les types de contrôles à effectuer, leur fréquence et la méthodologie d'échantillonnage.</t>
+  </si>
+  <si>
+    <t>https://www.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100DetalleFeed/1246464862173/Publicacion/1284253423680/Redaccion</t>
+  </si>
+  <si>
+    <t>Cultures horticoles en Castille-et-León</t>
+  </si>
+  <si>
+    <t>Ce recueil de fiches pratiques sur les cultures horticoles de Castille-et-León contient des informations sur : l’ail, le chou, l’oignon, l’endive, l’asperge, la fraise, les petits pois, les haricots verts, la laitue, le poivron, le poireau, la tomate et la carotte.</t>
+  </si>
+  <si>
+    <t>https://agriculturaganaderia.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100Detalle/1131977209076/Publicacion/1284254644782/Redaccion</t>
+  </si>
+  <si>
+    <t>Eco-régimes dans les pâturages</t>
+  </si>
+  <si>
+    <t>Écorégimes dans les pâturages.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES.pdf/dd1a300b-1a02-7acc-960c-1f98b47cd7b2</t>
+  </si>
+  <si>
+    <t>Amélioration de la gestion des exploitations agricoles</t>
+  </si>
+  <si>
+    <t>L'un des défis auxquels le secteur est confronté est l'amélioration de la gestion de l'efficacité des exploitations agricoles. L’innovation devient d’une importance cruciale pour y parvenir. Le secteur agronomique est plongé dans un processus accéléré de mise à jour et d’adaptation à un modèle numérique marqué par l’intégration des technologies de l’information et de la communication.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/Dosier_innovaciones_agricolas_Red%20PAC.pdf</t>
+  </si>
+  <si>
+    <t>Traçabilité dans le secteur agroalimentaire, de l'élevage, agricole et forestier</t>
+  </si>
+  <si>
+    <t>La technologie et la numérisation à travers différents outils tels que la blockchain, les outils TIC ou le Big Data, constituent des solutions efficaces pour optimiser la traçabilité, la sécurité alimentaire et éviter la fraude et la concurrence déloyale tout au long de la chaîne d'approvisionnement. Il convient toutefois de noter qu’il existe encore un fossé technologique numérique important qui touche principalement les producteurs, qu’il s’agisse d’agriculteurs individuels ou de micro et petites entreprises.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/dossier_Trazabilidad_V2.pdf</t>
+  </si>
+  <si>
+    <t>Commercialisation dans le secteur des industries agricoles, animales, forestières et agroalimentaires</t>
+  </si>
+  <si>
+    <t>La digitalisation représente un avantage d’opportunité pour le secteur agricole, de l’élevage, forestier et agroalimentaire, en termes de promotion et de vente de leurs produits. De même, les plateformes de vente en ligne, les sites internet et les réseaux sociaux sont des outils abordables, simples d'utilisation et efficaces pour se faire connaître, communiquer auprès d'un large public et générer de nouveaux canaux marketing, comme les circuits courts et les km0. La diffusion - de manière simple auprès du consommateur - à travers une stratégie de communication et de marketing est présentée aujourd'hui comme essentielle.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/dossier_Marketing_v2.pdf</t>
+  </si>
+  <si>
+    <t>Changement climatique et réduction de l’empreinte carbone</t>
+  </si>
+  <si>
+    <t>Les défis actuels se concentrent sur la promotion de nouvelles stratégies, plus durables avec l'environnement. Techniciens et chercheurs s'accordent sur la nécessité d'augmenter la séquestration du carbone dans trois domaines complémentaires : les systèmes forestiers, les cultures et les systèmes agroforestiers. Grâce aux groupes opérationnels et aux projets innovants, de nouveaux outils de gestion de l'utilisation des terres plus durables sont en cours de développement.</t>
+  </si>
+  <si>
+    <t>https://redpac.es/sites/default/files/documents/dossier_CambioClimatico_v2.pdf</t>
+  </si>
+  <si>
+    <t>Le secteur apicole espagnol en 2022. Principales grandeurs et indicateurs économiques</t>
+  </si>
+  <si>
+    <t>Document avec des indicateurs économiques du secteur apicole en Espagne.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/ganaderia/temas/produccion-y-mercados-ganaderos/sectores-ganaderos-2/apicultura/informacion-del-sector/indicadores-economicos/indicadores-2024-final.pdf</t>
+  </si>
+  <si>
+    <t>Plan national d'urgence contre la trichine</t>
+  </si>
+  <si>
+    <t>La trichinose est une maladie parasitaire qui affecte les humains et de nombreuses espèces hôtes, principalement les mammifères sauvages et domestiques, causée par diverses espèces du genre Trichinella. Les larves de Trichinella développent tous les stades de leur cycle biologique, de la larve à l'adulte, au sein du corps du même hôte1 et ont une spécificité envers les tissus musculaires striés, en particulier ceux ayant une plus grande activité et une concentration élevée en oxygène (piliers diaphragmatiques, masséters, intercostaux, linguaux...).</t>
+  </si>
+  <si>
+    <t>https://www.aesan.gob.es/AECOSAN/docs/documentos/seguridad_alimentaria/gestion_riesgos/Plan_contingencia_triquina_2025.pdf</t>
+  </si>
+  <si>
+    <t>Plan national d'urgence pour Eotetranychus lewisi</t>
+  </si>
+  <si>
+    <t>Ce document décrit les mesures à prendre contre Eotetranychus lewisi, un organisme nuisible réglementé, dans le but de prévenir son émergence et, si elle se produit, d'agir rapidement et efficacement, de déterminer sa distribution et de mettre en œuvre des mesures d'éradication. Eotetranychus lewisi est un acarien de la famille des Tetranychidae. Il se nourrit sur la face inférieure des feuilles, principalement près des nervures principales (EFSA, 2014). E. lewisi peut provoquer des pertes économiques importantes dans les cultures de ses principales plantes hôtes.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/otras-plagas-de-cuarentena/pncelewisienero2025.pdf</t>
+  </si>
+  <si>
+    <t>Plan d'urgence pour la flavescence dorée de la vigne</t>
+  </si>
+  <si>
+    <t>Le présent document définit les mesures à prendre contre la flavescence dorée de la vigne (FD), un organisme de quarantaine de l'Union réglementé par le règlement (UE) 2016/2031 et le règlement (UE) 2019/2072, dans le but de prévenir son apparition et, en cas d'apparition, d'agir rapidement et efficacement, de déterminer sa répartition et de la combattre afin de prévenir sa propagation et de l'éradiquer. La FD est une maladie associée à un phytoplasme qui cause de graves dégâts aux cultures de vigne (Vitis vinifera L.). Le risque que cette maladie soit introduite et se propage dans de nombreuses régions de la péninsule ibérique est élevé, car elle a été détectée localement en Catalogne à plusieurs reprises depuis son premier foyer en 1996. Les efforts d'éradication ont porté leurs fruits et en 2020, le foyer en Catalogne a été déclaré éradiqué. Cependant, récemment, en décembre 2021, la Catalogne a signalé un nouveau foyer de ce phytoplasme à Gérone, où la zone infestée a été délimitée et une zone délimitée a été établie où des mesures d'éradication ont été mises en œuvre.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/otras-plagas-de-cuarentena/fd/pncdefdenero_2025.pdf</t>
+  </si>
+  <si>
+    <t>Plan national d'urgence pour Elsinoë fawcettii</t>
+  </si>
+  <si>
+    <t>Ce document expose les mesures à prendre contre Elsinoë fawcettii, un organisme nuisible réglementé, dans le but de prévenir son émergence et, si elle se produit, d'agir rapidement et efficacement, de déterminer sa distribution et de mettre en œuvre des mesures d'éradication. Elsinoë fawcettii est un champignon de l'embranchement des Ascomycota et de la famille des Elsinoaceae qui provoque la maladie appelée tavelure des agrumes.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/oonn-citricos/elsinoe/e_fawcettii_enero_2025.pdf</t>
+  </si>
+  <si>
+    <t>Plan d'urgence contre le virus du fruit rugueux brun de la tomate</t>
+  </si>
+  <si>
+    <t>Ce document expose les mesures à prendre contre le virus du fruit rugueux brun de la tomate (ToBRFV), dans le but de prévenir son apparition et, s'il apparaît, d'agir rapidement et efficacement, de déterminer sa distribution et de le combattre afin de tenter de l'éradiquer et d'empêcher sa propagation à tout moment.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/virus-rugoso-del-tomate/240613_pnsv_tomate.pdf</t>
+  </si>
+  <si>
+    <t>Plan d'urgence pour Aleurocanthus spiniferus (Quaintance)</t>
+  </si>
+  <si>
+    <t>Ce document expose les mesures à prendre contre l'organisme nuisible de quarantaine Aleurocanthus spiniferus (Quaintance), dans le but de prévenir son apparition et, s'il apparaît, d'agir rapidement et efficacement, de déterminer sa distribution et de le combattre afin de tenter de l'éradiquer et d'empêcher sa propagation à tout moment.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pncaleurocanthusspiniferus_tcm30-618863.pdf</t>
+  </si>
+  <si>
+    <t>Plan national d'intervention pour Scirtothrips aurantii</t>
+  </si>
+  <si>
+    <t>Ce document décrit les mesures à prendre contre l'insecte Scirtothrips aurantii Faure, un organisme nuisible de quarantaine, dans le but de prévenir son apparition et, s'il apparaît, d'agir rapidement et efficacement, de déterminer sa répartition et de le combattre afin d'essayer de l'éradiquer et d'empêcher à tout moment sa propagation.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/otras-plagas-de-cuarentena/scirthotrips-aurantii/pnc-scirtothrips-auranti--dic-2025-.pdf</t>
+  </si>
+  <si>
+    <t>Viandes et produits carnés : tripes</t>
+  </si>
+  <si>
+    <t>Valeur nutritionnelle : Le composant principal des tripes est l’eau, suivie des protéines. La teneur en matières grasses, notamment en graisses saturées, est inférieure à 3 %. Cette dernière information doit être interprétée avec prudence. Lors de l’évaluation de la valeur nutritionnelle d’une recette dont l’ingrédient de base est la tripe, il faut tenir compte de la teneur en lipides des autres ingrédients. Selon la cuisine traditionnelle espagnole, il s'agit généralement d'aliments à forte teneur en lipides (comme le chorizo ou le boudin noir), qui augmentent considérablement la teneur finale en matières grasses du plat. Les tripes ne contiennent pas de glucides et ont un taux de cholestérol supérieur à la moyenne du groupe. En raison de cela, ils ne sont pas recommandés dans les régimes hypocholestérolémiants. Il convient de souligner sa teneur en minéraux tels que le fer, le magnésium, le zinc, le phosphore, le potassium et, surtout, le sélénium. Une portion de 150 g de tripes couvre l’apport recommandé en ce minéral. Les vitamines B les plus importantes dans sa composition sont la B2 et la niacine. Il contient de petites quantités d’acide folique et de vitamine E.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/ministerio/pags/plataforma_conocimiento/alimentos/fichas%20de%20alimentos/carnes/CALLOS.pdf</t>
+  </si>
+  <si>
+    <t>Bulletin phytosanitaire d'avis et d'informations</t>
+  </si>
+  <si>
+    <t>Les insectes pollinisateurs sont d’une importance vitale pour le bon fonctionnement des cultures. La pollinisation est essentielle pour assurer la quantité et la qualité des cultures et de la production alimentaire, reliant directement les écosystèmes sauvages aux systèmes de production agricole.</t>
+  </si>
+  <si>
+    <t>https://agricultura.castillalamancha.es/actuaciones/boletin-fitosanitario-de-avisos</t>
+  </si>
+  <si>
+    <t>Triptyque Rhynchophorus ferrugineus (Charançon rouge du palmier)</t>
+  </si>
+  <si>
+    <t>Recommandations pour les traitements contre le charançon rouge du palmier et autres ravageurs du palmier</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/368359287/Triptico+PICUDO+abril+2025.pdf/6f166aec-cc47-9038-4e7b-6946a210c788</t>
+  </si>
+  <si>
+    <t>Surveillance de la mouche de l'olivier (Bactrocera oleae)</t>
+  </si>
+  <si>
+    <t>Rapport sur la situation des ravageurs sur le terrain, campagne 2024, semaine 43 : du 21 au 27 octobre</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/368359227/CAPA_Bactrocera,+%C3%BAltima+semana.pdf/9200bf4a-3d65-1c8f-5b82-ba4aa5dc0131</t>
+  </si>
+  <si>
+    <t>Avis de traitement contre la mouche de l'olivier (Bactrocera oleae)</t>
+  </si>
+  <si>
+    <t>La population de mouches de l'olivier commence à augmenter cette année, il est donc recommandé de procéder à un premier traitement par appât. Une fois les premières olives dénoyautées apparues, la prochaine génération d'adultes apparaîtra environ 25 jours plus tard, et un deuxième traitement d'appât sera nécessaire pour les contrôler.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/395345354/Aviso+n%C2%BA+1+Mosca+de+la+oliva+09-09-2025.pdf/56c6e35a-2181-9727-a17b-cca95f04edaa</t>
+  </si>
+  <si>
+    <t>Surveillance du cotonet sud-africain dans les agrumes</t>
+  </si>
+  <si>
+    <t>Delottococcus aberiae est devenu un ravageur clé dans les parcelles où il est présent car il provoque de graves dégâts et est difficile à contrôler. En plus des dommages typiques des autres espèces de pseudococcidés, cette espèce provoque une déformation et/ou une réduction de la taille des fruits. Delottococcus aberiae déforme les fruits à partir du moment où les pétales tombent jusqu'à ce que les fruits atteignent un diamètre de 2 à 3 cm. Par conséquent, des traitements antiparasitaires sont généralement appliqués pour protéger les fruits dans leurs premiers stades de développement.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/373114923/COTONET++de+SUD%C3%81FRICA.+++MANEJO+en+CITRICULTURA+ECOL%C3%93GICA.++Ficha+T%C3%A9cnica..pdf/3ddbe4d5-1202-40b4-9405-1e6934885e51</t>
+  </si>
+  <si>
+    <t>Surveillance de Paraleyrodes minei chez le plaqueminier</t>
+  </si>
+  <si>
+    <t>Les aleurodes sont l’un des ravageurs qui préoccupent le plus le secteur de la production de kaki dans la Communauté valencienne. Au sein de ce groupe d'insectes, les espèces que l'on peut trouver sur le plaqueminier sont Dialeurodes citri, Paraleyrodes minei et Aleurothrixus floccosus.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/393788692/07+Seguimiento+din%C3%A1mica+poblacional+Paraleyrodes+minei+2025-07-25.pdf/31831a1b-58d3-c720-5e26-f275dbce1569</t>
+  </si>
+  <si>
+    <t>Surveillance de Dialeurodes citri sur kaki et agrumes.</t>
+  </si>
+  <si>
+    <t>Les aleurodes sont les ravageurs qui ont le plus préoccupé les secteurs de production de kaki et d'agrumes dans la Communauté valencienne ces dernières années. Au sein de ce groupe d'insectes, les espèces que l'on peut trouver sont Dialeurodes citri, Paraleyrodes minei et Aleurothrixus floccosus.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/393788736/01+Seguimiento+estructura+poblacional+Dialeurodes+citri+2025-05-09.pdf/bc8355f8-b054-c3d7-a4c2-aa1b673e1069</t>
+  </si>
+  <si>
+    <t>Surveillance de Pseudococcus longispinus chez le plaqueminier</t>
+  </si>
+  <si>
+    <t>L'oïdium est l'un des ravageurs qui préoccupent le plus le secteur de la production de kaki dans la Communauté valencienne. Ils se nourrissent de la sève de la plante, l'affaiblissent et excrètent une grande quantité de miellat sur lequel se développent des champignons saprophytes, formant un feutre noir caractéristique appelé « moisissure noire ». Les fruits présentant des taches de fumagine perdent leur qualité commerciale. De plus, la présence de colonies sur les fruits attire les mites qui se nourrissent de restes organiques et de miellat, qui causent également des dommages aux fruits.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/394148016/09+Seguimiento+estructura+poblacional+Pseudococcus+longispinus+2025-08-29.pdf/4c685fb6-9875-0ba9-66a0-9e699141298e</t>
+  </si>
+  <si>
+    <t>Surveillance de la cochenille rouge de Californie dans les agrumes</t>
+  </si>
+  <si>
+    <t>La cochenille rouge de Californie (Aonidiella aurantii) est l'un des ravageurs qui préoccupent le plus le secteur des agrumes dans la Communauté valencienne car elle déprécie l'écorce des fruits et, ayant plusieurs générations par an, se reproduit de manière exponentielle tout au long de la campagne.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/392094742/01+Seguimiento+piojo+rojo+California+2025-04-17.pdf/b48da94c-ef6d-3b54-0714-3be5396c34f1</t>
+  </si>
+  <si>
+    <t>Alertes aux ravageurs et maladies des plantes : Présence d'un grand nombre d'individus de Mythimna unipuncta, une chenille défoliatrice des graminées.</t>
+  </si>
+  <si>
+    <t>Chenille défoliatrice très vorace et polyphage qui peut affecter à la fois les cultures fourragères et horticoles, les prairies et les pâturages, ainsi que le maïs, étant les plus touchés.</t>
+  </si>
+  <si>
+    <t>https://ria.asturias.es/RIA/bitstream/123456789/666/1/Archivo.pdf</t>
+  </si>
+  <si>
+    <t>Webinaire - Quel est l'impact de la numérisation sur la lutte contre les ravageurs et les maladies dans les cultures sous serre ?</t>
+  </si>
+  <si>
+    <t>Chaîne de télévision vidéo et en ligne</t>
+  </si>
+  <si>
+    <t>Quel est l’impact de la numérisation sur la lutte contre les ravageurs et les maladies dans les cultures en serre ?</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=SNH_lP-ETaw</t>
+  </si>
+  <si>
+    <t>Écorégimes sur les terres agricoles</t>
+  </si>
+  <si>
+    <t>Écorégimes dans les terres cultivées.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/405137624/Siembra+directa.pdf/0c0bbde3-0f05-01f8-4e2e-08dc3cc46c1c?version=1.0&amp;t=1775632876669</t>
+  </si>
+  <si>
+    <t>Eco-régimes dans les cultures sous-marines</t>
+  </si>
+  <si>
+    <t>Écorégimes dans les cultures sous l'eau.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/405137624/Cubiertas+Inertes+Restos+de+Poda.pdf/37d0a7a4-76d3-63ad-eea6-380624aed05c?version=1.0&amp;t=1775027620820</t>
+  </si>
+  <si>
+    <t>Conditionnalité renforcée</t>
+  </si>
+  <si>
+    <t>Conditionnalité renforcée.</t>
+  </si>
+  <si>
+    <t>https://portalagrari.gva.es/documents/366567370/373115007/Condicionalidad+Reforzada.pdf/564bed84-a1c8-046d-a479-2276bbefa37b?version=1.0&amp;t=1725966847372</t>
+  </si>
+  <si>
+    <t>Plan d’action national 2018-2022 pour l’utilisation durable des produits phytopharmaceutiques</t>
+  </si>
+  <si>
+    <t>Lors de l’élaboration du Plan d’action national, les enseignements tirés du précédent PAN 2013-2017 ont été pris en compte, ainsi que les indications du rapport de l’OVF sur l’évaluation des plans nationaux de tous les États membres.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/medios-de-produccion/productos-fitosanitarios/uso-sostenible-de-productos-fitosanitarios/pan18-22v2.pdf</t>
+  </si>
+  <si>
+    <t>Analyse de la structure productive du secteur ovin laitier en Espagne 2017-2021</t>
+  </si>
+  <si>
+    <t>L'objectif de l'étude est de caractériser la structure productive du secteur ovin laitier en Espagne.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/estructuradeovinodeleche2017-2021_tcm30-510322.pdf</t>
+  </si>
+  <si>
+    <t>Manuel d'utilisation du profil d'élevage ECOGAN - Engraissement des bovins</t>
+  </si>
+  <si>
+    <t>Il s'agit d'un système informatisé développé par le ministère de l'Agriculture, de la Pêche et de l'Alimentation en coordination avec le ministère de la Transition écologique et du Défi démographique, qui permet l'enregistrement des meilleures techniques disponibles (MTD) appliquées à l'exploitation agricole, ainsi que l'estimation des émissions polluantes et de gaz à effet de serre et de la consommation de ressources d'une exploitation spécifique tout au long du processus de production, en tenant compte des techniques et des procédures utilisées.</t>
+  </si>
+  <si>
+    <t>FAQ sur le porc ECOGAN</t>
+  </si>
+  <si>
+    <t>Ce document n'a aucune valeur contraignante et sert uniquement d'outil de travail pour faciliter une meilleure compréhension de la réglementation applicable en la matière, ainsi que de son application harmonisée. Il ne saurait en aucun cas constituer le fondement juridique d'actes ou de décisions administratives susceptibles d'affecter, de quelque manière que ce soit, les droits, intérêts et situations juridiques des parties concernées, qu'il s'agisse de parties intéressées ou d'administrations publiques.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/ganaderia/temas/ganaderia-y-medio-ambiente/ecogan/mapa--documentos--imagenes/manuales-y-faq/faqsecoganporcinofebrero2025.pdf</t>
+  </si>
+  <si>
+    <t>Manuel d'utilisation du profil d'élevage porcin ECOGAN</t>
+  </si>
+  <si>
+    <t>Il incombe aux exploitants agricoles d'estimer leurs émissions et de mettre en œuvre les meilleures techniques disponibles (MTD) pour éviter ou, lorsque cela est impossible, réduire ces émissions et leur impact sur l'environnement. Ils sont également tenus d'informer les autorités compétentes de la mise en œuvre de ces techniques. Afin de fournir au secteur de l'élevage et aux autorités compétentes un support électronique national facilitant le calcul, le suivi et la notification des émissions de chaque exploitation, ainsi que la notification au Registre général des MTD, le ministère de l'Agriculture, de la Pêche et de l'Alimentation a développé le système informatisé ECOGAN. Conformément à l'article 16.2 du décret royal 306/2020 du 11 février, les exploitants d'élevages porcins en système de production intensive sont tenus de déclarer aux autorités compétentes les meilleures techniques disponibles (MTD) appliquées dans leur exploitation au cours de l'année précédente. Les élevages extensifs (article 1.3.a), les élevages de subsistance et les petites exploitations sont exemptés de cette obligation. L'exploitant doit déclarer les MTD appliquées dans son exploitation aux autorités compétentes entre le 1er janvier et le 1er mars de chaque année.</t>
+  </si>
+  <si>
     <t>Tendances EAT 2025-2027</t>
   </si>
   <si>
-    <t>Publications</t>
-[...1 lines deleted...]
-  <si>
     <t>Identifier les tendances alimentaires Facteurs clés qui façonneront l’innovation et la stratégie commerciale dans les années à venir, en tenant compte des nouvelles valeurs sociales, des priorités des consommateurs et des forces d’un environnement en mutation.</t>
   </si>
   <si>
     <t>https://www.azti.es/productos/eatrends-2025-2027/</t>
   </si>
   <si>
     <t>Code de bonnes pratiques environnementales pour l'élevage bovin</t>
   </si>
   <si>
     <t>Code de bonnes pratiques environnementales pour l'élevage bovin afin d'aider le secteur à réduire ses émissions</t>
   </si>
   <si>
     <t>https://www.gosecuesvac.com/wp-content/uploads/2024/10/CODIGO-BUENAS-PRACTICAS-MEDIOAMBIENTALES-GANADERIA.pdf</t>
   </si>
   <si>
     <t>Gestion des porcs ibériques dans les pâturages</t>
   </si>
   <si>
     <t>La dehesa, ou système de pâturages, est un agroécosystème d'élevage composé de deux éléments fondamentaux : l'arbre (généralement Quercus sp.) et le couvert végétal (herbes et maquis). L'élevage extensif (bovins, ovins et porcs ibériques) exploite leurs produits. Parmi les espèces animales mentionnées précédemment, le porc ibérique est parfaitement intégré aux pâturages et à leurs usages, et est traditionnellement surnommé « le maître des pâturages ». Ainsi, le porc ibérique et les pâturages forment un couple indissociable, et il est aujourd'hui une référence en matière de qualité alimentaire.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/58c3d7c9-5dde-46e5-9534-c8ec8d6632a1</t>
   </si>
   <si>
     <t>Impact des différentes actions de conservation des dehesas sur le secteur et la société andalouse</t>
   </si>
   <si>
     <t>Résultats de l'évaluation réalisée sur l'impact des actions menées par le projet LIFE+ Biodehesa en Andalousie.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2288d79a-72c1-4453-9ea7-9c93f994dd2b</t>
   </si>
   <si>
     <t>Manuel de production du brandy de cidre</t>
   </si>
   <si>
     <t>L'objectif principal de la fabrication d'un spiritueux est d'obtenir une boisson à fort degré d'alcool par distillation d'un alcool moins fort. Par conséquent, toute matière première susceptible de subir une fermentation alcoolique peut être utilisée pour produire un spiritueux.</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Manual+de+elaboraci%C3%B3n+de+aguardiente+de+sidra.pdf/82e61477-2503-c91a-466e-e1512b10c351?t=1729770338719</t>
   </si>
   <si>
     <t>INFOVI : Système d'information sur le marché du vin</t>
   </si>
   <si>
-    <t>Chaîne de télévision vidéo et en ligne</t>
-[...1 lines deleted...]
-  <si>
     <t>Derrière chaque bouteille de vin se cache bien plus que des raisins et des vignes. Tradition, efforts et travail constant sont les piliers de la filière viticole. Aujourd'hui, grâce au système INFOVI, le vin espagnol bénéficie d'une plus grande transparence et de données en temps réel pour une prise de décision éclairée.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=hVLxMmuBknM</t>
   </si>
   <si>
     <t>Journal de bord des opérations agricoles</t>
   </si>
   <si>
     <t>Le Carnet de Production Agricole Numérique (CPU) est un outil destiné aux professionnels de l'agriculture pour optimiser leur production et simplifier la gestion de leur exploitation. Il implique le passage du carnet de production papier traditionnel à un format numérique permettant aux agriculteurs de mieux exploiter les informations qu'ils produisent et de les transmettre électroniquement aux administrations. Suite aux dernières modifications apportées au Plan stratégique 2023-2027 de la PAC, son utilisation est facultative et des applications sont disponibles pour une saisie facile, à tout moment et en tout lieu. Les services agricoles des communautés autonomes fournissent les informations nécessaires aux utilisateurs souhaitant apprendre à mettre en œuvre le CPU.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=MZ1SwK7T0nA</t>
   </si>
   <si>
     <t>Agriculture durable et écorégimes : des pratiques qui préservent les campagnes et bénéficient d’un soutien européen</t>
   </si>
   <si>
     <t>Saviez-vous que vous pouvez protéger l'environnement et recevoir une aide directe ? Les éco-régimes sont des pratiques volontaires qui améliorent les performances environnementales et climatiques de l'agriculture. Dans cette vidéo du Réseau PAC, nous vous présentons deux exemples concrets de bonnes pratiques applicables aux éco-régimes.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=j1hA5YwST8g</t>
   </si>
   <si>
     <t>Gestion de la résistance aux insecticides pour la lutte chimique contre Scirtothrips aurantii</t>
   </si>
   <si>
     <t>Atelier sur les nouveaux thrips des agrumes</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/manejo-de-resistencias-a-insecticidas-para-el-control-qu%C3%ADmico-de-scirtothrips-aurantii?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/manejo-de-resistencias-a-insecticidas-para-el-control-qu%C3%ADmico-de-scirtothrips-aurantii?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Réglementation relative à la gestion du bétail</t>
   </si>
   <si>
     <t>L'élevage en Espagne est soumis à une réglementation de plus en plus standardisée, conforme aux directives européennes. Cette vidéo explique la raison d'être de cette réglementation, qui vise à harmoniser les exigences pour les professionnels de l'élevage, à faciliter leur travail, à accroître leur efficacité et à garantir la durabilité. Elle adopte une approche globale favorisant la qualité et la sécurité des aliments, réduisant l'impact environnemental et améliorant le bien-être animal.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=jlrBSPSNV9Y</t>
   </si>
   <si>
     <t>Stratégies de gestion de Scirtothrips aurantii dans les agrumes de la Communauté valencienne</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/estrategias-de-manejo-de-scirtothrips-aurantii-en-c%C3%ADtricos-de-la-comunitat-valenciana?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/estrategias-de-manejo-de-scirtothrips-aurantii-en-c%C3%ADtricos-de-la-comunitat-valenciana?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Plantes hôtes de Scirtothrips aurantii dans la Communauté valencienne</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/plantas-hospederas-de-scirtothrips-aurantii-en-la-comunitat-valenciana-1?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/plantas-hospederas-de-scirtothrips-aurantii-en-la-comunitat-valenciana-1?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Agriculture verticale et hydroponique : les recherches de Cajamar pour produire plus avec moins</t>
   </si>
   <si>
     <t>Au Centre expérimental de Cajamar (Paiporta, Valence), on travaille depuis des années sur les systèmes de production horticole hors-sol. À cette occasion, son directeur, Carlos Baixauli, présente des recherches qui combinent agriculture verticale et systèmes hydroponiques à haut rendement, deux technologies visant à optimiser la production sur de petites surfaces, réduire la consommation et améliorer la durabilité.</t>
   </si>
   <si>
     <t>https://www.plataformatierra.es/innovacion/cultivo-vertical-hidroponico-investigacion-centro-experiencias-cajamar-producir-con-menos</t>
   </si>
   <si>
     <t>Stratégies de gestion des ravageurs et des maladies du kaki</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/dra.-patricia-chueca-centro-de-agroingenier%C3%ADa-ivia-claves-para-tratamientos-fitosanitarios-eficientes-en-caqui-1?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/dra.-patricia-chueca-centro-de-agroingenier%C3%ADa-ivia-claves-para-tratamientos-fitosanitarios-eficientes-en-caqui-1?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Atelier sur la culture du kiwi</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/jornada-sobre-el-cultivo-del-kiwi?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/jornada-sobre-el-cultivo-del-kiwi?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Gestion intégrée des cochenilles farineuses dans le kaki</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/gesti%C3%B3n-integrada-de-cotonets?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/gesti%C3%B3n-integrada-de-cotonets?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Premiers pas vers une gestion intégrée de Scirtothrips aurantii dans le kaki</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/dr.-c%C3%A9sar-monz%C3%B3-centro-protecci%C3%B3n-vegetal-y-biotecnolog%C3%ADa-ivia-primeras-bases-para-la-gesti%C3%B3n-integrada-de-scirtothrips-aurantii?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/dr.-c%C3%A9sar-monz%C3%B3-centro-protecci%C3%B3n-vegetal-y-biotecnolog%C3%ADa-ivia-primeras-bases-para-la-gesti%C3%B3n-integrada-de-scirtothrips-aurantii?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Biologie, écologie et méthodes de lutte contre Scirtothrips aurantii chez les agrumes</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/biolog%C3%ADa-ecolog%C3%ADa-y-m%C3%A9todos-de-control-de-scirtothrips-aurantii-en-c%C3%ADtricos?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/biolog%C3%ADa-ecolog%C3%ADa-y-m%C3%A9todos-de-control-de-scirtothrips-aurantii-en-c%C3%ADtricos?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Présentation de la conférence sur les nouveaux thrips des agrumes par le secrétaire régional et le directeur de l'IVIA</t>
   </si>
   <si>
-    <t>https://ivia.gva.es/es/-/presentaci%C3%B3n-de-la-jornada-nuevos-trips-en-c%C3%ADtricos-por-el-secretario-auton%C3%B3mico-y-el-director-del-ivia?redirect=/es/videoteca</t>
+    <t>https://ivia.gva.es/es/-/presentaci%C3%B3n-de-la-jornada-nuevos-trips-en-c%C3%ADtricos-por-el-secretario-auton%C3%B3mico-y-el-director-del-ivia?redirect=%2Fes%2Fvideoteca</t>
   </si>
   <si>
     <t>Lutte biologique sur le kaki : Cajamar et Agrobío optent pour des stratégies combinées en vue d'une culture durable</t>
   </si>
   <si>
     <t>Les haies, les couvre-sols et le lâcher d'insectes bénéfiques deviennent des alliés clés pour réduire l'utilisation de produits chimiques et protéger la biodiversité de cette culture.</t>
   </si>
   <si>
     <t>https://www.plataformatierra.es/innovacion/control-biologico-caqui-cajamar-agrobio-apuestan-estrategias-combinadas-cultivo-sostenible</t>
   </si>
   <si>
     <t>Viticulture régénératrice</t>
   </si>
   <si>
     <t>Importance de la microbiologie dans les sols agricoles</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=jWwBA7NMK1Q</t>
   </si>
   <si>
     <t>Réglementation relative à la commercialisation des produits du bois issus de l'exploitation légale : Règlement EUTR - FLEGT</t>
   </si>
   <si>
     <t>Informations sur les obligations des importateurs, des propriétaires et des commissaires-priseurs dans le cadre de l'application de la réglementation européenne sur le bois, et sur le futur cadre de lutte contre la déforestation.</t>
   </si>
@@ -365,69 +692,69 @@
   <si>
     <t>Aptitude œnologique des souches de levures indigènes à la production du vin « Verdejo »</t>
   </si>
   <si>
     <t>L’utilisation de levures indigènes en vinification est un moyen de préserver la typicité d’une région. La sélection de levures indigènes appropriées garantit le maintien des caractéristiques œnologiques en simulant la fermentation alcoolique spontanée (FAS) tout en évitant les risques de fermentations bloquées ou lentes. Dans cette étude, des levures indigènes ont été sélectionnées, identifiées et caractérisées à partir de moût de raisin Verdejo (Appellation d’Origine Protégée Rueda) afin d’exploiter les spécificités du terroir.</t>
   </si>
   <si>
     <t>https://www.mdpi.com/2304-8158/12/9/1888</t>
   </si>
   <si>
     <t>Sélection et utilisation de souches sauvages de Lachancea thermotolerans de l'AOC Rioja, dotées d'une capacité de bioacidification, comme stratégie pour atténuer les effets du changement climatique sur l'industrie vinicole.</t>
   </si>
   <si>
     <t>Le vin est un produit alcoolisé élaboré dans le monde entier depuis des millénaires, son processus de production ayant très peu évolué jusqu'au siècle dernier. Ces dernières décennies, la vigne, soumise à de multiples changements climatiques, a subi les effets de la multiplication des cultures climactériques, modifiant ainsi la composition du moût et du vin. L'effet combiné de la hausse des températures et de l'avancement de la phénologie influe sur la composition des baies : la teneur en sucre augmente, la concentration en acides organiques diminue et la composition en métabolites secondaires et précurseurs d'arômes est altérée. Par conséquent, les vins produits dans ces nouvelles conditions climatiques présentent généralement une faible acidité, une teneur en alcool élevée, un pH élevé et des variations au niveau de plusieurs paramètres, tels que la couleur et les composés phénoliques.</t>
   </si>
   <si>
     <t>https://www.mdpi.com/2306-5710/11/3/70</t>
   </si>
   <si>
     <t>fertirrigation du citronnier</t>
   </si>
   <si>
     <t>La fertirrigation est une technique qui permet la distribution d'engrais dissous dans l'eau d'irrigation. Cette technique, compatible avec différents systèmes d'irrigation, est largement utilisée en irrigation goutte à goutte.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_La%20fertirrigacion%20en%20el%20limonero.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156578&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65559</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_La%20fertirrigacion%20en%20el%20limonero.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156578&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65559</t>
   </si>
   <si>
     <t>Impact de la saison des vendanges sur la biodiversité des levures sauvages et leur influence sur la fermentation du vin</t>
   </si>
   <si>
     <t>Le microbiome de la vigne est un facteur clé qui influence la composition et l'arôme du vin. La biodiversité indigène de la vigne est liée à la signature microbienne responsable des propriétés œnologiques distinctives de chaque région, appelée « terroir » microbien. Le microbiote de la vigne dépend de plusieurs facteurs, dont le climat, le cépage, la vendange, les caractéristiques du vignoble, le sol et les pratiques viticoles. Dans ce contexte, les fermentations spontanées suscitent un intérêt croissant en raison de leurs effets potentiels sur la complexité organoleptique du vin.</t>
   </si>
   <si>
     <t>https://www.mdpi.com/2076-2607/13/12/2836</t>
   </si>
   <si>
     <t>Ravageurs et maladies du citron et du pamplemousse dans la région de Murcie</t>
   </si>
   <si>
     <t>Période critique, états les plus vulnérables, méthodes de surveillance, etc.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_Plagas%20y%20enfermedades%20de%20limon%20y%20%20pomelo%20en%20la%20Region%20de%20Murcia.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156579&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65559</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Publicacion_Plagas%20y%20enfermedades%20de%20limon%20y%20%20pomelo%20en%20la%20Region%20de%20Murcia.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156579&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65559</t>
   </si>
   <si>
     <t>L'agriculture sans agriculteurs</t>
   </si>
   <si>
     <t>La France a toujours été perçue comme un pays de petites et moyennes exploitations agricoles, indépendantes et gérées par le propriétaire et sa famille. Le modèle de l'agriculture familiale, consolidé et renforcé durant la période de modernisation qui a suivi la Seconde Guerre mondiale, connaît aujourd'hui de profondes mutations qui engendrent des formes nouvelles et diversifiées d'organisation du travail et du capital agricoles.</t>
   </si>
   <si>
     <t>https://www.plataformatierra.es/innovacion/agricultura-sin-agricultores</t>
   </si>
   <si>
     <t>Organismes nuisibles réglementés dans la production de fruits à noyau et d'amandes (quarantaine et RNQPS)</t>
   </si>
   <si>
     <t>L'entrée en vigueur du règlement 2016/2031 a entraîné de nombreuses modifications législatives. Parmi celles-ci figure la classification des organismes nuisibles en organismes de quarantaine, organismes prioritaires et organismes non soumis à quarantaine réglementés. Cette classification, établie par l'Union européenne, implique des niveaux de protection spécifiques et l'application de mesures différentes.</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/20127/95195654/3-2023+Informaci%C3%B3n+T%C3%A9cnica+.pdf/3dcfbaa6-c7a7-601e-fafa-e37a4d52766f?t=1698916023334</t>
   </si>
   <si>
     <t>Directives pour la surveillance d'Eurytoma amygdali</t>
   </si>
   <si>
     <t>Ces dernières années, Eurytoma amygdali s'est propagé dans toute la Communauté autonome d'Aragon, de manière similaire à d'autres régions d'Espagne, et cette expansion devrait se poursuivre. Actuellement, aucun attractif à base de phéromones ni autre sémiochimique ne permet de surveiller efficacement les populations adultes d'amandiers et de déterminer les périodes optimales de traitement. Or, ce facteur est crucial compte tenu de la courte période durant laquelle le ravageur est absent des amandiers et donc vulnérable aux produits phytosanitaires.</t>
   </si>
@@ -710,86 +1037,59 @@
   <si>
     <t>Le changement climatique et ses conséquences néfastes pour notre planète et nos systèmes socio-économiques sont aujourd'hui reconnus par la communauté scientifique et la société dans son ensemble [1]. Pour atténuer cette situation, il est crucial de réduire les émissions de gaz à effet de serre dues aux activités humaines, car elles constituent la principale cause du réchauffement climatique. À cet égard, les participants à la COP21 à Paris [2] se sont engagés à promouvoir un modèle de progrès technologique et financier à faibles émissions, avec pour objectif de maintenir le réchauffement climatique en dessous de 2 °C, et idéalement de le limiter à 1,5 °C. Concernant la faisabilité de ces objectifs, le Groupe d'experts intergouvernemental sur l'évolution du climat (GIEC), dans son rapport de 2022, indique qu'avec une ambition climatique accrue de la part des gouvernements, il est possible de contenir le réchauffement climatique en dessous de 1,5 °C [2].</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/publicaciones/informeprospectivoagrivoltaica2023.pdf</t>
   </si>
   <si>
     <t>Essai de porte-greffes sur des cépages des Asturies</t>
   </si>
   <si>
     <t>Dans l'Antiquité, le géographe et historien grec Strabon (env. 63 av. J.-C. – 20 apr. J.-C.) mentionne que les habitants préromains des Asturies connaissaient le vin, mais qu'il était très rare et qu'ils ne le consommaient que lors de grandes fêtes. Lorsque les Romains arrivèrent dans ce qui est aujourd'hui les Asturies en 29 av. J.-C., il n'y avait pas de vignobles ; l'invasion romaine ne favorisa pas le développement de cette culture, et le cépage Cocolobis continua d'être cultivé sur des treilles, avec une faible production de vin (Gómez, 1920).</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Ensayo+de+portainjertos+en+variedades+de+vid+de+Asturias.pdf/d4ef19e8-6c62-bbdd-aeb1-97f0972435e8?t=1729770450155</t>
   </si>
   <si>
     <t>Feu bactérien des rosiers (Erwinia amylovora)</t>
   </si>
   <si>
     <t>Le feu bactérien est causé par la bactérie Erwinia amylovora (Burril) Winslow et al., considérée comme un organisme nuisible de quarantaine dans l'Union européenne, pour laquelle il existe une législation spécifique sur les mesures préventives contre l'introduction et la propagation (RD 58/2005), ainsi qu'un programme national pour l'éradication et le contrôle du feu bactérien des plantes rosacées (RD 1201/1999 et RD 1512/2005).</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/publicaciones/erwinia-baja.pdf</t>
   </si>
   <si>
-    <t>Cultures horticoles en Castille-et-León</t>
-[...7 lines deleted...]
-  <si>
     <t>Manuel des questions fréquentes. Conseil en production biologique.</t>
   </si>
   <si>
     <t>Qu’est-ce que la production biologique ? C’est une méthode de production agricole et d’élevage caractérisée par la combinaison de pratiques agricoles respectueuses de l’environnement, de normes exigeantes en matière de bien-être animal, du maintien d’un niveau élevé de biodiversité et de l’absence d’utilisation de produits chimiques de synthèse, le tout afin de nous fournir des aliments sains et de haute qualité.</t>
   </si>
   <si>
     <t>https://www.ecoagricultor.com/manual-preguntas-frecuentes-en-la-produccion-ecologica/</t>
   </si>
   <si>
-    <t>Clés pour améliorer la bactériologie et le nombre de cellules somatiques du lait de brebis et de chèvre</t>
-[...16 lines deleted...]
-  <si>
     <t>Podcast sur l'agriculture</t>
   </si>
   <si>
     <t>Podcast</t>
   </si>
   <si>
     <t>Bienvenue sur Podcast Agricultura, le premier podcast agricole en espagnol. Depuis son lancement en janvier 2020, il s'est imposé comme une référence en matière d'information dans le monde agricole. Mon objectif est de proposer un contenu de qualité aux professionnels du secteur. Que vous soyez agronome expérimenté ou jeune diplômé, vous trouverez ici une mine d'informations. J'aborde des sujets agricoles généraux, tous liés à l'agro-industrie et aux industries agricoles. Je considère mon podcast comme une ressource essentielle pour tous ceux qui ont étudié l'agronomie.</t>
   </si>
   <si>
     <t>https://podimo.com/es/shows/podcast-agricultura?utm_source=chatgpt.com</t>
   </si>
   <si>
     <t>Entre cabanes et ravins</t>
   </si>
   <si>
     <t>Ce podcast de la Fédération royale espagnole des associations d'éleveurs sélectionnés (RFEAGAS) présente la réalité d'un secteur qui allie tradition, durabilité et technologies de pointe. Des chemins de transhumance aux laboratoires où sont préservés les trésors génétiques de nos races locales, ce programme nous fait découvrir le monde de l'élevage, guidé par des experts.</t>
   </si>
   <si>
     <t>https://open.spotify.com/show/5ZE7poKYhtmSERTg7JOrS3</t>
   </si>
   <si>
     <t>La Terre</t>
   </si>
   <si>
     <t>Cet épisode du podcast LA TIERRA aborde un sujet fascinant, encore méconnu du grand public : la récolte des aliments, et plus particulièrement les machines utilisées pour les récolter. Nous avons interviewé Juan Marugán, chef de produit pour la gamme de machines de récolte chez New Holland.</t>
@@ -1058,59 +1358,50 @@
   <si>
     <t>Ce document passe en revue les principaux facteurs, internes et externes à l'arbre, qui influencent la production de glands dans la dehesa. Il synthétise la présentation donnée lors des 9e Journées du Porc Ibérique, organisées par l'ASAJA Córdoba le 6 avril 2016 à Villanueva de Córdoba.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14f94d6e-ee37-4d15-a93e-684d42558a1e</t>
   </si>
   <si>
     <t>Tailler l'arbre dans le pâturage</t>
   </si>
   <si>
     <t>Cette publication a pour objectif de présenter les aspects techniques les plus importants qui définissent l'élagage des arbres en dehesa, ainsi que les limites et précautions à prendre lors de sa mise en œuvre. L'unité 1 présente les critères généraux et les bases physiologiques à prendre en compte lors de l'élagage en dehesa. L'unité 2 décrit les différents types d'élagage pratiqués en dehesa, ainsi que les considérations à prendre en compte pour éviter tout impact négatif sur la vigueur des arbres. Enfin, l'unité 3 quantifie le coût de l'élagage et la gestion des différents sous-produits, décrit la procédure de demande d'autorisation auprès de l'administration et aborde certains aspects fondamentaux de la prévention des risques.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbcb1934-ab8c-4ad9-9a3c-288d3404d6ce</t>
   </si>
   <si>
     <t>Progrès dans l'évaluation de la production d'herbe et de glands dans la dehesa à l'aide de capteurs proches et distants</t>
   </si>
   <si>
     <t>Cette publication décrit une série d'avancées réalisées à l'IFAPA pour intégrer les informations issues de la télédétection à la gestion du pâturage extensif dans les dehesas. Pour ce faire, les données fournies par ces capteurs, principalement embarqués sur des satellites et des avions, sont combinées à des mesures et des modèles de terrain précis. Cette intégration permet un suivi précis, régulier et économique de l'état du couvert végétal de la dehesa, permettant de quantifier et d'estimer son développement phénologique et sa production, notamment la production et la qualité de l'herbe et des glands, principaux aliments du bétail.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/89b5eb5e-7dd8-4449-b253-6cd55bd4e53a</t>
   </si>
   <si>
-    <t>Traçabilité dans le secteur agroalimentaire, de l'élevage, agricole et forestier</t>
-[...7 lines deleted...]
-  <si>
     <t>Validation et sécurité des applications aériennes avec des drones en milieu agroforestier (PHYTODRON)</t>
   </si>
   <si>
     <t>Validation de l'utilisation des drones comme alternative sûre et efficace de manière comparative aux applications avec des produits phytosanitaires conventionnels (analyse rigoureuse des risques, des scénarios, des applications et des équipements).</t>
   </si>
   <si>
     <t>Développement et mise en œuvre d’un Système d’Appui à la Gestion Forestière dans RED-SAGEFER</t>
   </si>
   <si>
     <t>Conception, développement et mise en œuvre d'un réseau de systèmes logiciels pour la mise en œuvre territoriale qui permet la promotion et la valorisation du territoire forestier au niveau municipal en Espagne avec la mobilisation de tous les agents du secteur.</t>
   </si>
   <si>
     <t>Stratégie de digitalisation pour le secteur agroalimentaire, forestier et le milieu rural</t>
   </si>
   <si>
     <t>Document qui définit les lignes stratégiques et les mesures nécessaires pour favoriser la transformation numérique des secteurs agroalimentaire, forestier et du milieu rural et les instruments prévus pour sa mise en œuvre.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/estrategia_digitalizacion_sector_agroalimentario_forestal_medio_rural_ve_tcm30-560060.pdf</t>
   </si>
   <si>
     <t>Résumé de la journée de présentation du démonstrateur forestier numérique mis en œuvre à Kiwi Atlántico dans le cadre du projet HIBA+</t>
   </si>
   <si>
     <t>Bilan de la journée de présentation du démonstrateur forestier numérique mis en œuvre à Atlantic Kiwi dans le cadre du projet HIBA+</t>
@@ -1124,59 +1415,50 @@
   <si>
     <t>Cette publication est une compilation des Groupes Opérationnels et des Projets Innovants dans le domaine de la traçabilité dans les secteurs agroalimentaire, agricole, d'élevage et forestier en Espagne et en Europe.</t>
   </si>
   <si>
     <t>https://redpac.gob.es/sites/default/files/documents/dossier_Trazabilidad_V2.pdf</t>
   </si>
   <si>
     <t>Marketing dans les secteurs de l'agriculture, de l'élevage, de la foresterie et des industries agroalimentaires. Groupes Opérationnels et Projets Innovants</t>
   </si>
   <si>
     <t>Cette publication est une compilation de Groupes Opérationnels et de Projets Innovants dans le domaine du marketing dans les industries agricoles, d'élevage, forestières et agroalimentaires en Espagne et en Europe.</t>
   </si>
   <si>
     <t>https://redpac.gob.es/sites/default/files/documents/dossier_Marketing_v2.pdf</t>
   </si>
   <si>
     <t>Améliorations dans la gestion des fermes forestières. Groupes Opérationnels et Projets Innovants</t>
   </si>
   <si>
     <t>Cette publication est une compilation de groupes opérationnels et de projets innovants sur l'amélioration de la gestion des exploitations forestières en Espagne et en Europe.</t>
   </si>
   <si>
     <t>https://redpac.gob.es/sites/default/files/documents/dossier_MejoraExplotacionesForestales_v2.pdf</t>
   </si>
   <si>
-    <t>Commercialisation dans le secteur des industries agricoles, animales, forestières et agroalimentaires</t>
-[...7 lines deleted...]
-  <si>
     <t>Analyse de la volonté des oléiculteurs de montagne à participer aux programmes de conversion forestière</t>
   </si>
   <si>
     <t>Cet article analyse la volonté des oléiculteurs de montagne de participer à un programme agroenvironnemental favorisant l'abandon partiel ou total de la production afin d'améliorer la fourniture de biens publics environnementaux (biodiversité et fonctionnalité des sols). À cette fin, une enquête basée sur la technique d'évaluation contingente a été menée dans les régions de Los Pedroches et de La Sierra (Cordoue) et du Sud-Ouest (Séville). Les résultats montrent un faible niveau d'acceptation parmi les oléiculteurs de montagne (entre 5 % et 25 % selon le scénario et le niveau de compensation), le programme étant plus attractif pour ceux ayant de faibles rendements et appliquant déjà de bonnes pratiques agricoles (par exemple, l'occupation du sol sur une grande partie de leurs exploitations). De plus, la participation au programme est déterminée par les opinions et les attitudes des oléiculteurs, notamment concernant la production biologique et la conversion des oliveraies en terres forestières.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0ac670bd-7596-4afe-8adc-8e08217adab3</t>
   </si>
   <si>
     <t>Dix commandements pour la lutte contre les sangliers</t>
   </si>
   <si>
     <t>Résumé des principales mesures pour le contrôle durable des populations de sangliers</t>
   </si>
   <si>
     <t>https://iberico.com/wp-content/uploads/2023/04/DECALOGO.pdf</t>
   </si>
   <si>
     <t>Atelier en ligne : Perfectionnement des compétences de conseil pour les conseillers agricoles dans le domaine des solutions technologiques pour l’agriculture numérique</t>
   </si>
   <si>
     <t>Lors de cet atelier en ligne, organisé par QuantiFarm en collaboration avec EUFRAS, le 28 novembre 2024, les agriculteurs, les conseillers ruraux et d'autres acteurs ont eu l'occasion d'approfondir les sujets suivants : Facteurs influençant l'adoption des solutions technologiques numériques pour l'agriculture (DATS) par les agriculteurs Les différentes catégories de solutions technologiques pour l'agriculture numérique (DATS ) et leurs avantages potentiels La boîte à outils et les services de conseil personnalisés de QuantiFarm Comment soutenir les agriculteurs dans l'utilisation des DATS ( Solutions technologiques pour l'agriculture numérique) en situation réelle</t>
   </si>
   <si>
     <t>https://youtu.be/Cjv4ZaZPcfg</t>
@@ -2894,125 +3176,125 @@
   <si>
     <t>La couleur caractéristique des fraises mûres est due à l'accumulation d'anthocyanes. Ces pigments, en plus d'accroître l'attrait du fruit, présentent de nombreux bienfaits pour la santé grâce à leurs propriétés antioxydantes. La couleur des fruits varie considérablement selon les variétés et espèces de fraises, ce qui en fait un trait important pour les sélectionneurs. Au centre IFAPA de Malaga, en collaboration avec d'autres groupes de recherche, nous avons développé deux tests ADN permettant de prédire la présence/absence et la répartition de ces pigments dans le fruit, évitant ainsi de cultiver la plante pour observer le phénotype. Les marqueurs utilisés détectent différents allèles du gène FaMYB10, responsable de la variation qualitative de ces caractères. Ce document présente les détails de ces deux tests, qui peuvent être utilisés à grande échelle, de manière économique et simple, dans les programmes de sélection.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43c6c366-16fa-48b3-8a4a-27e64d4eb8c7</t>
   </si>
   <si>
     <t>Gestion intégrée de la cochenille blanche du manguier</t>
   </si>
   <si>
     <t>La cochenille blanche (Aulacaspis tubercularis) est le ravageur le plus important des manguiers dans le sud de l'Espagne et l'un des plus destructeurs au monde. Les bases de sa lutte intégrée sont présentées ici. Une description du ravageur est fournie, ainsi que des données sur sa biologie, ses symptômes et ses dégâts. L'utilisation d'huiles de paraffine pour sa lutte est également suggérée, car elles ont démontré leur efficacité lors d'essais en champ. La lutte biologique, utilisant un prédateur (Cybocephalus nipponicus) et un parasitoïde (Encarsia citrina), est une option d'avenir, mais sa mise en œuvre avec une couverture végétale servant de refuge et de source de nourriture alternative aux ravageurs devra être étudiée.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
   </si>
   <si>
     <t>Lutte chimique durable contre la cochenille blanche du manguier (Aulacaspis tubercularis)</t>
   </si>
   <si>
     <t>La cochenille blanche est un ravageur majeur dans les cultures de mangues en Andalousie car elle produit des</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
   </si>
   <si>
+    <t>Recommandations pour la fabrication du fromage lavé</t>
+  </si>
+  <si>
+    <t>L'ajout d'eau lors de la fabrication du fromage est appelé « lavage du fromage ». Cette opération fondamentale vise à obtenir les caractéristiques organoleptiques typiques de ce type de fromage : une consistance crémeuse et une saveur et un arôme doux. Cet article établit des recommandations de base lors des différentes étapes de la fabrication du fromage pour obtenir un produit optimal d'un point de vue technologique, nutritionnel et sensoriel.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1a7dcabf-1fc1-4d7e-ac9b-b021da9b2e35</t>
+  </si>
+  <si>
+    <t>Bilan hydrique du sol : une méthode efficace pour planifier l'irrigation des fraisiers</t>
+  </si>
+  <si>
+    <t>L'irrigation est essentielle pour garantir la qualité et la production des cultures dans les régions arides et semi-arides. L'absence d'une programmation rationnelle de l'irrigation peut entraîner une gestion inefficace des systèmes d'irrigation à fort potentiel d'efficacité. La méthode du bilan hydrique du sol pour la programmation de l'irrigation est facile à mettre en œuvre et a été favorisée par la mise en place du réseau SIAR, un réseau public du ministère de l'Agriculture, de la Pêche et de l'Alimentation, composé de plus de 450 stations météorologiques automatiques fournissant des informations pour le calcul de l'évapotranspiration de référence. Son utilisation dans la programmation de l'irrigation peut entraîner des économies d'eau allant jusqu'à 40 % par rapport à l'irrigation traditionnelle des agriculteurs. Cet article présente les résultats de l'application de cette méthode à la culture de fraises dans la province de Huelva et montre que son application a permis des économies d'eau moyennes de plus de 40 %.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/335f970b-b5d5-4843-9442-483b54e1daec</t>
+  </si>
+  <si>
+    <t>Étude de l'autofertilité des fèves. Applications à la sélection</t>
+  </si>
+  <si>
+    <t>L'autofertilité est la capacité des plantes à produire des fruits sans manipulation préalable des fleurs (par pollinisation par les insectes ou à la main). La pollinisation est essentielle à la reproduction de 90 % des plantes à fleurs et d'un tiers de nos cultures. Le déclin des populations de pollinisateurs peut menacer la production de ces cultures, d'où la nécessité de développer de nouvelles variétés capables d'autofécondation. Cependant, les caractères favorisant cette capacité sont peu étudiés. Cette étude vise à découvrir les caractères floraux associés à l'autofertilité chez les fèves, afin de mener de futures études sur les gènes candidats qui accéléreront les programmes de sélection.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/191669fb-76d3-41eb-af6f-1929fce9f2f6</t>
+  </si>
+  <si>
     <t>Torymus sinensis. Parasitoïde exotique de la guêpe du châtaignier.</t>
   </si>
   <si>
     <t>La guêpe du châtaignier (Dryocosmus kuriphilus) est un ravageur majeur des cultures de châtaigniers, compromettant gravement leur rentabilité. Ce document étudie le parasite Torymus sinensis, rend compte des lâchers expérimentaux réalisés à ce jour et des mesures nécessaires à son établissement dans la culture. Il met également en garde contre les risques environnementaux potentiels liés à son lâcher dans l'environnement.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b04618d6-67ec-45ef-88e6-cfc097275f61</t>
   </si>
   <si>
     <t>Résultats des essais de nouvelles variétés de blé dur en Andalousie. Campagne 2016/2017.</t>
   </si>
   <si>
     <t>Informations actualisées sur les nouvelles variétés de blé dur d'Andalousie, leurs performances agronomiques et productives, ainsi que leurs paramètres de qualité dans les principales zones de production andalouses. Un bref aperçu du document permettra de prendre des décisions éclairées quant au choix de la variété de blé dur à cultiver, en fonction du type de sol, du climat et des caractéristiques de l'exploitation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c810a78a-ef3b-4fa4-8941-cc4d878bc3b9</t>
   </si>
   <si>
     <t>Résultats des essais de nouvelles variétés de blé dur en Andalousie. Campagne 2015/2016.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f2645e9-bb2d-4714-9da8-4ff1cb988acd</t>
   </si>
   <si>
     <t>Résultats des essais de nouvelles variétés de blé dur en Andalousie. Campagne 2014/2015.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f4b873bb-cb2f-46d2-813c-ed87e00bb7bb</t>
   </si>
   <si>
     <t>Résultats des essais de nouvelles variétés de triticale en Andalousie. Campagne 2015/2016.</t>
   </si>
   <si>
     <t>Informations actualisées sur les nouvelles variétés de triticale en Andalousie, leurs performances agronomiques et productives, ainsi que leurs paramètres de qualité dans les principales zones de culture andalouses. Un bref aperçu du document vous aidera à prendre des décisions éclairées quant à la variété de triticale à cultiver, en fonction du type de sol, du climat et des caractéristiques de l'exploitation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bd5c7821-0819-4c7d-8257-c7404e688ac8</t>
   </si>
   <si>
     <t>Lutte intégrée contre les ravageurs des courgettes en serre au printemps</t>
   </si>
   <si>
     <t>Le problème actuel des cultures de courgettes dû au virus de New Delhi (ToLCNDV), transmis par l'aleurode Bemisa tabaci, entraîne d'importantes pertes de production. L'application répétée d'insecticides ne suffit pas à elle seule à lutter efficacement contre ce ravageur. Cette étude évalue l'utilisation du prédateur Amblyseius swirskii et l'apport de pollen comme complément alimentaire pour améliorer son installation, dans le cadre d'une stratégie de lutte intégrée, dans une culture de courgettes au printemps. Les résultats montrent que les mesures préventives d'herméticité et de protection de la culture, associées à une installation adéquate du prédateur, réduisent la présence et le développement du ravageur dans la culture, minimisant ainsi l'incidence du virus de New Delhi.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/123fd5ed-5132-469b-aa53-7ffcc0b63cb6</t>
   </si>
   <si>
-    <t>Recommandations pour la fabrication du fromage lavé</t>
-[...25 lines deleted...]
-  <si>
     <t>Écotypes de fèves andalouses. Saison de récolte 2021/2022.</t>
   </si>
   <si>
     <t>L'IFAPA conserve une précieuse collection d'écotypes de fèves andalouses. Afin de promouvoir leur utilisation, diverses analyses expérimentales ont été menées pour comprendre leur comportement agronomique et leur adaptation à des environnements spécifiques.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e877d4ee-c162-43d4-8892-29677bf4a329</t>
   </si>
   <si>
     <t>Application des produits phytosanitaires au niveau des applicateurs pilotes : mise à jour du contenu de la formation</t>
   </si>
   <si>
     <t>Table des matières : Unité 1 : Aspects généraux de la protection des végétaux ; Unité 2 : Produits phytosanitaires : classification et caractéristiques ; Unité 3 : Formulations de produits phytosanitaires : nature et caractéristiques. Unité 4 : Risques environnementaux découlant de</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3544a1c5-6883-4026-943a-eb8e6223b899</t>
   </si>
   <si>
     <t>Évaluation de l'efficacité des fongicides sur le blé dur et le blé tendre en Andalousie. Campagne 2014-2015.</t>
   </si>
   <si>
     <t>Informations actualisées sur l'évaluation de l'efficacité des fongicides de nouvelle génération pour lutter contre les maladies fongiques du blé dur et du blé tendre, en tenant compte des critères de rentabilité et de durabilité environnementale. Cette publication présente les résultats des essais menés durant la campagne 2014/2015. Ces résultats concernent une seule campagne et, à mesure que le projet progressera, de nouvelles données seront obtenues, fournissant aux techniciens et aux agriculteurs des informations plus complètes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/dc757c9a-196b-4dab-b462-2dc8d6da00ca</t>
@@ -4205,104 +4487,104 @@
   <si>
     <t>Ce document présente les résultats obtenus à partir du traitement des fruits au dioxyde de carbone en termes de durée de conservation du produit pour la consommation fraîche et de ses caractéristiques organoleptiques.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2a948622-efc5-49f3-9333-48b99ac29afb</t>
   </si>
   <si>
     <t>Certification biologique du concombre à l'aide d'isotopes stables d'azote</t>
   </si>
   <si>
     <t>Ce document présente les résultats obtenus dans un essai sur la différenciation de différentes variétés de concombre cultivées en Andalousie en utilisant des systèmes conventionnels et biologiques, en utilisant la technique analytique de spectrométrie de masse à rapport isotopique.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f5101bb6-4623-4eee-8d95-a859a3981172</t>
   </si>
   <si>
     <t>Certification biologique des pois chiches à l'aide d'isotopes stables d'azote</t>
   </si>
   <si>
     <t>Ce document présente les résultats obtenus pour la différenciation, par spectrométrie de masse à rapport isotopique (IRMS), de pois chiches de la variété Fardón, cultivés dans deux sols différents et avec différents types d'engrais, certains adaptés à la culture conventionnelle et d'autres à la culture biologique.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/88cd2601-97d3-4833-a11d-4f6dd243817b</t>
   </si>
   <si>
+    <t>Protocole d'inoculation avec Fusarium oxysporum f. sp. ciceris en pois chiche</t>
+  </si>
+  <si>
+    <t>Ce document présente la procédure d'inoculation du champignon tellurique Fusarium oxysporum f.sp. ciceris dans des conditions contrôlées. Cette procédure est accessible à toute personne intéressée. Bien que centré sur Fusarium oxysporum, ce manuel sera utile pour d'autres espèces fongiques qui pénètrent les racines, ainsi que pour d'autres espèces sensibles infectées de la même manière. Une sélection génotypique correcte est essentielle à tout programme de sélection ; il est donc crucial de disposer de protocoles adéquats pour une sélection fiable.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef635d93-2dfb-4068-b76a-35665ec2bad7</t>
+  </si>
+  <si>
+    <t>Evaluation technique de l'effet de la pression de travail sur les applications phytosanitaires avec une lance de pulvérisation manuelle sur les cultures de tomates en serre.</t>
+  </si>
+  <si>
+    <t>Ce document présente une évaluation technique de trois applications phytosanitaires réalisées avec une lance de pulvérisation manuelle à différentes pressions de travail (20 bars, 15 bars et 10 bars), déterminant la quantité de produit pulvérisé qui tombe sur la masse végétale, l'uniformité de la distribution du produit appliqué sur la plante et les pertes au sol du produit pulvérisé générées, dans le but d'optimiser le paramètre opérationnel « pression de travail ».</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c35a3b24-4dc3-49d5-a473-f1af85821d51</t>
+  </si>
+  <si>
+    <t>Oranges bio et conventionnelles. Qualité globale et sensorielle</t>
+  </si>
+  <si>
+    <t>Ce document présente les résultats de qualité physico-chimique et sensorielle de deux variétés d'oranges, Navelina et Salustiana, largement cultivées dans la vallée du Guadalquivir, en culture conventionnelle et biologique.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9432afc-949b-436f-a9a6-bbf2ff8eb78c</t>
+  </si>
+  <si>
+    <t>Analyse du piquant de 110 cultivars de piments (Capsicum annuum L.)</t>
+  </si>
+  <si>
+    <t>Cet article présente les résultats de la teneur en capsaïcine d'une collection de 110 nouvelles variétés de poivrons développées par une entreprise andalouse, trouvant des valeurs comprises entre 200 et 250 000 unités Scoville.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0cdab447-e0d9-4969-9731-b15a5c129398</t>
+  </si>
+  <si>
     <t>Guide de lutte intégrée contre les ravageurs</t>
   </si>
   <si>
     <t>Ce document passe en revue les principaux aspects théoriques et pratiques qui peuvent être utiles pour lutter contre les principaux ravageurs des arbres fruitiers à noyau de notre communauté, dans le cadre du Programme de Production Intégrée envisagé dans le Règlement pour la Production Intégrée de pêchers, pruniers et abricotiers en Andalousie (BOJA, 2013).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3c216cb3-5d8b-4586-80ab-d7cea8443a69</t>
   </si>
   <si>
     <t>Effet de la conductivité électrique de l'eau d'irrigation et de la fertilisation au carbone sur la conservation de la tomate Raf</t>
   </si>
   <si>
     <t>Ce document présente les résultats d'une étude qui évalue l'effet de la conductivité électrique (CE) de la solution nutritive et de la fertilisation au dioxyde de carbone par l'ajout de CO2 dans la serre sur la qualité et la durée de conservation de la tomate Raf (cv. Delizia).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c11ea844-a941-427f-99e7-7e65008b164d</t>
   </si>
   <si>
-    <t>Protocole d'inoculation avec Fusarium oxysporum f. sp. ciceris en pois chiche</t>
-[...34 lines deleted...]
-  <si>
     <t>Recommandations pour réduire l'impact de la sécheresse sur les agrumes</t>
   </si>
   <si>
     <t>Ce document fournit les recommandations les plus appropriées pour une gestion efficace de l'eau en agrumeiculture, en situation de pénurie d'eau et selon différents scénarios de disponibilité. À cette fin, il est important de différencier les différents groupes d'actions en fonction de l'allocation d'eau autorisée pour la campagne, et des recommandations ou stratégies à suivre seront formulées pour chaque cas :</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3b58e877-2b7a-4164-a98c-c4becb4302c3</t>
   </si>
   <si>
     <t>Systèmes d'irrigation traditionnels en Andalousie : définition, caractérisation, valeurs et problèmes</t>
   </si>
   <si>
     <t>Ce document définit les systèmes d'irrigation historiques ou traditionnels, les caractérise, répertorie leurs valeurs et aborde leurs problèmes actuels. Outre leur valeur productive génératrice de croissance économique et d'emplois, les systèmes d'irrigation traditionnels fournissent d'importants services écosystémiques et revêtent une importance sociale, patrimoniale, paysagère et historique particulière. La survie de ces systèmes dépend d'une activité agricole économiquement durable, car ils doivent concurrencer les autres systèmes de production de l'économie de marché. Pour y parvenir, il est essentiel de privilégier la différenciation des produits (par exemple, l'agriculture biologique et l'élevage), l'augmentation de la productivité (diversification, nouvelles cultures) et la recherche de nouveaux canaux de commercialisation et de nouveaux marchés, entre autres facteurs.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e584da2e-6277-43f8-9956-9849bf20d65a</t>
   </si>
   <si>
     <t>Faire des conserves de coings</t>
   </si>
   <si>
     <t>Ce document décrit le procédé de production de neuf types de confitures à base de coing et d'infusion de feuilles de coing. Il présente les schémas de procédé, les caractéristiques analytiques du produit, le rendement et l'évaluation sensorielle.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39cb01b8-b27a-4952-bdd6-505750a17cb8</t>
@@ -4745,50 +5027,59 @@
   <si>
     <t>Le cottage cheese est un produit laitier obtenu à partir du lactosérum issu de la fabrication du fromage. Il est fabriqué par chauffage du lactosérum, ce qui provoque la précipitation des protéines. Cet article établit des recommandations de base pour les différentes étapes de la fabrication du fromage afin d'obtenir un produit optimal d'un point de vue technologique, nutritionnel et sensoriel.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c81531ee-ecf7-4c39-a22a-b77d4416ced7</t>
   </si>
   <si>
     <t>Faisabilité de la réutilisation des saumures de fermentation comme eau de procédé et de lavage</t>
   </si>
   <si>
     <t>Le secteur des olives de table en Espagne a connu une croissance ces dernières années, doublant sa production au cours de la dernière décennie, pour atteindre plus de 800 000 tonnes. La production andalouse est particulièrement remarquable, représentant environ 80 % de la production espagnole, et la province de Séville, 58 % de la production nationale. Ce secteur industriel, dynamique et en pleine modernisation, est prêt à prendre en charge toutes les étapes de la préparation et de la transformation des olives de table. Les données présentées ci-dessus témoignent en partie du dynamisme du secteur, lui permettant de mieux relever les défis auxquels il est confronté, tels que les améliorations environnementales, la concurrence croissante des autres pays producteurs et le besoin d'innovation continue.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bcc42289-1763-40fe-83a7-ebbc5554c9bd</t>
   </si>
   <si>
     <t>Inefficacité due à l'effet de bordure provoqué par la fragmentation de l'oliveraie de Jaén</t>
   </si>
   <si>
     <t>La taille, la fragmentation et la dispersion des exploitations agricoles influencent la rentabilité. Malgré cela, aucune étude n'analyse ces variables conjointement ; la quasi-totalité d'entre elles se concentrent sur la taille des exploitations. La proportion optimale de coûts fixes liés aux machines utilisées dans la gestion agricole ne peut être atteinte que lorsque les exploitations atteignent une certaine taille minimale. Ce phénomène est analysé par l'effet de bord.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6e5d4750-3daa-4735-8ce4-ef71a3c09c6c</t>
   </si>
   <si>
+    <t>Appellation d'origine protégée (AOP) comme système de qualité certifié dans l'industrie oléicole andalouse : facteurs d'adoption et pratiques de gestion</t>
+  </si>
+  <si>
+    <t>Cet article vise à analyser les facteurs qui ont influencé l'adoption de l'AOP dans la filière oléicole andalouse, ainsi que son influence sur les pratiques industrielles et commerciales mises en œuvre au sein de cette filière. Il vise à contribuer à l'élaboration de politiques publiques visant à renforcer la diffusion de l'AOP dans le secteur.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/607e3013-a7a1-4a10-81dc-7a0d746fe198</t>
+  </si>
+  <si>
     <t>Développement de Sinapis alba subsp. Mairei et production de glucosinolates selon différents taux de semis et types d'engrais.</t>
   </si>
   <si>
     <t>Ce travail évalue différentes doses de semis de Sinapis alba et les stratégies de fertilisation appropriées pour maximiser le développement des plantes et la teneur en glucosinolates de cette espèce, afin qu'elle soit efficace lorsqu'elle est utilisée comme couverture végétale pour la biofumigation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c3d7e278-d868-409a-9806-16b7001cc936</t>
   </si>
   <si>
     <t>Diversité des qualités physico-chimiques du concombre doux, une nouvelle culture en Espagne</t>
   </si>
   <si>
     <t>L'objectif principal de cette étude était d'étudier la qualité physico-chimique des variétés de concombres doux cultivées sous serre à Almería. Ces informations visent à fournir aux consommateurs, aux agriculteurs, aux techniciens et aux entreprises agroalimentaires des informations sur la diversification et la stimulation de la consommation et de la production. Les six variétés étudiées présentaient une large gamme de qualités physico-chimiques.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b48fc5e7-6e3b-4b08-8fd0-14dc0d3cd46a</t>
   </si>
   <si>
     <t>Étude économique comparative de la gestion des sols des oliveraies avec et sans aides agro-environnementales</t>
   </si>
   <si>
     <t>Le Programme de Développement Rural d'Andalousie 2014-2020 comprend la Mesure 10 « Agroenvironnement et Climat » et une série de sous-mesures. Plus précisément, la sous-mesure 10.1. Les paiements pour engagements agroenvironnementaux et climatiques définissent les opérations visant à maintenir des activités bénéfiques pour l'environnement face au risque d'abandon, à introduire des systèmes de production permettant une utilisation plus durable des ressources naturelles et à développer durablement les ressources génétiques en agriculture. L'arrêté n° 102 du 26 mai 2015, publié au Journal officiel de la Communauté autonome d'Andalousie, approuve les bases réglementaires d'octroi des subventions pour la Mesure 10 « Agroenvironnement et Climat » dans la Communauté autonome d'Andalousie. Son annexe I, intitulée « Conditions d'éligibilité à respecter pendant toute la période d'engagement et engagements des différentes opérations de la Mesure 10 : Agroenvironnement et Climat », établit comme engagement les opérations 10.1.4. « Systèmes de cultures herbacées durables »</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/db97df28-4975-45ac-a7fa-42652a1d39f6</t>
@@ -4799,59 +5090,50 @@
   <si>
     <t>Le programme de formation comprend quatre modules génériques, communs à tous les secteurs productifs. Les quatre autres sont spécifiques à chaque secteur et se concentrent sur des aspects techniques spécifiques de la production agricole et animale. Le module 1, « Entreprise agricole », aborde les aspects généraux de la gestion agricole. Il s'agit notamment de la rentabilité économique des investissements, de l'aide à la création d'entreprise pour les jeunes agriculteurs débutants, de l'aide à la modernisation des exploitations et des exploitations prioritaires.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e09d92b-ffdc-46fb-b42b-84bdae77e3ad</t>
   </si>
   <si>
     <t>Influence du porte-greffe sur les performances agronomiques de Clementina de Nules en culture biologique à Malaga. Saison 2022/2023.</t>
   </si>
   <si>
     <t>Le projet TRANSFORMA Cítricos, à travers un réseau d'essais expérimentaux en Andalousie, vise à promouvoir une agrumiculture plus durable et plus rentable, notamment en production biologique. Le Centre IFAPA de Malaga y contribue en évaluant le matériel végétal et les pratiques culturales innovantes. Cette étude porte sur les performances agronomiques de la mandarine « Clementina de Nules » sur cinq porte-greffes d'agrumes biologiques à Malaga pendant la campagne 2022/2023, en évaluant la production, la maturation et la qualité des fruits afin d'optimiser la gestion agronomique et d'améliorer la rentabilité des plantations biologiques.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e7348afa-5c56-4668-a96b-ee7918125c0f</t>
   </si>
   <si>
     <t>Recommandations pour la fabrication du fromage bleu</t>
   </si>
   <si>
     <t>Le fromage bleu est une catégorie générale de fromages, fabriqués à partir de lait de vache, de chèvre, de brebis ou de mélange de lait. Il est caractérisé par la croissance interne de la moisissure Penicillium roqueforti, qui lui confère sa couleur bleu-vert caractéristique. Traditionnellement, ces fromages étaient affinés en cave, où la moisissure s'installait, offrant ainsi des conditions idéales à son développement. Cet article établit des recommandations de base lors des différentes étapes de production pour obtenir un produit optimal d'un point de vue technologique, nutritionnel et sensoriel.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bac23b35-3909-4cb0-b9db-40efc053cd6f</t>
   </si>
   <si>
-    <t>Appellation d'origine protégée (AOP) comme système de qualité certifié dans l'industrie oléicole andalouse : facteurs d'adoption et pratiques de gestion</t>
-[...7 lines deleted...]
-  <si>
     <t>Phénologie florale et qualité des fleurs chez l'olivier</t>
   </si>
   <si>
     <t>Cette étude met en évidence la variabilité génétique et environnementale de la floraison et de la qualité des fleurs d'olivier en Andalousie. Elle met également en évidence l'effet potentiel de la température sur ces paramètres cruciaux pour la production annuelle.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e19b443d-088a-4c4f-bf04-850b23a8ec88</t>
   </si>
   <si>
     <t>Essai d'herbicides sélectifs en oliveraie pour un couvre-sol de Brachypodium distachyon</t>
   </si>
   <si>
     <t>Cet article présente les résultats d’un essai sur le terrain dans une oliveraie dans lequel trois traitements herbicides ont été appliqués pour lutter contre les mauvaises herbes dans une couverture végétale établie de Brachypodium distachyon.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/40e6331c-28bc-4cb1-97e4-c6ca6d1babf8</t>
   </si>
   <si>
     <t>Correction de la chlorose ferrique dans les oliveraies à l'aide de chélates</t>
   </si>
   <si>
     <t>Cet article présente les résultats d'une étude dans laquelle, pendant 4 ans, de 2003 à 2006, la réponse productive de différents types d'oliveraies à l'application de chélates de fer ou de Fe EDDHA a été évaluée.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5aa92a17-01b1-4a8a-bf8f-4c577f0ca450</t>
@@ -7319,59 +7601,50 @@
   <si>
     <t>https://plagas.itacyl.es/documents/109511/1322754/LE-E-08_O%C3%8DDIO+EN+LEGUMINOSAS_2021-W.pdf/2f3e259f-4652-cde9-2739-b1b604f25232?t=1637913956976</t>
   </si>
   <si>
     <t>Maladies des légumineuses. Flétrissement fusarien des légumineuses (Fusarium spp.)</t>
   </si>
   <si>
     <t>AGENT CAUSAL : Causée par les champignons Fusarium solani (pourriture du collet et des racines) et F. oxysporum (flétrissement), tous deux présents sur un grand nombre d'hôtes, notamment dans les légumineuses (pois, pois chiches, lentilles, vesce, latiros, lupins, haricots, luzerne, etc.). Cependant, F. oxysporum se présente sous des formes particulières qui attaquent une seule espèce ou un nombre limité d'entre elles. F. solani est plus généraliste. Il s'agit de maladies transmises par le sol (inoculum primaire dans le sol ou les résidus de culture). Cependant, elle peut également être transmise par les semences. Conditions de développement : Température de 12 à 35 °C (optimale de 20 à 25 °C) et humidité élevée. Elle peut se manifester à tout moment et progresser lentement ou de manière très explosive. Les infections précoces peuvent être asymptomatiques, mais avec l'augmentation des températures pendant la floraison, le champignon peut se développer rapidement et causer des dégâts importants en quelques jours seulement. Français De même, le stress hydrique ou tout autre facteur qui affaiblit la plante peut favoriser l'apparition de symptômes et de dommages sur les plantes précédemment infectées. CYCLE, SYMPTÔMES ET DOMMAGES : Ils peuvent rester dans le sol pendant de nombreuses années. F. oxysporum pénètre intercellulairement ou à travers les blessures de la racine jusqu'à atteindre le xylème, provoquant son obstruction. F. solani infecte la racine ou le collet, progressant vers le bas et provoquant la pourriture. F. oxysporum présente une coloration rougeâtre ou brune dans le xylème racinaire, et parfois dans la partie inférieure de la tige, visible lors d'une coupe verticale ou en coupe transversale. F. solani présente généralement des taches rougeâtres ou brunes sous la surface du sol, qui finissent par pourrir. Le flux d'eau et de nutriments diminue, provoquant des symptômes aériens allant du jaunissement, du flétrissement, de la défoliation, du rabougrissement, de la sénescence prématurée et de la mort de la plante.</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/2068720/LE-E-07_FUSARIOSIS+EN+LEGUMINOSAS_2021-W.pdf/1b49f7c9-563f-f571-0e5b-cb56c3b4717a?t=1671607569606</t>
   </si>
   <si>
     <t>Maladies des légumineuses. Mildiou des légumineuses (Peronospora spp.)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/3581736/LE-E-03+MILDIU+EN+LEGUMINOSAS_2025-W.pdf/1afc629d-1927-55bc-e952-9528d66ab070?t=1744025579505</t>
   </si>
   <si>
     <t>Dossier de projets d'innovation</t>
   </si>
   <si>
     <t>Inventaire des projets innovants exécutés par les groupes opérationnels supra-autonomes de l'Association européenne pour l'innovation pour la productivité et la durabilité agricoles du Programme National de Développement Rural (PNDR) 2014-2022, sous-mesure 16.2.</t>
   </si>
   <si>
-    <t>Avis sur les ravageurs et les maladies des plantes, Présence de Cydalima perspectalis, un lépidoptère défoliateur associé au genre Buxus spp.; Des spécimens de buis (Buxus sempervirens) sont touchés dans les Asturies</t>
-[...7 lines deleted...]
-  <si>
     <t>Rapport annuel 2023</t>
   </si>
   <si>
     <t>L'Institut des Ressources Naturelles et d'Agrobiologie de Séville (IRNAS) est un centre de recherche expérimentale dans les domaines des Sciences Agronomiques et des Ressources Naturelles.</t>
   </si>
   <si>
     <t>https://www.irnas.csic.es/wp-content/uploads/2024/06/MEMORIA_IRNAS_2023.pdf</t>
   </si>
   <si>
     <t>Labour</t>
   </si>
   <si>
     <t>Agriculture, élevage et programme agroalimentaire actuel.</t>
   </si>
   <si>
     <t>https://www.ivoox.com/podcast-arada_sq_f1308280_1.html</t>
   </si>
   <si>
     <t>EFE-Agro Monde Rural</t>
   </si>
   <si>
     <t>Audios liés à l'agriculture et à l'élevage.</t>
   </si>
   <si>
     <t>https://www.ivoox.com/podcast-mundo-rural_sq_f174949_1.html</t>
@@ -7661,51 +7934,51 @@
   <si>
     <t>Guide illustré sur les maladies, les ravageurs et la faune bénéfique des pommiers</t>
   </si>
   <si>
     <t>La pomme revêt une importance considérable dans les Asturies, tant sur le plan économique (principale culture agricole) que socioculturel (matière première d'un produit emblématique des Asturies : le cidre). Selon une étude présentée en 2010 par l'Institut des ressources naturelles et de l'aménagement du territoire (INDUROT) de l'Université d'Oviedo, les vergers de pommiers occupent actuellement une superficie de 10 324 hectares dans les Asturies. Traditionnellement, les vergers de pommiers sont cultivés en pâturages extensifs, avec une utilisation mixte d'herbe pour le bétail et d'arbres à porte-greffe ouvert, palissés librement contre tous les vents, et avec peu ou pas d'application phytosanitaire. De plus, depuis la fin des années 1980, des vergers de pommiers semi-intensifs ont été plantés avec des variétés sélectionnées et des arbres disposés en rangs et palissés en axe. Selon l'étude INDUROT, ces nouveaux vergers occupent 839 hectares.</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Gu%C3%ADa+ilustrada+de+las+enfermedades%2C+las+plagas+y+la+fauna+beneficiosa+del+cultivo+del+manzano.pdf/154207db-b7da-516e-46ad-b611e2046ca6?t=1729770322619</t>
   </si>
   <si>
     <t>Description des variétés de pommes de l'AOP Sidra de Asturias</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Descripci%C3%B3n+de+las+variedades+de+manzana+de+la+D.O.P.+Sidra+de+Asturias.pdf/357e4e87-98cf-ba01-120f-b6daf98a5dfe?t=1729770417324</t>
   </si>
   <si>
     <t>Ravageurs et maladies des arbres fruitiers. Tache bactérienne des feuilles des amandiers et des arbres fruitiers à noyaux.</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/2034461/FR-E-06_MANCHA+BACTERIANA+EN+ALMENDRO+Y+FRUTALES+DE+HUESO_2022-W.pdf/3134ed6e-b87e-679b-f009-100f28e6485f?t=1671607990109</t>
   </si>
   <si>
     <t>Variétés de noisettes asturiennes : une source d'antioxydants et de graisses saines</t>
   </si>
   <si>
-    <t>https://serida.asturias.es/-/variedades-asturianas-de-avellana-una-fuente-de-antioxidantes-y-grasas-saludables?redirect=/art%25C3%25ADculos%3Fp_p_id%3Dpa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_delta%3D10%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_resetCur%3Dfalse%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_cur%3D2</t>
+    <t>https://serida.asturias.es/-/variedades-asturianas-de-avellana-una-fuente-de-antioxidantes-y-grasas-saludables?redirect=%2Fart%25C3%25ADculos%3Fp_p_id%3Dpa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_delta%3D10%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_resetCur%3Dfalse%26_pa_serida_buscadorarticulos_BuscadorArticulosPortlet_INSTANCE_oUllUCTldDan_cur%3D2</t>
   </si>
   <si>
     <t>Ravageurs et maladies des arbres fruitiers. Chrysomèle du pistachier (Labidostomis lusitanica Germ.)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/3608273/PI-P-01_CLITRA+O+ESCARABAJILLO+DEL+PISTACHO_2025-W.pdf/1dc8e760-5bc8-fa7c-7b29-a425982ea9f1?t=1748856561472</t>
   </si>
   <si>
     <t>Ravageurs et maladies des arbres fruitiers. Tache ocre (Polystigma amygdalinum PF Cannon)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/624006/FR-E-04+MANCRA+OCRE.pdf/80b275e6-5be2-fa01-901b-0efbf47b3078?t=1614596657150</t>
   </si>
   <si>
     <t>Ravageurs et maladies des arbres fruitiers. Cochenille du figuier (Ceroplastes rusci L.)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/621101/FR-P-05+Cochinilla+de+la+higuera-2020+W.pdf/2ad87640-e656-15cc-a1fd-3e85fb1b4994?t=1595500849687</t>
   </si>
   <si>
     <t>Ravageurs et maladies des arbres fruitiers. Dégrillage ou sarclage des amandiers et des arbres fruitiers à noyaux.</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/3152470/FR-E-05_CRIBADO+O+PERDIGONADO+EN+ALMENDRO+Y+FRUTALES+DE+HUESO_2023-W.pdf/5cdee10b-456c-67fa-d181-45021d3146af?t=1687759957308</t>
   </si>
@@ -8465,59 +8738,50 @@
   <si>
     <t>Les États membres sont les principaux responsables de l’éradication de la brucellose ovine et caprine. L’objectif principal est donc la déclaration par décision communautaire de régions ou de provinces officiellement indemnes de B. abortus, B. melitensis ou B. suis au cours des 3 dernières années ; maintien du statut officiellement indemne de brucellose sans vaccination dans au moins 99,8 % des établissements comprenant au moins 99,9 % des animaux depuis au moins 3 ans ; et sans vaccination au cours de ces 3 années ou entrée d'animaux qui avaient été vaccinés 3 ans avant leur introduction.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/sites/default/files/inline-files/2023/01/Programa%20%20Brucelosis%20Ov_Cap%202023%28F%29.pdf</t>
   </si>
   <si>
     <t>Programme national de surveillance et de contrôle de la brucellose ovine et caprine 2023-2030. (Infection par B. abortus, B. melitensis et B. suis)</t>
   </si>
   <si>
     <t>Les États membres sont les principaux responsables de l’éradication de la brucellose ovine et caprine. Pour qu'une zone soit déclarée officiellement indemne de la maladie, elle doit répondre aux exigences suivantes : aucun cas confirmé de B. abortus, B. melitensis et B. suis au cours des 3 dernières années ; maintien du statut officiellement indemne de brucellose sans vaccination dans au moins 99,8 % des établissements comprenant au moins 99,9 % des animaux depuis au moins 3 ans ; et sans vaccination au cours de ces 3 années ou entrée d'animaux qui avaient été vaccinés 3 ans avant leur introduction.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/sanidad-animal-higiene-ganadera/programavigilanciaboc2023-2030_tcm30-639976.pdf</t>
   </si>
   <si>
     <t>Programme national d'éradication de la tuberculose bovine (infection par le complexe Mycobacterium tuberculosis)</t>
   </si>
   <si>
     <t>La tuberculose est une infection causée par l'une des espèces mycobactériennes du complexe Mycobacterium tuberculosis (MTC) présentes chez les bovins (y compris toutes les espèces de Bos et de Bubalus) et chez les bisons (Bison bison et Bison bonasus), chez les cerfs, les chèvres ou les camélidés.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/sanidad-animal-higiene-ganadera/programatb2025_18022025_tcm30-698268.pdf</t>
   </si>
   <si>
-    <t>Viandes et produits carnés : tripes</t>
-[...7 lines deleted...]
-  <si>
     <t>Registres phytopathologiques</t>
   </si>
   <si>
     <t>Fournir des informations sur la biologie et le contrôle des ravageurs, des maladies, des mauvaises herbes, des physiopathies et des auxiliaires d'intérêt pour les plantes d'Estrémadure.</t>
   </si>
   <si>
     <t>https://www.juntaex.es/documents/77055/621136/Fichas+Fitopatologicas+Indice+20231003.pdf/511213aa-e15c-4ae1-afcc-449680c0f7b9?t=1696338055227</t>
   </si>
   <si>
     <t>Situation épidémiologique de la peste porcine classique</t>
   </si>
   <si>
     <t>La PPC est une maladie hautement contagieuse qui touche aussi bien les porcs domestiques que sauvages. Elle est causée par un virus de la famille des Flaviviridae, genre Pestivirus, et se caractérise par des lésions hémorragiques et est généralement mortelle dans ses formes aiguës, affectant les animaux de tous âges. Le PPC doit être exclu dans tous les cas présentant des symptômes hémorragiques ou des symptômes nerveux. La mortalité et la morbidité sont généralement très élevées, bien que des souches moins virulentes aient également été décrites comme provoquant des infections chroniques ou légères, avec des pertes néonatales importantes et une fertilité altérée.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/sanidad-animal-higiene-ganadera/informeppc_2025-03-21_tcm30-550589.pdf</t>
   </si>
   <si>
     <t>Agrolife allemand</t>
   </si>
   <si>
     <t>Ici, nous explorerons mon évolution en tant qu'agriculteur, discuterons de tout ce qui touche au secteur primaire et partagerons des trucs et astuces pour nous aider tous à nous améliorer. Vous aurez également un podcast hebdomadaire où nous parlerons non seulement d'agriculture, mais où nous aurons également des invités qui nous raconteront leurs histoires. Nous réunirons des experts et des professionnels de tous les secteurs.</t>
   </si>
   <si>
     <t>https://www.youtube.com/@GermanAgrolife</t>
@@ -8573,150 +8837,114 @@
   <si>
     <t>Informations sur l'arrachage des plantations d'oliviers à des fins ornementales dans la Communauté autonome d'Aragon</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/20127/51703943/Viveristas.++Arranque+olivos.pdf/4debd822-2ffc-1ffc-c4d9-9ca4d571fa3b?t=1593512396571</t>
   </si>
   <si>
     <t>Matières actives autorisées en production intégrée pour les arbres fruitiers à pépins et restrictions d'utilisation</t>
   </si>
   <si>
     <t>Informations sur les ingrédients actifs en production intégrée pour les arbres fruitiers à pépins et restrictions d'utilisation</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/d/guest/240222_frutales-de-pepita-2024</t>
   </si>
   <si>
     <t>Matières actives autorisées en production intégrée pour les arbres fruitiers à noyau et restrictions d'utilisation</t>
   </si>
   <si>
     <t>Informations sur les ingrédients actifs en production intégrée pour les arbres fruitiers à noyau et restrictions d'utilisation</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/d/guest/240223_frutales-de-hueso-2024</t>
   </si>
   <si>
-    <t>Alertes aux ravageurs et aux maladies des plantes : détection de Trioza erytreae, le psylle africain des agrumes, dans la zone côtière centre-est des Asturies</t>
-[...25 lines deleted...]
-  <si>
     <t>Flavescence dorée de la vigne et de son vecteur Scaphoideus titanus Ball</t>
   </si>
   <si>
     <t>La flavescence dorée, en anglais « flavescence dorée of grapevine », est une maladie très grave et destructrice qui affecte la vigne. Il s'agit d'une maladie d'origine bactérienne, produite par le phytoplasme Candidatus Phytoplasma vitis, qui doit être transmise par un vecteur presque spécifique appelé la cigale de la vigne (Scaphoideus titanus Ball)</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Ficha%20Tecnica%20Flavescencia%20dorada%20y%20Scaphodeus%20titanicus%20Agosto%202024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=192527&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
-[...8 lines deleted...]
-    <t>https://www.asturias.es/documents/217090/1859119/Ficha-tecnica-2018-29-polilla-patata-tecia-solanivora.pdf/3d376ee2-b0f2-4cbb-dc3e-b6e52db40a78?t=1667824955639</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Ficha%20Tecnica%20Flavescencia%20dorada%20y%20Scaphodeus%20titanicus%20Agosto%202024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=192527&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Lignes directrices pour la lutte biologique contre la guêpe du châtaignier</t>
   </si>
   <si>
     <t>Recommandations pour la libération de Torymus sinensis, un organisme de lutte biologique contre la guêpe du châtaignier</t>
   </si>
   <si>
     <t>https://www.asturias.es/documents/217090/555900/20210506-directrices-control-avispilla-casta%C3%B1o.pdf/ee4f19f3-7690-9ae9-0937-644c55fa67b0?t=1667822066025</t>
   </si>
   <si>
     <t>Fiche d'information sur Xilella fastidiosa</t>
   </si>
   <si>
     <t>Qui est Xilella, le redoutable tueur de plantes ?</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=fastidious-x-comic-page1-es.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=189128&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=fastidious-x-comic-page1-es.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=189128&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Avis de premier foyer de virus du fruit rugueux de la tomate (ToBRFV) dans la région de Murcie (27 septembre 2021)</t>
   </si>
   <si>
     <t>Le virus du fruit rugueux brun de la tomate (ToBRFV) appartient à la famille des tobamovirus et a été détecté pour la première fois en Israël (2014) dans des cultures de tomates, et en Europe en Allemagne en 2018. En 2019, il a connu une expansion majeure lorsqu'il a été isolé en Italie, aux Pays-Bas, en Grèce et dans d'autres États membres. Détecté pour la première fois en Espagne à Almería en 2019 et récemment dans la région de Murcie en septembre 2021.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Informacion%20Tomato%20brown%20rugose%20fruit%20virus%20%281%29.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=173337&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Informacion%20Tomato%20brown%20rugose%20fruit%20virus%20%281%29.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=173337&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Note d'information sur la lutte contre les cochenilles farineuses des agrumes</t>
   </si>
   <si>
     <t>Recommandations pour la lutte contre les cochenilles farineuses dans les agrumes</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Nota%20informativa%20sobre%20el%20control%20cochinillas%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165332&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Nota%20informativa%20sobre%20el%20control%20cochinillas%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165332&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Symptômes suspects de maladie chez les agrumes</t>
   </si>
   <si>
     <t>Apparition de symptômes suspects dans certaines plantations dus à des maladies</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Sintomas%20sospechosos%20de%20enfermedad%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165331&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Sintomas%20sospechosos%20de%20enfermedad%20en%20citricos_Julio%202020.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=165331&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Manuel d'identification des ravageurs et des maladies des agrumes au champ</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Manual%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20los%20citricos%20en%20campo.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156613&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65581</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Manual%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20los%20citricos%20en%20campo.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156613&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65581</t>
   </si>
   <si>
     <t>Guide abrégé pour l'identification des ravageurs des agrumes et des maladies de quarantaine</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Guia%20abreviada%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20cuarentena%20en%20citricos.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156612&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C64556%2C64566%2C65581</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Guia%20abreviada%20para%20la%20identificacion%20de%20plagas%20y%20enfermedades%20de%20cuarentena%20en%20citricos.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156612&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,64556,64566,65581</t>
   </si>
   <si>
     <t>Informations techniques sur l'escargot du pommier nuisible au riz</t>
   </si>
   <si>
     <t>En Espagne, on trouve l'espèce Pomacea insularum (escargot pomme). Détecté pour la première fois en 2009, il s'est propagé dans tout le delta de l'Èbre. Cette espèce est considérée comme l’une des 100 espèces envahissantes les plus nuisibles.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359215/2016-09_Arroz%2C+nota+informativa+caracol+manzana%2C+septiembre+2016.pdf/6fa1e710-5872-4bc2-8867-c24564698fb9</t>
   </si>
   <si>
     <t>Agrumes, notice d'information Amitus spiniferus (Brèthes). Lutte biologique contre Aleurothrixus floccosus Mask</t>
   </si>
   <si>
     <t>Lutte biologique contre les aleurodes Aleurothrixus floccosus, Dialeurodes citri et Parabemisia myricae (Homoptera : Aleyrodidae) dans les agrumes de Valence au moyen des parasites hyménoptères Amitus spiniferus</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359212/Nota+informativa+Amitus+spiniferus+Caste.pdf/4c479bb3-3f56-852b-231c-c5024c2366e7?t=1706105425267</t>
   </si>
   <si>
     <t>Clémentines, des traitements exportés aux États-Unis</t>
   </si>
   <si>
     <t>Programme de collaboration États-Unis-Espagne pour l'exportation de clémentines vers les États-Unis, campagne 2021-2022</t>
   </si>
@@ -8738,113 +8966,77 @@
   <si>
     <t>Le feu bactérien est une maladie causée par la bactérie Erwinia amylovora qui affecte diverses espèces de la famille des Rosacées, notamment le poirier, le pommier, le coing, le nèfle du Japon, etc.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359203/Fuego+bacteriano.pdf/3ccc53c4-6b78-4a66-b49c-dec00968d3ed</t>
   </si>
   <si>
     <t>Guêpe de l'amandier</t>
   </si>
   <si>
     <t>La guêpe des amandiers (Eurytoma amigdali E) est un hyménoptère récemment apparu dans les plantations d'amandiers de la Communauté valencienne. Les adultes sont noirs et émergent au printemps des fruits parasités la saison précédente.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359209/FOLLETO+AVISPILLA+2023.pdf/27784343-f50a-c1ef-d541-79aa9d9c278e?t=1694517361697</t>
   </si>
   <si>
     <t>Note d'information et recommandations de gestion : dégâts des thrips sur les agrumes, les kakis et les grenadiers.</t>
   </si>
   <si>
     <t>Compte tenu des dégâts causés par les thrips observés depuis mai sur les feuilles et les fruits de diverses cultures d'agrumes, de kakis et de grenadiers et de la confirmation de la présence de Scirtothrips aurantii Faure dans certaines zones, les recommandations suivantes ont été jugées appropriées :</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/370665641/Nota+informativa+y+recomendaciones+de+manejo+S.+aurantii.pdf/3b641e50-7541-d50f-c831-9d487d3e1706?t=1736254979179</t>
   </si>
   <si>
-    <t>Recommandations pour la stratégie de contrôle de la nécrose foliaire chez les kakis</t>
-[...16 lines deleted...]
-  <si>
     <t>Recommandations contre la mouche des fruits (Ceratitis capitata) des agrumes.</t>
   </si>
   <si>
     <t>Mouche des fruits (Ceratitis capitata). Recommandations que les agriculteurs devraient suivre pour obtenir une efficacité maximale dans le traitement des mouches des fruits.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/C%C3%ADtricos%2C+Aviso+de+tratamiento+ceratitis+capitata+agosto+2024.pdf/8201cc70-3020-484b-f0a0-fc2a9526e43d?t=1724135614766</t>
   </si>
   <si>
     <t>Avis de traitement contre la drosophile suzukii pour les cerisiers</t>
   </si>
   <si>
     <t>Dans les différentes zones où Drosophila suzukii est surveillée, la présence de populations de cet insecte est détectée. Il est important de rappeler qu'au début de la récolte, les attaques ont tendance à être plus intenses et plus fréquentes, et le traitement sera particulièrement nécessaire dans les parcelles qui ont été attaquées les années précédentes et qui ont laissé des cerises non récoltées l'année dernière (dégâts de mouches ou fissures, manque de rentabilité, etc.).</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359230/Aviso+de+tratamiento+cerezo+Drosophila+Suzukii+6+de+mayo+2024-v2.pdf/0a8ab9f9-0ce7-24ee-8edb-a4a8eaace001?t=1715003789838</t>
   </si>
   <si>
     <t>Avis de traitement de la teigne du prunier (Cydia funebrana) dans les pruniers</t>
   </si>
   <si>
     <t>La deuxième génération de la teigne du prunier a pris son envol entre fin mai et début juin dans les régions de la Ribera et du Val d'Albaida, et un peu plus tard dans les zones intérieures. Les œufs écloseront tout au long de cette semaine et de la semaine prochaine. Traiter selon le produit à utiliser.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359230/Aviso+de+tratamiento+cydia+04+de+junio+2024.pdf/c34ae3a0-e9cc-6fb8-3c39-62fc4035985c?t=1717504144108</t>
   </si>
   <si>
-    <t>Avis de traitement contre la mouche de l'olivier (Bactrocera oleae)</t>
-[...16 lines deleted...]
-  <si>
     <t>Manuel de terrain pour la prévention de la maladie bactérienne connue sous le nom de HLB (Huanglongbing, greening...)</t>
   </si>
   <si>
     <t>Manuel de terrain pour la prévention du HBL (Huanglongbing), une maladie bactérienne qui affecte le système vasculaire-phloème de la plante, provoquant la mort des agrumes : orange, mandarine, citron, pamplemousse, citron vert et autres agrumes. Dispersion par les insectes vecteurs : Trioza erytreae et Diaphorina citri. Organes attaqués : feuilles, tiges, racines et fruits. Symptômes : malformations des feuilles et des fruits, chlorose.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/MANUAL+DE+CAMPO+HLB+-+PRE-HLB+v4.pdf/f3f73256-c967-c5ac-fd71-883b9cffe032?t=1718777793039</t>
   </si>
   <si>
     <t>Affiche d'information générale pour la prévention de la maladie bactérienne connue sous le nom de HLB (Huanglongbing, greening...)</t>
   </si>
   <si>
     <t>Affiche avec des informations générales pour la prévention de la maladie bactérienne HBL (Huanglongbing, greening, greening...) qui affecte le phloème de la plante. L'agent causal est la bactérie Candidatus Liberibacter spp.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359179/Poster+v3.pdf/95599e6e-8caa-7dc1-0903-1b2a68b525d7?t=1652075967244</t>
   </si>
   <si>
     <t>Affiche d'information pour la prévention de la maladie bactérienne connue sous le nom de HLB (Huanglongbing, verdissement...)</t>
   </si>
   <si>
     <t>Affiche d'information avec des informations générales pour la prévention de la maladie bactérienne HBL (Huanglongbing, greening, greening...) qui affecte le phloème de la plante. L'agent causal est la bactérie Candidatus Liberibacter spp.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359179/CARTEL+INFORMATIVO+-+PRE-HLB_v2.pdf/7744b3be-40cd-ce17-811c-94ee069f6203?t=1652075968027</t>
@@ -8852,104 +9044,95 @@
   <si>
     <t>Note d'information Trioza erytreae (psylle africain des agrumes)</t>
   </si>
   <si>
     <t>Le psylle africain (Trioza erytreae) est un insecte suceur de l'ordre des Hémiptères, appartenant à la famille des Triozidae.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359212/Nota+informativa+Trioza+erytreae%2C+febrero+2015.pdf/f4eaf160-7ac2-45cd-b82a-63cca43b1a52</t>
   </si>
   <si>
     <t>Informations techniques sur l'altise de la pomme de terre (Epitrixs pp.)</t>
   </si>
   <si>
     <t>L'altise de la pomme de terre fait référence à plusieurs espèces du genre Epitrix, qui sont principalement considérées comme des ravageurs des cultures de pommes de terre, bien qu'elles puissent également affecter d'autres cultures de Solanacées telles que les poivrons, les tomates et les aubergines.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359200/Nota+informativa+patata+%28Epitrix+spp%29%2C+febrero+2016.pdf/556115f6-db65-4b33-9126-c8656fbb839d</t>
   </si>
   <si>
     <t>Fiche d'information sur Scirtothrips dorsalis</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis Hood, connu sous le nom de thrips du piment, jaunisse du thé ou thrips des fleurs, est un organisme nuisible classé comme organisme de quarantaine. C'est un insecte originaire d'Asie du Sud et de l'Est, qui possède une large gamme de plantes hôtes (plus de 150 espèces), notamment des cultures commerciales telles que les haricots, les tomates, les aubergines, les concombres, les oignons, les poivrons, etc.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=FICHA%20SCIRTOTRIPS%20DORSALIS_Enero-2024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156577&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=FICHA%20SCIRTOTRIPS%20DORSALIS_Enero-2024.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=156577&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Affiche d'agrumes mal séchés</t>
   </si>
   <si>
     <t>Le mildiou des agrumes, une maladie très grave pour nos citronniers.</t>
   </si>
   <si>
-    <t>https://www.carm.es/web/descarga?ARCHIVO=Poster%20mal%20seco%20de%20los%20citricos_Extendida_Julio%202023.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=185121&amp;IDTIPO=60&amp;RASTRO=c3039%24m64522%2C66972</t>
+    <t>https://www.carm.es/web/descarga?ARCHIVO=Poster%20mal%20seco%20de%20los%20citricos_Extendida_Julio%202023.pdf&amp;ALIAS=ARCH&amp;IDCONTENIDO=185121&amp;IDTIPO=60&amp;RASTRO=c3039$m64522,66972</t>
   </si>
   <si>
     <t>Plan national d'urgence Plenodomus tracheiphilus [= Phoma tracheiphila] (dépérissement des agrumes)</t>
   </si>
   <si>
     <t>Ce document présente les mesures à prendre contre le champignon Plenodomus tracheiphilus (syn. Phoma tracheiphila), organisme réglementé dans l'Union européenne (UE) par la directive 2000/29/CE, dans le but de prévenir son apparition et, en cas d'apparition, d'agir rapidement et efficacement, de déterminer sa distribution et de le combattre afin d'empêcher sa propagation et de l'éradiquer.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/PLAN+CONTING+NAC+PLENODOMUS+160523Plan.pdf/595d80a8-d3b4-48d3-aed9-f854ac0463ff</t>
   </si>
   <si>
     <t>Plan national d'urgence Pomacea maculata (= P. insularum) (escargot pomme)</t>
   </si>
   <si>
     <t>Le présent document expose les mesures à prendre contre les espèces de mollusques gastéropodes du genre Pomacea, organisme de quarantaine en Europe, dans le but de prévenir leur apparition et, si elles apparaissent, d'agir rapidement et efficacement, de déterminer leur répartition et de les combattre dans le but de les éradiquer.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/PLAN+CONTING+NAC+CARACOL+MANZ+pncpomacea_nov2020_tcm30-136088.pdf/b2b53409-da6b-4afc-9311-36d29daf57f2</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis, biologie et symptômes</t>
   </si>
   <si>
     <t>Première détection de Scirtothrips dorsalis dans la Communauté valencienne</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359284/Scirtothrips+dorsalis.+Biologia+y+sintomas.pdf/79ed1a4c-11b8-4bed-bae8-acabe3aeaca4</t>
   </si>
   <si>
     <t>Scirtothrips aurantii, note d'information et recommandations de gestion, dégâts causés par les thrips sur les agrumes, le plaqueminer et le grenadier.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/384481564/Nota+informativa+y+recomendaciones+de+manejo+S.+aurantii.pdf/9a21f50e-e23f-a59c-ecfb-8d7599fc44fb?t=1720426298233</t>
   </si>
   <si>
-    <t>Bulletin phytosanitaire d'avis et d'informations</t>
-[...7 lines deleted...]
-  <si>
     <t>Santé des plantes, fiches phytosanitaires : Ripersiella (Rhizoecus) hibisci</t>
   </si>
   <si>
     <t>R. hibisci est une cochenille polyphage qui se nourrit des racines des plantes en pot, réduisant l'absorption d'eau et de nutriments par la plante et provoquant même sa mort.</t>
   </si>
   <si>
     <t>https://www.cantabria.es/documents/16829/4813914/833407/fd372ec0-e5f0-0e3b-d51c-b9234e8995a2</t>
   </si>
   <si>
     <t>Santé des végétaux, signalements d'organismes nuisibles : Erwinia amylovora (feu bactérien)</t>
   </si>
   <si>
     <t>Le feu bactérien est une maladie causée par la bactérie Erwinia amylovora qui affecte diverses espèces de la famille des Rosacées, notamment le poirier, le pommier, le coing, le nèfle du Japon, etc. En 2011, elle a été détectée en Cantabrie et est considérée comme une maladie extrêmement nocive.</t>
   </si>
   <si>
     <t>https://www.cantabria.es/documents/16829/4813914/308190/412644f2-f16d-71b5-2ddd-e29e8263daaa</t>
   </si>
   <si>
     <t>Santé des plantes, fiches phytosanitaires : Mhytimna unipuncta</t>
   </si>
   <si>
     <t>Mhytimna unipuncta est une chenille défoliatrice des prairies et du maïs, qui provoque des dégâts d'intensité variable, bien qu'elle soit de plus en plus fréquente en Cantabrie et que dans certaines zones, elle puisse provoquer une certaine alarme parmi la population.</t>
   </si>
   <si>
     <t>https://www.cantabria.es/documents/16829/4813914/932721/d8327406-3b71-d638-59c2-d4c026f49341</t>
@@ -9086,131 +9269,77 @@
   <si>
     <t>Xylella fastidiosa est une bactérie qui provoque un déclin rapide et généralisé de la plante, entraînant, dans les cas les plus graves, le dessèchement des feuilles et des branches, et finalement la mort de la plante entière. Chez de nombreuses espèces hôtes, la présence de la bactérie ne produit aucun symptôme, ce qui rend sa détection extrêmement difficile. X. fastidiosa se transmet d'une plante à une autre par l'action d'un insecte vecteur, de sorte que la principale voie de propagation de la maladie est le commerce de matériel végétal contaminé provenant de zones où la bactérie est présente.</t>
   </si>
   <si>
     <t>https://www.juntaex.es/documents/77055/621136/Xylella+Fastidiosa+Programa+de+Actuaciones+EXTREMADURA+2024.pdf/e8bcaeec-b395-fd8c-68fd-a927b5a9dd77?t=1715584340575</t>
   </si>
   <si>
     <t>Xylella fastidiosa. Comportement de la population vectorielle.</t>
   </si>
   <si>
     <t>Xylella fastidiosa est une bactérie qui vit dans le xylème des plantes, empêchant le flux normal d'eau et de nutriments. Elle provoque des maladies dans diverses cultures d’une grande importance économique, selon la sous-espèce et le groupe génétique de la bactérie. Les symptômes les plus caractéristiques sont l’aspect brûlé des feuilles et des pousses. À Alicante (sous-espèce multiplex), la culture touchée est l'amandier.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368987753/Comportamiento+de+la+poblaci%C3%B3n+de+vectores.pdf/49e8bf84-7fb1-f133-7bb7-8a64aca66722?t=1713971649585</t>
   </si>
   <si>
     <t>Contrôle de Tuta absoluta dans la tomate</t>
   </si>
   <si>
     <t>Depuis sa détection à la mi-2006, il est devenu le ravageur le plus important de la tomate en raison des dégâts causés aux plantes et aux fruits, de la difficulté de contrôle et de la croissance rapide de sa population.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359200/Tomate%2C+control+Tuta%2C+septiembre+2016.pdf/6400490d-890e-40d1-bfe8-97a0403e6f71</t>
   </si>
   <si>
-    <t>Triptyque Rhynchophorus ferrugineus (Charançon rouge du palmier)</t>
-[...7 lines deleted...]
-  <si>
     <t>Triptyque Paysandisia archon, recommandations contre la chenille foreuse du palmier</t>
   </si>
   <si>
     <t>Paysandisia archon, un lépidoptère de la famille des Castniidae, est originaire d'Amérique du Sud et ses larves se nourrissent de palmiers. La première détection en Europe a eu lieu en France et en Italie en 1998-99. En Espagne, il a été détecté pour la première fois en Catalogne en mai 2002, et dans la Communauté valencienne en juin de la même année.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/375721956/Paysandisia+junio+2023_r05.pdf/d6c89b4b-7dd1-9940-45d2-877ade3d6854?t=1699013133037</t>
   </si>
   <si>
     <t>Plan national d'urgence pour les Téphritides non européens</t>
   </si>
   <si>
     <t>Ce document expose les mesures à prendre contre les espèces de téphritides non européennes (mouches des fruits non européennes) dans le but de prévenir leur apparition et, dans le cas où l'une des espèces mentionnées dans ce Plan National d'Urgence apparaîtrait, d'agir rapidement et efficacement, de déterminer leur répartition et de les combattre afin d'empêcher leur propagation. L’importance de ces ravageurs réside dans leur grande capacité d’adaptation à différentes conditions environnementales, les dommages qu’ils peuvent causer à une large gamme de fruits, entraînant la perte de leur valeur commerciale, et les pertes potentielles que ces ravageurs peuvent causer sur les marchés d’exportation.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pnc_tephsinamarillooctubre2020_tcm30-536038.pdf</t>
   </si>
   <si>
     <t>Lutte contre Spodoptera litoralis (teigne noire) dans les légumes à feuilles.</t>
   </si>
   <si>
     <t>C'est un ravageur très polyphage et migrateur, avec des fluctuations notables dans ses populations. Il a trois générations par an, atteignant sa population maximale en septembre-octobre.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359218/Nota+informativa+Spodoptera+littoralis%2C+27+octubre+2017.pdf/33fd4763-cdfa-4a6f-81da-43be18c02ea3</t>
   </si>
   <si>
-    <t>Suivi de Scirtothrips aurantii sur agrumes, grenadiers et kakis.</t>
-[...43 lines deleted...]
-  <si>
     <t>Plan national phytosanitaire pour la tomate</t>
   </si>
   <si>
     <t>La tomate (Solanum lycopersicum) est l’un des légumes les plus consommés au monde, aussi bien frais que transformés. De nombreuses régions d'Espagne et du reste du bassin méditerranéen présentent des conditions agro-environnementales optimales pour sa culture, faisant de notre pays l'un des principaux producteurs de ce légume au sein de l'Union européenne. Malgré des conditions favorables et des progrès technologiques dans le domaine des cultures, la production est souvent entravée par un large éventail de maladies des plantes, notamment celles causées par des virus.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/240613_pnsv_tomate_tcm30-685723.pdf</t>
   </si>
   <si>
     <t>Recommandations pour les zones touchées par le DANA contre la gommose des agrumes (Phytophthora spp.)</t>
   </si>
   <si>
     <t>La gommose des agrumes, causée par Phytophthora spp., affecte le tronc et les branches principales de la variété (Fig. 1a et 1b). Comme son nom l’indique, elle se caractérise par l’apparition abondante de gencive sur les tissus affectés. Si nous retirons l'écorce, nous pouvons voir les tissus internes du phloème et du cambium avec une couleur brune très caractéristique et un aspect aqueux (Fig. 1b). Les lésions se développent et augmentent de taille sur plusieurs cycles de culture, entourant complètement la branche ou le tronc affecté, provoquant un déclin général et éventuellement la mort. Les lésions de gommose sur les troncs et les branches peuvent mettre beaucoup de temps à devenir visibles, ce qui peut parfois prêter à confusion quant au moment où les infections se sont réellement produites.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/Recomendaciones++frente+a+la+gomosis+de+los+c%C3%ADtricos+%28Phytophtora+spp.%29+05-11-2024.pdf/61cd1c10-3dd2-5c34-a9b8-15184667fe45?t=1730899554091</t>
   </si>
   <si>
     <t>Agrumes, note d'information Pulvinaria polygonata dans la Vega Baja.</t>
   </si>
   <si>
     <t>Pulvinaria polygonata (Cockerell) est un coccidé de la famille des Coccidae qui a été découvert dans des parcelles d'agrumes de la région de Vega Baja del Segura en 2019, ce qui constitue le premier signalement en Europe. Elle est présente dans d'autres régions du monde comme l'Australie, l'Est et certains pays de la zone paléarctique orientale (Chine, Japon, Taïwan). C'est une espèce qui se comporte de manière polyphage, même si, jusqu'à présent, en Espagne, elle a été trouvée en train de se nourrir de plantes du genre Citrus.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359212/C%C3%ADtricos%2C+nota+informativa+Pulvinaria+polygonata%2C+16+de+septiembre+2022.pdf/667df41a-d3e1-6ade-e9c9-fef2bd1b7723?t=1663676426193</t>
@@ -9437,86 +9566,68 @@
   <si>
     <t>Période entre le début du débourrement et la floraison : La présence de Scirtothrips sera évaluée chaque semaine à l'aide de deux méthodes principales : 1. Captures dans des pièges chromatiques jaunes comme indication d'une présence précoce ; ces pièges nécessitent un examen par du personnel technique spécialisé. 2. Evaluation des pousses tendres : Elle sera réalisée par entaille des pousses (4 pousses par arbre et 10 arbres par parcelle/ha), en collectant les échantillons tombés sur fond sombre pour faciliter l'identification des individus présents.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/20250103+ESTRATEGIA+CONTROL+QUIMICO+Scirtothrips+2025.pdf/a88f3f4c-c8aa-03cc-7fc0-beea338d65c0?t=1738590494468</t>
   </si>
   <si>
     <t>Instructions pour la commercialisation des plantes sensibles à Xylella fastidiosa</t>
   </si>
   <si>
     <t>Le chapitre VII du règlement (UE) 2020/1201 relatif aux mesures visant à prévenir l'introduction et la propagation dans l'Union de Xylella fastidiosa définit les exigences relatives à la circulation au sein de l'UE de végétaux spécifiés et le chapitre VIII définit les exigences relatives à l'introduction dans l'UE de plantes hôtes.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/instruccionescomercializacionplantasensiblexylellafastidiosa010920_tcm30-485024.pdf</t>
   </si>
   <si>
     <t>Discussion explicite sur Rhynchophorus ferrugineus (charançon rouge du palmier)</t>
   </si>
   <si>
     <t>Conférence informative sur Rhynchophorus ferrugineus. DG de la recherche et de la technologie agroalimentaires</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359287/Charla+Autoexplicativa+Picudo.pdf/e79ddc57-4d16-4a76-8eb9-8c41bd149098</t>
   </si>
   <si>
-    <t>Avis de traitement contre l'aleurode des agrumes (Dialeurodes citri Ashmead)</t>
-[...7 lines deleted...]
-  <si>
     <t>Avis de traitement pour Pulvinaria polygonata dans les plantations d'agrumes de la Vega Baja et du Bajo Vinalopó</t>
   </si>
   <si>
     <t>Note d'information Pulvinaria polygonata dans la Vega Baja et le Bajo Vinalopó. Depuis la détection du coccidé Pulvinaria polygonata (Cockerell) dans les parcelles d'agrumes de la région de Vega Baja del Segura en 2019, des observations ont été faites sur le comportement de ses populations dans la zone où il s'est installé. Cet insecte produit de grandes quantités de miellat, ce qui entraîne la prolifération de plusieurs espèces de champignons saprophytes, entraînant une forte densité de fumagine sur les fruits et les pousses. Cela facilite également l’établissement d’autres espèces nuisibles qui cherchent refuge dans ces zones. Pour détecter le ravageur dans la parcelle, il est important de surveiller les cimes des arbres qui présentent beaucoup de fumagine.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/Aviso+tratamiento+Pulvinaria+polygonata%2C+05-06-23.pdf/4762aa54-a510-cf78-9fdf-5f41f763f0e0?t=1725014400858</t>
   </si>
   <si>
     <t>Avis de traitement contre la teigne du citron Prays citri (Millière) sur les agrumes</t>
   </si>
   <si>
     <t>La teigne du citron Prays citri (Millière) est un petit lépidoptère qui vole au crépuscule et à l'aube, ses larves attaquent l'ovaire des fleurs ou des fruits nouvellement noués, provoquant leur chute et leur perte. Les dégâts les plus graves sont causés au citronnier de la variété Verna.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359176/Aviso+tratamiento+polilla+limonero+%28Prays+citri%29%2C+28.04.23.pdf/5a965d67-d531-8edc-3899-7df04f8139bf?t=1725014503049</t>
   </si>
   <si>
-    <t>Avis de traitement contre la nécrose des feuilles de plaqueminier</t>
-[...7 lines deleted...]
-  <si>
     <t>Plan national d’urgence pour Fusarium oxysporum f. sp. Cubense (EF Sm.) WC Snyder &amp; HN Hansen Tropical Race 4</t>
   </si>
   <si>
     <t>Ce document contient les mesures à prendre contre Fusarium oxysporum f. sp. cubense Tropical Race 4 (Foc RT4), un organisme nuisible de quarantaine aux îles Canaries réglementé par l'arrêté ministériel du 12 mars 19871 dans le but de prévenir son apparition dans les îles, et dans le cas où il apparaît, agir rapidement et efficacement, déterminer sa distribution et appliquer des mesures d'éradication. Foc RT4 est un champignon ascomycète phytopathogène de la famille des Nectriacées qui provoque la fusariose (ou maladie de Panama) des bananes, qui est la maladie la plus destructrice de la culture.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pncfoc_mayo_2024_tcm30-690595.pdf</t>
   </si>
   <si>
     <t>Plan d'urgence de Diaphorina Citri</t>
   </si>
   <si>
     <t>Ce document contient les mesures à prendre contre le psylle asiatique des agrumes, Diaphorina citri (Ordre : Hémiptères, Famille : Psyllidae). Ce psylle est inclus dans la liste des organismes de quarantaine de l'Union par le règlement 2019/2072 car il agit comme vecteur de la bactérie responsable du Huanglongbing (HLB) ou verdissement des agrumes. Le HLB, en plus d'être un organisme de quarantaine de l'Union, est également classé comme organisme nuisible prioritaire conformément au règlement (UE) 2019/1702. Cette bactérie est réglementée par l’UE et détériore la qualité et la saveur du fruit, tuant potentiellement l’arbre affecté en quelques années. Il est donc primordial de prévenir l’émergence de l’insecte vecteur et, si tel est le cas, de déterminer sa répartition, d’agir rapidement et efficacement et de le combattre afin d’empêcher sa propagation et de l’éradiquer.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pnc_diaphorina-may24_tcm30-684105.pdf</t>
   </si>
   <si>
     <t>Réseau d'alerte et d'information phytosanitaire, protocole de terrain pour le suivi des cultures : vigne</t>
   </si>
   <si>
     <t>Manuel de terrain pour l'estimation du risque de dommages causés par les ravageurs et les maladies dans la culture de la vigne.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturapescaaguaydesarrollorural/raif/wp-content/uploads/2023/07/ProtocolosCampos_Vid.pdf</t>
@@ -10115,65 +10226,59 @@
   <si>
     <t>Présentation de l’étude sectorielle AgriFoodTech. Technologies, produits et services pour la transformation numérique du secteur agroalimentaire espagnol.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/diapositivaswebinar-estudio-5_tcm30-683561.pdf</t>
   </si>
   <si>
     <t>Webinaire - Secteur AgriFoodTech. Technologies, produits et services pour la transformation numérique du secteur agroalimentaire espagnol</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=HRUQPBC-F7E</t>
   </si>
   <si>
     <t>Analyse de l'état actuel de la numérisation du secteur agroalimentaire espagnol</t>
   </si>
   <si>
     <t>Présentation de l'étude Analyse de l'état actuel de la numérisation du secteur agroalimentaire espagnol. Dans l'iHUB d'innovation numérique La Vega Innova du ministère de l'Agriculture, de la Pêche et de l'Alimentation (San Fernando de Henares - Madrid).</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/presentacionestudio-6_tcm30-685717.pdf</t>
   </si>
   <si>
     <t>Systèmes automatisés de surveillance des nuisibles de haute précision</t>
   </si>
   <si>
-    <t>Quel est l’impact de la numérisation sur la lutte contre les ravageurs et les maladies dans les cultures en serre ?</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/high-tech-patsc-trap-eye-josepedro-sanchez_tcm30-690560.pdf</t>
   </si>
   <si>
     <t>Développement d’outils numériques en agriculture</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/desarrollo-herramientas-digitales-shawn-carlisle_tcm30-690558.pdf</t>
   </si>
   <si>
-    <t>Webinaire - Quel est l'impact de la numérisation sur la lutte contre les ravageurs et les maladies dans les cultures sous serre ?</t>
-[...1 lines deleted...]
-  <si>
     <t>Webinaire - DigiMAPA : L'outil numérique qui connecte le secteur agroalimentaire avec les entreprises de l'Agrotech</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=jdXXgHEqdoM</t>
   </si>
   <si>
     <t>Webinaire - Application de l'intelligence artificielle à la surveillance de la santé animale</t>
   </si>
   <si>
     <t>Application de l'intelligence artificielle à la surveillance de la santé animale.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=ce7kztbSi9s</t>
   </si>
   <si>
     <t>Webinaire - Session I - Robotisation en agriculture de plein air</t>
   </si>
   <si>
     <t>Session I : Robotisation dans l'agriculture de plein air</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=S-cFcBWs-gY</t>
   </si>
   <si>
     <t>Renforcement de ModernAKIS en espagnol AKIS</t>
@@ -10376,59 +10481,50 @@
   <si>
     <t>Résumé de la situation du secteur de la viande bovine avec des chiffres jusqu'en 2023.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/estadisticas/indicadoresanualesvacunodecarne_datosanuales2023_publicacionjulio2_tcm30-381390.pdf</t>
   </si>
   <si>
     <t>Rapport de synthèse. Caractérisation de la filière viande bovine 2023</t>
   </si>
   <si>
     <t>Résumé de la caractérisation de la filière viande bovine.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/informecaracterizacionsectorvacunodecarne_datos2023_tcm30-553721.pdf</t>
   </si>
   <si>
     <t>Production biologique méditerranéenne et changement climatique : rapport technique</t>
   </si>
   <si>
     <t>Extrait de l'étude « Production écologique méditerranéenne et changement climatique : état des connaissances » éditée par Ecovalia et réalisée par la Chaire de production écologique - Clemente Mata de l'Université de Cordoue.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/alimentacion/temas/produccion-eco/informetecnicopemcc_tcm30-520459.pdf</t>
   </si>
   <si>
-    <t>Amélioration de la gestion des exploitations agricoles</t>
-[...7 lines deleted...]
-  <si>
     <t>Lignes directrices scientifiques et techniques pour l'application du principe de ne pas causer de dommages significatifs à l'environnement : conservation des structures végétales, habitabilité de la faune</t>
   </si>
   <si>
     <t>Lignes directrices techniques pour l’amélioration et la durabilité de l’irrigation pour la conservation des plantes et des structures fauniques.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/gestion-sostenible-regadios/directrices3y4_actualizada_oct23_tcm30-673192.pdf</t>
   </si>
   <si>
     <t>Programme de diffusion et de formation sur les bonnes pratiques agricoles (GAP)</t>
   </si>
   <si>
     <t>Document qui rassemble les bonnes pratiques agricoles dans le cadre du Plan pour améliorer l'efficacité et la durabilité de l'irrigation.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/gestion-sostenible-regadios/directriz5_programadedyf_web_tcm30-622983.pdf</t>
   </si>
   <si>
     <t>Apiculture Juan Félix</t>
   </si>
   <si>
     <t>Collaboration de l'apiculteur Juan Felix Díaz Quintana sur le monde des abeilles, du miel et de ses dérivés.</t>
   </si>
   <si>
     <t>https://www.ivoox.com/podcast-apicultura-juan-felix_sq_f1766127_1.html</t>
@@ -11195,59 +11291,50 @@
   <si>
     <t>Fiche sectorielle de la filière avicole.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/14informesectorial_ote_avicultura_tcm30-540411.pdf</t>
   </si>
   <si>
     <t>Caractérisation du secteur des volailles pondeuses en Espagne</t>
   </si>
   <si>
     <t>Document qui offre un profil général de l'élevage de volailles pondeuses en Espagne.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/caracterizaciondelsectoravicoladepuesta2019_rev_tcm30-436298.pdf</t>
   </si>
   <si>
     <t>La Politique Agricole Commune 2023-2027 dans les filières ovine et caprine</t>
   </si>
   <si>
     <t>Document informatif qui résume le soutien reçu par les secteurs ovin et caprin à travers la Politique Agricole Commune (PAC).</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/notapac2023-web-ovinocaprinodef_tcm30-58890.pdf</t>
   </si>
   <si>
-    <t>Analyse de la structure productive du secteur ovin laitier en Espagne 2017-2021</t>
-[...7 lines deleted...]
-  <si>
     <t>Analyse de la structure productive du secteur caprin laitier en Espagne 2017-2021</t>
   </si>
   <si>
     <t>L'objectif de l'étude est de caractériser la structure productive du secteur caprin laitier en Espagne.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/estructuracaprinodeleche2017-2021_tcm30-544578.pdf</t>
   </si>
   <si>
     <t>Dossier de la filière ovine et caprine laitière</t>
   </si>
   <si>
     <t>Fiche sectorielle de la filière laitière ovine et caprine.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/10informesectorial_ote_ovinocaprinoleche_tcm30-540378.pdf</t>
   </si>
   <si>
     <t>Définition et caractérisation de l'extensibilité dans les élevages en Espagne</t>
   </si>
   <si>
     <t>Étude qui propose une approche synthétique de la situation de l'élevage extensif en Espagne, axée principalement sur les secteurs ovin et caprin, tout en abordant également certaines questions générales applicables à tout type d'élevage à base d'herbe.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/ganaderia/temas/produccion-y-mercados-ganaderos/informesobreganaderiaextensivaenespanaoctubre2017nipo_tcm30-428264.pdf</t>
@@ -12083,77 +12170,50 @@
   <si>
     <t>Conception d'un outil, serveur web cartographique, de suivi des cultures céréalières par télédétection qui permet de détecter et intervenir précocement les anomalies de production et d'optimiser l'utilisation des intrants.</t>
   </si>
   <si>
     <t>Plateforme numérique de promotion sur les marchés locaux et circuits courts de distribution, les groupements et organisations de producteurs et les organisations interprofessionnelles (AGROCHEF)</t>
   </si>
   <si>
     <t>Transfert de technologie et numérisation des processus de marketing direct pour la commercialisation des aliments produits par les petits producteurs agricoles et d'élevage du secteur national de l'hôtellerie et de la restauration.</t>
   </si>
   <si>
     <t>Jeunes agriculteurs en RED : rentables, efficaces et diversifiés (RAICES.INFO)</t>
   </si>
   <si>
     <t>Concevoir et mettre en œuvre une plateforme numérique collaborative qui permet de développer une série d'activités pour soutenir l'intégration des jeunes dans l'activité agricole, améliorer leurs taux de réussite et leur durabilité économique, environnementale et sociale.</t>
   </si>
   <si>
     <t>Amélioration génétique du bétail</t>
   </si>
   <si>
     <t>L'innovation en matière d'amélioration génétique garantit une sélection plus efficace des reproducteurs, ce qui contribue, entre autres, au maintien des races indigènes et menacées et à la promotion de l'élevage traditionnel et extensif. L'innovation en génétique - comme l'application de la génomique, l'utilisation de capteurs et le développement d'une banque de matériel génétique - sont des outils clés pour accroître la productivité et la rentabilité du secteur espagnol de l'élevage.</t>
   </si>
   <si>
     <t>https://www.redruralnacional.es/sites/default/files/documents/dossier_MejoraGeneticaGanaderia_v2.pdf</t>
   </si>
   <si>
-    <t>Amélioration génétique en agriculture</t>
-[...25 lines deleted...]
-  <si>
     <t>Jeunes agriculteurs - Entretien avec Nando Durá</t>
   </si>
   <si>
     <t>Vidéo avec interview de Nando Durá sur les jeunes agriculteurs.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=kMMtyQ99DCY</t>
   </si>
   <si>
     <t>structures agricoles. Partage d’expériences en matière de gestion du territoire</t>
   </si>
   <si>
     <t>Vidéo sur les structures agraires et les expériences de gestion des terres.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=WoOAZfhXFoY</t>
   </si>
   <si>
     <t>Les jeunes et le changement de génération. Coopérative La Viña</t>
   </si>
   <si>
     <t>Vidéo sur les jeunes et le changement générationnel.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=ORmDs9JJH0M</t>
@@ -12161,51 +12221,51 @@
   <si>
     <t>Carnet de terrain numérique</t>
   </si>
   <si>
     <t>Vidéo sur le carnet de terrain numérique.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=CLMKTD45xnw</t>
   </si>
   <si>
     <t>Modèle d’élevage d’élevage autonome</t>
   </si>
   <si>
     <t>Vidéo sur un modèle d'élevage d'élevage autonome.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=7Yn4_GvUvhU&amp;pp=ygUOYWdyb2dhbmFkZXLDrWE%3D</t>
   </si>
   <si>
     <t>La paille mouillée, ennemie du bétail</t>
   </si>
   <si>
     <t>Vidéo sur la paille mouillée et le bétail.</t>
   </si>
   <si>
-    <t>https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj46NbSj4eEAxVNgf0HHQRzC2YQwqsBegQIDRAG&amp;url=https%3A//www.youtube.com/watch%3Fv%3DVC9uTGuFR0o&amp;usg=AOvVaw3sQJbi4wWnWhqTUm6m6_uW&amp;opi=89978449</t>
+    <t>https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwj46NbSj4eEAxVNgf0HHQRzC2YQwqsBegQIDRAG&amp;url=https%3A%2F%2Fwww.youtube.com%2Fwatch%3Fv%3DVC9uTGuFR0o&amp;usg=AOvVaw3sQJbi4wWnWhqTUm6m6_uW&amp;opi=89978449</t>
   </si>
   <si>
     <t>Intensif ou extensif ? Comment est l'élevage de Bea ?</t>
   </si>
   <si>
     <t>Vidéo sur le bétail.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=_zyV8eUJ8MI&amp;pp=ygUOaGF6aSBnYW5hZGVyaWE%3D</t>
   </si>
   <si>
     <t>Production agricole en serre</t>
   </si>
   <si>
     <t>Vidéo sur la production agricole en serre.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=IG2C9-RdiB8&amp;list=PL3-eFoZ-Ye-apU7r5uM5s3pkqUHLH93jG&amp;index=18&amp;pp=iAQB</t>
   </si>
   <si>
     <t>Des solutions innovantes pour l'industrie agroalimentaire</t>
   </si>
   <si>
     <t>Vidéo sur les solutions innovantes pour l'industrie alimentaire.</t>
   </si>
@@ -12410,201 +12470,87 @@
   <si>
     <t>Tableau synoptique des pratiques des couvertures inertes</t>
   </si>
   <si>
     <t>Tableau synoptique des pratiques de couvertures inertes.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/Cuadro+sin%C3%B3ptico+pr%C3%A1cticas+cubiertas+inertes.pdf/b331c3f2-d543-c89f-aace-2ef21076c5b9?t=1678273117812</t>
   </si>
   <si>
     <t>Paiements directs, actualité de la PAC 2023-2027</t>
   </si>
   <si>
     <t>Paiements directs, actualité de la PAC 2023-2027.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/Pagos+directos%2C+novedades+en+la+PAC+2023-2027.pdf/ba983466-57f0-ce01-c8ab-ef836dd150cb?t=1676969607457</t>
   </si>
   <si>
     <t>Conditionnalité renforcée (2)</t>
   </si>
   <si>
     <t>Vidéo sur la conditionnalité renforcée.</t>
   </si>
   <si>
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-8?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370532030&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D2%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_delta%3D10%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370532030</t>
-[...35 lines deleted...]
-    <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES+EN+CULTIVOS+BAJO+AGUA.pdf/1d6fccea-1cb2-1364-3521-ef0a67531fdc?t=1676969605773</t>
+    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-8?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370532030&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A%2F%2Fportalagrari.gva.es%2Fes%2Fpac%2Fpindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D2%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_delta%3D10%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370532030</t>
   </si>
   <si>
     <t>Eco-régimes en cultures ligneuses</t>
   </si>
   <si>
     <t>Écorégimes dans les cultures ligneuses.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES+EN+CULTIVOS+LE%C3%91OSOS.pdf/2963d839-119a-2e29-ef1e-e9cc020d0e4c?t=1683025096004</t>
   </si>
   <si>
     <t>Éco-régimes</t>
   </si>
   <si>
     <t>Écorégimes.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/369986611/ECOREG%C3%8DMENES.pdf/dd1a300b-1a02-7acc-960c-1f98b47cd7b2?t=1676969607150</t>
   </si>
   <si>
-    <t>Rotation des terres cultivées sauf cultures sous eau</t>
-[...7 lines deleted...]
-  <si>
     <t>Couverture minimale du sol pour éviter les sols nus</t>
   </si>
   <si>
     <t>Vidéo sur la couverture minimale du sol pour éviter les sols nus.</t>
   </si>
   <si>
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-6?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370531127&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370531127</t>
+    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/bcam-6?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370531127&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A%2F%2Fportalagrari.gva.es%2Fes%2Fpac%2Fpindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370531127</t>
   </si>
   <si>
     <t>Conditionnalité renforcée (PEPAC 2023-2027)</t>
   </si>
   <si>
     <t>Vidéo sur la conditionnalité renforcée (PEPAC 2023-2027).</t>
   </si>
   <si>
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/09.-bcam-4?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370534905&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370534905</t>
-[...68 lines deleted...]
-    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/reserva-nacional?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370531092&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A//portalagrari.gva.es/es/pac/pindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370531092</t>
+    <t>https://portalagrari.gva.es/es/pac/pindoles-informatives-pepac/-/asset_publisher/5uPoUJ2QhvES/content/09.-bcam-4?_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId=370534905&amp;_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_redirect=https%3A%2F%2Fportalagrari.gva.es%2Fes%2Fpac%2Fpindoles-informatives-pepac%3Fp_p_id%3Dcom_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES%26p_p_lifecycle%3D0%26p_p_state%3Dnormal%26p_p_mode%3Dview%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_cur%3D0%26p_r_p_resetCur%3Dfalse%26_com_liferay_asset_publisher_web_portlet_AssetPublisherPortlet_INSTANCE_5uPoUJ2QhvES_assetEntryId%3D370534905</t>
   </si>
   <si>
     <t>Inventaire espagnol des connaissances traditionnelles liées à la biodiversité agricole</t>
   </si>
   <si>
     <t>Ce livre constitue le deuxième volume de l'Inventaire espagnol des connaissances traditionnelles liées à la biodiversité agricole (IECTBA), qui sera complété dans les années à venir avec deux autres volumes. L'inventaire vise à rassembler toutes les informations publiées sur les connaissances traditionnelles associées à l'utilisation et à la gestion des plantes cultivées en Espagne depuis le début du XXe siècle, ainsi que les références historiques antérieures. Comme cela a été clairement indiqué dans divers traités internationaux (par exemple, FAO, 2009) et dans leur transposition dans la législation espagnole, ce travail est nécessaire compte tenu de la forte érosion qui s'est produite au cours des cinquante dernières années dans la biodiversité agricole elle-même. connaissances associées à son utilisation et à sa gestion. Pour toutes ces raisons, l'objectif principal de l'Inventaire est de diffuser et de revaloriser la richesse de tout ce patrimoine culturel et matériel associé à la biodiversité agricole en Espagne.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/images/es/tardio_etal2022_iectbavol2_tcm30-640207.pdf</t>
   </si>
   <si>
     <t>Guide de lutte intégrée contre les ravageurs (LI) – légumineuses</t>
   </si>
   <si>
     <t>Les guides de lutte intégrée contre les ravageurs (IPM) sont destinés à servir de guide aux agriculteurs et aux conseillers pour mettre en œuvre les principes de lutte intégrée contre les ravageurs dans l'ensemble de la production agricole nationale, une des exigences pour toutes les exploitations agricoles qui développent leur activité en Espagne, selon le chapitre III. du décret royal 1311/2012, du 14 septembre, qui établit le cadre d'action pour parvenir à une utilisation durable des produits phytosanitaires. Dans le Plan d'action national pour l'utilisation durable des produits phytosanitaires, approuvé lors de la Conférence sectorielle sur l'agriculture et le développement rural en décembre 2012, spécifiquement dans la mesure 3.1, l'élaboration de guides de lutte intégrée contre les ravageurs était déjà prévue, pendant la période de validité du Plan. .</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/leguminosas_web_2_tcm30-559335.pdf</t>
   </si>
   <si>
     <t>Guide de lutte intégrée contre les ravageurs (LI) – graminées</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/pastos_web_metadatos_protegida_tcm30-661346.pdf</t>
   </si>
@@ -12992,62 +12938,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1487"/>
+  <dimension ref="A1:D1481"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D1487"/>
+      <selection activeCell="A1" sqref="A1:D1481"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="293.643" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2473.682" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1014.467" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="1026.178" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
@@ -13095,4548 +13041,4546 @@
         <v>15</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="1" t="s">
+      <c r="D8" s="1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="1" t="s">
+      <c r="D10" s="1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="1" t="s">
+      <c r="D11" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="D36" s="1"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>163</v>
-      </c>
-[...7 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>166</v>
-      </c>
-[...7 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>169</v>
-      </c>
-[...7 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>172</v>
-      </c>
-[...7 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>175</v>
-      </c>
-[...7 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>178</v>
-      </c>
-[...7 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>181</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>184</v>
-      </c>
-[...7 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>187</v>
-      </c>
-[...7 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>190</v>
-      </c>
-[...7 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>193</v>
-      </c>
-[...7 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>196</v>
-      </c>
-[...7 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>202</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>211</v>
-      </c>
-[...7 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>214</v>
-      </c>
-[...7 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>217</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>220</v>
-      </c>
-[...7 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>223</v>
-      </c>
-[...7 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>226</v>
-      </c>
-[...7 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>229</v>
-      </c>
-[...7 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>238</v>
-      </c>
-[...7 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>241</v>
-      </c>
-[...7 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>244</v>
-      </c>
-[...7 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="D102" s="1" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C103" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="B103" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="1" t="s">
+      <c r="D103" s="1" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C104" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="B104" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C104" s="1" t="s">
+      <c r="D104" s="1" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C105" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="B105" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C105" s="1" t="s">
+      <c r="D105" s="1" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C106" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="B106" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C106" s="1" t="s">
+      <c r="D106" s="1" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C107" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="B107" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C107" s="1" t="s">
+      <c r="D107" s="1" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C108" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="B108" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C108" s="1" t="s">
+      <c r="D108" s="1" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C109" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="B109" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C109" s="1" t="s">
+      <c r="D109" s="1" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C110" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="B110" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C110" s="1" t="s">
+      <c r="D110" s="1" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C111" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="B111" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C111" s="1" t="s">
+      <c r="D111" s="1" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C112" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="B112" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C112" s="1" t="s">
+      <c r="D112" s="1" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C113" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="B113" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C113" s="1" t="s">
+      <c r="D113" s="1" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C114" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="B114" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C114" s="1" t="s">
+      <c r="D114" s="1" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C115" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="B115" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C115" s="1" t="s">
+      <c r="D115" s="1" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C116" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="B116" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C116" s="1" t="s">
+      <c r="D116" s="1" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C117" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="B117" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C117" s="1" t="s">
+      <c r="D117" s="1" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B118" s="1" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
         <v>351</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>277</v>
+        <v>353</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>277</v>
+        <v>356</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>386</v>
+        <v>90</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>386</v>
+        <v>5</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>386</v>
+        <v>5</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>386</v>
+        <v>5</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>397</v>
+        <v>377</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
         <v>398</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>386</v>
+        <v>5</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>400</v>
+        <v>377</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C137" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="B137" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C137" s="1" t="s">
+      <c r="D137" s="1" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C138" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B138" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C138" s="1" t="s">
+      <c r="D138" s="1" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C139" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B139" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C139" s="1" t="s">
+      <c r="D139" s="1" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C140" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="B140" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C140" s="1" t="s">
+      <c r="D140" s="1" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C141" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="B141" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C141" s="1" t="s">
+      <c r="D141" s="1" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C142" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B142" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C142" s="1" t="s">
+      <c r="D142" s="1" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="B143" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C143" s="1" t="s">
+      <c r="D143" s="1" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C144" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="B144" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C144" s="1" t="s">
+      <c r="D144" s="1" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C145" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="B145" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C145" s="1" t="s">
+      <c r="D145" s="1" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C146" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="B146" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C146" s="1" t="s">
+      <c r="D146" s="1" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C147" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="B147" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C147" s="1" t="s">
+      <c r="D147" s="1" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C148" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="B148" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C148" s="1" t="s">
+      <c r="D148" s="1" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C149" s="1" t="s">
         <v>437</v>
-      </c>
-[...4 lines deleted...]
-        <v>435</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
         <v>439</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>448</v>
+        <v>377</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>450</v>
+        <v>377</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C181" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="B181" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D181" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C183" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="D183" s="1" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C184" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="B184" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C184" s="1" t="s">
+      <c r="D184" s="1" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C185" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="B185" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C185" s="1" t="s">
+      <c r="D185" s="1" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="D186" s="1" t="s">
         <v>544</v>
-      </c>
-[...7 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="D187" s="1" t="s">
         <v>547</v>
-      </c>
-[...7 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="D188" s="1" t="s">
         <v>550</v>
-      </c>
-[...7 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D189" s="1" t="s">
         <v>553</v>
-      </c>
-[...7 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D190" s="1" t="s">
         <v>556</v>
-      </c>
-[...7 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="D191" s="1" t="s">
         <v>559</v>
-      </c>
-[...7 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="D192" s="1" t="s">
         <v>562</v>
-      </c>
-[...7 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="D193" s="1" t="s">
         <v>565</v>
-      </c>
-[...7 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="D194" s="1" t="s">
         <v>568</v>
-      </c>
-[...7 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="D195" s="1" t="s">
         <v>571</v>
-      </c>
-[...7 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="D196" s="1" t="s">
         <v>574</v>
-      </c>
-[...7 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="D197" s="1" t="s">
         <v>577</v>
-      </c>
-[...7 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="D198" s="1" t="s">
         <v>580</v>
-      </c>
-[...7 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="D199" s="1" t="s">
         <v>583</v>
-      </c>
-[...7 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D200" s="1" t="s">
         <v>586</v>
-      </c>
-[...7 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="D201" s="1" t="s">
         <v>589</v>
-      </c>
-[...7 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D202" s="1" t="s">
         <v>592</v>
-      </c>
-[...7 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="D203" s="1" t="s">
         <v>595</v>
-      </c>
-[...7 lines deleted...]
-        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="D204" s="1" t="s">
         <v>598</v>
-      </c>
-[...7 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="D205" s="1" t="s">
         <v>601</v>
-      </c>
-[...7 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="D206" s="1" t="s">
         <v>604</v>
-      </c>
-[...7 lines deleted...]
-        <v>606</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="D207" s="1" t="s">
         <v>607</v>
-      </c>
-[...7 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="D208" s="1" t="s">
         <v>610</v>
-      </c>
-[...7 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="D209" s="1" t="s">
         <v>613</v>
-      </c>
-[...7 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="D210" s="1" t="s">
         <v>616</v>
-      </c>
-[...7 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="D211" s="1" t="s">
         <v>619</v>
-      </c>
-[...7 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="D212" s="1" t="s">
         <v>622</v>
-      </c>
-[...7 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="D213" s="1" t="s">
         <v>625</v>
-      </c>
-[...7 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="D214" s="1" t="s">
         <v>628</v>
-      </c>
-[...7 lines deleted...]
-        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="D215" s="1" t="s">
         <v>631</v>
-      </c>
-[...7 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="D216" s="1" t="s">
         <v>634</v>
-      </c>
-[...7 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D217" s="1" t="s">
         <v>637</v>
-      </c>
-[...7 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="D218" s="1" t="s">
         <v>640</v>
-      </c>
-[...7 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="D219" s="1" t="s">
         <v>643</v>
-      </c>
-[...7 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="D220" s="1" t="s">
         <v>646</v>
-      </c>
-[...7 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="D221" s="1" t="s">
         <v>649</v>
-      </c>
-[...7 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="D222" s="1" t="s">
         <v>652</v>
-      </c>
-[...7 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="D223" s="1" t="s">
         <v>655</v>
-      </c>
-[...7 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="D224" s="1" t="s">
         <v>658</v>
-      </c>
-[...7 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D225" s="1" t="s">
         <v>661</v>
-      </c>
-[...7 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="D226" s="1" t="s">
         <v>664</v>
-      </c>
-[...7 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="D227" s="1" t="s">
         <v>667</v>
-      </c>
-[...7 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D228" s="1" t="s">
         <v>670</v>
-      </c>
-[...7 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="D229" s="1" t="s">
         <v>673</v>
-      </c>
-[...7 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="D230" s="1" t="s">
         <v>676</v>
-      </c>
-[...7 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="D231" s="1" t="s">
         <v>679</v>
-      </c>
-[...7 lines deleted...]
-        <v>681</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="D232" s="1" t="s">
         <v>682</v>
-      </c>
-[...7 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="D233" s="1" t="s">
         <v>685</v>
-      </c>
-[...7 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="D234" s="1" t="s">
         <v>688</v>
-      </c>
-[...7 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D235" s="1" t="s">
         <v>691</v>
-      </c>
-[...7 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="D236" s="1" t="s">
         <v>694</v>
-      </c>
-[...7 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="D237" s="1" t="s">
         <v>697</v>
-      </c>
-[...7 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="D238" s="1" t="s">
         <v>700</v>
-      </c>
-[...7 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="D239" s="1" t="s">
         <v>703</v>
-      </c>
-[...7 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="D240" s="1" t="s">
         <v>706</v>
-      </c>
-[...7 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="D241" s="1" t="s">
         <v>709</v>
-      </c>
-[...7 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="D242" s="1" t="s">
         <v>712</v>
-      </c>
-[...7 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="D243" s="1" t="s">
         <v>715</v>
-      </c>
-[...7 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="D244" s="1" t="s">
         <v>718</v>
-      </c>
-[...7 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="D245" s="1" t="s">
         <v>721</v>
-      </c>
-[...7 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="D246" s="1" t="s">
         <v>724</v>
-      </c>
-[...7 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="D247" s="1" t="s">
         <v>727</v>
-      </c>
-[...7 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="D248" s="1" t="s">
         <v>730</v>
-      </c>
-[...7 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="D249" s="1" t="s">
         <v>733</v>
-      </c>
-[...7 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="D250" s="1" t="s">
         <v>736</v>
-      </c>
-[...7 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="D251" s="1" t="s">
         <v>739</v>
-      </c>
-[...7 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="D252" s="1" t="s">
         <v>742</v>
-      </c>
-[...7 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="D253" s="1" t="s">
         <v>745</v>
-      </c>
-[...7 lines deleted...]
-        <v>747</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="D254" s="1" t="s">
         <v>748</v>
-      </c>
-[...7 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="D255" s="1" t="s">
         <v>751</v>
-      </c>
-[...7 lines deleted...]
-        <v>753</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="D256" s="1" t="s">
         <v>754</v>
-      </c>
-[...7 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="D257" s="1" t="s">
         <v>757</v>
-      </c>
-[...7 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="D258" s="1" t="s">
         <v>760</v>
-      </c>
-[...7 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="D259" s="1" t="s">
         <v>763</v>
-      </c>
-[...7 lines deleted...]
-        <v>765</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="D260" s="1" t="s">
         <v>766</v>
-      </c>
-[...7 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="D261" s="1" t="s">
         <v>769</v>
-      </c>
-[...7 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="D262" s="1" t="s">
         <v>772</v>
-      </c>
-[...7 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="D263" s="1" t="s">
         <v>775</v>
-      </c>
-[...7 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C264" s="1" t="s">
         <v>777</v>
       </c>
-      <c r="B264" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C264" s="1" t="s">
+      <c r="D264" s="1" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C265" s="1" t="s">
         <v>780</v>
       </c>
-      <c r="B265" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C265" s="1" t="s">
+      <c r="D265" s="1" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C266" s="1" t="s">
         <v>783</v>
       </c>
-      <c r="B266" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C266" s="1" t="s">
+      <c r="D266" s="1" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>785</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C267" s="1" t="s">
         <v>786</v>
       </c>
-      <c r="B267" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C267" s="1" t="s">
+      <c r="D267" s="1" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C268" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="B268" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C268" s="1" t="s">
+      <c r="D268" s="1" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C269" s="1" t="s">
         <v>792</v>
       </c>
-      <c r="B269" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C269" s="1" t="s">
+      <c r="D269" s="1" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C270" s="1" t="s">
         <v>795</v>
       </c>
-      <c r="B270" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C270" s="1" t="s">
+      <c r="D270" s="1" t="s">
         <v>796</v>
-      </c>
-[...1 lines deleted...]
-        <v>797</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C271" s="1" t="s">
         <v>798</v>
       </c>
-      <c r="B271" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C271" s="1" t="s">
+      <c r="D271" s="1" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C272" s="1" t="s">
         <v>801</v>
       </c>
-      <c r="B272" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C272" s="1" t="s">
+      <c r="D272" s="1" t="s">
         <v>802</v>
-      </c>
-[...1 lines deleted...]
-        <v>803</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C273" s="1" t="s">
         <v>804</v>
       </c>
-      <c r="B273" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C273" s="1" t="s">
+      <c r="D273" s="1" t="s">
         <v>805</v>
-      </c>
-[...1 lines deleted...]
-        <v>806</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C274" s="1" t="s">
         <v>807</v>
       </c>
-      <c r="B274" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C274" s="1" t="s">
+      <c r="D274" s="1" t="s">
         <v>808</v>
-      </c>
-[...1 lines deleted...]
-        <v>809</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C275" s="1" t="s">
         <v>810</v>
       </c>
-      <c r="B275" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C275" s="1" t="s">
+      <c r="D275" s="1" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C276" s="1" t="s">
         <v>813</v>
       </c>
-      <c r="B276" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C276" s="1" t="s">
+      <c r="D276" s="1" t="s">
         <v>814</v>
-      </c>
-[...1 lines deleted...]
-        <v>815</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C277" s="1" t="s">
         <v>816</v>
       </c>
-      <c r="B277" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C277" s="1" t="s">
+      <c r="D277" s="1" t="s">
         <v>817</v>
-      </c>
-[...1 lines deleted...]
-        <v>818</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C278" s="1" t="s">
         <v>819</v>
       </c>
-      <c r="B278" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C278" s="1" t="s">
+      <c r="D278" s="1" t="s">
         <v>820</v>
-      </c>
-[...1 lines deleted...]
-        <v>821</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C279" s="1" t="s">
         <v>822</v>
       </c>
-      <c r="B279" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C279" s="1" t="s">
+      <c r="D279" s="1" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C280" s="1" t="s">
         <v>825</v>
       </c>
-      <c r="B280" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C280" s="1" t="s">
+      <c r="D280" s="1" t="s">
         <v>826</v>
-      </c>
-[...1 lines deleted...]
-        <v>827</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C281" s="1" t="s">
         <v>828</v>
       </c>
-      <c r="B281" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C281" s="1" t="s">
+      <c r="D281" s="1" t="s">
         <v>829</v>
-      </c>
-[...1 lines deleted...]
-        <v>830</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C282" s="1" t="s">
         <v>831</v>
       </c>
-      <c r="B282" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C282" s="1" t="s">
+      <c r="D282" s="1" t="s">
         <v>832</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C283" s="1" t="s">
         <v>834</v>
       </c>
-      <c r="B283" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C283" s="1" t="s">
+      <c r="D283" s="1" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C284" s="1" t="s">
         <v>837</v>
       </c>
-      <c r="B284" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C284" s="1" t="s">
+      <c r="D284" s="1" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>839</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C285" s="1" t="s">
         <v>840</v>
       </c>
-      <c r="B285" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C285" s="1" t="s">
+      <c r="D285" s="1" t="s">
         <v>841</v>
-      </c>
-[...1 lines deleted...]
-        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C286" s="1" t="s">
         <v>843</v>
       </c>
-      <c r="B286" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C286" s="1" t="s">
+      <c r="D286" s="1" t="s">
         <v>844</v>
-      </c>
-[...1 lines deleted...]
-        <v>845</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C287" s="1" t="s">
         <v>846</v>
       </c>
-      <c r="B287" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C287" s="1" t="s">
+      <c r="D287" s="1" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C288" s="1" t="s">
         <v>849</v>
       </c>
-      <c r="B288" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C288" s="1" t="s">
+      <c r="D288" s="1" t="s">
         <v>850</v>
-      </c>
-[...1 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C289" s="1" t="s">
         <v>852</v>
       </c>
-      <c r="B289" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C289" s="1" t="s">
+      <c r="D289" s="1" t="s">
         <v>853</v>
-      </c>
-[...1 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C290" s="1" t="s">
         <v>855</v>
       </c>
-      <c r="B290" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C290" s="1" t="s">
+      <c r="D290" s="1" t="s">
         <v>856</v>
-      </c>
-[...1 lines deleted...]
-        <v>857</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C291" s="1" t="s">
         <v>858</v>
       </c>
-      <c r="B291" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C291" s="1" t="s">
+      <c r="D291" s="1" t="s">
         <v>859</v>
-      </c>
-[...1 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C292" s="1" t="s">
         <v>861</v>
       </c>
-      <c r="B292" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C292" s="1" t="s">
+      <c r="D292" s="1" t="s">
         <v>862</v>
-      </c>
-[...1 lines deleted...]
-        <v>863</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C293" s="1" t="s">
         <v>864</v>
       </c>
-      <c r="B293" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C293" s="1" t="s">
+      <c r="D293" s="1" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C294" s="1" t="s">
         <v>867</v>
       </c>
-      <c r="B294" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C294" s="1" t="s">
+      <c r="D294" s="1" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="D295" s="1" t="s">
         <v>870</v>
-      </c>
-[...7 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="D296" s="1" t="s">
         <v>873</v>
-      </c>
-[...7 lines deleted...]
-        <v>875</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="D297" s="1" t="s">
         <v>876</v>
-      </c>
-[...7 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="D298" s="1" t="s">
         <v>879</v>
-      </c>
-[...7 lines deleted...]
-        <v>881</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="D299" s="1" t="s">
         <v>882</v>
-      </c>
-[...7 lines deleted...]
-        <v>884</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="D300" s="1" t="s">
         <v>885</v>
-      </c>
-[...7 lines deleted...]
-        <v>887</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="D301" s="1" t="s">
         <v>888</v>
-      </c>
-[...7 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="D302" s="1" t="s">
         <v>891</v>
-      </c>
-[...7 lines deleted...]
-        <v>893</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="D303" s="1" t="s">
         <v>894</v>
-      </c>
-[...7 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="D304" s="1" t="s">
         <v>897</v>
-      </c>
-[...7 lines deleted...]
-        <v>899</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="D305" s="1" t="s">
         <v>900</v>
-      </c>
-[...7 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="D306" s="1" t="s">
         <v>903</v>
-      </c>
-[...7 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="D307" s="1" t="s">
         <v>906</v>
-      </c>
-[...7 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="D308" s="1" t="s">
         <v>909</v>
-      </c>
-[...7 lines deleted...]
-        <v>911</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="D309" s="1" t="s">
         <v>912</v>
-      </c>
-[...7 lines deleted...]
-        <v>914</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="D310" s="1" t="s">
         <v>915</v>
-      </c>
-[...7 lines deleted...]
-        <v>917</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="D311" s="1" t="s">
         <v>918</v>
-      </c>
-[...7 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="D312" s="1" t="s">
         <v>921</v>
-      </c>
-[...7 lines deleted...]
-        <v>923</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="D313" s="1" t="s">
         <v>924</v>
-      </c>
-[...7 lines deleted...]
-        <v>926</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="D314" s="1" t="s">
         <v>927</v>
-      </c>
-[...7 lines deleted...]
-        <v>929</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="D315" s="1" t="s">
         <v>930</v>
-      </c>
-[...7 lines deleted...]
-        <v>932</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D316" s="1" t="s">
         <v>933</v>
-      </c>
-[...7 lines deleted...]
-        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="D317" s="1" t="s">
         <v>936</v>
-      </c>
-[...7 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="D318" s="1" t="s">
         <v>939</v>
-      </c>
-[...7 lines deleted...]
-        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="D319" s="1" t="s">
         <v>942</v>
-      </c>
-[...7 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="D320" s="1" t="s">
         <v>945</v>
-      </c>
-[...7 lines deleted...]
-        <v>947</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="D321" s="1" t="s">
         <v>948</v>
-      </c>
-[...7 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="D322" s="1" t="s">
         <v>951</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="D323" s="1" t="s">
         <v>954</v>
-      </c>
-[...7 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="D324" s="1" t="s">
         <v>957</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="D325" s="1" t="s">
         <v>960</v>
-      </c>
-[...7 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="D326" s="1" t="s">
         <v>963</v>
-      </c>
-[...7 lines deleted...]
-        <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="D327" s="1" t="s">
         <v>966</v>
-      </c>
-[...7 lines deleted...]
-        <v>967</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C328" s="1" t="s">
         <v>968</v>
-      </c>
-[...4 lines deleted...]
-        <v>964</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1" t="s">
         <v>970</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>971</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1" t="s">
         <v>973</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>5</v>
@@ -17774,359 +17718,359 @@
         <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C362" s="1" t="s">
         <v>1067</v>
       </c>
-      <c r="B362" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D362" s="1" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1071</v>
+        <v>1067</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1075</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>5</v>
@@ -18222,2907 +18166,2907 @@
         <v>1096</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C373" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D373" s="1" t="s">
         <v>1101</v>
-      </c>
-[...1 lines deleted...]
-        <v>1102</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C374" s="1" t="s">
         <v>1103</v>
       </c>
-      <c r="B374" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C374" s="1" t="s">
+      <c r="D374" s="1" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C375" s="1" t="s">
         <v>1106</v>
       </c>
-      <c r="B375" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C375" s="1" t="s">
+      <c r="D375" s="1" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C376" s="1" t="s">
         <v>1109</v>
       </c>
-      <c r="B376" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C376" s="1" t="s">
+      <c r="D376" s="1" t="s">
         <v>1110</v>
-      </c>
-[...1 lines deleted...]
-        <v>1111</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C377" s="1" t="s">
         <v>1112</v>
       </c>
-      <c r="B377" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C377" s="1" t="s">
+      <c r="D377" s="1" t="s">
         <v>1113</v>
-      </c>
-[...1 lines deleted...]
-        <v>1114</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C378" s="1" t="s">
         <v>1115</v>
       </c>
-      <c r="B378" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C378" s="1" t="s">
+      <c r="D378" s="1" t="s">
         <v>1116</v>
-      </c>
-[...1 lines deleted...]
-        <v>1117</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C379" s="1" t="s">
         <v>1118</v>
       </c>
-      <c r="B379" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C379" s="1" t="s">
+      <c r="D379" s="1" t="s">
         <v>1119</v>
-      </c>
-[...1 lines deleted...]
-        <v>1120</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C380" s="1" t="s">
         <v>1121</v>
       </c>
-      <c r="B380" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C380" s="1" t="s">
+      <c r="D380" s="1" t="s">
         <v>1122</v>
-      </c>
-[...1 lines deleted...]
-        <v>1123</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C381" s="1" t="s">
         <v>1124</v>
       </c>
-      <c r="B381" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C381" s="1" t="s">
+      <c r="D381" s="1" t="s">
         <v>1125</v>
-      </c>
-[...1 lines deleted...]
-        <v>1126</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C382" s="1" t="s">
         <v>1127</v>
       </c>
-      <c r="B382" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C382" s="1" t="s">
+      <c r="D382" s="1" t="s">
         <v>1128</v>
-      </c>
-[...1 lines deleted...]
-        <v>1129</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C383" s="1" t="s">
         <v>1130</v>
       </c>
-      <c r="B383" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C383" s="1" t="s">
+      <c r="D383" s="1" t="s">
         <v>1131</v>
-      </c>
-[...1 lines deleted...]
-        <v>1132</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C384" s="1" t="s">
         <v>1133</v>
       </c>
-      <c r="B384" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C384" s="1" t="s">
+      <c r="D384" s="1" t="s">
         <v>1134</v>
-      </c>
-[...1 lines deleted...]
-        <v>1135</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C385" s="1" t="s">
         <v>1136</v>
       </c>
-      <c r="B385" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C385" s="1" t="s">
+      <c r="D385" s="1" t="s">
         <v>1137</v>
-      </c>
-[...1 lines deleted...]
-        <v>1138</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C386" s="1" t="s">
         <v>1139</v>
       </c>
-      <c r="B386" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C386" s="1" t="s">
+      <c r="D386" s="1" t="s">
         <v>1140</v>
-      </c>
-[...1 lines deleted...]
-        <v>1141</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C387" s="1" t="s">
         <v>1142</v>
       </c>
-      <c r="B387" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C387" s="1" t="s">
+      <c r="D387" s="1" t="s">
         <v>1143</v>
-      </c>
-[...1 lines deleted...]
-        <v>1144</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C388" s="1" t="s">
         <v>1145</v>
       </c>
-      <c r="B388" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C388" s="1" t="s">
+      <c r="D388" s="1" t="s">
         <v>1146</v>
-      </c>
-[...1 lines deleted...]
-        <v>1147</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D389" s="1" t="s">
         <v>1148</v>
-      </c>
-[...7 lines deleted...]
-        <v>1150</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D390" s="1" t="s">
         <v>1151</v>
-      </c>
-[...7 lines deleted...]
-        <v>1153</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D391" s="1" t="s">
         <v>1154</v>
-      </c>
-[...7 lines deleted...]
-        <v>1156</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D392" s="1" t="s">
         <v>1157</v>
-      </c>
-[...7 lines deleted...]
-        <v>1159</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D393" s="1" t="s">
         <v>1160</v>
-      </c>
-[...7 lines deleted...]
-        <v>1162</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D394" s="1" t="s">
         <v>1163</v>
-      </c>
-[...7 lines deleted...]
-        <v>1165</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D395" s="1" t="s">
         <v>1166</v>
-      </c>
-[...7 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D396" s="1" t="s">
         <v>1169</v>
-      </c>
-[...7 lines deleted...]
-        <v>1171</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D397" s="1" t="s">
         <v>1172</v>
-      </c>
-[...7 lines deleted...]
-        <v>1174</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D398" s="1" t="s">
         <v>1175</v>
-      </c>
-[...7 lines deleted...]
-        <v>1177</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B399" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D399" s="1" t="s">
         <v>1178</v>
-      </c>
-[...7 lines deleted...]
-        <v>1180</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B400" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D400" s="1" t="s">
         <v>1181</v>
-      </c>
-[...7 lines deleted...]
-        <v>1183</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B401" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D401" s="1" t="s">
         <v>1184</v>
-      </c>
-[...7 lines deleted...]
-        <v>1186</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B402" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D402" s="1" t="s">
         <v>1187</v>
-      </c>
-[...7 lines deleted...]
-        <v>1189</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B403" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D403" s="1" t="s">
         <v>1190</v>
-      </c>
-[...7 lines deleted...]
-        <v>1192</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B404" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D404" s="1" t="s">
         <v>1193</v>
-      </c>
-[...7 lines deleted...]
-        <v>1195</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B405" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D405" s="1" t="s">
         <v>1196</v>
-      </c>
-[...7 lines deleted...]
-        <v>1198</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B406" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D406" s="1" t="s">
         <v>1199</v>
-      </c>
-[...7 lines deleted...]
-        <v>1201</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B407" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D407" s="1" t="s">
         <v>1202</v>
-      </c>
-[...7 lines deleted...]
-        <v>1204</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B408" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D408" s="1" t="s">
         <v>1205</v>
-      </c>
-[...7 lines deleted...]
-        <v>1207</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B409" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D409" s="1" t="s">
         <v>1208</v>
-      </c>
-[...7 lines deleted...]
-        <v>1210</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B410" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D410" s="1" t="s">
         <v>1211</v>
-      </c>
-[...7 lines deleted...]
-        <v>1213</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B411" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D411" s="1" t="s">
         <v>1214</v>
-      </c>
-[...7 lines deleted...]
-        <v>1216</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B412" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D412" s="1" t="s">
         <v>1217</v>
-      </c>
-[...7 lines deleted...]
-        <v>1219</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D413" s="1" t="s">
         <v>1220</v>
-      </c>
-[...7 lines deleted...]
-        <v>1222</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B414" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D414" s="1" t="s">
         <v>1223</v>
-      </c>
-[...7 lines deleted...]
-        <v>1225</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B415" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D415" s="1" t="s">
         <v>1226</v>
-      </c>
-[...7 lines deleted...]
-        <v>1228</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B416" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D416" s="1" t="s">
         <v>1229</v>
-      </c>
-[...7 lines deleted...]
-        <v>1231</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B417" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D417" s="1" t="s">
         <v>1232</v>
-      </c>
-[...7 lines deleted...]
-        <v>1234</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B418" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D418" s="1" t="s">
         <v>1235</v>
-      </c>
-[...7 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B419" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D419" s="1" t="s">
         <v>1238</v>
-      </c>
-[...7 lines deleted...]
-        <v>1240</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B420" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D420" s="1" t="s">
         <v>1241</v>
-      </c>
-[...7 lines deleted...]
-        <v>1243</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B421" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D421" s="1" t="s">
         <v>1244</v>
-      </c>
-[...7 lines deleted...]
-        <v>1246</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B422" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D422" s="1" t="s">
         <v>1247</v>
-      </c>
-[...7 lines deleted...]
-        <v>1249</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B423" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D423" s="1" t="s">
         <v>1250</v>
-      </c>
-[...7 lines deleted...]
-        <v>1252</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B424" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D424" s="1" t="s">
         <v>1253</v>
-      </c>
-[...7 lines deleted...]
-        <v>1255</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B425" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D425" s="1" t="s">
         <v>1256</v>
-      </c>
-[...7 lines deleted...]
-        <v>1258</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B426" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D426" s="1" t="s">
         <v>1259</v>
-      </c>
-[...7 lines deleted...]
-        <v>1261</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B427" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D427" s="1" t="s">
         <v>1262</v>
-      </c>
-[...7 lines deleted...]
-        <v>1264</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B428" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D428" s="1" t="s">
         <v>1265</v>
-      </c>
-[...7 lines deleted...]
-        <v>1267</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B429" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D429" s="1" t="s">
         <v>1268</v>
-      </c>
-[...7 lines deleted...]
-        <v>1270</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B430" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D430" s="1" t="s">
         <v>1271</v>
-      </c>
-[...7 lines deleted...]
-        <v>1273</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B431" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D431" s="1" t="s">
         <v>1274</v>
-      </c>
-[...7 lines deleted...]
-        <v>1276</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B432" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D432" s="1" t="s">
         <v>1277</v>
-      </c>
-[...7 lines deleted...]
-        <v>1279</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B433" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D433" s="1" t="s">
         <v>1280</v>
-      </c>
-[...7 lines deleted...]
-        <v>1282</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B434" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D434" s="1" t="s">
         <v>1283</v>
-      </c>
-[...7 lines deleted...]
-        <v>1285</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C435" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D435" s="1" t="s">
         <v>1286</v>
-      </c>
-[...7 lines deleted...]
-        <v>1288</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B436" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D436" s="1" t="s">
         <v>1289</v>
-      </c>
-[...7 lines deleted...]
-        <v>1291</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B437" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D437" s="1" t="s">
         <v>1292</v>
-      </c>
-[...7 lines deleted...]
-        <v>1294</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B438" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D438" s="1" t="s">
         <v>1295</v>
-      </c>
-[...7 lines deleted...]
-        <v>1297</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B439" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D439" s="1" t="s">
         <v>1298</v>
-      </c>
-[...7 lines deleted...]
-        <v>1300</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D440" s="1" t="s">
         <v>1301</v>
-      </c>
-[...7 lines deleted...]
-        <v>1303</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D441" s="1" t="s">
         <v>1304</v>
-      </c>
-[...7 lines deleted...]
-        <v>1306</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D442" s="1" t="s">
         <v>1307</v>
-      </c>
-[...7 lines deleted...]
-        <v>1309</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D443" s="1" t="s">
         <v>1310</v>
-      </c>
-[...7 lines deleted...]
-        <v>1312</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D444" s="1" t="s">
         <v>1313</v>
-      </c>
-[...7 lines deleted...]
-        <v>1315</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D445" s="1" t="s">
         <v>1316</v>
-      </c>
-[...7 lines deleted...]
-        <v>1318</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D446" s="1" t="s">
         <v>1319</v>
-      </c>
-[...7 lines deleted...]
-        <v>1321</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D447" s="1" t="s">
         <v>1322</v>
-      </c>
-[...7 lines deleted...]
-        <v>1324</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D448" s="1" t="s">
         <v>1325</v>
-      </c>
-[...7 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D449" s="1" t="s">
         <v>1328</v>
-      </c>
-[...7 lines deleted...]
-        <v>1330</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D450" s="1" t="s">
         <v>1331</v>
-      </c>
-[...7 lines deleted...]
-        <v>1333</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D451" s="1" t="s">
         <v>1334</v>
-      </c>
-[...7 lines deleted...]
-        <v>1336</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D452" s="1" t="s">
         <v>1337</v>
-      </c>
-[...7 lines deleted...]
-        <v>1339</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D453" s="1" t="s">
         <v>1340</v>
-      </c>
-[...7 lines deleted...]
-        <v>1342</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D454" s="1" t="s">
         <v>1343</v>
-      </c>
-[...7 lines deleted...]
-        <v>1345</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D455" s="1" t="s">
         <v>1346</v>
-      </c>
-[...7 lines deleted...]
-        <v>1348</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D456" s="1" t="s">
         <v>1349</v>
-      </c>
-[...7 lines deleted...]
-        <v>1351</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D457" s="1" t="s">
         <v>1352</v>
-      </c>
-[...7 lines deleted...]
-        <v>1354</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D458" s="1" t="s">
         <v>1355</v>
-      </c>
-[...7 lines deleted...]
-        <v>1357</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D459" s="1" t="s">
         <v>1358</v>
-      </c>
-[...7 lines deleted...]
-        <v>1360</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D460" s="1" t="s">
         <v>1361</v>
-      </c>
-[...7 lines deleted...]
-        <v>1363</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D461" s="1" t="s">
         <v>1364</v>
-      </c>
-[...7 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D462" s="1" t="s">
         <v>1367</v>
-      </c>
-[...7 lines deleted...]
-        <v>1369</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D463" s="1" t="s">
         <v>1370</v>
-      </c>
-[...7 lines deleted...]
-        <v>1372</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D464" s="1" t="s">
         <v>1373</v>
-      </c>
-[...7 lines deleted...]
-        <v>1375</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D465" s="1" t="s">
         <v>1376</v>
-      </c>
-[...7 lines deleted...]
-        <v>1378</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D466" s="1" t="s">
         <v>1379</v>
-      </c>
-[...7 lines deleted...]
-        <v>1381</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B467" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C467" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D467" s="1" t="s">
         <v>1382</v>
-      </c>
-[...7 lines deleted...]
-        <v>1384</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B468" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D468" s="1" t="s">
         <v>1385</v>
-      </c>
-[...7 lines deleted...]
-        <v>1387</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C469" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D469" s="1" t="s">
         <v>1388</v>
-      </c>
-[...7 lines deleted...]
-        <v>1390</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B470" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D470" s="1" t="s">
         <v>1391</v>
-      </c>
-[...7 lines deleted...]
-        <v>1393</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B471" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D471" s="1" t="s">
         <v>1394</v>
-      </c>
-[...7 lines deleted...]
-        <v>1396</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B472" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C472" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D472" s="1" t="s">
         <v>1397</v>
-      </c>
-[...7 lines deleted...]
-        <v>1399</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B473" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C473" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D473" s="1" t="s">
         <v>1400</v>
-      </c>
-[...7 lines deleted...]
-        <v>1402</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B474" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D474" s="1" t="s">
         <v>1403</v>
-      </c>
-[...7 lines deleted...]
-        <v>1405</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B475" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D475" s="1" t="s">
         <v>1406</v>
-      </c>
-[...7 lines deleted...]
-        <v>1408</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B476" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D476" s="1" t="s">
         <v>1409</v>
-      </c>
-[...7 lines deleted...]
-        <v>1411</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B477" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D477" s="1" t="s">
         <v>1412</v>
-      </c>
-[...7 lines deleted...]
-        <v>1414</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B478" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D478" s="1" t="s">
         <v>1415</v>
-      </c>
-[...7 lines deleted...]
-        <v>1417</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B479" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D479" s="1" t="s">
         <v>1418</v>
-      </c>
-[...7 lines deleted...]
-        <v>1420</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B480" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D480" s="1" t="s">
         <v>1421</v>
-      </c>
-[...7 lines deleted...]
-        <v>1423</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B481" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D481" s="1" t="s">
         <v>1424</v>
-      </c>
-[...7 lines deleted...]
-        <v>1426</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B482" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D482" s="1" t="s">
         <v>1427</v>
-      </c>
-[...7 lines deleted...]
-        <v>1429</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B483" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D483" s="1" t="s">
         <v>1430</v>
-      </c>
-[...7 lines deleted...]
-        <v>1432</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B484" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D484" s="1" t="s">
         <v>1433</v>
-      </c>
-[...7 lines deleted...]
-        <v>1435</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B485" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D485" s="1" t="s">
         <v>1436</v>
-      </c>
-[...7 lines deleted...]
-        <v>1438</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B486" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C486" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D486" s="1" t="s">
         <v>1439</v>
-      </c>
-[...7 lines deleted...]
-        <v>1441</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B487" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D487" s="1" t="s">
         <v>1442</v>
-      </c>
-[...7 lines deleted...]
-        <v>1444</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B488" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D488" s="1" t="s">
         <v>1445</v>
-      </c>
-[...7 lines deleted...]
-        <v>1447</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B489" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D489" s="1" t="s">
         <v>1448</v>
-      </c>
-[...7 lines deleted...]
-        <v>1450</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B490" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D490" s="1" t="s">
         <v>1451</v>
-      </c>
-[...7 lines deleted...]
-        <v>1453</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B491" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D491" s="1" t="s">
         <v>1454</v>
-      </c>
-[...7 lines deleted...]
-        <v>1456</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B492" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D492" s="1" t="s">
         <v>1457</v>
-      </c>
-[...7 lines deleted...]
-        <v>1459</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B493" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D493" s="1" t="s">
         <v>1460</v>
-      </c>
-[...7 lines deleted...]
-        <v>1462</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B494" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D494" s="1" t="s">
         <v>1463</v>
-      </c>
-[...7 lines deleted...]
-        <v>1465</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B495" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D495" s="1" t="s">
         <v>1466</v>
-      </c>
-[...7 lines deleted...]
-        <v>1468</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B496" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D496" s="1" t="s">
         <v>1469</v>
-      </c>
-[...7 lines deleted...]
-        <v>1471</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B497" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D497" s="1" t="s">
         <v>1472</v>
-      </c>
-[...7 lines deleted...]
-        <v>1474</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B498" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D498" s="1" t="s">
         <v>1475</v>
-      </c>
-[...7 lines deleted...]
-        <v>1477</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B499" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D499" s="1" t="s">
         <v>1478</v>
-      </c>
-[...7 lines deleted...]
-        <v>1480</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B500" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D500" s="1" t="s">
         <v>1481</v>
-      </c>
-[...7 lines deleted...]
-        <v>1483</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B501" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D501" s="1" t="s">
         <v>1484</v>
-      </c>
-[...7 lines deleted...]
-        <v>1486</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B502" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D502" s="1" t="s">
         <v>1487</v>
-      </c>
-[...7 lines deleted...]
-        <v>1489</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B503" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D503" s="1" t="s">
         <v>1490</v>
-      </c>
-[...7 lines deleted...]
-        <v>1492</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B504" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D504" s="1" t="s">
         <v>1493</v>
-      </c>
-[...7 lines deleted...]
-        <v>1495</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B505" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D505" s="1" t="s">
         <v>1496</v>
-      </c>
-[...7 lines deleted...]
-        <v>1498</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B506" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D506" s="1" t="s">
         <v>1499</v>
-      </c>
-[...7 lines deleted...]
-        <v>1501</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B507" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D507" s="1" t="s">
         <v>1502</v>
-      </c>
-[...7 lines deleted...]
-        <v>1504</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B508" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D508" s="1" t="s">
         <v>1505</v>
-      </c>
-[...7 lines deleted...]
-        <v>1507</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B509" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D509" s="1" t="s">
         <v>1508</v>
-      </c>
-[...7 lines deleted...]
-        <v>1510</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B510" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D510" s="1" t="s">
         <v>1511</v>
-      </c>
-[...7 lines deleted...]
-        <v>1513</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B511" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D511" s="1" t="s">
         <v>1514</v>
-      </c>
-[...7 lines deleted...]
-        <v>1516</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B512" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C512" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D512" s="1" t="s">
         <v>1517</v>
-      </c>
-[...7 lines deleted...]
-        <v>1519</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B513" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D513" s="1" t="s">
         <v>1520</v>
-      </c>
-[...7 lines deleted...]
-        <v>1522</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B514" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C514" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D514" s="1" t="s">
         <v>1523</v>
-      </c>
-[...7 lines deleted...]
-        <v>1525</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B515" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D515" s="1" t="s">
         <v>1526</v>
-      </c>
-[...7 lines deleted...]
-        <v>1528</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B516" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D516" s="1" t="s">
         <v>1529</v>
-      </c>
-[...7 lines deleted...]
-        <v>1531</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B517" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C517" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D517" s="1" t="s">
         <v>1532</v>
-      </c>
-[...7 lines deleted...]
-        <v>1534</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B518" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C518" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D518" s="1" t="s">
         <v>1535</v>
-      </c>
-[...7 lines deleted...]
-        <v>1537</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B519" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D519" s="1" t="s">
         <v>1538</v>
-      </c>
-[...7 lines deleted...]
-        <v>1540</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B520" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C520" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D520" s="1" t="s">
         <v>1541</v>
-      </c>
-[...7 lines deleted...]
-        <v>1543</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B521" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C521" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D521" s="1" t="s">
         <v>1544</v>
-      </c>
-[...7 lines deleted...]
-        <v>1546</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B522" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D522" s="1" t="s">
         <v>1547</v>
-      </c>
-[...7 lines deleted...]
-        <v>1549</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B523" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D523" s="1" t="s">
         <v>1550</v>
-      </c>
-[...7 lines deleted...]
-        <v>1552</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B524" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C524" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D524" s="1" t="s">
         <v>1553</v>
-      </c>
-[...7 lines deleted...]
-        <v>1555</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B525" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C525" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D525" s="1" t="s">
         <v>1556</v>
-      </c>
-[...7 lines deleted...]
-        <v>1558</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B526" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C526" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D526" s="1" t="s">
         <v>1559</v>
-      </c>
-[...7 lines deleted...]
-        <v>1561</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B527" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C527" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D527" s="1" t="s">
         <v>1562</v>
-      </c>
-[...7 lines deleted...]
-        <v>1564</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B528" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C528" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D528" s="1" t="s">
         <v>1565</v>
-      </c>
-[...7 lines deleted...]
-        <v>1567</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B529" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C529" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D529" s="1" t="s">
         <v>1568</v>
-      </c>
-[...7 lines deleted...]
-        <v>1570</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B530" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C530" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D530" s="1" t="s">
         <v>1571</v>
-      </c>
-[...7 lines deleted...]
-        <v>1573</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B531" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C531" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D531" s="1" t="s">
         <v>1574</v>
-      </c>
-[...7 lines deleted...]
-        <v>1576</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B532" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C532" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D532" s="1" t="s">
         <v>1577</v>
-      </c>
-[...7 lines deleted...]
-        <v>1579</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B533" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C533" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D533" s="1" t="s">
         <v>1580</v>
-      </c>
-[...7 lines deleted...]
-        <v>1582</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B534" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C534" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D534" s="1" t="s">
         <v>1583</v>
-      </c>
-[...7 lines deleted...]
-        <v>1585</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B535" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C535" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D535" s="1" t="s">
         <v>1586</v>
-      </c>
-[...7 lines deleted...]
-        <v>1588</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B536" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C536" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D536" s="1" t="s">
         <v>1589</v>
-      </c>
-[...7 lines deleted...]
-        <v>1591</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B537" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C537" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D537" s="1" t="s">
         <v>1592</v>
-      </c>
-[...7 lines deleted...]
-        <v>1594</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B538" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C538" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D538" s="1" t="s">
         <v>1595</v>
-      </c>
-[...7 lines deleted...]
-        <v>1597</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B539" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C539" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D539" s="1" t="s">
         <v>1598</v>
-      </c>
-[...7 lines deleted...]
-        <v>1600</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B540" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C540" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D540" s="1" t="s">
         <v>1601</v>
-      </c>
-[...7 lines deleted...]
-        <v>1603</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B541" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C541" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D541" s="1" t="s">
         <v>1604</v>
-      </c>
-[...7 lines deleted...]
-        <v>1606</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B542" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C542" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D542" s="1" t="s">
         <v>1607</v>
-      </c>
-[...7 lines deleted...]
-        <v>1609</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B543" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C543" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D543" s="1" t="s">
         <v>1610</v>
-      </c>
-[...7 lines deleted...]
-        <v>1612</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B544" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C544" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D544" s="1" t="s">
         <v>1613</v>
-      </c>
-[...7 lines deleted...]
-        <v>1615</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B545" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C545" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D545" s="1" t="s">
         <v>1616</v>
-      </c>
-[...7 lines deleted...]
-        <v>1618</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B546" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C546" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D546" s="1" t="s">
         <v>1619</v>
-      </c>
-[...7 lines deleted...]
-        <v>1621</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B547" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C547" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D547" s="1" t="s">
         <v>1622</v>
-      </c>
-[...7 lines deleted...]
-        <v>1624</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B548" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C548" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D548" s="1" t="s">
         <v>1625</v>
-      </c>
-[...7 lines deleted...]
-        <v>1627</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B549" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C549" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D549" s="1" t="s">
         <v>1628</v>
-      </c>
-[...7 lines deleted...]
-        <v>1630</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B550" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C550" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D550" s="1" t="s">
         <v>1631</v>
-      </c>
-[...7 lines deleted...]
-        <v>1633</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B551" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C551" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D551" s="1" t="s">
         <v>1634</v>
-      </c>
-[...7 lines deleted...]
-        <v>1636</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B552" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C552" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D552" s="1" t="s">
         <v>1637</v>
-      </c>
-[...7 lines deleted...]
-        <v>1639</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B553" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C553" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D553" s="1" t="s">
         <v>1640</v>
-      </c>
-[...7 lines deleted...]
-        <v>1642</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B554" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C554" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D554" s="1" t="s">
         <v>1643</v>
-      </c>
-[...7 lines deleted...]
-        <v>1645</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B555" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C555" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D555" s="1" t="s">
         <v>1646</v>
-      </c>
-[...7 lines deleted...]
-        <v>1648</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B556" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C556" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D556" s="1" t="s">
         <v>1649</v>
-      </c>
-[...7 lines deleted...]
-        <v>1651</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B557" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C557" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D557" s="1" t="s">
         <v>1652</v>
-      </c>
-[...7 lines deleted...]
-        <v>1654</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B558" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C558" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D558" s="1" t="s">
         <v>1655</v>
-      </c>
-[...7 lines deleted...]
-        <v>1657</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B559" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C559" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D559" s="1" t="s">
         <v>1658</v>
-      </c>
-[...7 lines deleted...]
-        <v>1659</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B560" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C560" s="1" t="s">
         <v>1660</v>
       </c>
-      <c r="B560" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C560" s="1" t="s">
+      <c r="D560" s="1" t="s">
         <v>1661</v>
-      </c>
-[...1 lines deleted...]
-        <v>1662</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B561" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C561" s="1" t="s">
         <v>1663</v>
       </c>
-      <c r="B561" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C561" s="1" t="s">
+      <c r="D561" s="1" t="s">
         <v>1664</v>
-      </c>
-[...1 lines deleted...]
-        <v>1665</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B562" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C562" s="1" t="s">
         <v>1666</v>
       </c>
-      <c r="B562" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C562" s="1" t="s">
+      <c r="D562" s="1" t="s">
         <v>1667</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B563" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C563" s="1" t="s">
         <v>1669</v>
       </c>
-      <c r="B563" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C563" s="1" t="s">
+      <c r="D563" s="1" t="s">
         <v>1670</v>
-      </c>
-[...1 lines deleted...]
-        <v>1671</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B564" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C564" s="1" t="s">
         <v>1672</v>
       </c>
-      <c r="B564" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C564" s="1" t="s">
+      <c r="D564" s="1" t="s">
         <v>1673</v>
-      </c>
-[...1 lines deleted...]
-        <v>1674</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B565" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C565" s="1" t="s">
         <v>1675</v>
       </c>
-      <c r="B565" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C565" s="1" t="s">
+      <c r="D565" s="1" t="s">
         <v>1676</v>
-      </c>
-[...1 lines deleted...]
-        <v>1677</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B566" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C566" s="1" t="s">
         <v>1678</v>
       </c>
-      <c r="B566" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C566" s="1" t="s">
+      <c r="D566" s="1" t="s">
         <v>1679</v>
-      </c>
-[...1 lines deleted...]
-        <v>1680</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B567" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C567" s="1" t="s">
         <v>1681</v>
       </c>
-      <c r="B567" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C567" s="1" t="s">
+      <c r="D567" s="1" t="s">
         <v>1682</v>
-      </c>
-[...1 lines deleted...]
-        <v>1683</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B568" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C568" s="1" t="s">
         <v>1684</v>
       </c>
-      <c r="B568" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C568" s="1" t="s">
+      <c r="D568" s="1" t="s">
         <v>1685</v>
-      </c>
-[...1 lines deleted...]
-        <v>1686</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B569" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C569" s="1" t="s">
         <v>1687</v>
       </c>
-      <c r="B569" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C569" s="1" t="s">
+      <c r="D569" s="1" t="s">
         <v>1688</v>
-      </c>
-[...1 lines deleted...]
-        <v>1689</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B570" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C570" s="1" t="s">
         <v>1690</v>
       </c>
-      <c r="B570" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C570" s="1" t="s">
+      <c r="D570" s="1" t="s">
         <v>1691</v>
-      </c>
-[...1 lines deleted...]
-        <v>1692</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B571" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C571" s="1" t="s">
         <v>1693</v>
       </c>
-      <c r="B571" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C571" s="1" t="s">
+      <c r="D571" s="1" t="s">
         <v>1694</v>
-      </c>
-[...1 lines deleted...]
-        <v>1695</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B572" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C572" s="1" t="s">
         <v>1696</v>
       </c>
-      <c r="B572" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C572" s="1" t="s">
+      <c r="D572" s="1" t="s">
         <v>1697</v>
-      </c>
-[...1 lines deleted...]
-        <v>1698</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B573" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C573" s="1" t="s">
         <v>1699</v>
       </c>
-      <c r="B573" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C573" s="1" t="s">
+      <c r="D573" s="1" t="s">
         <v>1700</v>
-      </c>
-[...1 lines deleted...]
-        <v>1701</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B574" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C574" s="1" t="s">
         <v>1702</v>
       </c>
-      <c r="B574" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C574" s="1" t="s">
+      <c r="D574" s="1" t="s">
         <v>1703</v>
-      </c>
-[...1 lines deleted...]
-        <v>1704</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B575" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C575" s="1" t="s">
         <v>1705</v>
       </c>
-      <c r="B575" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C575" s="1" t="s">
+      <c r="D575" s="1" t="s">
         <v>1706</v>
-      </c>
-[...1 lines deleted...]
-        <v>1707</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B576" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C576" s="1" t="s">
         <v>1708</v>
       </c>
-      <c r="B576" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C576" s="1" t="s">
+      <c r="D576" s="1" t="s">
         <v>1709</v>
-      </c>
-[...1 lines deleted...]
-        <v>1710</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B577" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C577" s="1" t="s">
         <v>1711</v>
-      </c>
-[...4 lines deleted...]
-        <v>1709</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>1712</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="1" t="s">
         <v>1713</v>
       </c>
       <c r="B578" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C578" s="1" t="s">
         <v>1714</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>1715</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" s="1" t="s">
         <v>1716</v>
       </c>
       <c r="B579" s="1" t="s">
         <v>5</v>
@@ -21274,5803 +21218,5803 @@
         <v>1748</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="1" t="s">
         <v>1749</v>
       </c>
       <c r="B590" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C590" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>1751</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="1" t="s">
         <v>1752</v>
       </c>
       <c r="B591" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C591" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D591" s="1" t="s">
         <v>1753</v>
-      </c>
-[...1 lines deleted...]
-        <v>1754</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B592" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C592" s="1" t="s">
         <v>1755</v>
       </c>
-      <c r="B592" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C592" s="1" t="s">
+      <c r="D592" s="1" t="s">
         <v>1756</v>
-      </c>
-[...1 lines deleted...]
-        <v>1757</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B593" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C593" s="1" t="s">
         <v>1758</v>
       </c>
-      <c r="B593" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C593" s="1" t="s">
+      <c r="D593" s="1" t="s">
         <v>1759</v>
-      </c>
-[...1 lines deleted...]
-        <v>1760</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B594" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C594" s="1" t="s">
         <v>1761</v>
       </c>
-      <c r="B594" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C594" s="1" t="s">
+      <c r="D594" s="1" t="s">
         <v>1762</v>
-      </c>
-[...1 lines deleted...]
-        <v>1763</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B595" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C595" s="1" t="s">
         <v>1764</v>
       </c>
-      <c r="B595" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C595" s="1" t="s">
+      <c r="D595" s="1" t="s">
         <v>1765</v>
-      </c>
-[...1 lines deleted...]
-        <v>1766</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B596" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C596" s="1" t="s">
         <v>1767</v>
-      </c>
-[...4 lines deleted...]
-        <v>1762</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>1768</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="1" t="s">
         <v>1769</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>1729</v>
+        <v>1770</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" s="1" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="B598" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>1729</v>
+        <v>1773</v>
       </c>
       <c r="D598" s="1" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" s="1" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
       <c r="B599" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>1729</v>
+        <v>1776</v>
       </c>
       <c r="D599" s="1" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" s="1" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="B600" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
       <c r="D600" s="1" t="s">
-        <v>1777</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" s="1" t="s">
-        <v>1778</v>
+        <v>1781</v>
       </c>
       <c r="B601" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>1779</v>
+        <v>1782</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>1780</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" s="1" t="s">
-        <v>1781</v>
+        <v>1784</v>
       </c>
       <c r="B602" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>1782</v>
+        <v>1785</v>
       </c>
       <c r="D602" s="1" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" s="1" t="s">
-        <v>1784</v>
+        <v>1787</v>
       </c>
       <c r="B603" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>1785</v>
+        <v>1788</v>
       </c>
       <c r="D603" s="1" t="s">
-        <v>1786</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" s="1" t="s">
-        <v>1787</v>
+        <v>1790</v>
       </c>
       <c r="B604" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>1785</v>
+        <v>1791</v>
       </c>
       <c r="D604" s="1" t="s">
-        <v>1788</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" s="1" t="s">
-        <v>1789</v>
+        <v>1793</v>
       </c>
       <c r="B605" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>1790</v>
+        <v>1794</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>1791</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" s="1" t="s">
-        <v>1792</v>
+        <v>1796</v>
       </c>
       <c r="B606" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>1790</v>
+        <v>1797</v>
       </c>
       <c r="D606" s="1" t="s">
-        <v>1793</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" s="1" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
       <c r="B607" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>1795</v>
+        <v>1800</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>1796</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="1" t="s">
-        <v>1797</v>
+        <v>1802</v>
       </c>
       <c r="B608" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>1795</v>
+        <v>1803</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>1798</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="1" t="s">
-        <v>1799</v>
+        <v>1805</v>
       </c>
       <c r="B609" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1800</v>
+        <v>1803</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1801</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="1" t="s">
-        <v>1802</v>
+        <v>1807</v>
       </c>
       <c r="B610" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1803</v>
+        <v>1808</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1804</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="1" t="s">
-        <v>1805</v>
+        <v>1810</v>
       </c>
       <c r="B611" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="1" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
       <c r="B612" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1809</v>
+        <v>1814</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1810</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="1" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
       <c r="B613" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1812</v>
+        <v>1817</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>1813</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="1" t="s">
-        <v>1814</v>
+        <v>1819</v>
       </c>
       <c r="B614" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>1816</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="1" t="s">
-        <v>1817</v>
+        <v>1822</v>
       </c>
       <c r="B615" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>1818</v>
+        <v>1823</v>
       </c>
       <c r="D615" s="1" t="s">
-        <v>1819</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" s="1" t="s">
-        <v>1820</v>
+        <v>1825</v>
       </c>
       <c r="B616" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>1821</v>
+        <v>1826</v>
       </c>
       <c r="D616" s="1" t="s">
-        <v>1822</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" s="1" t="s">
-        <v>1823</v>
+        <v>1828</v>
       </c>
       <c r="B617" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>1824</v>
+        <v>1829</v>
       </c>
       <c r="D617" s="1" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" s="1" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
       <c r="B618" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
       <c r="D618" s="1" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" s="1" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
       <c r="B619" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>1830</v>
+        <v>1835</v>
       </c>
       <c r="D619" s="1" t="s">
-        <v>1831</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" s="1" t="s">
-        <v>1832</v>
+        <v>1837</v>
       </c>
       <c r="B620" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>1833</v>
+        <v>1838</v>
       </c>
       <c r="D620" s="1" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" s="1" t="s">
-        <v>1835</v>
+        <v>1840</v>
       </c>
       <c r="B621" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
       <c r="D621" s="1" t="s">
-        <v>1837</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" s="1" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
       <c r="B622" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>1839</v>
+        <v>1844</v>
       </c>
       <c r="D622" s="1" t="s">
-        <v>1840</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" s="1" t="s">
-        <v>1841</v>
+        <v>1846</v>
       </c>
       <c r="B623" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>1842</v>
+        <v>1847</v>
       </c>
       <c r="D623" s="1" t="s">
-        <v>1843</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="1" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
       <c r="B624" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>1845</v>
+        <v>1850</v>
       </c>
       <c r="D624" s="1" t="s">
-        <v>1846</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="1" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="B625" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>1848</v>
+        <v>1853</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>1849</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="1" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="B626" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>1852</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="1" t="s">
-        <v>1853</v>
+        <v>1858</v>
       </c>
       <c r="B627" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1854</v>
+        <v>1859</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>1855</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B628" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C628" s="1" t="s">
         <v>1856</v>
       </c>
-      <c r="B628" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D628" s="1" t="s">
-        <v>1858</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="1" t="s">
-        <v>1859</v>
+        <v>1863</v>
       </c>
       <c r="B629" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1860</v>
+        <v>1823</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>1861</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="1" t="s">
-        <v>1862</v>
+        <v>1865</v>
       </c>
       <c r="B630" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1863</v>
+        <v>1823</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="1" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="B631" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1866</v>
+        <v>1823</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="B632" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="B634" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="B635" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="D635" s="1" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="B636" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>1881</v>
+        <v>1879</v>
       </c>
       <c r="D636" s="1" t="s">
         <v>1882</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1" t="s">
         <v>1883</v>
       </c>
       <c r="B637" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C637" s="1" t="s">
         <v>1884</v>
       </c>
       <c r="D637" s="1" t="s">
         <v>1885</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="B638" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C638" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D638" s="1" t="s">
         <v>1887</v>
-      </c>
-[...1 lines deleted...]
-        <v>1888</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B639" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C639" s="1" t="s">
         <v>1889</v>
       </c>
-      <c r="B639" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C639" s="1" t="s">
+      <c r="D639" s="1" t="s">
         <v>1890</v>
-      </c>
-[...1 lines deleted...]
-        <v>1891</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B640" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C640" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D640" s="1" t="s">
         <v>1892</v>
-      </c>
-[...7 lines deleted...]
-        <v>1894</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B641" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C641" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D641" s="1" t="s">
         <v>1895</v>
-      </c>
-[...7 lines deleted...]
-        <v>1897</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B642" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C642" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D642" s="1" t="s">
         <v>1898</v>
-      </c>
-[...7 lines deleted...]
-        <v>1900</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B643" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C643" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D643" s="1" t="s">
         <v>1901</v>
-      </c>
-[...7 lines deleted...]
-        <v>1903</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B644" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C644" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D644" s="1" t="s">
         <v>1904</v>
-      </c>
-[...7 lines deleted...]
-        <v>1906</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B645" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C645" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D645" s="1" t="s">
         <v>1907</v>
-      </c>
-[...7 lines deleted...]
-        <v>1909</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B646" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C646" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D646" s="1" t="s">
         <v>1910</v>
-      </c>
-[...7 lines deleted...]
-        <v>1912</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B647" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C647" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D647" s="1" t="s">
         <v>1913</v>
-      </c>
-[...7 lines deleted...]
-        <v>1915</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B648" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C648" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D648" s="1" t="s">
         <v>1916</v>
-      </c>
-[...7 lines deleted...]
-        <v>1918</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B649" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C649" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D649" s="1" t="s">
         <v>1919</v>
-      </c>
-[...7 lines deleted...]
-        <v>1921</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B650" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C650" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D650" s="1" t="s">
         <v>1922</v>
-      </c>
-[...7 lines deleted...]
-        <v>1924</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B651" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C651" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D651" s="1" t="s">
         <v>1925</v>
-      </c>
-[...7 lines deleted...]
-        <v>1927</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B652" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C652" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D652" s="1" t="s">
         <v>1928</v>
-      </c>
-[...7 lines deleted...]
-        <v>1930</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B653" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C653" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D653" s="1" t="s">
         <v>1931</v>
-      </c>
-[...7 lines deleted...]
-        <v>1933</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B654" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C654" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D654" s="1" t="s">
         <v>1934</v>
-      </c>
-[...7 lines deleted...]
-        <v>1936</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B655" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C655" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D655" s="1" t="s">
         <v>1937</v>
-      </c>
-[...7 lines deleted...]
-        <v>1939</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B656" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C656" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D656" s="1" t="s">
         <v>1940</v>
-      </c>
-[...7 lines deleted...]
-        <v>1942</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B657" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C657" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D657" s="1" t="s">
         <v>1943</v>
-      </c>
-[...7 lines deleted...]
-        <v>1945</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B658" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C658" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D658" s="1" t="s">
         <v>1946</v>
-      </c>
-[...7 lines deleted...]
-        <v>1948</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B659" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C659" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D659" s="1" t="s">
         <v>1949</v>
-      </c>
-[...7 lines deleted...]
-        <v>1951</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B660" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C660" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D660" s="1" t="s">
         <v>1952</v>
-      </c>
-[...7 lines deleted...]
-        <v>1954</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B661" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C661" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D661" s="1" t="s">
         <v>1955</v>
-      </c>
-[...7 lines deleted...]
-        <v>1957</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B662" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C662" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D662" s="1" t="s">
         <v>1958</v>
-      </c>
-[...7 lines deleted...]
-        <v>1960</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B663" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C663" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D663" s="1" t="s">
         <v>1961</v>
-      </c>
-[...7 lines deleted...]
-        <v>1963</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B664" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C664" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D664" s="1" t="s">
         <v>1964</v>
-      </c>
-[...7 lines deleted...]
-        <v>1966</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B665" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C665" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D665" s="1" t="s">
         <v>1967</v>
-      </c>
-[...7 lines deleted...]
-        <v>1969</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B666" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C666" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D666" s="1" t="s">
         <v>1970</v>
-      </c>
-[...7 lines deleted...]
-        <v>1972</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B667" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C667" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D667" s="1" t="s">
         <v>1973</v>
-      </c>
-[...7 lines deleted...]
-        <v>1975</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B668" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C668" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D668" s="1" t="s">
         <v>1976</v>
-      </c>
-[...7 lines deleted...]
-        <v>1978</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B669" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C669" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D669" s="1" t="s">
         <v>1979</v>
-      </c>
-[...7 lines deleted...]
-        <v>1981</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B670" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C670" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D670" s="1" t="s">
         <v>1982</v>
-      </c>
-[...7 lines deleted...]
-        <v>1984</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B671" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C671" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D671" s="1" t="s">
         <v>1985</v>
-      </c>
-[...7 lines deleted...]
-        <v>1987</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B672" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C672" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D672" s="1" t="s">
         <v>1988</v>
-      </c>
-[...7 lines deleted...]
-        <v>1990</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B673" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C673" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D673" s="1" t="s">
         <v>1991</v>
-      </c>
-[...7 lines deleted...]
-        <v>1993</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B674" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C674" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D674" s="1" t="s">
         <v>1994</v>
-      </c>
-[...7 lines deleted...]
-        <v>1996</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B675" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C675" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D675" s="1" t="s">
         <v>1997</v>
-      </c>
-[...7 lines deleted...]
-        <v>1999</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B676" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C676" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D676" s="1" t="s">
         <v>2000</v>
-      </c>
-[...7 lines deleted...]
-        <v>2002</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B677" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C677" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D677" s="1" t="s">
         <v>2003</v>
-      </c>
-[...7 lines deleted...]
-        <v>2005</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B678" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C678" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D678" s="1" t="s">
         <v>2006</v>
-      </c>
-[...7 lines deleted...]
-        <v>2008</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B679" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C679" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D679" s="1" t="s">
         <v>2009</v>
-      </c>
-[...7 lines deleted...]
-        <v>2011</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B680" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C680" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D680" s="1" t="s">
         <v>2012</v>
-      </c>
-[...7 lines deleted...]
-        <v>2014</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B681" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C681" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D681" s="1" t="s">
         <v>2015</v>
-      </c>
-[...7 lines deleted...]
-        <v>2017</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B682" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C682" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D682" s="1" t="s">
         <v>2018</v>
-      </c>
-[...7 lines deleted...]
-        <v>2020</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B683" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C683" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D683" s="1" t="s">
         <v>2021</v>
-      </c>
-[...7 lines deleted...]
-        <v>2023</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B684" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C684" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D684" s="1" t="s">
         <v>2024</v>
-      </c>
-[...7 lines deleted...]
-        <v>2026</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B685" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C685" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D685" s="1" t="s">
         <v>2027</v>
-      </c>
-[...7 lines deleted...]
-        <v>2029</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B686" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C686" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D686" s="1" t="s">
         <v>2030</v>
-      </c>
-[...7 lines deleted...]
-        <v>2032</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B687" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C687" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D687" s="1" t="s">
         <v>2033</v>
-      </c>
-[...7 lines deleted...]
-        <v>2035</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B688" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C688" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D688" s="1" t="s">
         <v>2036</v>
-      </c>
-[...7 lines deleted...]
-        <v>2038</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B689" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C689" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D689" s="1" t="s">
         <v>2039</v>
-      </c>
-[...7 lines deleted...]
-        <v>2041</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B690" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C690" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D690" s="1" t="s">
         <v>2042</v>
-      </c>
-[...7 lines deleted...]
-        <v>2044</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B691" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C691" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D691" s="1" t="s">
         <v>2045</v>
-      </c>
-[...7 lines deleted...]
-        <v>2047</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B692" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C692" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D692" s="1" t="s">
         <v>2048</v>
-      </c>
-[...7 lines deleted...]
-        <v>2050</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B693" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C693" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D693" s="1" t="s">
         <v>2051</v>
-      </c>
-[...7 lines deleted...]
-        <v>2053</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B694" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C694" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D694" s="1" t="s">
         <v>2054</v>
-      </c>
-[...7 lines deleted...]
-        <v>2056</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B695" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C695" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D695" s="1" t="s">
         <v>2057</v>
-      </c>
-[...7 lines deleted...]
-        <v>2059</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B696" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C696" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D696" s="1" t="s">
         <v>2060</v>
-      </c>
-[...7 lines deleted...]
-        <v>2062</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B697" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C697" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D697" s="1" t="s">
         <v>2063</v>
-      </c>
-[...7 lines deleted...]
-        <v>2065</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B698" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C698" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D698" s="1" t="s">
         <v>2066</v>
-      </c>
-[...7 lines deleted...]
-        <v>2068</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B699" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C699" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D699" s="1" t="s">
         <v>2069</v>
-      </c>
-[...7 lines deleted...]
-        <v>2071</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B700" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C700" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D700" s="1" t="s">
         <v>2072</v>
-      </c>
-[...7 lines deleted...]
-        <v>2074</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B701" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C701" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D701" s="1" t="s">
         <v>2075</v>
-      </c>
-[...7 lines deleted...]
-        <v>2077</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B702" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C702" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D702" s="1" t="s">
         <v>2078</v>
-      </c>
-[...7 lines deleted...]
-        <v>2080</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B703" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C703" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D703" s="1" t="s">
         <v>2081</v>
-      </c>
-[...7 lines deleted...]
-        <v>2083</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B704" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C704" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D704" s="1" t="s">
         <v>2084</v>
-      </c>
-[...7 lines deleted...]
-        <v>2086</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B705" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C705" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D705" s="1" t="s">
         <v>2087</v>
-      </c>
-[...7 lines deleted...]
-        <v>2089</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B706" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C706" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D706" s="1" t="s">
         <v>2090</v>
-      </c>
-[...7 lines deleted...]
-        <v>2092</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B707" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C707" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D707" s="1" t="s">
         <v>2093</v>
-      </c>
-[...7 lines deleted...]
-        <v>2095</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B708" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C708" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D708" s="1" t="s">
         <v>2096</v>
-      </c>
-[...7 lines deleted...]
-        <v>2098</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B709" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C709" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D709" s="1" t="s">
         <v>2099</v>
-      </c>
-[...7 lines deleted...]
-        <v>2101</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B710" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C710" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D710" s="1" t="s">
         <v>2102</v>
-      </c>
-[...7 lines deleted...]
-        <v>2104</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B711" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C711" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D711" s="1" t="s">
         <v>2105</v>
-      </c>
-[...7 lines deleted...]
-        <v>2107</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B712" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C712" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D712" s="1" t="s">
         <v>2108</v>
-      </c>
-[...7 lines deleted...]
-        <v>2110</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B713" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C713" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D713" s="1" t="s">
         <v>2111</v>
-      </c>
-[...7 lines deleted...]
-        <v>2113</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B714" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C714" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D714" s="1" t="s">
         <v>2114</v>
-      </c>
-[...7 lines deleted...]
-        <v>2116</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B715" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C715" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D715" s="1" t="s">
         <v>2117</v>
-      </c>
-[...7 lines deleted...]
-        <v>2119</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B716" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C716" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D716" s="1" t="s">
         <v>2120</v>
-      </c>
-[...7 lines deleted...]
-        <v>2122</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B717" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C717" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D717" s="1" t="s">
         <v>2123</v>
-      </c>
-[...7 lines deleted...]
-        <v>2125</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B718" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C718" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D718" s="1" t="s">
         <v>2126</v>
-      </c>
-[...7 lines deleted...]
-        <v>2128</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B719" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C719" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D719" s="1" t="s">
         <v>2129</v>
-      </c>
-[...7 lines deleted...]
-        <v>2131</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B720" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C720" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D720" s="1" t="s">
         <v>2132</v>
-      </c>
-[...7 lines deleted...]
-        <v>2134</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B721" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C721" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D721" s="1" t="s">
         <v>2135</v>
-      </c>
-[...7 lines deleted...]
-        <v>2137</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B722" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C722" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D722" s="1" t="s">
         <v>2138</v>
-      </c>
-[...7 lines deleted...]
-        <v>2140</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B723" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C723" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D723" s="1" t="s">
         <v>2141</v>
-      </c>
-[...7 lines deleted...]
-        <v>2143</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B724" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C724" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D724" s="1" t="s">
         <v>2144</v>
-      </c>
-[...7 lines deleted...]
-        <v>2146</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B725" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C725" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D725" s="1" t="s">
         <v>2147</v>
-      </c>
-[...7 lines deleted...]
-        <v>2149</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B726" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C726" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D726" s="1" t="s">
         <v>2150</v>
-      </c>
-[...7 lines deleted...]
-        <v>2152</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B727" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C727" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D727" s="1" t="s">
         <v>2153</v>
-      </c>
-[...7 lines deleted...]
-        <v>2155</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B728" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C728" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D728" s="1" t="s">
         <v>2156</v>
-      </c>
-[...7 lines deleted...]
-        <v>2158</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B729" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C729" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D729" s="1" t="s">
         <v>2159</v>
-      </c>
-[...7 lines deleted...]
-        <v>2161</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B730" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C730" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D730" s="1" t="s">
         <v>2162</v>
-      </c>
-[...7 lines deleted...]
-        <v>2164</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B731" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C731" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D731" s="1" t="s">
         <v>2165</v>
-      </c>
-[...7 lines deleted...]
-        <v>2167</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B732" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C732" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D732" s="1" t="s">
         <v>2168</v>
-      </c>
-[...7 lines deleted...]
-        <v>2170</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B733" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C733" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D733" s="1" t="s">
         <v>2171</v>
-      </c>
-[...7 lines deleted...]
-        <v>2173</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B734" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C734" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D734" s="1" t="s">
         <v>2174</v>
-      </c>
-[...7 lines deleted...]
-        <v>2176</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B735" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C735" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D735" s="1" t="s">
         <v>2177</v>
-      </c>
-[...7 lines deleted...]
-        <v>2179</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B736" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C736" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D736" s="1" t="s">
         <v>2180</v>
-      </c>
-[...7 lines deleted...]
-        <v>2182</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B737" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C737" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D737" s="1" t="s">
         <v>2183</v>
-      </c>
-[...7 lines deleted...]
-        <v>2185</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B738" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C738" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D738" s="1" t="s">
         <v>2186</v>
-      </c>
-[...7 lines deleted...]
-        <v>2188</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739" s="1" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B739" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C739" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D739" s="1" t="s">
         <v>2189</v>
-      </c>
-[...7 lines deleted...]
-        <v>2191</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B740" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C740" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D740" s="1" t="s">
         <v>2192</v>
-      </c>
-[...7 lines deleted...]
-        <v>2194</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B741" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C741" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D741" s="1" t="s">
         <v>2195</v>
-      </c>
-[...7 lines deleted...]
-        <v>2197</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B742" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C742" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D742" s="1" t="s">
         <v>2198</v>
-      </c>
-[...7 lines deleted...]
-        <v>2200</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B743" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C743" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D743" s="1" t="s">
         <v>2201</v>
-      </c>
-[...7 lines deleted...]
-        <v>2202</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B744" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C744" s="1" t="s">
         <v>2203</v>
       </c>
-      <c r="B744" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C744" s="1" t="s">
+      <c r="D744" s="1" t="s">
         <v>2204</v>
-      </c>
-[...1 lines deleted...]
-        <v>2205</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B745" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C745" s="1" t="s">
         <v>2206</v>
       </c>
-      <c r="B745" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C745" s="1"/>
       <c r="D745" s="1" t="s">
         <v>2207</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746" s="1" t="s">
         <v>2208</v>
       </c>
       <c r="B746" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C746" s="1"/>
+      <c r="C746" s="1" t="s">
+        <v>2209</v>
+      </c>
       <c r="D746" s="1" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747" s="1" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="B747" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="D747" s="1" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748" s="1" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="B748" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="D748" s="1" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749" s="1" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="B749" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="D749" s="1" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750" s="1" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="B750" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="D750" s="1" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751" s="1" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="B751" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="D751" s="1" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752" s="1" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="B752" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="D752" s="1" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753" s="1" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="B753" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C753" s="1"/>
+      <c r="C753" s="1" t="s">
+        <v>2230</v>
+      </c>
       <c r="D753" s="1" t="s">
-        <v>2229</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754" s="1" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
       <c r="B754" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C754" s="1"/>
+      <c r="C754" s="1" t="s">
+        <v>2233</v>
+      </c>
       <c r="D754" s="1" t="s">
-        <v>2231</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755" s="1" t="s">
-        <v>2232</v>
+        <v>2235</v>
       </c>
       <c r="B755" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C755" s="1"/>
+      <c r="C755" s="1" t="s">
+        <v>2236</v>
+      </c>
       <c r="D755" s="1" t="s">
-        <v>2233</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756" s="1" t="s">
-        <v>2234</v>
+        <v>2238</v>
       </c>
       <c r="B756" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C756" s="1"/>
+      <c r="C756" s="1" t="s">
+        <v>2239</v>
+      </c>
       <c r="D756" s="1" t="s">
-        <v>2235</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757" s="1" t="s">
-        <v>2236</v>
+        <v>2241</v>
       </c>
       <c r="B757" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C757" s="1"/>
+      <c r="C757" s="1" t="s">
+        <v>2242</v>
+      </c>
       <c r="D757" s="1" t="s">
-        <v>2237</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758" s="1" t="s">
-        <v>2238</v>
+        <v>2244</v>
       </c>
       <c r="B758" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C758" s="1"/>
+      <c r="C758" s="1" t="s">
+        <v>2245</v>
+      </c>
       <c r="D758" s="1" t="s">
-        <v>2239</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759" s="1" t="s">
-        <v>2240</v>
+        <v>2247</v>
       </c>
       <c r="B759" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C759" s="1"/>
+      <c r="C759" s="1" t="s">
+        <v>2248</v>
+      </c>
       <c r="D759" s="1" t="s">
-        <v>2241</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760" s="1" t="s">
-        <v>2242</v>
+        <v>2250</v>
       </c>
       <c r="B760" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>2243</v>
+        <v>2251</v>
       </c>
       <c r="D760" s="1" t="s">
-        <v>2244</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761" s="1" t="s">
-        <v>2245</v>
+        <v>2253</v>
       </c>
       <c r="B761" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>2246</v>
+        <v>2254</v>
       </c>
       <c r="D761" s="1" t="s">
-        <v>2247</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762" s="1" t="s">
-        <v>2248</v>
+        <v>2256</v>
       </c>
       <c r="B762" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>2249</v>
+        <v>2257</v>
       </c>
       <c r="D762" s="1" t="s">
-        <v>2250</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763" s="1" t="s">
-        <v>2251</v>
+        <v>2259</v>
       </c>
       <c r="B763" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>2252</v>
+        <v>2260</v>
       </c>
       <c r="D763" s="1" t="s">
-        <v>2253</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764" s="1" t="s">
-        <v>2254</v>
+        <v>2262</v>
       </c>
       <c r="B764" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>2255</v>
+        <v>2263</v>
       </c>
       <c r="D764" s="1" t="s">
-        <v>2256</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765" s="1" t="s">
-        <v>2257</v>
+        <v>2265</v>
       </c>
       <c r="B765" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>2258</v>
+        <v>2266</v>
       </c>
       <c r="D765" s="1" t="s">
-        <v>2259</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766" s="1" t="s">
-        <v>2260</v>
+        <v>2268</v>
       </c>
       <c r="B766" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>2261</v>
+        <v>2269</v>
       </c>
       <c r="D766" s="1" t="s">
-        <v>2262</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767" s="1" t="s">
-        <v>2263</v>
+        <v>2271</v>
       </c>
       <c r="B767" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>2264</v>
+        <v>2272</v>
       </c>
       <c r="D767" s="1" t="s">
-        <v>2265</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768" s="1" t="s">
-        <v>2266</v>
+        <v>2274</v>
       </c>
       <c r="B768" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>2267</v>
+        <v>2275</v>
       </c>
       <c r="D768" s="1" t="s">
-        <v>2268</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769" s="1" t="s">
-        <v>2269</v>
+        <v>2277</v>
       </c>
       <c r="B769" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>2270</v>
+        <v>2278</v>
       </c>
       <c r="D769" s="1" t="s">
-        <v>2271</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770" s="1" t="s">
-        <v>2272</v>
+        <v>2280</v>
       </c>
       <c r="B770" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>2273</v>
+        <v>2281</v>
       </c>
       <c r="D770" s="1" t="s">
-        <v>2274</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771" s="1" t="s">
-        <v>2275</v>
+        <v>2283</v>
       </c>
       <c r="B771" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>2276</v>
+        <v>2284</v>
       </c>
       <c r="D771" s="1" t="s">
-        <v>2277</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772" s="1" t="s">
-        <v>2278</v>
+        <v>2286</v>
       </c>
       <c r="B772" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>2279</v>
+        <v>2287</v>
       </c>
       <c r="D772" s="1" t="s">
-        <v>2280</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773" s="1" t="s">
-        <v>2281</v>
+        <v>2289</v>
       </c>
       <c r="B773" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>2282</v>
+        <v>2290</v>
       </c>
       <c r="D773" s="1" t="s">
-        <v>2283</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" s="1" t="s">
-        <v>2284</v>
+        <v>2292</v>
       </c>
       <c r="B774" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>2285</v>
+        <v>2293</v>
       </c>
       <c r="D774" s="1" t="s">
-        <v>2286</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" s="1" t="s">
-        <v>2287</v>
+        <v>2295</v>
       </c>
       <c r="B775" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>2288</v>
+        <v>2293</v>
       </c>
       <c r="D775" s="1" t="s">
-        <v>2289</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" s="1" t="s">
-        <v>2290</v>
+        <v>2297</v>
       </c>
       <c r="B776" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>2291</v>
+        <v>2298</v>
       </c>
       <c r="D776" s="1" t="s">
-        <v>2292</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" s="1" t="s">
-        <v>2293</v>
+        <v>2300</v>
       </c>
       <c r="B777" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C777" s="1"/>
       <c r="D777" s="1" t="s">
-        <v>2295</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" s="1" t="s">
-        <v>2296</v>
+        <v>2302</v>
       </c>
       <c r="B778" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C778" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C778" s="1"/>
       <c r="D778" s="1" t="s">
-        <v>2298</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" s="1" t="s">
-        <v>2299</v>
+        <v>2304</v>
       </c>
       <c r="B779" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>2300</v>
+        <v>2305</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>2301</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" s="1" t="s">
-        <v>2302</v>
+        <v>2307</v>
       </c>
       <c r="B780" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>2303</v>
+        <v>2308</v>
       </c>
       <c r="D780" s="1" t="s">
-        <v>2304</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" s="1" t="s">
-        <v>2305</v>
+        <v>2310</v>
       </c>
       <c r="B781" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>2306</v>
+        <v>2311</v>
       </c>
       <c r="D781" s="1" t="s">
-        <v>2307</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" s="1" t="s">
-        <v>2308</v>
+        <v>2313</v>
       </c>
       <c r="B782" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>2309</v>
+        <v>2314</v>
       </c>
       <c r="D782" s="1" t="s">
-        <v>2310</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" s="1" t="s">
-        <v>2311</v>
+        <v>2316</v>
       </c>
       <c r="B783" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>2309</v>
+        <v>2317</v>
       </c>
       <c r="D783" s="1" t="s">
-        <v>2312</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784" s="1" t="s">
-        <v>2313</v>
+        <v>2319</v>
       </c>
       <c r="B784" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>2309</v>
+        <v>2320</v>
       </c>
       <c r="D784" s="1" t="s">
-        <v>2314</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785" s="1" t="s">
-        <v>2315</v>
+        <v>2322</v>
       </c>
       <c r="B785" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C785" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C785" s="1"/>
       <c r="D785" s="1" t="s">
-        <v>2317</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786" s="1" t="s">
-        <v>2318</v>
+        <v>2324</v>
       </c>
       <c r="B786" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C786" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C786" s="1"/>
       <c r="D786" s="1" t="s">
-        <v>2320</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" s="1" t="s">
-        <v>2321</v>
+        <v>2326</v>
       </c>
       <c r="B787" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C787" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C787" s="1"/>
       <c r="D787" s="1" t="s">
-        <v>2323</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" s="1" t="s">
-        <v>2324</v>
+        <v>2328</v>
       </c>
       <c r="B788" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C788" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C788" s="1"/>
       <c r="D788" s="1" t="s">
-        <v>2326</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" s="1" t="s">
-        <v>2327</v>
+        <v>2330</v>
       </c>
       <c r="B789" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C789" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C789" s="1"/>
       <c r="D789" s="1" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790" s="1" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="B790" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C790" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C790" s="1"/>
       <c r="D790" s="1" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791" s="1" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="B791" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C791" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C791" s="1"/>
       <c r="D791" s="1" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792" s="1" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="B792" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>2309</v>
+        <v>2337</v>
       </c>
       <c r="D792" s="1" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" s="1" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>2309</v>
+        <v>2340</v>
       </c>
       <c r="D793" s="1" t="s">
-        <v>2338</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" s="1" t="s">
-        <v>2339</v>
+        <v>2342</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>2340</v>
+        <v>2343</v>
       </c>
       <c r="D794" s="1" t="s">
-        <v>2341</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" s="1" t="s">
-        <v>2342</v>
+        <v>2345</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>2343</v>
+        <v>2346</v>
       </c>
       <c r="D795" s="1" t="s">
-        <v>2344</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" s="1" t="s">
-        <v>2345</v>
+        <v>2348</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>2343</v>
+        <v>2349</v>
       </c>
       <c r="D796" s="1" t="s">
-        <v>2346</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" s="1" t="s">
-        <v>2347</v>
+        <v>2351</v>
       </c>
       <c r="B797" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>2348</v>
+        <v>2352</v>
       </c>
       <c r="D797" s="1" t="s">
-        <v>2349</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" s="1" t="s">
-        <v>2350</v>
+        <v>2354</v>
       </c>
       <c r="B798" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>2351</v>
+        <v>2355</v>
       </c>
       <c r="D798" s="1" t="s">
-        <v>2352</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" s="1" t="s">
-        <v>2353</v>
+        <v>2357</v>
       </c>
       <c r="B799" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>2343</v>
+        <v>2358</v>
       </c>
       <c r="D799" s="1" t="s">
-        <v>2354</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" s="1" t="s">
-        <v>2355</v>
+        <v>2360</v>
       </c>
       <c r="B800" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>2343</v>
+        <v>2361</v>
       </c>
       <c r="D800" s="1" t="s">
-        <v>2356</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" s="1" t="s">
-        <v>2357</v>
+        <v>2363</v>
       </c>
       <c r="B801" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>2343</v>
+        <v>2364</v>
       </c>
       <c r="D801" s="1" t="s">
-        <v>2358</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" s="1" t="s">
-        <v>2359</v>
+        <v>2366</v>
       </c>
       <c r="B802" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>2360</v>
+        <v>2367</v>
       </c>
       <c r="D802" s="1" t="s">
-        <v>2361</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" s="1" t="s">
-        <v>2362</v>
+        <v>2369</v>
       </c>
       <c r="B803" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>2363</v>
+        <v>2370</v>
       </c>
       <c r="D803" s="1" t="s">
-        <v>2364</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" s="1" t="s">
-        <v>2365</v>
+        <v>2372</v>
       </c>
       <c r="B804" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>2366</v>
+        <v>2373</v>
       </c>
       <c r="D804" s="1" t="s">
-        <v>2367</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" s="1" t="s">
-        <v>2368</v>
+        <v>2375</v>
       </c>
       <c r="B805" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>2343</v>
+        <v>2376</v>
       </c>
       <c r="D805" s="1" t="s">
-        <v>2369</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806" s="1" t="s">
-        <v>2370</v>
+        <v>2378</v>
       </c>
       <c r="B806" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>2343</v>
+        <v>2379</v>
       </c>
       <c r="D806" s="1" t="s">
-        <v>2371</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" s="1" t="s">
-        <v>2372</v>
+        <v>2381</v>
       </c>
       <c r="B807" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>2343</v>
+        <v>2382</v>
       </c>
       <c r="D807" s="1" t="s">
-        <v>2373</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" s="1" t="s">
-        <v>2374</v>
+        <v>2384</v>
       </c>
       <c r="B808" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>2375</v>
+        <v>2385</v>
       </c>
       <c r="D808" s="1" t="s">
-        <v>2376</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" s="1" t="s">
-        <v>2377</v>
+        <v>2387</v>
       </c>
       <c r="B809" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>2343</v>
+        <v>2388</v>
       </c>
       <c r="D809" s="1" t="s">
-        <v>2378</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" s="1" t="s">
-        <v>2379</v>
+        <v>2390</v>
       </c>
       <c r="B810" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>2343</v>
+        <v>2391</v>
       </c>
       <c r="D810" s="1" t="s">
-        <v>2380</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" s="1" t="s">
-        <v>2381</v>
+        <v>2393</v>
       </c>
       <c r="B811" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>2382</v>
+        <v>2394</v>
       </c>
       <c r="D811" s="1" t="s">
-        <v>2383</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" s="1" t="s">
-        <v>2384</v>
+        <v>2396</v>
       </c>
       <c r="B812" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>2385</v>
+        <v>2397</v>
       </c>
       <c r="D812" s="1" t="s">
-        <v>2386</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" s="1" t="s">
-        <v>2387</v>
+        <v>2399</v>
       </c>
       <c r="B813" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>2388</v>
+        <v>2400</v>
       </c>
       <c r="D813" s="1" t="s">
-        <v>2389</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" s="1" t="s">
-        <v>2390</v>
+        <v>2402</v>
       </c>
       <c r="B814" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>2391</v>
+        <v>2403</v>
       </c>
       <c r="D814" s="1" t="s">
-        <v>2392</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" s="1" t="s">
-        <v>2393</v>
+        <v>2405</v>
       </c>
       <c r="B815" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>2394</v>
+        <v>2403</v>
       </c>
       <c r="D815" s="1" t="s">
-        <v>2395</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" s="1" t="s">
-        <v>2396</v>
+        <v>2407</v>
       </c>
       <c r="B816" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>2397</v>
+        <v>2403</v>
       </c>
       <c r="D816" s="1" t="s">
-        <v>2398</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" s="1" t="s">
-        <v>2399</v>
+        <v>2409</v>
       </c>
       <c r="B817" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>2400</v>
+        <v>2410</v>
       </c>
       <c r="D817" s="1" t="s">
-        <v>2401</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" s="1" t="s">
-        <v>2402</v>
+        <v>2412</v>
       </c>
       <c r="B818" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>2403</v>
+        <v>2413</v>
       </c>
       <c r="D818" s="1" t="s">
-        <v>2404</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" s="1" t="s">
-        <v>2405</v>
+        <v>2415</v>
       </c>
       <c r="B819" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>2343</v>
+        <v>2416</v>
       </c>
       <c r="D819" s="1" t="s">
-        <v>2406</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" s="1" t="s">
-        <v>2407</v>
+        <v>2418</v>
       </c>
       <c r="B820" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>2408</v>
+        <v>2419</v>
       </c>
       <c r="D820" s="1" t="s">
-        <v>2409</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" s="1" t="s">
-        <v>2410</v>
+        <v>2421</v>
       </c>
       <c r="B821" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>2411</v>
+        <v>2422</v>
       </c>
       <c r="D821" s="1" t="s">
-        <v>2412</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" s="1" t="s">
-        <v>2413</v>
+        <v>2424</v>
       </c>
       <c r="B822" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>2408</v>
+        <v>2425</v>
       </c>
       <c r="D822" s="1" t="s">
-        <v>2414</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" s="1" t="s">
-        <v>2415</v>
+        <v>2427</v>
       </c>
       <c r="B823" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>2408</v>
+        <v>2403</v>
       </c>
       <c r="D823" s="1" t="s">
-        <v>2416</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" s="1" t="s">
-        <v>2417</v>
+        <v>2429</v>
       </c>
       <c r="B824" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>2418</v>
+        <v>2403</v>
       </c>
       <c r="D824" s="1" t="s">
-        <v>2419</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" s="1" t="s">
-        <v>2420</v>
+        <v>2431</v>
       </c>
       <c r="B825" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>2421</v>
+        <v>2403</v>
       </c>
       <c r="D825" s="1" t="s">
-        <v>2422</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" s="1" t="s">
-        <v>2423</v>
+        <v>2433</v>
       </c>
       <c r="B826" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>2421</v>
+        <v>2434</v>
       </c>
       <c r="D826" s="1" t="s">
-        <v>2424</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" s="1" t="s">
-        <v>2425</v>
+        <v>2436</v>
       </c>
       <c r="B827" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>2426</v>
+        <v>2437</v>
       </c>
       <c r="D827" s="1" t="s">
-        <v>2427</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828" s="1" t="s">
-        <v>2428</v>
+        <v>2439</v>
       </c>
       <c r="B828" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>2429</v>
+        <v>2437</v>
       </c>
       <c r="D828" s="1" t="s">
-        <v>2430</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" s="1" t="s">
-        <v>2431</v>
+        <v>2441</v>
       </c>
       <c r="B829" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>2408</v>
+        <v>2442</v>
       </c>
       <c r="D829" s="1" t="s">
-        <v>2432</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830" s="1" t="s">
-        <v>2433</v>
+        <v>2444</v>
       </c>
       <c r="B830" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>2434</v>
+        <v>2445</v>
       </c>
       <c r="D830" s="1" t="s">
-        <v>277</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" s="1" t="s">
-        <v>2435</v>
+        <v>2447</v>
       </c>
       <c r="B831" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="D831" s="1" t="s">
-        <v>2437</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" s="1" t="s">
-        <v>2438</v>
+        <v>2449</v>
       </c>
       <c r="B832" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>2439</v>
+        <v>2437</v>
       </c>
       <c r="D832" s="1" t="s">
-        <v>2440</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" s="1" t="s">
-        <v>2441</v>
+        <v>2451</v>
       </c>
       <c r="B833" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>2442</v>
+        <v>2437</v>
       </c>
       <c r="D833" s="1" t="s">
-        <v>2443</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" s="1" t="s">
-        <v>2444</v>
+        <v>2453</v>
       </c>
       <c r="B834" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>2445</v>
+        <v>2454</v>
       </c>
       <c r="D834" s="1" t="s">
-        <v>2446</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835" s="1" t="s">
-        <v>2447</v>
+        <v>2456</v>
       </c>
       <c r="B835" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>2448</v>
+        <v>2457</v>
       </c>
       <c r="D835" s="1" t="s">
-        <v>2449</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" s="1" t="s">
-        <v>2450</v>
+        <v>2459</v>
       </c>
       <c r="B836" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>2451</v>
+        <v>2460</v>
       </c>
       <c r="D836" s="1" t="s">
-        <v>2452</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837" s="1" t="s">
-        <v>2453</v>
+        <v>2462</v>
       </c>
       <c r="B837" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>2421</v>
+        <v>2437</v>
       </c>
       <c r="D837" s="1" t="s">
-        <v>2454</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838" s="1" t="s">
-        <v>2455</v>
+        <v>2464</v>
       </c>
       <c r="B838" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>2421</v>
+        <v>2437</v>
       </c>
       <c r="D838" s="1" t="s">
-        <v>2456</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" s="1" t="s">
-        <v>2457</v>
+        <v>2466</v>
       </c>
       <c r="B839" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>2421</v>
+        <v>2437</v>
       </c>
       <c r="D839" s="1" t="s">
-        <v>2458</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840" s="1" t="s">
-        <v>2459</v>
+        <v>2468</v>
       </c>
       <c r="B840" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>2421</v>
+        <v>2469</v>
       </c>
       <c r="D840" s="1" t="s">
-        <v>2460</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841" s="1" t="s">
-        <v>2461</v>
+        <v>2471</v>
       </c>
       <c r="B841" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>2421</v>
+        <v>2437</v>
       </c>
       <c r="D841" s="1" t="s">
-        <v>2462</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842" s="1" t="s">
-        <v>2463</v>
+        <v>2473</v>
       </c>
       <c r="B842" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>2451</v>
+        <v>2437</v>
       </c>
       <c r="D842" s="1" t="s">
-        <v>2464</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843" s="1" t="s">
-        <v>2465</v>
+        <v>2475</v>
       </c>
       <c r="B843" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>2451</v>
+        <v>2476</v>
       </c>
       <c r="D843" s="1" t="s">
-        <v>2466</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844" s="1" t="s">
-        <v>2467</v>
+        <v>2478</v>
       </c>
       <c r="B844" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>2451</v>
+        <v>2479</v>
       </c>
       <c r="D844" s="1" t="s">
-        <v>2468</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845" s="1" t="s">
-        <v>2469</v>
+        <v>2481</v>
       </c>
       <c r="B845" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>2451</v>
+        <v>2482</v>
       </c>
       <c r="D845" s="1" t="s">
-        <v>2470</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846" s="1" t="s">
-        <v>2471</v>
+        <v>2484</v>
       </c>
       <c r="B846" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>2451</v>
+        <v>2485</v>
       </c>
       <c r="D846" s="1" t="s">
-        <v>2472</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" s="1" t="s">
-        <v>2473</v>
+        <v>2487</v>
       </c>
       <c r="B847" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>2451</v>
+        <v>2488</v>
       </c>
       <c r="D847" s="1" t="s">
-        <v>2474</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848" s="1" t="s">
-        <v>2475</v>
+        <v>2490</v>
       </c>
       <c r="B848" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>2451</v>
+        <v>2491</v>
       </c>
       <c r="D848" s="1" t="s">
-        <v>2476</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849" s="1" t="s">
-        <v>2477</v>
+        <v>2493</v>
       </c>
       <c r="B849" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>2451</v>
+        <v>2494</v>
       </c>
       <c r="D849" s="1" t="s">
-        <v>2478</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" s="1" t="s">
-        <v>2479</v>
+        <v>2496</v>
       </c>
       <c r="B850" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>2451</v>
+        <v>2497</v>
       </c>
       <c r="D850" s="1" t="s">
-        <v>2480</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" s="1" t="s">
-        <v>2481</v>
+        <v>2499</v>
       </c>
       <c r="B851" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>2451</v>
+        <v>2437</v>
       </c>
       <c r="D851" s="1" t="s">
-        <v>2482</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852" s="1" t="s">
-        <v>2483</v>
+        <v>2501</v>
       </c>
       <c r="B852" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>2451</v>
+        <v>2502</v>
       </c>
       <c r="D852" s="1" t="s">
-        <v>2484</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" s="1" t="s">
-        <v>2485</v>
+        <v>2504</v>
       </c>
       <c r="B853" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>2451</v>
+        <v>2505</v>
       </c>
       <c r="D853" s="1" t="s">
-        <v>2486</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" s="1" t="s">
-        <v>2487</v>
+        <v>2507</v>
       </c>
       <c r="B854" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>2451</v>
+        <v>2502</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>2488</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" s="1" t="s">
-        <v>2489</v>
+        <v>2509</v>
       </c>
       <c r="B855" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>2451</v>
+        <v>2502</v>
       </c>
       <c r="D855" s="1" t="s">
-        <v>2490</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" s="1" t="s">
-        <v>2491</v>
+        <v>2511</v>
       </c>
       <c r="B856" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>2451</v>
+        <v>2512</v>
       </c>
       <c r="D856" s="1" t="s">
-        <v>2492</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" s="1" t="s">
-        <v>2493</v>
+        <v>2514</v>
       </c>
       <c r="B857" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>2451</v>
+        <v>2515</v>
       </c>
       <c r="D857" s="1" t="s">
-        <v>2494</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" s="1" t="s">
-        <v>2495</v>
+        <v>2517</v>
       </c>
       <c r="B858" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>2451</v>
+        <v>2515</v>
       </c>
       <c r="D858" s="1" t="s">
-        <v>2496</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" s="1" t="s">
-        <v>2497</v>
+        <v>2519</v>
       </c>
       <c r="B859" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>2498</v>
+        <v>2520</v>
       </c>
       <c r="D859" s="1" t="s">
-        <v>2499</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" s="1" t="s">
-        <v>2500</v>
+        <v>2522</v>
       </c>
       <c r="B860" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>2498</v>
+        <v>2523</v>
       </c>
       <c r="D860" s="1" t="s">
-        <v>2501</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="B861" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C861" s="1" t="s">
         <v>2502</v>
       </c>
-      <c r="B861" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D861" s="1" t="s">
-        <v>2503</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" s="1" t="s">
-        <v>2504</v>
+        <v>2527</v>
       </c>
       <c r="B862" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>2498</v>
+        <v>2528</v>
       </c>
       <c r="D862" s="1" t="s">
-        <v>2505</v>
+        <v>377</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" s="1" t="s">
-        <v>2506</v>
+        <v>2529</v>
       </c>
       <c r="B863" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>2507</v>
+        <v>2530</v>
       </c>
       <c r="D863" s="1" t="s">
-        <v>2508</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864" s="1" t="s">
-        <v>2509</v>
+        <v>2532</v>
       </c>
       <c r="B864" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>2510</v>
+        <v>2533</v>
       </c>
       <c r="D864" s="1" t="s">
-        <v>2511</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" s="1" t="s">
-        <v>2512</v>
+        <v>2535</v>
       </c>
       <c r="B865" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>2513</v>
+        <v>2536</v>
       </c>
       <c r="D865" s="1" t="s">
-        <v>2514</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866" s="1" t="s">
-        <v>2515</v>
+        <v>2538</v>
       </c>
       <c r="B866" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>2516</v>
+        <v>2539</v>
       </c>
       <c r="D866" s="1" t="s">
-        <v>2517</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867" s="1" t="s">
-        <v>2518</v>
+        <v>2541</v>
       </c>
       <c r="B867" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>2498</v>
+        <v>2542</v>
       </c>
       <c r="D867" s="1" t="s">
-        <v>2519</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868" s="1" t="s">
-        <v>2520</v>
+        <v>2544</v>
       </c>
       <c r="B868" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>2498</v>
+        <v>2515</v>
       </c>
       <c r="D868" s="1" t="s">
-        <v>2521</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" s="1" t="s">
-        <v>2522</v>
+        <v>2546</v>
       </c>
       <c r="B869" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>2507</v>
+        <v>2515</v>
       </c>
       <c r="D869" s="1" t="s">
-        <v>2523</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" s="1" t="s">
-        <v>2524</v>
+        <v>2548</v>
       </c>
       <c r="B870" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>2507</v>
+        <v>2515</v>
       </c>
       <c r="D870" s="1" t="s">
-        <v>2525</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871" s="1" t="s">
-        <v>2526</v>
+        <v>2550</v>
       </c>
       <c r="B871" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>2507</v>
+        <v>2515</v>
       </c>
       <c r="D871" s="1" t="s">
-        <v>2527</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872" s="1" t="s">
-        <v>2528</v>
+        <v>2552</v>
       </c>
       <c r="B872" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>2507</v>
+        <v>2515</v>
       </c>
       <c r="D872" s="1" t="s">
-        <v>2529</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873" s="1" t="s">
-        <v>2530</v>
+        <v>2554</v>
       </c>
       <c r="B873" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>2531</v>
+        <v>2542</v>
       </c>
       <c r="D873" s="1" t="s">
-        <v>2532</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874" s="1" t="s">
-        <v>2533</v>
+        <v>2556</v>
       </c>
       <c r="B874" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>2507</v>
+        <v>2542</v>
       </c>
       <c r="D874" s="1" t="s">
-        <v>2534</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" s="1" t="s">
-        <v>2535</v>
+        <v>2558</v>
       </c>
       <c r="B875" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>2507</v>
+        <v>2542</v>
       </c>
       <c r="D875" s="1" t="s">
-        <v>2536</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876" s="1" t="s">
-        <v>2537</v>
+        <v>2560</v>
       </c>
       <c r="B876" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>2507</v>
+        <v>2542</v>
       </c>
       <c r="D876" s="1" t="s">
-        <v>2538</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877" s="1" t="s">
-        <v>2539</v>
+        <v>2562</v>
       </c>
       <c r="B877" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>2507</v>
+        <v>2542</v>
       </c>
       <c r="D877" s="1" t="s">
-        <v>2540</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" s="1" t="s">
-        <v>2541</v>
+        <v>2564</v>
       </c>
       <c r="B878" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C878" s="1" t="s">
         <v>2542</v>
       </c>
       <c r="D878" s="1" t="s">
-        <v>2543</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879" s="1" t="s">
-        <v>2544</v>
+        <v>2566</v>
       </c>
       <c r="B879" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C879" s="1"/>
+      <c r="C879" s="1" t="s">
+        <v>2542</v>
+      </c>
       <c r="D879" s="1" t="s">
-        <v>2545</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880" s="1" t="s">
-        <v>2546</v>
+        <v>2568</v>
       </c>
       <c r="B880" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>2507</v>
+        <v>2542</v>
       </c>
       <c r="D880" s="1" t="s">
-        <v>2547</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881" s="1" t="s">
-        <v>2548</v>
+        <v>2570</v>
       </c>
       <c r="B881" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C881" s="1"/>
+      <c r="C881" s="1" t="s">
+        <v>2542</v>
+      </c>
       <c r="D881" s="1" t="s">
-        <v>2549</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" s="1" t="s">
-        <v>2550</v>
+        <v>2572</v>
       </c>
       <c r="B882" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>2507</v>
+        <v>2542</v>
       </c>
       <c r="D882" s="1" t="s">
-        <v>2551</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" s="1" t="s">
-        <v>2552</v>
+        <v>2574</v>
       </c>
       <c r="B883" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>2507</v>
+        <v>2542</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>2553</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" s="1" t="s">
-        <v>2554</v>
+        <v>2576</v>
       </c>
       <c r="B884" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>2507</v>
+        <v>2542</v>
       </c>
       <c r="D884" s="1" t="s">
-        <v>2555</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" s="1" t="s">
-        <v>2556</v>
+        <v>2578</v>
       </c>
       <c r="B885" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>2507</v>
+        <v>2542</v>
       </c>
       <c r="D885" s="1" t="s">
-        <v>2557</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886" s="1" t="s">
-        <v>2558</v>
+        <v>2580</v>
       </c>
       <c r="B886" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>2559</v>
+        <v>2542</v>
       </c>
       <c r="D886" s="1" t="s">
-        <v>2560</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" s="1" t="s">
-        <v>2561</v>
+        <v>2582</v>
       </c>
       <c r="B887" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>2562</v>
+        <v>2542</v>
       </c>
       <c r="D887" s="1" t="s">
-        <v>2563</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888" s="1" t="s">
-        <v>2564</v>
+        <v>2584</v>
       </c>
       <c r="B888" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>2559</v>
+        <v>2542</v>
       </c>
       <c r="D888" s="1" t="s">
-        <v>2565</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" s="1" t="s">
-        <v>2566</v>
+        <v>2586</v>
       </c>
       <c r="B889" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>2559</v>
+        <v>2542</v>
       </c>
       <c r="D889" s="1" t="s">
-        <v>2567</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" s="1" t="s">
-        <v>2568</v>
+        <v>2588</v>
       </c>
       <c r="B890" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>2559</v>
+        <v>2589</v>
       </c>
       <c r="D890" s="1" t="s">
-        <v>2569</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" s="1" t="s">
-        <v>2570</v>
+        <v>2591</v>
       </c>
       <c r="B891" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>2559</v>
+        <v>2589</v>
       </c>
       <c r="D891" s="1" t="s">
-        <v>2571</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" s="1" t="s">
-        <v>2572</v>
+        <v>2593</v>
       </c>
       <c r="B892" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>2559</v>
+        <v>2589</v>
       </c>
       <c r="D892" s="1" t="s">
-        <v>2573</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893" s="1" t="s">
-        <v>2574</v>
+        <v>2595</v>
       </c>
       <c r="B893" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>2559</v>
+        <v>2589</v>
       </c>
       <c r="D893" s="1" t="s">
-        <v>2575</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894" s="1" t="s">
-        <v>2576</v>
+        <v>2597</v>
       </c>
       <c r="B894" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C894" s="1"/>
+      <c r="C894" s="1" t="s">
+        <v>2598</v>
+      </c>
       <c r="D894" s="1" t="s">
-        <v>2577</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895" s="1" t="s">
-        <v>2578</v>
+        <v>2600</v>
       </c>
       <c r="B895" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>2579</v>
+        <v>2601</v>
       </c>
       <c r="D895" s="1" t="s">
-        <v>2580</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" s="1" t="s">
-        <v>2581</v>
+        <v>2603</v>
       </c>
       <c r="B896" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>2582</v>
+        <v>2604</v>
       </c>
       <c r="D896" s="1" t="s">
-        <v>2583</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" s="1" t="s">
-        <v>2584</v>
+        <v>2606</v>
       </c>
       <c r="B897" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>2585</v>
+        <v>2607</v>
       </c>
       <c r="D897" s="1" t="s">
-        <v>2586</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" s="1" t="s">
-        <v>2587</v>
+        <v>2609</v>
       </c>
       <c r="B898" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>2559</v>
+        <v>2589</v>
       </c>
       <c r="D898" s="1" t="s">
-        <v>2588</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B899" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C899" s="1" t="s">
         <v>2589</v>
       </c>
-      <c r="B899" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D899" s="1" t="s">
-        <v>2590</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" s="1" t="s">
-        <v>2591</v>
+        <v>2613</v>
       </c>
       <c r="B900" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>2592</v>
+        <v>2598</v>
       </c>
       <c r="D900" s="1" t="s">
-        <v>2593</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" s="1" t="s">
-        <v>2594</v>
+        <v>2615</v>
       </c>
       <c r="B901" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>2595</v>
+        <v>2598</v>
       </c>
       <c r="D901" s="1" t="s">
-        <v>2596</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" s="1" t="s">
-        <v>2597</v>
+        <v>2617</v>
       </c>
       <c r="B902" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C902" s="1" t="s">
         <v>2598</v>
       </c>
       <c r="D902" s="1" t="s">
-        <v>2599</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" s="1" t="s">
-        <v>2600</v>
+        <v>2619</v>
       </c>
       <c r="B903" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>2601</v>
+        <v>2598</v>
       </c>
       <c r="D903" s="1" t="s">
-        <v>2602</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" s="1" t="s">
-        <v>2603</v>
+        <v>2621</v>
       </c>
       <c r="B904" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>2604</v>
+        <v>2622</v>
       </c>
       <c r="D904" s="1" t="s">
-        <v>2605</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" s="1" t="s">
-        <v>2606</v>
+        <v>2624</v>
       </c>
       <c r="B905" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>2607</v>
+        <v>2598</v>
       </c>
       <c r="D905" s="1" t="s">
-        <v>2608</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" s="1" t="s">
-        <v>2609</v>
+        <v>2626</v>
       </c>
       <c r="B906" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>2610</v>
+        <v>2598</v>
       </c>
       <c r="D906" s="1" t="s">
-        <v>2611</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" s="1" t="s">
-        <v>2612</v>
+        <v>2628</v>
       </c>
       <c r="B907" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>2613</v>
+        <v>2598</v>
       </c>
       <c r="D907" s="1" t="s">
-        <v>2614</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" s="1" t="s">
-        <v>2615</v>
+        <v>2630</v>
       </c>
       <c r="B908" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>2309</v>
+        <v>2598</v>
       </c>
       <c r="D908" s="1" t="s">
-        <v>2616</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" s="1" t="s">
-        <v>2617</v>
+        <v>2632</v>
       </c>
       <c r="B909" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>2309</v>
+        <v>2633</v>
       </c>
       <c r="D909" s="1" t="s">
-        <v>2618</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" s="1" t="s">
-        <v>2619</v>
+        <v>2635</v>
       </c>
       <c r="B910" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C910" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C910" s="1"/>
       <c r="D910" s="1" t="s">
-        <v>2620</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" s="1" t="s">
-        <v>2621</v>
+        <v>2637</v>
       </c>
       <c r="B911" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>2622</v>
+        <v>2598</v>
       </c>
       <c r="D911" s="1" t="s">
-        <v>2623</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" s="1" t="s">
-        <v>2624</v>
+        <v>2639</v>
       </c>
       <c r="B912" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C912" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C912" s="1"/>
       <c r="D912" s="1" t="s">
-        <v>2626</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" s="1" t="s">
-        <v>2627</v>
+        <v>2641</v>
       </c>
       <c r="B913" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>2628</v>
+        <v>2598</v>
       </c>
       <c r="D913" s="1" t="s">
-        <v>2629</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" s="1" t="s">
-        <v>2630</v>
+        <v>2643</v>
       </c>
       <c r="B914" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C914" s="1" t="s">
-        <v>2631</v>
+        <v>2598</v>
       </c>
       <c r="D914" s="1" t="s">
-        <v>2632</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" s="1" t="s">
-        <v>2633</v>
+        <v>2645</v>
       </c>
       <c r="B915" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>2634</v>
+        <v>2598</v>
       </c>
       <c r="D915" s="1" t="s">
-        <v>2635</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" s="1" t="s">
-        <v>2636</v>
+        <v>2647</v>
       </c>
       <c r="B916" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>2637</v>
+        <v>2598</v>
       </c>
       <c r="D916" s="1" t="s">
-        <v>2638</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" s="1" t="s">
-        <v>2639</v>
+        <v>2649</v>
       </c>
       <c r="B917" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>2637</v>
+        <v>2650</v>
       </c>
       <c r="D917" s="1" t="s">
-        <v>2640</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" s="1" t="s">
-        <v>2641</v>
+        <v>2652</v>
       </c>
       <c r="B918" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>2637</v>
+        <v>2653</v>
       </c>
       <c r="D918" s="1" t="s">
-        <v>2642</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" s="1" t="s">
-        <v>2643</v>
+        <v>2655</v>
       </c>
       <c r="B919" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>2637</v>
+        <v>2650</v>
       </c>
       <c r="D919" s="1" t="s">
-        <v>2644</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" s="1" t="s">
-        <v>2645</v>
+        <v>2657</v>
       </c>
       <c r="B920" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>2637</v>
+        <v>2650</v>
       </c>
       <c r="D920" s="1" t="s">
-        <v>2646</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" s="1" t="s">
-        <v>2647</v>
+        <v>2659</v>
       </c>
       <c r="B921" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>2637</v>
+        <v>2650</v>
       </c>
       <c r="D921" s="1" t="s">
-        <v>2648</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" s="1" t="s">
-        <v>2649</v>
+        <v>2661</v>
       </c>
       <c r="B922" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>2637</v>
+        <v>2650</v>
       </c>
       <c r="D922" s="1" t="s">
-        <v>2650</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" s="1" t="s">
-        <v>2651</v>
+        <v>2663</v>
       </c>
       <c r="B923" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>2637</v>
+        <v>2650</v>
       </c>
       <c r="D923" s="1" t="s">
-        <v>2652</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" s="1" t="s">
-        <v>2653</v>
+        <v>2665</v>
       </c>
       <c r="B924" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>2637</v>
+        <v>2650</v>
       </c>
       <c r="D924" s="1" t="s">
-        <v>2654</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" s="1" t="s">
-        <v>2655</v>
+        <v>2667</v>
       </c>
       <c r="B925" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C925" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C925" s="1"/>
       <c r="D925" s="1" t="s">
-        <v>2656</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" s="1" t="s">
-        <v>2657</v>
+        <v>2669</v>
       </c>
       <c r="B926" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>2637</v>
+        <v>2670</v>
       </c>
       <c r="D926" s="1" t="s">
-        <v>2658</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" s="1" t="s">
-        <v>2659</v>
+        <v>2672</v>
       </c>
       <c r="B927" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>2637</v>
+        <v>2673</v>
       </c>
       <c r="D927" s="1" t="s">
-        <v>2660</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" s="1" t="s">
-        <v>2661</v>
+        <v>2675</v>
       </c>
       <c r="B928" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>2637</v>
+        <v>2676</v>
       </c>
       <c r="D928" s="1" t="s">
-        <v>2662</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" s="1" t="s">
-        <v>2663</v>
+        <v>2678</v>
       </c>
       <c r="B929" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C929" s="1" t="s">
-        <v>2664</v>
+        <v>2650</v>
       </c>
       <c r="D929" s="1" t="s">
-        <v>2665</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" s="1" t="s">
-        <v>2666</v>
+        <v>2680</v>
       </c>
       <c r="B930" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>2667</v>
+        <v>2650</v>
       </c>
       <c r="D930" s="1" t="s">
-        <v>228</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" s="1" t="s">
-        <v>2668</v>
+        <v>2682</v>
       </c>
       <c r="B931" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>2669</v>
+        <v>2683</v>
       </c>
       <c r="D931" s="1" t="s">
-        <v>2670</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" s="1" t="s">
-        <v>2671</v>
+        <v>2685</v>
       </c>
       <c r="B932" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>2672</v>
+        <v>2686</v>
       </c>
       <c r="D932" s="1" t="s">
-        <v>2673</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" s="1" t="s">
-        <v>2674</v>
+        <v>2688</v>
       </c>
       <c r="B933" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>2675</v>
+        <v>2689</v>
       </c>
       <c r="D933" s="1" t="s">
-        <v>2676</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" s="1" t="s">
-        <v>2677</v>
+        <v>2691</v>
       </c>
       <c r="B934" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>2678</v>
+        <v>2692</v>
       </c>
       <c r="D934" s="1" t="s">
-        <v>2679</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" s="1" t="s">
-        <v>2680</v>
+        <v>2694</v>
       </c>
       <c r="B935" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>2681</v>
+        <v>2695</v>
       </c>
       <c r="D935" s="1" t="s">
-        <v>2682</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" s="1" t="s">
-        <v>2683</v>
+        <v>2697</v>
       </c>
       <c r="B936" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>2684</v>
+        <v>2698</v>
       </c>
       <c r="D936" s="1" t="s">
-        <v>2685</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937" s="1" t="s">
-        <v>2686</v>
+        <v>2700</v>
       </c>
       <c r="B937" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>2687</v>
+        <v>2701</v>
       </c>
       <c r="D937" s="1" t="s">
-        <v>2688</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" s="1" t="s">
-        <v>2689</v>
+        <v>2703</v>
       </c>
       <c r="B938" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C938" s="1" t="s">
-        <v>2690</v>
+        <v>2704</v>
       </c>
       <c r="D938" s="1" t="s">
-        <v>2691</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" s="1" t="s">
-        <v>2692</v>
+        <v>2706</v>
       </c>
       <c r="B939" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>2693</v>
+        <v>2403</v>
       </c>
       <c r="D939" s="1" t="s">
-        <v>2694</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" s="1" t="s">
-        <v>2695</v>
+        <v>2708</v>
       </c>
       <c r="B940" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>2696</v>
+        <v>2403</v>
       </c>
       <c r="D940" s="1" t="s">
-        <v>2697</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" s="1" t="s">
-        <v>2698</v>
+        <v>2710</v>
       </c>
       <c r="B941" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>2699</v>
+        <v>2403</v>
       </c>
       <c r="D941" s="1" t="s">
-        <v>2700</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" s="1" t="s">
-        <v>2701</v>
+        <v>2712</v>
       </c>
       <c r="B942" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>2702</v>
+        <v>2713</v>
       </c>
       <c r="D942" s="1" t="s">
-        <v>2703</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" s="1" t="s">
-        <v>2704</v>
+        <v>2715</v>
       </c>
       <c r="B943" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C943" s="1" t="s">
-        <v>2705</v>
+        <v>2716</v>
       </c>
       <c r="D943" s="1" t="s">
-        <v>2706</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" s="1" t="s">
-        <v>2707</v>
+        <v>2718</v>
       </c>
       <c r="B944" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>2708</v>
+        <v>2719</v>
       </c>
       <c r="D944" s="1" t="s">
-        <v>2709</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" s="1" t="s">
-        <v>2710</v>
+        <v>2721</v>
       </c>
       <c r="B945" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>2711</v>
+        <v>2722</v>
       </c>
       <c r="D945" s="1" t="s">
-        <v>2712</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" s="1" t="s">
-        <v>2713</v>
+        <v>2724</v>
       </c>
       <c r="B946" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>2714</v>
+        <v>2725</v>
       </c>
       <c r="D946" s="1" t="s">
-        <v>2715</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" s="1" t="s">
-        <v>2716</v>
+        <v>2727</v>
       </c>
       <c r="B947" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>2717</v>
+        <v>2728</v>
       </c>
       <c r="D947" s="1" t="s">
-        <v>2718</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" s="1" t="s">
-        <v>2719</v>
+        <v>2730</v>
       </c>
       <c r="B948" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="D948" s="1" t="s">
-        <v>2721</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" s="1" t="s">
-        <v>2722</v>
+        <v>2732</v>
       </c>
       <c r="B949" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>2723</v>
+        <v>2728</v>
       </c>
       <c r="D949" s="1" t="s">
-        <v>2724</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" s="1" t="s">
-        <v>2725</v>
+        <v>2734</v>
       </c>
       <c r="B950" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>2726</v>
+        <v>2728</v>
       </c>
       <c r="D950" s="1" t="s">
-        <v>2727</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B951" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C951" s="1" t="s">
         <v>2728</v>
       </c>
-      <c r="B951" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D951" s="1" t="s">
-        <v>2730</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" s="1" t="s">
-        <v>2731</v>
+        <v>2738</v>
       </c>
       <c r="B952" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>2732</v>
+        <v>2728</v>
       </c>
       <c r="D952" s="1" t="s">
-        <v>2733</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" s="1" t="s">
-        <v>2734</v>
+        <v>2740</v>
       </c>
       <c r="B953" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C953" s="1" t="s">
-        <v>2735</v>
+        <v>2728</v>
       </c>
       <c r="D953" s="1" t="s">
-        <v>2736</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" s="1" t="s">
-        <v>2737</v>
+        <v>2742</v>
       </c>
       <c r="B954" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>2738</v>
+        <v>2728</v>
       </c>
       <c r="D954" s="1" t="s">
-        <v>2739</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" s="1" t="s">
-        <v>2740</v>
+        <v>2744</v>
       </c>
       <c r="B955" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>2741</v>
+        <v>2728</v>
       </c>
       <c r="D955" s="1" t="s">
-        <v>2742</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" s="1" t="s">
-        <v>2743</v>
+        <v>2746</v>
       </c>
       <c r="B956" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>2741</v>
+        <v>2728</v>
       </c>
       <c r="D956" s="1" t="s">
-        <v>2744</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" s="1" t="s">
-        <v>2745</v>
+        <v>2748</v>
       </c>
       <c r="B957" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>2746</v>
+        <v>2728</v>
       </c>
       <c r="D957" s="1" t="s">
-        <v>2747</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" s="1" t="s">
-        <v>2748</v>
+        <v>2750</v>
       </c>
       <c r="B958" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>2749</v>
+        <v>2728</v>
       </c>
       <c r="D958" s="1" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" s="1" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
       <c r="B959" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>2752</v>
+        <v>2728</v>
       </c>
       <c r="D959" s="1" t="s">
         <v>2753</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" s="1" t="s">
         <v>2754</v>
       </c>
       <c r="B960" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C960" s="1" t="s">
         <v>2755</v>
       </c>
       <c r="D960" s="1" t="s">
         <v>2756</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" s="1" t="s">
         <v>2757</v>
       </c>
       <c r="B961" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C961" s="1" t="s">
         <v>2758</v>
       </c>
       <c r="D961" s="1" t="s">
-        <v>2759</v>
+        <v>337</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="B962" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C962" s="1" t="s">
         <v>2760</v>
       </c>
-      <c r="B962" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C962" s="1" t="s">
+      <c r="D962" s="1" t="s">
         <v>2761</v>
-      </c>
-[...1 lines deleted...]
-        <v>2762</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B963" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C963" s="1" t="s">
         <v>2763</v>
       </c>
-      <c r="B963" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C963" s="1" t="s">
+      <c r="D963" s="1" t="s">
         <v>2764</v>
-      </c>
-[...1 lines deleted...]
-        <v>2765</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="B964" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C964" s="1" t="s">
         <v>2766</v>
       </c>
-      <c r="B964" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C964" s="1" t="s">
+      <c r="D964" s="1" t="s">
         <v>2767</v>
-      </c>
-[...1 lines deleted...]
-        <v>2768</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="B965" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C965" s="1" t="s">
         <v>2769</v>
       </c>
-      <c r="B965" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C965" s="1" t="s">
+      <c r="D965" s="1" t="s">
         <v>2770</v>
-      </c>
-[...1 lines deleted...]
-        <v>2771</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="B966" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C966" s="1" t="s">
         <v>2772</v>
       </c>
-      <c r="B966" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C966" s="1" t="s">
+      <c r="D966" s="1" t="s">
         <v>2773</v>
-      </c>
-[...1 lines deleted...]
-        <v>2774</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="B967" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C967" s="1" t="s">
         <v>2775</v>
       </c>
-      <c r="B967" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C967" s="1" t="s">
+      <c r="D967" s="1" t="s">
         <v>2776</v>
-      </c>
-[...1 lines deleted...]
-        <v>2777</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="B968" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C968" s="1" t="s">
         <v>2778</v>
       </c>
-      <c r="B968" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C968" s="1" t="s">
+      <c r="D968" s="1" t="s">
         <v>2779</v>
-      </c>
-[...1 lines deleted...]
-        <v>2780</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="B969" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C969" s="1" t="s">
         <v>2781</v>
       </c>
-      <c r="B969" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C969" s="1" t="s">
+      <c r="D969" s="1" t="s">
         <v>2782</v>
-      </c>
-[...1 lines deleted...]
-        <v>2783</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="B970" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C970" s="1" t="s">
         <v>2784</v>
       </c>
-      <c r="B970" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C970" s="1" t="s">
+      <c r="D970" s="1" t="s">
         <v>2785</v>
-      </c>
-[...1 lines deleted...]
-        <v>2786</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B971" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C971" s="1" t="s">
         <v>2787</v>
       </c>
-      <c r="B971" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C971" s="1" t="s">
+      <c r="D971" s="1" t="s">
         <v>2788</v>
-      </c>
-[...1 lines deleted...]
-        <v>2789</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="B972" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C972" s="1" t="s">
         <v>2790</v>
       </c>
-      <c r="B972" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C972" s="1" t="s">
+      <c r="D972" s="1" t="s">
         <v>2791</v>
-      </c>
-[...1 lines deleted...]
-        <v>2792</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="B973" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C973" s="1" t="s">
         <v>2793</v>
       </c>
-      <c r="B973" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C973" s="1" t="s">
+      <c r="D973" s="1" t="s">
         <v>2794</v>
-      </c>
-[...1 lines deleted...]
-        <v>2795</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="B974" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C974" s="1" t="s">
         <v>2796</v>
       </c>
-      <c r="B974" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C974" s="1" t="s">
+      <c r="D974" s="1" t="s">
         <v>2797</v>
-      </c>
-[...1 lines deleted...]
-        <v>2798</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="B975" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C975" s="1" t="s">
         <v>2799</v>
       </c>
-      <c r="B975" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C975" s="1" t="s">
+      <c r="D975" s="1" t="s">
         <v>2800</v>
-      </c>
-[...1 lines deleted...]
-        <v>2801</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="B976" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C976" s="1" t="s">
         <v>2802</v>
       </c>
-      <c r="B976" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C976" s="1" t="s">
+      <c r="D976" s="1" t="s">
         <v>2803</v>
-      </c>
-[...1 lines deleted...]
-        <v>2804</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="B977" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C977" s="1" t="s">
         <v>2805</v>
       </c>
-      <c r="B977" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C977" s="1" t="s">
+      <c r="D977" s="1" t="s">
         <v>2806</v>
-      </c>
-[...1 lines deleted...]
-        <v>2807</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="B978" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C978" s="1" t="s">
         <v>2808</v>
       </c>
-      <c r="B978" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C978" s="1" t="s">
+      <c r="D978" s="1" t="s">
         <v>2809</v>
-      </c>
-[...1 lines deleted...]
-        <v>2810</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="B979" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C979" s="1" t="s">
         <v>2811</v>
       </c>
-      <c r="B979" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C979" s="1" t="s">
+      <c r="D979" s="1" t="s">
         <v>2812</v>
-      </c>
-[...1 lines deleted...]
-        <v>2813</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="B980" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C980" s="1" t="s">
         <v>2814</v>
       </c>
-      <c r="B980" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C980" s="1" t="s">
+      <c r="D980" s="1" t="s">
         <v>2815</v>
-      </c>
-[...1 lines deleted...]
-        <v>2816</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B981" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C981" s="1" t="s">
         <v>2817</v>
       </c>
-      <c r="B981" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C981" s="1" t="s">
+      <c r="D981" s="1" t="s">
         <v>2818</v>
-      </c>
-[...1 lines deleted...]
-        <v>2819</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="B982" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C982" s="1" t="s">
         <v>2820</v>
       </c>
-      <c r="B982" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C982" s="1" t="s">
+      <c r="D982" s="1" t="s">
         <v>2821</v>
-      </c>
-[...1 lines deleted...]
-        <v>2822</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="B983" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C983" s="1" t="s">
         <v>2823</v>
       </c>
-      <c r="B983" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C983" s="1" t="s">
+      <c r="D983" s="1" t="s">
         <v>2824</v>
-      </c>
-[...1 lines deleted...]
-        <v>2825</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="B984" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C984" s="1" t="s">
         <v>2826</v>
       </c>
-      <c r="B984" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C984" s="1" t="s">
+      <c r="D984" s="1" t="s">
         <v>2827</v>
-      </c>
-[...1 lines deleted...]
-        <v>2828</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B985" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C985" s="1" t="s">
         <v>2829</v>
       </c>
-      <c r="B985" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C985" s="1" t="s">
+      <c r="D985" s="1" t="s">
         <v>2830</v>
-      </c>
-[...1 lines deleted...]
-        <v>2831</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="B986" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C986" s="1" t="s">
         <v>2832</v>
       </c>
-      <c r="B986" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C986" s="1" t="s">
+      <c r="D986" s="1" t="s">
         <v>2833</v>
-      </c>
-[...1 lines deleted...]
-        <v>2834</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="B987" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C987" s="1" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D987" s="1" t="s">
         <v>2835</v>
-      </c>
-[...7 lines deleted...]
-        <v>2837</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B988" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C988" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="D988" s="1" t="s">
         <v>2838</v>
-      </c>
-[...7 lines deleted...]
-        <v>2840</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="B989" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C989" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D989" s="1" t="s">
         <v>2841</v>
-      </c>
-[...7 lines deleted...]
-        <v>2843</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B990" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C990" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="D990" s="1" t="s">
         <v>2844</v>
-      </c>
-[...7 lines deleted...]
-        <v>2846</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="B991" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C991" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="D991" s="1" t="s">
         <v>2847</v>
-      </c>
-[...7 lines deleted...]
-        <v>2849</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="B992" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C992" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D992" s="1" t="s">
         <v>2850</v>
-      </c>
-[...7 lines deleted...]
-        <v>2852</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="B993" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C993" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D993" s="1" t="s">
         <v>2853</v>
-      </c>
-[...7 lines deleted...]
-        <v>2855</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B994" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C994" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="D994" s="1" t="s">
         <v>2856</v>
-      </c>
-[...7 lines deleted...]
-        <v>2858</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B995" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C995" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="D995" s="1" t="s">
         <v>2859</v>
-      </c>
-[...7 lines deleted...]
-        <v>2861</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="B996" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C996" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="D996" s="1" t="s">
         <v>2862</v>
-      </c>
-[...7 lines deleted...]
-        <v>2864</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="B997" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C997" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="D997" s="1" t="s">
         <v>2865</v>
-      </c>
-[...7 lines deleted...]
-        <v>2867</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="A998" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B998" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C998" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="D998" s="1" t="s">
         <v>2868</v>
-      </c>
-[...7 lines deleted...]
-        <v>2870</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B999" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C999" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D999" s="1" t="s">
         <v>2871</v>
-      </c>
-[...7 lines deleted...]
-        <v>2873</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="B1000" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1000" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="D1000" s="1" t="s">
         <v>2874</v>
-      </c>
-[...7 lines deleted...]
-        <v>2876</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
       <c r="A1001" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B1001" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1001" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="D1001" s="1" t="s">
         <v>2877</v>
-      </c>
-[...7 lines deleted...]
-        <v>2879</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="A1002" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B1002" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1002" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="D1002" s="1" t="s">
         <v>2880</v>
-      </c>
-[...7 lines deleted...]
-        <v>2882</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="A1003" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B1003" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1003" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="D1003" s="1" t="s">
         <v>2883</v>
-      </c>
-[...7 lines deleted...]
-        <v>2884</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004" s="1" t="s">
-        <v>2885</v>
+        <v>2884</v>
       </c>
       <c r="B1004" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1004" s="1" t="s">
         <v>2885</v>
       </c>
       <c r="D1004" s="1" t="s">
         <v>2886</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="A1005" s="1" t="s">
         <v>2887</v>
       </c>
       <c r="B1005" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1005" s="1" t="s">
         <v>2888</v>
       </c>
       <c r="D1005" s="1" t="s">
         <v>2889</v>
       </c>
     </row>
@@ -27169,121 +27113,121 @@
         <v>2909</v>
       </c>
       <c r="D1012" s="1" t="s">
         <v>2910</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" s="1" t="s">
         <v>2911</v>
       </c>
       <c r="B1013" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1013" s="1" t="s">
         <v>2912</v>
       </c>
       <c r="D1013" s="1" t="s">
         <v>2913</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" s="1" t="s">
         <v>2914</v>
       </c>
       <c r="B1014" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1014" s="1" t="s">
         <v>2915</v>
       </c>
       <c r="D1014" s="1" t="s">
         <v>2916</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" s="1" t="s">
         <v>2917</v>
       </c>
       <c r="B1015" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1015" s="1" t="s">
         <v>2918</v>
       </c>
       <c r="D1015" s="1" t="s">
         <v>2919</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" s="1" t="s">
         <v>2920</v>
       </c>
       <c r="B1016" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1016" s="1" t="s">
         <v>2921</v>
       </c>
       <c r="D1016" s="1" t="s">
         <v>2922</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" s="1" t="s">
         <v>2923</v>
       </c>
       <c r="B1017" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1017" s="1" t="s">
         <v>2924</v>
       </c>
       <c r="D1017" s="1" t="s">
         <v>2925</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" s="1" t="s">
         <v>2926</v>
       </c>
       <c r="B1018" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1018" s="1" t="s">
         <v>2927</v>
       </c>
       <c r="D1018" s="1" t="s">
         <v>2928</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" s="1" t="s">
         <v>2929</v>
       </c>
       <c r="B1019" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1019" s="1" t="s">
         <v>2930</v>
       </c>
       <c r="D1019" s="1" t="s">
         <v>2931</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" s="1" t="s">
         <v>2932</v>
       </c>
       <c r="B1020" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1020" s="1" t="s">
         <v>2933</v>
       </c>
       <c r="D1020" s="1" t="s">
         <v>2934</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021" s="1" t="s">
         <v>2935</v>
@@ -27382,6460 +27326,6376 @@
         <v>2955</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" s="1" t="s">
         <v>2956</v>
       </c>
       <c r="B1028" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1028" s="1" t="s">
         <v>2957</v>
       </c>
       <c r="D1028" s="1" t="s">
         <v>2958</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" s="1" t="s">
         <v>2959</v>
       </c>
       <c r="B1029" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1029" s="1" t="s">
-        <v>2906</v>
+        <v>2959</v>
       </c>
       <c r="D1029" s="1" t="s">
         <v>2960</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" s="1" t="s">
         <v>2961</v>
       </c>
       <c r="B1030" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1030" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D1030" s="1" t="s">
         <v>2962</v>
-      </c>
-[...1 lines deleted...]
-        <v>2963</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B1031" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1031" s="1" t="s">
         <v>2964</v>
       </c>
-      <c r="B1031" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1031" s="1" t="s">
+      <c r="D1031" s="1" t="s">
         <v>2965</v>
-      </c>
-[...1 lines deleted...]
-        <v>2966</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="B1032" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1032" s="1" t="s">
         <v>2967</v>
       </c>
-      <c r="B1032" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1032" s="1" t="s">
+      <c r="D1032" s="1" t="s">
         <v>2968</v>
-      </c>
-[...1 lines deleted...]
-        <v>2969</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B1033" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1033" s="1" t="s">
         <v>2970</v>
       </c>
-      <c r="B1033" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1033" s="1" t="s">
+      <c r="D1033" s="1" t="s">
         <v>2971</v>
-      </c>
-[...1 lines deleted...]
-        <v>2972</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" s="1" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B1034" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1034" s="1" t="s">
         <v>2973</v>
       </c>
-      <c r="B1034" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1034" s="1" t="s">
+      <c r="D1034" s="1" t="s">
         <v>2974</v>
-      </c>
-[...1 lines deleted...]
-        <v>2975</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B1035" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1035" s="1" t="s">
         <v>2976</v>
       </c>
-      <c r="B1035" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1035" s="1" t="s">
+      <c r="D1035" s="1" t="s">
         <v>2977</v>
-      </c>
-[...1 lines deleted...]
-        <v>2978</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036" s="1" t="s">
+        <v>2978</v>
+      </c>
+      <c r="B1036" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1036" s="1" t="s">
         <v>2979</v>
       </c>
-      <c r="B1036" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1036" s="1" t="s">
+      <c r="D1036" s="1" t="s">
         <v>2980</v>
-      </c>
-[...1 lines deleted...]
-        <v>2981</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037" s="1" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B1037" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1037" s="1" t="s">
         <v>2982</v>
       </c>
-      <c r="B1037" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1037" s="1" t="s">
+      <c r="D1037" s="1" t="s">
         <v>2983</v>
-      </c>
-[...1 lines deleted...]
-        <v>2984</v>
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="A1038" s="1" t="s">
+        <v>2984</v>
+      </c>
+      <c r="B1038" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1038" s="1" t="s">
         <v>2985</v>
       </c>
-      <c r="B1038" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1038" s="1" t="s">
+      <c r="D1038" s="1" t="s">
         <v>2986</v>
-      </c>
-[...1 lines deleted...]
-        <v>2987</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="A1039" s="1" t="s">
+        <v>2987</v>
+      </c>
+      <c r="B1039" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1039" s="1" t="s">
         <v>2988</v>
       </c>
-      <c r="B1039" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1039" s="1" t="s">
+      <c r="D1039" s="1" t="s">
         <v>2989</v>
-      </c>
-[...1 lines deleted...]
-        <v>2990</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040" s="1" t="s">
+        <v>2990</v>
+      </c>
+      <c r="B1040" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1040" s="1" t="s">
         <v>2991</v>
       </c>
-      <c r="B1040" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1040" s="1" t="s">
+      <c r="D1040" s="1" t="s">
         <v>2992</v>
-      </c>
-[...1 lines deleted...]
-        <v>2993</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041" s="1" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B1041" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1041" s="1" t="s">
         <v>2994</v>
       </c>
-      <c r="B1041" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1041" s="1" t="s">
+      <c r="D1041" s="1" t="s">
         <v>2995</v>
-      </c>
-[...1 lines deleted...]
-        <v>2996</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="B1042" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1042" s="1" t="s">
         <v>2997</v>
       </c>
-      <c r="B1042" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1042" s="1" t="s">
+      <c r="D1042" s="1" t="s">
         <v>2998</v>
-      </c>
-[...1 lines deleted...]
-        <v>2999</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="B1043" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1043" s="1" t="s">
         <v>3000</v>
       </c>
-      <c r="B1043" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1043" s="1" t="s">
+      <c r="D1043" s="1" t="s">
         <v>3001</v>
-      </c>
-[...1 lines deleted...]
-        <v>3002</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B1044" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1044" s="1" t="s">
         <v>3003</v>
       </c>
-      <c r="B1044" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1044" s="1" t="s">
+      <c r="D1044" s="1" t="s">
         <v>3004</v>
-      </c>
-[...1 lines deleted...]
-        <v>3005</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045" s="1" t="s">
+        <v>3005</v>
+      </c>
+      <c r="B1045" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1045" s="1" t="s">
         <v>3006</v>
       </c>
-      <c r="B1045" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1045" s="1" t="s">
+      <c r="D1045" s="1" t="s">
         <v>3007</v>
-      </c>
-[...1 lines deleted...]
-        <v>3008</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046" s="1" t="s">
+        <v>3008</v>
+      </c>
+      <c r="B1046" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1046" s="1" t="s">
         <v>3009</v>
       </c>
-      <c r="B1046" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1046" s="1" t="s">
+      <c r="D1046" s="1" t="s">
         <v>3010</v>
-      </c>
-[...1 lines deleted...]
-        <v>3011</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="B1047" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1047" s="1" t="s">
         <v>3012</v>
       </c>
-      <c r="B1047" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1047" s="1" t="s">
+      <c r="D1047" s="1" t="s">
         <v>3013</v>
-      </c>
-[...1 lines deleted...]
-        <v>3014</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048" s="1" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B1048" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1048" s="1" t="s">
         <v>3015</v>
       </c>
-      <c r="B1048" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1048" s="1" t="s">
+      <c r="D1048" s="1" t="s">
         <v>3016</v>
-      </c>
-[...1 lines deleted...]
-        <v>3017</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049" s="1" t="s">
+        <v>3017</v>
+      </c>
+      <c r="B1049" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1049" s="1" t="s">
         <v>3018</v>
       </c>
-      <c r="B1049" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1049" s="1" t="s">
+      <c r="D1049" s="1" t="s">
         <v>3019</v>
-      </c>
-[...1 lines deleted...]
-        <v>3020</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" s="1" t="s">
+        <v>3020</v>
+      </c>
+      <c r="B1050" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1050" s="1" t="s">
         <v>3021</v>
       </c>
-      <c r="B1050" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1050" s="1" t="s">
+      <c r="D1050" s="1" t="s">
         <v>3022</v>
-      </c>
-[...1 lines deleted...]
-        <v>3023</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" s="1" t="s">
+        <v>3023</v>
+      </c>
+      <c r="B1051" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1051" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D1051" s="1" t="s">
         <v>3024</v>
-      </c>
-[...7 lines deleted...]
-        <v>3026</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="B1052" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1052" s="1" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D1052" s="1" t="s">
         <v>3027</v>
-      </c>
-[...7 lines deleted...]
-        <v>3029</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="B1053" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1053" s="1" t="s">
+        <v>3029</v>
+      </c>
+      <c r="D1053" s="1" t="s">
         <v>3030</v>
-      </c>
-[...7 lines deleted...]
-        <v>3032</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="B1054" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1054" s="1" t="s">
+        <v>3032</v>
+      </c>
+      <c r="D1054" s="1" t="s">
         <v>3033</v>
-      </c>
-[...7 lines deleted...]
-        <v>3035</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B1055" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1055" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="D1055" s="1" t="s">
         <v>3036</v>
-      </c>
-[...7 lines deleted...]
-        <v>3038</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="B1056" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1056" s="1" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D1056" s="1" t="s">
         <v>3039</v>
-      </c>
-[...7 lines deleted...]
-        <v>3041</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="B1057" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1057" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="D1057" s="1" t="s">
         <v>3042</v>
-      </c>
-[...7 lines deleted...]
-        <v>3044</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="A1058" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="B1058" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1058" s="1" t="s">
+        <v>3044</v>
+      </c>
+      <c r="D1058" s="1" t="s">
         <v>3045</v>
-      </c>
-[...7 lines deleted...]
-        <v>3047</v>
       </c>
     </row>
     <row r="1059" spans="1:4">
       <c r="A1059" s="1" t="s">
+        <v>3046</v>
+      </c>
+      <c r="B1059" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1059" s="1" t="s">
+        <v>3047</v>
+      </c>
+      <c r="D1059" s="1" t="s">
         <v>3048</v>
-      </c>
-[...7 lines deleted...]
-        <v>3050</v>
       </c>
     </row>
     <row r="1060" spans="1:4">
       <c r="A1060" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B1060" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1060" s="1" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D1060" s="1" t="s">
         <v>3051</v>
-      </c>
-[...7 lines deleted...]
-        <v>3053</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="A1061" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B1061" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1061" s="1" t="s">
+        <v>3053</v>
+      </c>
+      <c r="D1061" s="1" t="s">
         <v>3054</v>
-      </c>
-[...7 lines deleted...]
-        <v>3056</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
       <c r="A1062" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="B1062" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1062" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1062" s="1" t="s">
         <v>3057</v>
-      </c>
-[...7 lines deleted...]
-        <v>3059</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B1063" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1063" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="D1063" s="1" t="s">
         <v>3060</v>
-      </c>
-[...7 lines deleted...]
-        <v>3062</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="B1064" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1064" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="D1064" s="1" t="s">
         <v>3063</v>
-      </c>
-[...7 lines deleted...]
-        <v>3065</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="B1065" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1065" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="D1065" s="1" t="s">
         <v>3066</v>
-      </c>
-[...7 lines deleted...]
-        <v>3068</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="B1066" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1066" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="D1066" s="1" t="s">
         <v>3069</v>
-      </c>
-[...7 lines deleted...]
-        <v>3071</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067" s="1" t="s">
+        <v>3070</v>
+      </c>
+      <c r="B1067" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1067" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="D1067" s="1" t="s">
         <v>3072</v>
-      </c>
-[...7 lines deleted...]
-        <v>3074</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="B1068" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1068" s="1" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D1068" s="1" t="s">
         <v>3075</v>
-      </c>
-[...7 lines deleted...]
-        <v>3077</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="B1069" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1069" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="D1069" s="1" t="s">
         <v>3078</v>
-      </c>
-[...7 lines deleted...]
-        <v>3080</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="B1070" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1070" s="1" t="s">
+        <v>3080</v>
+      </c>
+      <c r="D1070" s="1" t="s">
         <v>3081</v>
-      </c>
-[...7 lines deleted...]
-        <v>3083</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="A1071" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="B1071" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1071" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="D1071" s="1" t="s">
         <v>3084</v>
-      </c>
-[...7 lines deleted...]
-        <v>3086</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="A1072" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="B1072" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1072" s="1" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D1072" s="1" t="s">
         <v>3087</v>
-      </c>
-[...7 lines deleted...]
-        <v>3089</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="A1073" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B1073" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1073" s="1" t="s">
+        <v>3089</v>
+      </c>
+      <c r="D1073" s="1" t="s">
         <v>3090</v>
-      </c>
-[...7 lines deleted...]
-        <v>3092</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="A1074" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="B1074" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1074" s="1" t="s">
+        <v>3092</v>
+      </c>
+      <c r="D1074" s="1" t="s">
         <v>3093</v>
-      </c>
-[...7 lines deleted...]
-        <v>3095</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="A1075" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="B1075" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1075" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="D1075" s="1" t="s">
         <v>3096</v>
-      </c>
-[...7 lines deleted...]
-        <v>3098</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="A1076" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="B1076" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1076" s="1" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D1076" s="1" t="s">
         <v>3099</v>
-      </c>
-[...7 lines deleted...]
-        <v>3101</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
       <c r="A1077" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="B1077" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1077" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="D1077" s="1" t="s">
         <v>3102</v>
-      </c>
-[...7 lines deleted...]
-        <v>3104</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
       <c r="A1078" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B1078" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1078" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="D1078" s="1" t="s">
         <v>3105</v>
-      </c>
-[...7 lines deleted...]
-        <v>3107</v>
       </c>
     </row>
     <row r="1079" spans="1:4">
       <c r="A1079" s="1" t="s">
+        <v>3106</v>
+      </c>
+      <c r="B1079" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1079" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="D1079" s="1" t="s">
         <v>3108</v>
-      </c>
-[...7 lines deleted...]
-        <v>3110</v>
       </c>
     </row>
     <row r="1080" spans="1:4">
       <c r="A1080" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B1080" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1080" s="1" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D1080" s="1" t="s">
         <v>3111</v>
-      </c>
-[...7 lines deleted...]
-        <v>3113</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="A1081" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="B1081" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1081" s="1" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D1081" s="1" t="s">
         <v>3114</v>
-      </c>
-[...7 lines deleted...]
-        <v>3116</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="A1082" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="B1082" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1082" s="1" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D1082" s="1" t="s">
         <v>3117</v>
-      </c>
-[...7 lines deleted...]
-        <v>3119</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
       <c r="A1083" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="B1083" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1083" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D1083" s="1" t="s">
         <v>3120</v>
-      </c>
-[...7 lines deleted...]
-        <v>3122</v>
       </c>
     </row>
     <row r="1084" spans="1:4">
       <c r="A1084" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B1084" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1084" s="1" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D1084" s="1" t="s">
         <v>3123</v>
-      </c>
-[...7 lines deleted...]
-        <v>3125</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="A1085" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="B1085" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1085" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D1085" s="1" t="s">
         <v>3126</v>
-      </c>
-[...7 lines deleted...]
-        <v>3128</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="A1086" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="B1086" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1086" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="D1086" s="1" t="s">
         <v>3129</v>
-      </c>
-[...7 lines deleted...]
-        <v>3131</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="A1087" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="B1087" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1087" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D1087" s="1" t="s">
         <v>3132</v>
-      </c>
-[...7 lines deleted...]
-        <v>3134</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="A1088" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="B1088" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1088" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D1088" s="1" t="s">
         <v>3135</v>
-      </c>
-[...7 lines deleted...]
-        <v>3137</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
       <c r="A1089" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="B1089" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1089" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="D1089" s="1" t="s">
         <v>3138</v>
-      </c>
-[...7 lines deleted...]
-        <v>3140</v>
       </c>
     </row>
     <row r="1090" spans="1:4">
       <c r="A1090" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="B1090" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1090" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="D1090" s="1" t="s">
         <v>3141</v>
-      </c>
-[...7 lines deleted...]
-        <v>3143</v>
       </c>
     </row>
     <row r="1091" spans="1:4">
       <c r="A1091" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B1091" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1091" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D1091" s="1" t="s">
         <v>3144</v>
-      </c>
-[...7 lines deleted...]
-        <v>3146</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="A1092" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="B1092" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1092" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D1092" s="1" t="s">
         <v>3147</v>
-      </c>
-[...7 lines deleted...]
-        <v>3149</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="A1093" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="B1093" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1093" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="D1093" s="1" t="s">
         <v>3150</v>
-      </c>
-[...7 lines deleted...]
-        <v>3152</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="A1094" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="B1094" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1094" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="D1094" s="1" t="s">
         <v>3153</v>
-      </c>
-[...7 lines deleted...]
-        <v>3155</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="A1095" s="1" t="s">
+        <v>3154</v>
+      </c>
+      <c r="B1095" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1095" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D1095" s="1" t="s">
         <v>3156</v>
-      </c>
-[...7 lines deleted...]
-        <v>3158</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="A1096" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="B1096" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1096" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="D1096" s="1" t="s">
         <v>3159</v>
-      </c>
-[...7 lines deleted...]
-        <v>3161</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="A1097" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="B1097" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1097" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1097" s="1" t="s">
         <v>3162</v>
-      </c>
-[...7 lines deleted...]
-        <v>3164</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="A1098" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="B1098" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1098" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="D1098" s="1" t="s">
         <v>3165</v>
-      </c>
-[...7 lines deleted...]
-        <v>3167</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
       <c r="A1099" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="B1099" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1099" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="D1099" s="1" t="s">
         <v>3168</v>
-      </c>
-[...7 lines deleted...]
-        <v>3170</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="A1100" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="B1100" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1100" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D1100" s="1" t="s">
         <v>3171</v>
-      </c>
-[...7 lines deleted...]
-        <v>3173</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="A1101" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="B1101" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1101" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="D1101" s="1" t="s">
         <v>3174</v>
-      </c>
-[...7 lines deleted...]
-        <v>3176</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="A1102" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="B1102" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1102" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="D1102" s="1" t="s">
         <v>3177</v>
-      </c>
-[...7 lines deleted...]
-        <v>3179</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="B1103" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1103" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D1103" s="1" t="s">
         <v>3180</v>
-      </c>
-[...7 lines deleted...]
-        <v>3182</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="A1104" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="B1104" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1104" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="D1104" s="1" t="s">
         <v>3183</v>
-      </c>
-[...7 lines deleted...]
-        <v>3185</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="A1105" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="B1105" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1105" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="D1105" s="1" t="s">
         <v>3186</v>
-      </c>
-[...7 lines deleted...]
-        <v>3188</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="A1106" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="B1106" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1106" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="D1106" s="1" t="s">
         <v>3189</v>
-      </c>
-[...7 lines deleted...]
-        <v>3191</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="A1107" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="B1107" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1107" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="D1107" s="1" t="s">
         <v>3192</v>
-      </c>
-[...7 lines deleted...]
-        <v>3194</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="A1108" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B1108" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1108" s="1" t="s">
+        <v>3194</v>
+      </c>
+      <c r="D1108" s="1" t="s">
         <v>3195</v>
-      </c>
-[...7 lines deleted...]
-        <v>3197</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="B1109" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1109" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D1109" s="1" t="s">
         <v>3198</v>
-      </c>
-[...7 lines deleted...]
-        <v>3200</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="B1110" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1110" s="1" t="s">
+        <v>3200</v>
+      </c>
+      <c r="D1110" s="1" t="s">
         <v>3201</v>
-      </c>
-[...7 lines deleted...]
-        <v>3203</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="A1111" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="B1111" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1111" s="1" t="s">
+        <v>3203</v>
+      </c>
+      <c r="D1111" s="1" t="s">
         <v>3204</v>
-      </c>
-[...7 lines deleted...]
-        <v>3206</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="A1112" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="B1112" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1112" s="1" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D1112" s="1" t="s">
         <v>3207</v>
-      </c>
-[...7 lines deleted...]
-        <v>3209</v>
       </c>
     </row>
     <row r="1113" spans="1:4">
       <c r="A1113" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="B1113" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1113" s="1" t="s">
+        <v>3209</v>
+      </c>
+      <c r="D1113" s="1" t="s">
         <v>3210</v>
-      </c>
-[...7 lines deleted...]
-        <v>3212</v>
       </c>
     </row>
     <row r="1114" spans="1:4">
       <c r="A1114" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="B1114" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1114" s="1" t="s">
+        <v>3212</v>
+      </c>
+      <c r="D1114" s="1" t="s">
         <v>3213</v>
-      </c>
-[...7 lines deleted...]
-        <v>3215</v>
       </c>
     </row>
     <row r="1115" spans="1:4">
       <c r="A1115" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="B1115" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1115" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="D1115" s="1" t="s">
         <v>3216</v>
-      </c>
-[...7 lines deleted...]
-        <v>3218</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="A1116" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="B1116" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1116" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="D1116" s="1" t="s">
         <v>3219</v>
-      </c>
-[...7 lines deleted...]
-        <v>3221</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="A1117" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="B1117" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1117" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="D1117" s="1" t="s">
         <v>3222</v>
-      </c>
-[...7 lines deleted...]
-        <v>3224</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="A1118" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="B1118" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1118" s="1" t="s">
+        <v>3224</v>
+      </c>
+      <c r="D1118" s="1" t="s">
         <v>3225</v>
-      </c>
-[...7 lines deleted...]
-        <v>3227</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="A1119" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="B1119" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1119" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="D1119" s="1" t="s">
         <v>3228</v>
-      </c>
-[...7 lines deleted...]
-        <v>3230</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
       <c r="A1120" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="B1120" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1120" s="1" t="s">
+        <v>3230</v>
+      </c>
+      <c r="D1120" s="1" t="s">
         <v>3231</v>
-      </c>
-[...7 lines deleted...]
-        <v>3233</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
       <c r="A1121" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="B1121" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1121" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="D1121" s="1" t="s">
         <v>3234</v>
-      </c>
-[...7 lines deleted...]
-        <v>3236</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="A1122" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="B1122" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1122" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="D1122" s="1" t="s">
         <v>3237</v>
-      </c>
-[...7 lines deleted...]
-        <v>3239</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="A1123" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="B1123" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1123" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="D1123" s="1" t="s">
         <v>3240</v>
-      </c>
-[...7 lines deleted...]
-        <v>3242</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="A1124" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="B1124" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1124" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="D1124" s="1" t="s">
         <v>3243</v>
-      </c>
-[...7 lines deleted...]
-        <v>3245</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="A1125" s="1" t="s">
+        <v>3244</v>
+      </c>
+      <c r="B1125" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1125" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="D1125" s="1" t="s">
         <v>3246</v>
-      </c>
-[...7 lines deleted...]
-        <v>3248</v>
       </c>
     </row>
     <row r="1126" spans="1:4">
       <c r="A1126" s="1" t="s">
+        <v>3247</v>
+      </c>
+      <c r="B1126" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1126" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="D1126" s="1" t="s">
         <v>3249</v>
-      </c>
-[...7 lines deleted...]
-        <v>3251</v>
       </c>
     </row>
     <row r="1127" spans="1:4">
       <c r="A1127" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="B1127" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1127" s="1" t="s">
+        <v>3251</v>
+      </c>
+      <c r="D1127" s="1" t="s">
         <v>3252</v>
-      </c>
-[...7 lines deleted...]
-        <v>3254</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="A1128" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="B1128" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1128" s="1" t="s">
+        <v>3254</v>
+      </c>
+      <c r="D1128" s="1" t="s">
         <v>3255</v>
-      </c>
-[...7 lines deleted...]
-        <v>3257</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="B1129" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1129" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="D1129" s="1" t="s">
         <v>3258</v>
-      </c>
-[...7 lines deleted...]
-        <v>3260</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="A1130" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="B1130" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1130" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="D1130" s="1" t="s">
         <v>3261</v>
-      </c>
-[...7 lines deleted...]
-        <v>3263</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="A1131" s="1" t="s">
+        <v>3262</v>
+      </c>
+      <c r="B1131" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1131" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="D1131" s="1" t="s">
         <v>3264</v>
-      </c>
-[...7 lines deleted...]
-        <v>3266</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="A1132" s="1" t="s">
+        <v>3265</v>
+      </c>
+      <c r="B1132" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1132" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D1132" s="1" t="s">
         <v>3267</v>
-      </c>
-[...7 lines deleted...]
-        <v>3269</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="A1133" s="1" t="s">
+        <v>3268</v>
+      </c>
+      <c r="B1133" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1133" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="D1133" s="1" t="s">
         <v>3270</v>
-      </c>
-[...7 lines deleted...]
-        <v>3272</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="B1134" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1134" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="D1134" s="1" t="s">
         <v>3273</v>
-      </c>
-[...7 lines deleted...]
-        <v>3275</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" s="1" t="s">
+        <v>3274</v>
+      </c>
+      <c r="B1135" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1135" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="D1135" s="1" t="s">
         <v>3276</v>
-      </c>
-[...7 lines deleted...]
-        <v>3278</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="B1136" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1136" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="D1136" s="1" t="s">
         <v>3279</v>
-      </c>
-[...7 lines deleted...]
-        <v>3281</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="B1137" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1137" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="D1137" s="1" t="s">
         <v>3282</v>
-      </c>
-[...7 lines deleted...]
-        <v>3284</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="B1138" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1138" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="D1138" s="1" t="s">
         <v>3285</v>
-      </c>
-[...7 lines deleted...]
-        <v>3287</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" s="1" t="s">
+        <v>3286</v>
+      </c>
+      <c r="B1139" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1139" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="D1139" s="1" t="s">
         <v>3288</v>
-      </c>
-[...7 lines deleted...]
-        <v>3290</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="B1140" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1140" s="1" t="s">
+        <v>3290</v>
+      </c>
+      <c r="D1140" s="1" t="s">
         <v>3291</v>
-      </c>
-[...7 lines deleted...]
-        <v>3293</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="B1141" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1141" s="1" t="s">
+        <v>3293</v>
+      </c>
+      <c r="D1141" s="1" t="s">
         <v>3294</v>
-      </c>
-[...7 lines deleted...]
-        <v>3296</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="B1142" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1142" s="1" t="s">
+        <v>3296</v>
+      </c>
+      <c r="D1142" s="1" t="s">
         <v>3297</v>
-      </c>
-[...7 lines deleted...]
-        <v>3299</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="B1143" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1143" s="1" t="s">
+        <v>3299</v>
+      </c>
+      <c r="D1143" s="1" t="s">
         <v>3300</v>
-      </c>
-[...7 lines deleted...]
-        <v>3302</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="A1144" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="B1144" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1144" s="1" t="s">
+        <v>3302</v>
+      </c>
+      <c r="D1144" s="1" t="s">
         <v>3303</v>
-      </c>
-[...7 lines deleted...]
-        <v>3305</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="A1145" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="B1145" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1145" s="1" t="s">
+        <v>3305</v>
+      </c>
+      <c r="D1145" s="1" t="s">
         <v>3306</v>
-      </c>
-[...7 lines deleted...]
-        <v>3308</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
       <c r="A1146" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="B1146" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1146" s="1" t="s">
+        <v>3308</v>
+      </c>
+      <c r="D1146" s="1" t="s">
         <v>3309</v>
-      </c>
-[...7 lines deleted...]
-        <v>3311</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="A1147" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="B1147" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1147" s="1" t="s">
+        <v>3311</v>
+      </c>
+      <c r="D1147" s="1" t="s">
         <v>3312</v>
-      </c>
-[...7 lines deleted...]
-        <v>3314</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="A1148" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="B1148" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1148" s="1" t="s">
+        <v>3314</v>
+      </c>
+      <c r="D1148" s="1" t="s">
         <v>3315</v>
-      </c>
-[...7 lines deleted...]
-        <v>3317</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
       <c r="A1149" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="B1149" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1149" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="D1149" s="1" t="s">
         <v>3318</v>
-      </c>
-[...7 lines deleted...]
-        <v>3320</v>
       </c>
     </row>
     <row r="1150" spans="1:4">
       <c r="A1150" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="B1150" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1150" s="1" t="s">
+        <v>3320</v>
+      </c>
+      <c r="D1150" s="1" t="s">
         <v>3321</v>
-      </c>
-[...7 lines deleted...]
-        <v>3323</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="A1151" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="B1151" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1151" s="1" t="s">
+        <v>3323</v>
+      </c>
+      <c r="D1151" s="1" t="s">
         <v>3324</v>
-      </c>
-[...7 lines deleted...]
-        <v>3326</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="B1152" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1152" s="1" t="s">
+        <v>3326</v>
+      </c>
+      <c r="D1152" s="1" t="s">
         <v>3327</v>
-      </c>
-[...7 lines deleted...]
-        <v>3329</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="A1153" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="B1153" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1153" s="1" t="s">
+        <v>3329</v>
+      </c>
+      <c r="D1153" s="1" t="s">
         <v>3330</v>
-      </c>
-[...7 lines deleted...]
-        <v>3332</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="B1154" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1154" s="1" t="s">
+        <v>3332</v>
+      </c>
+      <c r="D1154" s="1" t="s">
         <v>3333</v>
-      </c>
-[...7 lines deleted...]
-        <v>3335</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="B1155" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1155" s="1" t="s">
+        <v>3335</v>
+      </c>
+      <c r="D1155" s="1" t="s">
         <v>3336</v>
-      </c>
-[...7 lines deleted...]
-        <v>3338</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B1156" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1156" s="1" t="s">
+        <v>3338</v>
+      </c>
+      <c r="D1156" s="1" t="s">
         <v>3339</v>
-      </c>
-[...7 lines deleted...]
-        <v>3341</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157" s="1" t="s">
+        <v>3340</v>
+      </c>
+      <c r="B1157" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1157" s="1" t="s">
+        <v>3341</v>
+      </c>
+      <c r="D1157" s="1" t="s">
         <v>3342</v>
-      </c>
-[...7 lines deleted...]
-        <v>3344</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158" s="1" t="s">
+        <v>3343</v>
+      </c>
+      <c r="B1158" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1158" s="1" t="s">
+        <v>3344</v>
+      </c>
+      <c r="D1158" s="1" t="s">
         <v>3345</v>
-      </c>
-[...7 lines deleted...]
-        <v>3347</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159" s="1" t="s">
+        <v>3346</v>
+      </c>
+      <c r="B1159" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1159" s="1" t="s">
+        <v>3347</v>
+      </c>
+      <c r="D1159" s="1" t="s">
         <v>3348</v>
-      </c>
-[...7 lines deleted...]
-        <v>3350</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160" s="1" t="s">
-        <v>3348</v>
+        <v>3349</v>
       </c>
       <c r="B1160" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1160" s="1" t="s">
-        <v>3349</v>
+        <v>3350</v>
       </c>
       <c r="D1160" s="1" t="s">
         <v>3351</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161" s="1" t="s">
         <v>3352</v>
       </c>
       <c r="B1161" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1161" s="1" t="s">
         <v>3353</v>
       </c>
       <c r="D1161" s="1" t="s">
         <v>3354</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" s="1" t="s">
-        <v>3352</v>
+        <v>3355</v>
       </c>
       <c r="B1162" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1162" s="1" t="s">
-        <v>3353</v>
+        <v>3356</v>
       </c>
       <c r="D1162" s="1" t="s">
-        <v>3355</v>
+        <v>3357</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" s="1" t="s">
-        <v>3356</v>
+        <v>3358</v>
       </c>
       <c r="B1163" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1163" s="1" t="s">
-        <v>3226</v>
+        <v>3359</v>
       </c>
       <c r="D1163" s="1" t="s">
-        <v>3357</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" s="1" t="s">
-        <v>3358</v>
-[...1 lines deleted...]
-      <c r="B1164" s="1"/>
+        <v>3361</v>
+      </c>
+      <c r="B1164" s="1" t="s">
+        <v>90</v>
+      </c>
       <c r="C1164" s="1" t="s">
-        <v>3359</v>
+        <v>3362</v>
       </c>
       <c r="D1164" s="1" t="s">
-        <v>3360</v>
+        <v>3363</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" s="1" t="s">
-        <v>3361</v>
+        <v>3364</v>
       </c>
       <c r="B1165" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1165" s="1" t="s">
-        <v>3359</v>
+        <v>3365</v>
       </c>
       <c r="D1165" s="1" t="s">
-        <v>3362</v>
+        <v>3366</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" s="1" t="s">
-        <v>3363</v>
+        <v>3367</v>
       </c>
       <c r="B1166" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1166" s="1" t="s">
-        <v>3364</v>
+        <v>3368</v>
       </c>
       <c r="D1166" s="1" t="s">
-        <v>3365</v>
+        <v>3369</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167" s="1" t="s">
-        <v>3366</v>
+        <v>3370</v>
       </c>
       <c r="B1167" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1167" s="1" t="s">
-        <v>3367</v>
+        <v>3371</v>
       </c>
       <c r="D1167" s="1" t="s">
-        <v>3368</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" s="1" t="s">
-        <v>3369</v>
+        <v>3373</v>
       </c>
       <c r="B1168" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1168" s="1" t="s">
-        <v>3367</v>
+        <v>3374</v>
       </c>
       <c r="D1168" s="1" t="s">
-        <v>3370</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" s="1" t="s">
-        <v>3371</v>
+        <v>3376</v>
       </c>
       <c r="B1169" s="1" t="s">
-        <v>21</v>
+        <v>345</v>
       </c>
       <c r="C1169" s="1" t="s">
-        <v>3367</v>
+        <v>3377</v>
       </c>
       <c r="D1169" s="1" t="s">
-        <v>3370</v>
+        <v>3378</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" s="1" t="s">
-        <v>3372</v>
+        <v>3379</v>
       </c>
       <c r="B1170" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1170" s="1" t="s">
-        <v>273</v>
+        <v>3380</v>
       </c>
       <c r="D1170" s="1" t="s">
-        <v>3373</v>
+        <v>3381</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" s="1" t="s">
-        <v>3374</v>
+        <v>3382</v>
       </c>
       <c r="B1171" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1171" s="1" t="s">
-        <v>3375</v>
+        <v>3383</v>
       </c>
       <c r="D1171" s="1" t="s">
-        <v>3376</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" s="1" t="s">
-        <v>3377</v>
+        <v>3385</v>
       </c>
       <c r="B1172" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1172" s="1" t="s">
-        <v>3378</v>
+        <v>3386</v>
       </c>
       <c r="D1172" s="1" t="s">
-        <v>3379</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173" s="1" t="s">
-        <v>3380</v>
+        <v>3385</v>
       </c>
       <c r="B1173" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1173" s="1" t="s">
-        <v>3381</v>
+        <v>3386</v>
       </c>
       <c r="D1173" s="1" t="s">
-        <v>3382</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174" s="1" t="s">
-        <v>3383</v>
+        <v>3389</v>
       </c>
       <c r="B1174" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1174" s="1" t="s">
-        <v>3384</v>
+        <v>3390</v>
       </c>
       <c r="D1174" s="1" t="s">
-        <v>3385</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" s="1" t="s">
-        <v>3386</v>
+        <v>3389</v>
       </c>
       <c r="B1175" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C1175" s="1"/>
+        <v>90</v>
+      </c>
+      <c r="C1175" s="1" t="s">
+        <v>3390</v>
+      </c>
       <c r="D1175" s="1" t="s">
-        <v>3387</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" s="1" t="s">
-        <v>3388</v>
+        <v>3393</v>
       </c>
       <c r="B1176" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1176" s="1" t="s">
-        <v>3389</v>
+        <v>3263</v>
       </c>
       <c r="D1176" s="1" t="s">
-        <v>3390</v>
+        <v>3394</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" s="1" t="s">
-        <v>3391</v>
-[...3 lines deleted...]
-      </c>
+        <v>3395</v>
+      </c>
+      <c r="B1177" s="1"/>
       <c r="C1177" s="1" t="s">
-        <v>3392</v>
+        <v>3396</v>
       </c>
       <c r="D1177" s="1" t="s">
-        <v>3393</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" s="1" t="s">
-        <v>3394</v>
+        <v>3398</v>
       </c>
       <c r="B1178" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1178" s="1" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
       <c r="D1178" s="1" t="s">
-        <v>3396</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" s="1" t="s">
-        <v>3397</v>
+        <v>3400</v>
       </c>
       <c r="B1179" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1179" s="1" t="s">
-        <v>3398</v>
+        <v>3401</v>
       </c>
       <c r="D1179" s="1" t="s">
-        <v>3399</v>
+        <v>3402</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" s="1" t="s">
-        <v>3400</v>
+        <v>3403</v>
       </c>
       <c r="B1180" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1180" s="1" t="s">
-        <v>3401</v>
+        <v>91</v>
       </c>
       <c r="D1180" s="1" t="s">
-        <v>3402</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" s="1" t="s">
-        <v>3403</v>
+        <v>3405</v>
       </c>
       <c r="B1181" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1181" s="1" t="s">
-        <v>3404</v>
+        <v>91</v>
       </c>
       <c r="D1181" s="1" t="s">
-        <v>3405</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" s="1" t="s">
-        <v>3406</v>
+        <v>3407</v>
       </c>
       <c r="B1182" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1182" s="1" t="s">
-        <v>3407</v>
+        <v>373</v>
       </c>
       <c r="D1182" s="1" t="s">
         <v>3408</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" s="1" t="s">
         <v>3409</v>
       </c>
       <c r="B1183" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1183" s="1" t="s">
         <v>3410</v>
       </c>
       <c r="D1183" s="1" t="s">
         <v>3411</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" s="1" t="s">
         <v>3412</v>
       </c>
       <c r="B1184" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1184" s="1" t="s">
         <v>3413</v>
       </c>
       <c r="D1184" s="1" t="s">
         <v>3414</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" s="1" t="s">
         <v>3415</v>
       </c>
       <c r="B1185" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1185" s="1" t="s">
         <v>3416</v>
       </c>
       <c r="D1185" s="1" t="s">
         <v>3417</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" s="1" t="s">
         <v>3418</v>
       </c>
       <c r="B1186" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1186" s="1" t="s">
         <v>3419</v>
       </c>
       <c r="D1186" s="1" t="s">
         <v>3420</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" s="1" t="s">
         <v>3421</v>
       </c>
       <c r="B1187" s="1" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="C1187" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1187" s="1"/>
+      <c r="D1187" s="1" t="s">
         <v>3422</v>
-      </c>
-[...1 lines deleted...]
-        <v>3423</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" s="1" t="s">
+        <v>3423</v>
+      </c>
+      <c r="B1188" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1188" s="1" t="s">
         <v>3424</v>
       </c>
-      <c r="B1188" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1188" s="1" t="s">
+      <c r="D1188" s="1" t="s">
         <v>3425</v>
-      </c>
-[...1 lines deleted...]
-        <v>3426</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" s="1" t="s">
+        <v>3426</v>
+      </c>
+      <c r="B1189" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1189" s="1" t="s">
         <v>3427</v>
       </c>
-      <c r="B1189" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1189" s="1" t="s">
+      <c r="D1189" s="1" t="s">
         <v>3428</v>
-      </c>
-[...1 lines deleted...]
-        <v>3429</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" s="1" t="s">
+        <v>3429</v>
+      </c>
+      <c r="B1190" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1190" s="1" t="s">
         <v>3430</v>
       </c>
-      <c r="B1190" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1190" s="1" t="s">
+      <c r="D1190" s="1" t="s">
         <v>3431</v>
-      </c>
-[...1 lines deleted...]
-        <v>3432</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" s="1" t="s">
+        <v>3432</v>
+      </c>
+      <c r="B1191" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1191" s="1" t="s">
         <v>3433</v>
       </c>
-      <c r="B1191" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1191" s="1" t="s">
+      <c r="D1191" s="1" t="s">
         <v>3434</v>
-      </c>
-[...1 lines deleted...]
-        <v>3435</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" s="1" t="s">
+        <v>3435</v>
+      </c>
+      <c r="B1192" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1192" s="1" t="s">
         <v>3436</v>
       </c>
-      <c r="B1192" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1192" s="1" t="s">
+      <c r="D1192" s="1" t="s">
         <v>3437</v>
-      </c>
-[...1 lines deleted...]
-        <v>3438</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193" s="1" t="s">
+        <v>3438</v>
+      </c>
+      <c r="B1193" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1193" s="1" t="s">
         <v>3439</v>
       </c>
-      <c r="B1193" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1193" s="1" t="s">
+      <c r="D1193" s="1" t="s">
         <v>3440</v>
-      </c>
-[...1 lines deleted...]
-        <v>3441</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" s="1" t="s">
+        <v>3441</v>
+      </c>
+      <c r="B1194" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1194" s="1" t="s">
         <v>3442</v>
       </c>
-      <c r="B1194" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1194" s="1" t="s">
+      <c r="D1194" s="1" t="s">
         <v>3443</v>
-      </c>
-[...1 lines deleted...]
-        <v>3444</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" s="1" t="s">
+        <v>3444</v>
+      </c>
+      <c r="B1195" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1195" s="1" t="s">
         <v>3445</v>
       </c>
-      <c r="B1195" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1195" s="1" t="s">
+      <c r="D1195" s="1" t="s">
         <v>3446</v>
-      </c>
-[...1 lines deleted...]
-        <v>3447</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" s="1" t="s">
+        <v>3447</v>
+      </c>
+      <c r="B1196" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1196" s="1" t="s">
         <v>3448</v>
       </c>
-      <c r="B1196" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1196" s="1" t="s">
+      <c r="D1196" s="1" t="s">
         <v>3449</v>
-      </c>
-[...1 lines deleted...]
-        <v>3450</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" s="1" t="s">
+        <v>3450</v>
+      </c>
+      <c r="B1197" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1197" s="1" t="s">
         <v>3451</v>
       </c>
-      <c r="B1197" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1197" s="1" t="s">
+      <c r="D1197" s="1" t="s">
         <v>3452</v>
-      </c>
-[...1 lines deleted...]
-        <v>3453</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" s="1" t="s">
+        <v>3453</v>
+      </c>
+      <c r="B1198" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1198" s="1" t="s">
         <v>3454</v>
       </c>
-      <c r="B1198" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1198" s="1" t="s">
+      <c r="D1198" s="1" t="s">
         <v>3455</v>
-      </c>
-[...1 lines deleted...]
-        <v>3456</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" s="1" t="s">
+        <v>3456</v>
+      </c>
+      <c r="B1199" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1199" s="1" t="s">
         <v>3457</v>
       </c>
-      <c r="B1199" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1199" s="1" t="s">
+      <c r="D1199" s="1" t="s">
         <v>3458</v>
-      </c>
-[...1 lines deleted...]
-        <v>3459</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200" s="1" t="s">
+        <v>3459</v>
+      </c>
+      <c r="B1200" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1200" s="1" t="s">
         <v>3460</v>
       </c>
-      <c r="B1200" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1200" s="1" t="s">
+      <c r="D1200" s="1" t="s">
         <v>3461</v>
-      </c>
-[...1 lines deleted...]
-        <v>3462</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="B1201" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1201" s="1" t="s">
         <v>3463</v>
       </c>
-      <c r="B1201" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1201" s="1" t="s">
+      <c r="D1201" s="1" t="s">
         <v>3464</v>
-      </c>
-[...1 lines deleted...]
-        <v>3465</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202" s="1" t="s">
+        <v>3465</v>
+      </c>
+      <c r="B1202" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1202" s="1" t="s">
         <v>3466</v>
       </c>
-      <c r="B1202" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1202" s="1" t="s">
+      <c r="D1202" s="1" t="s">
         <v>3467</v>
-      </c>
-[...1 lines deleted...]
-        <v>3468</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="A1203" s="1" t="s">
+        <v>3468</v>
+      </c>
+      <c r="B1203" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1203" s="1" t="s">
         <v>3469</v>
       </c>
-      <c r="B1203" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1203" s="1" t="s">
+      <c r="D1203" s="1" t="s">
         <v>3470</v>
-      </c>
-[...1 lines deleted...]
-        <v>3471</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="A1204" s="1" t="s">
+        <v>3471</v>
+      </c>
+      <c r="B1204" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1204" s="1" t="s">
         <v>3472</v>
       </c>
-      <c r="B1204" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1204" s="1" t="s">
+      <c r="D1204" s="1" t="s">
         <v>3473</v>
-      </c>
-[...1 lines deleted...]
-        <v>3474</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="A1205" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="B1205" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1205" s="1" t="s">
         <v>3475</v>
       </c>
-      <c r="B1205" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1205" s="1" t="s">
+      <c r="D1205" s="1" t="s">
         <v>3476</v>
-      </c>
-[...1 lines deleted...]
-        <v>3477</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="A1206" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="B1206" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1206" s="1" t="s">
         <v>3478</v>
       </c>
-      <c r="B1206" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1206" s="1" t="s">
+      <c r="D1206" s="1" t="s">
         <v>3479</v>
-      </c>
-[...1 lines deleted...]
-        <v>3480</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
       <c r="A1207" s="1" t="s">
+        <v>3480</v>
+      </c>
+      <c r="B1207" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1207" s="1" t="s">
         <v>3481</v>
       </c>
-      <c r="B1207" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1207" s="1" t="s">
+      <c r="D1207" s="1" t="s">
         <v>3482</v>
-      </c>
-[...1 lines deleted...]
-        <v>3483</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="A1208" s="1" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B1208" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1208" s="1" t="s">
         <v>3484</v>
       </c>
-      <c r="B1208" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1208" s="1" t="s">
+      <c r="D1208" s="1" t="s">
         <v>3485</v>
-      </c>
-[...1 lines deleted...]
-        <v>3486</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209" s="1" t="s">
+        <v>3486</v>
+      </c>
+      <c r="B1209" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1209" s="1" t="s">
         <v>3487</v>
       </c>
-      <c r="B1209" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1209" s="1" t="s">
+      <c r="D1209" s="1" t="s">
         <v>3488</v>
-      </c>
-[...1 lines deleted...]
-        <v>3489</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210" s="1" t="s">
+        <v>3489</v>
+      </c>
+      <c r="B1210" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1210" s="1" t="s">
         <v>3490</v>
-      </c>
-[...4 lines deleted...]
-        <v>2445</v>
       </c>
       <c r="D1210" s="1" t="s">
         <v>3491</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" s="1" t="s">
-        <v>2441</v>
+        <v>3492</v>
       </c>
       <c r="B1211" s="1" t="s">
-        <v>245</v>
+        <v>5</v>
       </c>
       <c r="C1211" s="1" t="s">
-        <v>3492</v>
+        <v>3493</v>
       </c>
       <c r="D1211" s="1" t="s">
-        <v>3493</v>
+        <v>3494</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" s="1" t="s">
-        <v>3494</v>
+        <v>3495</v>
       </c>
       <c r="B1212" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1212" s="1" t="s">
-        <v>3495</v>
+        <v>3496</v>
       </c>
       <c r="D1212" s="1" t="s">
-        <v>3496</v>
+        <v>3497</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" s="1" t="s">
-        <v>3497</v>
+        <v>3498</v>
       </c>
       <c r="B1213" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1213" s="1" t="s">
-        <v>3498</v>
+        <v>3499</v>
       </c>
       <c r="D1213" s="1" t="s">
-        <v>3499</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" s="1" t="s">
-        <v>3500</v>
+        <v>3501</v>
       </c>
       <c r="B1214" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1214" s="1" t="s">
-        <v>3501</v>
+        <v>3502</v>
       </c>
       <c r="D1214" s="1" t="s">
-        <v>3502</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" s="1" t="s">
-        <v>3503</v>
+        <v>3504</v>
       </c>
       <c r="B1215" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1215" s="1" t="s">
-        <v>3504</v>
+        <v>3505</v>
       </c>
       <c r="D1215" s="1" t="s">
-        <v>3505</v>
+        <v>3506</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" s="1" t="s">
-        <v>3506</v>
+        <v>3507</v>
       </c>
       <c r="B1216" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1216" s="1" t="s">
-        <v>3507</v>
+        <v>3508</v>
       </c>
       <c r="D1216" s="1" t="s">
-        <v>3508</v>
+        <v>3509</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" s="1" t="s">
-        <v>3509</v>
+        <v>3510</v>
       </c>
       <c r="B1217" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1217" s="1" t="s">
-        <v>3510</v>
+        <v>3511</v>
       </c>
       <c r="D1217" s="1" t="s">
-        <v>3511</v>
+        <v>3512</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" s="1" t="s">
-        <v>3512</v>
+        <v>3513</v>
       </c>
       <c r="B1218" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1218" s="1" t="s">
-        <v>3513</v>
+        <v>3514</v>
       </c>
       <c r="D1218" s="1" t="s">
-        <v>3514</v>
+        <v>3515</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" s="1" t="s">
-        <v>3515</v>
+        <v>3516</v>
       </c>
       <c r="B1219" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1219" s="1" t="s">
-        <v>3516</v>
+        <v>3517</v>
       </c>
       <c r="D1219" s="1" t="s">
-        <v>3517</v>
+        <v>3518</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" s="1" t="s">
-        <v>3518</v>
+        <v>3519</v>
       </c>
       <c r="B1220" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1220" s="1" t="s">
-        <v>3519</v>
+        <v>3520</v>
       </c>
       <c r="D1220" s="1" t="s">
-        <v>3520</v>
+        <v>3521</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" s="1" t="s">
-        <v>3521</v>
+        <v>3522</v>
       </c>
       <c r="B1221" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1221" s="1" t="s">
-        <v>3522</v>
+        <v>2536</v>
       </c>
       <c r="D1221" s="1" t="s">
         <v>3523</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="B1222" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1222" s="1" t="s">
         <v>3524</v>
       </c>
-      <c r="B1222" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1222" s="1" t="s">
+      <c r="D1222" s="1" t="s">
         <v>3525</v>
-      </c>
-[...1 lines deleted...]
-        <v>3526</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="B1223" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1223" s="1" t="s">
         <v>3527</v>
       </c>
-      <c r="B1223" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1223" s="1" t="s">
+      <c r="D1223" s="1" t="s">
         <v>3528</v>
-      </c>
-[...1 lines deleted...]
-        <v>3529</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" s="1" t="s">
+        <v>3529</v>
+      </c>
+      <c r="B1224" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1224" s="1" t="s">
         <v>3530</v>
       </c>
-      <c r="B1224" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1224" s="1" t="s">
+      <c r="D1224" s="1" t="s">
         <v>3531</v>
-      </c>
-[...1 lines deleted...]
-        <v>3532</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" s="1" t="s">
+        <v>3532</v>
+      </c>
+      <c r="B1225" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1225" s="1" t="s">
         <v>3533</v>
       </c>
-      <c r="B1225" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1225" s="1" t="s">
+      <c r="D1225" s="1" t="s">
         <v>3534</v>
-      </c>
-[...1 lines deleted...]
-        <v>3535</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" s="1" t="s">
+        <v>3535</v>
+      </c>
+      <c r="B1226" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1226" s="1" t="s">
         <v>3536</v>
       </c>
-      <c r="B1226" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1226" s="1" t="s">
+      <c r="D1226" s="1" t="s">
         <v>3537</v>
-      </c>
-[...1 lines deleted...]
-        <v>3538</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" s="1" t="s">
+        <v>3538</v>
+      </c>
+      <c r="B1227" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1227" s="1" t="s">
         <v>3539</v>
       </c>
-      <c r="B1227" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1227" s="1" t="s">
+      <c r="D1227" s="1" t="s">
         <v>3540</v>
-      </c>
-[...1 lines deleted...]
-        <v>3541</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" s="1" t="s">
+        <v>3541</v>
+      </c>
+      <c r="B1228" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1228" s="1" t="s">
         <v>3542</v>
       </c>
-      <c r="B1228" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1228" s="1" t="s">
+      <c r="D1228" s="1" t="s">
         <v>3543</v>
-      </c>
-[...1 lines deleted...]
-        <v>3544</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" s="1" t="s">
+        <v>3544</v>
+      </c>
+      <c r="B1229" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1229" s="1" t="s">
         <v>3545</v>
       </c>
-      <c r="B1229" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1229" s="1" t="s">
+      <c r="D1229" s="1" t="s">
         <v>3546</v>
-      </c>
-[...1 lines deleted...]
-        <v>3547</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" s="1" t="s">
+        <v>3547</v>
+      </c>
+      <c r="B1230" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1230" s="1" t="s">
         <v>3548</v>
       </c>
-      <c r="B1230" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1230" s="1" t="s">
+      <c r="D1230" s="1" t="s">
         <v>3549</v>
-      </c>
-[...1 lines deleted...]
-        <v>3550</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" s="1" t="s">
+        <v>3550</v>
+      </c>
+      <c r="B1231" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1231" s="1" t="s">
         <v>3551</v>
       </c>
-      <c r="B1231" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1231" s="1" t="s">
+      <c r="D1231" s="1" t="s">
         <v>3552</v>
-      </c>
-[...1 lines deleted...]
-        <v>3553</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="B1232" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1232" s="1" t="s">
         <v>3554</v>
       </c>
-      <c r="B1232" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1232" s="1" t="s">
+      <c r="D1232" s="1" t="s">
         <v>3555</v>
-      </c>
-[...1 lines deleted...]
-        <v>3556</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" s="1" t="s">
+        <v>3556</v>
+      </c>
+      <c r="B1233" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1233" s="1" t="s">
         <v>3557</v>
       </c>
-      <c r="B1233" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1233" s="1" t="s">
+      <c r="D1233" s="1" t="s">
         <v>3558</v>
-      </c>
-[...1 lines deleted...]
-        <v>3559</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" s="1" t="s">
+        <v>3559</v>
+      </c>
+      <c r="B1234" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1234" s="1" t="s">
         <v>3560</v>
       </c>
-      <c r="B1234" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1234" s="1" t="s">
+      <c r="D1234" s="1" t="s">
         <v>3561</v>
-      </c>
-[...1 lines deleted...]
-        <v>3562</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" s="1" t="s">
+        <v>3562</v>
+      </c>
+      <c r="B1235" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1235" s="1" t="s">
         <v>3563</v>
       </c>
-      <c r="B1235" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1235" s="1" t="s">
+      <c r="D1235" s="1" t="s">
         <v>3564</v>
-      </c>
-[...1 lines deleted...]
-        <v>3565</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="B1236" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1236" s="1" t="s">
         <v>3566</v>
       </c>
-      <c r="B1236" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1236" s="1" t="s">
+      <c r="D1236" s="1" t="s">
         <v>3567</v>
-      </c>
-[...1 lines deleted...]
-        <v>3568</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" s="1" t="s">
+        <v>3568</v>
+      </c>
+      <c r="B1237" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1237" s="1" t="s">
         <v>3569</v>
       </c>
-      <c r="B1237" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1237" s="1" t="s">
+      <c r="D1237" s="1" t="s">
         <v>3570</v>
-      </c>
-[...1 lines deleted...]
-        <v>3571</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="B1238" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1238" s="1" t="s">
         <v>3572</v>
       </c>
-      <c r="B1238" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1238" s="1" t="s">
+      <c r="D1238" s="1" t="s">
         <v>3573</v>
-      </c>
-[...1 lines deleted...]
-        <v>3574</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" s="1" t="s">
+        <v>3574</v>
+      </c>
+      <c r="B1239" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1239" s="1" t="s">
         <v>3575</v>
       </c>
-      <c r="B1239" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1239" s="1" t="s">
+      <c r="D1239" s="1" t="s">
         <v>3576</v>
-      </c>
-[...1 lines deleted...]
-        <v>3577</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="B1240" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1240" s="1" t="s">
         <v>3578</v>
       </c>
-      <c r="B1240" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1240" s="1" t="s">
+      <c r="D1240" s="1" t="s">
         <v>3579</v>
-      </c>
-[...1 lines deleted...]
-        <v>3580</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" s="1" t="s">
+        <v>3580</v>
+      </c>
+      <c r="B1241" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1241" s="1" t="s">
         <v>3581</v>
       </c>
-      <c r="B1241" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1241" s="1" t="s">
+      <c r="D1241" s="1" t="s">
         <v>3582</v>
-      </c>
-[...1 lines deleted...]
-        <v>3583</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="B1242" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1242" s="1" t="s">
         <v>3584</v>
       </c>
-      <c r="B1242" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1242" s="1" t="s">
+      <c r="D1242" s="1" t="s">
         <v>3585</v>
-      </c>
-[...1 lines deleted...]
-        <v>3586</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" s="1" t="s">
+        <v>3586</v>
+      </c>
+      <c r="B1243" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1243" s="1" t="s">
         <v>3587</v>
-      </c>
-[...4 lines deleted...]
-        <v>3573</v>
       </c>
       <c r="D1243" s="1" t="s">
         <v>3588</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" s="1" t="s">
         <v>3589</v>
       </c>
       <c r="B1244" s="1" t="s">
-        <v>245</v>
+        <v>345</v>
       </c>
       <c r="C1244" s="1" t="s">
         <v>3590</v>
       </c>
       <c r="D1244" s="1" t="s">
         <v>3591</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" s="1" t="s">
         <v>3592</v>
       </c>
       <c r="B1245" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1245" s="1" t="s">
         <v>3593</v>
       </c>
       <c r="D1245" s="1" t="s">
         <v>3594</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" s="1" t="s">
         <v>3595</v>
       </c>
       <c r="B1246" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1246" s="1" t="s">
         <v>3596</v>
       </c>
       <c r="D1246" s="1" t="s">
         <v>3597</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" s="1" t="s">
         <v>3598</v>
       </c>
       <c r="B1247" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1247" s="1" t="s">
         <v>3599</v>
       </c>
       <c r="D1247" s="1" t="s">
         <v>3600</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" s="1" t="s">
         <v>3601</v>
       </c>
       <c r="B1248" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1248" s="1" t="s">
         <v>3602</v>
       </c>
       <c r="D1248" s="1" t="s">
         <v>3603</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" s="1" t="s">
         <v>3604</v>
       </c>
       <c r="B1249" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1249" s="1" t="s">
         <v>3605</v>
       </c>
       <c r="D1249" s="1" t="s">
         <v>3606</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" s="1" t="s">
         <v>3607</v>
       </c>
       <c r="B1250" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1250" s="1" t="s">
         <v>3608</v>
       </c>
       <c r="D1250" s="1" t="s">
         <v>3609</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" s="1" t="s">
         <v>3610</v>
       </c>
       <c r="B1251" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1251" s="1" t="s">
         <v>3611</v>
       </c>
       <c r="D1251" s="1" t="s">
         <v>3612</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" s="1" t="s">
         <v>3613</v>
       </c>
       <c r="B1252" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1252" s="1" t="s">
         <v>3614</v>
       </c>
       <c r="D1252" s="1" t="s">
         <v>3615</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" s="1" t="s">
         <v>3616</v>
       </c>
       <c r="B1253" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1253" s="1" t="s">
         <v>3617</v>
       </c>
       <c r="D1253" s="1" t="s">
         <v>3618</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" s="1" t="s">
         <v>3619</v>
       </c>
       <c r="B1254" s="1" t="s">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C1254" s="1" t="s">
+        <v>3605</v>
+      </c>
+      <c r="D1254" s="1" t="s">
         <v>3620</v>
-      </c>
-[...1 lines deleted...]
-        <v>3621</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" s="1" t="s">
+        <v>3621</v>
+      </c>
+      <c r="B1255" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1255" s="1" t="s">
         <v>3622</v>
       </c>
-      <c r="B1255" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1255" s="1" t="s">
+      <c r="D1255" s="1" t="s">
         <v>3623</v>
-      </c>
-[...1 lines deleted...]
-        <v>3624</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" s="1" t="s">
+        <v>3624</v>
+      </c>
+      <c r="B1256" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1256" s="1" t="s">
         <v>3625</v>
       </c>
-      <c r="B1256" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1256" s="1" t="s">
+      <c r="D1256" s="1" t="s">
         <v>3626</v>
-      </c>
-[...1 lines deleted...]
-        <v>3627</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" s="1" t="s">
+        <v>3627</v>
+      </c>
+      <c r="B1257" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1257" s="1" t="s">
         <v>3628</v>
       </c>
-      <c r="B1257" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1257" s="1" t="s">
+      <c r="D1257" s="1" t="s">
         <v>3629</v>
-      </c>
-[...1 lines deleted...]
-        <v>3630</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" s="1" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B1258" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1258" s="1" t="s">
         <v>3631</v>
       </c>
-      <c r="B1258" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1258" s="1" t="s">
+      <c r="D1258" s="1" t="s">
         <v>3632</v>
-      </c>
-[...1 lines deleted...]
-        <v>3633</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" s="1" t="s">
+        <v>3633</v>
+      </c>
+      <c r="B1259" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1259" s="1" t="s">
         <v>3634</v>
       </c>
-      <c r="B1259" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1259" s="1" t="s">
+      <c r="D1259" s="1" t="s">
         <v>3635</v>
-      </c>
-[...1 lines deleted...]
-        <v>3636</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" s="1" t="s">
+        <v>3636</v>
+      </c>
+      <c r="B1260" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1260" s="1" t="s">
         <v>3637</v>
       </c>
-      <c r="B1260" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1260" s="1" t="s">
+      <c r="D1260" s="1" t="s">
         <v>3638</v>
-      </c>
-[...1 lines deleted...]
-        <v>3639</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" s="1" t="s">
+        <v>3639</v>
+      </c>
+      <c r="B1261" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1261" s="1" t="s">
         <v>3640</v>
       </c>
-      <c r="B1261" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1261" s="1" t="s">
+      <c r="D1261" s="1" t="s">
         <v>3641</v>
-      </c>
-[...1 lines deleted...]
-        <v>3642</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
       <c r="A1262" s="1" t="s">
+        <v>3642</v>
+      </c>
+      <c r="B1262" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1262" s="1" t="s">
         <v>3643</v>
       </c>
-      <c r="B1262" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1262" s="1" t="s">
+      <c r="D1262" s="1" t="s">
         <v>3644</v>
-      </c>
-[...1 lines deleted...]
-        <v>3645</v>
       </c>
     </row>
     <row r="1263" spans="1:4">
       <c r="A1263" s="1" t="s">
+        <v>3645</v>
+      </c>
+      <c r="B1263" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1263" s="1" t="s">
         <v>3646</v>
       </c>
-      <c r="B1263" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1263" s="1" t="s">
+      <c r="D1263" s="1" t="s">
         <v>3647</v>
-      </c>
-[...1 lines deleted...]
-        <v>3648</v>
       </c>
     </row>
     <row r="1264" spans="1:4">
       <c r="A1264" s="1" t="s">
+        <v>3648</v>
+      </c>
+      <c r="B1264" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1264" s="1" t="s">
         <v>3649</v>
       </c>
-      <c r="B1264" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1264" s="1" t="s">
+      <c r="D1264" s="1" t="s">
         <v>3650</v>
-      </c>
-[...1 lines deleted...]
-        <v>3651</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
       <c r="A1265" s="1" t="s">
+        <v>3651</v>
+      </c>
+      <c r="B1265" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1265" s="1" t="s">
         <v>3652</v>
       </c>
-      <c r="B1265" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1265" s="1" t="s">
+      <c r="D1265" s="1" t="s">
         <v>3653</v>
-      </c>
-[...1 lines deleted...]
-        <v>3654</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
       <c r="A1266" s="1" t="s">
+        <v>3654</v>
+      </c>
+      <c r="B1266" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1266" s="1" t="s">
         <v>3655</v>
       </c>
-      <c r="B1266" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1266" s="1" t="s">
+      <c r="D1266" s="1" t="s">
         <v>3656</v>
-      </c>
-[...1 lines deleted...]
-        <v>3657</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="A1267" s="1" t="s">
+        <v>3657</v>
+      </c>
+      <c r="B1267" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1267" s="1" t="s">
         <v>3658</v>
       </c>
-      <c r="B1267" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1267" s="1" t="s">
+      <c r="D1267" s="1" t="s">
         <v>3659</v>
-      </c>
-[...1 lines deleted...]
-        <v>3660</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="A1268" s="1" t="s">
+        <v>3660</v>
+      </c>
+      <c r="B1268" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1268" s="1" t="s">
         <v>3661</v>
       </c>
-      <c r="B1268" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1268" s="1" t="s">
+      <c r="D1268" s="1" t="s">
         <v>3662</v>
-      </c>
-[...1 lines deleted...]
-        <v>3663</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="A1269" s="1" t="s">
+        <v>3663</v>
+      </c>
+      <c r="B1269" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1269" s="1" t="s">
         <v>3664</v>
       </c>
-      <c r="B1269" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1269" s="1" t="s">
+      <c r="D1269" s="1" t="s">
         <v>3665</v>
-      </c>
-[...1 lines deleted...]
-        <v>3666</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="A1270" s="1" t="s">
+        <v>3666</v>
+      </c>
+      <c r="B1270" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1270" s="1" t="s">
         <v>3667</v>
       </c>
-      <c r="B1270" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1270" s="1" t="s">
+      <c r="D1270" s="1" t="s">
         <v>3668</v>
-      </c>
-[...1 lines deleted...]
-        <v>3669</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
       <c r="A1271" s="1" t="s">
+        <v>3669</v>
+      </c>
+      <c r="B1271" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1271" s="1" t="s">
         <v>3670</v>
       </c>
-      <c r="B1271" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1271" s="1" t="s">
+      <c r="D1271" s="1" t="s">
         <v>3671</v>
-      </c>
-[...1 lines deleted...]
-        <v>3672</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
       <c r="A1272" s="1" t="s">
+        <v>3672</v>
+      </c>
+      <c r="B1272" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1272" s="1" t="s">
         <v>3673</v>
       </c>
-      <c r="B1272" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1272" s="1" t="s">
+      <c r="D1272" s="1" t="s">
         <v>3674</v>
-      </c>
-[...1 lines deleted...]
-        <v>3675</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
       <c r="A1273" s="1" t="s">
+        <v>3675</v>
+      </c>
+      <c r="B1273" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1273" s="1" t="s">
         <v>3676</v>
       </c>
-      <c r="B1273" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1273" s="1" t="s">
+      <c r="D1273" s="1" t="s">
         <v>3677</v>
-      </c>
-[...1 lines deleted...]
-        <v>3678</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="A1274" s="1" t="s">
+        <v>3678</v>
+      </c>
+      <c r="B1274" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1274" s="1" t="s">
         <v>3679</v>
       </c>
-      <c r="B1274" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1274" s="1" t="s">
+      <c r="D1274" s="1" t="s">
         <v>3680</v>
-      </c>
-[...1 lines deleted...]
-        <v>3681</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="B1275" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1275" s="1" t="s">
         <v>3682</v>
       </c>
-      <c r="B1275" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1275" s="1" t="s">
+      <c r="D1275" s="1" t="s">
         <v>3683</v>
-      </c>
-[...1 lines deleted...]
-        <v>3684</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="A1276" s="1" t="s">
+        <v>3684</v>
+      </c>
+      <c r="B1276" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1276" s="1" t="s">
         <v>3685</v>
       </c>
-      <c r="B1276" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1276" s="1" t="s">
+      <c r="D1276" s="1" t="s">
         <v>3686</v>
-      </c>
-[...1 lines deleted...]
-        <v>3687</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="A1277" s="1" t="s">
+        <v>3687</v>
+      </c>
+      <c r="B1277" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1277" s="1" t="s">
         <v>3688</v>
       </c>
-      <c r="B1277" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1277" s="1" t="s">
+      <c r="D1277" s="1" t="s">
         <v>3689</v>
-      </c>
-[...1 lines deleted...]
-        <v>3690</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="A1278" s="1" t="s">
+        <v>3690</v>
+      </c>
+      <c r="B1278" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1278" s="1" t="s">
         <v>3691</v>
       </c>
-      <c r="B1278" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1278" s="1" t="s">
+      <c r="D1278" s="1" t="s">
         <v>3692</v>
-      </c>
-[...1 lines deleted...]
-        <v>3693</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="A1279" s="1" t="s">
+        <v>3693</v>
+      </c>
+      <c r="B1279" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1279" s="1" t="s">
         <v>3694</v>
       </c>
-      <c r="B1279" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1279" s="1" t="s">
+      <c r="D1279" s="1" t="s">
         <v>3695</v>
-      </c>
-[...1 lines deleted...]
-        <v>3696</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="A1280" s="1" t="s">
+        <v>3696</v>
+      </c>
+      <c r="B1280" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1280" s="1" t="s">
         <v>3697</v>
-      </c>
-[...4 lines deleted...]
-        <v>3695</v>
       </c>
       <c r="D1280" s="1" t="s">
         <v>3698</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="A1281" s="1" t="s">
         <v>3699</v>
       </c>
       <c r="B1281" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1281" s="1" t="s">
         <v>3700</v>
       </c>
       <c r="D1281" s="1" t="s">
         <v>3701</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="A1282" s="1" t="s">
         <v>3702</v>
       </c>
       <c r="B1282" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1282" s="1" t="s">
         <v>3703</v>
       </c>
       <c r="D1282" s="1" t="s">
         <v>3704</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="A1283" s="1" t="s">
         <v>3705</v>
       </c>
       <c r="B1283" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1283" s="1"/>
+      <c r="C1283" s="1" t="s">
+        <v>3706</v>
+      </c>
       <c r="D1283" s="1" t="s">
-        <v>3706</v>
+        <v>3707</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
       <c r="A1284" s="1" t="s">
-        <v>3707</v>
+        <v>3708</v>
       </c>
       <c r="B1284" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1284" s="1" t="s">
-        <v>3703</v>
+        <v>3709</v>
       </c>
       <c r="D1284" s="1" t="s">
-        <v>3708</v>
+        <v>3710</v>
       </c>
     </row>
     <row r="1285" spans="1:4">
       <c r="A1285" s="1" t="s">
-        <v>3709</v>
+        <v>3711</v>
       </c>
       <c r="B1285" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1285" s="1" t="s">
-        <v>3710</v>
+        <v>3712</v>
       </c>
       <c r="D1285" s="1" t="s">
-        <v>3711</v>
+        <v>3713</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="A1286" s="1" t="s">
-        <v>3712</v>
+        <v>3714</v>
       </c>
       <c r="B1286" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1286" s="1" t="s">
-        <v>3713</v>
+        <v>3715</v>
       </c>
       <c r="D1286" s="1" t="s">
-        <v>3714</v>
+        <v>3716</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287" s="1" t="s">
-        <v>3715</v>
+        <v>3717</v>
       </c>
       <c r="B1287" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1287" s="1" t="s">
-        <v>3716</v>
+        <v>3718</v>
       </c>
       <c r="D1287" s="1" t="s">
-        <v>3717</v>
+        <v>3719</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288" s="1" t="s">
-        <v>3718</v>
+        <v>3720</v>
       </c>
       <c r="B1288" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1288" s="1" t="s">
-        <v>3719</v>
+        <v>3721</v>
       </c>
       <c r="D1288" s="1" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289" s="1" t="s">
-        <v>3721</v>
+        <v>3723</v>
       </c>
       <c r="B1289" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1289" s="1" t="s">
-        <v>3722</v>
+        <v>3724</v>
       </c>
       <c r="D1289" s="1" t="s">
-        <v>3723</v>
+        <v>3725</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" s="1" t="s">
-        <v>3724</v>
+        <v>3726</v>
       </c>
       <c r="B1290" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1290" s="1" t="s">
-        <v>3725</v>
+        <v>3727</v>
       </c>
       <c r="D1290" s="1" t="s">
-        <v>3726</v>
+        <v>3728</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" s="1" t="s">
+        <v>3729</v>
+      </c>
+      <c r="B1291" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1291" s="1" t="s">
         <v>3727</v>
       </c>
-      <c r="B1291" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1291" s="1" t="s">
-        <v>3729</v>
+        <v>3730</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" s="1" t="s">
-        <v>3730</v>
+        <v>3731</v>
       </c>
       <c r="B1292" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1292" s="1" t="s">
-        <v>3731</v>
+        <v>3732</v>
       </c>
       <c r="D1292" s="1" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" s="1" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="B1293" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1293" s="1" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="D1293" s="1" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" s="1" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="B1294" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1294" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1294" s="1"/>
       <c r="D1294" s="1" t="s">
         <v>3738</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" s="1" t="s">
         <v>3739</v>
       </c>
       <c r="B1295" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1295" s="1" t="s">
+        <v>3735</v>
+      </c>
+      <c r="D1295" s="1" t="s">
         <v>3740</v>
-      </c>
-[...1 lines deleted...]
-        <v>3741</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" s="1" t="s">
+        <v>3741</v>
+      </c>
+      <c r="B1296" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1296" s="1" t="s">
         <v>3742</v>
       </c>
-      <c r="B1296" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1296" s="1" t="s">
+      <c r="D1296" s="1" t="s">
         <v>3743</v>
-      </c>
-[...1 lines deleted...]
-        <v>3744</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" s="1" t="s">
+        <v>3744</v>
+      </c>
+      <c r="B1297" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1297" s="1" t="s">
         <v>3745</v>
       </c>
-      <c r="B1297" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1297" s="1" t="s">
+      <c r="D1297" s="1" t="s">
         <v>3746</v>
-      </c>
-[...1 lines deleted...]
-        <v>3747</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" s="1" t="s">
+        <v>3747</v>
+      </c>
+      <c r="B1298" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1298" s="1" t="s">
         <v>3748</v>
       </c>
-      <c r="B1298" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1298" s="1" t="s">
+      <c r="D1298" s="1" t="s">
         <v>3749</v>
-      </c>
-[...1 lines deleted...]
-        <v>3750</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" s="1" t="s">
+        <v>3750</v>
+      </c>
+      <c r="B1299" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1299" s="1" t="s">
         <v>3751</v>
       </c>
-      <c r="B1299" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1299" s="1" t="s">
+      <c r="D1299" s="1" t="s">
         <v>3752</v>
-      </c>
-[...1 lines deleted...]
-        <v>3753</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" s="1" t="s">
+        <v>3753</v>
+      </c>
+      <c r="B1300" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1300" s="1" t="s">
         <v>3754</v>
       </c>
-      <c r="B1300" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1300" s="1" t="s">
+      <c r="D1300" s="1" t="s">
         <v>3755</v>
-      </c>
-[...1 lines deleted...]
-        <v>3756</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" s="1" t="s">
+        <v>3756</v>
+      </c>
+      <c r="B1301" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1301" s="1" t="s">
         <v>3757</v>
       </c>
-      <c r="B1301" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1301" s="1" t="s">
+      <c r="D1301" s="1" t="s">
         <v>3758</v>
-      </c>
-[...1 lines deleted...]
-        <v>3759</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="A1302" s="1" t="s">
+        <v>3759</v>
+      </c>
+      <c r="B1302" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1302" s="1" t="s">
         <v>3760</v>
       </c>
-      <c r="B1302" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1302" s="1" t="s">
+      <c r="D1302" s="1" t="s">
         <v>3761</v>
-      </c>
-[...1 lines deleted...]
-        <v>3762</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="A1303" s="1" t="s">
+        <v>3762</v>
+      </c>
+      <c r="B1303" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1303" s="1" t="s">
         <v>3763</v>
       </c>
-      <c r="B1303" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1303" s="1" t="s">
+      <c r="D1303" s="1" t="s">
         <v>3764</v>
-      </c>
-[...1 lines deleted...]
-        <v>3765</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304" s="1" t="s">
+        <v>3765</v>
+      </c>
+      <c r="B1304" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1304" s="1" t="s">
         <v>3766</v>
       </c>
-      <c r="B1304" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1304" s="1" t="s">
+      <c r="D1304" s="1" t="s">
         <v>3767</v>
-      </c>
-[...1 lines deleted...]
-        <v>3768</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="A1305" s="1" t="s">
+        <v>3768</v>
+      </c>
+      <c r="B1305" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1305" s="1" t="s">
         <v>3769</v>
       </c>
-      <c r="B1305" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1305" s="1" t="s">
+      <c r="D1305" s="1" t="s">
         <v>3770</v>
-      </c>
-[...1 lines deleted...]
-        <v>3771</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
       <c r="A1306" s="1" t="s">
+        <v>3771</v>
+      </c>
+      <c r="B1306" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1306" s="1" t="s">
         <v>3772</v>
       </c>
-      <c r="B1306" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1306" s="1" t="s">
+      <c r="D1306" s="1" t="s">
         <v>3773</v>
-      </c>
-[...1 lines deleted...]
-        <v>3774</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="A1307" s="1" t="s">
+        <v>3774</v>
+      </c>
+      <c r="B1307" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1307" s="1" t="s">
         <v>3775</v>
       </c>
-      <c r="B1307" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1307" s="1" t="s">
+      <c r="D1307" s="1" t="s">
         <v>3776</v>
-      </c>
-[...1 lines deleted...]
-        <v>3777</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="A1308" s="1" t="s">
+        <v>3777</v>
+      </c>
+      <c r="B1308" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1308" s="1" t="s">
         <v>3778</v>
       </c>
-      <c r="B1308" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1308" s="1" t="s">
+      <c r="D1308" s="1" t="s">
         <v>3779</v>
-      </c>
-[...1 lines deleted...]
-        <v>3780</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
       <c r="A1309" s="1" t="s">
+        <v>3780</v>
+      </c>
+      <c r="B1309" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1309" s="1" t="s">
         <v>3781</v>
       </c>
-      <c r="B1309" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1309" s="1" t="s">
+      <c r="D1309" s="1" t="s">
         <v>3782</v>
-      </c>
-[...1 lines deleted...]
-        <v>3783</v>
       </c>
     </row>
     <row r="1310" spans="1:4">
       <c r="A1310" s="1" t="s">
+        <v>3783</v>
+      </c>
+      <c r="B1310" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1310" s="1" t="s">
         <v>3784</v>
       </c>
-      <c r="B1310" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1310" s="1" t="s">
+      <c r="D1310" s="1" t="s">
         <v>3785</v>
-      </c>
-[...1 lines deleted...]
-        <v>3786</v>
       </c>
     </row>
     <row r="1311" spans="1:4">
       <c r="A1311" s="1" t="s">
+        <v>3786</v>
+      </c>
+      <c r="B1311" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1311" s="1" t="s">
         <v>3787</v>
       </c>
-      <c r="B1311" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1311" s="1" t="s">
+      <c r="D1311" s="1" t="s">
         <v>3788</v>
-      </c>
-[...1 lines deleted...]
-        <v>3789</v>
       </c>
     </row>
     <row r="1312" spans="1:4">
       <c r="A1312" s="1" t="s">
+        <v>3789</v>
+      </c>
+      <c r="B1312" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1312" s="1" t="s">
         <v>3790</v>
       </c>
-      <c r="B1312" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1312" s="1" t="s">
+      <c r="D1312" s="1" t="s">
         <v>3791</v>
-      </c>
-[...1 lines deleted...]
-        <v>3792</v>
       </c>
     </row>
     <row r="1313" spans="1:4">
       <c r="A1313" s="1" t="s">
+        <v>3792</v>
+      </c>
+      <c r="B1313" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1313" s="1" t="s">
         <v>3793</v>
       </c>
-      <c r="B1313" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1313" s="1" t="s">
+      <c r="D1313" s="1" t="s">
         <v>3794</v>
-      </c>
-[...1 lines deleted...]
-        <v>3795</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="A1314" s="1" t="s">
+        <v>3795</v>
+      </c>
+      <c r="B1314" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1314" s="1" t="s">
         <v>3796</v>
       </c>
-      <c r="B1314" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1314" s="1" t="s">
+      <c r="D1314" s="1" t="s">
         <v>3797</v>
-      </c>
-[...1 lines deleted...]
-        <v>3798</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
       <c r="A1315" s="1" t="s">
+        <v>3798</v>
+      </c>
+      <c r="B1315" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1315" s="1" t="s">
         <v>3799</v>
       </c>
-      <c r="B1315" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1315" s="1" t="s">
+      <c r="D1315" s="1" t="s">
         <v>3800</v>
-      </c>
-[...1 lines deleted...]
-        <v>3801</v>
       </c>
     </row>
     <row r="1316" spans="1:4">
       <c r="A1316" s="1" t="s">
+        <v>3801</v>
+      </c>
+      <c r="B1316" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1316" s="1" t="s">
         <v>3802</v>
       </c>
-      <c r="B1316" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1316" s="1" t="s">
+      <c r="D1316" s="1" t="s">
         <v>3803</v>
-      </c>
-[...1 lines deleted...]
-        <v>3804</v>
       </c>
     </row>
     <row r="1317" spans="1:4">
       <c r="A1317" s="1" t="s">
+        <v>3804</v>
+      </c>
+      <c r="B1317" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1317" s="1" t="s">
         <v>3805</v>
       </c>
-      <c r="B1317" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1317" s="1" t="s">
+      <c r="D1317" s="1" t="s">
         <v>3806</v>
-      </c>
-[...1 lines deleted...]
-        <v>3807</v>
       </c>
     </row>
     <row r="1318" spans="1:4">
       <c r="A1318" s="1" t="s">
+        <v>3807</v>
+      </c>
+      <c r="B1318" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1318" s="1" t="s">
         <v>3808</v>
       </c>
-      <c r="B1318" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1318" s="1" t="s">
+      <c r="D1318" s="1" t="s">
         <v>3809</v>
-      </c>
-[...1 lines deleted...]
-        <v>3810</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
       <c r="A1319" s="1" t="s">
+        <v>3810</v>
+      </c>
+      <c r="B1319" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1319" s="1" t="s">
         <v>3811</v>
       </c>
-      <c r="B1319" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1319" s="1" t="s">
+      <c r="D1319" s="1" t="s">
         <v>3812</v>
-      </c>
-[...1 lines deleted...]
-        <v>3813</v>
       </c>
     </row>
     <row r="1320" spans="1:4">
       <c r="A1320" s="1" t="s">
+        <v>3813</v>
+      </c>
+      <c r="B1320" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1320" s="1" t="s">
         <v>3814</v>
       </c>
-      <c r="B1320" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1320" s="1" t="s">
+      <c r="D1320" s="1" t="s">
         <v>3815</v>
-      </c>
-[...1 lines deleted...]
-        <v>3816</v>
       </c>
     </row>
     <row r="1321" spans="1:4">
       <c r="A1321" s="1" t="s">
+        <v>3816</v>
+      </c>
+      <c r="B1321" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1321" s="1" t="s">
         <v>3817</v>
       </c>
-      <c r="B1321" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1321" s="1" t="s">
+      <c r="D1321" s="1" t="s">
         <v>3818</v>
-      </c>
-[...1 lines deleted...]
-        <v>3819</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="A1322" s="1" t="s">
+        <v>3819</v>
+      </c>
+      <c r="B1322" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1322" s="1" t="s">
         <v>3820</v>
       </c>
-      <c r="B1322" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1322" s="1" t="s">
+      <c r="D1322" s="1" t="s">
         <v>3821</v>
-      </c>
-[...1 lines deleted...]
-        <v>3822</v>
       </c>
     </row>
     <row r="1323" spans="1:4">
       <c r="A1323" s="1" t="s">
+        <v>3822</v>
+      </c>
+      <c r="B1323" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1323" s="1" t="s">
         <v>3823</v>
       </c>
-      <c r="B1323" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1323" s="1" t="s">
+      <c r="D1323" s="1" t="s">
         <v>3824</v>
-      </c>
-[...1 lines deleted...]
-        <v>3825</v>
       </c>
     </row>
     <row r="1324" spans="1:4">
       <c r="A1324" s="1" t="s">
+        <v>3825</v>
+      </c>
+      <c r="B1324" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1324" s="1" t="s">
         <v>3826</v>
       </c>
-      <c r="B1324" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1324" s="1" t="s">
+      <c r="D1324" s="1" t="s">
         <v>3827</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="1325" spans="1:4">
       <c r="A1325" s="1" t="s">
         <v>3828</v>
       </c>
       <c r="B1325" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1325" s="1" t="s">
         <v>3829</v>
       </c>
       <c r="D1325" s="1" t="s">
-        <v>277</v>
+        <v>3830</v>
       </c>
     </row>
     <row r="1326" spans="1:4">
       <c r="A1326" s="1" t="s">
-        <v>3830</v>
+        <v>3831</v>
       </c>
       <c r="B1326" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1326" s="1" t="s">
-        <v>3831</v>
+        <v>3832</v>
       </c>
       <c r="D1326" s="1" t="s">
-        <v>277</v>
+        <v>3833</v>
       </c>
     </row>
     <row r="1327" spans="1:4">
       <c r="A1327" s="1" t="s">
-        <v>3832</v>
+        <v>3834</v>
       </c>
       <c r="B1327" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1327" s="1" t="s">
-        <v>3833</v>
+        <v>3835</v>
       </c>
       <c r="D1327" s="1" t="s">
-        <v>277</v>
+        <v>3836</v>
       </c>
     </row>
     <row r="1328" spans="1:4">
       <c r="A1328" s="1" t="s">
-        <v>3834</v>
+        <v>3837</v>
       </c>
       <c r="B1328" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1328" s="1" t="s">
-        <v>3835</v>
+        <v>3838</v>
       </c>
       <c r="D1328" s="1" t="s">
-        <v>277</v>
+        <v>3839</v>
       </c>
     </row>
     <row r="1329" spans="1:4">
       <c r="A1329" s="1" t="s">
-        <v>3836</v>
+        <v>3840</v>
       </c>
       <c r="B1329" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1329" s="1" t="s">
-        <v>3837</v>
+        <v>3841</v>
       </c>
       <c r="D1329" s="1" t="s">
-        <v>277</v>
+        <v>3842</v>
       </c>
     </row>
     <row r="1330" spans="1:4">
       <c r="A1330" s="1" t="s">
-        <v>3838</v>
+        <v>3843</v>
       </c>
       <c r="B1330" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1330" s="1" t="s">
-        <v>3839</v>
+        <v>3844</v>
       </c>
       <c r="D1330" s="1" t="s">
-        <v>277</v>
+        <v>3845</v>
       </c>
     </row>
     <row r="1331" spans="1:4">
       <c r="A1331" s="1" t="s">
-        <v>3840</v>
+        <v>3846</v>
       </c>
       <c r="B1331" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1331" s="1" t="s">
-        <v>3841</v>
+        <v>3847</v>
       </c>
       <c r="D1331" s="1" t="s">
-        <v>277</v>
+        <v>3848</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="A1332" s="1" t="s">
-        <v>3842</v>
+        <v>3849</v>
       </c>
       <c r="B1332" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1332" s="1" t="s">
-        <v>3843</v>
+        <v>3850</v>
       </c>
       <c r="D1332" s="1" t="s">
-        <v>277</v>
+        <v>3851</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="A1333" s="1" t="s">
-        <v>3844</v>
+        <v>3852</v>
       </c>
       <c r="B1333" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1333" s="1" t="s">
-        <v>3845</v>
+        <v>3853</v>
       </c>
       <c r="D1333" s="1" t="s">
-        <v>277</v>
+        <v>3854</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" s="1" t="s">
-        <v>3846</v>
+        <v>3855</v>
       </c>
       <c r="B1334" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1334" s="1" t="s">
-        <v>3847</v>
+        <v>3856</v>
       </c>
       <c r="D1334" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" s="1" t="s">
-        <v>3848</v>
+        <v>3857</v>
       </c>
       <c r="B1335" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1335" s="1" t="s">
-        <v>3849</v>
+        <v>3858</v>
       </c>
       <c r="D1335" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" s="1" t="s">
-        <v>3850</v>
+        <v>3859</v>
       </c>
       <c r="B1336" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1336" s="1" t="s">
-        <v>3851</v>
+        <v>3860</v>
       </c>
       <c r="D1336" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" s="1" t="s">
-        <v>3852</v>
+        <v>3861</v>
       </c>
       <c r="B1337" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1337" s="1" t="s">
-        <v>3853</v>
+        <v>3862</v>
       </c>
       <c r="D1337" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" s="1" t="s">
-        <v>3854</v>
+        <v>3863</v>
       </c>
       <c r="B1338" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1338" s="1" t="s">
-        <v>3855</v>
+        <v>3864</v>
       </c>
       <c r="D1338" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" s="1" t="s">
-        <v>3856</v>
+        <v>3865</v>
       </c>
       <c r="B1339" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1339" s="1" t="s">
-        <v>3857</v>
+        <v>3866</v>
       </c>
       <c r="D1339" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" s="1" t="s">
-        <v>3858</v>
+        <v>3867</v>
       </c>
       <c r="B1340" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1340" s="1" t="s">
-        <v>3859</v>
+        <v>3868</v>
       </c>
       <c r="D1340" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" s="1" t="s">
-        <v>3860</v>
+        <v>3869</v>
       </c>
       <c r="B1341" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1341" s="1" t="s">
-        <v>3861</v>
+        <v>3870</v>
       </c>
       <c r="D1341" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342" s="1" t="s">
-        <v>3862</v>
+        <v>3871</v>
       </c>
       <c r="B1342" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1342" s="1" t="s">
-        <v>3863</v>
+        <v>3872</v>
       </c>
       <c r="D1342" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" s="1" t="s">
-        <v>3864</v>
+        <v>3873</v>
       </c>
       <c r="B1343" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1343" s="1" t="s">
-        <v>3865</v>
+        <v>3874</v>
       </c>
       <c r="D1343" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" s="1" t="s">
-        <v>3866</v>
+        <v>3875</v>
       </c>
       <c r="B1344" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1344" s="1" t="s">
-        <v>3867</v>
+        <v>3876</v>
       </c>
       <c r="D1344" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" s="1" t="s">
-        <v>3868</v>
+        <v>3877</v>
       </c>
       <c r="B1345" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1345" s="1" t="s">
-        <v>3869</v>
+        <v>3878</v>
       </c>
       <c r="D1345" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" s="1" t="s">
-        <v>3870</v>
+        <v>3879</v>
       </c>
       <c r="B1346" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1346" s="1" t="s">
-        <v>3871</v>
+        <v>3880</v>
       </c>
       <c r="D1346" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" s="1" t="s">
-        <v>3872</v>
+        <v>3881</v>
       </c>
       <c r="B1347" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1347" s="1" t="s">
-        <v>3873</v>
+        <v>3882</v>
       </c>
       <c r="D1347" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348" s="1" t="s">
-        <v>3874</v>
+        <v>3883</v>
       </c>
       <c r="B1348" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1348" s="1" t="s">
-        <v>3875</v>
+        <v>3884</v>
       </c>
       <c r="D1348" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" s="1" t="s">
-        <v>3876</v>
+        <v>3885</v>
       </c>
       <c r="B1349" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1349" s="1" t="s">
-        <v>3877</v>
+        <v>3886</v>
       </c>
       <c r="D1349" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" s="1" t="s">
-        <v>3878</v>
+        <v>3887</v>
       </c>
       <c r="B1350" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1350" s="1" t="s">
-        <v>3879</v>
+        <v>3888</v>
       </c>
       <c r="D1350" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" s="1" t="s">
-        <v>3880</v>
+        <v>3889</v>
       </c>
       <c r="B1351" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1351" s="1" t="s">
-        <v>3881</v>
+        <v>3890</v>
       </c>
       <c r="D1351" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" s="1" t="s">
-        <v>3882</v>
+        <v>3891</v>
       </c>
       <c r="B1352" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1352" s="1" t="s">
-        <v>3883</v>
+        <v>3892</v>
       </c>
       <c r="D1352" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" s="1" t="s">
-        <v>3884</v>
+        <v>3893</v>
       </c>
       <c r="B1353" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1353" s="1" t="s">
-        <v>3885</v>
+        <v>3894</v>
       </c>
       <c r="D1353" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" s="1" t="s">
-        <v>3886</v>
+        <v>3895</v>
       </c>
       <c r="B1354" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1354" s="1" t="s">
-        <v>3887</v>
+        <v>3896</v>
       </c>
       <c r="D1354" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" s="1" t="s">
-        <v>3888</v>
+        <v>3897</v>
       </c>
       <c r="B1355" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1355" s="1" t="s">
-        <v>3889</v>
+        <v>3898</v>
       </c>
       <c r="D1355" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" s="1" t="s">
-        <v>3890</v>
+        <v>3899</v>
       </c>
       <c r="B1356" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1356" s="1" t="s">
-        <v>3891</v>
+        <v>3900</v>
       </c>
       <c r="D1356" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" s="1" t="s">
-        <v>3892</v>
+        <v>3901</v>
       </c>
       <c r="B1357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1357" s="1" t="s">
-        <v>3893</v>
+        <v>3902</v>
       </c>
       <c r="D1357" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" s="1" t="s">
-        <v>3894</v>
+        <v>3903</v>
       </c>
       <c r="B1358" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1358" s="1" t="s">
-        <v>3895</v>
+        <v>3904</v>
       </c>
       <c r="D1358" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" s="1" t="s">
-        <v>3896</v>
+        <v>3905</v>
       </c>
       <c r="B1359" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1359" s="1" t="s">
-        <v>3897</v>
+        <v>3906</v>
       </c>
       <c r="D1359" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" s="1" t="s">
-        <v>3898</v>
+        <v>3907</v>
       </c>
       <c r="B1360" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1360" s="1" t="s">
-        <v>3899</v>
+        <v>3908</v>
       </c>
       <c r="D1360" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" s="1" t="s">
-        <v>3900</v>
+        <v>3909</v>
       </c>
       <c r="B1361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1361" s="1" t="s">
-        <v>3901</v>
+        <v>3910</v>
       </c>
       <c r="D1361" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362" s="1" t="s">
-        <v>3902</v>
+        <v>3911</v>
       </c>
       <c r="B1362" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1362" s="1" t="s">
-        <v>3903</v>
+        <v>3912</v>
       </c>
       <c r="D1362" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" s="1" t="s">
-        <v>3904</v>
+        <v>3913</v>
       </c>
       <c r="B1363" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1363" s="1" t="s">
-        <v>3905</v>
+        <v>3914</v>
       </c>
       <c r="D1363" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" s="1" t="s">
-        <v>3906</v>
+        <v>3915</v>
       </c>
       <c r="B1364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1364" s="1" t="s">
-        <v>3907</v>
+        <v>3916</v>
       </c>
       <c r="D1364" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" s="1" t="s">
-        <v>3908</v>
+        <v>3917</v>
       </c>
       <c r="B1365" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1365" s="1" t="s">
-        <v>3909</v>
+        <v>3918</v>
       </c>
       <c r="D1365" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" s="1" t="s">
-        <v>3910</v>
+        <v>3919</v>
       </c>
       <c r="B1366" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1366" s="1" t="s">
-        <v>3911</v>
+        <v>3920</v>
       </c>
       <c r="D1366" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" s="1" t="s">
-        <v>3912</v>
+        <v>3921</v>
       </c>
       <c r="B1367" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1367" s="1" t="s">
-        <v>3913</v>
+        <v>3922</v>
       </c>
       <c r="D1367" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" s="1" t="s">
-        <v>3914</v>
+        <v>3923</v>
       </c>
       <c r="B1368" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1368" s="1" t="s">
-        <v>3915</v>
+        <v>3924</v>
       </c>
       <c r="D1368" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" s="1" t="s">
-        <v>3916</v>
+        <v>3925</v>
       </c>
       <c r="B1369" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1369" s="1" t="s">
-        <v>3917</v>
+        <v>3926</v>
       </c>
       <c r="D1369" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" s="1" t="s">
-        <v>3918</v>
+        <v>3927</v>
       </c>
       <c r="B1370" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1370" s="1" t="s">
-        <v>3919</v>
+        <v>3928</v>
       </c>
       <c r="D1370" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" s="1" t="s">
-        <v>3920</v>
+        <v>3929</v>
       </c>
       <c r="B1371" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1371" s="1" t="s">
-        <v>3921</v>
+        <v>3930</v>
       </c>
       <c r="D1371" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" s="1" t="s">
-        <v>3922</v>
+        <v>3931</v>
       </c>
       <c r="B1372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1372" s="1" t="s">
-        <v>3923</v>
+        <v>3932</v>
       </c>
       <c r="D1372" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" s="1" t="s">
-        <v>3924</v>
+        <v>3933</v>
       </c>
       <c r="B1373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1373" s="1" t="s">
-        <v>3925</v>
+        <v>3934</v>
       </c>
       <c r="D1373" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" s="1" t="s">
-        <v>3926</v>
+        <v>3935</v>
       </c>
       <c r="B1374" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1374" s="1" t="s">
-        <v>3927</v>
+        <v>3936</v>
       </c>
       <c r="D1374" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" s="1" t="s">
-        <v>3928</v>
+        <v>3937</v>
       </c>
       <c r="B1375" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1375" s="1" t="s">
-        <v>3929</v>
+        <v>3938</v>
       </c>
       <c r="D1375" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" s="1" t="s">
-        <v>3930</v>
+        <v>3939</v>
       </c>
       <c r="B1376" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1376" s="1" t="s">
-        <v>3931</v>
+        <v>3940</v>
       </c>
       <c r="D1376" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" s="1" t="s">
-        <v>3932</v>
+        <v>3941</v>
       </c>
       <c r="B1377" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1377" s="1" t="s">
-        <v>3933</v>
+        <v>3942</v>
       </c>
       <c r="D1377" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" s="1" t="s">
-        <v>3934</v>
+        <v>3943</v>
       </c>
       <c r="B1378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1378" s="1" t="s">
-        <v>3935</v>
+        <v>3944</v>
       </c>
       <c r="D1378" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" s="1" t="s">
-        <v>3936</v>
+        <v>3945</v>
       </c>
       <c r="B1379" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1379" s="1" t="s">
-        <v>3937</v>
+        <v>3946</v>
       </c>
       <c r="D1379" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" s="1" t="s">
-        <v>3938</v>
+        <v>3947</v>
       </c>
       <c r="B1380" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1380" s="1" t="s">
-        <v>3939</v>
+        <v>3948</v>
       </c>
       <c r="D1380" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" s="1" t="s">
-        <v>3940</v>
+        <v>3949</v>
       </c>
       <c r="B1381" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1381" s="1" t="s">
-        <v>3941</v>
+        <v>3950</v>
       </c>
       <c r="D1381" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" s="1" t="s">
-        <v>3942</v>
+        <v>3951</v>
       </c>
       <c r="B1382" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1382" s="1" t="s">
-        <v>3943</v>
+        <v>3952</v>
       </c>
       <c r="D1382" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" s="1" t="s">
-        <v>3944</v>
+        <v>3953</v>
       </c>
       <c r="B1383" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1383" s="1" t="s">
-        <v>3945</v>
+        <v>3954</v>
       </c>
       <c r="D1383" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" s="1" t="s">
-        <v>3946</v>
+        <v>3955</v>
       </c>
       <c r="B1384" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1384" s="1" t="s">
-        <v>3947</v>
+        <v>3956</v>
       </c>
       <c r="D1384" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" s="1" t="s">
-        <v>3948</v>
+        <v>3957</v>
       </c>
       <c r="B1385" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1385" s="1" t="s">
-        <v>3949</v>
+        <v>3958</v>
       </c>
       <c r="D1385" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" s="1" t="s">
-        <v>3950</v>
+        <v>3959</v>
       </c>
       <c r="B1386" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1386" s="1" t="s">
-        <v>3951</v>
+        <v>3960</v>
       </c>
       <c r="D1386" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" s="1" t="s">
-        <v>3952</v>
+        <v>3961</v>
       </c>
       <c r="B1387" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1387" s="1" t="s">
-        <v>3953</v>
+        <v>3962</v>
       </c>
       <c r="D1387" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" s="1" t="s">
-        <v>3954</v>
+        <v>3963</v>
       </c>
       <c r="B1388" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1388" s="1" t="s">
-        <v>3955</v>
+        <v>3964</v>
       </c>
       <c r="D1388" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" s="1" t="s">
-        <v>3956</v>
+        <v>3965</v>
       </c>
       <c r="B1389" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1389" s="1" t="s">
-        <v>3957</v>
+        <v>3966</v>
       </c>
       <c r="D1389" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" s="1" t="s">
-        <v>3958</v>
+        <v>3967</v>
       </c>
       <c r="B1390" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1390" s="1" t="s">
-        <v>3959</v>
+        <v>3968</v>
       </c>
       <c r="D1390" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" s="1" t="s">
-        <v>3960</v>
+        <v>3969</v>
       </c>
       <c r="B1391" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1391" s="1" t="s">
-        <v>3961</v>
+        <v>3970</v>
       </c>
       <c r="D1391" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" s="1" t="s">
-        <v>3962</v>
+        <v>3971</v>
       </c>
       <c r="B1392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1392" s="1" t="s">
-        <v>3963</v>
+        <v>3972</v>
       </c>
       <c r="D1392" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" s="1" t="s">
-        <v>3964</v>
+        <v>3973</v>
       </c>
       <c r="B1393" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1393" s="1" t="s">
-        <v>3965</v>
+        <v>3974</v>
       </c>
       <c r="D1393" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" s="1" t="s">
-        <v>3966</v>
+        <v>3975</v>
       </c>
       <c r="B1394" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1394" s="1" t="s">
-        <v>3967</v>
+        <v>3976</v>
       </c>
       <c r="D1394" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" s="1" t="s">
-        <v>3968</v>
+        <v>3977</v>
       </c>
       <c r="B1395" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1395" s="1" t="s">
-        <v>3969</v>
+        <v>3978</v>
       </c>
       <c r="D1395" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" s="1" t="s">
-        <v>3970</v>
+        <v>3979</v>
       </c>
       <c r="B1396" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1396" s="1" t="s">
-        <v>3971</v>
+        <v>3980</v>
       </c>
       <c r="D1396" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" s="1" t="s">
-        <v>3972</v>
+        <v>3981</v>
       </c>
       <c r="B1397" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1397" s="1" t="s">
-        <v>3973</v>
+        <v>3982</v>
       </c>
       <c r="D1397" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" s="1" t="s">
-        <v>3974</v>
+        <v>3983</v>
       </c>
       <c r="B1398" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1398" s="1" t="s">
-        <v>3975</v>
+        <v>3984</v>
       </c>
       <c r="D1398" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" s="1" t="s">
-        <v>3976</v>
+        <v>3985</v>
       </c>
       <c r="B1399" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1399" s="1" t="s">
-        <v>3977</v>
+        <v>3986</v>
       </c>
       <c r="D1399" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" s="1" t="s">
-        <v>3978</v>
+        <v>3987</v>
       </c>
       <c r="B1400" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1400" s="1" t="s">
-        <v>3979</v>
+        <v>3988</v>
       </c>
       <c r="D1400" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" s="1" t="s">
-        <v>3980</v>
+        <v>3989</v>
       </c>
       <c r="B1401" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1401" s="1" t="s">
-        <v>3981</v>
+        <v>3990</v>
       </c>
       <c r="D1401" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" s="1" t="s">
-        <v>3982</v>
+        <v>3991</v>
       </c>
       <c r="B1402" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1402" s="1" t="s">
-        <v>3983</v>
+        <v>3992</v>
       </c>
       <c r="D1402" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" s="1" t="s">
-        <v>3984</v>
+        <v>3993</v>
       </c>
       <c r="B1403" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1403" s="1" t="s">
-        <v>3985</v>
+        <v>3994</v>
       </c>
       <c r="D1403" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" s="1" t="s">
-        <v>3986</v>
+        <v>3995</v>
       </c>
       <c r="B1404" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1404" s="1" t="s">
-        <v>3987</v>
+        <v>3996</v>
       </c>
       <c r="D1404" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" s="1" t="s">
-        <v>3988</v>
+        <v>3997</v>
       </c>
       <c r="B1405" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1405" s="1" t="s">
-        <v>3989</v>
+        <v>3998</v>
       </c>
       <c r="D1405" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" s="1" t="s">
-        <v>3990</v>
+        <v>3999</v>
       </c>
       <c r="B1406" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1406" s="1" t="s">
-        <v>3991</v>
+        <v>4000</v>
       </c>
       <c r="D1406" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" s="1" t="s">
-        <v>3992</v>
+        <v>4001</v>
       </c>
       <c r="B1407" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1407" s="1" t="s">
-        <v>3993</v>
+        <v>4002</v>
       </c>
       <c r="D1407" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" s="1" t="s">
-        <v>3994</v>
+        <v>4003</v>
       </c>
       <c r="B1408" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1408" s="1" t="s">
-        <v>3995</v>
+        <v>4004</v>
       </c>
       <c r="D1408" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" s="1" t="s">
-        <v>3996</v>
+        <v>4005</v>
       </c>
       <c r="B1409" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1409" s="1" t="s">
-        <v>3997</v>
+        <v>4006</v>
       </c>
       <c r="D1409" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" s="1" t="s">
-        <v>3998</v>
+        <v>4007</v>
       </c>
       <c r="B1410" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1410" s="1" t="s">
-        <v>3999</v>
+        <v>4008</v>
       </c>
       <c r="D1410" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" s="1" t="s">
-        <v>4000</v>
+        <v>4009</v>
       </c>
       <c r="B1411" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1411" s="1" t="s">
-        <v>4001</v>
+        <v>4010</v>
       </c>
       <c r="D1411" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" s="1" t="s">
-        <v>4002</v>
+        <v>4011</v>
       </c>
       <c r="B1412" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1412" s="1" t="s">
-        <v>4003</v>
+        <v>4012</v>
       </c>
       <c r="D1412" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" s="1" t="s">
-        <v>4004</v>
+        <v>4013</v>
       </c>
       <c r="B1413" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1413" s="1" t="s">
-        <v>4005</v>
+        <v>4014</v>
       </c>
       <c r="D1413" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" s="1" t="s">
-        <v>4006</v>
+        <v>4015</v>
       </c>
       <c r="B1414" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1414" s="1" t="s">
-        <v>4007</v>
+        <v>4016</v>
       </c>
       <c r="D1414" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" s="1" t="s">
-        <v>4008</v>
+        <v>4017</v>
       </c>
       <c r="B1415" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1415" s="1" t="s">
-        <v>4009</v>
+        <v>4018</v>
       </c>
       <c r="D1415" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" s="1" t="s">
-        <v>4010</v>
+        <v>4019</v>
       </c>
       <c r="B1416" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1416" s="1" t="s">
-        <v>4011</v>
+        <v>4020</v>
       </c>
       <c r="D1416" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" s="1" t="s">
-        <v>4012</v>
+        <v>4021</v>
       </c>
       <c r="B1417" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1417" s="1" t="s">
-        <v>4013</v>
+        <v>4022</v>
       </c>
       <c r="D1417" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" s="1" t="s">
-        <v>4014</v>
+        <v>4023</v>
       </c>
       <c r="B1418" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1418" s="1" t="s">
-        <v>4015</v>
+        <v>4024</v>
       </c>
       <c r="D1418" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" s="1" t="s">
-        <v>4016</v>
+        <v>4025</v>
       </c>
       <c r="B1419" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1419" s="1" t="s">
-        <v>4017</v>
+        <v>4026</v>
       </c>
       <c r="D1419" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" s="1" t="s">
-        <v>4018</v>
+        <v>4027</v>
       </c>
       <c r="B1420" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1420" s="1" t="s">
-        <v>4019</v>
+        <v>4028</v>
       </c>
       <c r="D1420" s="1" t="s">
-        <v>277</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421" s="1" t="s">
-        <v>4020</v>
+        <v>4029</v>
       </c>
       <c r="B1421" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1421" s="1" t="s">
-        <v>4021</v>
+        <v>4030</v>
       </c>
       <c r="D1421" s="1" t="s">
-        <v>4022</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422" s="1" t="s">
-        <v>4023</v>
+        <v>4031</v>
       </c>
       <c r="B1422" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1422" s="1" t="s">
-        <v>4024</v>
+        <v>4032</v>
       </c>
       <c r="D1422" s="1" t="s">
-        <v>4025</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" s="1" t="s">
-        <v>4026</v>
+        <v>4033</v>
       </c>
       <c r="B1423" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1423" s="1" t="s">
-        <v>4027</v>
+        <v>4034</v>
       </c>
       <c r="D1423" s="1" t="s">
-        <v>4028</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" s="1" t="s">
-        <v>4029</v>
+        <v>4035</v>
       </c>
       <c r="B1424" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1424" s="1" t="s">
-        <v>4030</v>
+        <v>4036</v>
       </c>
       <c r="D1424" s="1" t="s">
-        <v>4031</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" s="1" t="s">
-        <v>4032</v>
+        <v>4037</v>
       </c>
       <c r="B1425" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1425" s="1" t="s">
-        <v>4033</v>
+        <v>4038</v>
       </c>
       <c r="D1425" s="1" t="s">
-        <v>4034</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1426" spans="1:4">
       <c r="A1426" s="1" t="s">
-        <v>4035</v>
+        <v>4039</v>
       </c>
       <c r="B1426" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1426" s="1" t="s">
-        <v>4036</v>
+        <v>4040</v>
       </c>
       <c r="D1426" s="1" t="s">
-        <v>4037</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1427" spans="1:4">
       <c r="A1427" s="1" t="s">
-        <v>4038</v>
+        <v>4041</v>
       </c>
       <c r="B1427" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1427" s="1" t="s">
-        <v>4039</v>
+        <v>4042</v>
       </c>
       <c r="D1427" s="1" t="s">
-        <v>4040</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1428" spans="1:4">
       <c r="A1428" s="1" t="s">
-        <v>4041</v>
+        <v>4043</v>
       </c>
       <c r="B1428" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1428" s="1" t="s">
-        <v>4042</v>
+        <v>4044</v>
       </c>
       <c r="D1428" s="1" t="s">
-        <v>4043</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1429" spans="1:4">
       <c r="A1429" s="1" t="s">
-        <v>4044</v>
+        <v>4045</v>
       </c>
       <c r="B1429" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1429" s="1" t="s">
-        <v>4045</v>
+        <v>4046</v>
       </c>
       <c r="D1429" s="1" t="s">
-        <v>4046</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1430" spans="1:4">
       <c r="A1430" s="1" t="s">
         <v>4047</v>
       </c>
       <c r="B1430" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1430" s="1" t="s">
         <v>4048</v>
       </c>
       <c r="D1430" s="1" t="s">
-        <v>4049</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1431" spans="1:4">
       <c r="A1431" s="1" t="s">
+        <v>4049</v>
+      </c>
+      <c r="B1431" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1431" s="1" t="s">
         <v>4050</v>
       </c>
-      <c r="B1431" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1431" s="1" t="s">
+      <c r="D1431" s="1" t="s">
         <v>4051</v>
-      </c>
-[...1 lines deleted...]
-        <v>4052</v>
       </c>
     </row>
     <row r="1432" spans="1:4">
       <c r="A1432" s="1" t="s">
+        <v>4052</v>
+      </c>
+      <c r="B1432" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1432" s="1" t="s">
         <v>4053</v>
       </c>
-      <c r="B1432" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1432" s="1" t="s">
+      <c r="D1432" s="1" t="s">
         <v>4054</v>
-      </c>
-[...1 lines deleted...]
-        <v>4055</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="A1433" s="1" t="s">
+        <v>4055</v>
+      </c>
+      <c r="B1433" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1433" s="1" t="s">
         <v>4056</v>
       </c>
-      <c r="B1433" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1433" s="1" t="s">
+      <c r="D1433" s="1" t="s">
         <v>4057</v>
-      </c>
-[...1 lines deleted...]
-        <v>4058</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="A1434" s="1" t="s">
+        <v>4058</v>
+      </c>
+      <c r="B1434" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1434" s="1" t="s">
         <v>4059</v>
       </c>
-      <c r="B1434" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1434" s="1" t="s">
+      <c r="D1434" s="1" t="s">
         <v>4060</v>
-      </c>
-[...1 lines deleted...]
-        <v>4061</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435" s="1" t="s">
+        <v>4061</v>
+      </c>
+      <c r="B1435" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1435" s="1" t="s">
         <v>4062</v>
       </c>
-      <c r="B1435" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1435" s="1" t="s">
+      <c r="D1435" s="1" t="s">
         <v>4063</v>
-      </c>
-[...1 lines deleted...]
-        <v>4064</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436" s="1" t="s">
+        <v>4064</v>
+      </c>
+      <c r="B1436" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1436" s="1" t="s">
         <v>4065</v>
       </c>
-      <c r="B1436" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1436" s="1" t="s">
+      <c r="D1436" s="1" t="s">
         <v>4066</v>
-      </c>
-[...1 lines deleted...]
-        <v>4067</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437" s="1" t="s">
+        <v>4067</v>
+      </c>
+      <c r="B1437" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1437" s="1" t="s">
         <v>4068</v>
       </c>
-      <c r="B1437" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1437" s="1" t="s">
+      <c r="D1437" s="1" t="s">
         <v>4069</v>
-      </c>
-[...1 lines deleted...]
-        <v>4070</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438" s="1" t="s">
+        <v>4070</v>
+      </c>
+      <c r="B1438" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1438" s="1" t="s">
         <v>4071</v>
       </c>
-      <c r="B1438" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1438" s="1" t="s">
+      <c r="D1438" s="1" t="s">
         <v>4072</v>
-      </c>
-[...1 lines deleted...]
-        <v>4073</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="A1439" s="1" t="s">
+        <v>4073</v>
+      </c>
+      <c r="B1439" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1439" s="1" t="s">
         <v>4074</v>
       </c>
-      <c r="B1439" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1439" s="1" t="s">
+      <c r="D1439" s="1" t="s">
         <v>4075</v>
-      </c>
-[...1 lines deleted...]
-        <v>4076</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="A1440" s="1" t="s">
+        <v>4076</v>
+      </c>
+      <c r="B1440" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1440" s="1" t="s">
         <v>4077</v>
       </c>
-      <c r="B1440" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1440" s="1" t="s">
+      <c r="D1440" s="1" t="s">
         <v>4078</v>
-      </c>
-[...1 lines deleted...]
-        <v>4079</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="A1441" s="1" t="s">
+        <v>4079</v>
+      </c>
+      <c r="B1441" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1441" s="1" t="s">
         <v>4080</v>
       </c>
-      <c r="B1441" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1441" s="1" t="s">
+      <c r="D1441" s="1" t="s">
         <v>4081</v>
-      </c>
-[...1 lines deleted...]
-        <v>4082</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442" s="1" t="s">
+        <v>4082</v>
+      </c>
+      <c r="B1442" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1442" s="1" t="s">
         <v>4083</v>
       </c>
-      <c r="B1442" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1442" s="1" t="s">
+      <c r="D1442" s="1" t="s">
         <v>4084</v>
-      </c>
-[...1 lines deleted...]
-        <v>4085</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443" s="1" t="s">
+        <v>4085</v>
+      </c>
+      <c r="B1443" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1443" s="1" t="s">
         <v>4086</v>
       </c>
-      <c r="B1443" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1443" s="1" t="s">
+      <c r="D1443" s="1" t="s">
         <v>4087</v>
-      </c>
-[...1 lines deleted...]
-        <v>4088</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444" s="1" t="s">
+        <v>4088</v>
+      </c>
+      <c r="B1444" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1444" s="1" t="s">
         <v>4089</v>
       </c>
-      <c r="B1444" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1444" s="1" t="s">
+      <c r="D1444" s="1" t="s">
         <v>4090</v>
-      </c>
-[...1 lines deleted...]
-        <v>4091</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" s="1" t="s">
+        <v>4091</v>
+      </c>
+      <c r="B1445" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1445" s="1" t="s">
         <v>4092</v>
       </c>
-      <c r="B1445" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1445" s="1" t="s">
+      <c r="D1445" s="1" t="s">
         <v>4093</v>
-      </c>
-[...1 lines deleted...]
-        <v>4094</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446" s="1" t="s">
+        <v>4094</v>
+      </c>
+      <c r="B1446" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1446" s="1" t="s">
         <v>4095</v>
       </c>
-      <c r="B1446" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1446" s="1" t="s">
+      <c r="D1446" s="1" t="s">
         <v>4096</v>
-      </c>
-[...1 lines deleted...]
-        <v>4097</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447" s="1" t="s">
+        <v>4097</v>
+      </c>
+      <c r="B1447" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1447" s="1" t="s">
         <v>4098</v>
       </c>
-      <c r="B1447" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1447" s="1" t="s">
+      <c r="D1447" s="1" t="s">
         <v>4099</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448" s="1" t="s">
+        <v>4100</v>
+      </c>
+      <c r="B1448" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1448" s="1" t="s">
         <v>4101</v>
       </c>
-      <c r="B1448" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1448" s="1" t="s">
+      <c r="D1448" s="1" t="s">
         <v>4102</v>
-      </c>
-[...1 lines deleted...]
-        <v>4103</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" s="1" t="s">
+        <v>4103</v>
+      </c>
+      <c r="B1449" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1449" s="1" t="s">
         <v>4104</v>
       </c>
-      <c r="B1449" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1449" s="1" t="s">
+      <c r="D1449" s="1" t="s">
         <v>4105</v>
-      </c>
-[...1 lines deleted...]
-        <v>4106</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450" s="1" t="s">
+        <v>4106</v>
+      </c>
+      <c r="B1450" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1450" s="1" t="s">
         <v>4107</v>
-      </c>
-[...4 lines deleted...]
-        <v>4051</v>
       </c>
       <c r="D1450" s="1" t="s">
         <v>4108</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451" s="1" t="s">
         <v>4109</v>
       </c>
       <c r="B1451" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1451" s="1" t="s">
         <v>4110</v>
       </c>
       <c r="D1451" s="1" t="s">
         <v>4111</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452" s="1" t="s">
         <v>4112</v>
       </c>
       <c r="B1452" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1452" s="1" t="s">
         <v>4113</v>
       </c>
       <c r="D1452" s="1" t="s">
         <v>4114</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="A1453" s="1" t="s">
         <v>4115</v>
       </c>
       <c r="B1453" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1453" s="1" t="s">
         <v>4116</v>
       </c>
       <c r="D1453" s="1" t="s">
         <v>4117</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454" s="1" t="s">
         <v>4118</v>
       </c>
       <c r="B1454" s="1" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="C1454" s="1" t="s">
         <v>4119</v>
       </c>
       <c r="D1454" s="1" t="s">
         <v>4120</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
       <c r="A1455" s="1" t="s">
         <v>4121</v>
       </c>
       <c r="B1455" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1455" s="1" t="s">
         <v>4122</v>
       </c>
       <c r="D1455" s="1" t="s">
         <v>4123</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
       <c r="A1456" s="1" t="s">
         <v>4124</v>
       </c>
       <c r="B1456" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1456" s="1" t="s">
         <v>4125</v>
       </c>
       <c r="D1456" s="1" t="s">
         <v>4126</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="A1457" s="1" t="s">
         <v>4127</v>
       </c>
       <c r="B1457" s="1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="C1457" s="1" t="s">
+        <v>4071</v>
+      </c>
+      <c r="D1457" s="1" t="s">
         <v>4128</v>
-      </c>
-[...1 lines deleted...]
-        <v>4129</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458" s="1" t="s">
+        <v>4129</v>
+      </c>
+      <c r="B1458" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1458" s="1" t="s">
         <v>4130</v>
       </c>
-      <c r="B1458" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1458" s="1" t="s">
+      <c r="D1458" s="1" t="s">
         <v>4131</v>
-      </c>
-[...1 lines deleted...]
-        <v>4132</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459" s="1" t="s">
+        <v>4132</v>
+      </c>
+      <c r="B1459" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1459" s="1" t="s">
         <v>4133</v>
       </c>
-      <c r="B1459" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1459" s="1" t="s">
+      <c r="D1459" s="1" t="s">
         <v>4134</v>
-      </c>
-[...1 lines deleted...]
-        <v>4135</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460" s="1" t="s">
+        <v>4135</v>
+      </c>
+      <c r="B1460" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1460" s="1" t="s">
         <v>4136</v>
       </c>
-      <c r="B1460" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1460" s="1" t="s">
+      <c r="D1460" s="1" t="s">
         <v>4137</v>
-      </c>
-[...1 lines deleted...]
-        <v>4138</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461" s="1" t="s">
+        <v>4138</v>
+      </c>
+      <c r="B1461" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1461" s="1" t="s">
         <v>4139</v>
       </c>
-      <c r="B1461" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1461" s="1" t="s">
+      <c r="D1461" s="1" t="s">
         <v>4140</v>
-      </c>
-[...1 lines deleted...]
-        <v>4141</v>
       </c>
     </row>
     <row r="1462" spans="1:4">
       <c r="A1462" s="1" t="s">
+        <v>4141</v>
+      </c>
+      <c r="B1462" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1462" s="1" t="s">
         <v>4142</v>
       </c>
-      <c r="B1462" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1462" s="1" t="s">
+      <c r="D1462" s="1" t="s">
         <v>4143</v>
-      </c>
-[...1 lines deleted...]
-        <v>4144</v>
       </c>
     </row>
     <row r="1463" spans="1:4">
       <c r="A1463" s="1" t="s">
+        <v>4144</v>
+      </c>
+      <c r="B1463" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1463" s="1" t="s">
         <v>4145</v>
       </c>
-      <c r="B1463" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1463" s="1" t="s">
+      <c r="D1463" s="1" t="s">
         <v>4146</v>
-      </c>
-[...1 lines deleted...]
-        <v>4147</v>
       </c>
     </row>
     <row r="1464" spans="1:4">
       <c r="A1464" s="1" t="s">
+        <v>4147</v>
+      </c>
+      <c r="B1464" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1464" s="1" t="s">
         <v>4148</v>
       </c>
-      <c r="B1464" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1464" s="1" t="s">
+      <c r="D1464" s="1" t="s">
         <v>4149</v>
-      </c>
-[...1 lines deleted...]
-        <v>4150</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465" s="1" t="s">
+        <v>4150</v>
+      </c>
+      <c r="B1465" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1465" s="1" t="s">
         <v>4151</v>
       </c>
-      <c r="B1465" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1465" s="1" t="s">
+      <c r="D1465" s="1" t="s">
         <v>4152</v>
-      </c>
-[...1 lines deleted...]
-        <v>4153</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466" s="1" t="s">
+        <v>4153</v>
+      </c>
+      <c r="B1466" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1466" s="1" t="s">
         <v>4154</v>
       </c>
-      <c r="B1466" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1466" s="1" t="s">
+      <c r="D1466" s="1" t="s">
         <v>4155</v>
-      </c>
-[...1 lines deleted...]
-        <v>4156</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467" s="1" t="s">
+        <v>4156</v>
+      </c>
+      <c r="B1467" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1467" s="1" t="s">
         <v>4157</v>
       </c>
-      <c r="B1467" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1467" s="1" t="s">
+      <c r="D1467" s="1" t="s">
         <v>4158</v>
-      </c>
-[...1 lines deleted...]
-        <v>4159</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468" s="1" t="s">
+        <v>4159</v>
+      </c>
+      <c r="B1468" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1468" s="1" t="s">
         <v>4160</v>
       </c>
-      <c r="B1468" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1468" s="1" t="s">
+      <c r="D1468" s="1" t="s">
         <v>4161</v>
-      </c>
-[...1 lines deleted...]
-        <v>4162</v>
       </c>
     </row>
     <row r="1469" spans="1:4">
       <c r="A1469" s="1" t="s">
+        <v>4162</v>
+      </c>
+      <c r="B1469" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1469" s="1" t="s">
         <v>4163</v>
       </c>
-      <c r="B1469" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1469" s="1" t="s">
+      <c r="D1469" s="1" t="s">
         <v>4164</v>
-      </c>
-[...1 lines deleted...]
-        <v>4165</v>
       </c>
     </row>
     <row r="1470" spans="1:4">
       <c r="A1470" s="1" t="s">
+        <v>4165</v>
+      </c>
+      <c r="B1470" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1470" s="1" t="s">
         <v>4166</v>
-      </c>
-[...4 lines deleted...]
-        <v>4128</v>
       </c>
       <c r="D1470" s="1" t="s">
         <v>4167</v>
       </c>
     </row>
     <row r="1471" spans="1:4">
       <c r="A1471" s="1" t="s">
         <v>4168</v>
       </c>
       <c r="B1471" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1471" s="1" t="s">
         <v>4169</v>
       </c>
       <c r="D1471" s="1" t="s">
         <v>4170</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472" s="1" t="s">
         <v>4171</v>
       </c>
       <c r="B1472" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1472" s="1" t="s">
+        <v>4169</v>
+      </c>
+      <c r="D1472" s="1" t="s">
         <v>4172</v>
-      </c>
-[...1 lines deleted...]
-        <v>4173</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473" s="1" t="s">
+        <v>4173</v>
+      </c>
+      <c r="B1473" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1473" s="1" t="s">
+        <v>4169</v>
+      </c>
+      <c r="D1473" s="1" t="s">
         <v>4174</v>
-      </c>
-[...7 lines deleted...]
-        <v>4176</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
       <c r="A1474" s="1" t="s">
-        <v>4177</v>
+        <v>4175</v>
       </c>
       <c r="B1474" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1474" s="1" t="s">
-        <v>4178</v>
+        <v>4169</v>
       </c>
       <c r="D1474" s="1" t="s">
-        <v>4179</v>
+        <v>4176</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
       <c r="A1475" s="1" t="s">
-        <v>4180</v>
+        <v>4177</v>
       </c>
       <c r="B1475" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C1475" s="1" t="s">
-        <v>4181</v>
+        <v>4169</v>
       </c>
       <c r="D1475" s="1" t="s">
-        <v>4182</v>
+        <v>4178</v>
       </c>
     </row>
     <row r="1476" spans="1:4">
       <c r="A1476" s="1" t="s">
-        <v>4183</v>
+        <v>4179</v>
       </c>
       <c r="B1476" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1476" s="1" t="s">
-        <v>4184</v>
+        <v>4169</v>
       </c>
       <c r="D1476" s="1" t="s">
-        <v>4185</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="1477" spans="1:4">
       <c r="A1477" s="1" t="s">
-        <v>4186</v>
+        <v>4181</v>
       </c>
       <c r="B1477" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1477" s="1" t="s">
-        <v>4187</v>
+        <v>4169</v>
       </c>
       <c r="D1477" s="1" t="s">
-        <v>4188</v>
+        <v>4182</v>
       </c>
     </row>
     <row r="1478" spans="1:4">
       <c r="A1478" s="1" t="s">
-        <v>4189</v>
+        <v>4183</v>
       </c>
       <c r="B1478" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1478" s="1" t="s">
-        <v>4187</v>
+        <v>4169</v>
       </c>
       <c r="D1478" s="1" t="s">
-        <v>4190</v>
+        <v>4184</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="A1479" s="1" t="s">
-        <v>4191</v>
+        <v>4185</v>
       </c>
       <c r="B1479" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1479" s="1" t="s">
-        <v>4187</v>
+        <v>4169</v>
       </c>
       <c r="D1479" s="1" t="s">
-        <v>4192</v>
+        <v>4186</v>
       </c>
     </row>
     <row r="1480" spans="1:4">
       <c r="A1480" s="1" t="s">
-        <v>4193</v>
+        <v>4187</v>
       </c>
       <c r="B1480" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1480" s="1" t="s">
-        <v>4187</v>
+        <v>4169</v>
       </c>
       <c r="D1480" s="1" t="s">
-        <v>4194</v>
+        <v>4188</v>
       </c>
     </row>
     <row r="1481" spans="1:4">
       <c r="A1481" s="1" t="s">
-        <v>4195</v>
+        <v>4189</v>
       </c>
       <c r="B1481" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1481" s="1" t="s">
-        <v>4187</v>
+        <v>4190</v>
       </c>
       <c r="D1481" s="1" t="s">
-        <v>4196</v>
-[...83 lines deleted...]
-        <v>4209</v>
+        <v>4191</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>