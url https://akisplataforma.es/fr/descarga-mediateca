--- v2 (2026-04-24)
+++ v3 (2026-06-09)
@@ -12,70 +12,106 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Mediateca" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4204">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Tipo de recurso</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Más información</t>
   </si>
   <si>
+    <t>Guide de lutte intégrée contre les ravageurs des arbres à feuilles caduques</t>
+  </si>
+  <si>
+    <t>Publications</t>
+  </si>
+  <si>
+    <t>La publication des lignes directrices relatives à la gestion intégrée des ravageurs, approuvées au niveau national, constitue un progrès pour la santé des végétaux cultivés en Espagne et enrichit le cadre réglementaire défini par le règlement (CE) n° 1107/2009 et la directive 2009/128/CE du Parlement européen et du Conseil. La philosophie sous-jacente prône l’intégration des considérations environnementales dans tous les aspects de l’activité humaine. La production forestière ne fait pas exception à cette règle.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/medios-de-produccion/productos-fitosanitarios/uso-sostenible-de-productos-fitosanitarios/guias-de-gestion-integrada-de-plagas/guiafrondosasweb.pdf</t>
+  </si>
+  <si>
+    <t>Guide de gestion intégrée des ravageurs du chêne</t>
+  </si>
+  <si>
+    <t>Gestion des ravageurs du genre Quercus</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/medios-de-produccion/productos-fitosanitarios/uso-sostenible-de-productos-fitosanitarios/guias-de-gestion-integrada-de-plagas/guiagipquercusweb.pdf</t>
+  </si>
+  <si>
+    <t>Bactérie de feu (Erwinia amylovora)</t>
+  </si>
+  <si>
+    <t>Le feu bactérien est une maladie causée par la bactérie Erwinia amylovora (Burr) Winsl. et al., qui affecte principalement les plantes de la famille des Rosacées, produisant des pertes économiques importantes dues aux dommages directs dans les exploitations fruitières à pépins en général, et dans les vergers de pommiers et de poiriers en particulier, ainsi que dans les plantes ornementales et sauvages de cette famille.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/organismos-nocivos/fuego-bacteriano</t>
+  </si>
+  <si>
+    <t>Plan de contingence pour Bursaphelenchus xylophilus (Steiner &amp; Buhrer)</t>
+  </si>
+  <si>
+    <t>Bursaphelenchus xylophilus, le nématode du pin, est un organisme nuisible soumis à quarantaine qui cause de graves dommages aux espèces du genre Pinus et à d'autres conifères. Son attaque provoque le dépérissement soudain des arbres atteints, présentant des symptômes connus sous le nom de « dépérissement du pin » ou « flétrissement du pin ». Elle engendre des dommages économiques et écologiques dus à la mort des arbres, et impose des restrictions importantes au commerce du bois et des matériaux d'emballage dans les pays où le nématode est présent, ce qui entraîne une augmentation des coûts de commercialisation de ces produits.</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/dam/mapa/contenido/agricultura/temas/sanidad-vegetal/organismos-nocivos/nematodo-de-la-madera-del-pino/documentos-nmp/pncnmp_noviembre_24.pdf</t>
+  </si>
+  <si>
     <t>Guide dynamique des aides et incitations nationales pour les entreprises du secteur de l'élevage</t>
   </si>
   <si>
-    <t>Publications</t>
-[...1 lines deleted...]
-  <si>
     <t>La Direction générale de l'industrie et des PME du ministère de l'Industrie, de l'Énergie et du Tourisme a élaboré un guide dynamique des aides et incitations nationales destinées aux entreprises du secteur de l'élevage. Ce guide, mis à jour en continu, recense les aides et incitations dont les périodes de candidature sont ouvertes. Cette mise à jour est rendue possible grâce à la génération instantanée du guide lors de son téléchargement. Ce guide recense toutes les aides et incitations disponibles pour les entreprises du secteur de l'élevage, octroyées et proposées par l'Administration générale de l'État, les administrations régionales, les administrations locales et autres organismes publics. Il est organisé par communauté autonome et secteur de production. Il inclut également les programmes d'aide applicables à l'échelle nationale.</t>
   </si>
   <si>
     <t>https://plataformapyme.es/es-es/AyudasPublicas/GuiasDinamicas/Paginas/GuiaAyudas.aspx?sector=12</t>
   </si>
   <si>
     <t>Plan stratégique de la CAP</t>
   </si>
   <si>
     <t>Avec la réforme de la PAC 2023-2027, une nouvelle approche est mise en place selon laquelle les États membres doivent préciser les modalités des interventions ou mesures de la nouvelle PAC, au moyen d'un plan stratégique. Le 31 août 2022, la Commission européenne a approuvé le plan stratégique espagnol pour la PAC, faisant de l'Espagne l'un des premiers États membres à obtenir cette approbation. Par la suite, le 12 décembre 2025, la Commission a approuvé le quatrième amendement à ce plan stratégique, version actuellement en vigueur.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/dam/jcr:53934228-0234-41dd-9404-d4aa573b3517/PEPAC-5.1.pdf</t>
   </si>
   <si>
     <t>Guide pratique sur l'application de la traçabilité, de l'autocontrôle et de la conditionnalité dans le système de production intégré de Castille-et-León</t>
   </si>
   <si>
     <t>Le but de ce GUIDE PRATIQUE est de recommander les actions minimales que doivent mettre en œuvre les entités qui appliquent le système de production intégré, notamment en ce qui concerne les types de contrôles à effectuer, leur fréquence et la méthodologie d'échantillonnage.</t>
   </si>
   <si>
     <t>https://www.jcyl.es/web/jcyl/AgriculturaGanaderia/es/Plantilla100DetalleFeed/1246464862173/Publicacion/1284253423680/Redaccion</t>
   </si>
   <si>
     <t>Cultures horticoles en Castille-et-León</t>
@@ -3176,125 +3212,125 @@
   <si>
     <t>La couleur caractéristique des fraises mûres est due à l'accumulation d'anthocyanes. Ces pigments, en plus d'accroître l'attrait du fruit, présentent de nombreux bienfaits pour la santé grâce à leurs propriétés antioxydantes. La couleur des fruits varie considérablement selon les variétés et espèces de fraises, ce qui en fait un trait important pour les sélectionneurs. Au centre IFAPA de Malaga, en collaboration avec d'autres groupes de recherche, nous avons développé deux tests ADN permettant de prédire la présence/absence et la répartition de ces pigments dans le fruit, évitant ainsi de cultiver la plante pour observer le phénotype. Les marqueurs utilisés détectent différents allèles du gène FaMYB10, responsable de la variation qualitative de ces caractères. Ce document présente les détails de ces deux tests, qui peuvent être utilisés à grande échelle, de manière économique et simple, dans les programmes de sélection.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43c6c366-16fa-48b3-8a4a-27e64d4eb8c7</t>
   </si>
   <si>
     <t>Gestion intégrée de la cochenille blanche du manguier</t>
   </si>
   <si>
     <t>La cochenille blanche (Aulacaspis tubercularis) est le ravageur le plus important des manguiers dans le sud de l'Espagne et l'un des plus destructeurs au monde. Les bases de sa lutte intégrée sont présentées ici. Une description du ravageur est fournie, ainsi que des données sur sa biologie, ses symptômes et ses dégâts. L'utilisation d'huiles de paraffine pour sa lutte est également suggérée, car elles ont démontré leur efficacité lors d'essais en champ. La lutte biologique, utilisant un prédateur (Cybocephalus nipponicus) et un parasitoïde (Encarsia citrina), est une option d'avenir, mais sa mise en œuvre avec une couverture végétale servant de refuge et de source de nourriture alternative aux ravageurs devra être étudiée.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
   </si>
   <si>
     <t>Lutte chimique durable contre la cochenille blanche du manguier (Aulacaspis tubercularis)</t>
   </si>
   <si>
     <t>La cochenille blanche est un ravageur majeur dans les cultures de mangues en Andalousie car elle produit des</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
   </si>
   <si>
+    <t>Résultats des essais de nouvelles variétés de blé dur en Andalousie. Campagne 2016/2017.</t>
+  </si>
+  <si>
+    <t>Informations actualisées sur les nouvelles variétés de blé dur d'Andalousie, leurs performances agronomiques et productives, ainsi que leurs paramètres de qualité dans les principales zones de production andalouses. Un bref aperçu du document permettra de prendre des décisions éclairées quant au choix de la variété de blé dur à cultiver, en fonction du type de sol, du climat et des caractéristiques de l'exploitation.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c810a78a-ef3b-4fa4-8941-cc4d878bc3b9</t>
+  </si>
+  <si>
+    <t>Résultats des essais de nouvelles variétés de blé dur en Andalousie. Campagne 2015/2016.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f2645e9-bb2d-4714-9da8-4ff1cb988acd</t>
+  </si>
+  <si>
+    <t>Résultats des essais de nouvelles variétés de blé dur en Andalousie. Campagne 2014/2015.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f4b873bb-cb2f-46d2-813c-ed87e00bb7bb</t>
+  </si>
+  <si>
+    <t>Résultats des essais de nouvelles variétés de triticale en Andalousie. Campagne 2015/2016.</t>
+  </si>
+  <si>
+    <t>Informations actualisées sur les nouvelles variétés de triticale en Andalousie, leurs performances agronomiques et productives, ainsi que leurs paramètres de qualité dans les principales zones de culture andalouses. Un bref aperçu du document vous aidera à prendre des décisions éclairées quant à la variété de triticale à cultiver, en fonction du type de sol, du climat et des caractéristiques de l'exploitation.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bd5c7821-0819-4c7d-8257-c7404e688ac8</t>
+  </si>
+  <si>
+    <t>Lutte intégrée contre les ravageurs des courgettes en serre au printemps</t>
+  </si>
+  <si>
+    <t>Le problème actuel des cultures de courgettes dû au virus de New Delhi (ToLCNDV), transmis par l'aleurode Bemisa tabaci, entraîne d'importantes pertes de production. L'application répétée d'insecticides ne suffit pas à elle seule à lutter efficacement contre ce ravageur. Cette étude évalue l'utilisation du prédateur Amblyseius swirskii et l'apport de pollen comme complément alimentaire pour améliorer son installation, dans le cadre d'une stratégie de lutte intégrée, dans une culture de courgettes au printemps. Les résultats montrent que les mesures préventives d'herméticité et de protection de la culture, associées à une installation adéquate du prédateur, réduisent la présence et le développement du ravageur dans la culture, minimisant ainsi l'incidence du virus de New Delhi.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/123fd5ed-5132-469b-aa53-7ffcc0b63cb6</t>
+  </si>
+  <si>
     <t>Recommandations pour la fabrication du fromage lavé</t>
   </si>
   <si>
     <t>L'ajout d'eau lors de la fabrication du fromage est appelé « lavage du fromage ». Cette opération fondamentale vise à obtenir les caractéristiques organoleptiques typiques de ce type de fromage : une consistance crémeuse et une saveur et un arôme doux. Cet article établit des recommandations de base lors des différentes étapes de la fabrication du fromage pour obtenir un produit optimal d'un point de vue technologique, nutritionnel et sensoriel.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1a7dcabf-1fc1-4d7e-ac9b-b021da9b2e35</t>
   </si>
   <si>
     <t>Bilan hydrique du sol : une méthode efficace pour planifier l'irrigation des fraisiers</t>
   </si>
   <si>
     <t>L'irrigation est essentielle pour garantir la qualité et la production des cultures dans les régions arides et semi-arides. L'absence d'une programmation rationnelle de l'irrigation peut entraîner une gestion inefficace des systèmes d'irrigation à fort potentiel d'efficacité. La méthode du bilan hydrique du sol pour la programmation de l'irrigation est facile à mettre en œuvre et a été favorisée par la mise en place du réseau SIAR, un réseau public du ministère de l'Agriculture, de la Pêche et de l'Alimentation, composé de plus de 450 stations météorologiques automatiques fournissant des informations pour le calcul de l'évapotranspiration de référence. Son utilisation dans la programmation de l'irrigation peut entraîner des économies d'eau allant jusqu'à 40 % par rapport à l'irrigation traditionnelle des agriculteurs. Cet article présente les résultats de l'application de cette méthode à la culture de fraises dans la province de Huelva et montre que son application a permis des économies d'eau moyennes de plus de 40 %.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/335f970b-b5d5-4843-9442-483b54e1daec</t>
   </si>
   <si>
     <t>Étude de l'autofertilité des fèves. Applications à la sélection</t>
   </si>
   <si>
     <t>L'autofertilité est la capacité des plantes à produire des fruits sans manipulation préalable des fleurs (par pollinisation par les insectes ou à la main). La pollinisation est essentielle à la reproduction de 90 % des plantes à fleurs et d'un tiers de nos cultures. Le déclin des populations de pollinisateurs peut menacer la production de ces cultures, d'où la nécessité de développer de nouvelles variétés capables d'autofécondation. Cependant, les caractères favorisant cette capacité sont peu étudiés. Cette étude vise à découvrir les caractères floraux associés à l'autofertilité chez les fèves, afin de mener de futures études sur les gènes candidats qui accéléreront les programmes de sélection.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/191669fb-76d3-41eb-af6f-1929fce9f2f6</t>
   </si>
   <si>
     <t>Torymus sinensis. Parasitoïde exotique de la guêpe du châtaignier.</t>
   </si>
   <si>
     <t>La guêpe du châtaignier (Dryocosmus kuriphilus) est un ravageur majeur des cultures de châtaigniers, compromettant gravement leur rentabilité. Ce document étudie le parasite Torymus sinensis, rend compte des lâchers expérimentaux réalisés à ce jour et des mesures nécessaires à son établissement dans la culture. Il met également en garde contre les risques environnementaux potentiels liés à son lâcher dans l'environnement.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b04618d6-67ec-45ef-88e6-cfc097275f61</t>
   </si>
   <si>
-    <t>Résultats des essais de nouvelles variétés de blé dur en Andalousie. Campagne 2016/2017.</t>
-[...37 lines deleted...]
-  <si>
     <t>Écotypes de fèves andalouses. Saison de récolte 2021/2022.</t>
   </si>
   <si>
     <t>L'IFAPA conserve une précieuse collection d'écotypes de fèves andalouses. Afin de promouvoir leur utilisation, diverses analyses expérimentales ont été menées pour comprendre leur comportement agronomique et leur adaptation à des environnements spécifiques.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e877d4ee-c162-43d4-8892-29677bf4a329</t>
   </si>
   <si>
     <t>Application des produits phytosanitaires au niveau des applicateurs pilotes : mise à jour du contenu de la formation</t>
   </si>
   <si>
     <t>Table des matières : Unité 1 : Aspects généraux de la protection des végétaux ; Unité 2 : Produits phytosanitaires : classification et caractéristiques ; Unité 3 : Formulations de produits phytosanitaires : nature et caractéristiques. Unité 4 : Risques environnementaux découlant de</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3544a1c5-6883-4026-943a-eb8e6223b899</t>
   </si>
   <si>
     <t>Évaluation de l'efficacité des fongicides sur le blé dur et le blé tendre en Andalousie. Campagne 2014-2015.</t>
   </si>
   <si>
     <t>Informations actualisées sur l'évaluation de l'efficacité des fongicides de nouvelle génération pour lutter contre les maladies fongiques du blé dur et du blé tendre, en tenant compte des critères de rentabilité et de durabilité environnementale. Cette publication présente les résultats des essais menés durant la campagne 2014/2015. Ces résultats concernent une seule campagne et, à mesure que le projet progressera, de nouvelles données seront obtenues, fournissant aux techniciens et aux agriculteurs des informations plus complètes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/dc757c9a-196b-4dab-b462-2dc8d6da00ca</t>
@@ -3785,50 +3821,68 @@
   <si>
     <t>Ce guide de culture vise à fournir des informations sur le développement du tournesol, les tendances actuelles en matière de techniques culturales, les différentes méthodes et saisons de plantation, ainsi que les maladies et ravageurs les plus courants en Andalousie. Il présente les résultats obtenus ces dernières années lors d'essais de variétés résistantes à la race d'épines « F » et de nouveaux matériels génétiques résistants aux herbicides. Les rendements obtenus lors d'essais de tournesols semés en hiver peuvent également être consultés.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c8516ca-e9d5-4783-aec3-34c450712550</t>
   </si>
   <si>
     <t>Guide de culture de la vesce odorante</t>
   </si>
   <si>
     <t>Ce guide contient les informations nécessaires pour cultiver avec succès la vesce (Lathyrus sativus) dans des conditions de terres arides extensives, en utilisant des modèles de production conventionnels, intégrés ou biologiques.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cfce4075-b1d9-4fc6-ab1c-cc01f8644449</t>
   </si>
   <si>
     <t>Systèmes de cultures herbacées pluviales durables. Opération 10.1.4</t>
   </si>
   <si>
     <t>Cette journée de formation « Agroenvironnement et climat » s'inscrit dans le cadre des actions visant à garantir le respect des engagements agroenvironnementaux pris dans le cadre de certaines opérations de la mesure 10 du Programme de développement rural andalou (PDRA). Ces ateliers visent à renforcer les capacités des bénéficiaires de l'aide et à sensibiliser la population agricole à l'utilisation de systèmes de production respectueux de l'environnement, ainsi qu'à l'informer sur le PDRA et les engagements signés. L'Institut andalou de recherche et de formation en agriculture, pêche, alimentation et production biologique (IFAPA) a notamment pour objectif de concevoir et de développer des actions de formation des travailleurs, techniciens et professionnels des secteurs agricole, alimentaire et de la pêche. L'élaboration de ces manuels s'inscrit dans le cadre des activités de transfert menées par l'IFAPA.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/08bf06d6-20e0-45f5-bd39-0533d1a6861a</t>
   </si>
   <si>
+    <t>Technique de stries d'agrumes : principes fondamentaux et pratique sur le terrain</t>
+  </si>
+  <si>
+    <t>Le but de cet article est de présenter les possibilités qu'offre l'utilisation de la technique du grattage pour la culture des agrumes, en plus de décrire les fondamentaux et la méthode correcte de mise en œuvre sur le terrain.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1561b273-0cbb-4159-ad4c-2ce6236961ed</t>
+  </si>
+  <si>
+    <t>Amélioration de la nouaison et de la productivité de « Powell Summer Navel » par grattage et/ou application foliaire d'extraits d'algues à activité hormonale</t>
+  </si>
+  <si>
+    <t>Cet article a pour objectif de présenter le potentiel de différentes techniques et produits pour la culture des agrumes. Dans ce contexte, et dans le cadre des recherches en cours de l'IFAPA, nous présentons les résultats d'un essai expérimental évaluant le râpage et l'utilisation de régulateurs naturels de croissance végétale pour améliorer la nouaison chez Navel Powell.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/928d8a63-0b2f-455f-bd18-dd638bf9e42d</t>
+  </si>
+  <si>
     <t>Répartition variétale de la fraise à Huelva. Saison 2017-2018.</t>
   </si>
   <si>
     <t>Ce document présente la composition variétale, exprimée en pourcentage de plants par variété, pour la campagne 2017/2018 en cours, ainsi que la participation de chaque programme de sélection. Ce travail s'appuie sur les informations fournies par les entreprises de sélection ou les titulaires de licences des principaux programmes de sélection de fraisiers.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/50c3aaf9-4fd3-4bce-9947-ed28ede3aed6</t>
   </si>
   <si>
     <t>Distribution des variétés de fraises à Huelva. Saison 2018-2019</t>
   </si>
   <si>
     <t>Ce document présente la composition variétale, exprimée en pourcentage de plants par variété, pour la campagne 2018/2019 en cours, ainsi que la participation de chaque programme de sélection. Ce travail s'appuie principalement sur les informations fournies par les entreprises de sélection ou les titulaires de licences des principaux programmes de sélection de fraisiers.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6dd741e8-f54a-498e-a5a5-aa62dcaaf637</t>
   </si>
   <si>
     <t>Aperçu variétal des fraises à Huelva. Période 2012-2015</t>
   </si>
   <si>
     <t>Ce rapport technique présente les informations obtenues au cours des trois dernières saisons de croissance (2012-2013, 2013-2014 et 2014-2015) concernant la distribution variétale estimée à Huelva, en termes de pourcentage de plantes en production.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4a000e7f-9bfa-43e2-a774-f69339bccaaa</t>
@@ -3839,68 +3893,50 @@
   <si>
     <t>Ce rapport technique présente la composition variétale, exprimée en pourcentage de plants par variété, pour la campagne 2016/2017 en cours, ainsi que la participation de chaque programme de sélection. Ce travail s'appuie sur les informations fournies par les entreprises de sélection ou les titulaires de licences des principaux programmes de sélection de fraisiers.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/afba06cb-6b01-4756-bce9-13efa5ed31c9</t>
   </si>
   <si>
     <t>Influence du système de culture sur les variétés de fraises. Campagne 2021/2022. II Qualité</t>
   </si>
   <si>
     <t>Parmi les caractéristiques prises en compte dans les programmes de sélection des fraisiers, outre celles liées à la productivité, figurent celles qui confèrent une qualité organoleptique. Et auprès des consommateurs, cette qualité est sans conteste celle qui suscite le plus d'intérêt. Cette étude présente les résultats concernant la qualité organoleptique et post-récolte de seize variétés de fraises, testées dans trois systèmes de culture : conventionnel, hors-sol et biologique, durant la campagne 2021-2022.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/508613f0-08e0-4496-8d50-b3e8f11cc907</t>
   </si>
   <si>
     <t>Évaluation de l'utilisation du compost de déchets horticoles dans la culture de la tomate</t>
   </si>
   <si>
     <t>Parmi les problèmes générés par le système de production en serre et qui peuvent limiter sa durabilité, on distingue la production annuelle élevée de résidus de culture (1 751 242 t/an-1), dont l'accumulation constitue un grave problème environnemental.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd13a86-6012-41f6-baa6-9e233c1f052a</t>
   </si>
   <si>
-    <t>Technique de stries d'agrumes : principes fondamentaux et pratique sur le terrain</t>
-[...16 lines deleted...]
-  <si>
     <t>L'oliveraie andalouse est-elle rentable ? Analyse par système de production.</t>
   </si>
   <si>
     <t>Au cours de la dernière décennie, la durabilité économique des oliveraies andalouses, où cohabitent systèmes montagnards et traditionnels et systèmes intensifs, a fait l'objet d'un débat intense. Cette étude vise à approfondir les connaissances sur leur rentabilité. À cette fin, une enquête en plusieurs étapes a été menée auprès des exploitations oléicoles afin d'établir leur structure de coûts. Les résultats montrent que le coût unitaire de production d'un kilogramme d'huile d'olive est nettement plus élevé dans les systèmes montagnards et traditionnels que dans les systèmes intensifs. À tel point que ces systèmes dépendent fortement des subventions directes, qui sont devenues le principal instrument garantissant leur viabilité économique. La conversion des oliveraies est une option envisageable, dans certaines localités, que l'administration régionale peut promouvoir afin qu'elle soit abordée conjointement par les agriculteurs et encourage la création d'unités de gestion agricole.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7ca5ff9a-0e6a-46d7-85d0-9c3b56f78ab3</t>
   </si>
   <si>
     <t>La régénération des arbres dans la dehesa</t>
   </si>
   <si>
     <t>L'unité 1 décrit en détail le rôle des arbres dans ce système, expose le processus de régénération naturelle des arbres, ainsi que les facteurs qui le favorisent et l'entravent dans la dehesa, et caractérise l'état de la régénération des arbres dans la dehesa andalouse. L'unité 2 présente quelques stratégies envisageables en fonction de la situation initiale et les précautions à prendre pour maximiser leur succès. L'unité 3 présente des stratégies permettant d'améliorer la conservation de ces formations végétales, tout en les rendant compatibles avec d'autres usages de la propriété. Le manuel se conclut par un exercice pratique visant à consolider les principales connaissances présentées.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/61335217-8519-4e73-83df-b100ad9b0004</t>
   </si>
   <si>
     <t>Essai d'herbicide de post-levée contre Centaurea diluta dans le blé dur</t>
   </si>
   <si>
     <t>Les infestations de Centaurea diluta sont de plus en plus fréquentes et importantes dans les campagnes andalouses. Cette espèce, appartenant à la famille des Composées, connaît, dans le sud de l'Espagne, une levée échelonnée dès les premières pluies d'automne jusqu'au printemps, ce qui explique sa présence dans de nombreuses cultures alternatives, la quasi-totalité. De plus, sa croissance rapide dépasse celle des plantes cultivées en hauteur, atteignant largement plus de 2 m de hauteur dans des conditions favorables, ce qui la rend très compétitive. Cette espèce est actuellement en nette expansion. Elle est assez tolérante à de nombreux herbicides autorisés. Les années précédentes, deux essais avec des herbicides de pré-levée ont été menés, mais sans grand succès, les meilleurs produits ayant récemment été retirés de l'homologation en Espagne (Alcántara et al., 2016 et Saavedra et al., 2017). Cependant, plusieurs herbicides de post-levée autorisés offrent un bon contrôle de C. diluta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7448c104-d746-40b8-86bb-797223c47afe</t>
@@ -4487,104 +4523,104 @@
   <si>
     <t>Ce document présente les résultats obtenus à partir du traitement des fruits au dioxyde de carbone en termes de durée de conservation du produit pour la consommation fraîche et de ses caractéristiques organoleptiques.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2a948622-efc5-49f3-9333-48b99ac29afb</t>
   </si>
   <si>
     <t>Certification biologique du concombre à l'aide d'isotopes stables d'azote</t>
   </si>
   <si>
     <t>Ce document présente les résultats obtenus dans un essai sur la différenciation de différentes variétés de concombre cultivées en Andalousie en utilisant des systèmes conventionnels et biologiques, en utilisant la technique analytique de spectrométrie de masse à rapport isotopique.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f5101bb6-4623-4eee-8d95-a859a3981172</t>
   </si>
   <si>
     <t>Certification biologique des pois chiches à l'aide d'isotopes stables d'azote</t>
   </si>
   <si>
     <t>Ce document présente les résultats obtenus pour la différenciation, par spectrométrie de masse à rapport isotopique (IRMS), de pois chiches de la variété Fardón, cultivés dans deux sols différents et avec différents types d'engrais, certains adaptés à la culture conventionnelle et d'autres à la culture biologique.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/88cd2601-97d3-4833-a11d-4f6dd243817b</t>
   </si>
   <si>
+    <t>Guide de lutte intégrée contre les ravageurs</t>
+  </si>
+  <si>
+    <t>Ce document passe en revue les principaux aspects théoriques et pratiques qui peuvent être utiles pour lutter contre les principaux ravageurs des arbres fruitiers à noyau de notre communauté, dans le cadre du Programme de Production Intégrée envisagé dans le Règlement pour la Production Intégrée de pêchers, pruniers et abricotiers en Andalousie (BOJA, 2013).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3c216cb3-5d8b-4586-80ab-d7cea8443a69</t>
+  </si>
+  <si>
+    <t>Effet de la conductivité électrique de l'eau d'irrigation et de la fertilisation au carbone sur la conservation de la tomate Raf</t>
+  </si>
+  <si>
+    <t>Ce document présente les résultats d'une étude qui évalue l'effet de la conductivité électrique (CE) de la solution nutritive et de la fertilisation au dioxyde de carbone par l'ajout de CO2 dans la serre sur la qualité et la durée de conservation de la tomate Raf (cv. Delizia).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c11ea844-a941-427f-99e7-7e65008b164d</t>
+  </si>
+  <si>
     <t>Protocole d'inoculation avec Fusarium oxysporum f. sp. ciceris en pois chiche</t>
   </si>
   <si>
     <t>Ce document présente la procédure d'inoculation du champignon tellurique Fusarium oxysporum f.sp. ciceris dans des conditions contrôlées. Cette procédure est accessible à toute personne intéressée. Bien que centré sur Fusarium oxysporum, ce manuel sera utile pour d'autres espèces fongiques qui pénètrent les racines, ainsi que pour d'autres espèces sensibles infectées de la même manière. Une sélection génotypique correcte est essentielle à tout programme de sélection ; il est donc crucial de disposer de protocoles adéquats pour une sélection fiable.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef635d93-2dfb-4068-b76a-35665ec2bad7</t>
   </si>
   <si>
     <t>Evaluation technique de l'effet de la pression de travail sur les applications phytosanitaires avec une lance de pulvérisation manuelle sur les cultures de tomates en serre.</t>
   </si>
   <si>
     <t>Ce document présente une évaluation technique de trois applications phytosanitaires réalisées avec une lance de pulvérisation manuelle à différentes pressions de travail (20 bars, 15 bars et 10 bars), déterminant la quantité de produit pulvérisé qui tombe sur la masse végétale, l'uniformité de la distribution du produit appliqué sur la plante et les pertes au sol du produit pulvérisé générées, dans le but d'optimiser le paramètre opérationnel « pression de travail ».</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c35a3b24-4dc3-49d5-a473-f1af85821d51</t>
   </si>
   <si>
     <t>Oranges bio et conventionnelles. Qualité globale et sensorielle</t>
   </si>
   <si>
     <t>Ce document présente les résultats de qualité physico-chimique et sensorielle de deux variétés d'oranges, Navelina et Salustiana, largement cultivées dans la vallée du Guadalquivir, en culture conventionnelle et biologique.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9432afc-949b-436f-a9a6-bbf2ff8eb78c</t>
   </si>
   <si>
     <t>Analyse du piquant de 110 cultivars de piments (Capsicum annuum L.)</t>
   </si>
   <si>
     <t>Cet article présente les résultats de la teneur en capsaïcine d'une collection de 110 nouvelles variétés de poivrons développées par une entreprise andalouse, trouvant des valeurs comprises entre 200 et 250 000 unités Scoville.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0cdab447-e0d9-4969-9731-b15a5c129398</t>
   </si>
   <si>
-    <t>Guide de lutte intégrée contre les ravageurs</t>
-[...16 lines deleted...]
-  <si>
     <t>Recommandations pour réduire l'impact de la sécheresse sur les agrumes</t>
   </si>
   <si>
     <t>Ce document fournit les recommandations les plus appropriées pour une gestion efficace de l'eau en agrumeiculture, en situation de pénurie d'eau et selon différents scénarios de disponibilité. À cette fin, il est important de différencier les différents groupes d'actions en fonction de l'allocation d'eau autorisée pour la campagne, et des recommandations ou stratégies à suivre seront formulées pour chaque cas :</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3b58e877-2b7a-4164-a98c-c4becb4302c3</t>
   </si>
   <si>
     <t>Systèmes d'irrigation traditionnels en Andalousie : définition, caractérisation, valeurs et problèmes</t>
   </si>
   <si>
     <t>Ce document définit les systèmes d'irrigation historiques ou traditionnels, les caractérise, répertorie leurs valeurs et aborde leurs problèmes actuels. Outre leur valeur productive génératrice de croissance économique et d'emplois, les systèmes d'irrigation traditionnels fournissent d'importants services écosystémiques et revêtent une importance sociale, patrimoniale, paysagère et historique particulière. La survie de ces systèmes dépend d'une activité agricole économiquement durable, car ils doivent concurrencer les autres systèmes de production de l'économie de marché. Pour y parvenir, il est essentiel de privilégier la différenciation des produits (par exemple, l'agriculture biologique et l'élevage), l'augmentation de la productivité (diversification, nouvelles cultures) et la recherche de nouveaux canaux de commercialisation et de nouveaux marchés, entre autres facteurs.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e584da2e-6277-43f8-9956-9849bf20d65a</t>
   </si>
   <si>
     <t>Faire des conserves de coings</t>
   </si>
   <si>
     <t>Ce document décrit le procédé de production de neuf types de confitures à base de coing et d'infusion de feuilles de coing. Il présente les schémas de procédé, les caractéristiques analytiques du produit, le rendement et l'évaluation sensorielle.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39cb01b8-b27a-4952-bdd6-505750a17cb8</t>
@@ -5276,113 +5312,113 @@
   <si>
     <t>Fertilisation foliaire en oliveraie. Correction des carences nutritionnelles.</t>
   </si>
   <si>
     <t>Ce document rassemble des informations actualisées pour réaliser correctement la fertilisation foliaire dans les oliveraies.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6379c212-eb77-4251-9e9a-db6665f3b4ba</t>
   </si>
   <si>
     <t>Systèmes de culture ligneuse durables. Culture d'amandiers. Opération 10.1.6</t>
   </si>
   <si>
     <t>Ce document s'adresse aux propriétaires d'exploitations d'amandiers bénéficiaires d'aides au titre de la mesure agroenvironnementale et climatique. Il vise à les informer des exigences obligatoires à respecter, ainsi qu'à expliquer les raisons de cette aide et son objectif, afin de comprendre les engagements requis. Au sein de la Communauté européenne, les règles générales relatives aux aides au développement rural et à la participation de ce fonds, visant à financer une série de mesures, dont celle de la mesure agroenvironnementale et climatique, qui fait l'objet du présent document, sont définies dans le règlement (UE) n° 1305/2013 du Parlement européen et du Conseil du 17 décembre 2013 relatif au soutien au développement rural par le Fonds européen agricole pour le développement rural (Feader). Au niveau national, le Cadre national de développement rural pour la période 2014-2020 harmonise les conditions d'application et définit les éléments.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14163078-d512-414d-bef9-896b55a8b325</t>
   </si>
   <si>
     <t>Systèmes de cultures ligneuses durables. Culture de l'amandier. 2e session de suivi de l'opération 10.1.6.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/96032a66-142b-488a-91fd-941bfc6bc85b</t>
   </si>
   <si>
+    <t>Caractéristiques de Sinapis alba subsp. Mairei comme couverture végétale et pour la biofumigation</t>
+  </si>
+  <si>
+    <t>Ce document est une synthèse de toutes les informations actuellement disponibles sur l'utilisation de Sinapis alba subsp. mairei comme couvre-sol : description et caractéristiques de l'espèce, techniques de mise en œuvre et de gestion de ce type de couvre-sol, adaptation au milieu et utilisation en biofumigation.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e5c327a-0236-445e-bf36-b47de8ee7930</t>
+  </si>
+  <si>
+    <t>Premiers essais de produits biologiques contre les mauvaises herbes dans les oliveraies biologiques</t>
+  </si>
+  <si>
+    <t>Ce document présente les résultats des premiers essais de produits biologiques potentiellement phytotoxiques pour lutter contre les mauvaises herbes dans les oliveraies biologiques. Il présente également quelques alternatives qui méritent d'être étudiées et évaluées plus en profondeur afin de trouver une solution écologique au désherbage dans ce type d'oliveraie.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8420be65-8399-42f6-83f0-f1040fb28e2d</t>
+  </si>
+  <si>
+    <t>Réponses à l'irrigation qui influencent la verticilliose chez les oliviers</t>
+  </si>
+  <si>
+    <t>Ce document présente les résultats d’un essai à long terme dans lequel divers paramètres morphologiques et physiologiques ont été évalués pour déterminer l’influence de l’irrigation sur le développement de la verticilliose chez les oliviers.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d4d5ab11-85da-4b56-9123-18b7c96fb00c</t>
+  </si>
+  <si>
+    <t>Stress hydrique et formation d'huile d'olive</t>
+  </si>
+  <si>
+    <t>Ce document présente les résultats d'un essai mené en 2016, qui a étudié la réponse des oliviers à différents degrés de stress hydrique. L'influence des niveaux de stress sur la formation et la production finale d'huile a été vérifiée.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/42d48eaf-fc3c-469b-977f-408c850bb4bd</t>
+  </si>
+  <si>
+    <t>Désaisonnalisation reproductive des ovins de boucherie. Indicateurs technico-économiques. Campagne 2014.</t>
+  </si>
+  <si>
+    <t>Ce document présente les données techniques et économiques de 2014 pour deux systèmes extensifs d'élevage ovin à viande. Les deux systèmes de gestion de la reproduction analysés sont le système traditionnel avec trois cases de mise bas par an et le système Star avec cinq cases de mise bas et traitement hormonal.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5cca9a1b-d901-4d77-a0ad-9528659ec219</t>
+  </si>
+  <si>
     <t>Matières premières auxiliaires dans l'industrie laitière</t>
   </si>
   <si>
     <t>Ce document constitue le support pédagogique complémentaire du deuxième module (Réception et stockage des matières premières auxiliaires) du programme de formation « Spécialiste Fromager ». Dans la production de produits laitiers, l'incorporation de matières premières auxiliaires en complément du lait est nécessaire pour faciliter le développement du processus de production. Leur ajout vise à restaurer les caractéristiques du lait après les opérations de base précédentes, à l'adapter au processus de production, à préserver le produit ou à modifier ses caractéristiques organoleptiques. Dans tous les cas, un contrôle qualité rigoureux est nécessaire, car ces matières premières influencent directement ou indirectement le produit final.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/89658127-f194-4fa4-8202-7513057040ae</t>
   </si>
   <si>
     <t>Obtention d'un compost de qualité à partir de déchets végétaux. Expérience du projet « CompostAnd »</t>
   </si>
   <si>
     <t>Ce document décrit le compostage comme une solution durable pour améliorer la santé des sols et gérer les déchets agricoles. Il explique le processus, du mélange adéquat des matières à la maturation du compost, en soulignant l'importance de l'équilibre carbone/azote, de l'aération et du contrôle de l'humidité et de la température. S'appuyant sur l'expérience du projet CompostAnd, il propose des recommandations pratiques aux agriculteurs pour produire un compost de qualité sur leurs exploitations, favorisant ainsi la durabilité et l'économie circulaire.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
   </si>
   <si>
-    <t>Caractéristiques de Sinapis alba subsp. Mairei comme couverture végétale et pour la biofumigation</t>
-[...43 lines deleted...]
-  <si>
     <t>Caractérisation des oliveraies de montagne andalouses en vue de leur conversion à l'oléiculture biologique</t>
   </si>
   <si>
     <t>L'oliveraie andalouse traverse une grave crise qui menace la pérennité de la culture, notamment dans les zones de production marginales. L'abandon de la culture de l'olivier entraînerait de multiples conséquences négatives, non seulement sur le plan économique, mais aussi social, environnemental et culturel. Cet article propose la diffusion de l'agriculture biologique dans les oliveraies de montagne andalouses, par le biais de contrats territoriaux ruraux, comme outil pour accroître la rentabilité des exploitations tout en respectant l'environnement. À cette fin, l'oliveraie de montagne andalouse est caractérisée d'un point de vue productif, social et environnemental afin de déterminer les zones où la mise en place d'oliveraies biologiques serait la plus bénéfique pour la société et où, par conséquent, les subventions devraient être prioritaires.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6686e2e4-1e7e-4dc2-882a-38cb302f3abf</t>
   </si>
   <si>
     <t>Techniques de gestion des sols dans les oliveraies et leur fonction environnementale : avis d'expert</t>
   </si>
   <si>
     <t>Les oliveraies remplissent une fonction environnementale qui peut être altérée par les techniques culturales employées. Parmi celles-ci, le type de gestion employé pour contrôler les adventices peut influencer significativement l'exécution de cette fonction et, par conséquent, la fourniture de biens publics environnementaux. Grâce à la technique multicritère du Processus Analytique Hiérarchique (PHA), un groupe d'experts a classé les techniques de gestion des sols les plus courantes actuellement utilisées afin d'évaluer celle qui fournit le mieux ces biens publics. Les résultats obtenus démontrent les effets positifs sur l'environnement du maintien du couvert végétal en général, et de son contrôle par le défrichage en particulier.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4eae455b-eb37-4160-a015-04195830e332</t>
   </si>
   <si>
     <t>Comparaison de trois stratégies de fertilisation azotée dans la culture du coton</t>
   </si>
   <si>
     <t>Le dispositif de restriction de la fertilisation azotée pour l'éligibilité au soutien agroenvironnemental des cultures cotonnières propose une dose maximale d'azote. Ce document évalue les résultats d'une étude pilote sur la fertilisation azotée des cultures cotonnières. Ses objectifs sont les suivants : - Comparer les stratégies de fertilisation conventionnelles aux nouvelles technologies d'engrais à libération lente et adapter la gestion afin d'éviter les pertes d'azote par lessivage ; - Adapter le calendrier d'application afin d'améliorer l'utilisation de l'azote par les cultures cotonnières. Les résultats démontrent l'efficacité des technologies d'engrais azotés à libération lente dans les différentes circonstances testées.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6771b0da-67e7-4bb7-80b8-7573a8182de9</t>
@@ -6350,50 +6386,68 @@
   <si>
     <t>Au cours de la campagne 2020/2021, un groupe de 14 variétés sélectionnées parmi celles actuellement disponibles sur le marché a été caractérisé. Les paramètres évalués et présentés dans ce travail concernent la production et la qualité des différentes variétés. Les informations générées constituent un outil pour les agriculteurs, les techniciens et les exportateurs afin de faciliter la sélection variétale compte tenu de la vaste gamme de variétés disponibles. Cette activité s'inscrit dans l'objectif 2 « Caractériser les variétés de myrtilles cultivées dans différents agroenvironnements » du projet de transfert sectoriel TRA2019.004 : « Production durable dans la culture des fraises et autres fruits rouges ». Pour atteindre cet objectif, deux essais ont été menés : le premier en culture hors-sol à Moguer, et le second en culture biologique à Almonte, tous deux situés dans la province de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/91f47311-fc8b-4ff0-a41a-397a6542aad5</t>
   </si>
   <si>
     <t>Effet de la variété et du système de culture sur les caractéristiques de rendement des fraises. Saison de récolte 2023/2024.</t>
   </si>
   <si>
     <t>Au cours de la campagne 2023/2024, des caractéristiques de rendement ont été analysées chez 16 variétés de fraises issues de différents programmes de sélection, cultivées dans quatre systèmes de culture de la région de Huelva : culture conventionnelle, culture sans désinfection du sol, culture hors-sol et culture biologique. Les résultats obtenus sont présentés dans cet article.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a4d0ec4f-b650-4f31-8971-f21312a6fcf4</t>
   </si>
   <si>
     <t>Porte-greffes de pastèque contre le nouveau virus du tamis (MNSV-W-SP)</t>
   </si>
   <si>
     <t>Au printemps 2014, des plants de pastèques cultivés en serre dans la province d'Almería ont présenté des symptômes similaires à ceux induits par le virus des taches nécrotiques du melon (MNSV), tels que la nécrose des fruits, des feuilles et des tiges. L'inoculation mécanique de plants de pastèques symptomatiques en laboratoire sur des melons, des concombres, des potimarrons, des courgettes, des potirons et des pastèques a produit des symptômes similaires à ceux observés au champ, uniquement chez la pastèque, tandis que les autres cucurbitacées inoculées sont restées asymptomatiques. Grâce à des techniques moléculaires telles que le séquençage à haut débit, il a été déterminé que les symptômes observés chez la pastèque étaient dus à une nouvelle souche de MNSV, jusqu'alors inconnue, appelée MNSV-W-SP. Nous avons confirmé que les principaux porte-greffes disponibles commercialement pour la culture de pastèques sont résistants au virus.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0a52f9cb-ec34-4d2a-9bd6-ef9ac78b4462</t>
   </si>
   <si>
+    <t>Désalcoolisation partielle des vins blancs par osmose inverse</t>
+  </si>
+  <si>
+    <t>Document présentant les résultats analytiques et sensoriels de la désalcoolisation partielle de jeunes vins blancs de Palomino Fino. Ces vins ont été élaborés puis désalcoolisés au domaine expérimental Rancho de la Merced. Les raisins utilisés provenaient de trois villes côtières de la province de Cadix.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/990955ef-05c8-4e05-b325-ece16f4aa7f0</t>
+  </si>
+  <si>
+    <t>Comportement agronomique et œnologique de Vitis vinifera sous irrigation modérée</t>
+  </si>
+  <si>
+    <t>Document présentant les résultats d'essais menés entre 2011 et 2013 sur les effets agronomiques, physiologiques et qualitatifs d'une irrigation modérée sur Vitis vinifera cv. Syrah et cv. Cabernet Sauvignon, cultivés sous un climat méditerranéen.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/086a630b-fe6a-417a-a8e2-4cf8bc38625e</t>
+  </si>
+  <si>
     <t>Étude des attributs intrinsèques de 11 variétés de tomates biologiques traditionnelles</t>
   </si>
   <si>
     <t>Document présentant les résultats des évaluations des consommateurs sur l'acceptation et les préférences des attributs intrinsèques les plus représentatifs des variétés de tomates traditionnelles testées, évaluant leur qualité gustative. Lors des dégustations, les répondants ont évalué les attributs intrinsèques suivants : fermeté, jutosité, douceur, acidité et persistance.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9b6bd11d-3095-470d-94f3-3f44c413a1d4</t>
   </si>
   <si>
     <t>Effet de la taille mécanisée sur le comportement agronomique et œnologique des cépages rouges cultivés en climat chaud</t>
   </si>
   <si>
     <t>Document présentant les résultats d'un essai de trois ans comparant les effets de la taille manuelle et de la taille mécanique de deux cépages rouges cultivés dans la chaîne de montagnes de Montilla sur leurs performances agronomiques et leur potentiel œnologique.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1296fb92-a4b8-4a2e-a3c1-198d8a97d560</t>
   </si>
   <si>
     <t>Potentiel de la variété Melon pour la production de vins rosés</t>
   </si>
   <si>
     <t>Document présentant les résultats d'une étude visant à optimiser le temps de macération pour obtenir un vin rosé à partir du cépage Melonera. Il détaille la production de vins rosés et les résultats obtenus avec ce cépage lors de quatre campagnes consécutives (2011-2014).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9bd19952-5136-4d2d-9d8d-188409d917fa</t>
@@ -6404,68 +6458,50 @@
   <si>
     <t>Document présentant les résultats du calcul du coefficient de culture (Kc) pour les amandiers en Andalousie occidentale, recommandant le dosage de l'eau d'irrigation dans trois zones de Cordoue et de Séville.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e83b4a6b-775d-4a4a-adf7-6803c19285ae</t>
   </si>
   <si>
     <t>Mécanisation du vignoble : un nouveau modèle de viticulture plus rentable</t>
   </si>
   <si>
     <t>Document présentant les résultats de l'étude menée sur quatre saisons consécutives dans un vignoble du centre IFAPA Rancho de la Merced. Les principaux objectifs étaient d'améliorer la rentabilité des cultures grâce à l'application de nouvelles pratiques et techniques de culture mécanisées, et d'étudier l'impact de nouveaux modèles viticoles sur la physiologie végétale et la qualité du raisin et du vin.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/13cad6fa-b2b9-4989-98f4-a30f6ec392be</t>
   </si>
   <si>
     <t>Perception du secteur de l'olive et de l'huile d'olive sur les groupes de développement rural</t>
   </si>
   <si>
     <t>Ce document présente la perception du secteur oléicole et oléicole quant au travail réalisé par les Groupes de développement rural des provinces de Jaén, Cordoue et Grenade. Ce travail a été réalisé dans le cadre du projet Transforma pour l'oléiculture et l'huile d'olive. Il analyse la satisfaction du secteur oléicole et oléicole quant au travail des Groupes de développement rural dans la gestion de projets oléicoles innovants pour le développement endogène des régions agricoles.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5dabc61b-1fe2-43f1-aa86-f893b71a814f</t>
   </si>
   <si>
-    <t>Désalcoolisation partielle des vins blancs par osmose inverse</t>
-[...16 lines deleted...]
-  <si>
     <t>Vieillissement accéléré des vinaigres de vin Pedro Ximénez</t>
   </si>
   <si>
     <t>Document décrivant une expérience de vieillissement accéléré avec du vinaigre de vin Pedro Ximénez en utilisant la micro-oxygénation et des copeaux de chêne.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43ab9d37-d254-4f43-8250-3c1fa1346f8e</t>
   </si>
   <si>
     <t>Le soufre en vinification. Alternatives</t>
   </si>
   <si>
     <t>Ce document présente l'état actuel de l'utilisation des conservateurs à base de dioxyde de soufre dans l'industrie vinicole. Il décrit le fonctionnement de ce conservateur, ses propriétés et ses effets sur la qualité du vin et la santé des consommateurs. Il résume les méthodologies analytiques utilisées pour sa détermination, la réglementation internationale en vigueur concernant son utilisation et les alternatives proposées par la communauté scientifique internationale pour son remplacement. Enfin, il présente les principales conclusions du projet mené par l'IFAPA pour la recherche d'alternatives au dioxyde de soufre, et esquisse l'avenir du dioxyde de soufre et de ses alternatives dans les domaines viticoles et la recherche.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0fbb0bb4-261a-4c19-97d4-6e8ba8dafeb4</t>
   </si>
   <si>
     <t>Introduction à la viticulture biologique en Andalousie</t>
   </si>
   <si>
     <t>Ce document présente la situation actuelle de la viticulture biologique au niveau national et dans la communauté autonome d'Andalousie. Il aborde également la réglementation relative à l'agriculture biologique, en insistant particulièrement sur le processus de conversion et l'importance de la certification. Enfin, il inclut une analyse des différentes aides et subventions applicables.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/eafed293-d927-49f5-a55d-991483765307</t>
@@ -6584,131 +6620,131 @@
   <si>
     <t>Document proposant un modèle d'évaluation des systèmes d'irrigation localisés pour les parcelles en pente dans la culture commerciale de fraises.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4e1ce7a9-caf1-49ea-821d-5233ae618b47</t>
   </si>
   <si>
     <t>Effet de la pente sur la qualité de l'irrigation et le rendement d'une culture de framboises</t>
   </si>
   <si>
     <t>Document présentant les résultats d'un essai réalisé en 2017 visant à comprendre l'effet de la pente du terrain sur l'uniformité de l'irrigation et le rendement d'une culture de framboises dans une ferme commerciale de la province de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f28ca7c-9a0c-4cef-9a9a-2fee0691bdc4</t>
   </si>
   <si>
     <t>Irrigation des oliveraies lors d'un hiver sec. Campagne 2015</t>
   </si>
   <si>
     <t>Ce document fournit des directives générales pour la planification de l'irrigation des oliveraies en fonction de différents scénarios pluviométriques durant la saison d'irrigation 2015. Les précipitations dans les oliveraies andalouses au cours de la campagne agricole en cours, jusqu'en mars 2015, ont généralement été inférieures à la moyenne annuelle. Dans certains cas, les précipitations ont été comparables, voire supérieures, à celles d'une année normale, bien que dans de nombreuses autres situations, cet hiver sec ait entraîné une faible rétention d'eau dans le sol.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5dcf8732-30b5-4835-97cb-8120dd66a2e0</t>
   </si>
   <si>
+    <t>Semis de tournesols d'hiver : accroître la rentabilité et s'adapter au changement climatique</t>
+  </si>
+  <si>
+    <t>En raison du changement climatique, un réchauffement important est attendu en Europe du Sud, avec des hausses significatives des températures estivales moyennes (en hausse de 6 °C par rapport à la fin du siècle) et des baisses substantielles des précipitations printanières et estivales. Les vagues de chaleur, les périodes de sécheresse, les pluies torrentielles et les orages (événements extrêmes) seront plus fréquents (GIEC 2014). C'est pourquoi les agriculteurs ont de plus en plus tendance à avancer les semis d'environ 45 jours (en janvier au lieu de mars) afin d'accroître les rendements et la rentabilité.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2feb123e-515d-477f-af74-358c9d57dad4</t>
+  </si>
+  <si>
+    <t>Évaluation variétale des fraises : résultats obtenus en culture conventionnelle sur sol désinfecté chimiquement. Campagne 2017/2018.</t>
+  </si>
+  <si>
+    <t>Au sein du Réseau d'Expérimentation Agricole Andalou (RAEA), au cours de la campagne 2017/2018, l'IFAPA a caractérisé, tant au niveau agronomique que qualitatif, un groupe de 12 variétés sélectionnées parmi celles actuellement disponibles sur le marché à partir de différents programmes d'amélioration.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6ae95124-1e60-4f63-ad14-d3d39d16ec28</t>
+  </si>
+  <si>
+    <t>Évaluation des variétés de fraises en culture conventionnelle sur sol désinfecté chimiquement. Campagne 2018/2019.</t>
+  </si>
+  <si>
+    <t>Au sein du Réseau d'Expérimentation Agricole Andalou (RAEA), au cours de la campagne 2018/2019, l'IFAPA a caractérisé, tant au niveau agronomique que qualitatif, un groupe de 12 variétés sélectionnées parmi celles actuellement disponibles sur le marché à partir de différents programmes d'amélioration.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/82a719b4-e436-4916-ab33-d1c0de87a014</t>
+  </si>
+  <si>
+    <t>Associationnisme et marketing. Module VI.</t>
+  </si>
+  <si>
+    <t>Dans le cadre du Programme d'Intégration des Jeunes dans les Entreprises Agricoles, ce manuel pédagogique, correspondant au « Module VI : Associations et Marketing », aborde les aspects liés aux formes associatives du secteur agricole, telles que les sociétés coopératives, les sociétés de transformation agricole et autres types de sociétés. Il se concentre spécifiquement sur les coopératives, compte tenu de leur importance considérable en Andalousie. Il présente également aux étudiants les processus de commercialisation et de vente des produits de la chaîne alimentaire, afin de promouvoir la professionnalisation et de garantir la sécurité alimentaire exigée par la société actuelle.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c08af92-cc09-4f8a-a167-912342d6ef4c</t>
+  </si>
+  <si>
+    <t>Mise en œuvre et gestion d'un couvre-sol à croissance lente par plantation en bandes : Brachypodium distachyon</t>
+  </si>
+  <si>
+    <t>Description de la technique de mise en œuvre d'un couvre-sol à croissance lente dans une oliveraie. Les espèces annuelles à croissance lente utilisées comme couvre-sol pluriannuel peuvent être implantées plus facilement en les semant en bandes étroites, protégées de part et d'autre par des bandes d'espèces à croissance plus rapide, ce qui permet une meilleure protection du sol et une réduction de l'érosion durant les premiers mois. La technique du semis en bandes est simple, très économique pour l'agriculteur et réduit considérablement le risque de perte des espèces à croissance lente en cas de pluies torrentielles susceptibles de provoquer l'érosion et le déracinement des plants.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c4a3e4c5-56a9-4675-9859-5ae0a1445b57</t>
+  </si>
+  <si>
+    <t>Processus d'infection par Rosellinia necatrix chez l'avocat</t>
+  </si>
+  <si>
+    <t>Description du processus d'infection et des mesures de contrôle de Rosellinia necatrix, l'agent responsable de la pourriture blanche des racines dans les cultures d'avocat.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/843a257a-c6c9-4641-b341-1941b6dbbf19</t>
+  </si>
+  <si>
+    <t>Qualité des pois chiches</t>
+  </si>
+  <si>
+    <t>Différents types et qualités de pois chiche (Cicer arietinum L.) sont cultivés depuis l'Antiquité dans le bassin méditerranéen pour être utilisés comme légumineuse sèche destinée à la consommation humaine. Le terme « qualité » est subjectif et dépend de divers paramètres. Ce document fournit une estimation de la qualité en fonction de l'opérateur ou de la partie prenante intéressée par la semence. L'objectif ultime est d'identifier les caractéristiques les plus importantes qui définissent globalement la qualité, en les définissant comme critères de pré-sélection.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/65395456-5e71-4f53-a752-2cdc3b7750b8</t>
+  </si>
+  <si>
+    <t>Potentiel du cépage Grenache pour la production de vins rosés</t>
+  </si>
+  <si>
+    <t>Document détaillant l'élaboration de vins rosés issus du cépage Grenache. Il présente les résultats obtenus avec ce cépage lors de quatre campagnes consécutives (2011-2014).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/36dac92f-6d76-4336-acbf-b2a9d8a60e33</t>
+  </si>
+  <si>
     <t>Caractérisation génotypique et sanitaire des cépages minoritaires prospectés en Andalousie</t>
   </si>
   <si>
     <t>De par sa diversité et son étendue territoriale, l'Andalousie abrite de nombreux cépages minoritaires, offrant à la viticulture locale l'opportunité de diversifier sa production viticole. Entre 2020 et 2022, une identification moléculaire a été réalisée sur 66 spécimens provenant de cinq zones viticoles traditionnelles. Treize marqueurs microsatellites ont été utilisés, dont les neuf recommandés par l'OIV. Trente et un génotypes distincts ont été obtenus, 19 correspondant aux profils de variétés déjà décrites et les 12 autres non identifiés. Ces profils ont été intégrés à la base de données de la banque de matériel génétique de la vigne « Rancho de la Merced ». Grâce à une analyse de la diversité génétique, les groupes écogéographiques des génotypes nouvellement identifiés ont été déterminés. La présence de virus a été analysée par ELISA afin d'obtenir des clones certifiables en cas d'autorisation de culture future de ces variétés.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99ff40d0-016b-4dda-8219-32032a95a716</t>
   </si>
   <si>
-    <t>Semis de tournesols d'hiver : accroître la rentabilité et s'adapter au changement climatique</t>
-[...70 lines deleted...]
-  <si>
     <t>Analyse foliaire pour le diagnostic nutritionnel des plantations d'avocatiers. Échantillonnage.</t>
   </si>
   <si>
     <t>Comprendre l'importance et la justification de l'analyse foliaire est utile pour mettre en œuvre un programme de fertilisation adapté. Le moment et les caractéristiques de l'échantillon prélevé sont essentiels à un diagnostic précis, car les variations nutritionnelles des plantes dépendent de l'espèce, ainsi que de l'âge et de la position des feuilles.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/173568a2-8844-49a7-a873-da0f7139fbe0</t>
   </si>
   <si>
     <t>Analyse foliaire pour le diagnostic nutritionnel des plantations de manguiers. Échantillonnage.</t>
   </si>
   <si>
     <t>Comprendre l'importance et la justification de l'analyse foliaire est utile pour mettre en œuvre un programme de fertilisation adapté. Le moment et les caractéristiques de l'échantillon prélevé sont essentiels à un diagnostic précis, car la variabilité nutritionnelle de la plante dépend de l'espèce, ainsi que de l'âge et de la position des feuilles. Ce document établit donc la méthodologie à suivre pour le prélèvement d'échantillons foliaires à des fins de diagnostic nutritionnel des plantations d'avocatiers.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b1ae7623-e5f1-438d-bb86-2626b6260b32</t>
   </si>
   <si>
     <t>Démarrage d'un système d'amélioration génétique accélérée du blé</t>
   </si>
   <si>
     <t>Obtenir plusieurs générations de plantes par an est l'une des méthodes mises en œuvre pour accélérer les programmes de sélection et réduire le délai d'obtention de nouvelles variétés adaptées aux conditions de culture changeantes. Le projet « Amélioration génétique et gestion durable des cultures herbacées extensives dans un scénario de changement climatique » (AVA23.INV2023.003) propose, entre autres, l'incorporation de gènes de résistance à la rouille jaune dans les variétés de blé tendre et le développement d'une stratégie de sélection accélérée par culture forcée en chambre climatique. Ces travaux ont évalué la possibilité de développer un système de sélection accélérée du blé en utilisant l'infrastructure déjà disponible à l'IFAPA (Institut de recherche agronomique et agronomique) de Cordoue, avec pour objectif d'obtenir au moins trois générations par an, ce qui permettrait d'accélérer les progrès du programme de sélection.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fc6f986-807e-4727-865e-af529afef891</t>
@@ -8399,50 +8435,59 @@
   <si>
     <t>Publication consacrée aux cultures ligneuses les plus caractéristiques de la Murcie rurale, notamment les noix, les fruits à pépins, les raisins de table et de vin et les oliviers.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutos-secos-frutales-de-pepita-vid-y-olivo</t>
   </si>
   <si>
     <t>Influence du changement climatique sur la sélection végétale</t>
   </si>
   <si>
     <t>Travail réalisé par des experts de différents domaines de la sélection végétale dans lesquels ils apportent leurs expériences, leurs connaissances et leurs opinions sur les différents aspects qui relient la sélection végétale et le défi du changement climatique.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/influencia-del-cambio-climatico-en-la-mejora-genetica-de-plantas</t>
   </si>
   <si>
     <t>Structure des coûts des zones de production agricole de la région de Murcie : fruits à noyau et agrumes</t>
   </si>
   <si>
     <t>Publication consacrée à la culture des agrumes et des arbres fruitiers à noyaux régionaux</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutales-de-hueso-y-citricos</t>
   </si>
   <si>
+    <t>Structure des coûts des principales cultures en agriculture biologique dans la région de Murcie</t>
+  </si>
+  <si>
+    <t>Document décrivant les principales lignes directrices de l'agriculture biologique régionale à Murcie</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
+  </si>
+  <si>
     <t>Un avenir durable</t>
   </si>
   <si>
     <t>Podcast BBVA qui analyse la transition et propose des recommandations pour la durabilité</t>
   </si>
   <si>
     <t>https://www.bbva.com/es/especiales/futuro-sostenible/</t>
   </si>
   <si>
     <t>Technologie PCR en gouttelettes numériques pour la détection d'Ilyonectria liriodendri dans des échantillons environnementaux de vignes</t>
   </si>
   <si>
     <t>Article sur la détection et la quantification précises, précoces et spécifiques des champignons de la jambe noire et sur l'évaluation des techniques de PCR numérique en gouttelettes et de PCR en temps réel.</t>
   </si>
   <si>
     <t>https://doi.org/10.1094/PDIS-03-19-0529-RE</t>
   </si>
   <si>
     <t>Protection des plaies de taille de la vigne contre Phaeomoniella chlamydospora et Diplodia seriata à l'aide de méthodes biologiques et chimiques commerciales</t>
   </si>
   <si>
     <t>Article sur le dépérissement dû à Botryosphaeria et à l'esca, deux des maladies du bois de la vigne (VTB) les plus dommageables affectant les vignobles des principales régions productrices de raisin du monde.</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/j.cropro.2020.105465</t>
@@ -8478,59 +8523,50 @@
     <t>Changement climatique et innovation dans la culture céréalière : perceptions du secteur</t>
   </si>
   <si>
     <t>Recherche sur la perception du secteur de l'innovation dans la culture des céréales en raison du changement climatique</t>
   </si>
   <si>
     <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cambio_climatico_e_innovacion_en_el_cultivo_de_cereales_-_percepciones_desde_el_sector_1.pdf</t>
   </si>
   <si>
     <t>Stratégies de lutte contre Pyricularia oryzae dans la réserve rizicole de Calasparra. Résultats obtenus dans le cadre du projet GO ArrozINNOVA</t>
   </si>
   <si>
     <t>Résultats obtenus dans le cadre du projet GO ArrozINNOVA</t>
   </si>
   <si>
     <t>https://www.imida.es/documents/13436/796645/Importancia+del+arroz+de+Calasparra/5e55db8a-ddc1-4357-9818-4559d18a4763</t>
   </si>
   <si>
     <t>Virus rugueux de la tomate : bases d'une stratégie de gestion intégrée</t>
   </si>
   <si>
     <t>Document contenant des informations sur les aspects épidémiologiques, tels que l’infection des plantes, la propagation du virus, les hôtes alternatifs, la persistance du virus dans l’environnement, etc., qui sont essentiels à la compréhension et à la formulation.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
   </si>
   <si>
     <t>Rapport A3 : Cartographie des acteurs de l'adaptation au changement climatique dans le secteur viticole et viticole</t>
   </si>
   <si>
     <t>L’objectif global du projet VIN &amp; ADAPT II était de promouvoir le transfert de connaissances et de mobiliser toutes les parties prenantes pour favoriser l’adaptation aux défis posés par le changement climatique dans le secteur vitivinicole.</t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2017/07/Informe-A3-Mapa-de-Actores_VIN-ADAPT-II.pdf</t>
   </si>
   <si>
     <t>Stratégies d'adaptation au changement climatique pour l'élevage extensif en Espagne : une perspective sociale</t>
   </si>
   <si>
     <t>L’élevage extensif est une activité ancienne dans toute la péninsule ibérique. Cette activité, au-delà d’être un secteur économique du secteur agricole, fournit à la société dans son ensemble des services écosystémiques essentiels, notamment l’approvisionnement alimentaire, la régulation des écosystèmes, la fourniture de biens culturels, le façonnement des paysages ruraux et montagneux et la prévention des incendies dans les zones forestières. Cependant, l’élevage extensif est très vulnérable au changement climatique. Cette vulnérabilité est déterminée par l’exposition de l’élevage extensif à une série de changements et de transformations dans les sphères climatiques, biophysiques, sociales, politiques, institutionnelles, économiques et culturelles, qui réduisent la capacité de ce secteur à s’adapter au changement climatique. Des études préliminaires ont esquissé des stratégies d’adaptation possibles pour le secteur, mais n’ont pas analysé ces stratégies d’un point de vue social et du cadre conceptuel de la vulnérabilité.</t>
   </si>
   <si>
     <t>https://adaptecca.es/sites/default/files/documentos/2019-adaptacion-cc-ganaderia-extensiva-espanola-social_1.pdf</t>
   </si>
   <si>
     <t>Rapport A1 sur les impacts du changement climatique et l'adaptation dans les régions cibles</t>
   </si>
   <si>
     <t>L’objectif global du projet VIN &amp; ADAPT II était de promouvoir le transfert de connaissances et de mobiliser toutes les parties prenantes pour favoriser l’adaptation aux défis posés par le changement climatique dans le secteur vitivinicole.  </t>
   </si>
@@ -12938,54 +12974,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1481"/>
+  <dimension ref="A1:D1485"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D1481"/>
+      <selection activeCell="A1" sqref="A1:D1485"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="293.643" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2473.682" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1026.178" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -13363,553 +13399,553 @@
         <v>84</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" s="1" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="1" t="s">
+      <c r="D31" s="1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B32" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="1" t="s">
+      <c r="D32" s="1" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B33" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="1" t="s">
+      <c r="D33" s="1" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" s="1" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="D36" s="1"/>
+      <c r="D36" s="1" t="s">
+        <v>110</v>
+      </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="D40" s="1"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>140</v>
+        <v>164</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>140</v>
+        <v>166</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>174</v>
+        <v>152</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
         <v>194</v>
@@ -14593,401 +14629,401 @@
         <v>339</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
         <v>341</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B118" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C118" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="C118" s="1" t="s">
+      <c r="D118" s="1" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C119" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="B119" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C119" s="1" t="s">
+      <c r="D119" s="1" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C120" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="B120" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="1" t="s">
+      <c r="D120" s="1" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C121" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="B121" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="1" t="s">
+      <c r="D121" s="1" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B122" s="1" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
         <v>363</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>90</v>
+        <v>357</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>364</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>90</v>
+        <v>357</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
         <v>369</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>345</v>
+        <v>102</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>370</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
         <v>372</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
         <v>375</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
         <v>378</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>345</v>
+        <v>102</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
         <v>381</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>382</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
         <v>384</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
         <v>387</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
         <v>390</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
         <v>393</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
         <v>396</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>377</v>
+        <v>398</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>377</v>
+        <v>401</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>408</v>
+        <v>389</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>411</v>
+        <v>389</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
         <v>412</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
         <v>415</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>416</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>419</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>422</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
         <v>424</v>
@@ -15089,325 +15125,325 @@
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>449</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>377</v>
+        <v>450</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>377</v>
+        <v>453</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>460</v>
+        <v>389</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>463</v>
+        <v>389</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
         <v>464</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>465</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
         <v>467</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>468</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
         <v>470</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
         <v>473</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>474</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
         <v>476</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>477</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
         <v>479</v>
       </c>
       <c r="B164" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C164" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="C164" s="1" t="s">
+      <c r="D164" s="1" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C165" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="B165" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C165" s="1" t="s">
+      <c r="D165" s="1" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C166" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="B166" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C166" s="1" t="s">
+      <c r="D166" s="1" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C167" s="1" t="s">
         <v>489</v>
       </c>
-      <c r="B167" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C167" s="1" t="s">
+      <c r="D167" s="1" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B168" s="1" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
         <v>495</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>496</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
         <v>498</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
         <v>501</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>502</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
         <v>504</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
         <v>507</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>5</v>
+        <v>492</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>508</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
         <v>510</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
         <v>513</v>
@@ -15475,174 +15511,174 @@
         <v>526</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
         <v>528</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
         <v>531</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>555</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
         <v>557</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>558</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>559</v>
       </c>
     </row>
@@ -17074,107 +17110,107 @@
         <v>865</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1" t="s">
         <v>866</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>867</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1" t="s">
         <v>869</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1" t="s">
         <v>883</v>
       </c>
       <c r="B300" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>884</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1" t="s">
         <v>886</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>5</v>
@@ -18166,107 +18202,107 @@
         <v>1096</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1112</v>
+        <v>1110</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>5</v>
@@ -18390,107 +18426,107 @@
         <v>1143</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="B391" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="B392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1159</v>
+        <v>1157</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>5</v>
@@ -21218,107 +21254,107 @@
         <v>1748</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="1" t="s">
         <v>1749</v>
       </c>
       <c r="B590" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C590" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>1751</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="1" t="s">
         <v>1752</v>
       </c>
       <c r="B591" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>1750</v>
+        <v>1753</v>
       </c>
       <c r="D591" s="1" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="1" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="B592" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="D592" s="1" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="1" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="B593" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="D593" s="1" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="1" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="B594" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="1" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="B595" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>1764</v>
+        <v>1762</v>
       </c>
       <c r="D595" s="1" t="s">
         <v>1765</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="1" t="s">
         <v>1766</v>
       </c>
       <c r="B596" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C596" s="1" t="s">
         <v>1767</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>1768</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="1" t="s">
         <v>1769</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>5</v>
@@ -21470,107 +21506,107 @@
         <v>1801</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="1" t="s">
         <v>1802</v>
       </c>
       <c r="B608" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C608" s="1" t="s">
         <v>1803</v>
       </c>
       <c r="D608" s="1" t="s">
         <v>1804</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="1" t="s">
         <v>1805</v>
       </c>
       <c r="B609" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1803</v>
+        <v>1806</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="1" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="B610" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="1" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="B611" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="1" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="B612" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="1" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="B613" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1817</v>
+        <v>1815</v>
       </c>
       <c r="D613" s="1" t="s">
         <v>1818</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="1" t="s">
         <v>1819</v>
       </c>
       <c r="B614" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C614" s="1" t="s">
         <v>1820</v>
       </c>
       <c r="D614" s="1" t="s">
         <v>1821</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="1" t="s">
         <v>1822</v>
       </c>
       <c r="B615" s="1" t="s">
         <v>5</v>
@@ -21736,275 +21772,275 @@
         <v>1857</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="1" t="s">
         <v>1858</v>
       </c>
       <c r="B627" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C627" s="1" t="s">
         <v>1859</v>
       </c>
       <c r="D627" s="1" t="s">
         <v>1860</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="1" t="s">
         <v>1861</v>
       </c>
       <c r="B628" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="1" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="B629" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1823</v>
+        <v>1865</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="1" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="B630" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1823</v>
+        <v>1868</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1866</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="1" t="s">
-        <v>1867</v>
+        <v>1870</v>
       </c>
       <c r="B631" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1823</v>
+        <v>1871</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>1868</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1" t="s">
-        <v>1869</v>
+        <v>1873</v>
       </c>
       <c r="B632" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1870</v>
+        <v>1868</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1871</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1" t="s">
-        <v>1872</v>
+        <v>1875</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1873</v>
+        <v>1835</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
       <c r="B634" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1876</v>
+        <v>1835</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="B635" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1879</v>
+        <v>1835</v>
       </c>
       <c r="D635" s="1" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1" t="s">
         <v>1881</v>
       </c>
       <c r="B636" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>1879</v>
+        <v>1882</v>
       </c>
       <c r="D636" s="1" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="B637" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="D637" s="1" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="1" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="B638" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>1884</v>
+        <v>1888</v>
       </c>
       <c r="D638" s="1" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="1" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
       <c r="B639" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="D639" s="1" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B640" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C640" s="1" t="s">
         <v>1891</v>
       </c>
-      <c r="B640" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D640" s="1" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="1" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
       <c r="B641" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="D641" s="1" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B642" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C642" s="1" t="s">
         <v>1896</v>
       </c>
-      <c r="B642" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D642" s="1" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="1" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="B643" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="D643" s="1" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="1" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="B644" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>1903</v>
+        <v>1901</v>
       </c>
       <c r="D644" s="1" t="s">
         <v>1904</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="1" t="s">
         <v>1905</v>
       </c>
       <c r="B645" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C645" s="1" t="s">
         <v>1906</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>1907</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="1" t="s">
         <v>1908</v>
       </c>
       <c r="B646" s="1" t="s">
         <v>5</v>
@@ -23794,436 +23830,436 @@
         <v>2291</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" s="1" t="s">
         <v>2292</v>
       </c>
       <c r="B774" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C774" s="1" t="s">
         <v>2293</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>2294</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" s="1" t="s">
         <v>2295</v>
       </c>
       <c r="B775" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>2293</v>
+        <v>2296</v>
       </c>
       <c r="D775" s="1" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" s="1" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="B776" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
       <c r="D776" s="1" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" s="1" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="B777" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C777" s="1"/>
+      <c r="C777" s="1" t="s">
+        <v>2302</v>
+      </c>
       <c r="D777" s="1" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" s="1" t="s">
-        <v>2302</v>
+        <v>2304</v>
       </c>
       <c r="B778" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C778" s="1"/>
+      <c r="C778" s="1" t="s">
+        <v>2305</v>
+      </c>
       <c r="D778" s="1" t="s">
-        <v>2303</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" s="1" t="s">
-        <v>2304</v>
+        <v>2307</v>
       </c>
       <c r="B779" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C779" s="1" t="s">
         <v>2305</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" s="1" t="s">
-        <v>2307</v>
+        <v>2309</v>
       </c>
       <c r="B780" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>2308</v>
+        <v>2310</v>
       </c>
       <c r="D780" s="1" t="s">
-        <v>2309</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" s="1" t="s">
-        <v>2310</v>
+        <v>2312</v>
       </c>
       <c r="B781" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C781" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C781" s="1"/>
       <c r="D781" s="1" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" s="1" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="B782" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C782" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C782" s="1"/>
       <c r="D782" s="1" t="s">
         <v>2315</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" s="1" t="s">
         <v>2316</v>
       </c>
       <c r="B783" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C783" s="1" t="s">
         <v>2317</v>
       </c>
       <c r="D783" s="1" t="s">
         <v>2318</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784" s="1" t="s">
         <v>2319</v>
       </c>
       <c r="B784" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C784" s="1" t="s">
         <v>2320</v>
       </c>
       <c r="D784" s="1" t="s">
         <v>2321</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785" s="1" t="s">
         <v>2322</v>
       </c>
       <c r="B785" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C785" s="1"/>
+      <c r="C785" s="1" t="s">
+        <v>2323</v>
+      </c>
       <c r="D785" s="1" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786" s="1" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
       <c r="B786" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C786" s="1"/>
+      <c r="C786" s="1" t="s">
+        <v>2326</v>
+      </c>
       <c r="D786" s="1" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" s="1" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
       <c r="B787" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C787" s="1"/>
+      <c r="C787" s="1" t="s">
+        <v>2329</v>
+      </c>
       <c r="D787" s="1" t="s">
-        <v>2327</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" s="1" t="s">
-        <v>2328</v>
+        <v>2331</v>
       </c>
       <c r="B788" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C788" s="1"/>
+      <c r="C788" s="1" t="s">
+        <v>2332</v>
+      </c>
       <c r="D788" s="1" t="s">
-        <v>2329</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" s="1" t="s">
-        <v>2330</v>
+        <v>2334</v>
       </c>
       <c r="B789" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C789" s="1"/>
       <c r="D789" s="1" t="s">
-        <v>2331</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790" s="1" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="B790" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C790" s="1"/>
       <c r="D790" s="1" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791" s="1" t="s">
-        <v>2334</v>
+        <v>2338</v>
       </c>
       <c r="B791" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C791" s="1"/>
       <c r="D791" s="1" t="s">
-        <v>2335</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792" s="1" t="s">
-        <v>2336</v>
+        <v>2340</v>
       </c>
       <c r="B792" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C792" s="1"/>
       <c r="D792" s="1" t="s">
-        <v>2338</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" s="1" t="s">
-        <v>2339</v>
+        <v>2342</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C793" s="1"/>
       <c r="D793" s="1" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" s="1" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C794" s="1"/>
       <c r="D794" s="1" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" s="1" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C795" s="1"/>
       <c r="D795" s="1" t="s">
         <v>2347</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" s="1" t="s">
         <v>2348</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C796" s="1" t="s">
         <v>2349</v>
       </c>
       <c r="D796" s="1" t="s">
         <v>2350</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" s="1" t="s">
         <v>2351</v>
       </c>
       <c r="B797" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C797" s="1" t="s">
         <v>2352</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>2353</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" s="1" t="s">
         <v>2354</v>
       </c>
       <c r="B798" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C798" s="1" t="s">
         <v>2355</v>
       </c>
       <c r="D798" s="1" t="s">
         <v>2356</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" s="1" t="s">
         <v>2357</v>
       </c>
       <c r="B799" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C799" s="1" t="s">
         <v>2358</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>2359</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" s="1" t="s">
         <v>2360</v>
       </c>
       <c r="B800" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C800" s="1" t="s">
         <v>2361</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>2362</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" s="1" t="s">
         <v>2363</v>
       </c>
       <c r="B801" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C801" s="1" t="s">
         <v>2364</v>
       </c>
       <c r="D801" s="1" t="s">
         <v>2365</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" s="1" t="s">
         <v>2366</v>
       </c>
       <c r="B802" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C802" s="1" t="s">
         <v>2367</v>
       </c>
       <c r="D802" s="1" t="s">
         <v>2368</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" s="1" t="s">
         <v>2369</v>
       </c>
       <c r="B803" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C803" s="1" t="s">
         <v>2370</v>
       </c>
       <c r="D803" s="1" t="s">
         <v>2371</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" s="1" t="s">
         <v>2372</v>
       </c>
       <c r="B804" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C804" s="1" t="s">
         <v>2373</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>2374</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" s="1" t="s">
         <v>2375</v>
       </c>
       <c r="B805" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C805" s="1" t="s">
         <v>2376</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>2377</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806" s="1" t="s">
         <v>2378</v>
@@ -24235,586 +24271,586 @@
         <v>2379</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>2380</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" s="1" t="s">
         <v>2381</v>
       </c>
       <c r="B807" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C807" s="1" t="s">
         <v>2382</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>2383</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" s="1" t="s">
         <v>2384</v>
       </c>
       <c r="B808" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C808" s="1" t="s">
         <v>2385</v>
       </c>
       <c r="D808" s="1" t="s">
         <v>2386</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" s="1" t="s">
         <v>2387</v>
       </c>
       <c r="B809" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C809" s="1" t="s">
         <v>2388</v>
       </c>
       <c r="D809" s="1" t="s">
         <v>2389</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" s="1" t="s">
         <v>2390</v>
       </c>
       <c r="B810" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C810" s="1" t="s">
         <v>2391</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>2392</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" s="1" t="s">
         <v>2393</v>
       </c>
       <c r="B811" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C811" s="1" t="s">
         <v>2394</v>
       </c>
       <c r="D811" s="1" t="s">
         <v>2395</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" s="1" t="s">
         <v>2396</v>
       </c>
       <c r="B812" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C812" s="1" t="s">
         <v>2397</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>2398</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" s="1" t="s">
         <v>2399</v>
       </c>
       <c r="B813" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C813" s="1" t="s">
         <v>2400</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>2401</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" s="1" t="s">
         <v>2402</v>
       </c>
       <c r="B814" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C814" s="1" t="s">
         <v>2403</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>2404</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" s="1" t="s">
         <v>2405</v>
       </c>
       <c r="B815" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="D815" s="1" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" s="1" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
       <c r="B816" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>2403</v>
+        <v>2409</v>
       </c>
       <c r="D816" s="1" t="s">
-        <v>2408</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" s="1" t="s">
-        <v>2409</v>
+        <v>2411</v>
       </c>
       <c r="B817" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>2410</v>
+        <v>2412</v>
       </c>
       <c r="D817" s="1" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" s="1" t="s">
-        <v>2412</v>
+        <v>2414</v>
       </c>
       <c r="B818" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>2413</v>
+        <v>2415</v>
       </c>
       <c r="D818" s="1" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B819" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C819" s="1" t="s">
         <v>2415</v>
       </c>
-      <c r="B819" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D819" s="1" t="s">
-        <v>2417</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" s="1" t="s">
-        <v>2418</v>
+        <v>2419</v>
       </c>
       <c r="B820" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>2419</v>
+        <v>2415</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>2420</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" s="1" t="s">
         <v>2421</v>
       </c>
       <c r="B821" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C821" s="1" t="s">
         <v>2422</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>2423</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" s="1" t="s">
         <v>2424</v>
       </c>
       <c r="B822" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C822" s="1" t="s">
         <v>2425</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>2426</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" s="1" t="s">
         <v>2427</v>
       </c>
       <c r="B823" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>2403</v>
+        <v>2428</v>
       </c>
       <c r="D823" s="1" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" s="1" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="B824" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>2403</v>
+        <v>2431</v>
       </c>
       <c r="D824" s="1" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" s="1" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
       <c r="B825" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>2403</v>
+        <v>2434</v>
       </c>
       <c r="D825" s="1" t="s">
-        <v>2432</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" s="1" t="s">
-        <v>2433</v>
+        <v>2436</v>
       </c>
       <c r="B826" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>2434</v>
+        <v>2437</v>
       </c>
       <c r="D826" s="1" t="s">
-        <v>2435</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" s="1" t="s">
-        <v>2436</v>
+        <v>2439</v>
       </c>
       <c r="B827" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>2437</v>
+        <v>2415</v>
       </c>
       <c r="D827" s="1" t="s">
-        <v>2438</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828" s="1" t="s">
-        <v>2439</v>
+        <v>2441</v>
       </c>
       <c r="B828" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>2437</v>
+        <v>2415</v>
       </c>
       <c r="D828" s="1" t="s">
-        <v>2440</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" s="1" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
       <c r="B829" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>2442</v>
+        <v>2415</v>
       </c>
       <c r="D829" s="1" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830" s="1" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="B830" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="D830" s="1" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" s="1" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="B831" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>2437</v>
+        <v>2449</v>
       </c>
       <c r="D831" s="1" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B832" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C832" s="1" t="s">
         <v>2449</v>
       </c>
-      <c r="B832" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D832" s="1" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" s="1" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
       <c r="B833" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>2437</v>
+        <v>2454</v>
       </c>
       <c r="D833" s="1" t="s">
-        <v>2452</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" s="1" t="s">
-        <v>2453</v>
+        <v>2456</v>
       </c>
       <c r="B834" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>2454</v>
+        <v>2457</v>
       </c>
       <c r="D834" s="1" t="s">
-        <v>2455</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835" s="1" t="s">
-        <v>2456</v>
+        <v>2459</v>
       </c>
       <c r="B835" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>2457</v>
+        <v>2449</v>
       </c>
       <c r="D835" s="1" t="s">
-        <v>2458</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" s="1" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
       <c r="B836" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>2460</v>
+        <v>2449</v>
       </c>
       <c r="D836" s="1" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837" s="1" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="B837" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>2437</v>
+        <v>2449</v>
       </c>
       <c r="D837" s="1" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838" s="1" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="B838" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>2437</v>
+        <v>2466</v>
       </c>
       <c r="D838" s="1" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" s="1" t="s">
-        <v>2466</v>
+        <v>2468</v>
       </c>
       <c r="B839" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>2437</v>
+        <v>2469</v>
       </c>
       <c r="D839" s="1" t="s">
-        <v>2467</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840" s="1" t="s">
-        <v>2468</v>
+        <v>2471</v>
       </c>
       <c r="B840" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>2469</v>
+        <v>2472</v>
       </c>
       <c r="D840" s="1" t="s">
-        <v>2470</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841" s="1" t="s">
-        <v>2471</v>
+        <v>2474</v>
       </c>
       <c r="B841" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>2437</v>
+        <v>2449</v>
       </c>
       <c r="D841" s="1" t="s">
-        <v>2472</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842" s="1" t="s">
-        <v>2473</v>
+        <v>2476</v>
       </c>
       <c r="B842" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>2437</v>
+        <v>2449</v>
       </c>
       <c r="D842" s="1" t="s">
-        <v>2474</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843" s="1" t="s">
-        <v>2475</v>
+        <v>2478</v>
       </c>
       <c r="B843" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>2476</v>
+        <v>2449</v>
       </c>
       <c r="D843" s="1" t="s">
-        <v>2477</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844" s="1" t="s">
-        <v>2478</v>
+        <v>2480</v>
       </c>
       <c r="B844" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
       <c r="D844" s="1" t="s">
-        <v>2480</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845" s="1" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="B845" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>2482</v>
+        <v>2449</v>
       </c>
       <c r="D845" s="1" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846" s="1" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
       <c r="B846" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>2485</v>
+        <v>2449</v>
       </c>
       <c r="D846" s="1" t="s">
         <v>2486</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" s="1" t="s">
         <v>2487</v>
       </c>
       <c r="B847" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C847" s="1" t="s">
         <v>2488</v>
       </c>
       <c r="D847" s="1" t="s">
         <v>2489</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848" s="1" t="s">
         <v>2490</v>
       </c>
       <c r="B848" s="1" t="s">
         <v>5</v>
@@ -24840,1207 +24876,1207 @@
         <v>2495</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" s="1" t="s">
         <v>2496</v>
       </c>
       <c r="B850" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C850" s="1" t="s">
         <v>2497</v>
       </c>
       <c r="D850" s="1" t="s">
         <v>2498</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" s="1" t="s">
         <v>2499</v>
       </c>
       <c r="B851" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>2437</v>
+        <v>2500</v>
       </c>
       <c r="D851" s="1" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852" s="1" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
       <c r="B852" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="D852" s="1" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" s="1" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
       <c r="B853" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>2505</v>
+        <v>2506</v>
       </c>
       <c r="D853" s="1" t="s">
-        <v>2506</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" s="1" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
       <c r="B854" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>2502</v>
+        <v>2509</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>2508</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" s="1" t="s">
-        <v>2509</v>
+        <v>2511</v>
       </c>
       <c r="B855" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>2502</v>
+        <v>2449</v>
       </c>
       <c r="D855" s="1" t="s">
-        <v>2510</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" s="1" t="s">
-        <v>2511</v>
+        <v>2513</v>
       </c>
       <c r="B856" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>2512</v>
+        <v>2514</v>
       </c>
       <c r="D856" s="1" t="s">
-        <v>2513</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" s="1" t="s">
-        <v>2514</v>
+        <v>2516</v>
       </c>
       <c r="B857" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>2515</v>
+        <v>2517</v>
       </c>
       <c r="D857" s="1" t="s">
-        <v>2516</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" s="1" t="s">
-        <v>2517</v>
+        <v>2519</v>
       </c>
       <c r="B858" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>2515</v>
+        <v>2514</v>
       </c>
       <c r="D858" s="1" t="s">
-        <v>2518</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" s="1" t="s">
-        <v>2519</v>
+        <v>2521</v>
       </c>
       <c r="B859" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>2520</v>
+        <v>2514</v>
       </c>
       <c r="D859" s="1" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" s="1" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
       <c r="B860" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
       <c r="D860" s="1" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" s="1" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
       <c r="B861" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>2502</v>
+        <v>2527</v>
       </c>
       <c r="D861" s="1" t="s">
-        <v>2526</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B862" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C862" s="1" t="s">
         <v>2527</v>
       </c>
-      <c r="B862" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D862" s="1" t="s">
-        <v>377</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" s="1" t="s">
-        <v>2529</v>
+        <v>2531</v>
       </c>
       <c r="B863" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>2530</v>
+        <v>2532</v>
       </c>
       <c r="D863" s="1" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864" s="1" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
       <c r="B864" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>2533</v>
+        <v>2535</v>
       </c>
       <c r="D864" s="1" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" s="1" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
       <c r="B865" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>2536</v>
+        <v>2514</v>
       </c>
       <c r="D865" s="1" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866" s="1" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="B866" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="D866" s="1" t="s">
-        <v>2540</v>
+        <v>389</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867" s="1" t="s">
         <v>2541</v>
       </c>
       <c r="B867" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C867" s="1" t="s">
         <v>2542</v>
       </c>
       <c r="D867" s="1" t="s">
         <v>2543</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868" s="1" t="s">
         <v>2544</v>
       </c>
       <c r="B868" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>2515</v>
+        <v>2545</v>
       </c>
       <c r="D868" s="1" t="s">
-        <v>2545</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" s="1" t="s">
-        <v>2546</v>
+        <v>2547</v>
       </c>
       <c r="B869" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>2515</v>
+        <v>2548</v>
       </c>
       <c r="D869" s="1" t="s">
-        <v>2547</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" s="1" t="s">
-        <v>2548</v>
+        <v>2550</v>
       </c>
       <c r="B870" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>2515</v>
+        <v>2551</v>
       </c>
       <c r="D870" s="1" t="s">
-        <v>2549</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871" s="1" t="s">
-        <v>2550</v>
+        <v>2553</v>
       </c>
       <c r="B871" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>2515</v>
+        <v>2554</v>
       </c>
       <c r="D871" s="1" t="s">
-        <v>2551</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872" s="1" t="s">
-        <v>2552</v>
+        <v>2556</v>
       </c>
       <c r="B872" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>2515</v>
+        <v>2527</v>
       </c>
       <c r="D872" s="1" t="s">
-        <v>2553</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873" s="1" t="s">
-        <v>2554</v>
+        <v>2558</v>
       </c>
       <c r="B873" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>2542</v>
+        <v>2527</v>
       </c>
       <c r="D873" s="1" t="s">
-        <v>2555</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874" s="1" t="s">
-        <v>2556</v>
+        <v>2560</v>
       </c>
       <c r="B874" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>2542</v>
+        <v>2527</v>
       </c>
       <c r="D874" s="1" t="s">
-        <v>2557</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" s="1" t="s">
-        <v>2558</v>
+        <v>2562</v>
       </c>
       <c r="B875" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>2542</v>
+        <v>2527</v>
       </c>
       <c r="D875" s="1" t="s">
-        <v>2559</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876" s="1" t="s">
-        <v>2560</v>
+        <v>2564</v>
       </c>
       <c r="B876" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>2542</v>
+        <v>2527</v>
       </c>
       <c r="D876" s="1" t="s">
-        <v>2561</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877" s="1" t="s">
-        <v>2562</v>
+        <v>2566</v>
       </c>
       <c r="B877" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D877" s="1" t="s">
-        <v>2563</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" s="1" t="s">
-        <v>2564</v>
+        <v>2568</v>
       </c>
       <c r="B878" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D878" s="1" t="s">
-        <v>2565</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879" s="1" t="s">
-        <v>2566</v>
+        <v>2570</v>
       </c>
       <c r="B879" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C879" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D879" s="1" t="s">
-        <v>2567</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880" s="1" t="s">
-        <v>2568</v>
+        <v>2572</v>
       </c>
       <c r="B880" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D880" s="1" t="s">
-        <v>2569</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881" s="1" t="s">
-        <v>2570</v>
+        <v>2574</v>
       </c>
       <c r="B881" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D881" s="1" t="s">
-        <v>2571</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" s="1" t="s">
-        <v>2572</v>
+        <v>2576</v>
       </c>
       <c r="B882" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D882" s="1" t="s">
-        <v>2573</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" s="1" t="s">
-        <v>2574</v>
+        <v>2578</v>
       </c>
       <c r="B883" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>2575</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" s="1" t="s">
-        <v>2576</v>
+        <v>2580</v>
       </c>
       <c r="B884" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D884" s="1" t="s">
-        <v>2577</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" s="1" t="s">
-        <v>2578</v>
+        <v>2582</v>
       </c>
       <c r="B885" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D885" s="1" t="s">
-        <v>2579</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886" s="1" t="s">
-        <v>2580</v>
+        <v>2584</v>
       </c>
       <c r="B886" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D886" s="1" t="s">
-        <v>2581</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" s="1" t="s">
-        <v>2582</v>
+        <v>2586</v>
       </c>
       <c r="B887" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D887" s="1" t="s">
-        <v>2583</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888" s="1" t="s">
-        <v>2584</v>
+        <v>2588</v>
       </c>
       <c r="B888" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D888" s="1" t="s">
-        <v>2585</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" s="1" t="s">
-        <v>2586</v>
+        <v>2590</v>
       </c>
       <c r="B889" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="D889" s="1" t="s">
-        <v>2587</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" s="1" t="s">
-        <v>2588</v>
+        <v>2592</v>
       </c>
       <c r="B890" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>2589</v>
+        <v>2554</v>
       </c>
       <c r="D890" s="1" t="s">
-        <v>2590</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" s="1" t="s">
-        <v>2591</v>
+        <v>2594</v>
       </c>
       <c r="B891" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>2589</v>
+        <v>2554</v>
       </c>
       <c r="D891" s="1" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" s="1" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="B892" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>2589</v>
+        <v>2554</v>
       </c>
       <c r="D892" s="1" t="s">
-        <v>2594</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893" s="1" t="s">
-        <v>2595</v>
+        <v>2598</v>
       </c>
       <c r="B893" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>2589</v>
+        <v>2554</v>
       </c>
       <c r="D893" s="1" t="s">
-        <v>2596</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894" s="1" t="s">
-        <v>2597</v>
+        <v>2600</v>
       </c>
       <c r="B894" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C894" s="1" t="s">
-        <v>2598</v>
+        <v>2601</v>
       </c>
       <c r="D894" s="1" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895" s="1" t="s">
-        <v>2600</v>
+        <v>2603</v>
       </c>
       <c r="B895" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C895" s="1" t="s">
         <v>2601</v>
       </c>
       <c r="D895" s="1" t="s">
-        <v>2602</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" s="1" t="s">
-        <v>2603</v>
+        <v>2605</v>
       </c>
       <c r="B896" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>2604</v>
+        <v>2601</v>
       </c>
       <c r="D896" s="1" t="s">
-        <v>2605</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" s="1" t="s">
-        <v>2606</v>
+        <v>2607</v>
       </c>
       <c r="B897" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>2607</v>
+        <v>2601</v>
       </c>
       <c r="D897" s="1" t="s">
         <v>2608</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" s="1" t="s">
         <v>2609</v>
       </c>
       <c r="B898" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>2589</v>
+        <v>2610</v>
       </c>
       <c r="D898" s="1" t="s">
-        <v>2610</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" s="1" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
       <c r="B899" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>2589</v>
+        <v>2613</v>
       </c>
       <c r="D899" s="1" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" s="1" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
       <c r="B900" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>2598</v>
+        <v>2616</v>
       </c>
       <c r="D900" s="1" t="s">
-        <v>2614</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" s="1" t="s">
-        <v>2615</v>
+        <v>2618</v>
       </c>
       <c r="B901" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>2598</v>
+        <v>2619</v>
       </c>
       <c r="D901" s="1" t="s">
-        <v>2616</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" s="1" t="s">
-        <v>2617</v>
+        <v>2621</v>
       </c>
       <c r="B902" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>2598</v>
+        <v>2601</v>
       </c>
       <c r="D902" s="1" t="s">
-        <v>2618</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" s="1" t="s">
-        <v>2619</v>
+        <v>2623</v>
       </c>
       <c r="B903" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>2598</v>
+        <v>2601</v>
       </c>
       <c r="D903" s="1" t="s">
-        <v>2620</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" s="1" t="s">
-        <v>2621</v>
+        <v>2625</v>
       </c>
       <c r="B904" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>2622</v>
+        <v>2610</v>
       </c>
       <c r="D904" s="1" t="s">
-        <v>2623</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" s="1" t="s">
-        <v>2624</v>
+        <v>2627</v>
       </c>
       <c r="B905" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>2598</v>
+        <v>2610</v>
       </c>
       <c r="D905" s="1" t="s">
-        <v>2625</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" s="1" t="s">
-        <v>2626</v>
+        <v>2629</v>
       </c>
       <c r="B906" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>2598</v>
+        <v>2610</v>
       </c>
       <c r="D906" s="1" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" s="1" t="s">
-        <v>2628</v>
+        <v>2631</v>
       </c>
       <c r="B907" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>2598</v>
+        <v>2610</v>
       </c>
       <c r="D907" s="1" t="s">
-        <v>2629</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" s="1" t="s">
-        <v>2630</v>
+        <v>2633</v>
       </c>
       <c r="B908" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>2598</v>
+        <v>2634</v>
       </c>
       <c r="D908" s="1" t="s">
-        <v>2631</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" s="1" t="s">
-        <v>2632</v>
+        <v>2636</v>
       </c>
       <c r="B909" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>2633</v>
+        <v>2610</v>
       </c>
       <c r="D909" s="1" t="s">
-        <v>2634</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" s="1" t="s">
-        <v>2635</v>
+        <v>2638</v>
       </c>
       <c r="B910" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C910" s="1"/>
+      <c r="C910" s="1" t="s">
+        <v>2610</v>
+      </c>
       <c r="D910" s="1" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" s="1" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="B911" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>2598</v>
+        <v>2610</v>
       </c>
       <c r="D911" s="1" t="s">
-        <v>2638</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" s="1" t="s">
-        <v>2639</v>
+        <v>2642</v>
       </c>
       <c r="B912" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C912" s="1"/>
+      <c r="C912" s="1" t="s">
+        <v>2610</v>
+      </c>
       <c r="D912" s="1" t="s">
-        <v>2640</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" s="1" t="s">
-        <v>2641</v>
+        <v>2644</v>
       </c>
       <c r="B913" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>2598</v>
+        <v>2645</v>
       </c>
       <c r="D913" s="1" t="s">
-        <v>2642</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" s="1" t="s">
-        <v>2643</v>
+        <v>2647</v>
       </c>
       <c r="B914" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C914" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C914" s="1"/>
       <c r="D914" s="1" t="s">
-        <v>2644</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" s="1" t="s">
-        <v>2645</v>
+        <v>2649</v>
       </c>
       <c r="B915" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>2598</v>
+        <v>2610</v>
       </c>
       <c r="D915" s="1" t="s">
-        <v>2646</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" s="1" t="s">
-        <v>2647</v>
+        <v>2651</v>
       </c>
       <c r="B916" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C916" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C916" s="1"/>
       <c r="D916" s="1" t="s">
-        <v>2648</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" s="1" t="s">
-        <v>2649</v>
+        <v>2653</v>
       </c>
       <c r="B917" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>2650</v>
+        <v>2610</v>
       </c>
       <c r="D917" s="1" t="s">
-        <v>2651</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" s="1" t="s">
-        <v>2652</v>
+        <v>2655</v>
       </c>
       <c r="B918" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>2653</v>
+        <v>2610</v>
       </c>
       <c r="D918" s="1" t="s">
-        <v>2654</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" s="1" t="s">
-        <v>2655</v>
+        <v>2657</v>
       </c>
       <c r="B919" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>2650</v>
+        <v>2610</v>
       </c>
       <c r="D919" s="1" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" s="1" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="B920" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>2650</v>
+        <v>2610</v>
       </c>
       <c r="D920" s="1" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" s="1" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="B921" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>2650</v>
+        <v>2662</v>
       </c>
       <c r="D921" s="1" t="s">
-        <v>2660</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" s="1" t="s">
-        <v>2661</v>
+        <v>2664</v>
       </c>
       <c r="B922" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>2650</v>
+        <v>2665</v>
       </c>
       <c r="D922" s="1" t="s">
-        <v>2662</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" s="1" t="s">
-        <v>2663</v>
+        <v>2667</v>
       </c>
       <c r="B923" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>2650</v>
+        <v>2662</v>
       </c>
       <c r="D923" s="1" t="s">
-        <v>2664</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" s="1" t="s">
-        <v>2665</v>
+        <v>2669</v>
       </c>
       <c r="B924" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>2650</v>
+        <v>2662</v>
       </c>
       <c r="D924" s="1" t="s">
-        <v>2666</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" s="1" t="s">
-        <v>2667</v>
+        <v>2671</v>
       </c>
       <c r="B925" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C925" s="1"/>
+      <c r="C925" s="1" t="s">
+        <v>2662</v>
+      </c>
       <c r="D925" s="1" t="s">
-        <v>2668</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" s="1" t="s">
-        <v>2669</v>
+        <v>2673</v>
       </c>
       <c r="B926" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>2670</v>
+        <v>2662</v>
       </c>
       <c r="D926" s="1" t="s">
-        <v>2671</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" s="1" t="s">
-        <v>2672</v>
+        <v>2675</v>
       </c>
       <c r="B927" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>2673</v>
+        <v>2662</v>
       </c>
       <c r="D927" s="1" t="s">
-        <v>2674</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" s="1" t="s">
-        <v>2675</v>
+        <v>2677</v>
       </c>
       <c r="B928" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>2676</v>
+        <v>2662</v>
       </c>
       <c r="D928" s="1" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" s="1" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
       <c r="B929" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C929" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C929" s="1"/>
       <c r="D929" s="1" t="s">
-        <v>2679</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" s="1" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
       <c r="B930" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>2650</v>
+        <v>2682</v>
       </c>
       <c r="D930" s="1" t="s">
-        <v>2681</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" s="1" t="s">
-        <v>2682</v>
+        <v>2684</v>
       </c>
       <c r="B931" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>2683</v>
+        <v>2685</v>
       </c>
       <c r="D931" s="1" t="s">
-        <v>2684</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" s="1" t="s">
-        <v>2685</v>
+        <v>2687</v>
       </c>
       <c r="B932" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>2686</v>
+        <v>2688</v>
       </c>
       <c r="D932" s="1" t="s">
-        <v>2687</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" s="1" t="s">
-        <v>2688</v>
+        <v>2690</v>
       </c>
       <c r="B933" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>2689</v>
+        <v>2662</v>
       </c>
       <c r="D933" s="1" t="s">
-        <v>2690</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" s="1" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
       <c r="B934" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>2692</v>
+        <v>2662</v>
       </c>
       <c r="D934" s="1" t="s">
         <v>2693</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" s="1" t="s">
         <v>2694</v>
       </c>
       <c r="B935" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C935" s="1" t="s">
         <v>2695</v>
       </c>
       <c r="D935" s="1" t="s">
         <v>2696</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" s="1" t="s">
         <v>2697</v>
       </c>
       <c r="B936" s="1" t="s">
         <v>5</v>
@@ -26066,454 +26102,454 @@
         <v>2702</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" s="1" t="s">
         <v>2703</v>
       </c>
       <c r="B938" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C938" s="1" t="s">
         <v>2704</v>
       </c>
       <c r="D938" s="1" t="s">
         <v>2705</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" s="1" t="s">
         <v>2706</v>
       </c>
       <c r="B939" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>2403</v>
+        <v>2707</v>
       </c>
       <c r="D939" s="1" t="s">
-        <v>2707</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" s="1" t="s">
-        <v>2708</v>
+        <v>2709</v>
       </c>
       <c r="B940" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>2403</v>
+        <v>2710</v>
       </c>
       <c r="D940" s="1" t="s">
-        <v>2709</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" s="1" t="s">
-        <v>2710</v>
+        <v>2712</v>
       </c>
       <c r="B941" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>2403</v>
+        <v>2713</v>
       </c>
       <c r="D941" s="1" t="s">
-        <v>2711</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" s="1" t="s">
-        <v>2712</v>
+        <v>2715</v>
       </c>
       <c r="B942" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>2713</v>
+        <v>2716</v>
       </c>
       <c r="D942" s="1" t="s">
-        <v>2714</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" s="1" t="s">
-        <v>2715</v>
+        <v>2718</v>
       </c>
       <c r="B943" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C943" s="1" t="s">
-        <v>2716</v>
+        <v>2415</v>
       </c>
       <c r="D943" s="1" t="s">
-        <v>2717</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" s="1" t="s">
-        <v>2718</v>
+        <v>2720</v>
       </c>
       <c r="B944" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>2719</v>
+        <v>2415</v>
       </c>
       <c r="D944" s="1" t="s">
-        <v>2720</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" s="1" t="s">
-        <v>2721</v>
+        <v>2722</v>
       </c>
       <c r="B945" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>2722</v>
+        <v>2415</v>
       </c>
       <c r="D945" s="1" t="s">
         <v>2723</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" s="1" t="s">
         <v>2724</v>
       </c>
       <c r="B946" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C946" s="1" t="s">
         <v>2725</v>
       </c>
       <c r="D946" s="1" t="s">
         <v>2726</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" s="1" t="s">
         <v>2727</v>
       </c>
       <c r="B947" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C947" s="1" t="s">
         <v>2728</v>
       </c>
       <c r="D947" s="1" t="s">
         <v>2729</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" s="1" t="s">
         <v>2730</v>
       </c>
       <c r="B948" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>2728</v>
+        <v>2731</v>
       </c>
       <c r="D948" s="1" t="s">
-        <v>2731</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" s="1" t="s">
-        <v>2732</v>
+        <v>2733</v>
       </c>
       <c r="B949" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>2728</v>
+        <v>2734</v>
       </c>
       <c r="D949" s="1" t="s">
-        <v>2733</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" s="1" t="s">
-        <v>2734</v>
+        <v>2736</v>
       </c>
       <c r="B950" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>2728</v>
+        <v>2737</v>
       </c>
       <c r="D950" s="1" t="s">
-        <v>2735</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" s="1" t="s">
-        <v>2736</v>
+        <v>2739</v>
       </c>
       <c r="B951" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C951" s="1" t="s">
-        <v>2728</v>
+        <v>2740</v>
       </c>
       <c r="D951" s="1" t="s">
-        <v>2737</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" s="1" t="s">
-        <v>2738</v>
+        <v>2742</v>
       </c>
       <c r="B952" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>2728</v>
+        <v>2740</v>
       </c>
       <c r="D952" s="1" t="s">
-        <v>2739</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B953" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C953" s="1" t="s">
         <v>2740</v>
       </c>
-      <c r="B953" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D953" s="1" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" s="1" t="s">
-        <v>2742</v>
+        <v>2746</v>
       </c>
       <c r="B954" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>2728</v>
+        <v>2740</v>
       </c>
       <c r="D954" s="1" t="s">
-        <v>2743</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" s="1" t="s">
-        <v>2744</v>
+        <v>2748</v>
       </c>
       <c r="B955" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>2728</v>
+        <v>2740</v>
       </c>
       <c r="D955" s="1" t="s">
-        <v>2745</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" s="1" t="s">
-        <v>2746</v>
+        <v>2750</v>
       </c>
       <c r="B956" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>2728</v>
+        <v>2740</v>
       </c>
       <c r="D956" s="1" t="s">
-        <v>2747</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" s="1" t="s">
-        <v>2748</v>
+        <v>2752</v>
       </c>
       <c r="B957" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>2728</v>
+        <v>2740</v>
       </c>
       <c r="D957" s="1" t="s">
-        <v>2749</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" s="1" t="s">
-        <v>2750</v>
+        <v>2754</v>
       </c>
       <c r="B958" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>2728</v>
+        <v>2740</v>
       </c>
       <c r="D958" s="1" t="s">
-        <v>2751</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" s="1" t="s">
-        <v>2752</v>
+        <v>2756</v>
       </c>
       <c r="B959" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>2728</v>
+        <v>2740</v>
       </c>
       <c r="D959" s="1" t="s">
-        <v>2753</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" s="1" t="s">
-        <v>2754</v>
+        <v>2758</v>
       </c>
       <c r="B960" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>2755</v>
+        <v>2740</v>
       </c>
       <c r="D960" s="1" t="s">
-        <v>2756</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" s="1" t="s">
-        <v>2757</v>
+        <v>2760</v>
       </c>
       <c r="B961" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>2758</v>
+        <v>2740</v>
       </c>
       <c r="D961" s="1" t="s">
-        <v>337</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962" s="1" t="s">
-        <v>2759</v>
+        <v>2762</v>
       </c>
       <c r="B962" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C962" s="1" t="s">
-        <v>2760</v>
+        <v>2740</v>
       </c>
       <c r="D962" s="1" t="s">
-        <v>2761</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963" s="1" t="s">
-        <v>2762</v>
+        <v>2764</v>
       </c>
       <c r="B963" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C963" s="1" t="s">
-        <v>2763</v>
+        <v>2740</v>
       </c>
       <c r="D963" s="1" t="s">
-        <v>2764</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" s="1" t="s">
-        <v>2765</v>
+        <v>2766</v>
       </c>
       <c r="B964" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C964" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="D964" s="1" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="B965" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C965" s="1" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
       <c r="D965" s="1" t="s">
-        <v>2770</v>
+        <v>349</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" s="1" t="s">
         <v>2771</v>
       </c>
       <c r="B966" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C966" s="1" t="s">
         <v>2772</v>
       </c>
       <c r="D966" s="1" t="s">
         <v>2773</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" s="1" t="s">
         <v>2774</v>
       </c>
       <c r="B967" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C967" s="1" t="s">
         <v>2775</v>
       </c>
       <c r="D967" s="1" t="s">
         <v>2776</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" s="1" t="s">
         <v>2777</v>
       </c>
       <c r="B968" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C968" s="1" t="s">
         <v>2778</v>
       </c>
       <c r="D968" s="1" t="s">
         <v>2779</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" s="1" t="s">
         <v>2780</v>
       </c>
       <c r="B969" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C969" s="1" t="s">
         <v>2781</v>
       </c>
       <c r="D969" s="1" t="s">
         <v>2782</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970" s="1" t="s">
         <v>2783</v>
@@ -26525,79 +26561,79 @@
         <v>2784</v>
       </c>
       <c r="D970" s="1" t="s">
         <v>2785</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971" s="1" t="s">
         <v>2786</v>
       </c>
       <c r="B971" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C971" s="1" t="s">
         <v>2787</v>
       </c>
       <c r="D971" s="1" t="s">
         <v>2788</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972" s="1" t="s">
         <v>2789</v>
       </c>
       <c r="B972" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C972" s="1" t="s">
         <v>2790</v>
       </c>
       <c r="D972" s="1" t="s">
         <v>2791</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" s="1" t="s">
         <v>2792</v>
       </c>
       <c r="B973" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C973" s="1" t="s">
         <v>2793</v>
       </c>
       <c r="D973" s="1" t="s">
         <v>2794</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" s="1" t="s">
         <v>2795</v>
       </c>
       <c r="B974" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C974" s="1" t="s">
         <v>2796</v>
       </c>
       <c r="D974" s="1" t="s">
         <v>2797</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" s="1" t="s">
         <v>2798</v>
       </c>
       <c r="B975" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C975" s="1" t="s">
         <v>2799</v>
       </c>
       <c r="D975" s="1" t="s">
         <v>2800</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976" s="1" t="s">
         <v>2801</v>
@@ -26623,51 +26659,51 @@
         <v>2805</v>
       </c>
       <c r="D977" s="1" t="s">
         <v>2806</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" s="1" t="s">
         <v>2807</v>
       </c>
       <c r="B978" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C978" s="1" t="s">
         <v>2808</v>
       </c>
       <c r="D978" s="1" t="s">
         <v>2809</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="1" t="s">
         <v>2810</v>
       </c>
       <c r="B979" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C979" s="1" t="s">
         <v>2811</v>
       </c>
       <c r="D979" s="1" t="s">
         <v>2812</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" s="1" t="s">
         <v>2813</v>
       </c>
       <c r="B980" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C980" s="1" t="s">
         <v>2814</v>
       </c>
       <c r="D980" s="1" t="s">
         <v>2815</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="1" t="s">
         <v>2816</v>
@@ -26738,160 +26774,160 @@
         <v>2830</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" s="1" t="s">
         <v>2831</v>
       </c>
       <c r="B986" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C986" s="1" t="s">
         <v>2832</v>
       </c>
       <c r="D986" s="1" t="s">
         <v>2833</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" s="1" t="s">
         <v>2834</v>
       </c>
       <c r="B987" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C987" s="1" t="s">
-        <v>2832</v>
+        <v>2835</v>
       </c>
       <c r="D987" s="1" t="s">
-        <v>2835</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" s="1" t="s">
-        <v>2836</v>
+        <v>2837</v>
       </c>
       <c r="B988" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C988" s="1" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
       <c r="D988" s="1" t="s">
-        <v>2838</v>
+        <v>2839</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" s="1" t="s">
-        <v>2839</v>
+        <v>2840</v>
       </c>
       <c r="B989" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C989" s="1" t="s">
-        <v>2840</v>
+        <v>2841</v>
       </c>
       <c r="D989" s="1" t="s">
-        <v>2841</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" s="1" t="s">
-        <v>2842</v>
+        <v>2843</v>
       </c>
       <c r="B990" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C990" s="1" t="s">
-        <v>2843</v>
+        <v>2844</v>
       </c>
       <c r="D990" s="1" t="s">
-        <v>2844</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" s="1" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
       <c r="B991" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C991" s="1" t="s">
-        <v>2846</v>
+        <v>2844</v>
       </c>
       <c r="D991" s="1" t="s">
         <v>2847</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" s="1" t="s">
         <v>2848</v>
       </c>
       <c r="B992" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C992" s="1" t="s">
         <v>2849</v>
       </c>
       <c r="D992" s="1" t="s">
         <v>2850</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" s="1" t="s">
         <v>2851</v>
       </c>
       <c r="B993" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C993" s="1" t="s">
         <v>2852</v>
       </c>
       <c r="D993" s="1" t="s">
         <v>2853</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" s="1" t="s">
         <v>2854</v>
       </c>
       <c r="B994" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C994" s="1" t="s">
         <v>2855</v>
       </c>
       <c r="D994" s="1" t="s">
         <v>2856</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" s="1" t="s">
         <v>2857</v>
       </c>
       <c r="B995" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C995" s="1" t="s">
         <v>2858</v>
       </c>
       <c r="D995" s="1" t="s">
         <v>2859</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" s="1" t="s">
         <v>2860</v>
       </c>
       <c r="B996" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C996" s="1" t="s">
         <v>2861</v>
       </c>
       <c r="D996" s="1" t="s">
         <v>2862</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997" s="1" t="s">
         <v>2863</v>
@@ -27113,177 +27149,177 @@
         <v>2909</v>
       </c>
       <c r="D1012" s="1" t="s">
         <v>2910</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" s="1" t="s">
         <v>2911</v>
       </c>
       <c r="B1013" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1013" s="1" t="s">
         <v>2912</v>
       </c>
       <c r="D1013" s="1" t="s">
         <v>2913</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" s="1" t="s">
         <v>2914</v>
       </c>
       <c r="B1014" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1014" s="1" t="s">
         <v>2915</v>
       </c>
       <c r="D1014" s="1" t="s">
         <v>2916</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" s="1" t="s">
         <v>2917</v>
       </c>
       <c r="B1015" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1015" s="1" t="s">
         <v>2918</v>
       </c>
       <c r="D1015" s="1" t="s">
         <v>2919</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" s="1" t="s">
         <v>2920</v>
       </c>
       <c r="B1016" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1016" s="1" t="s">
         <v>2921</v>
       </c>
       <c r="D1016" s="1" t="s">
         <v>2922</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" s="1" t="s">
         <v>2923</v>
       </c>
       <c r="B1017" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1017" s="1" t="s">
         <v>2924</v>
       </c>
       <c r="D1017" s="1" t="s">
         <v>2925</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" s="1" t="s">
         <v>2926</v>
       </c>
       <c r="B1018" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1018" s="1" t="s">
         <v>2927</v>
       </c>
       <c r="D1018" s="1" t="s">
         <v>2928</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" s="1" t="s">
         <v>2929</v>
       </c>
       <c r="B1019" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1019" s="1" t="s">
         <v>2930</v>
       </c>
       <c r="D1019" s="1" t="s">
         <v>2931</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" s="1" t="s">
         <v>2932</v>
       </c>
       <c r="B1020" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1020" s="1" t="s">
         <v>2933</v>
       </c>
       <c r="D1020" s="1" t="s">
         <v>2934</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021" s="1" t="s">
         <v>2935</v>
       </c>
       <c r="B1021" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1021" s="1" t="s">
         <v>2936</v>
       </c>
       <c r="D1021" s="1" t="s">
         <v>2937</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022" s="1" t="s">
         <v>2938</v>
       </c>
       <c r="B1022" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1022" s="1" t="s">
         <v>2939</v>
       </c>
       <c r="D1022" s="1" t="s">
         <v>2940</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023" s="1" t="s">
         <v>2941</v>
       </c>
       <c r="B1023" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1023" s="1" t="s">
         <v>2942</v>
       </c>
       <c r="D1023" s="1" t="s">
         <v>2943</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024" s="1" t="s">
         <v>2944</v>
       </c>
       <c r="B1024" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1024" s="1" t="s">
         <v>2945</v>
       </c>
       <c r="D1024" s="1" t="s">
         <v>2946</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025" s="1" t="s">
         <v>2947</v>
@@ -27326,115 +27362,115 @@
         <v>2955</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" s="1" t="s">
         <v>2956</v>
       </c>
       <c r="B1028" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1028" s="1" t="s">
         <v>2957</v>
       </c>
       <c r="D1028" s="1" t="s">
         <v>2958</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" s="1" t="s">
         <v>2959</v>
       </c>
       <c r="B1029" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1029" s="1" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
       <c r="D1029" s="1" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" s="1" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
       <c r="B1030" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1030" s="1" t="s">
-        <v>2961</v>
+        <v>2963</v>
       </c>
       <c r="D1030" s="1" t="s">
-        <v>2962</v>
+        <v>2964</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" s="1" t="s">
-        <v>2963</v>
+        <v>2965</v>
       </c>
       <c r="B1031" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1031" s="1" t="s">
-        <v>2964</v>
+        <v>2966</v>
       </c>
       <c r="D1031" s="1" t="s">
-        <v>2965</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" s="1" t="s">
-        <v>2966</v>
+        <v>2968</v>
       </c>
       <c r="B1032" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1032" s="1" t="s">
-        <v>2967</v>
+        <v>2969</v>
       </c>
       <c r="D1032" s="1" t="s">
-        <v>2968</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" s="1" t="s">
-        <v>2969</v>
+        <v>2971</v>
       </c>
       <c r="B1033" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1033" s="1" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="D1033" s="1" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" s="1" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
       <c r="B1034" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1034" s="1" t="s">
         <v>2973</v>
       </c>
       <c r="D1034" s="1" t="s">
         <v>2974</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" s="1" t="s">
         <v>2975</v>
       </c>
       <c r="B1035" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1035" s="1" t="s">
         <v>2976</v>
       </c>
       <c r="D1035" s="1" t="s">
         <v>2977</v>
       </c>
     </row>
@@ -27634,107 +27670,107 @@
         <v>3019</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" s="1" t="s">
         <v>3020</v>
       </c>
       <c r="B1050" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1050" s="1" t="s">
         <v>3021</v>
       </c>
       <c r="D1050" s="1" t="s">
         <v>3022</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" s="1" t="s">
         <v>3023</v>
       </c>
       <c r="B1051" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1051" s="1" t="s">
-        <v>2982</v>
+        <v>3024</v>
       </c>
       <c r="D1051" s="1" t="s">
-        <v>3024</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" s="1" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
       <c r="B1052" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1052" s="1" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
       <c r="D1052" s="1" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" s="1" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
       <c r="B1053" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1053" s="1" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
       <c r="D1053" s="1" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" s="1" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
       <c r="B1054" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1054" s="1" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
       <c r="D1054" s="1" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" s="1" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
       <c r="B1055" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1055" s="1" t="s">
-        <v>3035</v>
+        <v>2994</v>
       </c>
       <c r="D1055" s="1" t="s">
         <v>3036</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" s="1" t="s">
         <v>3037</v>
       </c>
       <c r="B1056" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1056" s="1" t="s">
         <v>3038</v>
       </c>
       <c r="D1056" s="1" t="s">
         <v>3039</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057" s="1" t="s">
         <v>3040</v>
       </c>
       <c r="B1057" s="1" t="s">
         <v>5</v>
@@ -27813,51 +27849,51 @@
         <v>3056</v>
       </c>
       <c r="D1062" s="1" t="s">
         <v>3057</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063" s="1" t="s">
         <v>3058</v>
       </c>
       <c r="B1063" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1063" s="1" t="s">
         <v>3059</v>
       </c>
       <c r="D1063" s="1" t="s">
         <v>3060</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064" s="1" t="s">
         <v>3061</v>
       </c>
       <c r="B1064" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1064" s="1" t="s">
         <v>3062</v>
       </c>
       <c r="D1064" s="1" t="s">
         <v>3063</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065" s="1" t="s">
         <v>3064</v>
       </c>
       <c r="B1065" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1065" s="1" t="s">
         <v>3065</v>
       </c>
       <c r="D1065" s="1" t="s">
         <v>3066</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066" s="1" t="s">
         <v>3067</v>
@@ -27869,51 +27905,51 @@
         <v>3068</v>
       </c>
       <c r="D1066" s="1" t="s">
         <v>3069</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067" s="1" t="s">
         <v>3070</v>
       </c>
       <c r="B1067" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1067" s="1" t="s">
         <v>3071</v>
       </c>
       <c r="D1067" s="1" t="s">
         <v>3072</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068" s="1" t="s">
         <v>3073</v>
       </c>
       <c r="B1068" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1068" s="1" t="s">
         <v>3074</v>
       </c>
       <c r="D1068" s="1" t="s">
         <v>3075</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069" s="1" t="s">
         <v>3076</v>
       </c>
       <c r="B1069" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1069" s="1" t="s">
         <v>3077</v>
       </c>
       <c r="D1069" s="1" t="s">
         <v>3078</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070" s="1" t="s">
         <v>3079</v>
@@ -28821,121 +28857,121 @@
         <v>3272</v>
       </c>
       <c r="D1134" s="1" t="s">
         <v>3273</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" s="1" t="s">
         <v>3274</v>
       </c>
       <c r="B1135" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1135" s="1" t="s">
         <v>3275</v>
       </c>
       <c r="D1135" s="1" t="s">
         <v>3276</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136" s="1" t="s">
         <v>3277</v>
       </c>
       <c r="B1136" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1136" s="1" t="s">
         <v>3278</v>
       </c>
       <c r="D1136" s="1" t="s">
         <v>3279</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" s="1" t="s">
         <v>3280</v>
       </c>
       <c r="B1137" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1137" s="1" t="s">
         <v>3281</v>
       </c>
       <c r="D1137" s="1" t="s">
         <v>3282</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" s="1" t="s">
         <v>3283</v>
       </c>
       <c r="B1138" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1138" s="1" t="s">
         <v>3284</v>
       </c>
       <c r="D1138" s="1" t="s">
         <v>3285</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" s="1" t="s">
         <v>3286</v>
       </c>
       <c r="B1139" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1139" s="1" t="s">
         <v>3287</v>
       </c>
       <c r="D1139" s="1" t="s">
         <v>3288</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" s="1" t="s">
         <v>3289</v>
       </c>
       <c r="B1140" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1140" s="1" t="s">
         <v>3290</v>
       </c>
       <c r="D1140" s="1" t="s">
         <v>3291</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141" s="1" t="s">
         <v>3292</v>
       </c>
       <c r="B1141" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1141" s="1" t="s">
         <v>3293</v>
       </c>
       <c r="D1141" s="1" t="s">
         <v>3294</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" s="1" t="s">
         <v>3295</v>
       </c>
       <c r="B1142" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1142" s="1" t="s">
         <v>3296</v>
       </c>
       <c r="D1142" s="1" t="s">
         <v>3297</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143" s="1" t="s">
         <v>3298</v>
@@ -29199,537 +29235,537 @@
         <v>3353</v>
       </c>
       <c r="D1161" s="1" t="s">
         <v>3354</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" s="1" t="s">
         <v>3355</v>
       </c>
       <c r="B1162" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1162" s="1" t="s">
         <v>3356</v>
       </c>
       <c r="D1162" s="1" t="s">
         <v>3357</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" s="1" t="s">
         <v>3358</v>
       </c>
       <c r="B1163" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1163" s="1" t="s">
         <v>3359</v>
       </c>
       <c r="D1163" s="1" t="s">
         <v>3360</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" s="1" t="s">
         <v>3361</v>
       </c>
       <c r="B1164" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1164" s="1" t="s">
         <v>3362</v>
       </c>
       <c r="D1164" s="1" t="s">
         <v>3363</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" s="1" t="s">
         <v>3364</v>
       </c>
       <c r="B1165" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1165" s="1" t="s">
         <v>3365</v>
       </c>
       <c r="D1165" s="1" t="s">
         <v>3366</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" s="1" t="s">
         <v>3367</v>
       </c>
       <c r="B1166" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1166" s="1" t="s">
         <v>3368</v>
       </c>
       <c r="D1166" s="1" t="s">
         <v>3369</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167" s="1" t="s">
         <v>3370</v>
       </c>
       <c r="B1167" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1167" s="1" t="s">
         <v>3371</v>
       </c>
       <c r="D1167" s="1" t="s">
         <v>3372</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" s="1" t="s">
         <v>3373</v>
       </c>
       <c r="B1168" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1168" s="1" t="s">
         <v>3374</v>
       </c>
       <c r="D1168" s="1" t="s">
         <v>3375</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" s="1" t="s">
         <v>3376</v>
       </c>
       <c r="B1169" s="1" t="s">
-        <v>345</v>
+        <v>102</v>
       </c>
       <c r="C1169" s="1" t="s">
         <v>3377</v>
       </c>
       <c r="D1169" s="1" t="s">
         <v>3378</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" s="1" t="s">
         <v>3379</v>
       </c>
       <c r="B1170" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1170" s="1" t="s">
         <v>3380</v>
       </c>
       <c r="D1170" s="1" t="s">
         <v>3381</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" s="1" t="s">
         <v>3382</v>
       </c>
       <c r="B1171" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1171" s="1" t="s">
         <v>3383</v>
       </c>
       <c r="D1171" s="1" t="s">
         <v>3384</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" s="1" t="s">
         <v>3385</v>
       </c>
       <c r="B1172" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1172" s="1" t="s">
         <v>3386</v>
       </c>
       <c r="D1172" s="1" t="s">
         <v>3387</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173" s="1" t="s">
-        <v>3385</v>
+        <v>3388</v>
       </c>
       <c r="B1173" s="1" t="s">
-        <v>90</v>
+        <v>357</v>
       </c>
       <c r="C1173" s="1" t="s">
-        <v>3386</v>
+        <v>3389</v>
       </c>
       <c r="D1173" s="1" t="s">
-        <v>3388</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174" s="1" t="s">
-        <v>3389</v>
+        <v>3391</v>
       </c>
       <c r="B1174" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1174" s="1" t="s">
-        <v>3390</v>
+        <v>3392</v>
       </c>
       <c r="D1174" s="1" t="s">
-        <v>3391</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" s="1" t="s">
-        <v>3389</v>
+        <v>3394</v>
       </c>
       <c r="B1175" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1175" s="1" t="s">
-        <v>3390</v>
+        <v>3395</v>
       </c>
       <c r="D1175" s="1" t="s">
-        <v>3392</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" s="1" t="s">
-        <v>3393</v>
+        <v>3397</v>
       </c>
       <c r="B1176" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1176" s="1" t="s">
-        <v>3263</v>
+        <v>3398</v>
       </c>
       <c r="D1176" s="1" t="s">
-        <v>3394</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" s="1" t="s">
-        <v>3395</v>
-[...1 lines deleted...]
-      <c r="B1177" s="1"/>
+        <v>3397</v>
+      </c>
+      <c r="B1177" s="1" t="s">
+        <v>102</v>
+      </c>
       <c r="C1177" s="1" t="s">
-        <v>3396</v>
+        <v>3398</v>
       </c>
       <c r="D1177" s="1" t="s">
-        <v>3397</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" s="1" t="s">
-        <v>3398</v>
+        <v>3401</v>
       </c>
       <c r="B1178" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1178" s="1" t="s">
-        <v>3396</v>
+        <v>3402</v>
       </c>
       <c r="D1178" s="1" t="s">
-        <v>3399</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" s="1" t="s">
-        <v>3400</v>
+        <v>3401</v>
       </c>
       <c r="B1179" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1179" s="1" t="s">
-        <v>3401</v>
+        <v>3402</v>
       </c>
       <c r="D1179" s="1" t="s">
-        <v>3402</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" s="1" t="s">
-        <v>3403</v>
+        <v>3405</v>
       </c>
       <c r="B1180" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1180" s="1" t="s">
-        <v>91</v>
+        <v>3275</v>
       </c>
       <c r="D1180" s="1" t="s">
-        <v>3404</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" s="1" t="s">
-        <v>3405</v>
-[...3 lines deleted...]
-      </c>
+        <v>3407</v>
+      </c>
+      <c r="B1181" s="1"/>
       <c r="C1181" s="1" t="s">
-        <v>91</v>
+        <v>3408</v>
       </c>
       <c r="D1181" s="1" t="s">
-        <v>3406</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" s="1" t="s">
-        <v>3407</v>
+        <v>3410</v>
       </c>
       <c r="B1182" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1182" s="1" t="s">
-        <v>373</v>
+        <v>3408</v>
       </c>
       <c r="D1182" s="1" t="s">
-        <v>3408</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" s="1" t="s">
-        <v>3409</v>
+        <v>3412</v>
       </c>
       <c r="B1183" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1183" s="1" t="s">
-        <v>3410</v>
+        <v>3413</v>
       </c>
       <c r="D1183" s="1" t="s">
-        <v>3411</v>
+        <v>3414</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" s="1" t="s">
-        <v>3412</v>
+        <v>3415</v>
       </c>
       <c r="B1184" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1184" s="1" t="s">
-        <v>3413</v>
+        <v>103</v>
       </c>
       <c r="D1184" s="1" t="s">
-        <v>3414</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" s="1" t="s">
-        <v>3415</v>
+        <v>3417</v>
       </c>
       <c r="B1185" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1185" s="1" t="s">
-        <v>3416</v>
+        <v>103</v>
       </c>
       <c r="D1185" s="1" t="s">
-        <v>3417</v>
+        <v>3418</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" s="1" t="s">
-        <v>3418</v>
+        <v>3419</v>
       </c>
       <c r="B1186" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1186" s="1" t="s">
-        <v>3419</v>
+        <v>385</v>
       </c>
       <c r="D1186" s="1" t="s">
         <v>3420</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" s="1" t="s">
         <v>3421</v>
       </c>
       <c r="B1187" s="1" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="C1187" s="1"/>
+        <v>102</v>
+      </c>
+      <c r="C1187" s="1" t="s">
+        <v>3422</v>
+      </c>
       <c r="D1187" s="1" t="s">
-        <v>3422</v>
+        <v>3423</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" s="1" t="s">
-        <v>3423</v>
+        <v>3424</v>
       </c>
       <c r="B1188" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1188" s="1" t="s">
-        <v>3424</v>
+        <v>3425</v>
       </c>
       <c r="D1188" s="1" t="s">
-        <v>3425</v>
+        <v>3426</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" s="1" t="s">
-        <v>3426</v>
+        <v>3427</v>
       </c>
       <c r="B1189" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1189" s="1" t="s">
-        <v>3427</v>
+        <v>3428</v>
       </c>
       <c r="D1189" s="1" t="s">
-        <v>3428</v>
+        <v>3429</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" s="1" t="s">
-        <v>3429</v>
+        <v>3430</v>
       </c>
       <c r="B1190" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1190" s="1" t="s">
-        <v>3430</v>
+        <v>3431</v>
       </c>
       <c r="D1190" s="1" t="s">
-        <v>3431</v>
+        <v>3432</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" s="1" t="s">
-        <v>3432</v>
+        <v>3433</v>
       </c>
       <c r="B1191" s="1" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="C1191" s="1"/>
       <c r="D1191" s="1" t="s">
         <v>3434</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" s="1" t="s">
         <v>3435</v>
       </c>
       <c r="B1192" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1192" s="1" t="s">
         <v>3436</v>
       </c>
       <c r="D1192" s="1" t="s">
         <v>3437</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193" s="1" t="s">
         <v>3438</v>
       </c>
       <c r="B1193" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1193" s="1" t="s">
         <v>3439</v>
       </c>
       <c r="D1193" s="1" t="s">
         <v>3440</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" s="1" t="s">
         <v>3441</v>
       </c>
       <c r="B1194" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1194" s="1" t="s">
         <v>3442</v>
       </c>
       <c r="D1194" s="1" t="s">
         <v>3443</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" s="1" t="s">
         <v>3444</v>
       </c>
       <c r="B1195" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1195" s="1" t="s">
         <v>3445</v>
       </c>
       <c r="D1195" s="1" t="s">
         <v>3446</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" s="1" t="s">
         <v>3447</v>
       </c>
       <c r="B1196" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1196" s="1" t="s">
         <v>3448</v>
       </c>
       <c r="D1196" s="1" t="s">
         <v>3449</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" s="1" t="s">
         <v>3450</v>
       </c>
       <c r="B1197" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1197" s="1" t="s">
         <v>3451</v>
       </c>
       <c r="D1197" s="1" t="s">
         <v>3452</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" s="1" t="s">
         <v>3453</v>
       </c>
       <c r="B1198" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1198" s="1" t="s">
         <v>3454</v>
       </c>
       <c r="D1198" s="1" t="s">
         <v>3455</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" s="1" t="s">
         <v>3456</v>
       </c>
       <c r="B1199" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1199" s="1" t="s">
         <v>3457</v>
       </c>
       <c r="D1199" s="1" t="s">
         <v>3458</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200" s="1" t="s">
         <v>3459</v>
@@ -29881,709 +29917,709 @@
         <v>3490</v>
       </c>
       <c r="D1210" s="1" t="s">
         <v>3491</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" s="1" t="s">
         <v>3492</v>
       </c>
       <c r="B1211" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1211" s="1" t="s">
         <v>3493</v>
       </c>
       <c r="D1211" s="1" t="s">
         <v>3494</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" s="1" t="s">
         <v>3495</v>
       </c>
       <c r="B1212" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1212" s="1" t="s">
         <v>3496</v>
       </c>
       <c r="D1212" s="1" t="s">
         <v>3497</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" s="1" t="s">
         <v>3498</v>
       </c>
       <c r="B1213" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1213" s="1" t="s">
         <v>3499</v>
       </c>
       <c r="D1213" s="1" t="s">
         <v>3500</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" s="1" t="s">
         <v>3501</v>
       </c>
       <c r="B1214" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1214" s="1" t="s">
         <v>3502</v>
       </c>
       <c r="D1214" s="1" t="s">
         <v>3503</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" s="1" t="s">
         <v>3504</v>
       </c>
       <c r="B1215" s="1" t="s">
-        <v>345</v>
+        <v>5</v>
       </c>
       <c r="C1215" s="1" t="s">
         <v>3505</v>
       </c>
       <c r="D1215" s="1" t="s">
         <v>3506</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" s="1" t="s">
         <v>3507</v>
       </c>
       <c r="B1216" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1216" s="1" t="s">
         <v>3508</v>
       </c>
       <c r="D1216" s="1" t="s">
         <v>3509</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" s="1" t="s">
         <v>3510</v>
       </c>
       <c r="B1217" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1217" s="1" t="s">
         <v>3511</v>
       </c>
       <c r="D1217" s="1" t="s">
         <v>3512</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" s="1" t="s">
         <v>3513</v>
       </c>
       <c r="B1218" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1218" s="1" t="s">
         <v>3514</v>
       </c>
       <c r="D1218" s="1" t="s">
         <v>3515</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" s="1" t="s">
         <v>3516</v>
       </c>
       <c r="B1219" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1219" s="1" t="s">
         <v>3517</v>
       </c>
       <c r="D1219" s="1" t="s">
         <v>3518</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" s="1" t="s">
         <v>3519</v>
       </c>
       <c r="B1220" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1220" s="1" t="s">
         <v>3520</v>
       </c>
       <c r="D1220" s="1" t="s">
         <v>3521</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" s="1" t="s">
         <v>3522</v>
       </c>
       <c r="B1221" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1221" s="1" t="s">
-        <v>2536</v>
+        <v>3523</v>
       </c>
       <c r="D1221" s="1" t="s">
-        <v>3523</v>
+        <v>3524</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" s="1" t="s">
-        <v>2532</v>
+        <v>3525</v>
       </c>
       <c r="B1222" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1222" s="1" t="s">
-        <v>3524</v>
+        <v>3526</v>
       </c>
       <c r="D1222" s="1" t="s">
-        <v>3525</v>
+        <v>3527</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" s="1" t="s">
-        <v>3526</v>
+        <v>3528</v>
       </c>
       <c r="B1223" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1223" s="1" t="s">
-        <v>3527</v>
+        <v>3529</v>
       </c>
       <c r="D1223" s="1" t="s">
-        <v>3528</v>
+        <v>3530</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" s="1" t="s">
-        <v>3529</v>
+        <v>3531</v>
       </c>
       <c r="B1224" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1224" s="1" t="s">
-        <v>3530</v>
+        <v>3532</v>
       </c>
       <c r="D1224" s="1" t="s">
-        <v>3531</v>
+        <v>3533</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" s="1" t="s">
-        <v>3532</v>
+        <v>3534</v>
       </c>
       <c r="B1225" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1225" s="1" t="s">
-        <v>3533</v>
+        <v>2548</v>
       </c>
       <c r="D1225" s="1" t="s">
-        <v>3534</v>
+        <v>3535</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" s="1" t="s">
-        <v>3535</v>
+        <v>2544</v>
       </c>
       <c r="B1226" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1226" s="1" t="s">
         <v>3536</v>
       </c>
       <c r="D1226" s="1" t="s">
         <v>3537</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" s="1" t="s">
         <v>3538</v>
       </c>
       <c r="B1227" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1227" s="1" t="s">
         <v>3539</v>
       </c>
       <c r="D1227" s="1" t="s">
         <v>3540</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" s="1" t="s">
         <v>3541</v>
       </c>
       <c r="B1228" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1228" s="1" t="s">
         <v>3542</v>
       </c>
       <c r="D1228" s="1" t="s">
         <v>3543</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" s="1" t="s">
         <v>3544</v>
       </c>
       <c r="B1229" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1229" s="1" t="s">
         <v>3545</v>
       </c>
       <c r="D1229" s="1" t="s">
         <v>3546</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" s="1" t="s">
         <v>3547</v>
       </c>
       <c r="B1230" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1230" s="1" t="s">
         <v>3548</v>
       </c>
       <c r="D1230" s="1" t="s">
         <v>3549</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" s="1" t="s">
         <v>3550</v>
       </c>
       <c r="B1231" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1231" s="1" t="s">
         <v>3551</v>
       </c>
       <c r="D1231" s="1" t="s">
         <v>3552</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" s="1" t="s">
         <v>3553</v>
       </c>
       <c r="B1232" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1232" s="1" t="s">
         <v>3554</v>
       </c>
       <c r="D1232" s="1" t="s">
         <v>3555</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" s="1" t="s">
         <v>3556</v>
       </c>
       <c r="B1233" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1233" s="1" t="s">
         <v>3557</v>
       </c>
       <c r="D1233" s="1" t="s">
         <v>3558</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" s="1" t="s">
         <v>3559</v>
       </c>
       <c r="B1234" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1234" s="1" t="s">
         <v>3560</v>
       </c>
       <c r="D1234" s="1" t="s">
         <v>3561</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" s="1" t="s">
         <v>3562</v>
       </c>
       <c r="B1235" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1235" s="1" t="s">
         <v>3563</v>
       </c>
       <c r="D1235" s="1" t="s">
         <v>3564</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" s="1" t="s">
         <v>3565</v>
       </c>
       <c r="B1236" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1236" s="1" t="s">
         <v>3566</v>
       </c>
       <c r="D1236" s="1" t="s">
         <v>3567</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" s="1" t="s">
         <v>3568</v>
       </c>
       <c r="B1237" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1237" s="1" t="s">
         <v>3569</v>
       </c>
       <c r="D1237" s="1" t="s">
         <v>3570</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" s="1" t="s">
         <v>3571</v>
       </c>
       <c r="B1238" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1238" s="1" t="s">
         <v>3572</v>
       </c>
       <c r="D1238" s="1" t="s">
         <v>3573</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" s="1" t="s">
         <v>3574</v>
       </c>
       <c r="B1239" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1239" s="1" t="s">
         <v>3575</v>
       </c>
       <c r="D1239" s="1" t="s">
         <v>3576</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" s="1" t="s">
         <v>3577</v>
       </c>
       <c r="B1240" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1240" s="1" t="s">
         <v>3578</v>
       </c>
       <c r="D1240" s="1" t="s">
         <v>3579</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" s="1" t="s">
         <v>3580</v>
       </c>
       <c r="B1241" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1241" s="1" t="s">
         <v>3581</v>
       </c>
       <c r="D1241" s="1" t="s">
         <v>3582</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" s="1" t="s">
         <v>3583</v>
       </c>
       <c r="B1242" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1242" s="1" t="s">
         <v>3584</v>
       </c>
       <c r="D1242" s="1" t="s">
         <v>3585</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" s="1" t="s">
         <v>3586</v>
       </c>
       <c r="B1243" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1243" s="1" t="s">
         <v>3587</v>
       </c>
       <c r="D1243" s="1" t="s">
         <v>3588</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" s="1" t="s">
         <v>3589</v>
       </c>
       <c r="B1244" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1244" s="1" t="s">
         <v>3590</v>
       </c>
       <c r="D1244" s="1" t="s">
         <v>3591</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" s="1" t="s">
         <v>3592</v>
       </c>
       <c r="B1245" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1245" s="1" t="s">
         <v>3593</v>
       </c>
       <c r="D1245" s="1" t="s">
         <v>3594</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" s="1" t="s">
         <v>3595</v>
       </c>
       <c r="B1246" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1246" s="1" t="s">
         <v>3596</v>
       </c>
       <c r="D1246" s="1" t="s">
         <v>3597</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" s="1" t="s">
         <v>3598</v>
       </c>
       <c r="B1247" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1247" s="1" t="s">
         <v>3599</v>
       </c>
       <c r="D1247" s="1" t="s">
         <v>3600</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" s="1" t="s">
         <v>3601</v>
       </c>
       <c r="B1248" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1248" s="1" t="s">
         <v>3602</v>
       </c>
       <c r="D1248" s="1" t="s">
         <v>3603</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" s="1" t="s">
         <v>3604</v>
       </c>
       <c r="B1249" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1249" s="1" t="s">
         <v>3605</v>
       </c>
       <c r="D1249" s="1" t="s">
         <v>3606</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" s="1" t="s">
         <v>3607</v>
       </c>
       <c r="B1250" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1250" s="1" t="s">
         <v>3608</v>
       </c>
       <c r="D1250" s="1" t="s">
         <v>3609</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" s="1" t="s">
         <v>3610</v>
       </c>
       <c r="B1251" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1251" s="1" t="s">
         <v>3611</v>
       </c>
       <c r="D1251" s="1" t="s">
         <v>3612</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" s="1" t="s">
         <v>3613</v>
       </c>
       <c r="B1252" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1252" s="1" t="s">
         <v>3614</v>
       </c>
       <c r="D1252" s="1" t="s">
         <v>3615</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" s="1" t="s">
         <v>3616</v>
       </c>
       <c r="B1253" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1253" s="1" t="s">
         <v>3617</v>
       </c>
       <c r="D1253" s="1" t="s">
         <v>3618</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" s="1" t="s">
         <v>3619</v>
       </c>
       <c r="B1254" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1254" s="1" t="s">
-        <v>3605</v>
+        <v>3620</v>
       </c>
       <c r="D1254" s="1" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" s="1" t="s">
-        <v>3621</v>
+        <v>3622</v>
       </c>
       <c r="B1255" s="1" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="C1255" s="1" t="s">
-        <v>3622</v>
+        <v>3623</v>
       </c>
       <c r="D1255" s="1" t="s">
-        <v>3623</v>
+        <v>3624</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" s="1" t="s">
-        <v>3624</v>
+        <v>3625</v>
       </c>
       <c r="B1256" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1256" s="1" t="s">
-        <v>3625</v>
+        <v>3626</v>
       </c>
       <c r="D1256" s="1" t="s">
-        <v>3626</v>
+        <v>3627</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" s="1" t="s">
-        <v>3627</v>
+        <v>3628</v>
       </c>
       <c r="B1257" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1257" s="1" t="s">
-        <v>3628</v>
+        <v>3629</v>
       </c>
       <c r="D1257" s="1" t="s">
-        <v>3629</v>
+        <v>3630</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" s="1" t="s">
-        <v>3630</v>
+        <v>3631</v>
       </c>
       <c r="B1258" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1258" s="1" t="s">
-        <v>3631</v>
+        <v>3617</v>
       </c>
       <c r="D1258" s="1" t="s">
         <v>3632</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" s="1" t="s">
         <v>3633</v>
       </c>
       <c r="B1259" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C1259" s="1" t="s">
         <v>3634</v>
       </c>
       <c r="D1259" s="1" t="s">
         <v>3635</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" s="1" t="s">
         <v>3636</v>
       </c>
       <c r="B1260" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1260" s="1" t="s">
         <v>3637</v>
       </c>
       <c r="D1260" s="1" t="s">
         <v>3638</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" s="1" t="s">
         <v>3639</v>
@@ -30990,161 +31026,161 @@
         <v>3725</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" s="1" t="s">
         <v>3726</v>
       </c>
       <c r="B1290" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1290" s="1" t="s">
         <v>3727</v>
       </c>
       <c r="D1290" s="1" t="s">
         <v>3728</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" s="1" t="s">
         <v>3729</v>
       </c>
       <c r="B1291" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1291" s="1" t="s">
-        <v>3727</v>
+        <v>3730</v>
       </c>
       <c r="D1291" s="1" t="s">
-        <v>3730</v>
+        <v>3731</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" s="1" t="s">
-        <v>3731</v>
+        <v>3732</v>
       </c>
       <c r="B1292" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1292" s="1" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="D1292" s="1" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" s="1" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="B1293" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1293" s="1" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="D1293" s="1" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" s="1" t="s">
-        <v>3737</v>
+        <v>3738</v>
       </c>
       <c r="B1294" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1294" s="1"/>
+      <c r="C1294" s="1" t="s">
+        <v>3739</v>
+      </c>
       <c r="D1294" s="1" t="s">
-        <v>3738</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" s="1" t="s">
+        <v>3741</v>
+      </c>
+      <c r="B1295" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1295" s="1" t="s">
         <v>3739</v>
       </c>
-      <c r="B1295" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1295" s="1" t="s">
-        <v>3740</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" s="1" t="s">
-        <v>3741</v>
+        <v>3743</v>
       </c>
       <c r="B1296" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1296" s="1" t="s">
-        <v>3742</v>
+        <v>3744</v>
       </c>
       <c r="D1296" s="1" t="s">
-        <v>3743</v>
+        <v>3745</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" s="1" t="s">
-        <v>3744</v>
+        <v>3746</v>
       </c>
       <c r="B1297" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1297" s="1" t="s">
-        <v>3745</v>
+        <v>3747</v>
       </c>
       <c r="D1297" s="1" t="s">
-        <v>3746</v>
+        <v>3748</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" s="1" t="s">
-        <v>3747</v>
+        <v>3749</v>
       </c>
       <c r="B1298" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1298" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1298" s="1"/>
       <c r="D1298" s="1" t="s">
-        <v>3749</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" s="1" t="s">
-        <v>3750</v>
+        <v>3751</v>
       </c>
       <c r="B1299" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1299" s="1" t="s">
-        <v>3751</v>
+        <v>3747</v>
       </c>
       <c r="D1299" s="1" t="s">
         <v>3752</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" s="1" t="s">
         <v>3753</v>
       </c>
       <c r="B1300" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1300" s="1" t="s">
         <v>3754</v>
       </c>
       <c r="D1300" s="1" t="s">
         <v>3755</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" s="1" t="s">
         <v>3756</v>
       </c>
       <c r="B1301" s="1" t="s">
         <v>5</v>
@@ -31593,2109 +31629,2165 @@
     <row r="1333" spans="1:4">
       <c r="A1333" s="1" t="s">
         <v>3852</v>
       </c>
       <c r="B1333" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1333" s="1" t="s">
         <v>3853</v>
       </c>
       <c r="D1333" s="1" t="s">
         <v>3854</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" s="1" t="s">
         <v>3855</v>
       </c>
       <c r="B1334" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1334" s="1" t="s">
         <v>3856</v>
       </c>
       <c r="D1334" s="1" t="s">
-        <v>377</v>
+        <v>3857</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" s="1" t="s">
-        <v>3857</v>
+        <v>3858</v>
       </c>
       <c r="B1335" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1335" s="1" t="s">
-        <v>3858</v>
+        <v>3859</v>
       </c>
       <c r="D1335" s="1" t="s">
-        <v>377</v>
+        <v>3860</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" s="1" t="s">
-        <v>3859</v>
+        <v>3861</v>
       </c>
       <c r="B1336" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1336" s="1" t="s">
-        <v>3860</v>
+        <v>3862</v>
       </c>
       <c r="D1336" s="1" t="s">
-        <v>377</v>
+        <v>3863</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" s="1" t="s">
-        <v>3861</v>
+        <v>3864</v>
       </c>
       <c r="B1337" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1337" s="1" t="s">
-        <v>3862</v>
+        <v>3865</v>
       </c>
       <c r="D1337" s="1" t="s">
-        <v>377</v>
+        <v>3866</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" s="1" t="s">
-        <v>3863</v>
+        <v>3867</v>
       </c>
       <c r="B1338" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1338" s="1" t="s">
-        <v>3864</v>
+        <v>3868</v>
       </c>
       <c r="D1338" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" s="1" t="s">
-        <v>3865</v>
+        <v>3869</v>
       </c>
       <c r="B1339" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1339" s="1" t="s">
-        <v>3866</v>
+        <v>3870</v>
       </c>
       <c r="D1339" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" s="1" t="s">
-        <v>3867</v>
+        <v>3871</v>
       </c>
       <c r="B1340" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1340" s="1" t="s">
-        <v>3868</v>
+        <v>3872</v>
       </c>
       <c r="D1340" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" s="1" t="s">
-        <v>3869</v>
+        <v>3873</v>
       </c>
       <c r="B1341" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1341" s="1" t="s">
-        <v>3870</v>
+        <v>3874</v>
       </c>
       <c r="D1341" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342" s="1" t="s">
-        <v>3871</v>
+        <v>3875</v>
       </c>
       <c r="B1342" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1342" s="1" t="s">
-        <v>3872</v>
+        <v>3876</v>
       </c>
       <c r="D1342" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" s="1" t="s">
-        <v>3873</v>
+        <v>3877</v>
       </c>
       <c r="B1343" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1343" s="1" t="s">
-        <v>3874</v>
+        <v>3878</v>
       </c>
       <c r="D1343" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" s="1" t="s">
-        <v>3875</v>
+        <v>3879</v>
       </c>
       <c r="B1344" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1344" s="1" t="s">
-        <v>3876</v>
+        <v>3880</v>
       </c>
       <c r="D1344" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" s="1" t="s">
-        <v>3877</v>
+        <v>3881</v>
       </c>
       <c r="B1345" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1345" s="1" t="s">
-        <v>3878</v>
+        <v>3882</v>
       </c>
       <c r="D1345" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" s="1" t="s">
-        <v>3879</v>
+        <v>3883</v>
       </c>
       <c r="B1346" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1346" s="1" t="s">
-        <v>3880</v>
+        <v>3884</v>
       </c>
       <c r="D1346" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" s="1" t="s">
-        <v>3881</v>
+        <v>3885</v>
       </c>
       <c r="B1347" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1347" s="1" t="s">
-        <v>3882</v>
+        <v>3886</v>
       </c>
       <c r="D1347" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348" s="1" t="s">
-        <v>3883</v>
+        <v>3887</v>
       </c>
       <c r="B1348" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1348" s="1" t="s">
-        <v>3884</v>
+        <v>3888</v>
       </c>
       <c r="D1348" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" s="1" t="s">
-        <v>3885</v>
+        <v>3889</v>
       </c>
       <c r="B1349" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1349" s="1" t="s">
-        <v>3886</v>
+        <v>3890</v>
       </c>
       <c r="D1349" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" s="1" t="s">
-        <v>3887</v>
+        <v>3891</v>
       </c>
       <c r="B1350" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1350" s="1" t="s">
-        <v>3888</v>
+        <v>3892</v>
       </c>
       <c r="D1350" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" s="1" t="s">
-        <v>3889</v>
+        <v>3893</v>
       </c>
       <c r="B1351" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1351" s="1" t="s">
-        <v>3890</v>
+        <v>3894</v>
       </c>
       <c r="D1351" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" s="1" t="s">
-        <v>3891</v>
+        <v>3895</v>
       </c>
       <c r="B1352" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1352" s="1" t="s">
-        <v>3892</v>
+        <v>3896</v>
       </c>
       <c r="D1352" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" s="1" t="s">
-        <v>3893</v>
+        <v>3897</v>
       </c>
       <c r="B1353" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1353" s="1" t="s">
-        <v>3894</v>
+        <v>3898</v>
       </c>
       <c r="D1353" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" s="1" t="s">
-        <v>3895</v>
+        <v>3899</v>
       </c>
       <c r="B1354" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1354" s="1" t="s">
-        <v>3896</v>
+        <v>3900</v>
       </c>
       <c r="D1354" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" s="1" t="s">
-        <v>3897</v>
+        <v>3901</v>
       </c>
       <c r="B1355" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1355" s="1" t="s">
-        <v>3898</v>
+        <v>3902</v>
       </c>
       <c r="D1355" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" s="1" t="s">
-        <v>3899</v>
+        <v>3903</v>
       </c>
       <c r="B1356" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1356" s="1" t="s">
-        <v>3900</v>
+        <v>3904</v>
       </c>
       <c r="D1356" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" s="1" t="s">
-        <v>3901</v>
+        <v>3905</v>
       </c>
       <c r="B1357" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1357" s="1" t="s">
-        <v>3902</v>
+        <v>3906</v>
       </c>
       <c r="D1357" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" s="1" t="s">
-        <v>3903</v>
+        <v>3907</v>
       </c>
       <c r="B1358" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1358" s="1" t="s">
-        <v>3904</v>
+        <v>3908</v>
       </c>
       <c r="D1358" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" s="1" t="s">
-        <v>3905</v>
+        <v>3909</v>
       </c>
       <c r="B1359" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1359" s="1" t="s">
-        <v>3906</v>
+        <v>3910</v>
       </c>
       <c r="D1359" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" s="1" t="s">
-        <v>3907</v>
+        <v>3911</v>
       </c>
       <c r="B1360" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1360" s="1" t="s">
-        <v>3908</v>
+        <v>3912</v>
       </c>
       <c r="D1360" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" s="1" t="s">
-        <v>3909</v>
+        <v>3913</v>
       </c>
       <c r="B1361" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1361" s="1" t="s">
-        <v>3910</v>
+        <v>3914</v>
       </c>
       <c r="D1361" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362" s="1" t="s">
-        <v>3911</v>
+        <v>3915</v>
       </c>
       <c r="B1362" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1362" s="1" t="s">
-        <v>3912</v>
+        <v>3916</v>
       </c>
       <c r="D1362" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" s="1" t="s">
-        <v>3913</v>
+        <v>3917</v>
       </c>
       <c r="B1363" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1363" s="1" t="s">
-        <v>3914</v>
+        <v>3918</v>
       </c>
       <c r="D1363" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" s="1" t="s">
-        <v>3915</v>
+        <v>3919</v>
       </c>
       <c r="B1364" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1364" s="1" t="s">
-        <v>3916</v>
+        <v>3920</v>
       </c>
       <c r="D1364" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" s="1" t="s">
-        <v>3917</v>
+        <v>3921</v>
       </c>
       <c r="B1365" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1365" s="1" t="s">
-        <v>3918</v>
+        <v>3922</v>
       </c>
       <c r="D1365" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" s="1" t="s">
-        <v>3919</v>
+        <v>3923</v>
       </c>
       <c r="B1366" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1366" s="1" t="s">
-        <v>3920</v>
+        <v>3924</v>
       </c>
       <c r="D1366" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" s="1" t="s">
-        <v>3921</v>
+        <v>3925</v>
       </c>
       <c r="B1367" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1367" s="1" t="s">
-        <v>3922</v>
+        <v>3926</v>
       </c>
       <c r="D1367" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" s="1" t="s">
-        <v>3923</v>
+        <v>3927</v>
       </c>
       <c r="B1368" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1368" s="1" t="s">
-        <v>3924</v>
+        <v>3928</v>
       </c>
       <c r="D1368" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" s="1" t="s">
-        <v>3925</v>
+        <v>3929</v>
       </c>
       <c r="B1369" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1369" s="1" t="s">
-        <v>3926</v>
+        <v>3930</v>
       </c>
       <c r="D1369" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" s="1" t="s">
-        <v>3927</v>
+        <v>3931</v>
       </c>
       <c r="B1370" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1370" s="1" t="s">
-        <v>3928</v>
+        <v>3932</v>
       </c>
       <c r="D1370" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" s="1" t="s">
-        <v>3929</v>
+        <v>3933</v>
       </c>
       <c r="B1371" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1371" s="1" t="s">
-        <v>3930</v>
+        <v>3934</v>
       </c>
       <c r="D1371" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" s="1" t="s">
-        <v>3931</v>
+        <v>3935</v>
       </c>
       <c r="B1372" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1372" s="1" t="s">
-        <v>3932</v>
+        <v>3936</v>
       </c>
       <c r="D1372" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" s="1" t="s">
-        <v>3933</v>
+        <v>3937</v>
       </c>
       <c r="B1373" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1373" s="1" t="s">
-        <v>3934</v>
+        <v>3938</v>
       </c>
       <c r="D1373" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" s="1" t="s">
-        <v>3935</v>
+        <v>3939</v>
       </c>
       <c r="B1374" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1374" s="1" t="s">
-        <v>3936</v>
+        <v>3940</v>
       </c>
       <c r="D1374" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" s="1" t="s">
-        <v>3937</v>
+        <v>3941</v>
       </c>
       <c r="B1375" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1375" s="1" t="s">
-        <v>3938</v>
+        <v>3942</v>
       </c>
       <c r="D1375" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" s="1" t="s">
-        <v>3939</v>
+        <v>3943</v>
       </c>
       <c r="B1376" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1376" s="1" t="s">
-        <v>3940</v>
+        <v>3944</v>
       </c>
       <c r="D1376" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" s="1" t="s">
-        <v>3941</v>
+        <v>3945</v>
       </c>
       <c r="B1377" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1377" s="1" t="s">
-        <v>3942</v>
+        <v>3946</v>
       </c>
       <c r="D1377" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" s="1" t="s">
-        <v>3943</v>
+        <v>3947</v>
       </c>
       <c r="B1378" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1378" s="1" t="s">
-        <v>3944</v>
+        <v>3948</v>
       </c>
       <c r="D1378" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" s="1" t="s">
-        <v>3945</v>
+        <v>3949</v>
       </c>
       <c r="B1379" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1379" s="1" t="s">
-        <v>3946</v>
+        <v>3950</v>
       </c>
       <c r="D1379" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" s="1" t="s">
-        <v>3947</v>
+        <v>3951</v>
       </c>
       <c r="B1380" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1380" s="1" t="s">
-        <v>3948</v>
+        <v>3952</v>
       </c>
       <c r="D1380" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" s="1" t="s">
-        <v>3949</v>
+        <v>3953</v>
       </c>
       <c r="B1381" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1381" s="1" t="s">
-        <v>3950</v>
+        <v>3954</v>
       </c>
       <c r="D1381" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" s="1" t="s">
-        <v>3951</v>
+        <v>3955</v>
       </c>
       <c r="B1382" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1382" s="1" t="s">
-        <v>3952</v>
+        <v>3956</v>
       </c>
       <c r="D1382" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" s="1" t="s">
-        <v>3953</v>
+        <v>3957</v>
       </c>
       <c r="B1383" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1383" s="1" t="s">
-        <v>3954</v>
+        <v>3958</v>
       </c>
       <c r="D1383" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" s="1" t="s">
-        <v>3955</v>
+        <v>3959</v>
       </c>
       <c r="B1384" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1384" s="1" t="s">
-        <v>3956</v>
+        <v>3960</v>
       </c>
       <c r="D1384" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" s="1" t="s">
-        <v>3957</v>
+        <v>3961</v>
       </c>
       <c r="B1385" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1385" s="1" t="s">
-        <v>3958</v>
+        <v>3962</v>
       </c>
       <c r="D1385" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" s="1" t="s">
-        <v>3959</v>
+        <v>3963</v>
       </c>
       <c r="B1386" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1386" s="1" t="s">
-        <v>3960</v>
+        <v>3964</v>
       </c>
       <c r="D1386" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" s="1" t="s">
-        <v>3961</v>
+        <v>3965</v>
       </c>
       <c r="B1387" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1387" s="1" t="s">
-        <v>3962</v>
+        <v>3966</v>
       </c>
       <c r="D1387" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" s="1" t="s">
-        <v>3963</v>
+        <v>3967</v>
       </c>
       <c r="B1388" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1388" s="1" t="s">
-        <v>3964</v>
+        <v>3968</v>
       </c>
       <c r="D1388" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" s="1" t="s">
-        <v>3965</v>
+        <v>3969</v>
       </c>
       <c r="B1389" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1389" s="1" t="s">
-        <v>3966</v>
+        <v>3970</v>
       </c>
       <c r="D1389" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" s="1" t="s">
-        <v>3967</v>
+        <v>3971</v>
       </c>
       <c r="B1390" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1390" s="1" t="s">
-        <v>3968</v>
+        <v>3972</v>
       </c>
       <c r="D1390" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" s="1" t="s">
-        <v>3969</v>
+        <v>3973</v>
       </c>
       <c r="B1391" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1391" s="1" t="s">
-        <v>3970</v>
+        <v>3974</v>
       </c>
       <c r="D1391" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" s="1" t="s">
-        <v>3971</v>
+        <v>3975</v>
       </c>
       <c r="B1392" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1392" s="1" t="s">
-        <v>3972</v>
+        <v>3976</v>
       </c>
       <c r="D1392" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" s="1" t="s">
-        <v>3973</v>
+        <v>3977</v>
       </c>
       <c r="B1393" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1393" s="1" t="s">
-        <v>3974</v>
+        <v>3978</v>
       </c>
       <c r="D1393" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" s="1" t="s">
-        <v>3975</v>
+        <v>3979</v>
       </c>
       <c r="B1394" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1394" s="1" t="s">
-        <v>3976</v>
+        <v>3980</v>
       </c>
       <c r="D1394" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" s="1" t="s">
-        <v>3977</v>
+        <v>3981</v>
       </c>
       <c r="B1395" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1395" s="1" t="s">
-        <v>3978</v>
+        <v>3982</v>
       </c>
       <c r="D1395" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" s="1" t="s">
-        <v>3979</v>
+        <v>3983</v>
       </c>
       <c r="B1396" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1396" s="1" t="s">
-        <v>3980</v>
+        <v>3984</v>
       </c>
       <c r="D1396" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" s="1" t="s">
-        <v>3981</v>
+        <v>3985</v>
       </c>
       <c r="B1397" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1397" s="1" t="s">
-        <v>3982</v>
+        <v>3986</v>
       </c>
       <c r="D1397" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" s="1" t="s">
-        <v>3983</v>
+        <v>3987</v>
       </c>
       <c r="B1398" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1398" s="1" t="s">
-        <v>3984</v>
+        <v>3988</v>
       </c>
       <c r="D1398" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" s="1" t="s">
-        <v>3985</v>
+        <v>3989</v>
       </c>
       <c r="B1399" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1399" s="1" t="s">
-        <v>3986</v>
+        <v>3990</v>
       </c>
       <c r="D1399" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" s="1" t="s">
-        <v>3987</v>
+        <v>3991</v>
       </c>
       <c r="B1400" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1400" s="1" t="s">
-        <v>3988</v>
+        <v>3992</v>
       </c>
       <c r="D1400" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" s="1" t="s">
-        <v>3989</v>
+        <v>3993</v>
       </c>
       <c r="B1401" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1401" s="1" t="s">
-        <v>3990</v>
+        <v>3994</v>
       </c>
       <c r="D1401" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" s="1" t="s">
-        <v>3991</v>
+        <v>3995</v>
       </c>
       <c r="B1402" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1402" s="1" t="s">
-        <v>3992</v>
+        <v>3996</v>
       </c>
       <c r="D1402" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" s="1" t="s">
-        <v>3993</v>
+        <v>3997</v>
       </c>
       <c r="B1403" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1403" s="1" t="s">
-        <v>3994</v>
+        <v>3998</v>
       </c>
       <c r="D1403" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" s="1" t="s">
-        <v>3995</v>
+        <v>3999</v>
       </c>
       <c r="B1404" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1404" s="1" t="s">
-        <v>3996</v>
+        <v>4000</v>
       </c>
       <c r="D1404" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" s="1" t="s">
-        <v>3997</v>
+        <v>4001</v>
       </c>
       <c r="B1405" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1405" s="1" t="s">
-        <v>3998</v>
+        <v>4002</v>
       </c>
       <c r="D1405" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" s="1" t="s">
-        <v>3999</v>
+        <v>4003</v>
       </c>
       <c r="B1406" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1406" s="1" t="s">
-        <v>4000</v>
+        <v>4004</v>
       </c>
       <c r="D1406" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" s="1" t="s">
-        <v>4001</v>
+        <v>4005</v>
       </c>
       <c r="B1407" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1407" s="1" t="s">
-        <v>4002</v>
+        <v>4006</v>
       </c>
       <c r="D1407" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" s="1" t="s">
-        <v>4003</v>
+        <v>4007</v>
       </c>
       <c r="B1408" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1408" s="1" t="s">
-        <v>4004</v>
+        <v>4008</v>
       </c>
       <c r="D1408" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" s="1" t="s">
-        <v>4005</v>
+        <v>4009</v>
       </c>
       <c r="B1409" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1409" s="1" t="s">
-        <v>4006</v>
+        <v>4010</v>
       </c>
       <c r="D1409" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" s="1" t="s">
-        <v>4007</v>
+        <v>4011</v>
       </c>
       <c r="B1410" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1410" s="1" t="s">
-        <v>4008</v>
+        <v>4012</v>
       </c>
       <c r="D1410" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" s="1" t="s">
-        <v>4009</v>
+        <v>4013</v>
       </c>
       <c r="B1411" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1411" s="1" t="s">
-        <v>4010</v>
+        <v>4014</v>
       </c>
       <c r="D1411" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" s="1" t="s">
-        <v>4011</v>
+        <v>4015</v>
       </c>
       <c r="B1412" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1412" s="1" t="s">
-        <v>4012</v>
+        <v>4016</v>
       </c>
       <c r="D1412" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" s="1" t="s">
-        <v>4013</v>
+        <v>4017</v>
       </c>
       <c r="B1413" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1413" s="1" t="s">
-        <v>4014</v>
+        <v>4018</v>
       </c>
       <c r="D1413" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" s="1" t="s">
-        <v>4015</v>
+        <v>4019</v>
       </c>
       <c r="B1414" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1414" s="1" t="s">
-        <v>4016</v>
+        <v>4020</v>
       </c>
       <c r="D1414" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" s="1" t="s">
-        <v>4017</v>
+        <v>4021</v>
       </c>
       <c r="B1415" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1415" s="1" t="s">
-        <v>4018</v>
+        <v>4022</v>
       </c>
       <c r="D1415" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" s="1" t="s">
-        <v>4019</v>
+        <v>4023</v>
       </c>
       <c r="B1416" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1416" s="1" t="s">
-        <v>4020</v>
+        <v>4024</v>
       </c>
       <c r="D1416" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" s="1" t="s">
-        <v>4021</v>
+        <v>4025</v>
       </c>
       <c r="B1417" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1417" s="1" t="s">
-        <v>4022</v>
+        <v>4026</v>
       </c>
       <c r="D1417" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" s="1" t="s">
-        <v>4023</v>
+        <v>4027</v>
       </c>
       <c r="B1418" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1418" s="1" t="s">
-        <v>4024</v>
+        <v>4028</v>
       </c>
       <c r="D1418" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" s="1" t="s">
-        <v>4025</v>
+        <v>4029</v>
       </c>
       <c r="B1419" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1419" s="1" t="s">
-        <v>4026</v>
+        <v>4030</v>
       </c>
       <c r="D1419" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" s="1" t="s">
-        <v>4027</v>
+        <v>4031</v>
       </c>
       <c r="B1420" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1420" s="1" t="s">
-        <v>4028</v>
+        <v>4032</v>
       </c>
       <c r="D1420" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421" s="1" t="s">
-        <v>4029</v>
+        <v>4033</v>
       </c>
       <c r="B1421" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1421" s="1" t="s">
-        <v>4030</v>
+        <v>4034</v>
       </c>
       <c r="D1421" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422" s="1" t="s">
-        <v>4031</v>
+        <v>4035</v>
       </c>
       <c r="B1422" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1422" s="1" t="s">
-        <v>4032</v>
+        <v>4036</v>
       </c>
       <c r="D1422" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" s="1" t="s">
-        <v>4033</v>
+        <v>4037</v>
       </c>
       <c r="B1423" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1423" s="1" t="s">
-        <v>4034</v>
+        <v>4038</v>
       </c>
       <c r="D1423" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" s="1" t="s">
-        <v>4035</v>
+        <v>4039</v>
       </c>
       <c r="B1424" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1424" s="1" t="s">
-        <v>4036</v>
+        <v>4040</v>
       </c>
       <c r="D1424" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" s="1" t="s">
-        <v>4037</v>
+        <v>4041</v>
       </c>
       <c r="B1425" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1425" s="1" t="s">
-        <v>4038</v>
+        <v>4042</v>
       </c>
       <c r="D1425" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1426" spans="1:4">
       <c r="A1426" s="1" t="s">
-        <v>4039</v>
+        <v>4043</v>
       </c>
       <c r="B1426" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1426" s="1" t="s">
-        <v>4040</v>
+        <v>4044</v>
       </c>
       <c r="D1426" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1427" spans="1:4">
       <c r="A1427" s="1" t="s">
-        <v>4041</v>
+        <v>4045</v>
       </c>
       <c r="B1427" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1427" s="1" t="s">
-        <v>4042</v>
+        <v>4046</v>
       </c>
       <c r="D1427" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1428" spans="1:4">
       <c r="A1428" s="1" t="s">
-        <v>4043</v>
+        <v>4047</v>
       </c>
       <c r="B1428" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1428" s="1" t="s">
-        <v>4044</v>
+        <v>4048</v>
       </c>
       <c r="D1428" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1429" spans="1:4">
       <c r="A1429" s="1" t="s">
-        <v>4045</v>
+        <v>4049</v>
       </c>
       <c r="B1429" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1429" s="1" t="s">
-        <v>4046</v>
+        <v>4050</v>
       </c>
       <c r="D1429" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1430" spans="1:4">
       <c r="A1430" s="1" t="s">
-        <v>4047</v>
+        <v>4051</v>
       </c>
       <c r="B1430" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1430" s="1" t="s">
-        <v>4048</v>
+        <v>4052</v>
       </c>
       <c r="D1430" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1431" spans="1:4">
       <c r="A1431" s="1" t="s">
-        <v>4049</v>
+        <v>4053</v>
       </c>
       <c r="B1431" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1431" s="1" t="s">
-        <v>4050</v>
+        <v>4054</v>
       </c>
       <c r="D1431" s="1" t="s">
-        <v>4051</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1432" spans="1:4">
       <c r="A1432" s="1" t="s">
-        <v>4052</v>
+        <v>4055</v>
       </c>
       <c r="B1432" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1432" s="1" t="s">
-        <v>4053</v>
+        <v>4056</v>
       </c>
       <c r="D1432" s="1" t="s">
-        <v>4054</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="A1433" s="1" t="s">
-        <v>4055</v>
+        <v>4057</v>
       </c>
       <c r="B1433" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1433" s="1" t="s">
-        <v>4056</v>
+        <v>4058</v>
       </c>
       <c r="D1433" s="1" t="s">
-        <v>4057</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="A1434" s="1" t="s">
-        <v>4058</v>
+        <v>4059</v>
       </c>
       <c r="B1434" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1434" s="1" t="s">
-        <v>4059</v>
+        <v>4060</v>
       </c>
       <c r="D1434" s="1" t="s">
-        <v>4060</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435" s="1" t="s">
         <v>4061</v>
       </c>
       <c r="B1435" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1435" s="1" t="s">
         <v>4062</v>
       </c>
       <c r="D1435" s="1" t="s">
         <v>4063</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436" s="1" t="s">
         <v>4064</v>
       </c>
       <c r="B1436" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1436" s="1" t="s">
         <v>4065</v>
       </c>
       <c r="D1436" s="1" t="s">
         <v>4066</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437" s="1" t="s">
         <v>4067</v>
       </c>
       <c r="B1437" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1437" s="1" t="s">
         <v>4068</v>
       </c>
       <c r="D1437" s="1" t="s">
         <v>4069</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438" s="1" t="s">
         <v>4070</v>
       </c>
       <c r="B1438" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1438" s="1" t="s">
         <v>4071</v>
       </c>
       <c r="D1438" s="1" t="s">
         <v>4072</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="A1439" s="1" t="s">
         <v>4073</v>
       </c>
       <c r="B1439" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1439" s="1" t="s">
         <v>4074</v>
       </c>
       <c r="D1439" s="1" t="s">
         <v>4075</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="A1440" s="1" t="s">
         <v>4076</v>
       </c>
       <c r="B1440" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1440" s="1" t="s">
         <v>4077</v>
       </c>
       <c r="D1440" s="1" t="s">
         <v>4078</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="A1441" s="1" t="s">
         <v>4079</v>
       </c>
       <c r="B1441" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1441" s="1" t="s">
         <v>4080</v>
       </c>
       <c r="D1441" s="1" t="s">
         <v>4081</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442" s="1" t="s">
         <v>4082</v>
       </c>
       <c r="B1442" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1442" s="1" t="s">
         <v>4083</v>
       </c>
       <c r="D1442" s="1" t="s">
         <v>4084</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443" s="1" t="s">
         <v>4085</v>
       </c>
       <c r="B1443" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1443" s="1" t="s">
         <v>4086</v>
       </c>
       <c r="D1443" s="1" t="s">
         <v>4087</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444" s="1" t="s">
         <v>4088</v>
       </c>
       <c r="B1444" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1444" s="1" t="s">
         <v>4089</v>
       </c>
       <c r="D1444" s="1" t="s">
         <v>4090</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" s="1" t="s">
         <v>4091</v>
       </c>
       <c r="B1445" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1445" s="1" t="s">
         <v>4092</v>
       </c>
       <c r="D1445" s="1" t="s">
         <v>4093</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446" s="1" t="s">
         <v>4094</v>
       </c>
       <c r="B1446" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1446" s="1" t="s">
         <v>4095</v>
       </c>
       <c r="D1446" s="1" t="s">
         <v>4096</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447" s="1" t="s">
         <v>4097</v>
       </c>
       <c r="B1447" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1447" s="1" t="s">
         <v>4098</v>
       </c>
       <c r="D1447" s="1" t="s">
         <v>4099</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448" s="1" t="s">
         <v>4100</v>
       </c>
       <c r="B1448" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1448" s="1" t="s">
         <v>4101</v>
       </c>
       <c r="D1448" s="1" t="s">
         <v>4102</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" s="1" t="s">
         <v>4103</v>
       </c>
       <c r="B1449" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1449" s="1" t="s">
         <v>4104</v>
       </c>
       <c r="D1449" s="1" t="s">
         <v>4105</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450" s="1" t="s">
         <v>4106</v>
       </c>
       <c r="B1450" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1450" s="1" t="s">
         <v>4107</v>
       </c>
       <c r="D1450" s="1" t="s">
         <v>4108</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451" s="1" t="s">
         <v>4109</v>
       </c>
       <c r="B1451" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1451" s="1" t="s">
         <v>4110</v>
       </c>
       <c r="D1451" s="1" t="s">
         <v>4111</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452" s="1" t="s">
         <v>4112</v>
       </c>
       <c r="B1452" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1452" s="1" t="s">
         <v>4113</v>
       </c>
       <c r="D1452" s="1" t="s">
         <v>4114</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="A1453" s="1" t="s">
         <v>4115</v>
       </c>
       <c r="B1453" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1453" s="1" t="s">
         <v>4116</v>
       </c>
       <c r="D1453" s="1" t="s">
         <v>4117</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454" s="1" t="s">
         <v>4118</v>
       </c>
       <c r="B1454" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1454" s="1" t="s">
         <v>4119</v>
       </c>
       <c r="D1454" s="1" t="s">
         <v>4120</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
       <c r="A1455" s="1" t="s">
         <v>4121</v>
       </c>
       <c r="B1455" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1455" s="1" t="s">
         <v>4122</v>
       </c>
       <c r="D1455" s="1" t="s">
         <v>4123</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
       <c r="A1456" s="1" t="s">
         <v>4124</v>
       </c>
       <c r="B1456" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1456" s="1" t="s">
         <v>4125</v>
       </c>
       <c r="D1456" s="1" t="s">
         <v>4126</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="A1457" s="1" t="s">
         <v>4127</v>
       </c>
       <c r="B1457" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1457" s="1" t="s">
-        <v>4071</v>
+        <v>4128</v>
       </c>
       <c r="D1457" s="1" t="s">
-        <v>4128</v>
+        <v>4129</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458" s="1" t="s">
-        <v>4129</v>
+        <v>4130</v>
       </c>
       <c r="B1458" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1458" s="1" t="s">
-        <v>4130</v>
+        <v>4131</v>
       </c>
       <c r="D1458" s="1" t="s">
-        <v>4131</v>
+        <v>4132</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459" s="1" t="s">
-        <v>4132</v>
+        <v>4133</v>
       </c>
       <c r="B1459" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1459" s="1" t="s">
-        <v>4133</v>
+        <v>4134</v>
       </c>
       <c r="D1459" s="1" t="s">
-        <v>4134</v>
+        <v>4135</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460" s="1" t="s">
-        <v>4135</v>
+        <v>4136</v>
       </c>
       <c r="B1460" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1460" s="1" t="s">
-        <v>4136</v>
+        <v>4137</v>
       </c>
       <c r="D1460" s="1" t="s">
-        <v>4137</v>
+        <v>4138</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461" s="1" t="s">
-        <v>4138</v>
+        <v>4139</v>
       </c>
       <c r="B1461" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1461" s="1" t="s">
-        <v>4139</v>
+        <v>4083</v>
       </c>
       <c r="D1461" s="1" t="s">
         <v>4140</v>
       </c>
     </row>
     <row r="1462" spans="1:4">
       <c r="A1462" s="1" t="s">
         <v>4141</v>
       </c>
       <c r="B1462" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1462" s="1" t="s">
         <v>4142</v>
       </c>
       <c r="D1462" s="1" t="s">
         <v>4143</v>
       </c>
     </row>
     <row r="1463" spans="1:4">
       <c r="A1463" s="1" t="s">
         <v>4144</v>
       </c>
       <c r="B1463" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1463" s="1" t="s">
         <v>4145</v>
       </c>
       <c r="D1463" s="1" t="s">
         <v>4146</v>
       </c>
     </row>
     <row r="1464" spans="1:4">
       <c r="A1464" s="1" t="s">
         <v>4147</v>
       </c>
       <c r="B1464" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1464" s="1" t="s">
         <v>4148</v>
       </c>
       <c r="D1464" s="1" t="s">
         <v>4149</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465" s="1" t="s">
         <v>4150</v>
       </c>
       <c r="B1465" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1465" s="1" t="s">
         <v>4151</v>
       </c>
       <c r="D1465" s="1" t="s">
         <v>4152</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466" s="1" t="s">
         <v>4153</v>
       </c>
       <c r="B1466" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1466" s="1" t="s">
         <v>4154</v>
       </c>
       <c r="D1466" s="1" t="s">
         <v>4155</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467" s="1" t="s">
         <v>4156</v>
       </c>
       <c r="B1467" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1467" s="1" t="s">
         <v>4157</v>
       </c>
       <c r="D1467" s="1" t="s">
         <v>4158</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468" s="1" t="s">
         <v>4159</v>
       </c>
       <c r="B1468" s="1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="C1468" s="1" t="s">
         <v>4160</v>
       </c>
       <c r="D1468" s="1" t="s">
         <v>4161</v>
       </c>
     </row>
     <row r="1469" spans="1:4">
       <c r="A1469" s="1" t="s">
         <v>4162</v>
       </c>
       <c r="B1469" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C1469" s="1" t="s">
         <v>4163</v>
       </c>
       <c r="D1469" s="1" t="s">
         <v>4164</v>
       </c>
     </row>
     <row r="1470" spans="1:4">
       <c r="A1470" s="1" t="s">
         <v>4165</v>
       </c>
       <c r="B1470" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1470" s="1" t="s">
         <v>4166</v>
       </c>
       <c r="D1470" s="1" t="s">
         <v>4167</v>
       </c>
     </row>
     <row r="1471" spans="1:4">
       <c r="A1471" s="1" t="s">
         <v>4168</v>
       </c>
       <c r="B1471" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1471" s="1" t="s">
         <v>4169</v>
       </c>
       <c r="D1471" s="1" t="s">
         <v>4170</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472" s="1" t="s">
         <v>4171</v>
       </c>
       <c r="B1472" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1472" s="1" t="s">
-        <v>4169</v>
+        <v>4172</v>
       </c>
       <c r="D1472" s="1" t="s">
-        <v>4172</v>
+        <v>4173</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473" s="1" t="s">
-        <v>4173</v>
+        <v>4174</v>
       </c>
       <c r="B1473" s="1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="C1473" s="1" t="s">
-        <v>4169</v>
+        <v>4175</v>
       </c>
       <c r="D1473" s="1" t="s">
-        <v>4174</v>
+        <v>4176</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
       <c r="A1474" s="1" t="s">
-        <v>4175</v>
+        <v>4177</v>
       </c>
       <c r="B1474" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1474" s="1" t="s">
-        <v>4169</v>
+        <v>4178</v>
       </c>
       <c r="D1474" s="1" t="s">
-        <v>4176</v>
+        <v>4179</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
       <c r="A1475" s="1" t="s">
-        <v>4177</v>
+        <v>4180</v>
       </c>
       <c r="B1475" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1475" s="1" t="s">
-        <v>4169</v>
+        <v>4181</v>
       </c>
       <c r="D1475" s="1" t="s">
-        <v>4178</v>
+        <v>4182</v>
       </c>
     </row>
     <row r="1476" spans="1:4">
       <c r="A1476" s="1" t="s">
-        <v>4179</v>
+        <v>4183</v>
       </c>
       <c r="B1476" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1476" s="1" t="s">
-        <v>4169</v>
+        <v>4181</v>
       </c>
       <c r="D1476" s="1" t="s">
-        <v>4180</v>
+        <v>4184</v>
       </c>
     </row>
     <row r="1477" spans="1:4">
       <c r="A1477" s="1" t="s">
+        <v>4185</v>
+      </c>
+      <c r="B1477" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1477" s="1" t="s">
         <v>4181</v>
       </c>
-      <c r="B1477" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1477" s="1" t="s">
-        <v>4182</v>
+        <v>4186</v>
       </c>
     </row>
     <row r="1478" spans="1:4">
       <c r="A1478" s="1" t="s">
-        <v>4183</v>
+        <v>4187</v>
       </c>
       <c r="B1478" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1478" s="1" t="s">
-        <v>4169</v>
+        <v>4181</v>
       </c>
       <c r="D1478" s="1" t="s">
-        <v>4184</v>
+        <v>4188</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="A1479" s="1" t="s">
-        <v>4185</v>
+        <v>4189</v>
       </c>
       <c r="B1479" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1479" s="1" t="s">
-        <v>4169</v>
+        <v>4181</v>
       </c>
       <c r="D1479" s="1" t="s">
-        <v>4186</v>
+        <v>4190</v>
       </c>
     </row>
     <row r="1480" spans="1:4">
       <c r="A1480" s="1" t="s">
-        <v>4187</v>
+        <v>4191</v>
       </c>
       <c r="B1480" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1480" s="1" t="s">
-        <v>4169</v>
+        <v>4181</v>
       </c>
       <c r="D1480" s="1" t="s">
-        <v>4188</v>
+        <v>4192</v>
       </c>
     </row>
     <row r="1481" spans="1:4">
       <c r="A1481" s="1" t="s">
-        <v>4189</v>
+        <v>4193</v>
       </c>
       <c r="B1481" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1481" s="1" t="s">
-        <v>4190</v>
+        <v>4181</v>
       </c>
       <c r="D1481" s="1" t="s">
-        <v>4191</v>
+        <v>4194</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:4">
+      <c r="A1482" s="1" t="s">
+        <v>4195</v>
+      </c>
+      <c r="B1482" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1482" s="1" t="s">
+        <v>4181</v>
+      </c>
+      <c r="D1482" s="1" t="s">
+        <v>4196</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:4">
+      <c r="A1483" s="1" t="s">
+        <v>4197</v>
+      </c>
+      <c r="B1483" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1483" s="1" t="s">
+        <v>4181</v>
+      </c>
+      <c r="D1483" s="1" t="s">
+        <v>4198</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:4">
+      <c r="A1484" s="1" t="s">
+        <v>4199</v>
+      </c>
+      <c r="B1484" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1484" s="1" t="s">
+        <v>4181</v>
+      </c>
+      <c r="D1484" s="1" t="s">
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:4">
+      <c r="A1485" s="1" t="s">
+        <v>4201</v>
+      </c>
+      <c r="B1485" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1485" s="1" t="s">
+        <v>4202</v>
+      </c>
+      <c r="D1485" s="1" t="s">
+        <v>4203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>