--- v3 (2026-06-09)
+++ v4 (2026-09-18)
@@ -1874,113 +1874,113 @@
   <si>
     <t>Les systèmes de cultures agro-industrielles durables sont inclus dans la sous-mesure 10.1 « Paiements pour engagements agricoles et environnementaux ». Cela signifie que le bénéficiaire de cette aide recevra une compensation financière pour la mise en œuvre d'une série de pratiques agricoles bénéfiques non seulement pour l'environnement, mais aussi pour les cultures elles-mêmes. De plus, il est nécessaire non seulement de valoriser et de rechercher la rentabilité de ces cultures, mais aussi de veiller à ce qu'elles soient obtenues grâce à des pratiques agricoles respectueuses de l'environnement, ainsi qu'à une gestion efficace des ressources naturelles.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd76489-e670-4d3a-aee4-3d28620fcb88</t>
   </si>
   <si>
     <t>Manuel de base du laboratoire œnologique</t>
   </si>
   <si>
     <t>Les grandes caves et les coopératives disposent d'un personnel hautement qualifié dédié au contrôle œnologique chimique des raisins, du moût et du vin. Cependant, dans les petites caves et pressoirs familiaux, cette spécialisation est moins répandue. Ce manuel peut servir de support et de référence à tous, même aux moins familiarisés avec la chimie, en leur fournissant les méthodes de travail de base qui leur permettent de maîtriser efficacement leurs processus de production, du choix de la date de récolte à la mise en bouteille, en passant par la fermentation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9ea0a90e-f147-4020-bcd5-d34fcf787547</t>
   </si>
   <si>
     <t>Évaluation de l'effet des engrais foliaires commerciaux sur le contrôle de la tache foliaire dans les oliveraies biologiques de la variété Picual</t>
   </si>
   <si>
     <t>Traditionnellement, la lutte contre la tache des feuilles de l'olivier, l'une des maladies les plus graves des oliveraies causée par le champignon Fusicladium oleagineum, reposait sur l'utilisation inefficace de fongicides foliaires, notamment de composés à base de cuivre. Les dommages environnementaux causés par ces pratiques ont conduit les gouvernements à en restreindre l'utilisation. En agriculture biologique, où les produits à base de cuivre sont l'option la plus répandue, les limitations actuelles imposent la recherche de produits alternatifs réduisant l'apport de cuivre. Cet article présente, pour la variété Picual, les résultats d'essais menés pour lutter contre la tache des feuilles de l'olivier par des applications foliaires d'engrais commerciaux censés réduire l'incidence de la maladie. Les résultats démontrent des différences significatives entre le traitement à l'oxychlorure et les engrais foliaires, ces derniers étant plus susceptibles d'entraîner une incidence plus élevée de la maladie.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b0638d87-e773-4604-9e0f-888479354b98</t>
   </si>
   <si>
+    <t>Thermographie pour le diagnostic de la mammite chez les chèvres laitières</t>
+  </si>
+  <si>
+    <t>Les résultats d'un essai expérimental mené dans le cadre du projet Transforma PR.TRA23.TRA2023.002 (SOSDEGAN) « Innovations pour la gestion durable des pâturages et des ressources animales dans les dehesas et les systèmes semi-extensifs d'Andalousie », dans le module élevage, sont présentés. L'objectif était de tester le potentiel de la thermographie pour le diagnostic précoce des mammites chez les chèvres, en exploitant son utilisation comme technique non invasive et rapide. Cependant, les résultats obtenus n'ont pas été suffisamment précis pour étendre son utilisation.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99c72850-a05e-4159-9c3c-601c85ea1061</t>
+  </si>
+  <si>
+    <t>Guide d'installation et d'utilisation de l'application Citrus Irrigation</t>
+  </si>
+  <si>
+    <t>Cet outil numérique est conçu pour programmer et optimiser l'irrigation des cultures d'agrumes grâce au bilan hydrique du sol, en tenant compte des données météorologiques, pédologiques et de plantation. Disponible sur Android, iOS et en version web, l'application permet aux techniciens et aux agriculteurs de configurer leurs parcelles avec des informations précises pour recevoir des recommandations d'irrigation personnalisées (optimales, déficit contrôlé ou survie), ainsi que d'accéder à des rapports, des notifications et des analyses historiques d'irrigation. Ce guide détaille l'installation, la configuration et l'utilisation de l'application, favorisant une gestion efficace de l'eau dans le contexte du changement climatique.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b37c6067-98aa-4915-b4e3-418b4cb0d6c9</t>
+  </si>
+  <si>
     <t>Irrigation des baies. Outil de planification de l'irrigation des baies. Guide d'utilisation.</t>
   </si>
   <si>
     <t>Riego Berry est une application mobile de l'IFAPA (Agence de développement agricole du gouvernement régional d'Andalousie) qui permet de formuler des recommandations d'irrigation rapides et intuitives pour les cultures de fraises, de framboises et de myrtilles dans la province de Huelva. Elle s'appuie sur les résultats de dix années de recherche et d'expérimentation menées dans des exploitations agricoles commerciales et sur l'IFAPA, qui soutient son application à l'échelle commerciale. L'application permet de personnaliser les recommandations d'irrigation pour les cultures de petits fruits pour chaque parcelle. Les débits d'irrigation visent à maximiser la production tout en optimisant la consommation d'eau au maximum, évitant ainsi tout stress hydrique. L'application de cette méthodologie de programmation de l'irrigation aux exploitations commerciales a permis de réaliser jusqu'à 40 % d'économies d'eau.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6203f89e-0ac8-4d9d-8ee8-0d0b930893af</t>
   </si>
   <si>
     <t>Analyse des coûts de production des petites exploitations oléicoles traditionnelles sans labour</t>
   </si>
   <si>
     <t>Les coûts de production des petites exploitations oléicoles sont analysés afin de démontrer l'importance de la main-d'œuvre familiale dans leur rentabilité et de souligner l'importance des subventions de la PAC. De plus, des stratégies de production innovantes sont proposées pour réduire les coûts de production et ainsi accroître la rentabilité.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a66f3449-5911-4a0e-a71b-d5546a47797f</t>
   </si>
   <si>
     <t>Les opportunités pour les légumineuses dans le cadre de la nouvelle PAC (2014-2020)</t>
   </si>
   <si>
     <t>L'importance des légumineuses en agriculture et le rôle qu'elles jouent dans le contexte de la nouvelle réforme de la Politique agricole commune sont décrits. Le document se concentre sur les difficultés de désherbage des légumineuses et sur les aspects les plus importants de la culture des fèves et des pois chiches, principales légumineuses cultivées en Andalousie. Les principales limites de ces cultures sont soulignées, telles que l'absence d'herbicides homologués pour le désherbage, les ravageurs et les maladies, la sécheresse et les faibles rendements, entre autres. Plusieurs stratégies sont proposées pour accroître la culture des légumineuses dans l'agriculture espagnole.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e2756f07-f178-49ea-937b-d1e047c9c021</t>
   </si>
   <si>
     <t>Méthodes d'installation de toits verts : principes fondamentaux, applications et gestion</t>
   </si>
   <si>
     <t>Les principes fondamentaux de la compétition et de l'interférence entre les espèces végétales sont décrits. Les premières semaines sont cruciales. Les stratégies de plantation des cultures de couverture, le calendrier de semis, le conditionnement des semences et la gestion ont été décrits. Le système doit être soigneusement choisi pour garantir la réussite de la mise en œuvre des cultures de couverture et éviter le gaspillage d'argent, soit en plantant des espèces ayant peu ou pas de chances de survie, soit en raison de la difficulté de gestion.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/172d955f-170a-4e1b-8347-c71e9c6401f9</t>
   </si>
   <si>
     <t>Potentiel œnologique des cépages autochtones andalous Beba et Mantúo de Pilas</t>
   </si>
   <si>
     <t>Le potentiel vinicole de deux cépages autochtones andalous, le Beba et le Mantúo de Pilas, est en cours d'évaluation. L'étude a été menée à Jerez de la Frontera pendant quatre saisons consécutives. Le Palomino Fino a également été retenu comme cépage de référence, car il est le plus cultivé à Jerez (95 %).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d82ab46c-0b6e-4cd4-9cbc-8e8fe8c92f5f</t>
   </si>
   <si>
-    <t>Thermographie pour le diagnostic de la mammite chez les chèvres laitières</t>
-[...16 lines deleted...]
-  <si>
     <t>Performance agronomique de Clementina de Nules sur différents porte-greffes d'agrumes à Malaga. Saisons de culture 2013/14 et 2014/15.</t>
   </si>
   <si>
     <t>Résultats d'une étude évaluant les performances agronomiques des porte-greffes conventionnels et nouveaux hybrides (semi-nains), réalisée au cours des campagnes 2013/14 et 2014/15 dans les conditions agroclimatiques de la zone côtière de la province de Malaga, dans le but d'obtenir des informations cohérentes pour optimiser la gestion agronomique des plantations et donc leur rentabilité.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/56235250-bea1-4fed-a377-bbdfdb6317bc</t>
   </si>
   <si>
     <t>Efficacité de la solarisation et de la biosolarisation dans les cultures sablonneuses contre les agents pathogènes fongiques du sol</t>
   </si>
   <si>
     <t>Résultats d'une étude visant à tester l'efficacité de la solarisation et de la biosolarisation du sol dans la lutte contre les agents pathogènes. Les agents pathogènes étudiés étaient : Fusarium oxysporum f. sp. melonis, Fusarium oxysporum f. sp. lycopersici, Pythium aphanidermatum, Pythium solare, Phytophthora capsici et Phytophthora nicotianae var. parasitica.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/37699b0f-ddc9-4dcf-b5b1-863d3623fe6b</t>
   </si>
   <si>
     <t>Evaluation des variétés locales de fèves. Campagne 2019/2020.</t>
   </si>
   <si>
     <t>Résultats du comportement agronomique et de la réponse à la plante parasite Orobanche crenata d'un total de treize variétés locales andalouses de fèves.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c8bbb2-1835-404d-a244-e4124fcb7439</t>
@@ -2585,113 +2585,113 @@
   <si>
     <t>Les mini-légumes, aussi appelés « snacks », ont commencé à être cultivés en Espagne comme une alternative de diversification et une stratégie de développement de la chaîne de valeur pour le secteur horticole. Bien qu'ils occupent encore une part de marché modeste, ces légumes pourraient générer des niches de marché potentielles pour accroître la valeur ajoutée et optimiser leur culture. Cet article analyse les perspectives commerciales de ces nouvelles variétés de snacks d'espèces connues comme le concombre, le poivron et la tomate, en cherchant à adapter l'offre non seulement aux circuits traditionnels et courants de la grande distribution et aux points de vente, mais aussi à aborder d'autres canaux de marketing et de distribution innovants, ainsi que de nouveaux formats, gammes et emballages. Dans ce contexte, afin de rechercher des niches de marché potentielles et de socialiser davantage la consommation de ces légumes crus, cette étude analyse les attitudes et les opinions des jeunes consommateurs envers la consommation de légumes snacks et leur propension à les acheter via des distributeurs automatiques.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e09fef96-39d2-49b2-ab5b-17f3e096416e</t>
   </si>
   <si>
     <t>Guide de contrôle, Systèmes oléicoles durables.</t>
   </si>
   <si>
     <t>Les Journées de Formation Agro-Environnement et Climat font partie des actions visant à assurer le bon respect des engagements agro-environnementaux acquis dans certaines des opérations incluses dans la Mesure 10 « Agro-Environnement et</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/81b3ec0d-602a-4b3a-94df-c2006234d29d</t>
   </si>
   <si>
     <t>Système de culture agro-industriel durable. Opération 10.1.5 - Mise à jour 2022-</t>
   </si>
   <si>
     <t>Les ateliers de formation sur l'agroenvironnement et le climat s'inscrivent dans le cadre des initiatives visant à garantir le respect des engagements agroenvironnementaux pris dans le cadre de certaines opérations de la mesure 10 « Agroenvironnement et climat » du Programme de développement rural andalou 2014-2022. L'objectif de ces ateliers est d'améliorer les compétences des bénéficiaires de ces subventions et de sensibiliser la population agricole à l'utilisation de systèmes de production respectueux de l'environnement, du bien-être et de l'hygiène animale.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4244cde5-c6fc-4ac7-9edc-d92375fb8714</t>
   </si>
   <si>
+    <t>Évaluation des substrats dérivés de la tourbe noire naturelle à usage commercial</t>
+  </si>
+  <si>
+    <t>Les qualités de la tourbe noire ne sont pas optimales pour une utilisation comme substrat seul. Nous avons cherché à améliorer son faible pH et sa tendance au compactage, en déterminant les mélanges optimaux pour les pépinières de semis de légumes.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/45353856-1d5e-4da3-ae52-43378e69a047</t>
+  </si>
+  <si>
+    <t>Utilisation des plastiques TIF pour la désinfestation des sols au 1,3-dichloropropène et à la chloropicrine dans la culture des fraises. Campagne 2020/2021.</t>
+  </si>
+  <si>
+    <t>Les maladies causées par des agents pathogènes telluriques constituent un facteur limitant la productivité des cultures de fraises. Elles sont actuellement contrôlées principalement par des stratégies de lutte chimique utilisant des fumigants soumis à des autorisations d'utilisation exceptionnelles. La réduction de l'utilisation de ces fumigants agrochimiques et la mise en œuvre d'alternatives plus durables sont des objectifs prioritaires des politiques agricoles européennes et nationales. Cette étude évalue l'efficacité de faibles doses de ces fumigants pour la lutte contre les agents pathogènes, grâce à des joints en plastique totalement imperméables aux gaz (TIF), et leur impact sur la productivité au cours de la campagne 2020-2021.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9a25188-5698-4823-b705-fad3427e87a6</t>
+  </si>
+  <si>
+    <t>Utilisation des plastiques TIF pour la désinfestation des sols au 1,3-dichloropropène et à la chloropicrine dans la culture des fraises. Campagne 2019/2020.</t>
+  </si>
+  <si>
+    <t>Les maladies causées par des agents pathogènes telluriques constituent un facteur limitant la productivité des fraises. Elles sont actuellement contrôlées principalement par des stratégies de lutte chimique utilisant des fumigants soumis à des autorisations exceptionnelles d'utilisation. La réduction de l'utilisation de ces fumigants agrochimiques et la mise en œuvre d'alternatives plus durables sont des objectifs prioritaires des politiques agricoles européennes et nationales. Cette étude évalue l'efficacité de faibles doses de ces fumigants pour la lutte contre les agents pathogènes, grâce à l'utilisation de joints en plastique totalement imperméables aux gaz (TIF), et leur impact sur la productivité au cours de la campagne 2019-2020.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b33ae86-99e9-477c-92ff-a9738372c170</t>
+  </si>
+  <si>
     <t>Effets des vendanges mécaniques sur la qualité des raisins rouges et du vin de Syrah</t>
   </si>
   <si>
     <t>La vendange mécanique s'est généralisée ces dernières décennies dans la plupart des vignobles andalous adaptés à ce type de machines. Cependant, cette technique a toujours suscité des inquiétudes quant à la qualité finale des produits obtenus, voire à la rentabilité de l'exploitation, en raison des pertes potentielles.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/eb964975-575f-44dd-8385-7ac5cf1f4d99</t>
   </si>
   <si>
     <t>Résultats des essais d'herbicides de post-levée sur les fèves</t>
   </si>
   <si>
     <t>L'absence d'herbicides homologués de pré- et post-levée, notamment contre les dicotylédones, constitue l'un des principaux obstacles à la plantation de fèves dans les zones arides d'Andalousie, en raison de la grande diversité et de l'abondance des adventices, notamment de grandes espèces très compétitives. Face à l'intérêt croissant pour les légumineuses, une série d'essais a été proposée pour évaluer différents herbicides de pré- et post-levée contre les dicotylédones. Suite à la publication des résultats de pré-levée en 2015, cette publication présente les résultats de post-levée de sept herbicides.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c366a3d6-34fc-4383-b3bd-eafaa58f5a89</t>
   </si>
   <si>
     <t>Optimisation de la solarisation du sol dans les cultures à base de sable</t>
   </si>
   <si>
     <t>La solarisation est un système de désinfection des sols qui consiste à pailler le sol humide avec un film plastique fin et transparent pendant 4 à 6 semaines, lors des périodes de pointe de température et d'ensoleillement. Cette étude examine les facteurs d'influence potentiels, tels que le type de film plastique utilisé, la période de solarisation la plus appropriée et la gestion de l'irrigation, afin d'atteindre la température la plus élevée possible pour éliminer les agents pathogènes du sol.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/53159818-2774-4108-8a92-f18457f26788</t>
   </si>
   <si>
     <t>Étude sur la diversité horticole protégée : les chrysopes (Biodiversité III)</t>
   </si>
   <si>
     <t>Les chrysopes sont des insectes appartenant au groupe des arthropodes bénéfiques qui s'attaquent aux ravageurs des cultures. La diversité s'est avérée fondamentale pour maintenir cette faune d'arthropodes bénéfiques et protéger les cultures des attaques de ravageurs. Ce travail s'inscrit dans une étude plus vaste dont l'objectif principal est de documenter la biodiversité des arthropodes utiles dans les horticoles protégées d'Almería. De plus, chaque document offre un moyen simple et rapide d'identifier l'espèce étudiée. Dans ce cas, les différentes espèces de chrysopes présentes dans les horticoles protégées ont été étudiées, avec une dernière section facilitant l'identification des chrysopes les plus abondantes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ee743e98-d6e4-4fac-8684-ca1eeafc2561</t>
   </si>
   <si>
-    <t>Évaluation des substrats dérivés de la tourbe noire naturelle à usage commercial</t>
-[...25 lines deleted...]
-  <si>
     <t>Résultats des essais de nouvelles variétés d'orge en Andalousie campagne 2016/2017</t>
   </si>
   <si>
     <t>La surface cultivée en Andalousie a considérablement évolué ces dernières années suite au découplage des subventions de la Politique agricole commune. L'entrée en vigueur de la nouvelle PAC renforce nettement la durabilité des exploitations agricoles, favorisant la rotation des cultures, notamment les légumineuses. Ainsi, les terres arides andalouses alterneront céréales d'hiver, tournesols et légumineuses. L'amélioration des connaissances sur la culture d'orge, objet de cette publication, repose sur les innovations apportées aux semences commercialisées. La production d'informations sur les nouvelles variétés enregistrées en Espagne ou en Europe, concernant les aspects agronomiques, productifs, de résistance aux maladies et leurs paramètres de qualité, est d'une importance capitale pour les agriculteurs. Cette publication vise à intégrer un élément d'intérêt dans la prise de décision des agriculteurs, car la connaissance de l'adaptabilité et du comportement des variétés est déterminante pour savoir quoi semer en fonction de l'utilisation prévue de la récolte.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e3cc49ee-3fa5-4d12-92b6-92838400ca3c</t>
   </si>
   <si>
     <t>Résultats des essais sur de nouvelles variétés d'orge en Andalousie, campagne 2017/2018</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c2fdb782-fa6f-4aeb-a151-402aa8057e69</t>
   </si>
   <si>
     <t>Résultats des essais sur de nouvelles variétés de triticale en Andalousie, campagne 2016/2017</t>
   </si>
   <si>
     <t>Les surfaces cultivées en Andalousie ont considérablement évolué ces dernières années suite au découplage des subventions de la Politique agricole commune. L'entrée en vigueur de la nouvelle PAC a nettement renforcé la durabilité des exploitations agricoles, favorisant la rotation des cultures, avec une attention particulière portée aux légumineuses. Ainsi, les terres arides andalouses alterneront céréales d'hiver, tournesols et légumineuses. L'amélioration des connaissances sur la culture du triticale, objet de cette publication, est due aux innovations apportées aux semences commercialisées. La production d'informations sur les nouvelles variétés homologuées en Espagne ou en Europe, en termes de paramètres agronomiques, de production, de résistance aux maladies et de qualité, est d'une importance capitale pour les agriculteurs. Cette publication vise à intégrer un élément d'intérêt dans la prise de décision des agriculteurs, car la connaissance de l'adaptabilité et du comportement des variétés est déterminante pour savoir quoi semer en fonction de l'utilisation prévue de la récolte.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8cacd07e-b204-4925-a079-08d27f46e1ab</t>
   </si>
   <si>
     <t>Résultats des essais sur de nouvelles variétés de triticale en Andalousie, campagne 2017/2018</t>
@@ -3140,122 +3140,122 @@
   <si>
     <t>La couverture végétale vivante est considérée comme le système de gestion des sols le plus approprié, sauf lorsqu'une lutte efficace s'avère impossible. Comparée à d'autres systèmes de gestion des sols, la couverture végétale vivante présente, entre autres avantages, les suivants : elle améliore la structure du sol et sa teneur en matière organique ; elle améliore l'infiltration de l'eau dans le sol et réduit les pertes par évaporation ; elle facilite le passage des machines ; et c'est le système qui réduit le plus les dommages causés par l'érosion. Sans lutte chimique, c'est un système sans risque de dommages environnementaux et celui qui contribue le plus à la conservation de la biodiversité et à l'amélioration de l'agroécosystème.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/78cbd014-6939-452d-b996-56478b48210f</t>
   </si>
   <si>
     <t>Collection nucléaire de Vicia faba : caractérisation et évaluation préliminaire</t>
   </si>
   <si>
     <t>La diversité biologique actuelle est le fondement de la durabilité agricole et alimentaire future, et les ressources phytogénétiques en constituent la composante fondamentale. Leur conservation est essentielle à leur utilisation actuelle et future, soit directement par l'utilisation d'accessions conservées, soit par l'intégration des gènes spécifiques qu'elles contiennent dans les programmes de sélection végétale. Pour exploiter ce matériel, il est nécessaire de le comprendre, ce qui nous conduit à le caractériser et à l'évaluer grâce à l'étude de descripteurs. Ce document offre la possibilité de consulter et de rechercher des caractères utiles parmi les accessions de la collection principale de Vicia faba conservées dans la banque de matériel génétique de l'IFAPA.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/924447fb-a4ce-4aa6-ac2e-b7c4f83788e9</t>
   </si>
   <si>
     <t>Utilisation des données météorologiques et de télédétection pour estimer l'ET0 en Andalousie</t>
   </si>
   <si>
     <t>L'évaluation de l'évapotranspiration de référence (ETo) à l'échelle de la parcelle, du périmètre irrigué, du bassin versant et de la région constitue un défi pour la recherche agronomique et hydrologique. Elle nécessite la caractérisation de vastes zones ainsi que l'obtention de variables météorologiques précises. Pour y parvenir, une nouvelle méthodologie a été développée, combinant les données de rayonnement solaire du satellite Météosat (MSG) via la plateforme LSA SAF avec les données de température moyenne de l'air à 2 mètres de profondeur de la plateforme ECMWF.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8de69ea1-693a-4715-a83b-f3b091ecf841</t>
   </si>
   <si>
+    <t>Effet de la variété et du système de culture sur les caractères de qualité des fraises. Saison de récolte 2023/2024.</t>
+  </si>
+  <si>
+    <t>La qualité des fraises fraîchement cueillies et après récolte est un facteur déterminant pour leur succès commercial. Dans ce travail, nous avons donc cherché à évaluer la qualité organoleptique, fonctionnelle et après récolte d'une sélection de 16 variétés de fraises issues de 11 programmes de sélection différents et de trois systèmes de culture. Cette étude vise à fournir des informations objectives sur les performances de chaque variété dans chaque système de culture.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/298cb4ca-2eff-4dcd-bf23-503289e512bb</t>
+  </si>
+  <si>
+    <t>Détermination de la qualité des agrumes en laboratoire</t>
+  </si>
+  <si>
+    <t>La qualité des produits et la satisfaction des consommateurs sont des priorités pour les producteurs d'agrumes. Cet article présente donc les paramètres qui définissent la qualité morphologique et organoleptique des agrumes. Il décrit également brièvement les procédures de détermination de ces paramètres de qualité, garantissant ainsi le respect de la réglementation.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5938a086-c82e-465a-94f9-2729428527b4</t>
+  </si>
+  <si>
+    <t>Tests ADN pour prédire la couleur des fraises</t>
+  </si>
+  <si>
+    <t>La couleur caractéristique des fraises mûres est due à l'accumulation d'anthocyanes. Ces pigments, en plus d'accroître l'attrait du fruit, présentent de nombreux bienfaits pour la santé grâce à leurs propriétés antioxydantes. La couleur des fruits varie considérablement selon les variétés et espèces de fraises, ce qui en fait un trait important pour les sélectionneurs. Au centre IFAPA de Malaga, en collaboration avec d'autres groupes de recherche, nous avons développé deux tests ADN permettant de prédire la présence/absence et la répartition de ces pigments dans le fruit, évitant ainsi de cultiver la plante pour observer le phénotype. Les marqueurs utilisés détectent différents allèles du gène FaMYB10, responsable de la variation qualitative de ces caractères. Ce document présente les détails de ces deux tests, qui peuvent être utilisés à grande échelle, de manière économique et simple, dans les programmes de sélection.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43c6c366-16fa-48b3-8a4a-27e64d4eb8c7</t>
+  </si>
+  <si>
+    <t>Gestion intégrée de la cochenille blanche du manguier</t>
+  </si>
+  <si>
+    <t>La cochenille blanche (Aulacaspis tubercularis) est le ravageur le plus important des manguiers dans le sud de l'Espagne et l'un des plus destructeurs au monde. Les bases de sa lutte intégrée sont présentées ici. Une description du ravageur est fournie, ainsi que des données sur sa biologie, ses symptômes et ses dégâts. L'utilisation d'huiles de paraffine pour sa lutte est également suggérée, car elles ont démontré leur efficacité lors d'essais en champ. La lutte biologique, utilisant un prédateur (Cybocephalus nipponicus) et un parasitoïde (Encarsia citrina), est une option d'avenir, mais sa mise en œuvre avec une couverture végétale servant de refuge et de source de nourriture alternative aux ravageurs devra être étudiée.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
+  </si>
+  <si>
+    <t>Lutte chimique durable contre la cochenille blanche du manguier (Aulacaspis tubercularis)</t>
+  </si>
+  <si>
+    <t>La cochenille blanche est un ravageur majeur dans les cultures de mangues en Andalousie car elle produit des</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
+  </si>
+  <si>
     <t>Guêpe du châtaignier (Dryocosmus kuriphlilus) en Andalousie</t>
   </si>
   <si>
     <t>La guêpe du châtaignier (Dryocosmus kuriphilus) est un ravageur majeur des cultures de châtaigniers, compromettant gravement leur rentabilité. Ce document fournit des informations sur sa répartition, sa biologie, les dégâts qu'elle cause et les mesures de lutte existantes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f58818c2-dfd5-4c1d-8046-68c785749173</t>
   </si>
   <si>
     <t>Parasitoïdes indigènes de la guêpe du châtaignier en Andalousie</t>
   </si>
   <si>
     <t>Le cynips du châtaignier (Dryocosmus kuriphilus) est un ravageur majeur des cultures de châtaigniers, compromettant gravement leur rentabilité. Ce document, outre la description des principales caractéristiques de ce cynips, fournit des informations sur la lutte contre ce ravageur par des parasitoïdes indigènes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/394bb10a-55f5-495b-8118-029273d8ee00</t>
   </si>
   <si>
     <t>Systèmes d'oliveraies durables. Opération 10.1.7</t>
   </si>
   <si>
     <t>L'aide agroenvironnementale liée aux oliveraies est connue sous le nom d'Opération 10.1.7. Systèmes oléicoles durables. Cette mesure de soutien à ce secteur s'inscrit dans le Cadre stratégique communautaire (CSC) 2014-2020 du Programme de développement rural andalou (PDRA), et plus précisément dans la Mesure 10 : Agroenvironnement et climat. Parmi les objectifs visés, celui concernant les oliveraies, et pour lequel cette opération spécifique à cette culture a été développée, est « Prévention de l'érosion des sols et amélioration de leur gestion ». De même, comme l'illustre la Figure 1, l'Opération 10.1.7. Systèmes oléicoles durables est incluse dans la Sous-mesure 10.1. Paiements pour engagements agricoles et environnementaux. Autrement dit, le bénéficiaire de cette aide recevra une compensation financière pour la mise en œuvre d'une série de pratiques agricoles bénéfiques non seulement pour l'environnement, mais aussi pour la culture elle-même. Il ne faut pas oublier que l'oliveraie doit être considérée et gérée comme un agroécosystème.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/78a0d01f-c174-49d3-b916-0f8987dd90d3</t>
   </si>
   <si>
-    <t>Effet de la variété et du système de culture sur les caractères de qualité des fraises. Saison de récolte 2023/2024.</t>
-[...43 lines deleted...]
-  <si>
     <t>Résultats des essais de nouvelles variétés de blé dur en Andalousie. Campagne 2016/2017.</t>
   </si>
   <si>
     <t>Informations actualisées sur les nouvelles variétés de blé dur d'Andalousie, leurs performances agronomiques et productives, ainsi que leurs paramètres de qualité dans les principales zones de production andalouses. Un bref aperçu du document permettra de prendre des décisions éclairées quant au choix de la variété de blé dur à cultiver, en fonction du type de sol, du climat et des caractéristiques de l'exploitation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c810a78a-ef3b-4fa4-8941-cc4d878bc3b9</t>
   </si>
   <si>
     <t>Résultats des essais de nouvelles variétés de blé dur en Andalousie. Campagne 2015/2016.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f2645e9-bb2d-4714-9da8-4ff1cb988acd</t>
   </si>
   <si>
     <t>Résultats des essais de nouvelles variétés de blé dur en Andalousie. Campagne 2014/2015.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f4b873bb-cb2f-46d2-813c-ed87e00bb7bb</t>
   </si>
   <si>
     <t>Résultats des essais de nouvelles variétés de triticale en Andalousie. Campagne 2015/2016.</t>
   </si>
   <si>
     <t>Informations actualisées sur les nouvelles variétés de triticale en Andalousie, leurs performances agronomiques et productives, ainsi que leurs paramètres de qualité dans les principales zones de culture andalouses. Un bref aperçu du document vous aidera à prendre des décisions éclairées quant à la variété de triticale à cultiver, en fonction du type de sol, du climat et des caractéristiques de l'exploitation.</t>
@@ -3506,104 +3506,104 @@
   <si>
     <t>Résultats des essais de nouvelles variétés de blé tendre en Andalousie, campagne 2018/2019</t>
   </si>
   <si>
     <t>Il est nécessaire d'améliorer la production céréalière pour répondre à la demande alimentaire croissante. D'ici 2050, la production devrait augmenter de 60 %. Les céréales (maïs, riz et blé) représentent 42,5 % de l'apport calorique humain.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b360fbe1-e7b1-4a78-907b-d8e6a4e50ae1</t>
   </si>
   <si>
     <t>Résultats des essais de nouvelles variétés de blé dur en Andalousie campagne 2018/2019</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c08333e-275e-4303-9b6a-4f6edf96f185</t>
   </si>
   <si>
     <t>Aperçu des résultats de l'évaluation des variétés commerciales de luzerne. Saison de culture 2016/2017.</t>
   </si>
   <si>
     <t>Il existe une large gamme de variétés commerciales de luzerne (Medicago sativa) disponibles pour les agriculteurs comme fourrage. Afin de déterminer la ou les variétés les mieux adaptées à un environnement de production spécifique, il est nécessaire de réaliser des essais d'évaluation variétale. L'objectif de cette étude est de présenter les résultats de la première campagne d'évaluation du rendement fourrager vert d'un groupe de variétés commerciales de luzerne dans un environnement spécifique. Les résultats correspondants seront ajoutés lors des campagnes suivantes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/40eed973-9d4b-467f-8b53-7c917c88d481</t>
   </si>
   <si>
+    <t>Variabilité de la couverture chez les pois chiches</t>
+  </si>
+  <si>
+    <t>Cette étude visait à déterminer la variabilité du caractère de couverture végétale au sein d'une collection de 21 écotypes de pois chiche. L'expérience a été menée dans une exploitation agricole de la municipalité d'El Carpio (Córdoba) pendant la campagne agricole 2021/2022. Le protocole statistique de l'essai était basé sur des blocs randomisés avec trois répétitions. Le pourcentage de couverture a été estimé sur un mètre carré de parcelle à sept dates différentes, permettant ainsi d'obtenir des valeurs absolues et l'évolution du caractère. Ces valeurs ont été déterminées à l'aide d'une caméra GoPro et du logiciel de traitement d'images Canopeo. Les résultats montrent une variabilité du caractère de couverture végétale au sein de la population étudiée, ce qui a permis d'identifier et de sélectionner les écotypes présentant le pourcentage le plus élevé.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7fa59432-937c-49c2-b80d-718e0fb08f07</t>
+  </si>
+  <si>
     <t>Scirtothrips aurantii dans les agrumes d'Andalousie : reconnaissance, biologie, gestion et stratégies de contrôle</t>
   </si>
   <si>
     <t>Ce document a été élaboré afin de fournir une présentation détaillée du ravageur Scirtothrips aurantii. Il aborde des aspects tels que sa répartition géographique, son cycle biologique, ses méthodes de détection et de surveillance, ainsi que les stratégies actuelles de lutte intégrée.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ec105aa5-6d9e-475b-9133-a5f99858244b</t>
   </si>
   <si>
     <t>Connaissances, consommation et préférences des consommateurs à l'égard des huiles d'olive de qualité certifiée</t>
   </si>
   <si>
     <t>Cet article analyse la demande d'huiles d'olive de qualité certifiée en Andalousie, en se concentrant sur les différents systèmes de qualité certifiée proposés aux consommateurs andalous : production intégrée, agriculture biologique, empreinte carbone, prix équitable, ISO 9001, ISO 14001 et Globalgap, entre autres. L'objectif est de déterminer le niveau de connaissance, de consommation et la disposition à payer pour différents critères de qualité et critères de qualité environnementale (SCC) parmi les consommateurs andalous d'huile d'olive.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f18089d2-2d62-45a0-a92c-6da8c5f3036b</t>
   </si>
   <si>
     <t>Lutte biologique contre Macrophomina phaseolina dans les cultures de fraises en conditions réelles</t>
   </si>
   <si>
     <t>Ce travail s'inscrit dans la continuité d'études antérieures, au cours desquelles les auteurs ont testé l'efficacité de plusieurs isolats bactériens dans la lutte biologique contre le champignon Macrophomina phaseolina en conditions in vitro, en serre et au champ. Dans ces études, la bactérie Hvs8 a été sélectionnée comme agent potentiel de lutte biologique en conditions de terrain. Cette étude présente les résultats de terrain de deux campagnes consécutives, dont les résultats corroborent cette proposition.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/48d04121-a9db-4a42-abf3-76be2d863150</t>
   </si>
   <si>
     <t>Utilisation de bactéries dans la lutte biologique contre la fusariose de l'asperge</t>
   </si>
   <si>
     <t>Cet article présente une étude de l'effet de l'application de bactéries sur les asperges pour la lutte biologique contre les champignons pathogènes Fusarium oxysporum, F. solani et F. proliferatum. Les études ont été menées sur la variété Grande au Centre IFAPA Las Torres y Tomejil d'Alcalá del Río (Séville). Les résultats démontrent l'efficacité de ces traitements et ouvrent la voie à leur utilisation en remplacement des produits chimiques de synthèse dans un contexte agricole durable.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/604eb087-43c4-4241-8ef2-e5e5446aa00f</t>
   </si>
   <si>
     <t>Thermographie infrarouge pour la gestion des ressources en eau en agriculture</t>
   </si>
   <si>
     <t>Cet article présente un aperçu général des bases techniques de la thermographie infrarouge, de son potentiel, de son applicabilité, de ses avantages et de ses inconvénients lorsqu’elle est utilisée pour la gestion des ressources en eau et la surveillance de l’état hydrique des cultures dans des situations de stress.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/51277665-b330-405b-accc-5b87e3869c5f</t>
   </si>
   <si>
-    <t>Variabilité de la couverture chez les pois chiches</t>
-[...7 lines deleted...]
-  <si>
     <t>Les akènes de fraise comme source d'antioxydants et leur utilisation potentielle dans les programmes de sélection</t>
   </si>
   <si>
     <t>Ce document aborde la connaissance de la teneur en antioxydants des fraises, leur répartition dans les différentes parties du fruit et l'utilisation possible de ces informations dans les programmes d'amélioration génétique.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/32916c44-a20b-46c1-b250-9c66f4368d96</t>
   </si>
   <si>
     <t>Réseau de transfert de connaissances pour la transformation numérique des oliveraies en Andalousie</t>
   </si>
   <si>
     <t>Cette étude analyse le réseau de transfert de connaissances pour la transformation numérique du secteur oléicole andalou, à l'aide de la méthodologie d'analyse des réseaux sociaux (ARS). Elle permet de déterminer l'importance et la position des agents impliqués, la signification et l'intensité des relations entre eux, ainsi que de décrire la structure du réseau qu'ils composent, afin de comprendre sa situation et son fonctionnement actuels et de proposer des axes stratégiques favorisant son fonctionnement optimal.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5e31a6c-6310-4331-a770-91f8f29988d4</t>
   </si>
   <si>
     <t>Manuel de formation : Taille de l'olivier</t>
   </si>
   <si>
     <t>Ce manuel, consacré à la taille de l'olivier, aborde les aspects liés à cette technique oléicole afin de former les oléiculteurs aux décisions nécessaires à une gestion optimale de cette pratique. Sommaire : Unité 1 : Généralités sur la taille de l'olivier ; Unité 2 : Taille des arbustes de l'oliveraie ; Unité 3 : Taille des haies de l'oliveraie. Nous espérons que ce manuel sera un outil utile pour les étudiants et facilitera leur apprentissage. Il est le fruit du travail d'une équipe qui a mis à profit sa vaste expérience et qui sera grandement récompensée si elle contribue à améliorer la formation dans le secteur.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5778c9f-41bd-4ec1-a1c7-2331a3215933</t>
@@ -3740,77 +3740,77 @@
   <si>
     <t>Ce document présente les aspects généraux des espèces secondaires et émergentes, fournissant des informations sur leur biologie, les cultures les plus affectées par chaque espèce, les dommages qu'elles causent et les mesures de lutte chimique et biologique actuellement disponibles. Il comprend également des photographies permettant d'identifier facilement les différentes espèces, leurs différents stades de développement et les dommages qu'elles causent aux cultures.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6b2fe5dd-428c-4887-be0a-a488e503a216</t>
   </si>
   <si>
     <t>Stratégie de lutte biologique utilisant Amblyseius swriskii dans les cultures de concombres</t>
   </si>
   <si>
     <t>Ce document présente les résultats d'une série d'essais visant à développer une nouvelle stratégie d'introduction de l'acarien prédateur Amblyseius swirskii dans les cultures de concombre. Les axes stratégiques de ces essais sont : réduire le taux de lâcher du prédateur, installer des organismes bénéfiques dès le début de la culture et utiliser le pollen de Typha latiifolia comme complément alimentaire pour le maintien temporaire des populations d'acariens. Deux essais ont été menés : l'un en laboratoire, l'autre en deux phases : semi-champ et champ. Le premier visait à déterminer un taux de lâcher optimal pour le prédateur ; le second à évaluer l'application de ce taux en conditions semi-champ et champ, ainsi qu'à évaluer l'efficacité de l'apport de pollen de Typha latiifolia pour le maintien des populations d'acariens dans des conditions de rareté des proies et de basses températures.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff3010dc-cf57-4046-957f-b60f86d23a60</t>
   </si>
   <si>
     <t>Guide du système de culture super-intensive des agrumes</t>
   </si>
   <si>
     <t>Ce document présente un nouveau modèle de système de culture d'agrumes appelé Superintensif, c'est-à-dire des plantations à haute densité avec des arbres de vigueur réduite avec environ 2 200 plantes/hectare, des cadres de plantation plus étroits et la formation de haies grâce à l'utilisation de la taille mécanisée, visant à la récolte mécanisée avec un équipement autoporté qui secoue le feuillage, comme une vendangeuse.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8c7891d0-ab2b-4bff-ab77-aaa9b29c78a4</t>
   </si>
   <si>
+    <t>Télédétection pour l'agriculture</t>
+  </si>
+  <si>
+    <t>Cette publication présente une série de concepts fondamentaux sur l'utilisation de la télédétection dans le secteur agricole. Les différentes sections du document détaillent les caractéristiques fondamentales et la résolution des données fournies par les télécapteurs, ainsi que les principaux satellites actuellement disponibles pour les applications agricoles. Le document décrit également les caractéristiques des images, en insistant particulièrement sur le traitement de l'information avant leur utilisation. Enfin, quelques exemples d'utilisation de capteurs en agriculture sont présentés, notamment pour le suivi précis de la santé des cultures, l'estimation de la production de biomasse et la surveillance du stress hydrique.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bdac6055-21a9-4dd7-8cba-06a3e9d67873</t>
+  </si>
+  <si>
+    <t>Résultats des essais de nouvelles variétés d'avoine en Andalousie (campagne 2019/2020)</t>
+  </si>
+  <si>
+    <t>Cette publication vise à intégrer un élément d'intérêt dans la prise de décision des agriculteurs, car la connaissance de l'adaptabilité et du comportement variétal est essentielle pour déterminer les semis à effectuer en fonction de l'utilisation prévue de la récolte. Le besoin constant d'évaluer et de caractériser les nouvelles variétés d'avoine commercialisées est essentiel pour conseiller efficacement le secteur de la production et ainsi favoriser sa professionnalisation.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c42c4a-83aa-43f1-82a1-13771ee18e14</t>
+  </si>
+  <si>
     <t>Estimation des besoins en eau des cultures par télédétection</t>
   </si>
   <si>
     <t>Cette publication décrit une approche d'estimation des besoins en eau des cultures en intégrant les données de télédétection aux directives du Manuel 56 de la FAO. Une estimation précise de la consommation d'eau des cultures, ou évapotranspiration (ET), permet d'ajuster les apports d'irrigation aux besoins réels des plantes. Cela optimise l'utilisation de l'eau et réduit l'impact environnemental de l'irrigation. Ce document, qui sert de guide, explique étape par étape la procédure de calcul de cette approche, de la collecte des données à l'estimation de l'ET, en listant différents outils de visualisation et de traitement. Enfin, plusieurs exemples d'applications pratiques en milieu agricole et en végétation naturelle sont présentés.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9d8c96ec-5a22-4a55-a4c0-581dada82c13</t>
   </si>
   <si>
-    <t>Télédétection pour l'agriculture</t>
-[...16 lines deleted...]
-  <si>
     <t>Adoption et pratiques industrielles et marketing associées à la norme ISO 9001 dans l'industrie oléicole andalouse</t>
   </si>
   <si>
     <t>L'Espagne et l'Andalousie sont les premiers exportateurs mondiaux d'huile d'olive et ont connu une forte croissance ces dernières années. Ceci a entraîné une demande accrue de normes de qualité reconnues internationalement, l'une des plus importantes étant la norme ISO 9001. Les objectifs de cette étude sont de définir les facteurs qui ont influencé l'adoption de la norme ISO 9001 dans la filière oléicole andalouse ; d'examiner si l'adoption de la norme ISO 9001 par les industries est associée à l'utilisation de pratiques industrielles et commerciales différenciées ; et de générer des connaissances pour l'élaboration de politiques publiques visant à promouvoir l'adoption de la norme dans le secteur et à améliorer les pratiques industrielles et commerciales associées.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3466a464-29d1-4f3e-a0e7-23aa5cc53186</t>
   </si>
   <si>
     <t>Détection d'amandes amères par spectroscopie proche infrarouge (NIRS)</t>
   </si>
   <si>
     <t>La spectroscopie proche infrarouge (NIRS) est une technique analytique non destructive qui permet de différencier les amandes amères, avec plus de 5 mg/g d'amygdaline, des amandes non amères.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/81594322-fb67-4ad4-9289-e7b022528c73</t>
   </si>
   <si>
     <t>Guide de culture de pastèques en extérieur</t>
   </si>
   <si>
     <t>Ce guide de culture vise à fournir des informations sur la culture en extérieur de la pastèque (Citrullus lanatus). Cette culture occupe 9 % des surfaces mondiales consacrées aux légumes. L'Andalousie est la région la plus cultivée et la plus productive. Ce document fournit une description botanique de la plante, les techniques de plantation, les exigences et la gestion culturales, les ravageurs et les maladies, ainsi que les principales variétés et types de pastèques. Enfin, les coûts de production sont présentés, en tenant compte du système d'irrigation utilisé.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/10fe84b7-8254-463c-9909-40e9b159cc1c</t>
@@ -3821,122 +3821,122 @@
   <si>
     <t>Ce guide de culture vise à fournir des informations sur le développement du tournesol, les tendances actuelles en matière de techniques culturales, les différentes méthodes et saisons de plantation, ainsi que les maladies et ravageurs les plus courants en Andalousie. Il présente les résultats obtenus ces dernières années lors d'essais de variétés résistantes à la race d'épines « F » et de nouveaux matériels génétiques résistants aux herbicides. Les rendements obtenus lors d'essais de tournesols semés en hiver peuvent également être consultés.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c8516ca-e9d5-4783-aec3-34c450712550</t>
   </si>
   <si>
     <t>Guide de culture de la vesce odorante</t>
   </si>
   <si>
     <t>Ce guide contient les informations nécessaires pour cultiver avec succès la vesce (Lathyrus sativus) dans des conditions de terres arides extensives, en utilisant des modèles de production conventionnels, intégrés ou biologiques.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cfce4075-b1d9-4fc6-ab1c-cc01f8644449</t>
   </si>
   <si>
     <t>Systèmes de cultures herbacées pluviales durables. Opération 10.1.4</t>
   </si>
   <si>
     <t>Cette journée de formation « Agroenvironnement et climat » s'inscrit dans le cadre des actions visant à garantir le respect des engagements agroenvironnementaux pris dans le cadre de certaines opérations de la mesure 10 du Programme de développement rural andalou (PDRA). Ces ateliers visent à renforcer les capacités des bénéficiaires de l'aide et à sensibiliser la population agricole à l'utilisation de systèmes de production respectueux de l'environnement, ainsi qu'à l'informer sur le PDRA et les engagements signés. L'Institut andalou de recherche et de formation en agriculture, pêche, alimentation et production biologique (IFAPA) a notamment pour objectif de concevoir et de développer des actions de formation des travailleurs, techniciens et professionnels des secteurs agricole, alimentaire et de la pêche. L'élaboration de ces manuels s'inscrit dans le cadre des activités de transfert menées par l'IFAPA.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/08bf06d6-20e0-45f5-bd39-0533d1a6861a</t>
   </si>
   <si>
+    <t>Répartition variétale de la fraise à Huelva. Saison 2017-2018.</t>
+  </si>
+  <si>
+    <t>Ce document présente la composition variétale, exprimée en pourcentage de plants par variété, pour la campagne 2017/2018 en cours, ainsi que la participation de chaque programme de sélection. Ce travail s'appuie sur les informations fournies par les entreprises de sélection ou les titulaires de licences des principaux programmes de sélection de fraisiers.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/50c3aaf9-4fd3-4bce-9947-ed28ede3aed6</t>
+  </si>
+  <si>
+    <t>Distribution des variétés de fraises à Huelva. Saison 2018-2019</t>
+  </si>
+  <si>
+    <t>Ce document présente la composition variétale, exprimée en pourcentage de plants par variété, pour la campagne 2018/2019 en cours, ainsi que la participation de chaque programme de sélection. Ce travail s'appuie principalement sur les informations fournies par les entreprises de sélection ou les titulaires de licences des principaux programmes de sélection de fraisiers.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6dd741e8-f54a-498e-a5a5-aa62dcaaf637</t>
+  </si>
+  <si>
+    <t>Aperçu variétal des fraises à Huelva. Période 2012-2015</t>
+  </si>
+  <si>
+    <t>Ce rapport technique présente les informations obtenues au cours des trois dernières saisons de croissance (2012-2013, 2013-2014 et 2014-2015) concernant la distribution variétale estimée à Huelva, en termes de pourcentage de plantes en production.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4a000e7f-9bfa-43e2-a774-f69339bccaaa</t>
+  </si>
+  <si>
+    <t>Répartition variétale de la fraise à Huelva. Campagne 2016-2017</t>
+  </si>
+  <si>
+    <t>Ce rapport technique présente la composition variétale, exprimée en pourcentage de plants par variété, pour la campagne 2016/2017 en cours, ainsi que la participation de chaque programme de sélection. Ce travail s'appuie sur les informations fournies par les entreprises de sélection ou les titulaires de licences des principaux programmes de sélection de fraisiers.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/afba06cb-6b01-4756-bce9-13efa5ed31c9</t>
+  </si>
+  <si>
+    <t>Influence du système de culture sur les variétés de fraises. Campagne 2021/2022. II Qualité</t>
+  </si>
+  <si>
+    <t>Parmi les caractéristiques prises en compte dans les programmes de sélection des fraisiers, outre celles liées à la productivité, figurent celles qui confèrent une qualité organoleptique. Et auprès des consommateurs, cette qualité est sans conteste celle qui suscite le plus d'intérêt. Cette étude présente les résultats concernant la qualité organoleptique et post-récolte de seize variétés de fraises, testées dans trois systèmes de culture : conventionnel, hors-sol et biologique, durant la campagne 2021-2022.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/508613f0-08e0-4496-8d50-b3e8f11cc907</t>
+  </si>
+  <si>
+    <t>Évaluation de l'utilisation du compost de déchets horticoles dans la culture de la tomate</t>
+  </si>
+  <si>
+    <t>Parmi les problèmes générés par le système de production en serre et qui peuvent limiter sa durabilité, on distingue la production annuelle élevée de résidus de culture (1 751 242 t/an-1), dont l'accumulation constitue un grave problème environnemental.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd13a86-6012-41f6-baa6-9e233c1f052a</t>
+  </si>
+  <si>
     <t>Technique de stries d'agrumes : principes fondamentaux et pratique sur le terrain</t>
   </si>
   <si>
     <t>Le but de cet article est de présenter les possibilités qu'offre l'utilisation de la technique du grattage pour la culture des agrumes, en plus de décrire les fondamentaux et la méthode correcte de mise en œuvre sur le terrain.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1561b273-0cbb-4159-ad4c-2ce6236961ed</t>
   </si>
   <si>
     <t>Amélioration de la nouaison et de la productivité de « Powell Summer Navel » par grattage et/ou application foliaire d'extraits d'algues à activité hormonale</t>
   </si>
   <si>
     <t>Cet article a pour objectif de présenter le potentiel de différentes techniques et produits pour la culture des agrumes. Dans ce contexte, et dans le cadre des recherches en cours de l'IFAPA, nous présentons les résultats d'un essai expérimental évaluant le râpage et l'utilisation de régulateurs naturels de croissance végétale pour améliorer la nouaison chez Navel Powell.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/928d8a63-0b2f-455f-bd18-dd638bf9e42d</t>
   </si>
   <si>
-    <t>Répartition variétale de la fraise à Huelva. Saison 2017-2018.</t>
-[...52 lines deleted...]
-  <si>
     <t>L'oliveraie andalouse est-elle rentable ? Analyse par système de production.</t>
   </si>
   <si>
     <t>Au cours de la dernière décennie, la durabilité économique des oliveraies andalouses, où cohabitent systèmes montagnards et traditionnels et systèmes intensifs, a fait l'objet d'un débat intense. Cette étude vise à approfondir les connaissances sur leur rentabilité. À cette fin, une enquête en plusieurs étapes a été menée auprès des exploitations oléicoles afin d'établir leur structure de coûts. Les résultats montrent que le coût unitaire de production d'un kilogramme d'huile d'olive est nettement plus élevé dans les systèmes montagnards et traditionnels que dans les systèmes intensifs. À tel point que ces systèmes dépendent fortement des subventions directes, qui sont devenues le principal instrument garantissant leur viabilité économique. La conversion des oliveraies est une option envisageable, dans certaines localités, que l'administration régionale peut promouvoir afin qu'elle soit abordée conjointement par les agriculteurs et encourage la création d'unités de gestion agricole.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7ca5ff9a-0e6a-46d7-85d0-9c3b56f78ab3</t>
   </si>
   <si>
     <t>La régénération des arbres dans la dehesa</t>
   </si>
   <si>
     <t>L'unité 1 décrit en détail le rôle des arbres dans ce système, expose le processus de régénération naturelle des arbres, ainsi que les facteurs qui le favorisent et l'entravent dans la dehesa, et caractérise l'état de la régénération des arbres dans la dehesa andalouse. L'unité 2 présente quelques stratégies envisageables en fonction de la situation initiale et les précautions à prendre pour maximiser leur succès. L'unité 3 présente des stratégies permettant d'améliorer la conservation de ces formations végétales, tout en les rendant compatibles avec d'autres usages de la propriété. Le manuel se conclut par un exercice pratique visant à consolider les principales connaissances présentées.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/61335217-8519-4e73-83df-b100ad9b0004</t>
   </si>
   <si>
     <t>Essai d'herbicide de post-levée contre Centaurea diluta dans le blé dur</t>
   </si>
   <si>
     <t>Les infestations de Centaurea diluta sont de plus en plus fréquentes et importantes dans les campagnes andalouses. Cette espèce, appartenant à la famille des Composées, connaît, dans le sud de l'Espagne, une levée échelonnée dès les premières pluies d'automne jusqu'au printemps, ce qui explique sa présence dans de nombreuses cultures alternatives, la quasi-totalité. De plus, sa croissance rapide dépasse celle des plantes cultivées en hauteur, atteignant largement plus de 2 m de hauteur dans des conditions favorables, ce qui la rend très compétitive. Cette espèce est actuellement en nette expansion. Elle est assez tolérante à de nombreux herbicides autorisés. Les années précédentes, deux essais avec des herbicides de pré-levée ont été menés, mais sans grand succès, les meilleurs produits ayant récemment été retirés de l'homologation en Espagne (Alcántara et al., 2016 et Saavedra et al., 2017). Cependant, plusieurs herbicides de post-levée autorisés offrent un bon contrôle de C. diluta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7448c104-d746-40b8-86bb-797223c47afe</t>
@@ -3965,113 +3965,113 @@
   <si>
     <t>Ces dernières années, la culture de l’amandier est passée d’une culture reléguée dans des zones arides et improductives à une véritable alternative aux autres cultures traditionnelles dans des zones agricoles très fertiles, nécessitant un recours intensif à l’irrigation.</t>
   </si>
   <si>
     <t>https://lajunta.es/5u1ln</t>
   </si>
   <si>
     <t>Résultats des essais variétaux de tournesol Clearfield et Sulfo en Andalousie. Saison de récolte 2019.</t>
   </si>
   <si>
     <t>Ces dernières années, de nouvelles variétés de tournesol sont apparues sur le marché. Ces variétés se caractérisent par leur résistance génétique à certains traitements herbicides, offrant une lutte acceptable contre les adventices à feuilles larges et étroites, ainsi que contre le haricot commun (Orobanche cumana). Ces variétés, dont beaucoup présentent une teneur élevée en acide oléique (HO), occupent chaque année une part croissante des surfaces cultivées. Ces variétés peuvent être plantées plus tôt grâce à la lutte contre les dicotylédones grâce aux traitements herbicides, ce qui permet à la culture de mieux profiter des pluies hivernales et printanières.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d73d15a6-2498-42e6-80c7-adcaf70c8516</t>
   </si>
   <si>
     <t>Effet de la durée de l'impulsion d'irrigation sur la production et la qualité de la laitue iceberg</t>
   </si>
   <si>
     <t>En irrigation localisée à haute fréquence, la durée de l'impulsion d'irrigation est le facteur qui influence le plus la distribution de l'irrigation au sein d'une parcelle. Cette étude évalue l'effet de la durée de l'impulsion d'irrigation sur la production et la qualité d'une culture de laitue iceberg cultivée sur une parcelle en pente. L'essai a été mené pendant un court cycle estival à Huéneja (Grenade). La superficie de la parcelle s'est avérée déterminante pour le rendement obtenu et le pourcentage de laitues de qualité supérieure.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/04408a5e-908b-4bc4-8db1-708e052dcdd4</t>
   </si>
   <si>
+    <t>Résultats des essais de colza en Andalousie. Campagne 2018-2019</t>
+  </si>
+  <si>
+    <t>Au cours de la campagne 2018-19, deux essais de variétés de colza RAEA ont été réalisés, situés dans la ferme Dos Hermanas (Montemayor) et la ferme Villaverde Alta (Córdoba).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/71dcf051-4392-41e3-83a6-9cee65c7e26a</t>
+  </si>
+  <si>
+    <t>Tests de produits formulés avec du glyphosate</t>
+  </si>
+  <si>
+    <t>Durant la campagne 2014-2015, d'importants dégâts de phytotoxicité ont été observés dès les premiers stades de croissance des tournesols plantés à la fin de l'hiver ou au début du printemps. Dans certaines exploitations, les effets ont été importants, entraînant la perte de la quasi-totalité de la récolte, tandis que dans d'autres, les dégâts ont été plus légers, permettant aux cultures d'atteindre leur maturité. Ces dégâts ont été observés en Andalousie et dans d'autres régions comme Castille-La Manche et Castille-León. Certains agriculteurs ont signalé que ces mêmes symptômes avaient déjà été observés lors des campagnes précédentes, trois à quatre ans plus tôt. Ces dégâts, observés par les agriculteurs et les techniciens sur la base des signes observés au champ et des symptômes observés sur les plantes, ont été suspectés d'être dus à des résidus d'herbicides à base de sulfonylurée, appliqués 12 à 14 mois plus tôt sur la céréale. L'étude présentée dans ce document évalue la sensibilité de 21 variétés de tournesol au Metsulfuron-méthyl, l'un des herbicides les plus utilisés dans les céréales et le plus suspecté d'être impliqué dans les dommages observés sur les tournesols dans la rotation blé-tournesol.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/17437e19-90e7-4418-ab0e-fedb3ba18605</t>
+  </si>
+  <si>
+    <t>Caractérisation des composés biosains de la carotte violette</t>
+  </si>
+  <si>
+    <t>Dans la ville de Cuevas Bajas (Málaga), on cultive une variété indigène de carotte violette appelée « Zanahoria Morá ». Cette variété se caractérise par une peau pourpre intense, une couche intermédiaire orange et un cœur violet distinctif. La couleur pourpre de la peau semble dépendre de la zone de culture, car il a été observé que cette variété cultivée ailleurs ne développe pas cette couleur. Dans cette étude, les composés fonctionnels de cette carotte sont caractérisés lors de la récolte, en fonction de la période de récolte, de la taille de la carotte et de la couleur de son cœur.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1f27cf1f-5d21-4473-bfd4-444015092c7d</t>
+  </si>
+  <si>
     <t>Maladies du sol des cultures de poivrons recouvertes de plastique dans le sud-est de l'Andalousie</t>
   </si>
   <si>
     <t>Cet article décrit les maladies transmises par le sol détectées dans les cultures de poivrons cultivées sous plastique dans le sud-est de l’Andalousie.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/451f75a4-007c-4365-b68a-8b0d1fc87063</t>
   </si>
   <si>
     <t>Maladies causées par des champignons du sol dans les cultures d'aubergines recouvertes de plastique dans le sud-est de l'Andalousie</t>
   </si>
   <si>
     <t>Cet article décrit les maladies causées par des champignons du sol détectés dans les cultures d’aubergines cultivées sous plastique dans le sud-est de l’Andalousie.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b5d2e52-f13c-4061-9bcc-4b6cf7e9fa3f</t>
   </si>
   <si>
     <t>Effet du paillage à mailles noires sur la clémentine de Nules en conditions de salinité. Almería, campagne 2015-2016.</t>
   </si>
   <si>
     <t>Cette étude vise à étudier l'effet du paillage grillagé dans ces conditions de culture. L'objectif est d'évaluer l'effet du paillage grillagé noir et de deux régimes hydriques (100 % ETc et 66,6 % ETc) sur la variété Clementina de Nules soumise à une irrigation saline (eau de faible qualité et à haute conductivité) et aux conditions pédologiques des parcelles de la province d'Almería.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4dc7b098-73ef-440b-a5fb-f8c345b2c2ec</t>
   </si>
   <si>
     <t>Culture protégée de six variétés de concombre doux (Solanum muricatum)</t>
   </si>
   <si>
     <t>À la recherche de cultures alternatives aux légumes conventionnels cultivés sous serre, cette étude a évalué la production en serre de six cultivars de concombre doux (Solanum muricatum). Les essais ont été menés en 2015. Tous les cultivars se sont développés avec succès et ont obtenu des rendements élevés, le cultivar Valencia se distinguant par sa productivité et sa précocité. La culture du concombre doux peut constituer une alternative intéressante aux cultures maraîchères conventionnelles sous serre à Almería.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/24272c37-5b6d-48e1-8e45-3ff66e2a54f2</t>
   </si>
   <si>
-    <t>Résultats des essais de colza en Andalousie. Campagne 2018-2019</t>
-[...25 lines deleted...]
-  <si>
     <t>Influence de l'utilisation des couverts végétaux sur les performances agronomiques d'un vignoble cultivé en agriculture biologique</t>
   </si>
   <si>
     <t>Cet article présente les résultats obtenus entre 2013 et 2018 dans un vignoble de Pedro Ximénez cultivé en agriculture biologique dans le sud de Cordoue. Trois traitements de gestion du sol ont été évalués : le travail du sol traditionnel (TST), la couverture végétale spontanée (CVS) et la couverture végétale semée (CVS). Les effets des différents traitements sur les paramètres liés à la physiologie, au rendement et à la qualité du raisin ont été comparés.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b12aafc-11fc-437b-92e0-46abbf20ff09</t>
   </si>
   <si>
     <t>Évaluation des variétés de fraises en culture conventionnelle sur sol biosolarisé. Campagne 2018/2019.</t>
   </si>
   <si>
     <t>Cet article présente les résultats obtenus durant la campagne 2018-2019 avec douze variétés cultivées en conditions conventionnelles, mais sur un sol biosolarisé. Cette technique combine deux éléments : l'incorporation de matière organique biofumigée (biofumigation) et la solarisation simultanée du sol. Bien que cette technique de désinfestation des sols soit peu fréquente, l'IFAPA estime qu'elle constitue une alternative intéressante compte tenu des restrictions actuelles sur l'utilisation des matières actives.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d58c4bd3-d307-46d4-b383-3595f174fe14</t>
   </si>
   <si>
     <t>Capacité de deux bactéries probiotiques à métaboliser les antioxydants de l'orange</t>
   </si>
   <si>
     <t>Ce travail présente les résultats d'une étude in vitro sur la capacité de deux bactéries probiotiques (Bifodobacteria longum et Lactobacillus rhamnosus), bactéries communément présentes dans le tractus intestinal et qui sont également utilisées comme compléments alimentaires, à transformer ou métaboliser les composés phénoliques majoritaires des oranges en d'autres composés responsables des effets bénéfiques attribués à la consommation de ce fruit ou de ses jus.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f263d5bd-982c-4400-b4ac-fb50c1f3f1df</t>
@@ -4172,131 +4172,131 @@
   <si>
     <t>Cet article présente les principaux résultats de l'analyse de l'incidence et des causes du dépérissement du châtaignier dans la Sierra de Aracena et les Picos de Aroche. La zone touchée est décrite, ainsi que les symptômes et les principales maladies présentes. Enfin, des mesures visant à réduire l'incidence et la propagation des principales pathologies détectées sont proposées.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff070672-7214-4f3b-8e19-7f375f44c3fd</t>
   </si>
   <si>
     <t>Préparation d'un extrait d'ail riche en composés sains</t>
   </si>
   <si>
     <t>Ce travail présente les résultats de différentes méthodes d’extraction de composés d’intérêt nutritionnel et sanitaire dans deux variétés d’ail (blanc et violet).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e057cb85-3f06-48a9-a6b3-1eaba717951a</t>
   </si>
   <si>
     <t>Potentiel œnologique des cépages Doradilla et Vijiriega cultivés en Andalousie</t>
   </si>
   <si>
     <t>Cet ouvrage présente les résultats de la vinification de deux cépages minoritaires cultivés en</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43f97be1-e121-4d81-aacf-78b9373caff7</t>
   </si>
   <si>
+    <t>Caractérisation organoleptique et nutraceutique de cinq variétés de fraises</t>
+  </si>
+  <si>
+    <t>Cet article présente la caractérisation nutritionnelle, organoleptique et fonctionnelle de cinq variétés de fraises au cours des années 2010 et 2011 en Espagne : Fuentepina, Amiga, Camarosa, Candonga et Primoris.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76051c55-042c-4404-8063-263985f38319</t>
+  </si>
+  <si>
+    <t>Programmes d'irrigation des framboisiers basés sur des données météorologiques historiques</t>
+  </si>
+  <si>
+    <t>Cet article présente un essai de différents programmes d'irrigation pour la culture de framboises dans la province de Huelva. Le traitement T1 a appliqué l'irrigation résultant du calcul de l'ETo par temps clair. Le traitement T2 a appliqué un programme basé sur les prévisions météorologiques de l'AEMET sur une base hebdomadaire. Le traitement T3 a appliqué un programme basé sur la moyenne historique de l'ETo des 20 dernières années. Enfin, le traitement témoin (T4) a reçu l'irrigation appliquée au reste de la parcelle. L'utilisation du programme d'irrigation pour la culture de framboises, basé sur des séries historiques de données météorologiques pour estimer l'ETo, a permis d'obtenir des rendements similaires à ceux obtenus avec un programme d'irrigation basé sur les prévisions météorologiques de l'AEMET ou par temps clair, avec l'avantage d'avoir un programme fixe en début de saison, utilisable d'une saison à l'autre.</t>
+  </si>
+  <si>
+    <t>https://lajunta.es/5u1l9</t>
+  </si>
+  <si>
+    <t>Caractérisation des composés volatils du jus d'orange biologique et conventionnel (cv. Salustiana)</t>
+  </si>
+  <si>
+    <t>Cet article présente une méthode d'analyse des composés volatils présents dans les oranges, utilisant une technique rapide, propre et respectueuse de l'environnement (microextraction en phase solide couplée à la chromatographie en phase gazeuse couplée à la spectrométrie de masse). Cette méthode permet de déterminer les composés volatils qui contribuent à l'arôme des oranges. Cette méthode est utile non seulement pour caractériser les oranges, mais aussi pour distinguer les systèmes de culture biologiques des systèmes conventionnels grâce à l'analyse statistique. Cependant, l'application de cette technique à la distinction entre les systèmes de culture d'oranges nécessite des études complémentaires portant sur davantage de variétés et des années de mesures, ainsi qu'une meilleure compréhension des causes de ces différences.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/34cff86a-dae1-40b1-a80f-adb18b3b2b69</t>
+  </si>
+  <si>
+    <t>Confirmation des hybrides chez les pois chiches grâce aux tests ADN</t>
+  </si>
+  <si>
+    <t>Cet article présente deux cas (Orobanche et Fusarium) confirmant la nature hybride de plantes F1 issues de croisements dirigés dans le cadre du programme de sélection du pois chiche de Córdoba. La vérification a été réalisée à l'aide de marqueurs moléculaires sélectionnés en fonction du polymorphisme entre les parents du croisement, condition essentielle à leur utilisation. La confirmation de la nature hybride des croisements est primordiale, car la vérification est effectuée au stade plantule, ce qui permet d'écarter les graines F1 ne provenant pas du croisement souhaité, économisant ainsi du temps, de l'espace, des efforts et donc de l'argent.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f7361391-8b46-4dd3-a0f4-0328ee879add</t>
+  </si>
+  <si>
+    <t>Variabilité morphologique des fèves et des pois chiches</t>
+  </si>
+  <si>
+    <t>Cet article présente la variabilité morphologique des fèves et des pois chiches récoltés à la Banque de germoplasmes de légumineuses de l'IFAPA à Cordoue. Cette variabilité est exploitée dans les programmes de sélection de Cordoue pour ces deux cultures afin d'obtenir de nouvelles variétés et de développer des marqueurs moléculaires associés à des caractères agronomiques d'intérêt, contribuant ainsi à une sélection plus efficace et efficiente de nouveaux matériels. Ces deux cultures sont des légumineuses à grains importantes en Andalousie et se caractérisent par leur teneur élevée en protéines et leur capacité à fixer l'azote atmosphérique. De plus, elles constituent une source importante de macro- et micro-éléments bénéfiques pour la santé, ce qui en fait des cultures de grand intérêt pour la consommation humaine et animale.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5588b038-45eb-44e9-803e-0209459c89a8</t>
+  </si>
+  <si>
     <t>Compostage de résidus végétaux issus de cultures extensives et d'arbres fruitiers en Andalousie</t>
   </si>
   <si>
     <t>Cet article présente les premiers résultats du projet « CompostAnd », qui s'intéresse à la gestion durable des résidus végétaux issus des cultures extensives et fruitières typiques de l'Andalousie occidentale. Il justifie la nécessité du compostage comme réponse aux différents problèmes du secteur agricole, le transformant en opportunité économique et environnementale. Il présente les premières expériences menées par l'IFAPA en matière de compostage de résidus végétaux typiques de l'Andalousie occidentale, tels que la paille, les restes d'agrumes et les déchets de taille. Il détaille également les paramètres à mesurer et la manipulation du compost pour garantir sa stabilité et sa qualité finale.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/45083272-d36a-4111-a0a8-d6b01c9e4bc1</t>
   </si>
   <si>
     <t>Effet de l'exposition au soleil sur la qualité des fruits de différentes variétés de fraises</t>
   </si>
   <si>
     <t>Cette étude visait à tester l'effet du niveau d'exposition à la lumière sur la qualité des fraises et à déterminer si les différences observées entre les variétés sont dues à l'architecture ou à la biochimie de chaque variété. Quatre des variétés les plus représentatives ont été analysées au cours de la campagne 2015-2016, en distinguant les fruits exposés à la lumière de ceux non exposés. Les principaux résultats ont montré que l'exposition à la lumière affecte la qualité des fruits, tant en termes de saveur que de concentration en antioxydants. Il s'agit donc d'un facteur à prendre en compte lors de l'orientation de la culture, bien que l'ampleur de l'effet dépende de la variété.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5bd1cb6b-186f-43d3-9b7a-6b32e6cdff3e</t>
   </si>
   <si>
     <t>Efficacité des différentes techniques de désinfestation chimique des sols en culture de fraises. Saison 2017-2018.</t>
   </si>
   <si>
     <t>Cet article présente les résultats de l’évaluation agronomique et l’efficacité de combinaisons importantes d’ingrédients actifs d’origine chimique et de nouvelles techniques d’application dans la lutte contre les agents pathogènes fongiques et les nématodes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3d8d6ae2-b68e-474d-85a3-ddf0fb59a967</t>
   </si>
   <si>
     <t>Détermination de la biodisponibilité des composés antioxydants de la fraise destinés à être utilisés dans les programmes de sélection</t>
   </si>
   <si>
     <t>Ces travaux soulignent la nécessité d'intégrer aux programmes de sélection des fraisiers non seulement la quantification des antioxydants présents dans le fruit, mais aussi celle des antioxydants potentiellement bioactifs, c'est-à-dire ceux qui peuvent avoir un effet bénéfique sur la santé humaine. À cette fin, nous présentons une méthode in vitro simulant la digestion humaine typique et pouvant servir d'outil au développement de variétés de fraises saines.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5eaba83-0b97-4c86-933a-a29a50e07c4d</t>
   </si>
   <si>
-    <t>Caractérisation organoleptique et nutraceutique de cinq variétés de fraises</t>
-[...43 lines deleted...]
-  <si>
     <t>Lutte antiparasitaire complète des arbres fruitiers à noyau.</t>
   </si>
   <si>
     <t>Ce matériel pédagogique passe en revue les principaux aspects théoriques et pratiques utiles pour lutter contre les principaux ravageurs des arbres fruitiers à noyaux de notre région, dans le cadre du Programme de Production Intégrée prévu par le Règlement pour la Production Intégrée de Pêchers, Pruniers et Abricotiers d'Andalousie (BOJA, 2013). Cette publication vise à fournir aux agriculteurs et aux techniciens du secteur un outil utile et facilement accessible pour faciliter la mise en œuvre de la lutte intégrée contre les ravageurs qui attaquent nos arbres fruitiers à noyaux.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2ebd9bd7-a32d-40e6-af2e-de54c93a4576</t>
   </si>
   <si>
     <t>Production de blé dur de haute qualité en conditions irriguées</t>
   </si>
   <si>
     <t>Dans cette étude, portant sur des variétés de blé dur de haute qualité, une étude a été menée à deux endroits : Santaella (Cordoue) et Jerez de la Frontera (Cadix). Différentes stratégies d'irrigation ont été testées, en accordant une attention particulière au moment de l'irrigation finale. L'application de quantités d'eau plus importantes et le report de la date de l'irrigation finale ont permis d'augmenter les rendements de toutes les variétés testées sans affecter la qualité du grain, toutes classées dans le groupe 1. De plus, l'utilisation d'un régulateur de croissance a été étudiée, ce qui réduira la hauteur des premiers entre-nœuds des plantes et empêchera la verse. Il a été démontré que l'application d'un régulateur de croissance n'entraîne aucune perte de rendement ni de qualité du grain des variétés de blé dur étudiées ; son utilisation permettra donc d'appliquer des doses d'irrigation plus élevées sans risque d'augmentation de la hauteur des plantes et de verse.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/efc09b3f-8826-4c19-be69-127cb53e23e3</t>
   </si>
   <si>
     <t>Analyse instantanée des protéines dans le grain de blé à l'aide d'un instrument NIR portable</t>
   </si>
   <si>
     <t>Dans ce travail, des modèles de prédiction sont développés pour déterminer instantanément et in situ la teneur en protéines des grains de blé entier à l'aide d'un instrument NIRS portable. Les modèles obtenus présentent une capacité prédictive adéquate.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c6e66cc-870b-41b3-84ed-01f4916d7ab3</t>
@@ -4739,50 +4739,59 @@
   <si>
     <t>Ce document analyse la pertinence de la technique d'analyse des isotopes stables d15N pour différencier les oranges issues de l'agriculture biologique de celles issues de l'agriculture conventionnelle. Il examine également quelle partie du fruit permet le mieux d'identifier cette différence.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/53adebb7-888e-40ea-9d61-57cf6c232d60</t>
   </si>
   <si>
     <t>La qualité des produits végétaux biologiques : une revue actualisée.</t>
   </si>
   <si>
     <t>Ce document analyse les informations scientifiques publiées sur la qualité des produits biologiques par rapport aux produits cultivés de manière conventionnelle d'un point de vue sanitaire, en se concentrant spécifiquement sur la manière dont le système de culture influence la teneur en antioxydants et en vitamines des fruits et légumes les plus cultivés en Andalousie.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6f18cb05-fc31-47fa-a4f4-18abcf092013</t>
   </si>
   <si>
     <t>Bienfaits pour la santé de la consommation d'huile d'olive vierge</t>
   </si>
   <si>
     <t>Ce document analyse la présence de l'huile d'olive sur le marché mondial des matières grasses végétales, sa composition et la relation entre ses composants et ses propriétés organoleptiques, nutritionnelles et de santé. Il passe en revue les avancées scientifiques concernant l'effet de l'huile d'olive vierge, ou de certains de ses composants, sur le développement ou la prévention de certaines pathologies, et examine la réglementation européenne en vigueur concernant les allégations nutritionnelles et de santé relatives aux aliments, notamment ce qu'elle autorise dans ce cas précis.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/04436a85-0e53-4bbd-b948-b3431faaa8d3</t>
   </si>
   <si>
+    <t>Qualité globale (morphologique, organoleptique et fonctionnelle) et production de trois variétés d'agrumes du groupe Blancas dans la vallée du Guadalquivir</t>
+  </si>
+  <si>
+    <t>Cet article présente les résultats obtenus lors d'un essai expérimental réalisé sur une parcelle située à Hornachuelos (Cordoue, Andalousie) au cours de trois campagnes d'étude (2016/2017, 2017/2018 et 2018/2019). Des données sur la qualité générale des fruits, morphologiques, organoleptiques et fonctionnelles, ainsi que sur la production de trois variétés d'oranges douces du groupe Blancas, « Barberina », « Valencia Midknight » et « Valencia Delta Seedless », greffées sur le porte-greffe Forner-Alcaide n° 5, sont présentées. La méthodologie utilisée dans l'essai ainsi que les résultats et conclusions obtenus sont également présentés.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2c642587-97af-44ad-971e-92e663df6452</t>
+  </si>
+  <si>
     <t>Évaluation variétale des fraises : résultats obtenus en culture biologique. Campagne 2016/2017.</t>
   </si>
   <si>
     <t>Ce document présente les résultats de l'évaluation agronomique de douze variétés de fraises de l'exploitation partenaire Flor de Doñana, dans la municipalité d'Almonte, selon les techniques de l'agriculture biologique (Règlement CE 834/2007). Ce travail a été mené afin de générer des informations objectives sur le comportement des variétés étudiées dans les conditions indiquées. Ce document se présente comme un outil pour les agriculteurs et les techniciens afin de faciliter la sélection variétale compte tenu de la vaste gamme de variétés disponibles.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/04efd11e-e806-45dd-823c-b2879ba72ec7</t>
   </si>
   <si>
     <t>Évaluation variétale de fraises. Résultats obtenus en culture conventionnelle sur sol biosolarisé. Campagne 2016/2017.</t>
   </si>
   <si>
     <t>Ce document présente les résultats obtenus à la Ferme expérimentale « El Cebollar » lors de l'évaluation agronomique de douze variétés de fraises selon des techniques culturales conventionnelles, à l'exception de la biosolarisation pour la désinfection du sol avant la plantation. Ce travail a été mené afin de générer des informations objectives sur le comportement des variétés étudiées dans les conditions indiquées. Ce document se présente comme un outil pour les agriculteurs et les techniciens afin de faciliter la sélection variétale compte tenu de la vaste gamme de variétés actuellement disponibles.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/05efd1f5-71a5-4b8e-9f31-b1125532e44b</t>
   </si>
   <si>
     <t>Évaluation variétale des fraises : résultats obtenus en culture conventionnelle sur sol désinfecté chimiquement. Campagne 2016/2017.</t>
   </si>
   <si>
     <t>Ce document présente les résultats de l'évaluation agronomique de douze variétés de fraises de l'exploitation collaboratrice « Fresperiquito » selon des techniques culturales conventionnelles (désinfection chimique du sol au 1,3-dichloropropène et à la chloropicrine). Ce travail a été mené afin de produire des informations objectives sur le comportement des variétés étudiées dans les conditions indiquées. Ce document se présente comme un outil pour les agriculteurs et les techniciens afin de faciliter la sélection variétale compte tenu de la vaste gamme de variétés disponibles.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9a4575a4-087a-4d64-afd3-0164a7b8a957</t>
@@ -4793,59 +4802,50 @@
   <si>
     <t>Cette étude décrit les principales caractéristiques des serres biologiques situées sur la côte d'Almería et de Grenade, à partir d'une enquête menée auprès de 150 producteurs de légumes biologiques de la zone d'étude. Elle décrit notamment les principales technologies utilisées par les producteurs dans leurs serres et compare les systèmes de production biologiques et conventionnels.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99edb4cb-7ac9-4833-ada7-bf1aad3e8078</t>
   </si>
   <si>
     <t>Prospection de nouvelles ressources génétiques oléicoles en Andalousie</t>
   </si>
   <si>
     <t>Ce projet vise à enrichir la Banque mondiale de matériel génétique d'olivier avec du nouveau matériel (variétés locales) d'Andalousie et à accroître la représentativité des populations sauvages andalouses dans la collection d'oliviers sauvages, également hébergée au Centre IFAPA de Cordoue. L'identification et l'étude de la diversité de ce matériel ont été réalisées à l'aide de marqueurs moléculaires ADN.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14b52297-0270-42a3-af97-6691bd34d19f</t>
   </si>
   <si>
     <t>Amélioration de la qualité et de la production de fraises en culture hydroponique en recirculation en utilisant différentes stratégies de fertirrigation.</t>
   </si>
   <si>
     <t>Dans ce travail (mémoire de fin d'études), trois variétés de fraises ont été étudiées : deux variétés de jours courts, « Primoris » et « Festival », et une variété à jours neutres, « Albion », chacune ayant une date de plantation différente. L'effet d'une salinité accrue sur la production et la qualité des fruits pendant la phase générative a été évalué en augmentant la concentration en NaCl de la solution nutritive de 8 mmol/L à 12 mmol/L pour l'un des traitements, et à 19 mmol/L pour l'autre. Cela a permis de confirmer que l'ajout de salinité pendant la phase initiale de développement des fruits, plutôt que d'avoir des effets négatifs, présente au contraire des avantages, car il améliore les propriétés des fruits qui y sont soumis. Ces trois variétés ont été étudiées tout au long du cycle, et les conclusions suivantes ont été tirées : il a été confirmé que l'augmentation de la salinité n'affecte pas la production de fruits. Lors des plantations très précoces, aucune augmentation de la production précoce n'a été observée en raison de conditions climatiques extrêmes. Concernant la qualité, une salinité accrue a favorisé la qualité des fruits, augmentant la teneur en solides solubles, l'acidité titrable et la fermeté. La teneur en solides solubles, mesurée en °Brix, a augmenté avec le niveau de salinité appliqué, et cette réponse était plus prononcée avec la durée (jours) de stress salin des plantes, coïncidant avec une augmentation de l'intensité du rayonnement solaire et de la température. Concernant les composants nutritionnels, la salinité a diminué la teneur en vitamine C, tandis que l'augmentation ou la diminution des polyphénols avec la salinité était déterminée par la variété. Lors de l'évaluation sensorielle, les dégustateurs n'ont pas détecté de différences obtenues dans les résultats analytiques concernant l'acidité et le °Brix. Chez les variétés 'Festival' et 'Albion', les différences constatées étaient en faveur du traitement à salinité plus élevée. Chez la variété 'Primoris', les différences étaient favorables au traitement à salinité plus faible.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/434b09a5-95ee-47cb-a6fa-2e3c5f87d5ac</t>
   </si>
   <si>
-    <t>Qualité globale (morphologique, organoleptique et fonctionnelle) et production de trois variétés d'agrumes du groupe Blancas dans la vallée du Guadalquivir</t>
-[...7 lines deleted...]
-  <si>
     <t>Utilisation de raisins éclaircis pour la production d'un extrait enrichi en stilbènes bioactifs</t>
   </si>
   <si>
     <t>En viticulture, la valorisation des sous-produits est un facteur important pour une production durable. Parmi ces sous-produits figurent les raisins issus de l'éclaircissage des grappes de raisins rouges, généralement jetés.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2513b221-50c5-4e7e-ac8f-0cd399c1d28c</t>
   </si>
   <si>
     <t>Avis des agriculteurs sur la couverture végétale des oliveraies</t>
   </si>
   <si>
     <t>Dans la culture de l’olivier, l’utilisation de couvertures végétales a été mise en œuvre et étendue comme pratique culturale au cours de la dernière décennie.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/41f3665a-d9a2-4486-910f-f7cf216c5b39</t>
   </si>
   <si>
     <t>Application d'irrigation des amandiers : un outil pour gérer l'irrigation des amandiers</t>
   </si>
   <si>
     <t>Ce document décrit et démontre les avantages de l'application Almond Irrigation, un outil d'aide à la décision pour les agriculteurs et les techniciens du secteur de l'amandier irrigué. Cet outil combine un bilan hydrique du sol, un système automatique d'accès aux informations météorologiques du Réseau d'information agroclimatique d'Andalousie et un module de programmation de l'irrigation qui optimise les ressources en eau disponibles afin d'éviter un stress hydrique excessif pendant les périodes critiques de culture.</t>
   </si>
   <si>
     <t>https://lajunta.es/5u1lc</t>
@@ -4856,122 +4856,122 @@
   <si>
     <t>Ce document décrit brièvement les caractéristiques des quatre principales espèces nuisibles des cultures d'avocats de notre région (deux tétranyques et deux cochenilles) et leurs principaux ennemis naturels (acariens prédateurs, neuroptères et coccinelles). Des photographies accompagnent la description pour une identification rapide.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f9fd31f8-132d-4192-a14b-8b8fe518aef5</t>
   </si>
   <si>
     <t>Meloidogyne chez la courgette : caractérisation de la maladie</t>
   </si>
   <si>
     <t>Le document évalue les facteurs qui influencent le développement de la maladie et l’impact sur la production de deux espèces de nématodes, Meloidogyne incognita et Meloidogyne javanica, affectant les cultures de courgettes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7bba48f4-e430-49d4-b576-3c358070a452</t>
   </si>
   <si>
     <t>Caractéristiques des plantations d'agrumes en Andalousie</t>
   </si>
   <si>
     <t>Ce document analyse les principales caractéristiques des exploitations d'agrumes d'Andalousie, notamment leur superficie, leurs principales cultures, leurs rendements moyens et les modes de plantation les plus courants. Les données utilisées dans l'étude proviennent d'une enquête menée auprès de 203 producteurs d'agrumes des principales zones de culture d'Andalousie. Les résultats les plus marquants sont présentés pour les cultures les plus représentatives (oranges, mandarines et citrons), regroupées par province.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/83c8c49f-c8bd-41c2-a222-4dea15ed3d5e</t>
   </si>
   <si>
+    <t>Effets du système de gestion des oliveraies en pente sur la diversité des papillons</t>
+  </si>
+  <si>
+    <t>En Andalousie, les oliveraies dont la pente est supérieure à 20° représentent 26,8 % de la superficie totale des oliveraies. Elles comprennent des zones à faible utilisation des terres en raison de facteurs tels que l'altitude et la pente, et qui sont peu rentables, ce qui entraîne un risque élevé d'abandon de cette culture en Andalousie. En ce sens, la viabilité de cette oliveraie passe nécessairement par la valorisation des services écosystémiques générés par ces agroécosystèmes, notamment ceux liés à la promotion de la biodiversité, un service qui peut être affecté par le type de gestion agronomique mis en œuvre dans ces oliveraies. Un indicateur utilisé pour évaluer la biodiversité est l'estimation des populations de papillons diurnes appelés « rhalocerans », très sensibles aux modifications de l'écosystème. Les oliveraies biologiques et abandonnées sont celles qui présentent la plus grande diversité de papillons.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/174d1ee7-591f-4ef3-80b1-6205f1d0fcb9</t>
+  </si>
+  <si>
+    <t>Lutte biologique contre les ravageurs des cultures de concombre d'hiver : Amblyseius swirskii Athias-Henriot versus Transeius montdorensis (Schicha).</t>
+  </si>
+  <si>
+    <t>Dans les cultures de concombres, la lutte biologique repose principalement sur des lâchers de l'acarien prédateur Amblyseius swirskii pour lutter contre les aleurodes et les thrips des fleurs. Cependant, son utilisation peut être limitée pendant les cycles de fin d'automne-hiver pour diverses raisons. Un autre acarien prédateur, Transeius montdorensis, est actuellement disponible dans le commerce et peut également se nourrir de ces ravageurs. L'objectif de cette étude était de réaliser un essai comparatif entre les deux espèces de prédateurs afin d'évaluer leur comportement à basse température et leur efficacité dans la lutte antiparasitaire dans une culture de concombres d'automne-hiver. Les résultats montrent un comportement très similaire, tant dans le développement des populations d'acariens prédateurs que dans la lutte qu'ils exercent sur les aleurodes et les thrips. Cependant, T. montdorensis a montré un taux de reproduction plus élevé à certaines périodes.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39e30fe6-8209-4758-b00e-1e530d585839</t>
+  </si>
+  <si>
+    <t>Étude sur la diversité horticole protégée : libellules (I)</t>
+  </si>
+  <si>
+    <t>En décembre 2015, un réseau de haies d'arbustes indigènes a été établi autour de plusieurs serres du Centre IFAPA La Mojonera (Almería). Ces plantations contribuent à améliorer la biodiversité dans le paysage horticole intensif. Les libellules, prédateurs et apparaissant spontanément sur ces plantes, constituent l'un des groupes d'insectes pouvant bénéficier de ces interventions. Ce document présente la méthodologie d'observation des odonates présents dans les différentes haies installées, ainsi qu'un inventaire des espèces identifiées.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fda616b0-9b6c-4fb2-8c47-bd5ef31d7703</t>
+  </si>
+  <si>
+    <t>Tests de sensibilité de deux variétés de tournesol à trois herbicides à base de sulfonylurée</t>
+  </si>
+  <si>
+    <t>En 2015, de graves dommages phytotoxiques ont été observés sur les tournesols en Andalousie et en Castille à la fin de l'hiver et au printemps. Cette publication présente les résultats d'essais de sensibilité menés pour répondre aux préoccupations concernant la phytotoxicité des herbicides appliqués aux tournesols lors de la culture précédente.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cffd69a1-6114-4c65-9c64-7185057a421b</t>
+  </si>
+  <si>
     <t>Virus de la chlorose de la laitue dans les cultures de haricots</t>
   </si>
   <si>
     <t>Le virus de la chlorose de la laitue-Sp (LCV-SP) est une nouvelle souche de LCV qui affecte les haricots verts (Phaseolus vulgaris L.) et provoque des symptômes tels que des marbrures entre les nervures et un jaunissement des feuilles du milieu et du bas, ce qui les fragilise également. Il a été décrit pour la première fois dans des serres commerciales des provinces de Grenade et d'Almería, et des plantes affectées ont été observées dans des serres contenant du Bemisia tabaci. Le LCV avait déjà été décrit en Californie (États-Unis) affectant des plants de laitue ; cependant, la souche espagnole (LCV-SP) ne peut affecter que les plantes appartenant à la famille des légumineuses.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/315b8ba5-4495-4deb-857e-9819a3e362ba</t>
   </si>
   <si>
     <t>Détection précoce du CGMMV grâce à ImmunoStrip®</t>
   </si>
   <si>
     <t>Le virus de la mosaïque verte du concombre (CGMMV) appartient au genre Tobamovirus. Il se transmet facilement par contact et infecte de nombreuses espèces de cucurbitacées, dont le concombre. Sa présence a augmenté dans le sud-est de l'Andalousie au cours des cinq dernières années, en partie en raison de la présence d'une nouvelle souche du virus d'origine asiatique dans des zones où elle n'avait pas été décrite auparavant. Un diagnostic précoce est donc essentiel à la mise en œuvre d'une stratégie de lutte efficace. Dans ce document, nous évaluerons la sensibilité de la détection précoce de chaque souche du CGMMV par la technique des immunostrips.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9fdd2bc7-a957-4055-817f-0a86923e08b0</t>
   </si>
   <si>
     <t>Recommandations pour la fabrication du yaourt</t>
   </si>
   <si>
     <t>Le yaourt artisanal de chèvre, de brebis et de vache est un produit laitier produit quotidiennement par de plus en plus de petites et moyennes entreprises laitières andalouses. Sa production intègre généralement des produits naturels et locaux. Ce rapport établit des recommandations de base tout au long des différentes étapes de production pour obtenir un produit optimal d'un point de vue technologique, nutritionnel et sensoriel.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c86a44c4-8f15-4d11-874e-6587f9dba2c4</t>
   </si>
   <si>
     <t>Effet de la pasteurisation sur l'olive Aloreña</t>
   </si>
   <si>
     <t>En 2009, le règlement de l'appellation d'origine protégée (AOP) « Olive Aloreña de Málaga » a été approuvé, la première à obtenir cette distinction en Espagne. Sa production est située dans le sud-est de la province de Malaga. L'olive de table Aloreña est une olive saumurée, fermentée partiellement ou totalement et conservée avec du sel, des acides organiques et des épices. Le processus de production n'implique pas l'utilisation de chaleur sur le produit final ; il existe donc peu d'informations sur l'effet des températures de pasteurisation sur les propriétés physiques et chimiques de ces olives.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5a04191e-2f1a-4913-b795-51272caff323</t>
   </si>
   <si>
-    <t>Effets du système de gestion des oliveraies en pente sur la diversité des papillons</t>
-[...34 lines deleted...]
-  <si>
     <t>Effet de différentes allocations d'irrigation sur la production et la qualité de quatre variétés de fraises à Huelva : campagne 2016/17</t>
   </si>
   <si>
     <t>L'étude a comparé la production et la qualité de différentes variétés de fraises soumises à quatre traitements d'irrigation établis, en utilisant les coefficients de culture de la variété « Sabrina » (ETc Sab) comme référence durant la saison 2016-2017. Les variétés étudiées étaient « Sabrina », « Fortuna », « Splendor » et « Primoris ». Les résultats ont montré que les variétés diffèrent dans leurs besoins en eau et ne sont donc pas affectées de la même manière par la réduction de l'eau. D'après ces résultats, l'utilisation de l'une ou l'autre variété peut représenter une économie d'eau d'environ 25 %.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6b834061-75d7-441b-8bd5-eb4f4abd0519</t>
   </si>
   <si>
     <t>Évaluation des variétés locales de pois chiche. Campagne 2019/2020.</t>
   </si>
   <si>
     <t>L'objectif de ce travail est de comprendre le potentiel de différentes variétés ou écotypes locaux de pois chiches d'origine andalouse. Les lignées ont été caractérisées et évaluées dans différents environnements de culture potentiels. Le document présente les résultats de la caractérisation, ainsi que les rendements moyens de chaque écotype pour les environnements évalués, comparés à une variété témoin conventionnelle. La conclusion générale est de souligner le grand potentiel des écotypes de pois chiches étudiés, tant comme parents donneurs de gènes pour les programmes de sélection végétale que pour une utilisation directe comme variétés de conservation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b6f099b1-9153-4fc7-a9a1-f6bc1ad67c60</t>
   </si>
   <si>
     <t>Potentiel des variétés locales pour l'amélioration du blé dur</t>
   </si>
   <si>
     <t>En Andalousie, le blé dur est principalement cultivé dans un environnement méditerranéen caractérisé par des précipitations saisonnières, une forte probabilité de sécheresse en fin de cycle et des conditions sèches pendant le développement des grains. Ces conditions présentent un risque important, car la sécheresse et la chaleur peuvent entraîner des baisses de rendement significatives. Les modèles de prévision du changement climatique suggèrent une augmentation de la fréquence des températures élevées pendant la floraison en Europe, ce qui pourrait entraîner une diminution de la fertilité des épis et une accélération de la sénescence des feuilles, avec un impact conséquent sur le rendement. Dans ce contexte, les variétés locales peuvent jouer un rôle important, car elles ont été sélectionnées dans les conditions locales depuis des générations et peuvent présenter des caractéristiques d'adaptation à ces environnements.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8adb8c66-bb41-479b-8e17-c969b134d18e</t>
@@ -5312,176 +5312,176 @@
   <si>
     <t>Fertilisation foliaire en oliveraie. Correction des carences nutritionnelles.</t>
   </si>
   <si>
     <t>Ce document rassemble des informations actualisées pour réaliser correctement la fertilisation foliaire dans les oliveraies.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6379c212-eb77-4251-9e9a-db6665f3b4ba</t>
   </si>
   <si>
     <t>Systèmes de culture ligneuse durables. Culture d'amandiers. Opération 10.1.6</t>
   </si>
   <si>
     <t>Ce document s'adresse aux propriétaires d'exploitations d'amandiers bénéficiaires d'aides au titre de la mesure agroenvironnementale et climatique. Il vise à les informer des exigences obligatoires à respecter, ainsi qu'à expliquer les raisons de cette aide et son objectif, afin de comprendre les engagements requis. Au sein de la Communauté européenne, les règles générales relatives aux aides au développement rural et à la participation de ce fonds, visant à financer une série de mesures, dont celle de la mesure agroenvironnementale et climatique, qui fait l'objet du présent document, sont définies dans le règlement (UE) n° 1305/2013 du Parlement européen et du Conseil du 17 décembre 2013 relatif au soutien au développement rural par le Fonds européen agricole pour le développement rural (Feader). Au niveau national, le Cadre national de développement rural pour la période 2014-2020 harmonise les conditions d'application et définit les éléments.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14163078-d512-414d-bef9-896b55a8b325</t>
   </si>
   <si>
     <t>Systèmes de cultures ligneuses durables. Culture de l'amandier. 2e session de suivi de l'opération 10.1.6.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/96032a66-142b-488a-91fd-941bfc6bc85b</t>
   </si>
   <si>
+    <t>Matières premières auxiliaires dans l'industrie laitière</t>
+  </si>
+  <si>
+    <t>Ce document constitue le support pédagogique complémentaire du deuxième module (Réception et stockage des matières premières auxiliaires) du programme de formation « Spécialiste Fromager ». Dans la production de produits laitiers, l'incorporation de matières premières auxiliaires en complément du lait est nécessaire pour faciliter le développement du processus de production. Leur ajout vise à restaurer les caractéristiques du lait après les opérations de base précédentes, à l'adapter au processus de production, à préserver le produit ou à modifier ses caractéristiques organoleptiques. Dans tous les cas, un contrôle qualité rigoureux est nécessaire, car ces matières premières influencent directement ou indirectement le produit final.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/89658127-f194-4fa4-8202-7513057040ae</t>
+  </si>
+  <si>
+    <t>Obtention d'un compost de qualité à partir de déchets végétaux. Expérience du projet « CompostAnd »</t>
+  </si>
+  <si>
+    <t>Ce document décrit le compostage comme une solution durable pour améliorer la santé des sols et gérer les déchets agricoles. Il explique le processus, du mélange adéquat des matières à la maturation du compost, en soulignant l'importance de l'équilibre carbone/azote, de l'aération et du contrôle de l'humidité et de la température. S'appuyant sur l'expérience du projet CompostAnd, il propose des recommandations pratiques aux agriculteurs pour produire un compost de qualité sur leurs exploitations, favorisant ainsi la durabilité et l'économie circulaire.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
+  </si>
+  <si>
     <t>Caractéristiques de Sinapis alba subsp. Mairei comme couverture végétale et pour la biofumigation</t>
   </si>
   <si>
     <t>Ce document est une synthèse de toutes les informations actuellement disponibles sur l'utilisation de Sinapis alba subsp. mairei comme couvre-sol : description et caractéristiques de l'espèce, techniques de mise en œuvre et de gestion de ce type de couvre-sol, adaptation au milieu et utilisation en biofumigation.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1e5c327a-0236-445e-bf36-b47de8ee7930</t>
   </si>
   <si>
     <t>Premiers essais de produits biologiques contre les mauvaises herbes dans les oliveraies biologiques</t>
   </si>
   <si>
     <t>Ce document présente les résultats des premiers essais de produits biologiques potentiellement phytotoxiques pour lutter contre les mauvaises herbes dans les oliveraies biologiques. Il présente également quelques alternatives qui méritent d'être étudiées et évaluées plus en profondeur afin de trouver une solution écologique au désherbage dans ce type d'oliveraie.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8420be65-8399-42f6-83f0-f1040fb28e2d</t>
   </si>
   <si>
     <t>Réponses à l'irrigation qui influencent la verticilliose chez les oliviers</t>
   </si>
   <si>
     <t>Ce document présente les résultats d’un essai à long terme dans lequel divers paramètres morphologiques et physiologiques ont été évalués pour déterminer l’influence de l’irrigation sur le développement de la verticilliose chez les oliviers.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d4d5ab11-85da-4b56-9123-18b7c96fb00c</t>
   </si>
   <si>
     <t>Stress hydrique et formation d'huile d'olive</t>
   </si>
   <si>
     <t>Ce document présente les résultats d'un essai mené en 2016, qui a étudié la réponse des oliviers à différents degrés de stress hydrique. L'influence des niveaux de stress sur la formation et la production finale d'huile a été vérifiée.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/42d48eaf-fc3c-469b-977f-408c850bb4bd</t>
   </si>
   <si>
     <t>Désaisonnalisation reproductive des ovins de boucherie. Indicateurs technico-économiques. Campagne 2014.</t>
   </si>
   <si>
     <t>Ce document présente les données techniques et économiques de 2014 pour deux systèmes extensifs d'élevage ovin à viande. Les deux systèmes de gestion de la reproduction analysés sont le système traditionnel avec trois cases de mise bas par an et le système Star avec cinq cases de mise bas et traitement hormonal.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5cca9a1b-d901-4d77-a0ad-9528659ec219</t>
   </si>
   <si>
-    <t>Matières premières auxiliaires dans l'industrie laitière</t>
-[...14 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
+    <t>Techniques de gestion des sols dans les oliveraies et leur fonction environnementale : avis d'expert</t>
+  </si>
+  <si>
+    <t>Les oliveraies remplissent une fonction environnementale qui peut être altérée par les techniques culturales employées. Parmi celles-ci, le type de gestion employé pour contrôler les adventices peut influencer significativement l'exécution de cette fonction et, par conséquent, la fourniture de biens publics environnementaux. Grâce à la technique multicritère du Processus Analytique Hiérarchique (PHA), un groupe d'experts a classé les techniques de gestion des sols les plus courantes actuellement utilisées afin d'évaluer celle qui fournit le mieux ces biens publics. Les résultats obtenus démontrent les effets positifs sur l'environnement du maintien du couvert végétal en général, et de son contrôle par le défrichage en particulier.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4eae455b-eb37-4160-a015-04195830e332</t>
+  </si>
+  <si>
+    <t>Comparaison de trois stratégies de fertilisation azotée dans la culture du coton</t>
+  </si>
+  <si>
+    <t>Le dispositif de restriction de la fertilisation azotée pour l'éligibilité au soutien agroenvironnemental des cultures cotonnières propose une dose maximale d'azote. Ce document évalue les résultats d'une étude pilote sur la fertilisation azotée des cultures cotonnières. Ses objectifs sont les suivants : - Comparer les stratégies de fertilisation conventionnelles aux nouvelles technologies d'engrais à libération lente et adapter la gestion afin d'éviter les pertes d'azote par lessivage ; - Adapter le calendrier d'application afin d'améliorer l'utilisation de l'azote par les cultures cotonnières. Les résultats démontrent l'efficacité des technologies d'engrais azotés à libération lente dans les différentes circonstances testées.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6771b0da-67e7-4bb7-80b8-7573a8182de9</t>
+  </si>
+  <si>
+    <t>Production intégrée de graines oléagineuses et de légumineuses à grains</t>
+  </si>
+  <si>
+    <t>Ce document, catalogué comme support pédagogique, est le manuel de référence à utiliser dans le cadre des cours de Production Intégrée de Graines Oléagineuses et de Légumineuses à Graines. Structuré en cinq unités d'enseignement, il aborde les connaissances minimales requises pour obtenir la qualification de Technicien en Production Intégrée de Graines Oléagineuses et de Légumineuses à Graines. Unité 1 : Production Intégrée. Concept, origine, nature, évolution réglementaire et situation actuelle ; Unité 2 : Réglementation spécifique à la Production Intégrée de Graines Oléagineuses et de Légumineuses à Graines ; Unité 3 : Aspects spécifiques aux cultures ; Unité 4 : Graines Oléagineuses. Généralités et espèces couvertes par le Règlement ; Unité 5 : Légumineuses à Graines. Généralités et espèces couvertes par le Règlement.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9bf41e68-6680-4d31-8d4a-ca369f840790</t>
+  </si>
+  <si>
+    <t>Installations et machines dans l'industrie laitière</t>
+  </si>
+  <si>
+    <t>Ce document constitue le support pédagogique du module « Installations et machines dans l'industrie laitière » du projet de formation « Spécialiste fromager ». Les différentes sections visent à expliquer les différents concepts liés à la conception de l'industrie laitière, ainsi que les équipements et installations qui constituent la technologie fromagère à chaque étape menant à la production du fromage, un produit gastronomique traditionnel. La conception et la mise en œuvre d'une industrie laitière nécessitent la prise en compte de certains facteurs qui détermineront son développement futur. Avant tout investissement, il est nécessaire de comprendre le cadre réglementaire, qui établit une série d'exigences concernant la construction et l'aménagement de l'usine, afin d'éviter les retards de démarrage et les pertes économiques. De plus, la conception de l'usine doit être optimisée pour la fonctionnalité de l'industrie agroalimentaire.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bb5b94e6-fdd1-4c06-8585-1ca55e4117d5</t>
+  </si>
+  <si>
+    <t>Prévention des risques professionnels et impact environnemental dans l'industrie laitière</t>
+  </si>
+  <si>
+    <t>Ce document constitue le support pédagogique du troisième module, « Prévention des risques professionnels et impact environnemental dans l'industrie laitière », du projet de formation « Spécialiste fromager ». La gestion d'une entreprise de transformation laitière, même de petite taille, a considérablement évolué ces dernières années, devenant une activité complexe nécessitant la maîtrise de nombreuses disciplines, dont la prévention des risques professionnels et la gestion environnementale. Les différentes sections visent, d'une part, à identifier les facteurs de risque et les situations les plus courants dans l'industrie laitière et leurs conséquences, et, d'autre part, à comprendre les normes générales en matière de prévention des risques et de santé au travail. De plus, les facteurs d'impact et les effets environnementaux des déchets résultant des activités industrielles doivent également être analysés.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e999b004-caef-4ffb-a921-5842172e88cd</t>
+  </si>
+  <si>
+    <t>Lait. Composition et caractéristiques</t>
+  </si>
+  <si>
+    <t>Ce document constitue le support pédagogique complémentaire du premier module (Réception et stockage du lait) du programme de formation « Spécialiste en fabrication fromagère ». Les différentes sections visent à identifier et à reconnaître les principaux constituants du lait, ses caractéristiques physiques et chimiques, l'influence qualitative et quantitative des différents composants sur le processus de production et sur la qualité des différents produits laitiers, ainsi que les principales altérations subies par le lait avant sa transformation.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/436502c6-f47c-42ab-a053-f3ab26dee712</t>
   </si>
   <si>
     <t>Caractérisation des oliveraies de montagne andalouses en vue de leur conversion à l'oléiculture biologique</t>
   </si>
   <si>
     <t>L'oliveraie andalouse traverse une grave crise qui menace la pérennité de la culture, notamment dans les zones de production marginales. L'abandon de la culture de l'olivier entraînerait de multiples conséquences négatives, non seulement sur le plan économique, mais aussi social, environnemental et culturel. Cet article propose la diffusion de l'agriculture biologique dans les oliveraies de montagne andalouses, par le biais de contrats territoriaux ruraux, comme outil pour accroître la rentabilité des exploitations tout en respectant l'environnement. À cette fin, l'oliveraie de montagne andalouse est caractérisée d'un point de vue productif, social et environnemental afin de déterminer les zones où la mise en place d'oliveraies biologiques serait la plus bénéfique pour la société et où, par conséquent, les subventions devraient être prioritaires.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6686e2e4-1e7e-4dc2-882a-38cb302f3abf</t>
   </si>
   <si>
-    <t>Techniques de gestion des sols dans les oliveraies et leur fonction environnementale : avis d'expert</t>
-[...52 lines deleted...]
-  <si>
     <t>Systèmes agricoles d'intérêt particulier pour les populations d'oiseaux des steppes et des rizières andalouses.</t>
   </si>
   <si>
     <t>L'objectif de l'Opération 10.1.8 est d'apporter un soutien financier aux zones d'intérêt environnemental, aux exploitations agricoles incluses dans la ZEPA (Réseau Natura 2000), qui figurent sur la liste des zones humides de la Convention RAMSAR ou dans la Réserve de Biosphère de Doñana, et qui abritent un grand nombre d'espèces d'oiseaux.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/73f9c87d-9053-4a23-9fcc-70c8b3ba5322</t>
   </si>
   <si>
     <t>Service de pollinisation associé à différents systèmes de canalisation d'irrigation</t>
   </si>
   <si>
     <t>L'objectif était d'évaluer l'effet des systèmes de canaux d'irrigation sur l'abondance des pollinisateurs. L'abondance des insectes et la pollinisation étaient maximales dans les canaux d'irrigation traditionnels, mais diminuaient progressivement dans les canaux d'irrigation intermédiaires et canalisés.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f6c20f9-8530-4879-af54-38d5541f4ba9</t>
   </si>
   <si>
     <t>Maintien des systèmes traditionnels d'élevage extensif avec ruminants en Andalousie. Opération 10.1.13</t>
   </si>
   <si>
     <t>L'objectif général de cette opération est de maintenir le modèle d'élevage extensif, de promouvoir une gestion durable du bétail et les bénéfices environnementaux découlant de cette activité agricole, et d'encourager une plus grande extensification des élevages de ruminants. Sont encouragés : les chaumes et les pâturages naturels ; la réduction de la pression pastorale ; l'utilisation des ressources naturelles ; la biodiversité, en facilitant la diffusion des semences sur l'ensemble du territoire ; et une plus grande autosuffisance en alimentation animale.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/456c92fc-bf96-4a97-989a-d03c4790e710</t>
@@ -6026,122 +6026,122 @@
   <si>
     <t>Le facteur clé pour les cultures horticoles sous serre est le climat sous abri, qui favorise le développement et la précocité des cultures, mais favorise également le développement de ravageurs et de maladies, notamment les nématodes phytoparasites. L'intensité des cultures et les courtes périodes de jachère entre les cultures successives préviennent largement la mortalité naturelle des populations de nématodes due à l'absence de plante hôte. Par conséquent, la gestion intégrée des maladies causées par les nématodes devrait cibler l'ensemble de la saison agricole, plutôt qu'une seule culture, car les mesures appliquées à une culture affecteront probablement la culture suivante de la rotation. Les facteurs biologiques et épidémiologiques influençant les maladies des légumes induites par les nématodes sont présentés, et des stratégies de gestion sont recommandées, basées sur les connaissances scientifiques concernant le nématode dans les cultures horticoles protégées sous plastique le long de la côte d'Almería.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/35aedf68-eded-4881-9409-374485980f3e</t>
   </si>
   <si>
     <t>Remembrement foncier : déterminer les zones idéales pour la culture de l'olivier à Jaén</t>
   </si>
   <si>
     <t>Le morcellement des biens résulte de l'application d'un système successoral favorisant le partage des biens entre les héritiers et de l'échec des mesures visant à enrayer ce processus. Il entrave une gestion foncière efficace, entraînant des dysfonctionnements économiques, sociaux et environnementaux. Cet article délimite les zones oléicoles de la province de Jaén potentiellement optimales pour le remembrement foncier, en minimisant les transactions de compensation financière pour les différentes qualités des terres apportées, afin de simplifier et d'accélérer les procédures administratives.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f117c147-f78f-4e66-9c18-a2e0d2c15ca4</t>
   </si>
   <si>
     <t>Guides de culture. Série Légumineuses : Pois chiches</t>
   </si>
   <si>
     <t>Les pois chiches sont une culture traditionnelle dans tout le bassin méditerranéen, devenant une alternative agricole aux céréales en zones arides. Leur rusticité, leur effet améliorateur sur les sols et l'utilisation de leurs graines par l'homme à des fins alimentaires en sont les principales raisons.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5f1ea0de-ebcf-404a-aa1c-6fd94f1b91d0</t>
   </si>
   <si>
+    <t>Désaisonnalisation reproductive des ovins de boucherie. Indicateurs technico-économiques. Campagne 2012.</t>
+  </si>
+  <si>
+    <t>Le document présente les résultats obtenus en 2012 dans trois exploitations extensives d'ovins à viande, y compris les données de reproduction utilisant différents systèmes de gestion et les données économiques correspondantes.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9b040bfa-2a58-4e93-98e3-49a7a1c5eecb</t>
+  </si>
+  <si>
+    <t>Répartition variétale estimée de la fraise à Huelva. Saison 2022-2023.</t>
+  </si>
+  <si>
+    <t>Ce document présente une estimation de la composition variétale des cultures de fraises dans la province de Huelva pour la saison 2022-2023, exprimée en pourcentage de plants par variété mis en production. Il indique également la participation des principaux programmes d'amélioration génétique. Ce travail, réalisé par le Groupe Fraise de l'IFAPA, s'appuie principalement sur les informations fournies par les entreprises de sélection ou par les entreprises agréées dans le cadre des différents programmes.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c28b057d-828c-4bc9-b3c7-b17154a3b020</t>
+  </si>
+  <si>
+    <t>Répartition variétale estimée de la fraise à Huelva. Saison 2023/2024.</t>
+  </si>
+  <si>
+    <t>Ce document présente une estimation de la composition variétale des cultures de fraises dans la province de Huelva pour la saison 2023-2024, exprimée en pourcentage de plants par variété mis en production. Il indique également la participation des principaux programmes d'amélioration génétique. Ce travail, réalisé par le Groupe Fraise de l'IFAPA, s'appuie principalement sur les informations fournies par les entreprises de sélection ou les entreprises agréées par les différents programmes.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5379322-e391-485c-90fc-2aa970e23082</t>
+  </si>
+  <si>
+    <t>Estimation de la distribution variétale dans la culture de la fraise à Huelva. Saison de récolte 2024-2025.</t>
+  </si>
+  <si>
+    <t>Ce document présente une estimation de la composition variétale des cultures de fraises dans la province de Huelva pour la campagne 2024-2025, exprimée en pourcentage de plants par variété mis en production. Il indique également la participation des principaux programmes d'amélioration génétique. Ce travail, réalisé par le Groupe Fraise de l'IFAPA, s'appuie principalement sur les informations fournies par les entreprises de sélection ou par les entreprises agréées par les différents programmes.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7f47f4b7-9cf3-4539-8fa1-c0cd4ecfa36a</t>
+  </si>
+  <si>
+    <t>Utilisation de capteurs à induction électromagnétique en agriculture</t>
+  </si>
+  <si>
+    <t>Le document fournit une introduction à la technique d’induction électromagnétique pour mesurer la conductivité électrique apparente du sol à différentes échelles spatiales et démontre son utilité pour diverses applications pratiques en agriculture.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/caf3eb03-2ef3-45ff-a7e7-624202cfc434</t>
+  </si>
+  <si>
     <t>La banque de matériel génétique de légumineuses de l'IFAPA</t>
   </si>
   <si>
     <t>Ce document présente la Banque de germoplasme de légumineuses de l'IFAPA, ses objectifs, ses fonctions, sa nature et ses procédures de demande d'informations et de germoplasme.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/01e2d493-8f74-4269-8709-0addd9d39274</t>
   </si>
   <si>
     <t>Enregistrement et production de variétés traditionnelles</t>
   </si>
   <si>
     <t>Le document présente le concept de variétés de conservation comme un outil permettant d’aborder l’enregistrement des variétés et écotypes traditionnels, contribuant ainsi à la diversité des agrosystèmes dans le cadre de modèles de production plus respectueux de l’environnement et socialement responsables.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b0788677-ff18-46c5-9431-f88676ee9f82</t>
   </si>
   <si>
     <t>Vitrines d'écotypes de pois chiche andalous. Campagne 2021-2022.</t>
   </si>
   <si>
     <t>Le document présente les résultats d'un essai de démonstration au cours duquel différents écotypes de pois chiche andalous, sélectionnés pour leur adaptation et leur rendement, ont été cultivés dans la ville d'El Carpio (Cordoue). Ces parcelles ont fait l'objet d'une visite technique le 20 mai, au cours de laquelle agriculteurs et techniciens ont pu découvrir de visu les caractéristiques de ces variétés.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/746bafbf-627b-45df-a1ef-923ec6360d08</t>
   </si>
   <si>
-    <t>Désaisonnalisation reproductive des ovins de boucherie. Indicateurs technico-économiques. Campagne 2012.</t>
-[...43 lines deleted...]
-  <si>
     <t>Greffe et taille des agrumes</t>
   </si>
   <si>
     <t>Le développement de nouvelles techniques de culture, ou le renouvellement des connaissances existantes, sont des éléments clés et stratégiques pour le développement de la culture des agrumes en Andalousie et en Espagne. La connaissance des techniques de taille et de greffage est donc essentielle pour promouvoir la compétitivité de cette culture et garantir aux agrumiculteurs des plantations équilibrées, des arbres uniformes et des rendements précoces, optimaux et réguliers. Afin d'optimiser la mise en œuvre de ces techniques, ce document a été élaboré comme outil de référence et de soutien pour les étudiants des formations sur les agrumes proposées par l'IFAPA, notamment les formations « Taille des agrumes » et « Greffage des agrumes ».</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0dd49f47-1402-4dc0-8c43-a4c449469df9</t>
   </si>
   <si>
     <t>Étude agroéconomique sur la culture du maïs</t>
   </si>
   <si>
     <t>Le développement d'un système durable de culture du maïs nécessite, outre la recherche agronomique, des études, actuellement rares, sur la viabilité économique de cette culture. L'objectif de ce document est de fournir des informations financières détaillées (coûts et revenus de la culture) basées sur la campagne 2018, notamment : • Décrire les tâches et opérations culturales (outils utilisés, type et quantité de produits agrochimiques appliqués, main-d'œuvre employée, etc.) ; • Estimer les coûts de culture correspondant à ces tâches et opérations ; • Prévoir les différents scénarios de rentabilité en fonction des différents horizons de prix du marché du maïs ; • Estimer les économies externes à la filière à partir des résultats de l'étude financière.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/332be124-8bf0-4803-88c9-8433efdc0eeb</t>
   </si>
   <si>
     <t>Caractérisation de la fragmentation et de la dispersion spatiales dans les oliveraies de la province de Jaén</t>
   </si>
   <si>
     <t>Ce document caractérise la structure productive du secteur oléicole de la province de Jaén à l'aide de systèmes d'information géographique (SIG), notamment la taille, la fragmentation et la dispersion des parcelles agricoles. Il propose ensuite des mesures d'efficacité pour la gestion agricole, fondées sur des systèmes de culture assistée et partagée.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5fb0117f-8b24-4928-8fbc-dddb6871395b</t>
@@ -6512,86 +6512,86 @@
   <si>
     <t>Document montrant les conséquences de la mécanisation du vignoble sur la qualité des moûts et des vins. L'essai a été entièrement mené au Rancho de la Merced de l'IFAPA, de la culture du raisin à la vinification, sur quatre saisons consécutives.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ca8eeb90-8a27-4e93-92f4-b932c8646ac6</t>
   </si>
   <si>
     <t>Effets des différents types d'irrigation sur le Vitis vinifera cv. Syrah cultivé en climat méditerranéen</t>
   </si>
   <si>
     <t>Document montrant les effets agronomiques, physiologiques et qualitatifs de deux types d'irrigation localisée sur Vitis vinifera cv. Syrah, cultivé sous un climat méditerranéen.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a01335f2-b574-4fe4-b3f1-ebdc8d25d206</t>
   </si>
   <si>
     <t>Production de vins mousseux biologiques à partir des cépages Pedro Ximénez et Tempranillo</t>
   </si>
   <si>
     <t>Document présentant les premiers résultats d'un essai évaluant la possibilité de produire des vins mousseux biologiques à partir de raisins Pedro Ximénez et Tempranillo en utilisant des méthodes traditionnelles de vinification mousseuse.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0a594ce9-9a24-4b21-b390-736ef6b3bc74</t>
   </si>
   <si>
+    <t>Diversification des vinaigres de vieillissement statique en Andalousie</t>
+  </si>
+  <si>
+    <t>Document décrivant un essai de vieillissement statique de deux types de vinaigre dans des fûts de chêne américain et français neufs et usagés.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ecafe6d2-1eba-4401-8be7-6515129c8791</t>
+  </si>
+  <si>
     <t>Estimation de la surface foliaire par méthode directe non destructive chez la vigne</t>
   </si>
   <si>
     <t>Document décrivant le développement d'une méthode directe et non destructive de détermination de la surface foliaire d'un vignoble. Cette méthode peut être utilisée par les viticulteurs de la région de Montilla-Moriles comme méthode de référence pour le calcul des indices de croissance végétative de leurs vignobles.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/07b73a4f-29b3-425d-bad3-c3e9c0d423c7</t>
   </si>
   <si>
     <t>Étude des variétés locales et étrangères cultivées sur le plateau de Grenade. Résultats 2015.</t>
   </si>
   <si>
     <t>Ce document présente les résultats de la campagne 2015 sur le potentiel productif du cépage local Gordal. Il analyse différentes techniques de vinification et évalue leur impact sur les caractéristiques physiques, chimiques et sensorielles des vins. Il fournit également une description agronomique et œnologique des cépages locaux et étrangers cultivés sur le plateau de Grenade.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/19f319c3-6a05-4014-85ee-f5eecb197429</t>
   </si>
   <si>
     <t>Conservation des vins mousseux biologiques du cépage Pedro Ximénez</t>
   </si>
   <si>
     <t>Document décrivant un essai de conservation de vins mousseux biologiques du cépage Pedro Ximénez, après dégorgement des vins à l'aide de différents conservateurs.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/800d018a-4608-43b6-9bed-39a33a43a78f</t>
   </si>
   <si>
-    <t>Diversification des vinaigres de vieillissement statique en Andalousie</t>
-[...7 lines deleted...]
-  <si>
     <t>Potentiel du cépage Cabernet Sauvignon pour la production de vins rosés</t>
   </si>
   <si>
     <t>Document détaillant l'élaboration des vins rosés et les résultats obtenus avec le cépage Cabernet Sauvignon lors de quatre campagnes consécutives (2011-2014), y compris le temps de macération.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b7f010a2-1cbd-4dfc-9a7a-81196e3e682d</t>
   </si>
   <si>
     <t>Potentiel du cépage Merlot pour la production de vins rosés</t>
   </si>
   <si>
     <t>Document détaillant l'élaboration des vins rosés et les résultats obtenus avec le cépage Merlot lors de quatre campagnes consécutives (2011-2014), y compris le temps de macération.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/618c0086-73af-422b-a4bc-41a9669fd8d8</t>
   </si>
   <si>
     <t>Potentiel du cépage Tempranillo pour la production de vins rosés</t>
   </si>
   <si>
     <t>Document détaillant l'élaboration de vins rosés et les résultats obtenus avec le cépage Tempranillo au cours de quatre campagnes consécutives (2011-2014), y compris le temps de macération.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/892acd73-30bc-4f16-aa1d-a0cf5d4bf96a</t>
@@ -6620,50 +6620,59 @@
   <si>
     <t>Document proposant un modèle d'évaluation des systèmes d'irrigation localisés pour les parcelles en pente dans la culture commerciale de fraises.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4e1ce7a9-caf1-49ea-821d-5233ae618b47</t>
   </si>
   <si>
     <t>Effet de la pente sur la qualité de l'irrigation et le rendement d'une culture de framboises</t>
   </si>
   <si>
     <t>Document présentant les résultats d'un essai réalisé en 2017 visant à comprendre l'effet de la pente du terrain sur l'uniformité de l'irrigation et le rendement d'une culture de framboises dans une ferme commerciale de la province de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f28ca7c-9a0c-4cef-9a9a-2fee0691bdc4</t>
   </si>
   <si>
     <t>Irrigation des oliveraies lors d'un hiver sec. Campagne 2015</t>
   </si>
   <si>
     <t>Ce document fournit des directives générales pour la planification de l'irrigation des oliveraies en fonction de différents scénarios pluviométriques durant la saison d'irrigation 2015. Les précipitations dans les oliveraies andalouses au cours de la campagne agricole en cours, jusqu'en mars 2015, ont généralement été inférieures à la moyenne annuelle. Dans certains cas, les précipitations ont été comparables, voire supérieures, à celles d'une année normale, bien que dans de nombreuses autres situations, cet hiver sec ait entraîné une faible rétention d'eau dans le sol.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5dcf8732-30b5-4835-97cb-8120dd66a2e0</t>
   </si>
   <si>
+    <t>Caractérisation génotypique et sanitaire des cépages minoritaires prospectés en Andalousie</t>
+  </si>
+  <si>
+    <t>De par sa diversité et son étendue territoriale, l'Andalousie abrite de nombreux cépages minoritaires, offrant à la viticulture locale l'opportunité de diversifier sa production viticole. Entre 2020 et 2022, une identification moléculaire a été réalisée sur 66 spécimens provenant de cinq zones viticoles traditionnelles. Treize marqueurs microsatellites ont été utilisés, dont les neuf recommandés par l'OIV. Trente et un génotypes distincts ont été obtenus, 19 correspondant aux profils de variétés déjà décrites et les 12 autres non identifiés. Ces profils ont été intégrés à la base de données de la banque de matériel génétique de la vigne « Rancho de la Merced ». Grâce à une analyse de la diversité génétique, les groupes écogéographiques des génotypes nouvellement identifiés ont été déterminés. La présence de virus a été analysée par ELISA afin d'obtenir des clones certifiables en cas d'autorisation de culture future de ces variétés.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99ff40d0-016b-4dda-8219-32032a95a716</t>
+  </si>
+  <si>
     <t>Semis de tournesols d'hiver : accroître la rentabilité et s'adapter au changement climatique</t>
   </si>
   <si>
     <t>En raison du changement climatique, un réchauffement important est attendu en Europe du Sud, avec des hausses significatives des températures estivales moyennes (en hausse de 6 °C par rapport à la fin du siècle) et des baisses substantielles des précipitations printanières et estivales. Les vagues de chaleur, les périodes de sécheresse, les pluies torrentielles et les orages (événements extrêmes) seront plus fréquents (GIEC 2014). C'est pourquoi les agriculteurs ont de plus en plus tendance à avancer les semis d'environ 45 jours (en janvier au lieu de mars) afin d'accroître les rendements et la rentabilité.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2feb123e-515d-477f-af74-358c9d57dad4</t>
   </si>
   <si>
     <t>Évaluation variétale des fraises : résultats obtenus en culture conventionnelle sur sol désinfecté chimiquement. Campagne 2017/2018.</t>
   </si>
   <si>
     <t>Au sein du Réseau d'Expérimentation Agricole Andalou (RAEA), au cours de la campagne 2017/2018, l'IFAPA a caractérisé, tant au niveau agronomique que qualitatif, un groupe de 12 variétés sélectionnées parmi celles actuellement disponibles sur le marché à partir de différents programmes d'amélioration.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6ae95124-1e60-4f63-ad14-d3d39d16ec28</t>
   </si>
   <si>
     <t>Évaluation des variétés de fraises en culture conventionnelle sur sol désinfecté chimiquement. Campagne 2018/2019.</t>
   </si>
   <si>
     <t>Au sein du Réseau d'Expérimentation Agricole Andalou (RAEA), au cours de la campagne 2018/2019, l'IFAPA a caractérisé, tant au niveau agronomique que qualitatif, un groupe de 12 variétés sélectionnées parmi celles actuellement disponibles sur le marché à partir de différents programmes d'amélioration.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/82a719b4-e436-4916-ab33-d1c0de87a014</t>
@@ -6692,59 +6701,50 @@
   <si>
     <t>Description du processus d'infection et des mesures de contrôle de Rosellinia necatrix, l'agent responsable de la pourriture blanche des racines dans les cultures d'avocat.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/843a257a-c6c9-4641-b341-1941b6dbbf19</t>
   </si>
   <si>
     <t>Qualité des pois chiches</t>
   </si>
   <si>
     <t>Différents types et qualités de pois chiche (Cicer arietinum L.) sont cultivés depuis l'Antiquité dans le bassin méditerranéen pour être utilisés comme légumineuse sèche destinée à la consommation humaine. Le terme « qualité » est subjectif et dépend de divers paramètres. Ce document fournit une estimation de la qualité en fonction de l'opérateur ou de la partie prenante intéressée par la semence. L'objectif ultime est d'identifier les caractéristiques les plus importantes qui définissent globalement la qualité, en les définissant comme critères de pré-sélection.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/65395456-5e71-4f53-a752-2cdc3b7750b8</t>
   </si>
   <si>
     <t>Potentiel du cépage Grenache pour la production de vins rosés</t>
   </si>
   <si>
     <t>Document détaillant l'élaboration de vins rosés issus du cépage Grenache. Il présente les résultats obtenus avec ce cépage lors de quatre campagnes consécutives (2011-2014).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/36dac92f-6d76-4336-acbf-b2a9d8a60e33</t>
   </si>
   <si>
-    <t>Caractérisation génotypique et sanitaire des cépages minoritaires prospectés en Andalousie</t>
-[...7 lines deleted...]
-  <si>
     <t>Analyse foliaire pour le diagnostic nutritionnel des plantations d'avocatiers. Échantillonnage.</t>
   </si>
   <si>
     <t>Comprendre l'importance et la justification de l'analyse foliaire est utile pour mettre en œuvre un programme de fertilisation adapté. Le moment et les caractéristiques de l'échantillon prélevé sont essentiels à un diagnostic précis, car les variations nutritionnelles des plantes dépendent de l'espèce, ainsi que de l'âge et de la position des feuilles.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/173568a2-8844-49a7-a873-da0f7139fbe0</t>
   </si>
   <si>
     <t>Analyse foliaire pour le diagnostic nutritionnel des plantations de manguiers. Échantillonnage.</t>
   </si>
   <si>
     <t>Comprendre l'importance et la justification de l'analyse foliaire est utile pour mettre en œuvre un programme de fertilisation adapté. Le moment et les caractéristiques de l'échantillon prélevé sont essentiels à un diagnostic précis, car la variabilité nutritionnelle de la plante dépend de l'espèce, ainsi que de l'âge et de la position des feuilles. Ce document établit donc la méthodologie à suivre pour le prélèvement d'échantillons foliaires à des fins de diagnostic nutritionnel des plantations d'avocatiers.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b1ae7623-e5f1-438d-bb86-2626b6260b32</t>
   </si>
   <si>
     <t>Démarrage d'un système d'amélioration génétique accélérée du blé</t>
   </si>
   <si>
     <t>Obtenir plusieurs générations de plantes par an est l'une des méthodes mises en œuvre pour accélérer les programmes de sélection et réduire le délai d'obtention de nouvelles variétés adaptées aux conditions de culture changeantes. Le projet « Amélioration génétique et gestion durable des cultures herbacées extensives dans un scénario de changement climatique » (AVA23.INV2023.003) propose, entre autres, l'incorporation de gènes de résistance à la rouille jaune dans les variétés de blé tendre et le développement d'une stratégie de sélection accélérée par culture forcée en chambre climatique. Ces travaux ont évalué la possibilité de développer un système de sélection accélérée du blé en utilisant l'infrastructure déjà disponible à l'IFAPA (Institut de recherche agronomique et agronomique) de Cordoue, avec pour objectif d'obtenir au moins trois générations par an, ce qui permettrait d'accélérer les progrès du programme de sélection.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fc6f986-807e-4727-865e-af529afef891</t>
@@ -8435,138 +8435,138 @@
   <si>
     <t>Publication consacrée aux cultures ligneuses les plus caractéristiques de la Murcie rurale, notamment les noix, les fruits à pépins, les raisins de table et de vin et les oliviers.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutos-secos-frutales-de-pepita-vid-y-olivo</t>
   </si>
   <si>
     <t>Influence du changement climatique sur la sélection végétale</t>
   </si>
   <si>
     <t>Travail réalisé par des experts de différents domaines de la sélection végétale dans lesquels ils apportent leurs expériences, leurs connaissances et leurs opinions sur les différents aspects qui relient la sélection végétale et le défi du changement climatique.</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/influencia-del-cambio-climatico-en-la-mejora-genetica-de-plantas</t>
   </si>
   <si>
     <t>Structure des coûts des zones de production agricole de la région de Murcie : fruits à noyau et agrumes</t>
   </si>
   <si>
     <t>Publication consacrée à la culture des agrumes et des arbres fruitiers à noyaux régionaux</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutales-de-hueso-y-citricos</t>
   </si>
   <si>
+    <t>Un avenir durable</t>
+  </si>
+  <si>
+    <t>Podcast BBVA qui analyse la transition et propose des recommandations pour la durabilité</t>
+  </si>
+  <si>
+    <t>https://www.bbva.com/es/especiales/futuro-sostenible/</t>
+  </si>
+  <si>
+    <t>Technologie PCR en gouttelettes numériques pour la détection d'Ilyonectria liriodendri dans des échantillons environnementaux de vignes</t>
+  </si>
+  <si>
+    <t>Article sur la détection et la quantification précises, précoces et spécifiques des champignons de la jambe noire et sur l'évaluation des techniques de PCR numérique en gouttelettes et de PCR en temps réel.</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1094/PDIS-03-19-0529-RE</t>
+  </si>
+  <si>
+    <t>Protection des plaies de taille de la vigne contre Phaeomoniella chlamydospora et Diplodia seriata à l'aide de méthodes biologiques et chimiques commerciales</t>
+  </si>
+  <si>
+    <t>Article sur le dépérissement dû à Botryosphaeria et à l'esca, deux des maladies du bois de la vigne (VTB) les plus dommageables affectant les vignobles des principales régions productrices de raisin du monde.</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.cropro.2020.105465</t>
+  </si>
+  <si>
+    <t>Réunions du Groupe de travail sur l'expérimentation en viticulture et œnologie</t>
+  </si>
+  <si>
+    <t>Compilation des recherches sur la viticulture et l'œnologie du groupe de travail</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/alimentacion/publicaciones/gteve_2018_tcm30-552828.pdf</t>
+  </si>
+  <si>
+    <t>Comment évaluer la qualité de votre sol. Évaluation visuelle du sol dans les oliveraies</t>
+  </si>
+  <si>
+    <t>Guide qui guide permet d'estimer l'évaluation visuelle du sol (EVS) à travers une méthode rapide et simple pour estimer l'état du sol, l'adéquation, la qualité et les limites qu'un sol présente pour l'oliveraie</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/guia_como_evaluar_la_calidad_de_tu_suelo.pdf</t>
+  </si>
+  <si>
+    <t>Carnet de terrain pour la reconnaissance des symptômes possibles de l'ozone dans les cultures durables</t>
+  </si>
+  <si>
+    <t>Carnet de terrain pour la reconnaissance des symptômes de l'ozone dans les cultures</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cuaderno_de_campo_pdr18-ozocam.pdf</t>
+  </si>
+  <si>
+    <t>Changement climatique et innovation dans la culture céréalière : perceptions du secteur</t>
+  </si>
+  <si>
+    <t>Recherche sur la perception du secteur de l'innovation dans la culture des céréales en raison du changement climatique</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cambio_climatico_e_innovacion_en_el_cultivo_de_cereales_-_percepciones_desde_el_sector_1.pdf</t>
+  </si>
+  <si>
+    <t>Stratégies de lutte contre Pyricularia oryzae dans la réserve rizicole de Calasparra. Résultats obtenus dans le cadre du projet GO ArrozINNOVA</t>
+  </si>
+  <si>
+    <t>Résultats obtenus dans le cadre du projet GO ArrozINNOVA</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/documents/13436/796645/Importancia+del+arroz+de+Calasparra/5e55db8a-ddc1-4357-9818-4559d18a4763</t>
+  </si>
+  <si>
+    <t>Virus rugueux de la tomate : bases d'une stratégie de gestion intégrée</t>
+  </si>
+  <si>
+    <t>Document contenant des informations sur les aspects épidémiologiques, tels que l’infection des plantes, la propagation du virus, les hôtes alternatifs, la persistance du virus dans l’environnement, etc., qui sont essentiels à la compréhension et à la formulation.</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
+  </si>
+  <si>
     <t>Structure des coûts des principales cultures en agriculture biologique dans la région de Murcie</t>
   </si>
   <si>
     <t>Document décrivant les principales lignes directrices de l'agriculture biologique régionale à Murcie</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
-  </si>
-[...79 lines deleted...]
-    <t>https://www.imida.es/web/imida/-/el-virus-rugoso-del-tomate-bases-para-una-estrategia-integrada-de-manejo</t>
   </si>
   <si>
     <t>Rapport A3 : Cartographie des acteurs de l'adaptation au changement climatique dans le secteur viticole et viticole</t>
   </si>
   <si>
     <t>L’objectif global du projet VIN &amp; ADAPT II était de promouvoir le transfert de connaissances et de mobiliser toutes les parties prenantes pour favoriser l’adaptation aux défis posés par le changement climatique dans le secteur vitivinicole.</t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2017/07/Informe-A3-Mapa-de-Actores_VIN-ADAPT-II.pdf</t>
   </si>
   <si>
     <t>Stratégies d'adaptation au changement climatique pour l'élevage extensif en Espagne : une perspective sociale</t>
   </si>
   <si>
     <t>L’élevage extensif est une activité ancienne dans toute la péninsule ibérique. Cette activité, au-delà d’être un secteur économique du secteur agricole, fournit à la société dans son ensemble des services écosystémiques essentiels, notamment l’approvisionnement alimentaire, la régulation des écosystèmes, la fourniture de biens culturels, le façonnement des paysages ruraux et montagneux et la prévention des incendies dans les zones forestières. Cependant, l’élevage extensif est très vulnérable au changement climatique. Cette vulnérabilité est déterminée par l’exposition de l’élevage extensif à une série de changements et de transformations dans les sphères climatiques, biophysiques, sociales, politiques, institutionnelles, économiques et culturelles, qui réduisent la capacité de ce secteur à s’adapter au changement climatique. Des études préliminaires ont esquissé des stratégies d’adaptation possibles pour le secteur, mais n’ont pas analysé ces stratégies d’un point de vue social et du cadre conceptuel de la vulnérabilité.</t>
   </si>
   <si>
     <t>https://adaptecca.es/sites/default/files/documentos/2019-adaptacion-cc-ganaderia-extensiva-espanola-social_1.pdf</t>
   </si>
   <si>
     <t>Rapport A1 sur les impacts du changement climatique et l'adaptation dans les régions cibles</t>
   </si>
   <si>
     <t>L’objectif global du projet VIN &amp; ADAPT II était de promouvoir le transfert de connaissances et de mobiliser toutes les parties prenantes pour favoriser l’adaptation aux défis posés par le changement climatique dans le secteur vitivinicole.  </t>
   </si>
@@ -26645,65 +26645,65 @@
         <v>2802</v>
       </c>
       <c r="D976" s="1" t="s">
         <v>2803</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" s="1" t="s">
         <v>2804</v>
       </c>
       <c r="B977" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C977" s="1" t="s">
         <v>2805</v>
       </c>
       <c r="D977" s="1" t="s">
         <v>2806</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" s="1" t="s">
         <v>2807</v>
       </c>
       <c r="B978" s="1" t="s">
-        <v>5</v>
+        <v>357</v>
       </c>
       <c r="C978" s="1" t="s">
         <v>2808</v>
       </c>
       <c r="D978" s="1" t="s">
         <v>2809</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="1" t="s">
         <v>2810</v>
       </c>
       <c r="B979" s="1" t="s">
-        <v>357</v>
+        <v>5</v>
       </c>
       <c r="C979" s="1" t="s">
         <v>2811</v>
       </c>
       <c r="D979" s="1" t="s">
         <v>2812</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" s="1" t="s">
         <v>2813</v>
       </c>
       <c r="B980" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C980" s="1" t="s">
         <v>2814</v>
       </c>
       <c r="D980" s="1" t="s">
         <v>2815</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="1" t="s">
         <v>2816</v>