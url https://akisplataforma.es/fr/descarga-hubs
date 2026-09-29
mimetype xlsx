--- v4 (2026-06-20)
+++ v5 (2026-09-29)
@@ -347,128 +347,128 @@
   <si>
     <t>Le Parc scientifique et technologique de Poznan (PSTP) est le premier parc technologique de Pologne (1995). Es operado (como el departamento clave) por Adam Mickiewicz University Foundation, una organización sin fines de lucro con la misión de estimular la colaboración entre la ciencia y la industria para activar el desarrollo regional a través de la innovación, la transferencia de tecnología y la coopération internationale.</t>
   </si>
   <si>
     <t>Institut de recherche RISE ICT de Suède TIC</t>
   </si>
   <si>
     <t>Rise Research Institutes of Sweden est l'institut de recherche et partenaire d'innovation de la Suède. Grâce à une collaboration internationale avec l'industrie, le monde universitaire et le secteur public, nous garantissons la compétitivité des entreprises et contribuons à une société durable.</t>
   </si>
   <si>
     <t>SmartAgri</t>
   </si>
   <si>
     <t>Smartagri est un effort conjoint d'Agroväst, des instituts de recherche suédois (Rise) et du Science Park Skövde dans le but d'accélérer la numérisation du secteur agricole dans l'ouest de la Suède.</t>
   </si>
   <si>
     <t>Espace53</t>
   </si>
   <si>
     <t>Space53 rassemble les gouvernements, les institutions du savoir, les travailleurs humanitaires et les entreprises dans un cluster d'innovation en matière de drones et renforce l'écosystème en créant les conditions préalables au développement et à l'application réussis de systèmes sans pilote.</t>
   </si>
   <si>
     <t>HUB d’innovation en cybersécurité</t>
   </si>
   <si>
+    <t>Agroalimentaire Croatie</t>
+  </si>
+  <si>
+    <t>Agrifood Croatia est un pôle d'innovation qui rassemble des acteurs de la recherche, des entreprises et du public en Croatie pour la poursuite commune des transformations numériques dans les secteurs de l'aquaculture, de l'agriculture et de l'alimentation.</t>
+  </si>
+  <si>
+    <t>Vice-président Delta</t>
+  </si>
+  <si>
+    <t>Agrohub.bg est un pôle européen d'innovation numérique pour la région Centre-Sud, approuvé dans le cadre du programme Digital Europe avec le projet Agrodigirise. Le projet a débuté le 1er novembre 2022 et dure trois ans. Il est mis en œuvre par un consortium au profil et à l'expérience diversifiés : organisations sectorielles, unités scientifiques et de recherche, établissements de formation, entreprises technologiques, importateurs de machines agricoles, etc. en partenariat avec la municipalité de Plovdiv.</t>
+  </si>
+  <si>
+    <t>Laboratoires de drones arctiques</t>
+  </si>
+  <si>
+    <t>Arctic Drone Labs est un centre de recherche innovant sur la mobilité aérienne situé en Finlande. Nous sommes à l’avant-garde du rassemblement et de l’exploitation de l’expertise, des outils de pointe et des innovations révolutionnaires pour stimuler la croissance dans le secteur des systèmes aériens sans pilote (UAS). Notre mission consiste à favoriser le développement des entreprises, à faire progresser les initiatives de recherche et à responsabiliser l’éducation dans ce domaine transformateur.</t>
+  </si>
+  <si>
+    <t>ART-ER-DIH</t>
+  </si>
+  <si>
+    <t>Art-Er (anciennement Aster) fonctionne comme un centre d'innovation numérique dans la région Émilie-Romagne, et sa proposition de valeur est la connexion des parties prenantes et l'intégration d'initiatives, de services et d'opportunités pour exploiter les infrastructures, les connaissances, les expériences des entreprises et des fournisseurs. (des installations, des services, de la formation, etc.).</t>
+  </si>
+  <si>
+    <t>ahedd - Plateforme Attica pour l'économie des données et des appareils</t>
+  </si>
+  <si>
+    <t>Le Centre national de recherche scientifique (CNRS) Demokritos est le plus grand centre de recherche multidisciplinaire de Grèce, avec environ 1 000 employés et plus de 50 ans de réalisations scientifiques révolutionnaires et de contributions à l'économie et à la société grecques. Partenaire clé de plusieurs initiatives technologiques nationales, telles que l'acquisition et l'exploitation d'installations de calcul haute performance et la mise en place de réseaux informatiques à haut débit dans le pays, il est actuellement chef de file ou membre de plusieurs projets d'infrastructure nationaux et européens.</t>
+  </si>
+  <si>
     <t>Recherche à Wageningen</t>
   </si>
   <si>
     <t>La force de l’Université et de la Recherche de Wageningen réside dans sa capacité à unir les forces des instituts de recherche spécialisés et de l’université. On le retrouve également dans les efforts conjugués des différents domaines des sciences naturelles et sociales.</t>
   </si>
   <si>
-    <t>ahedd - Plateforme Attica pour l'économie des données et des appareils</t>
-[...28 lines deleted...]
-  <si>
     <t>Hub d'impulsion numérique</t>
   </si>
   <si>
     <t>Hub qui fournit du conseil, un écosystème et un réseautage, une formation et un financement</t>
   </si>
   <si>
     <t>Hub d'innovation numérique Andalousie Agrotech</t>
   </si>
   <si>
     <t>Pôle de diffusion de technologies et d'innovations, services de conseil, R&amp;D appliquée, technologique, formation, accélération et entrepreneuriat.</t>
   </si>
   <si>
+    <t>Centre d'agriculture numérique</t>
+  </si>
+  <si>
+    <t>Centre de services de soutien, qui aide les entreprises agricoles à devenir plus compétitives en améliorant leurs processus commerciaux/de production, ainsi que leurs produits et services grâce à la technologie numérique.</t>
+  </si>
+  <si>
+    <t>Institut technologique danois, technologie robotique</t>
+  </si>
+  <si>
+    <t>L'Institut technologique danois est une entreprise leader en matière de recherche et de technologie. Ils aident leurs clients à transformer les dernières connaissances et technologies en valeur. Nous sommes experts en production, matériaux, technologie environnementale, commerce, énergie, agrotechnologie, recherche sur la viande et plus encore.</t>
+  </si>
+  <si>
+    <t>DIH PANNONIE</t>
+  </si>
+  <si>
+    <t>L'Agence de développement du comté de Vukovar-Srijem prépare le plan de développement du comté de Vukovar-Srijem ainsi que d'autres documents stratégiques et de développement. Fournit une assistance spécialisée dans la préparation et la mise en œuvre de programmes, de projets de développement aux organismes de droit public et aux institutions publiques de la région du comté, qui présentent un intérêt pour le développement du comté, ainsi que des projets communs présentant un intérêt pour le développement de plusieurs comtés. .</t>
+  </si>
+  <si>
     <t>Laboratoire de conception et d'application de systèmes embarqués DIH (ESDALAB DIH)</t>
   </si>
   <si>
     <t>Esdalab DIH coordonne un vaste réseau DIHS couvrant l’Europe du Sud et de l’Est, à travers lequel il offre des opportunités de financement et soutient la coopération multipartite entre des organisations aux expertises complémentaires. Elle propose également des services innovants aux entreprises, notamment aux PME (y compris les startups) et aux entreprises de taille légèrement plus grande, pour accompagner leur transformation numérique.</t>
   </si>
   <si>
     <t>Parlement des agriculteurs Lettonie Hub d'innovation numérique - ZSA DIH</t>
   </si>
   <si>
     <t>Smartagro est un site Web d'innovation et de technologie agricoles. L'idée principale de Smartagro est d'informer et d'encourager les agriculteurs et autres parties prenantes à utiliser de nouvelles technologies, services, produits et systèmes pour un avenir durable dans les zones rurales. En se concentrant sur les clusters régionaux, les pôles d'innovation numérique, les laboratoires vivants et les solutions technologiques dans les projets du programme de recherche et d'innovation Horizon 2020 de l'UE, le site Web fournira des idées et des solutions de pointe pour faciliter l'innovation dans les zones rurales. Smartagro est géré par une organisation non gouvernementale - le Parlement des Paysans (FP).</t>
   </si>
   <si>
-    <t>Centre d'agriculture numérique</t>
-[...16 lines deleted...]
-  <si>
     <t>FIWARE Innova iHub</t>
   </si>
   <si>
     <t>Fiware Innova ihub est une association à but non lucratif qui promeut l'innovation technologique en Italie, en attirant la formation, la consulat et tout le reste. La Nostra Associazione a la Sfida di contribue à faciliter l'autonomisation de toutes les technologies d'avant-garde, la stratégie impérative du secteur, les nouveaux modèles d'entreprises et le développement durable de solutions et d'infrastructures dans les zones rurales pour les conformer aux « solutions et infrastructures intelligentes dans les zones et les zones rurales par après s'être conformé aux « solutions et infrastructures intelligentes dans les zones rurales et après s'être conformé aux « solutions et infrastructures intelligentes au Benessere pour une meilleure qualité de vie</t>
   </si>
   <si>
     <t>NOURRITURE DE Flandre, FF</t>
   </si>
   <si>
     <t>La nourriture de la Flandre est Sinds de Oprichting Hét Innovatieplatform Voor de Vlaamse Voedingsindustrie. La gastronomie du Werd flamand en 2005 Opgericht Door Fevia Vlaanderen (Federatie Van de Voedingsindustrie) à Een 20-Tal Stichtende Leden. Le point de sortie ? Porte Samenwerking, rencontré Elkaar chez Onderzoekspartner, Meer Slagkracht Bekomen. Een Visie Waar We Nog Steeds en Geloven. De Klassieke "Waardeketen" Van Boer Tot Klant, Met Een Centrale Rol Voor de Voedingsfabriek, Bleek Meer en Meer Achterhaald. Het Speelveld Wordt immerge Elke Dag Globaler. La compétitivité du système agroalimentaire s'appuie sur des idées nouvelles pour inverser la tendance à l'innovation et aux organisations à but social. Idem sur le secteur Van de Grenzen dans le Heen de Regio. Dit Is De Rol Die Foods Food, Een Ledenorganisatie Op Europees Niveau, Wil Vervullen. Iedereen die Een Meerwaarde Ziet et Een Samenwerking Met Het Ecosysteem Rond de Vlaamse Voedingsindustrie es van Harte Welkom.</t>
   </si>
   <si>
     <t>GreenSupplyChain DIH</t>
   </si>
   <si>
     <t>La stratégie Farm to Fork est au cœur du pacte vert européen dans le but de rendre les systèmes alimentaires équitables, sains et respectueux de l’environnement. Nous devons repenser nos systèmes alimentaires pour les rendre plus durables et accroître leur résilience. Les nouvelles technologies et les découvertes scientifiques, combinées à une sensibilisation accrue du public et à une demande accrue d’aliments durables, bénéficieront à toutes les parties prenantes. La révolution numérique offre des opportunités, mais de nombreuses entreprises ont encore du mal à savoir dans quelles technologies investir et comment obtenir un financement. Plus de 90 % des PME sont laissées pour compte en matière d’innovation numérique et ont besoin d’être accompagnées pour leur transformation numérique.</t>
   </si>
   <si>
     <t>HUB d’expériences d’innovation (InnexHUB)</t>
   </si>
   <si>
     <t>Indexhub est une association à but non lucratif dont l'objectif est de : a. Renforcer le niveau de connaissance et de sensibilisation des entreprises concernant les opportunités offertes par la transformation numérique, également dans le contexte du Plan National d'Entreprise 4.0, de la stratégie européenne pour la numérisation de l'industrie (« Digitalisation de l'industrie européenne - DEI ») et du TICHE Innovation programme destiné aux petites et moyennes entreprises manufacturières (programme « ICT Innovation for Manufacturing PME-I4MS ») ; b. être la porte d’entrée vers l’écosystème d’innovation pour accompagner la transformation numérique du système de production ; C. stimuler la demande d'innovation des entreprises ; d. Créer un pont entre l'entreprise et le monde de la recherche.</t>
   </si>
   <si>
     <t>Institut de l'Elevage - Idèle</t>
@@ -524,86 +524,86 @@
   <si>
     <t>Institut national Tyndall, Tyndall</t>
   </si>
   <si>
     <t>Le Tyndall National Institute est l'un des principaux centres européens de recherche en technologie approfondie pour le matériel et les systèmes intégrés de TIC (technologies de l'information et des communications). Spécialisés à la fois dans l'électronique et la photonique (matériaux, dispositifs, circuits et systèmes), nous sommes leader mondial dans nos domaines de recherche fondamentale suivants : Fabrication de plaquettes semi-conductrices Matériaux, dispositifs et plates-formes d'ingénierie quantiques Intégration et conditionnement microélectronique et photonique Systèmes intégrés d'énergie et d'atténuation du climat Biophotonique, bioélectronique, dispositifs et systèmes biomédicaux Capteurs et systèmes intelligents Systèmes centrés sur l'humain pour le travail et la vie Systèmes de communication optique Systèmes de communication sans fil Conception de signaux mixtes et de circuits analogiques</t>
   </si>
   <si>
     <t>VITAGORA</t>
   </si>
   <si>
     <t>Les pôles d'innovation numérique (DIHS) sont des « guichets uniques » testés par la Commission européenne qui aident les entreprises à devenir plus compétitives en ce qui concerne leurs processus commerciaux/de production, leurs produits ou leurs services utilisant les technologies numériques. En tant que premier point de contact régional et passerelle dans un écosystème d'innovation multipartite, ils offrent aux PME et autres entreprises : Un accès aux dernières connaissances, expériences et technologies pour accompagner leurs clients avec des pilotes, des tests et des expérimentations d'innovations numériques. Un soutien commercial et financier pour mettre en œuvre ces innovations.</t>
   </si>
   <si>
     <t>CP Lab Newcastle</t>
   </si>
   <si>
     <t>La qualité de la vie urbaine de demain dépendra de plus en plus de la relation complexe entre les systèmes informatiques, l’ingénierie, la physique et le comportement humain. Cette relation entre les personnes et la technologie que nous utilisons affectera de plus en plus tous les aspects de notre vie quotidienne, depuis la manière dont nous alimentons nos maisons et nos entreprises jusqu'à la manière dont nous produisons nos aliments. Les entreprises, les gouvernements et l’industrie dépendront d’une technologie intégrée qui pourrait apporter de grandes améliorations à nos vies, mais qui est également vulnérable aux cyberattaques et aux pannes logicielles. La nécessité de comprendre et de rassembler ces différents éléments pour fonctionner efficacement sera d’une importance cruciale pour le développement de la société. Le Cyber Physical Lab de l'Université de Newcastle fait partie du Digital Innovation Hub (DIH) sur le site ultramoderne de Newcastle Helix, mettant en œuvre la vision régionale qui développe l'économie numérique florissante dans le nord-est de l'Angleterre. En plus de l'Université de Newcastle, DIH propose des services par l'intermédiaire du National Innovation Centre for Data (NICD), fournissant aux organisations des compétences en matière de données exploitables ; Le Coding Institute, Bridging the Digital Skills Gap et le programme Arrow, alignant les besoins des PME régionales sur ceux de l'Université de Newcastle.</t>
   </si>
   <si>
     <t>Institut BioSense - Institut de recherche et de développement des technologies de l'information dans les biosystèmes</t>
   </si>
   <si>
     <t>Antares s'efforce de favoriser l'excellence de la recherche à l'Institut Biosense, de fournir des solutions numériques disruptives au secteur agricole européen, de stimuler l'entrepreneuriat et l'emploi régionaux et de garantir une alimentation suffisante et sûre à la population mondiale croissante.</t>
   </si>
   <si>
+    <t>IPC</t>
+  </si>
+  <si>
+    <t>L'IPC agit comme un catalyseur qui rassemble le monde universitaire, les entreprises, le gouvernement et les investisseurs pour traduire des idées et des recherches brillantes sur le marché. Nous y parvenons en fournissant à nos clients un accès aux bons experts, équipes, réseaux, financements et bien plus encore, en reliant les points pour une innovation efficace. Nous sommes un centre d'innovation technologique indépendant de premier plan et un membre fondateur de la High Value Manufacturing Catapult du gouvernement britannique. Créées en 2004, nos équipes mettent sans relâche leurs nombreuses années d'expérience à profit pour garantir que chaque grande invention ait les meilleures chances de devenir un produit ou un procédé commercialisé avec succès. Nous travaillons avec nos partenaires sur divers marchés au Royaume-Uni et dans le monde, pour faire progresser leurs innovations et les aider à réduire les risques et les coûts associés au développement de produits.</t>
+  </si>
+  <si>
+    <t>MicroHub.Swiss - Le DIH suisse de microtechnique et de microfabrication</t>
+  </si>
+  <si>
+    <t>Microhub.Swiss est un pôle d'innovation numérique (DIH) axé sur la microtechnologie et la microfabrication. En tant qu'organisation à but non lucratif, notre mission est d'être un orchestrateur et un accélérateur de l'innovation numérique suisse. Notre objectif est de soutenir les startups, les petites entreprises (PME) et le secteur public dont l'accent est mis sur la numérisation des microtechnologies et la fabrication de précision. Nous visons à aider ces organismes dans leur parcours de transformation numérique, grâce à notre portefeuille bien développé en technologies numériques, nos écosystèmes d’industrialisation établis et notre expertise en gestion de l’innovation. Notre objectif est d'aider les entreprises suisses et européennes dans leur feuille de route d'innovation ? agir comme un guichet unique régional pour la gestion de l'innovation numérique : R&amp;D et gestion de l'innovation Formation Tests Prototypes Accès au financement Production en première série Connecter l'écosystème</t>
+  </si>
+  <si>
+    <t>Raisehub.swiss - Le DIH Suisse de Robotique et d'IA</t>
+  </si>
+  <si>
+    <t>Les principaux moteurs sont la surveillance en temps réel, le contrôle qualité en ligne, la maintenance prédictive et la traçabilité jusqu'aux pièces individuelles. Nos objectifs sont d'aider les startups et les PME à relever le défi IIOT en s'appuyant sur les plateformes technologiques et l'écosystème important pour l'industrialisation et la gestion de l'innovation.</t>
+  </si>
+  <si>
     <t>Espace FIWARE</t>
   </si>
   <si>
     <t>Elle concentre son activité sur la formation, la mise en réseau, la diffusion d'événements, d'avancées et de projets réalisés pour le développement technologique de Badajoz.</t>
   </si>
   <si>
     <t>Cluster Alimentation +i</t>
   </si>
   <si>
     <t>Projet de diffusion des activités, projets, réseaux, proposition de valeur et innovation réalisé par le cluster food+i.</t>
   </si>
   <si>
     <t>Usine galicienne du futur HUB</t>
   </si>
   <si>
     <t>Environnement pour la promotion de projets coopératifs à fort impact pour améliorer la compétitivité des entreprises du secteur automobile et de la mobilité de Galice</t>
   </si>
   <si>
-    <t>IPC</t>
-[...16 lines deleted...]
-  <si>
     <t>SINTEF</t>
   </si>
   <si>
     <t>SINTEF est l'un des plus grands organismes de recherche indépendants en Europe. Chaque année, nous réalisons plusieurs milliers de projets pour des clients petits et grands.</t>
   </si>
   <si>
     <t>Place Technologique et Biotechnologique de Grenade</t>
   </si>
   <si>
     <t>Hub dans lequel se développent des activités, des projets, des réseaux, des réglementations et des propositions de valeur et d'innovation dans le secteur de la technologie et de la biotechnologie.</t>
   </si>
   <si>
     <t>HPC-Cloud et systèmes cognitifs pour les processus de fabrication intelligents, la robotique et la logistique</t>
   </si>
   <si>
     <t>Hub dans lequel se développent les activités de diffusion, les projets, les réseaux et les propositions de valeur et d'innovation du secteur technologique aragonais.</t>
   </si>
   <si>
     <t>Hub 4.0 des secteurs manufacturiers de la Région Valencienne</t>
   </si>
   <si>
     <t>Avancement dans la transformation numérique des processus de production : simulation/HPC, fabrication additive, IoT, Robotique</t>
   </si>
   <si>
     <t>HubIberiaAgrotech</t>
@@ -656,86 +656,86 @@
   <si>
     <t>RIOHUB</t>
   </si>
   <si>
     <t>Hub pour les startups, PME et entreprises émergentes travaillant dans le domaine technologique</t>
   </si>
   <si>
     <t>RoboCité2030</t>
   </si>
   <si>
     <t>Initiative de la Communauté de Madrid qui vise à faire de Madrid une ville leader en robotique et automatisation</t>
   </si>
   <si>
     <t>Hub d'innovation numérique en robotique</t>
   </si>
   <si>
     <t>Pôle d'innovation numérique qui propose des services de conseil, de formation et de financement aux entreprises de robotique</t>
   </si>
   <si>
     <t>Parc Scientifique et Technologique d'Almeria, PITA SA</t>
   </si>
   <si>
     <t>Offre des services d’infrastructure et de support aux entreprises technologiques et innovantes</t>
   </si>
   <si>
+    <t>4PDIH - Pôle d'innovation numérique du Partenariat public-privé</t>
+  </si>
+  <si>
+    <t>Nous vous offrons la possibilité de participer à des projets européens, où vous pouvez co-créer des politiques de numérisation, découvrir des exemples de bonnes pratiques et participer à des concours et des appels d'offres pour financer divers processus et domaines de numérisation.</t>
+  </si>
+  <si>
+    <t>5G Fieldlab 5Groningue</t>
+  </si>
+  <si>
+    <t>5Groningen est le programme HET pour Internet 5G. Les intervenants en matière de non-professionnalisation Werken Samen ont rencontré les experts om toepassingen van 5g te testen. Vous pouvez utiliser des données personnelles en temps réel et utiliser un drone sur les capteurs. Ook maakt 5g het bijvoorbeeld mogelijk om op afstand een diagnostic te stellen, doordat de arts in het ziekenhuis met an snelle verbinding mee kan kijken in the ambulance. 5Groningen Test Toepassingen avec 5g. Dus Niet de Techniek, Maar Wat Je Ermee Kunt.</t>
+  </si>
+  <si>
+    <t>Agroalimentaire Lituanie DIH</t>
+  </si>
+  <si>
+    <t>AgriFood Lituanie est un centre et un cluster d'innovation numérique qui rassemble les principaux acteurs de la recherche, des entreprises et du public en Lituanie pour la poursuite commune des transformations numériques dans les secteurs agricole, alimentaire et associés.</t>
+  </si>
+  <si>
     <t>Parc Scientifique DIH de l'Université de Valence</t>
   </si>
   <si>
     <t>Le pôle d'innovation numérique de Valence vise à promouvoir la collaboration entre l'université et les entreprises technologiques pour promouvoir l'innovation et le développement.</t>
   </si>
   <si>
     <t>Centre d'innovation numérique de Catalogne</t>
   </si>
   <si>
     <t>Hub formé par les principaux agents soutenant la numérisation de la Catalogne</t>
   </si>
   <si>
     <t>DIHGIGAL. Centre d'innovation numérique de l'industrie galicienne</t>
   </si>
   <si>
     <t>Hub qui favorise le développement de projets de RDI alignés avec les besoins et les défis posés au tissu industriel</t>
   </si>
   <si>
-    <t>4PDIH - Pôle d'innovation numérique du Partenariat public-privé</t>
-[...16 lines deleted...]
-  <si>
     <t>Agro Espace DIH</t>
   </si>
   <si>
     <t>L'Agro Space Digital Innovation Hub de Lituanie est un réseau régional à but non lucratif qui rassemble des institutions lituaniennes de recherche, d'enseignement, d'entreprises et gouvernementales visant à favoriser l'innovation technologique numérique intersectorielle. AGRO Space DIH Vision deviendra le fournisseur de solutions incontournable pour le développement, le transfert de technologies numériques et la diffusion de l'innovation dans des secteurs clés : agriculture, espace, fabrication (Industrie 4.0) et innovation de services. La priorité est de développer les capacités de partenariat des entreprises de technologie agricole et spatiale en amplifiant la plate-forme de réseau en Lituanie et au niveau transnational.</t>
   </si>
   <si>
     <t>Centre d'innovation numérique des Açores</t>
   </si>
   <si>
     <t>Le Parc scientifique et technologique de Nonagon promeut la transformation numérique et la numérisation de l'économie des Açores, grâce à la coordination du Hub d'innovation numérique des Açores.</t>
   </si>
   <si>
     <t>Cluster informatique de Cluj</t>
   </si>
   <si>
     <t>CLUJ IT est une organisation en cluster composée d'organisations actives dans le domaine des technologies de l'information : fournisseurs de services et de solutions logiciels, universités et instituts de recherche, organismes publics et autres organisations catalyseurs.</t>
   </si>
   <si>
     <t>Centre d'innovation numérique Slovénie</t>
   </si>
   <si>
     <t>DIH Slovénie permet la transformation numérique sur le principe d'un guichet unique, en Slovénie et au-delà. Sensibilise et fournit des services pour le développement des compétences numériques, l'échange d'expériences numériques et d'exemples de bonnes pratiques aux niveaux local, régional et international. Propose au gouvernement et donne accès aux données pour promouvoir l'entrepreneuriat.</t>
   </si>
   <si>
     <t>DIH AGRIFOOD - Hub d'innovation numérique pour l'agriculture et la production alimentaire</t>
@@ -812,60 +812,60 @@
   <si>
     <t>Algarve Smart Destination, pôle d’innovation numérique</t>
   </si>
   <si>
     <t>Digital Innovation Hub (DIH) est comme un réseau informel d'institutions privées et publiques axées sur la numérisation de l'économie du territoire, principalement dans le secteur du tourisme, dirigé par le système de l'Algarve et l'Association de partenariat technologique (Algarve STP), un association à but non lucratif regroupant l'Université de l'Algarve, l'Association nationale des jeunes entrepreneurs (ANJE) et trois municipalités de la région de l'Algarve, à savoir Loulé, Faro, Olhão et une association privée d'entreprises informatiques, Algarve Evolution.</t>
   </si>
   <si>
     <t>CENTRE PIAP</t>
   </si>
   <si>
     <t>Réseau Valor animé par PIAP en coopération stratégique avec l'administration nationale et régionale, les organisations sectorielles et les principaux fournisseurs de technologies dédiés à la mise en œuvre de l'automatisation et de la robotique des processus technologiques de spécialisation intelligente nationale. Facilitateur de l’adoption précoce des avancées technologiques par les industries à forte croissance, notamment la fabrication agile, l’inspection et la maintenance des infrastructures, ainsi que l’agroalimentaire et la santé.</t>
   </si>
   <si>
     <t>Science des données et intelligence artificielle (DASAI)</t>
   </si>
   <si>
     <t>Espace dédié à la recherche, à la génération de projets, à la formation, à la diffusion et au transfert de connaissances liées à l'Intelligence Artificielle.</t>
   </si>
   <si>
     <t>Plan4all</t>
   </si>
   <si>
     <t>L'ambition globale est de concevoir, développer et introduire une plateforme qui connecte les gens avec l'information. Tout d'abord, avec l'intégration de principes de réseaux sociaux tels que blog, forum, magasin de science du design qui permettent aux utilisateurs de se connecter avec des développeurs et des chercheurs. Et deuxièmement, en intégrant différents types d'applications de démonstration, où les développeurs et les chercheurs auront la possibilité de coopérer, de tester différentes API pour de nouvelles solutions et également de proposer des expériences communes.</t>
   </si>
   <si>
+    <t>BEIA DIH</t>
+  </si>
+  <si>
+    <t>Beia Grid Institut est une ONG innovante qui participe activement à des projets de recherche multidisciplinaires au niveau national et international.</t>
+  </si>
+  <si>
     <t>Quartier numérique de la Communauté valencienne</t>
   </si>
   <si>
     <t>Environnement pour accueillir des entreprises technologiques et des talents pour la transformation technologique et l'économie numérique en Méditerranée, mettant en avant trois secteurs verticaux : le changement climatique, la santé et le tourisme.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Beia Grid Institut est une ONG innovante qui participe activement à des projets de recherche multidisciplinaires au niveau national et international.</t>
   </si>
   <si>
     <t>Converge, pôle d'innovation ouverte</t>
   </si>
   <si>
     <t>Converge est un outil visant à faciliter le transfert efficace des connaissances vers la société en instaurant un climat de confiance entre le CSIC et les acteurs de l'écosystème de l'innovation. L'objectif de Converge est de faire du CSIC une référence en matière d'innovation scientifique, technologique et sociale et de contribuer au renforcement de l'écosystème de l'innovation espagnol. La mission de Converge s'articule autour de quatre programmes : CSIC Open Lab ; CSIC Emprende ; CSIC Living Lab ; et CSIC Business Chairs. VIDÉO</t>
   </si>
   <si>
     <t>INNOVASTURIES</t>
   </si>
   <si>
     <t>INNOVASTURIAS est une association d'entreprises et d'institutions asturiennes qui cherchent à améliorer leur compétitivité et la qualité de leurs services en promouvant une culture innovante et en collaborant et en recherchant des synergies dans la sphère internationale des secteurs agroalimentaire et environnemental , du commerce et de l'hôtellerie, de l'administration, de l'industrie, de l'énergie et de la recherche, ainsi que de l'éducation, de la culture et de la santé.</t>
   </si>
   <si>
     <t>Institut BioSense</t>
   </si>
   <si>
     <t>BioSense Digital Innovation Hub (DIH) est un pionnier de la transformation numérique pour une agriculture durable en introduisant des innovations numériques en reliant la recherche, l'entrepreneuriat, la science et les solutions prêtes à être commercialisées.</t>
   </si>
   <si>
     <t>AHEDD- Attica Hub pour l'économie des données et des appareils</t>
   </si>
   <si>
     <t>Le Centre national de recherche scientifique (NCSR) Demokritos est le plus grand centre de recherche multidisciplinaire de Grèce, avec environ 1 000 employés et plus de 50 ans de réalisations scientifiques innovantes et de contributions à l'économie et à la société grecques. Elle a été un partenaire important dans plusieurs initiatives technologiques nationales telles que l'acquisition et l'exploitation d'installations de calcul haute performance et la mise en place de réseaux informatiques à haut débit dans le pays et est actuellement leader ou membre de plusieurs infrastructures nationales et européennes.</t>
   </si>