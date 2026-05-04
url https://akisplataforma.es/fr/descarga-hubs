--- v2 (2026-03-18)
+++ v3 (2026-05-04)
@@ -278,185 +278,185 @@
   <si>
     <t>Roman-T</t>
   </si>
   <si>
     <t>Nous croyons au pouvoir de l’innovation et à sa contribution à une société meilleure et plus durable. Nous apportons notre soutien de manière indépendante et sans profit, aux frais de nos fondateurs.</t>
   </si>
   <si>
     <t>Ontzi BASQUE FOOD PACKAGING Innovation Hub</t>
   </si>
   <si>
     <t>La mission du Hub est de promouvoir la R&amp;D&amp;I pour concevoir des emballages alimentaires sûrs, durables et compétitifs qui profitent aux entreprises de la chaîne alimentaire basque et, bien sûr, à l'environnement.</t>
   </si>
   <si>
     <t>AgrobankHub</t>
   </si>
   <si>
     <t>Un écosystème virtuel pour partager des connaissances et fournir de nouveaux outils aux professionnels de l'agriculture.</t>
   </si>
   <si>
     <t>Pôle d'innovation alimentaire de Madrid</t>
   </si>
   <si>
     <t>Le MADRID FOOD INNOVATION HUB est le premier centre d'entrepreneuriat alimentaire de Madrid. Il s'agit d'une initiative pionnière visant à promouvoir l'innovation et l'entrepreneuriat tout au long de la chaîne de valeur agroalimentaire.</t>
   </si>
   <si>
+    <t>eAtex. Centre d'innovation alimentaire par CNTA</t>
+  </si>
+  <si>
+    <t>Pôle d'innovation collaborative pour le transfert et l'implantation de technologies dans l'industrie agroalimentaire</t>
+  </si>
+  <si>
+    <t>AIR4S. Intelligence artificielle et robotique pour les objectifs de développement durable</t>
+  </si>
+  <si>
+    <t>Hub pour promouvoir le développement et la croissance de l'industrie dans la Communauté de Madrid grâce à l'utilisation et à la mise en œuvre de technologies basées sur l'intelligence artificielle et la robotique.</t>
+  </si>
+  <si>
+    <t>Association Cluster Numérique de Catalogne</t>
+  </si>
+  <si>
+    <t>Espace de travail pour les entreprises, entités et groupes de recherche du secteur des technologies de l'information et des communications (TIC)</t>
+  </si>
+  <si>
+    <t>Barrax - Centre d'innovation rurale</t>
+  </si>
+  <si>
+    <t>Hub où sont promus les conférences de recherche, les réunions d'affaires, le réseautage professionnel, la collecte de fonds européens, l'information et l'expérimentation.</t>
+  </si>
+  <si>
+    <t>Centre d'Innovation et de Technologie UPC (CIT UPC)</t>
+  </si>
+  <si>
+    <t>Centre de recherche, de formation et de transfert de connaissances</t>
+  </si>
+  <si>
     <t>iHub La Vega Innova</t>
   </si>
   <si>
     <t>Un écosystème complet pour les startups du secteur AgriFoodTech et une vitrine de technologies qui accélère la transformation numérique du secteur agroalimentaire, de ses PME et des travailleurs indépendants.</t>
   </si>
   <si>
-    <t>eAtex. Centre d'innovation alimentaire par CNTA</t>
-[...26 lines deleted...]
-    <t>Centre de recherche, de formation et de transfert de connaissances</t>
+    <t>Parc scientifique et technologique de Poznan de la Fondation universitaire Adam Mickiewicz</t>
+  </si>
+  <si>
+    <t>Le Parc scientifique et technologique de Poznan (PSTP) est le premier parc technologique de Pologne (1995). Es operado (como el departamento clave) por Adam Mickiewicz University Foundation, una organización sin fines de lucro con la misión de estimular la colaboración entre la ciencia y la industria para activar el desarrollo regional a través de la innovación, la transferencia de tecnología y la coopération internationale.</t>
+  </si>
+  <si>
+    <t>Institut de recherche RISE ICT de Suède TIC</t>
+  </si>
+  <si>
+    <t>Rise Research Institutes of Sweden est l'institut de recherche et partenaire d'innovation de la Suède. Grâce à une collaboration internationale avec l'industrie, le monde universitaire et le secteur public, nous garantissons la compétitivité des entreprises et contribuons à une société durable.</t>
+  </si>
+  <si>
+    <t>SmartAgri</t>
+  </si>
+  <si>
+    <t>Smartagri est un effort conjoint d'Agroväst, des instituts de recherche suédois (Rise) et du Science Park Skövde dans le but d'accélérer la numérisation du secteur agricole dans l'ouest de la Suède.</t>
+  </si>
+  <si>
+    <t>Espace53</t>
+  </si>
+  <si>
+    <t>Space53 rassemble les gouvernements, les institutions du savoir, les travailleurs humanitaires et les entreprises dans un cluster d'innovation en matière de drones et renforce l'écosystème en créant les conditions préalables au développement et à l'application réussis de systèmes sans pilote.</t>
   </si>
   <si>
     <t>Cluster de Construction Durable d'Andalousie</t>
   </si>
   <si>
     <t>Projet à caractère associatif et de reconversion du secteur qui permet d'identifier et de mettre en œuvre en permanence de nouvelles opportunités et d'héberger des entreprises durables.</t>
   </si>
   <si>
-    <t>Parc scientifique et technologique de Poznan de la Fondation universitaire Adam Mickiewicz</t>
-[...20 lines deleted...]
-    <t>Space53 rassemble les gouvernements, les institutions du savoir, les travailleurs humanitaires et les entreprises dans un cluster d'innovation en matière de drones et renforce l'écosystème en créant les conditions préalables au développement et à l'application réussis de systèmes sans pilote.</t>
+    <t>Agroalimentaire Croatie</t>
+  </si>
+  <si>
+    <t>Agrifood Croatia est un pôle d'innovation qui rassemble des acteurs de la recherche, des entreprises et du public en Croatie pour la poursuite commune des transformations numériques dans les secteurs de l'aquaculture, de l'agriculture et de l'alimentation.</t>
+  </si>
+  <si>
+    <t>Vice-président Delta</t>
+  </si>
+  <si>
+    <t>Agrohub.bg est un pôle européen d'innovation numérique pour la région Centre-Sud, approuvé dans le cadre du programme Digital Europe avec le projet Agrodigirise. Le projet a débuté le 1er novembre 2022 et dure trois ans. Il est mis en œuvre par un consortium au profil et à l'expérience diversifiés : organisations sectorielles, unités scientifiques et de recherche, établissements de formation, entreprises technologiques, importateurs de machines agricoles, etc. en partenariat avec la municipalité de Plovdiv.</t>
+  </si>
+  <si>
+    <t>Laboratoires de drones arctiques</t>
+  </si>
+  <si>
+    <t>Arctic Drone Labs est un centre de recherche innovant sur la mobilité aérienne situé en Finlande. Nous sommes à l’avant-garde du rassemblement et de l’exploitation de l’expertise, des outils de pointe et des innovations révolutionnaires pour stimuler la croissance dans le secteur des systèmes aériens sans pilote (UAS). Notre mission consiste à favoriser le développement des entreprises, à faire progresser les initiatives de recherche et à responsabiliser l’éducation dans ce domaine transformateur.</t>
+  </si>
+  <si>
+    <t>ART-ER-DIH</t>
+  </si>
+  <si>
+    <t>Art-Er (anciennement Aster) fonctionne comme un centre d'innovation numérique dans la région Émilie-Romagne, et sa proposition de valeur est la connexion des parties prenantes et l'intégration d'initiatives, de services et d'opportunités pour exploiter les infrastructures, les connaissances, les expériences des entreprises et des fournisseurs. (des installations, des services, de la formation, etc.).</t>
+  </si>
+  <si>
+    <t>HUB d’innovation en cybersécurité</t>
   </si>
   <si>
     <t>ahedd - Plateforme Attica pour l'économie des données et des appareils</t>
   </si>
   <si>
     <t>Le Centre national de recherche scientifique (CNRS) Demokritos est le plus grand centre de recherche multidisciplinaire de Grèce, avec environ 1 000 employés et plus de 50 ans de réalisations scientifiques révolutionnaires et de contributions à l'économie et à la société grecques. Partenaire clé de plusieurs initiatives technologiques nationales, telles que l'acquisition et l'exploitation d'installations de calcul haute performance et la mise en place de réseaux informatiques à haut débit dans le pays, il est actuellement chef de file ou membre de plusieurs projets d'infrastructure nationaux et européens.</t>
   </si>
   <si>
-    <t>HUB d’innovation en cybersécurité</t>
-[...25 lines deleted...]
-  <si>
     <t>Recherche à Wageningen</t>
   </si>
   <si>
     <t>La force de l’Université et de la Recherche de Wageningen réside dans sa capacité à unir les forces des instituts de recherche spécialisés et de l’université. On le retrouve également dans les efforts conjugués des différents domaines des sciences naturelles et sociales.</t>
   </si>
   <si>
+    <t>Centre d'agriculture numérique</t>
+  </si>
+  <si>
+    <t>Centre de services de soutien, qui aide les entreprises agricoles à devenir plus compétitives en améliorant leurs processus commerciaux/de production, ainsi que leurs produits et services grâce à la technologie numérique.</t>
+  </si>
+  <si>
+    <t>Institut technologique danois, technologie robotique</t>
+  </si>
+  <si>
+    <t>L'Institut technologique danois est une entreprise leader en matière de recherche et de technologie. Ils aident leurs clients à transformer les dernières connaissances et technologies en valeur. Nous sommes experts en production, matériaux, technologie environnementale, commerce, énergie, agrotechnologie, recherche sur la viande et plus encore.</t>
+  </si>
+  <si>
+    <t>DIH PANNONIE</t>
+  </si>
+  <si>
+    <t>L'Agence de développement du comté de Vukovar-Srijem prépare le plan de développement du comté de Vukovar-Srijem ainsi que d'autres documents stratégiques et de développement. Fournit une assistance spécialisée dans la préparation et la mise en œuvre de programmes, de projets de développement aux organismes de droit public et aux institutions publiques de la région du comté, qui présentent un intérêt pour le développement du comté, ainsi que des projets communs présentant un intérêt pour le développement de plusieurs comtés. .</t>
+  </si>
+  <si>
     <t>Hub d'impulsion numérique</t>
   </si>
   <si>
     <t>Hub qui fournit du conseil, un écosystème et un réseautage, une formation et un financement</t>
   </si>
   <si>
     <t>Hub d'innovation numérique Andalousie Agrotech</t>
   </si>
   <si>
     <t>Pôle de diffusion de technologies et d'innovations, services de conseil, R&amp;D appliquée, technologique, formation, accélération et entrepreneuriat.</t>
   </si>
   <si>
-    <t>Centre d'agriculture numérique</t>
-[...16 lines deleted...]
-  <si>
     <t>Laboratoire de conception et d'application de systèmes embarqués DIH (ESDALAB DIH)</t>
   </si>
   <si>
     <t>Esdalab DIH coordonne un vaste réseau DIHS couvrant l’Europe du Sud et de l’Est, à travers lequel il offre des opportunités de financement et soutient la coopération multipartite entre des organisations aux expertises complémentaires. Elle propose également des services innovants aux entreprises, notamment aux PME (y compris les startups) et aux entreprises de taille légèrement plus grande, pour accompagner leur transformation numérique.</t>
   </si>
   <si>
     <t>Parlement des agriculteurs Lettonie Hub d'innovation numérique - ZSA DIH</t>
   </si>
   <si>
     <t>Smartagro est un site Web d'innovation et de technologie agricoles. L'idée principale de Smartagro est d'informer et d'encourager les agriculteurs et autres parties prenantes à utiliser de nouvelles technologies, services, produits et systèmes pour un avenir durable dans les zones rurales. En se concentrant sur les clusters régionaux, les pôles d'innovation numérique, les laboratoires vivants et les solutions technologiques dans les projets du programme de recherche et d'innovation Horizon 2020 de l'UE, le site Web fournira des idées et des solutions de pointe pour faciliter l'innovation dans les zones rurales. Smartagro est géré par une organisation non gouvernementale - le Parlement des Paysans (FP).</t>
   </si>
   <si>
     <t>FIWARE Innova iHub</t>
   </si>
   <si>
     <t>Fiware Innova ihub est une association à but non lucratif qui promeut l'innovation technologique en Italie, en attirant la formation, la consulat et tout le reste. La Nostra Associazione a la Sfida di contribue à faciliter l'autonomisation de toutes les technologies d'avant-garde, la stratégie impérative du secteur, les nouveaux modèles d'entreprises et le développement durable de solutions et d'infrastructures dans les zones rurales pour les conformer aux « solutions et infrastructures intelligentes dans les zones et les zones rurales par après s'être conformé aux « solutions et infrastructures intelligentes dans les zones rurales et après s'être conformé aux « solutions et infrastructures intelligentes au Benessere pour une meilleure qualité de vie</t>
   </si>
   <si>
     <t>NOURRITURE DE Flandre, FF</t>
   </si>
   <si>
     <t>La nourriture de la Flandre est Sinds de Oprichting Hét Innovatieplatform Voor de Vlaamse Voedingsindustrie. La gastronomie du Werd flamand en 2005 Opgericht Door Fevia Vlaanderen (Federatie Van de Voedingsindustrie) à Een 20-Tal Stichtende Leden. Le point de sortie ? Porte Samenwerking, rencontré Elkaar chez Onderzoekspartner, Meer Slagkracht Bekomen. Een Visie Waar We Nog Steeds en Geloven. De Klassieke "Waardeketen" Van Boer Tot Klant, Met Een Centrale Rol Voor de Voedingsfabriek, Bleek Meer en Meer Achterhaald. Het Speelveld Wordt immerge Elke Dag Globaler. La compétitivité du système agroalimentaire s'appuie sur des idées nouvelles pour inverser la tendance à l'innovation et aux organisations à but social. Idem sur le secteur Van de Grenzen dans le Heen de Regio. Dit Is De Rol Die Foods Food, Een Ledenorganisatie Op Europees Niveau, Wil Vervullen. Iedereen die Een Meerwaarde Ziet et Een Samenwerking Met Het Ecosysteem Rond de Vlaamse Voedingsindustrie es van Harte Welkom.</t>
   </si>
   <si>
     <t>GreenSupplyChain DIH</t>
@@ -614,92 +614,92 @@
   <si>
     <t>i4CAM HUB (Innovation pour la compétitivité et la fabrication avancée)</t>
   </si>
   <si>
     <t>Hub visant à diffuser des connaissances, des expériences et les dernières technologies de pointe pour tester et expérimenter des innovations numériques pertinentes pour vos produits, processus et modèles commerciaux.</t>
   </si>
   <si>
     <t>iAsturies 4.0</t>
   </si>
   <si>
     <t>Diffusion de connaissances, d'expériences et de dernières technologies de pointe pour tester et expérimenter les innovations numériques pertinentes pour les produits, processus et modèles économiques asturiens.</t>
   </si>
   <si>
     <t>Innovation pour la fabrication dans le Sud (I4MSOUTH)</t>
   </si>
   <si>
     <t>Espace dédié à la promotion, au développement et à la mise en œuvre d'innovations numériques dans les industries manufacturières de la Région de Murcie</t>
   </si>
   <si>
     <t>Centre d'innovation numérique d'Insomnia</t>
   </si>
   <si>
     <t>Hub avec des programmes d'accélération pour startups, projets et PME dont l'objectif est de créer des écosystèmes numériques, spécialisé dans les processus de co-création entre startups, entreprises et PME technologiques avec des programmes en agrotech, fintech, insurtech, industrie 4.0, smartports et e-santé</t>
   </si>
   <si>
+    <t>Hub de données ITI (le hub du cycle de données)</t>
+  </si>
+  <si>
+    <t>Hub qui promeut l'innovation basée sur les données, l'intelligence artificielle et la cybersécurité</t>
+  </si>
+  <si>
+    <t>RIOHUB</t>
+  </si>
+  <si>
+    <t>Hub pour les startups, PME et entreprises émergentes travaillant dans le domaine technologique</t>
+  </si>
+  <si>
+    <t>RoboCité2030</t>
+  </si>
+  <si>
+    <t>Initiative de la Communauté de Madrid qui vise à faire de Madrid une ville leader en robotique et automatisation</t>
+  </si>
+  <si>
+    <t>Hub d'innovation numérique en robotique</t>
+  </si>
+  <si>
+    <t>Pôle d'innovation numérique qui propose des services de conseil, de formation et de financement aux entreprises de robotique</t>
+  </si>
+  <si>
+    <t>Parc Scientifique et Technologique d'Almeria, PITA SA</t>
+  </si>
+  <si>
+    <t>Offre des services d’infrastructure et de support aux entreprises technologiques et innovantes</t>
+  </si>
+  <si>
     <t>Alliance catalane IoT</t>
   </si>
   <si>
     <t>Initiative pour unir nos forces et définir des stratégies pour promouvoir l'Internet des objets en Catalogne</t>
   </si>
   <si>
     <t>DIH IoT</t>
   </si>
   <si>
     <t>Environnement dédié à la diffusion des services, des réussites, des événements qu'ils réalisent et des ressources auxquelles les PME peuvent accéder</t>
   </si>
   <si>
-    <t>Hub de données ITI (le hub du cycle de données)</t>
-[...28 lines deleted...]
-  <si>
     <t>Parc Scientifique DIH de l'Université de Valence</t>
   </si>
   <si>
     <t>Le pôle d'innovation numérique de Valence vise à promouvoir la collaboration entre l'université et les entreprises technologiques pour promouvoir l'innovation et le développement.</t>
   </si>
   <si>
     <t>Centre d'innovation numérique de Catalogne</t>
   </si>
   <si>
     <t>Hub formé par les principaux agents soutenant la numérisation de la Catalogne</t>
   </si>
   <si>
     <t>DIHGIGAL. Centre d'innovation numérique de l'industrie galicienne</t>
   </si>
   <si>
     <t>Hub qui favorise le développement de projets de RDI alignés avec les besoins et les défis posés au tissu industriel</t>
   </si>
   <si>
     <t>4PDIH - Pôle d'innovation numérique du Partenariat public-privé</t>
   </si>
   <si>
     <t>Nous vous offrons la possibilité de participer à des projets européens, où vous pouvez co-créer des politiques de numérisation, découvrir des exemples de bonnes pratiques et participer à des concours et des appels d'offres pour financer divers processus et domaines de numérisation.</t>
   </si>
   <si>
     <t>5G Fieldlab 5Groningue</t>
@@ -782,66 +782,66 @@
   <si>
     <t>Centre d'innovation numérique sur l'eau (Eau numérique)</t>
   </si>
   <si>
     <t>Pôle de diffusion de la technologie et de l'innovation, services de conseil, R&amp;D appliquée, technologique, formation Objectif : Fournir une technologie industrielle à la Catalogne, conseil, formation, développement de produits et services innovants et promotion et diffusion de l'innovation technologique.</t>
   </si>
   <si>
     <t>Centre d'innovation numérique Innoskart</t>
   </si>
   <si>
     <t>Le Groupe a dépassé ses frontières d'origine tant géographiquement qu'en termes de périmètre d'activités. Aujourd'hui, Innoskart est devenu un groupe national de prestataires de services informatiques (matériel et logiciels) ainsi que de membres de l'industrie alimentaire et de la recherche, mais dans de nombreux autres domaines, il a des réalisations remarquables (commerce de véhicules, produits pharmaceutiques, machines et commerce, métallurgie, peinture, conseil). , etc.). Les organisations Innoskart vont des entreprises individuelles aux grandes entreprises dans une large palette. Outre les entreprises, les centres de recherche, les universités et les communes, le cluster compte également des membres.</t>
   </si>
   <si>
     <t>Internet des objets, systèmes intelligents, ingénierie des données et médias DIH [Université technique nationale d'Athènes - Institut de communication et de systèmes informatiques]</t>
   </si>
   <si>
     <t>En Grèce, une stratégie régionale et 13 stratégies nationales de recherche et d’innovation pour une spécialisation intelligente ont été mises en œuvre. La stratégie nationale promeut huit secteurs dans lesquels la recherche et l'innovation pourraient contribuer au développement d'un avantage compétitif important, en tenant compte de la masse critique et de l'excellence du potentiel de recherche respectif. Les activités du Hub s'adressent à six de ces secteurs, à savoir : Agroalimentaire, santé, TIC, énergie, transports, industries créatives.</t>
   </si>
   <si>
     <t>Plateforme régionale Industrie 4.0 de la région Toscane (Plateforme toscane Industrie 4.0)</t>
   </si>
   <si>
     <t>L'outil opérationnel de la Plateforme Régionale Entreprise 4.0 : un point d'accès facile pour les entreprises qui souhaitent innover et rester compétitives sur les marchés. La plateforme est un nouvel écosystème créé pour promouvoir et encourager les processus de numérisation du système commercial et fait partie du réseau de centres d'innovation numérique accrédités par la Commission européenne. Elle a pour mission d'accompagner les entreprises, notamment les PME, dans le processus de digitalisation européenne et d'établir des contacts avec les différents acteurs de l'écosystème de l'innovation numérique présents sur le territoire.</t>
   </si>
   <si>
+    <t>Algarve Smart Destination, pôle d’innovation numérique</t>
+  </si>
+  <si>
+    <t>Digital Innovation Hub (DIH) est comme un réseau informel d'institutions privées et publiques axées sur la numérisation de l'économie du territoire, principalement dans le secteur du tourisme, dirigé par le système de l'Algarve et l'Association de partenariat technologique (Algarve STP), un association à but non lucratif regroupant l'Université de l'Algarve, l'Association nationale des jeunes entrepreneurs (ANJE) et trois municipalités de la région de l'Algarve, à savoir Loulé, Faro, Olhão et une association privée d'entreprises informatiques, Algarve Evolution.</t>
+  </si>
+  <si>
+    <t>CENTRE PIAP</t>
+  </si>
+  <si>
+    <t>Réseau Valor animé par PIAP en coopération stratégique avec l'administration nationale et régionale, les organisations sectorielles et les principaux fournisseurs de technologies dédiés à la mise en œuvre de l'automatisation et de la robotique des processus technologiques de spécialisation intelligente nationale. Facilitateur de l’adoption précoce des avancées technologiques par les industries à forte croissance, notamment la fabrication agile, l’inspection et la maintenance des infrastructures, ainsi que l’agroalimentaire et la santé.</t>
+  </si>
+  <si>
     <t>Hub d'innovation numérique pour le secteur agroalimentaire galicien (partie du Hub de bioéconomie)</t>
   </si>
   <si>
     <t>Hub qui met les dernières technologies numériques et créatives au service des secteurs de l'administration locale, de la formation, de l'internationalisation, du commerce, des services et de l'industrie Objectif :</t>
-  </si>
-[...10 lines deleted...]
-    <t>Réseau Valor animé par PIAP en coopération stratégique avec l'administration nationale et régionale, les organisations sectorielles et les principaux fournisseurs de technologies dédiés à la mise en œuvre de l'automatisation et de la robotique des processus technologiques de spécialisation intelligente nationale. Facilitateur de l’adoption précoce des avancées technologiques par les industries à forte croissance, notamment la fabrication agile, l’inspection et la maintenance des infrastructures, ainsi que l’agroalimentaire et la santé.</t>
   </si>
   <si>
     <t>Science des données et intelligence artificielle (DASAI)</t>
   </si>
   <si>
     <t>Espace dédié à la recherche, à la génération de projets, à la formation, à la diffusion et au transfert de connaissances liées à l'Intelligence Artificielle.</t>
   </si>
   <si>
     <t>Plan4all</t>
   </si>
   <si>
     <t>L'ambition globale est de concevoir, développer et introduire une plateforme qui connecte les gens avec l'information. Tout d'abord, avec l'intégration de principes de réseaux sociaux tels que blog, forum, magasin de science du design qui permettent aux utilisateurs de se connecter avec des développeurs et des chercheurs. Et deuxièmement, en intégrant différents types d'applications de démonstration, où les développeurs et les chercheurs auront la possibilité de coopérer, de tester différentes API pour de nouvelles solutions et également de proposer des expériences communes.</t>
   </si>
   <si>
     <t>Quartier numérique de la Communauté valencienne</t>
   </si>
   <si>
     <t>Environnement pour accueillir des entreprises technologiques et des talents pour la transformation technologique et l'économie numérique en Méditerranée, mettant en avant trois secteurs verticaux : le changement climatique, la santé et le tourisme.</t>
   </si>
   <si>
     <t>BEIA DIH</t>
   </si>
   <si>
     <t>Beia Grid Institut est une ONG innovante qui participe activement à des projets de recherche multidisciplinaires au niveau national et international.</t>
   </si>
@@ -1822,84 +1822,84 @@
         <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>91</v>
+        <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>118</v>
+        <v>89</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="62" spans="1:3">