--- v3 (2026-05-04)
+++ v4 (2026-06-20)
@@ -314,161 +314,161 @@
   <si>
     <t>Association Cluster Numérique de Catalogne</t>
   </si>
   <si>
     <t>Espace de travail pour les entreprises, entités et groupes de recherche du secteur des technologies de l'information et des communications (TIC)</t>
   </si>
   <si>
     <t>Barrax - Centre d'innovation rurale</t>
   </si>
   <si>
     <t>Hub où sont promus les conférences de recherche, les réunions d'affaires, le réseautage professionnel, la collecte de fonds européens, l'information et l'expérimentation.</t>
   </si>
   <si>
     <t>Centre d'Innovation et de Technologie UPC (CIT UPC)</t>
   </si>
   <si>
     <t>Centre de recherche, de formation et de transfert de connaissances</t>
   </si>
   <si>
     <t>iHub La Vega Innova</t>
   </si>
   <si>
     <t>Un écosystème complet pour les startups du secteur AgriFoodTech et une vitrine de technologies qui accélère la transformation numérique du secteur agroalimentaire, de ses PME et des travailleurs indépendants.</t>
   </si>
   <si>
+    <t>Cluster de Construction Durable d'Andalousie</t>
+  </si>
+  <si>
+    <t>Projet à caractère associatif et de reconversion du secteur qui permet d'identifier et de mettre en œuvre en permanence de nouvelles opportunités et d'héberger des entreprises durables.</t>
+  </si>
+  <si>
     <t>Parc scientifique et technologique de Poznan de la Fondation universitaire Adam Mickiewicz</t>
   </si>
   <si>
     <t>Le Parc scientifique et technologique de Poznan (PSTP) est le premier parc technologique de Pologne (1995). Es operado (como el departamento clave) por Adam Mickiewicz University Foundation, una organización sin fines de lucro con la misión de estimular la colaboración entre la ciencia y la industria para activar el desarrollo regional a través de la innovación, la transferencia de tecnología y la coopération internationale.</t>
   </si>
   <si>
     <t>Institut de recherche RISE ICT de Suède TIC</t>
   </si>
   <si>
     <t>Rise Research Institutes of Sweden est l'institut de recherche et partenaire d'innovation de la Suède. Grâce à une collaboration internationale avec l'industrie, le monde universitaire et le secteur public, nous garantissons la compétitivité des entreprises et contribuons à une société durable.</t>
   </si>
   <si>
     <t>SmartAgri</t>
   </si>
   <si>
     <t>Smartagri est un effort conjoint d'Agroväst, des instituts de recherche suédois (Rise) et du Science Park Skövde dans le but d'accélérer la numérisation du secteur agricole dans l'ouest de la Suède.</t>
   </si>
   <si>
     <t>Espace53</t>
   </si>
   <si>
     <t>Space53 rassemble les gouvernements, les institutions du savoir, les travailleurs humanitaires et les entreprises dans un cluster d'innovation en matière de drones et renforce l'écosystème en créant les conditions préalables au développement et à l'application réussis de systèmes sans pilote.</t>
   </si>
   <si>
-    <t>Cluster de Construction Durable d'Andalousie</t>
-[...2 lines deleted...]
-    <t>Projet à caractère associatif et de reconversion du secteur qui permet d'identifier et de mettre en œuvre en permanence de nouvelles opportunités et d'héberger des entreprises durables.</t>
+    <t>HUB d’innovation en cybersécurité</t>
+  </si>
+  <si>
+    <t>Recherche à Wageningen</t>
+  </si>
+  <si>
+    <t>La force de l’Université et de la Recherche de Wageningen réside dans sa capacité à unir les forces des instituts de recherche spécialisés et de l’université. On le retrouve également dans les efforts conjugués des différents domaines des sciences naturelles et sociales.</t>
+  </si>
+  <si>
+    <t>ahedd - Plateforme Attica pour l'économie des données et des appareils</t>
+  </si>
+  <si>
+    <t>Le Centre national de recherche scientifique (CNRS) Demokritos est le plus grand centre de recherche multidisciplinaire de Grèce, avec environ 1 000 employés et plus de 50 ans de réalisations scientifiques révolutionnaires et de contributions à l'économie et à la société grecques. Partenaire clé de plusieurs initiatives technologiques nationales, telles que l'acquisition et l'exploitation d'installations de calcul haute performance et la mise en place de réseaux informatiques à haut débit dans le pays, il est actuellement chef de file ou membre de plusieurs projets d'infrastructure nationaux et européens.</t>
   </si>
   <si>
     <t>Agroalimentaire Croatie</t>
   </si>
   <si>
     <t>Agrifood Croatia est un pôle d'innovation qui rassemble des acteurs de la recherche, des entreprises et du public en Croatie pour la poursuite commune des transformations numériques dans les secteurs de l'aquaculture, de l'agriculture et de l'alimentation.</t>
   </si>
   <si>
     <t>Vice-président Delta</t>
   </si>
   <si>
     <t>Agrohub.bg est un pôle européen d'innovation numérique pour la région Centre-Sud, approuvé dans le cadre du programme Digital Europe avec le projet Agrodigirise. Le projet a débuté le 1er novembre 2022 et dure trois ans. Il est mis en œuvre par un consortium au profil et à l'expérience diversifiés : organisations sectorielles, unités scientifiques et de recherche, établissements de formation, entreprises technologiques, importateurs de machines agricoles, etc. en partenariat avec la municipalité de Plovdiv.</t>
   </si>
   <si>
     <t>Laboratoires de drones arctiques</t>
   </si>
   <si>
     <t>Arctic Drone Labs est un centre de recherche innovant sur la mobilité aérienne situé en Finlande. Nous sommes à l’avant-garde du rassemblement et de l’exploitation de l’expertise, des outils de pointe et des innovations révolutionnaires pour stimuler la croissance dans le secteur des systèmes aériens sans pilote (UAS). Notre mission consiste à favoriser le développement des entreprises, à faire progresser les initiatives de recherche et à responsabiliser l’éducation dans ce domaine transformateur.</t>
   </si>
   <si>
     <t>ART-ER-DIH</t>
   </si>
   <si>
     <t>Art-Er (anciennement Aster) fonctionne comme un centre d'innovation numérique dans la région Émilie-Romagne, et sa proposition de valeur est la connexion des parties prenantes et l'intégration d'initiatives, de services et d'opportunités pour exploiter les infrastructures, les connaissances, les expériences des entreprises et des fournisseurs. (des installations, des services, de la formation, etc.).</t>
   </si>
   <si>
-    <t>HUB d’innovation en cybersécurité</t>
-[...11 lines deleted...]
-    <t>La force de l’Université et de la Recherche de Wageningen réside dans sa capacité à unir les forces des instituts de recherche spécialisés et de l’université. On le retrouve également dans les efforts conjugués des différents domaines des sciences naturelles et sociales.</t>
+    <t>Hub d'impulsion numérique</t>
+  </si>
+  <si>
+    <t>Hub qui fournit du conseil, un écosystème et un réseautage, une formation et un financement</t>
+  </si>
+  <si>
+    <t>Hub d'innovation numérique Andalousie Agrotech</t>
+  </si>
+  <si>
+    <t>Pôle de diffusion de technologies et d'innovations, services de conseil, R&amp;D appliquée, technologique, formation, accélération et entrepreneuriat.</t>
+  </si>
+  <si>
+    <t>Laboratoire de conception et d'application de systèmes embarqués DIH (ESDALAB DIH)</t>
+  </si>
+  <si>
+    <t>Esdalab DIH coordonne un vaste réseau DIHS couvrant l’Europe du Sud et de l’Est, à travers lequel il offre des opportunités de financement et soutient la coopération multipartite entre des organisations aux expertises complémentaires. Elle propose également des services innovants aux entreprises, notamment aux PME (y compris les startups) et aux entreprises de taille légèrement plus grande, pour accompagner leur transformation numérique.</t>
+  </si>
+  <si>
+    <t>Parlement des agriculteurs Lettonie Hub d'innovation numérique - ZSA DIH</t>
+  </si>
+  <si>
+    <t>Smartagro est un site Web d'innovation et de technologie agricoles. L'idée principale de Smartagro est d'informer et d'encourager les agriculteurs et autres parties prenantes à utiliser de nouvelles technologies, services, produits et systèmes pour un avenir durable dans les zones rurales. En se concentrant sur les clusters régionaux, les pôles d'innovation numérique, les laboratoires vivants et les solutions technologiques dans les projets du programme de recherche et d'innovation Horizon 2020 de l'UE, le site Web fournira des idées et des solutions de pointe pour faciliter l'innovation dans les zones rurales. Smartagro est géré par une organisation non gouvernementale - le Parlement des Paysans (FP).</t>
   </si>
   <si>
     <t>Centre d'agriculture numérique</t>
   </si>
   <si>
     <t>Centre de services de soutien, qui aide les entreprises agricoles à devenir plus compétitives en améliorant leurs processus commerciaux/de production, ainsi que leurs produits et services grâce à la technologie numérique.</t>
   </si>
   <si>
     <t>Institut technologique danois, technologie robotique</t>
   </si>
   <si>
     <t>L'Institut technologique danois est une entreprise leader en matière de recherche et de technologie. Ils aident leurs clients à transformer les dernières connaissances et technologies en valeur. Nous sommes experts en production, matériaux, technologie environnementale, commerce, énergie, agrotechnologie, recherche sur la viande et plus encore.</t>
   </si>
   <si>
     <t>DIH PANNONIE</t>
   </si>
   <si>
     <t>L'Agence de développement du comté de Vukovar-Srijem prépare le plan de développement du comté de Vukovar-Srijem ainsi que d'autres documents stratégiques et de développement. Fournit une assistance spécialisée dans la préparation et la mise en œuvre de programmes, de projets de développement aux organismes de droit public et aux institutions publiques de la région du comté, qui présentent un intérêt pour le développement du comté, ainsi que des projets communs présentant un intérêt pour le développement de plusieurs comtés. .</t>
   </si>
   <si>
-    <t>Hub d'impulsion numérique</t>
-[...22 lines deleted...]
-  <si>
     <t>FIWARE Innova iHub</t>
   </si>
   <si>
     <t>Fiware Innova ihub est une association à but non lucratif qui promeut l'innovation technologique en Italie, en attirant la formation, la consulat et tout le reste. La Nostra Associazione a la Sfida di contribue à faciliter l'autonomisation de toutes les technologies d'avant-garde, la stratégie impérative du secteur, les nouveaux modèles d'entreprises et le développement durable de solutions et d'infrastructures dans les zones rurales pour les conformer aux « solutions et infrastructures intelligentes dans les zones et les zones rurales par après s'être conformé aux « solutions et infrastructures intelligentes dans les zones rurales et après s'être conformé aux « solutions et infrastructures intelligentes au Benessere pour une meilleure qualité de vie</t>
   </si>
   <si>
     <t>NOURRITURE DE Flandre, FF</t>
   </si>
   <si>
     <t>La nourriture de la Flandre est Sinds de Oprichting Hét Innovatieplatform Voor de Vlaamse Voedingsindustrie. La gastronomie du Werd flamand en 2005 Opgericht Door Fevia Vlaanderen (Federatie Van de Voedingsindustrie) à Een 20-Tal Stichtende Leden. Le point de sortie ? Porte Samenwerking, rencontré Elkaar chez Onderzoekspartner, Meer Slagkracht Bekomen. Een Visie Waar We Nog Steeds en Geloven. De Klassieke "Waardeketen" Van Boer Tot Klant, Met Een Centrale Rol Voor de Voedingsfabriek, Bleek Meer en Meer Achterhaald. Het Speelveld Wordt immerge Elke Dag Globaler. La compétitivité du système agroalimentaire s'appuie sur des idées nouvelles pour inverser la tendance à l'innovation et aux organisations à but social. Idem sur le secteur Van de Grenzen dans le Heen de Regio. Dit Is De Rol Die Foods Food, Een Ledenorganisatie Op Europees Niveau, Wil Vervullen. Iedereen die Een Meerwaarde Ziet et Een Samenwerking Met Het Ecosysteem Rond de Vlaamse Voedingsindustrie es van Harte Welkom.</t>
   </si>
   <si>
     <t>GreenSupplyChain DIH</t>
   </si>
   <si>
     <t>La stratégie Farm to Fork est au cœur du pacte vert européen dans le but de rendre les systèmes alimentaires équitables, sains et respectueux de l’environnement. Nous devons repenser nos systèmes alimentaires pour les rendre plus durables et accroître leur résilience. Les nouvelles technologies et les découvertes scientifiques, combinées à une sensibilisation accrue du public et à une demande accrue d’aliments durables, bénéficieront à toutes les parties prenantes. La révolution numérique offre des opportunités, mais de nombreuses entreprises ont encore du mal à savoir dans quelles technologies investir et comment obtenir un financement. Plus de 90 % des PME sont laissées pour compte en matière d’innovation numérique et ont besoin d’être accompagnées pour leur transformation numérique.</t>
   </si>
   <si>
     <t>HUB d’expériences d’innovation (InnexHUB)</t>
   </si>
   <si>
     <t>Indexhub est une association à but non lucratif dont l'objectif est de : a. Renforcer le niveau de connaissance et de sensibilisation des entreprises concernant les opportunités offertes par la transformation numérique, également dans le contexte du Plan National d'Entreprise 4.0, de la stratégie européenne pour la numérisation de l'industrie (« Digitalisation de l'industrie européenne - DEI ») et du TICHE Innovation programme destiné aux petites et moyennes entreprises manufacturières (programme « ICT Innovation for Manufacturing PME-I4MS ») ; b. être la porte d’entrée vers l’écosystème d’innovation pour accompagner la transformation numérique du système de production ; C. stimuler la demande d'innovation des entreprises ; d. Créer un pont entre l'entreprise et le monde de la recherche.</t>
   </si>
   <si>
     <t>Institut de l'Elevage - Idèle</t>
@@ -491,83 +491,83 @@
   <si>
     <t>Laboratoire de Nanotechnologies LTFN (Laboratoire Couches Minces - Nanobiomatériaux - Nanosystèmes - Nanométrologie)</t>
   </si>
   <si>
     <t>Le laboratoire de nanotechnologie Ltfn, créé en 1991, est situé au département de physique de l'université Aristote de Thessalonique (Auth) et dans les installations Cope-H près de Thermi et de l'aéroport de Thessalonique. Il possède plus de 25 ans d'expérience dans la technologie des couches minces, la fabrication de nanomatériaux et de nanoparticules avancés, le développement/mise en œuvre de techniques de métrologie optique in situ et en temps réel, la modélisation informatique et les outils de nanométrologie. La mission du LTFN est de faire progresser la recherche de classe mondiale et les meilleures pratiques en nanotechnologie, électronique organique, nanomédecine et nanométrologie pour relever les défis mondiaux en matière de fabrication, d'énergie, d'éclairage, d'électronique, de photonique, d'IoT, de transport, de santé et de qualité de vie. , Agriculture, etc.</t>
   </si>
   <si>
     <t>Photonique Bretagne</t>
   </si>
   <si>
     <t>La plateforme technologique Photonics Bretagne possède une large expérience en biophotonique.</t>
   </si>
   <si>
     <t>ROBOCÔTE</t>
   </si>
   <si>
     <t>La mission de Robocoast est de soutenir la transformation numérique avec des compétences clés en cybersécurité, robotique, technologies énergétiques, intelligence artificielle, analyse de données, 5G et Internet des objets. Nous fournissons des services à l’industrie exportatrice et à d’autres industries, ainsi qu’aux startups et aux entreprises de haute technologie. Les produits et services développés par les membres se concentrent sur l'industrie d'exportation et ses chaînes de sous-traitance, la fabrication de pointe, les technologies de l'information et de la communication et le secteur de l'énergie. Nous proposons également une coopération multidisciplinaire dans des domaines tels que l'agriculture et les technologies de la santé.</t>
   </si>
   <si>
     <t>Industrie rurale DIH</t>
   </si>
   <si>
     <t>Digital Innovation Hub est officiellement traduit en finnois par Digital Innovation Hub. Il s'agit d'un outil développé et coordonné par la Commission européenne pour accélérer les solutions numériques pour les entreprises européennes. Le DIH est fondamentalement orienté vers la région et se concentre principalement sur les PME.</t>
   </si>
   <si>
+    <t>SMILE-DIH (Centre d'innovation Smart Manufacturing pour le Lean Excellence - Digital Innovation Hub)</t>
+  </si>
+  <si>
+    <t>Smile-DIH (Smart Manufacturing Innovation for Lean Excellence Center) est un centre d'innovation numérique (DIH), accrédité et opérationnel au niveau européen, fondé à Parme en 2018, sous la forme d'une association à but non lucratif (légalement reconnue), par l'Unione Parmense Degli Industriali et Université de Parme. Smile-DIH fait partie d'I4MS (European DiH Network) et du réseau italien DIH confindustria et est capable de soutenir le transfert de technologie entre les centres de recherche (universités, centres de compétences, instituts et organismes privés) et les industries manufacturières. (notamment les PME et ETI), ainsi que les administrations publiques, à faire évoluer leurs modèles économiques à travers : la digitalisation des processus opérationnels pour les rendre plus efficaces et fonctionnels ; La mise en œuvre de méthodologies innovantes et Lean, appuyées par des technologies intelligentes, telles que les systèmes cyber-physiques (CPS), l'Internet des objets (IoT et IIoT), l'intelligence artificielle (IA), la robotique (autonome et collaborative), la cybersécurité, le calcul haute performance (HPC).</t>
+  </si>
+  <si>
+    <t>SynHERA</t>
+  </si>
+  <si>
+    <t>Institut national Tyndall, Tyndall</t>
+  </si>
+  <si>
+    <t>Le Tyndall National Institute est l'un des principaux centres européens de recherche en technologie approfondie pour le matériel et les systèmes intégrés de TIC (technologies de l'information et des communications). Spécialisés à la fois dans l'électronique et la photonique (matériaux, dispositifs, circuits et systèmes), nous sommes leader mondial dans nos domaines de recherche fondamentale suivants : Fabrication de plaquettes semi-conductrices Matériaux, dispositifs et plates-formes d'ingénierie quantiques Intégration et conditionnement microélectronique et photonique Systèmes intégrés d'énergie et d'atténuation du climat Biophotonique, bioélectronique, dispositifs et systèmes biomédicaux Capteurs et systèmes intelligents Systèmes centrés sur l'humain pour le travail et la vie Systèmes de communication optique Systèmes de communication sans fil Conception de signaux mixtes et de circuits analogiques</t>
+  </si>
+  <si>
+    <t>VITAGORA</t>
+  </si>
+  <si>
+    <t>Les pôles d'innovation numérique (DIHS) sont des « guichets uniques » testés par la Commission européenne qui aident les entreprises à devenir plus compétitives en ce qui concerne leurs processus commerciaux/de production, leurs produits ou leurs services utilisant les technologies numériques. En tant que premier point de contact régional et passerelle dans un écosystème d'innovation multipartite, ils offrent aux PME et autres entreprises : Un accès aux dernières connaissances, expériences et technologies pour accompagner leurs clients avec des pilotes, des tests et des expérimentations d'innovations numériques. Un soutien commercial et financier pour mettre en œuvre ces innovations.</t>
+  </si>
+  <si>
+    <t>CP Lab Newcastle</t>
+  </si>
+  <si>
+    <t>La qualité de la vie urbaine de demain dépendra de plus en plus de la relation complexe entre les systèmes informatiques, l’ingénierie, la physique et le comportement humain. Cette relation entre les personnes et la technologie que nous utilisons affectera de plus en plus tous les aspects de notre vie quotidienne, depuis la manière dont nous alimentons nos maisons et nos entreprises jusqu'à la manière dont nous produisons nos aliments. Les entreprises, les gouvernements et l’industrie dépendront d’une technologie intégrée qui pourrait apporter de grandes améliorations à nos vies, mais qui est également vulnérable aux cyberattaques et aux pannes logicielles. La nécessité de comprendre et de rassembler ces différents éléments pour fonctionner efficacement sera d’une importance cruciale pour le développement de la société. Le Cyber Physical Lab de l'Université de Newcastle fait partie du Digital Innovation Hub (DIH) sur le site ultramoderne de Newcastle Helix, mettant en œuvre la vision régionale qui développe l'économie numérique florissante dans le nord-est de l'Angleterre. En plus de l'Université de Newcastle, DIH propose des services par l'intermédiaire du National Innovation Centre for Data (NICD), fournissant aux organisations des compétences en matière de données exploitables ; Le Coding Institute, Bridging the Digital Skills Gap et le programme Arrow, alignant les besoins des PME régionales sur ceux de l'Université de Newcastle.</t>
+  </si>
+  <si>
     <t>Institut BioSense - Institut de recherche et de développement des technologies de l'information dans les biosystèmes</t>
   </si>
   <si>
     <t>Antares s'efforce de favoriser l'excellence de la recherche à l'Institut Biosense, de fournir des solutions numériques disruptives au secteur agricole européen, de stimuler l'entrepreneuriat et l'emploi régionaux et de garantir une alimentation suffisante et sûre à la population mondiale croissante.</t>
   </si>
   <si>
-    <t>SMILE-DIH (Centre d'innovation Smart Manufacturing pour le Lean Excellence - Digital Innovation Hub)</t>
-[...25 lines deleted...]
-  <si>
     <t>Espace FIWARE</t>
   </si>
   <si>
     <t>Elle concentre son activité sur la formation, la mise en réseau, la diffusion d'événements, d'avancées et de projets réalisés pour le développement technologique de Badajoz.</t>
   </si>
   <si>
     <t>Cluster Alimentation +i</t>
   </si>
   <si>
     <t>Projet de diffusion des activités, projets, réseaux, proposition de valeur et innovation réalisé par le cluster food+i.</t>
   </si>
   <si>
     <t>Usine galicienne du futur HUB</t>
   </si>
   <si>
     <t>Environnement pour la promotion de projets coopératifs à fort impact pour améliorer la compétitivité des entreprises du secteur automobile et de la mobilité de Galice</t>
   </si>
   <si>
     <t>IPC</t>
   </si>
   <si>
     <t>L'IPC agit comme un catalyseur qui rassemble le monde universitaire, les entreprises, le gouvernement et les investisseurs pour traduire des idées et des recherches brillantes sur le marché. Nous y parvenons en fournissant à nos clients un accès aux bons experts, équipes, réseaux, financements et bien plus encore, en reliant les points pour une innovation efficace. Nous sommes un centre d'innovation technologique indépendant de premier plan et un membre fondateur de la High Value Manufacturing Catapult du gouvernement britannique. Créées en 2004, nos équipes mettent sans relâche leurs nombreuses années d'expérience à profit pour garantir que chaque grande invention ait les meilleures chances de devenir un produit ou un procédé commercialisé avec succès. Nous travaillons avec nos partenaires sur divers marchés au Royaume-Uni et dans le monde, pour faire progresser leurs innovations et les aider à réduire les risques et les coûts associés au développement de produits.</t>
   </si>
   <si>
     <t>MicroHub.Swiss - Le DIH suisse de microtechnique et de microfabrication</t>
@@ -614,92 +614,92 @@
   <si>
     <t>i4CAM HUB (Innovation pour la compétitivité et la fabrication avancée)</t>
   </si>
   <si>
     <t>Hub visant à diffuser des connaissances, des expériences et les dernières technologies de pointe pour tester et expérimenter des innovations numériques pertinentes pour vos produits, processus et modèles commerciaux.</t>
   </si>
   <si>
     <t>iAsturies 4.0</t>
   </si>
   <si>
     <t>Diffusion de connaissances, d'expériences et de dernières technologies de pointe pour tester et expérimenter les innovations numériques pertinentes pour les produits, processus et modèles économiques asturiens.</t>
   </si>
   <si>
     <t>Innovation pour la fabrication dans le Sud (I4MSOUTH)</t>
   </si>
   <si>
     <t>Espace dédié à la promotion, au développement et à la mise en œuvre d'innovations numériques dans les industries manufacturières de la Région de Murcie</t>
   </si>
   <si>
     <t>Centre d'innovation numérique d'Insomnia</t>
   </si>
   <si>
     <t>Hub avec des programmes d'accélération pour startups, projets et PME dont l'objectif est de créer des écosystèmes numériques, spécialisé dans les processus de co-création entre startups, entreprises et PME technologiques avec des programmes en agrotech, fintech, insurtech, industrie 4.0, smartports et e-santé</t>
   </si>
   <si>
+    <t>Alliance catalane IoT</t>
+  </si>
+  <si>
+    <t>Initiative pour unir nos forces et définir des stratégies pour promouvoir l'Internet des objets en Catalogne</t>
+  </si>
+  <si>
+    <t>DIH IoT</t>
+  </si>
+  <si>
+    <t>Environnement dédié à la diffusion des services, des réussites, des événements qu'ils réalisent et des ressources auxquelles les PME peuvent accéder</t>
+  </si>
+  <si>
     <t>Hub de données ITI (le hub du cycle de données)</t>
   </si>
   <si>
     <t>Hub qui promeut l'innovation basée sur les données, l'intelligence artificielle et la cybersécurité</t>
   </si>
   <si>
     <t>RIOHUB</t>
   </si>
   <si>
     <t>Hub pour les startups, PME et entreprises émergentes travaillant dans le domaine technologique</t>
   </si>
   <si>
     <t>RoboCité2030</t>
   </si>
   <si>
     <t>Initiative de la Communauté de Madrid qui vise à faire de Madrid une ville leader en robotique et automatisation</t>
   </si>
   <si>
     <t>Hub d'innovation numérique en robotique</t>
   </si>
   <si>
     <t>Pôle d'innovation numérique qui propose des services de conseil, de formation et de financement aux entreprises de robotique</t>
   </si>
   <si>
     <t>Parc Scientifique et Technologique d'Almeria, PITA SA</t>
   </si>
   <si>
     <t>Offre des services d’infrastructure et de support aux entreprises technologiques et innovantes</t>
   </si>
   <si>
-    <t>Alliance catalane IoT</t>
-[...10 lines deleted...]
-  <si>
     <t>Parc Scientifique DIH de l'Université de Valence</t>
   </si>
   <si>
     <t>Le pôle d'innovation numérique de Valence vise à promouvoir la collaboration entre l'université et les entreprises technologiques pour promouvoir l'innovation et le développement.</t>
   </si>
   <si>
     <t>Centre d'innovation numérique de Catalogne</t>
   </si>
   <si>
     <t>Hub formé par les principaux agents soutenant la numérisation de la Catalogne</t>
   </si>
   <si>
     <t>DIHGIGAL. Centre d'innovation numérique de l'industrie galicienne</t>
   </si>
   <si>
     <t>Hub qui favorise le développement de projets de RDI alignés avec les besoins et les défis posés au tissu industriel</t>
   </si>
   <si>
     <t>4PDIH - Pôle d'innovation numérique du Partenariat public-privé</t>
   </si>
   <si>
     <t>Nous vous offrons la possibilité de participer à des projets européens, où vous pouvez co-créer des politiques de numérisation, découvrir des exemples de bonnes pratiques et participer à des concours et des appels d'offres pour financer divers processus et domaines de numérisation.</t>
   </si>
   <si>
     <t>5G Fieldlab 5Groningue</t>
@@ -782,66 +782,66 @@
   <si>
     <t>Centre d'innovation numérique sur l'eau (Eau numérique)</t>
   </si>
   <si>
     <t>Pôle de diffusion de la technologie et de l'innovation, services de conseil, R&amp;D appliquée, technologique, formation Objectif : Fournir une technologie industrielle à la Catalogne, conseil, formation, développement de produits et services innovants et promotion et diffusion de l'innovation technologique.</t>
   </si>
   <si>
     <t>Centre d'innovation numérique Innoskart</t>
   </si>
   <si>
     <t>Le Groupe a dépassé ses frontières d'origine tant géographiquement qu'en termes de périmètre d'activités. Aujourd'hui, Innoskart est devenu un groupe national de prestataires de services informatiques (matériel et logiciels) ainsi que de membres de l'industrie alimentaire et de la recherche, mais dans de nombreux autres domaines, il a des réalisations remarquables (commerce de véhicules, produits pharmaceutiques, machines et commerce, métallurgie, peinture, conseil). , etc.). Les organisations Innoskart vont des entreprises individuelles aux grandes entreprises dans une large palette. Outre les entreprises, les centres de recherche, les universités et les communes, le cluster compte également des membres.</t>
   </si>
   <si>
     <t>Internet des objets, systèmes intelligents, ingénierie des données et médias DIH [Université technique nationale d'Athènes - Institut de communication et de systèmes informatiques]</t>
   </si>
   <si>
     <t>En Grèce, une stratégie régionale et 13 stratégies nationales de recherche et d’innovation pour une spécialisation intelligente ont été mises en œuvre. La stratégie nationale promeut huit secteurs dans lesquels la recherche et l'innovation pourraient contribuer au développement d'un avantage compétitif important, en tenant compte de la masse critique et de l'excellence du potentiel de recherche respectif. Les activités du Hub s'adressent à six de ces secteurs, à savoir : Agroalimentaire, santé, TIC, énergie, transports, industries créatives.</t>
   </si>
   <si>
     <t>Plateforme régionale Industrie 4.0 de la région Toscane (Plateforme toscane Industrie 4.0)</t>
   </si>
   <si>
     <t>L'outil opérationnel de la Plateforme Régionale Entreprise 4.0 : un point d'accès facile pour les entreprises qui souhaitent innover et rester compétitives sur les marchés. La plateforme est un nouvel écosystème créé pour promouvoir et encourager les processus de numérisation du système commercial et fait partie du réseau de centres d'innovation numérique accrédités par la Commission européenne. Elle a pour mission d'accompagner les entreprises, notamment les PME, dans le processus de digitalisation européenne et d'établir des contacts avec les différents acteurs de l'écosystème de l'innovation numérique présents sur le territoire.</t>
   </si>
   <si>
+    <t>Hub d'innovation numérique pour le secteur agroalimentaire galicien (partie du Hub de bioéconomie)</t>
+  </si>
+  <si>
+    <t>Hub qui met les dernières technologies numériques et créatives au service des secteurs de l'administration locale, de la formation, de l'internationalisation, du commerce, des services et de l'industrie Objectif :</t>
+  </si>
+  <si>
     <t>Algarve Smart Destination, pôle d’innovation numérique</t>
   </si>
   <si>
     <t>Digital Innovation Hub (DIH) est comme un réseau informel d'institutions privées et publiques axées sur la numérisation de l'économie du territoire, principalement dans le secteur du tourisme, dirigé par le système de l'Algarve et l'Association de partenariat technologique (Algarve STP), un association à but non lucratif regroupant l'Université de l'Algarve, l'Association nationale des jeunes entrepreneurs (ANJE) et trois municipalités de la région de l'Algarve, à savoir Loulé, Faro, Olhão et une association privée d'entreprises informatiques, Algarve Evolution.</t>
   </si>
   <si>
     <t>CENTRE PIAP</t>
   </si>
   <si>
     <t>Réseau Valor animé par PIAP en coopération stratégique avec l'administration nationale et régionale, les organisations sectorielles et les principaux fournisseurs de technologies dédiés à la mise en œuvre de l'automatisation et de la robotique des processus technologiques de spécialisation intelligente nationale. Facilitateur de l’adoption précoce des avancées technologiques par les industries à forte croissance, notamment la fabrication agile, l’inspection et la maintenance des infrastructures, ainsi que l’agroalimentaire et la santé.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Hub qui met les dernières technologies numériques et créatives au service des secteurs de l'administration locale, de la formation, de l'internationalisation, du commerce, des services et de l'industrie Objectif :</t>
   </si>
   <si>
     <t>Science des données et intelligence artificielle (DASAI)</t>
   </si>
   <si>
     <t>Espace dédié à la recherche, à la génération de projets, à la formation, à la diffusion et au transfert de connaissances liées à l'Intelligence Artificielle.</t>
   </si>
   <si>
     <t>Plan4all</t>
   </si>
   <si>
     <t>L'ambition globale est de concevoir, développer et introduire une plateforme qui connecte les gens avec l'information. Tout d'abord, avec l'intégration de principes de réseaux sociaux tels que blog, forum, magasin de science du design qui permettent aux utilisateurs de se connecter avec des développeurs et des chercheurs. Et deuxièmement, en intégrant différents types d'applications de démonstration, où les développeurs et les chercheurs auront la possibilité de coopérer, de tester différentes API pour de nouvelles solutions et également de proposer des expériences communes.</t>
   </si>
   <si>
     <t>Quartier numérique de la Communauté valencienne</t>
   </si>
   <si>
     <t>Environnement pour accueillir des entreprises technologiques et des talents pour la transformation technologique et l'économie numérique en Méditerranée, mettant en avant trois secteurs verticaux : le changement climatique, la santé et le tourisme.</t>
   </si>
   <si>
     <t>BEIA DIH</t>
   </si>
   <si>
     <t>Beia Grid Institut est une ONG innovante qui participe activement à des projets de recherche multidisciplinaires au niveau national et international.</t>
   </si>
@@ -1811,95 +1811,95 @@
         <v>4</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>111</v>
+        <v>89</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C57" s="1" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" s="1" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" s="1" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="62" spans="1:3">
@@ -2096,62 +2096,62 @@
       <c r="B79" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="s">
         <v>161</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="C81" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C81" s="1"/>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C82" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="B82" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C82" s="1"/>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">