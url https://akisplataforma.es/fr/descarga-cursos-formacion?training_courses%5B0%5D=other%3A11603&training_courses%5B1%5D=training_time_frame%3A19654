--- v0 (2026-07-31)
+++ v1 (2026-11-01)
@@ -47,600 +47,600 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Impôt sur le revenu des personnes physiques (IRPF) pour le secteur agricole</t>
   </si>
   <si>
-    <t>jeu 21/05/2026 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 21/05/2026 - 13:30</t>
+    <t>jeu, 21/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 21/05/2026 - 13:30</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Cuenca</t>
   </si>
   <si>
     <t>Sede de ALCAMANCHA S.C, Avda. José Antonio, 17 – Carrascosa del Campo (Cuenca)</t>
   </si>
   <si>
     <t>En personne</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Activité de formation visant à apprendre et à appliquer concrètement les différentes taxes directes ou indirectes qui affectent le secteur agricole.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/impot-sur-le-revenu-des-personnes-physiques-irpf-pour-le-secteur-agricole</t>
   </si>
   <si>
     <t>Solutions pour éviter l'abandon des terres</t>
   </si>
   <si>
-    <t>mar 28/04/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 28/04/2026 - 19:00</t>
+    <t>mar, 28/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 28/04/2026 - 19:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Castellón/Castelló</t>
   </si>
   <si>
     <t>Centre Cultural Pere Labèrnia C/ Mossén Daniel Llatje i Baset, s/n 12330 – Traiguera</t>
   </si>
   <si>
     <t>Signe  Programme</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/solutions-pour-eviter-labandon-des-terres</t>
   </si>
   <si>
     <t>Les inscriptions sont désormais ouvertes pour le cours en ligne gratuit « Numérisation des données météorologiques et détection des nuisibles ».</t>
   </si>
   <si>
-    <t>lun 06/04/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>mer 08/04/2026 - 22:22</t>
+    <t>lun, 06/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>mer, 08/04/2026 - 22:22</t>
   </si>
   <si>
     <t>En ligne</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>iRiego a ouvert les inscriptions pour le cours en ligne gratuit « Numérisation des données météorologiques et détection des ravageurs » , qui se…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/les-inscriptions-sont-desormais-ouvertes-pour-le-cours-ligne-gratuit</t>
   </si>
   <si>
     <t>iRiego organise un cours en ligne gratuit sur l'influence de la numérisation sur la société et l'agriculture.</t>
   </si>
   <si>
-    <t>mer 18/03/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>ven 20/03/2026 - 22:22</t>
+    <t>mer, 18/03/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>ven, 20/03/2026 - 22:22</t>
   </si>
   <si>
     <t>iRiego organisera du 18 au 20 mars 2026 le cours en ligne gratuit « Influence de la numérisation sur la société » , une proposition de formation axée…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/iriego-organise-cours-ligne-gratuit-sur-linfluence-la-numerisation-sur-la</t>
   </si>
   <si>
     <t>GESTION ÉCONOMIQUE DE L'EXPLOITATION AGRICOLE : COMPTABILITÉ ET FISCALITÉ AGRICOLE (2025)</t>
   </si>
   <si>
-    <t>lun 20/10/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>mar 04/11/2025 - 19:30</t>
+    <t>lun, 20/10/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>mar, 04/11/2025 - 19:30</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
-    <t>2e édition Visioconférences en direct du 20 au 23 octobre et du 27 au 30 octobre, ainsi que du 3 au 4 novembre. 16h30-19h30. Voie L20 ouverte d'…</t>
+    <t>2e édition Visioconférences en direct du 20 au 23 octobre et du 27 au 30 octobre, ainsi que du 3 au 4 novembre. 16h30-19h30. Voie L20 ouverte d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-economique-lexploitation-agricole-comptabilite-et-fiscalite-agricole-0</t>
   </si>
   <si>
     <t>Viticulture intelligente : surveillance en temps réel par l'IA</t>
   </si>
   <si>
-    <t>mar 14/10/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 14/10/2025 - 12:00</t>
+    <t>mar, 14/10/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 14/10/2025 - 12:00</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Pôle Digitalisation et Vin , organise le webinaire « Viticulture Intelligente : Suivi en…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/viticulture-intelligente-surveillance-temps-reel-par-lia</t>
   </si>
   <si>
     <t>Fiscalité des activités agricoles</t>
   </si>
   <si>
-    <t>lun 13/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 12/11/2025 - 00:00</t>
+    <t>lun, 13/10/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 12/11/2025 - 00:00</t>
   </si>
   <si>
     <t>La formation en ligne « Fiscalité des activités agricoles » se tiendra du 8 octobre au 12 novembre 2025. Les inscriptions sont ouvertes et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/fiscalite-des-activites-agricoles</t>
   </si>
   <si>
     <t>Cours de mise à jour : Introduction à l'évaluation foncière rurale</t>
   </si>
   <si>
-    <t>jeu 09/10/2025 - 00:00</t>
+    <t>jeu, 09/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>Ce cours offre un aperçu complet et actualisé du système d'évaluation, alliant fondements théoriques et implications pratiques et juridiques. Il…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-mise-jour-introduction-levaluation-fonciere-rurale</t>
   </si>
   <si>
     <t>Cours gratuit sur les certifications qualité et environnementales</t>
   </si>
   <si>
-    <t>lun 09/06/2025 - 23:00</t>
-[...2 lines deleted...]
-    <t>dim 20/07/2025 - 23:00</t>
+    <t>lun, 09/06/2025 - 23:00</t>
+  </si>
+  <si>
+    <t>dim, 20/07/2025 - 23:00</t>
   </si>
   <si>
     <t>L'Association galicienne des coopératives agroalimentaires ( AGACA ) annonce un nouvel appel à candidatures pour le cours gratuit « L'économie…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gratuit-sur-les-certifications-qualite-et-environnementales</t>
   </si>
   <si>
     <t>Associationnisme, commercialisation et législation agricole</t>
   </si>
   <si>
-    <t>lun 24/03/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 11/04/2025 - 00:00</t>
+    <t>lun, 24/03/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 11/04/2025 - 00:00</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>Identifier les types de sociétés et d'associations, ainsi que leurs caractéristiques juridiques, économiques et fiscales. Renseignez-vous sur les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/associationnisme-commercialisation-et-legislation-agricole</t>
   </si>
   <si>
     <t>Secteur agricole : comment évaluer et évaluer les dégâts aux cultures en céréales</t>
   </si>
   <si>
-    <t>jeu 28/11/2024 - 09:30</t>
+    <t>jeu, 28/11/2024 - 09:30</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Araba/Álava</t>
   </si>
   <si>
     <t>Sala Capilla del Centro Tecnológico de NEIKER en Arkaute N-104</t>
   </si>
   <si>
     <t>L'assurance agricole comme instrument de gestion des risques. L'évaluation et l'évaluateur. Assurance céréalière : couverture et évaluation.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/secteur-agricole-comment-evaluer-et-evaluer-les-degats-aux-cultures-cereales</t>
   </si>
   <si>
     <t>Gestion économique de l'exploitation agricole : comptabilité et fiscalité agricole</t>
   </si>
   <si>
-    <t>lun 11/11/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>mar 26/11/2024 - 19:30</t>
+    <t>lun, 11/11/2024 - 16:30</t>
+  </si>
+  <si>
+    <t>mar, 26/11/2024 - 19:30</t>
   </si>
   <si>
     <t>Cours en format vidéoconférence en direct (30 heures) + plateforme télématique pendant le temps libre (10 heures) + propre dédicace pendant le temps…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-economique-lexploitation-agricole-comptabilite-et-fiscalite-agricole</t>
   </si>
   <si>
     <t>Entreprenariat en milieu rural, grâce à RedPAC</t>
   </si>
   <si>
-    <t>mar 24/09/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 07/11/2024 - 20:00</t>
+    <t>mar, 24/09/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 07/11/2024 - 20:00</t>
   </si>
   <si>
     <t>Jusqu'au 9 septembre, la période d'inscription est ouverte pour deux nouvelles éditions du   Formation à distance (streaming) : « Entreprendre…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/entreprenariat-milieu-rural-grace-redpac</t>
   </si>
   <si>
     <t>Incorporation dans l'entreprise agricole</t>
   </si>
   <si>
-    <t>mer 24/07/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 18/09/2024 - 00:00</t>
+    <t>mer, 24/07/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 18/09/2024 - 00:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Cours en ligne de 200 heures destiné aux jeunes sans Formation Professionnelle Agricole qui souhaitent rejoindre le secteur en tant qu'entrepreneurs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-dans-lentreprise-agricole-1</t>
   </si>
   <si>
     <t>Améliorer la compétitivité des entreprises</t>
   </si>
   <si>
-    <t>mer 26/06/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 27/06/2024 - 20:00</t>
+    <t>mer, 26/06/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 27/06/2024 - 20:00</t>
   </si>
   <si>
     <t>Albacete</t>
   </si>
   <si>
     <t>Coop. Santiago Apóstol, Montealegre del Castillo (AB) C. del Capataz Santiago Gómez Nogurón, 91, 02650 Montealegre del Castillo, Albacete.</t>
   </si>
   <si>
     <t>Cours organisé pour fournir aux membres des Conseils de Direction des outils, des connaissances et des compétences pour améliorer leur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ameliorer-la-competitivite-des-entreprises</t>
   </si>
   <si>
     <t>Rentabilité et durabilité dans le secteur laitier</t>
   </si>
   <si>
-    <t>lun 20/05/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 21/05/2024 - 20:00</t>
+    <t>lun, 20/05/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 21/05/2024 - 20:00</t>
   </si>
   <si>
     <t>Cours du plan de formation continue des techniciens ruraux du Ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) FORMATION CARTE |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rentabilite-et-durabilite-dans-le-secteur-laitier</t>
   </si>
   <si>
     <t>Améliorer la commercialisation agroalimentaire</t>
   </si>
   <si>
-    <t>lun 22/04/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 24/04/2024 - 13:00</t>
+    <t>lun, 22/04/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 24/04/2024 - 13:00</t>
   </si>
   <si>
     <t>Segorbe</t>
   </si>
   <si>
     <t>Amélioration de la commercialisation agroalimentaire. Nouveaux concepts de marketing agroalimentaire. PROGRAMME | INSCRIPTION et INFORMATIONS à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ameliorer-la-commercialisation-agroalimentaire</t>
   </si>
   <si>
     <t>Marketing digital agroalimentaire : internet et réseaux sociaux</t>
   </si>
   <si>
-    <t>mar 16/04/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 18/04/2024 - 19:00</t>
+    <t>mar, 16/04/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 18/04/2024 - 19:00</t>
   </si>
   <si>
     <t>Oropesa</t>
   </si>
   <si>
     <t>Marketing digital agroalimentaire : internet et réseaux sociaux. Transformer une entreprise traditionnelle PROGRAMME | INSCRIPTION et INFORMATIONS à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/marketing-digital-agroalimentaire-internet-et-reseaux-sociaux</t>
   </si>
   <si>
     <t>Atelier sur les nouvelles idées d'entreprises agroalimentaires</t>
   </si>
   <si>
-    <t>mar 16/04/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 19/04/2024 - 13:00</t>
+    <t>mar, 16/04/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 19/04/2024 - 13:00</t>
   </si>
   <si>
     <t>Atzeneta del Maestrat</t>
   </si>
   <si>
     <t>Atelier sur les nouvelles idées d'entreprises agroalimentaires. Théorie et pratique PROGRAMME | INSCRIPTION et INFORMATIONS à esexag_vilareal@gva.es…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-sur-les-nouvelles-idees-dentreprises-agroalimentaires</t>
   </si>
   <si>
     <t>Amélioration et commercialisation de l'agroalimentaire et de l'agrotourisme</t>
   </si>
   <si>
-    <t>jeu 11/04/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 11/04/2024 - 19:00</t>
+    <t>jeu, 11/04/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 11/04/2024 - 19:00</t>
   </si>
   <si>
     <t>Amélioration et commercialisation de l'agroalimentaire et de l'agrotourisme. Nouveaux concepts marketing. PROGRAMME | INSCRIPTION et INFORMATIONS à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/amelioration-et-commercialisation-lagroalimentaire-et-lagrotourisme</t>
   </si>
   <si>
     <t>Le rôle de l’expert en assurance combinée agricole : un élément clé dans la protection du secteur agricole</t>
   </si>
   <si>
-    <t>jeu 11/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 11/04/2024 - 13:15</t>
+    <t>jeu, 11/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 11/04/2024 - 13:15</t>
   </si>
   <si>
     <t>Salón de Actos del Ministerio de Agricultura, Pesca y Alimentación, Madrid</t>
   </si>
   <si>
     <t>Conférence technique sur l'assurance agricole avec la participation d'institutions publiques et d'experts experts. PROGRAMME | INSCRIPTIONS</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-role-lexpert-assurance-combinee-agricole-element-cle-dans-la-protection-du</t>
   </si>
   <si>
     <t>Formation croisée pour le conseil agricole *Diverses éditions*</t>
   </si>
   <si>
-    <t>mar 02/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 04/06/2024 - 15:00</t>
+    <t>mar, 02/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 04/06/2024 - 15:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Mélangé</t>
   </si>
   <si>
     <t>Contenu ( vérifier les dates des différentes éditions ) Programme de services de conseil agricole, intégration des jeunes et contrôles de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-croisee-pour-le-conseil-agricole-diverses-editions</t>
   </si>
   <si>
     <t>Conseils en agriculture biologique</t>
   </si>
   <si>
-    <t>ven 22/03/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 31/12/2024 - 09:00</t>
+    <t>ven, 22/03/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 31/12/2024 - 09:00</t>
   </si>
   <si>
     <t>Cours gratuit qui offre un aperçu de la régulation de la production agricole biologique, et des fondements de base de ce type de production. Le cours…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conseils-agriculture-biologique</t>
   </si>
   <si>
-    <t>lun 04/03/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 06/03/2024 - 19:00</t>
+    <t>lun, 04/03/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 06/03/2024 - 19:00</t>
   </si>
   <si>
     <t>Villena</t>
   </si>
   <si>
     <t>Marketing digital agroalimentaire : internet et réseaux sociaux. Transformez une entreprise traditionnelle. PROGRAMME | INSCRIPTION et INFORMATION à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/marketing-digital-agroalimentaire-internet-et-reseaux-sociaux-0</t>
   </si>
   <si>
     <t>Nouvelle réglementation sur la gestion des élevages bovins</t>
   </si>
   <si>
-    <t>mer 28/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 28/02/2024 - 13:00</t>
+    <t>mer, 28/02/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 28/02/2024 - 13:00</t>
   </si>
   <si>
     <t>Consultar programa</t>
   </si>
   <si>
     <t>Capacité de production maximale. Exigences minimales : Infrastructure, équipement et gestion. Localisation et séparation sanitaire des fermes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelle-reglementation-sur-la-gestion-des-elevages-bovins</t>
   </si>
   <si>
     <t>Viticulture de précision</t>
   </si>
   <si>
-    <t>mar 20/02/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 20/02/2024 - 20:00</t>
+    <t>mar, 20/02/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 20/02/2024 - 20:00</t>
   </si>
   <si>
     <t>Laguardia</t>
   </si>
   <si>
     <t>Fondamentaux de la viticulture de précision.; Etude du sol, du matériel végétal et de l'irrigation par viticulture de précision.; Télédétection dans…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/viticulture-precision</t>
   </si>
   <si>
     <t>Commercialisation de produits agricoles et alimentaires</t>
   </si>
   <si>
-    <t>lun 19/02/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 21/02/2024 - 19:00</t>
+    <t>lun, 19/02/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 21/02/2024 - 19:00</t>
   </si>
   <si>
     <t>Casas Altas</t>
   </si>
   <si>
     <t>Nouveaux concepts de marketing, produits et aliments agroalimentaires PROGRAMME | INSCRIPTION et INFORMATIONS à esexag_carcaixent@gva.es | 962469860…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/commercialisation-produits-agricoles-et-alimentaires</t>
   </si>
   <si>
-    <t>lun 19/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 17/04/2024 - 20:00</t>
+    <t>lun, 19/02/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 17/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Destiné aux jeunes qui n'ont pas de Formation Professionnelle Agricole et qui vont rejoindre le secteur en tant qu'entrepreneurs agricoles, ou qui…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-dans-lentreprise-agricole-0</t>
   </si>
   <si>
     <t>Contrôle des coûts en horticulture</t>
   </si>
   <si>
-    <t>jeu 15/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 22/02/2024 - 14:00</t>
+    <t>jeu, 15/02/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 22/02/2024 - 14:00</t>
   </si>
   <si>
     <t>Garay</t>
   </si>
   <si>
-    <t>Calcul de l'investissement initial, dimensionnement selon les besoins, amortissement de l'investissement, budgétisation, estimation des coûts, suivi…</t>
+    <t>Calcul de l'investissement initial, dimensionnement selon les besoins, amortissement de l'investissement, budgétisation, estimation des coûts, suivi,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/controle-des-couts-horticulture</t>
   </si>
   <si>
     <t>Valorisation agricole. Concepts et leur application pratique</t>
   </si>
   <si>
-    <t>jeu 05/10/2023 - 16:30</t>
-[...2 lines deleted...]
-    <t>mer 15/03/2023 - 20:30</t>
+    <t>jeu, 05/10/2023 - 16:30</t>
+  </si>
+  <si>
+    <t>mer, 15/03/2023 - 20:30</t>
   </si>
   <si>
     <t>PRÉSENTATION DU COURS Connaître la valeur réelle des choses nécessite continuellement une évaluation. Cette valeur peut varier en fonction de son…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/valorisation-agricole-concepts-et-leur-application-pratique</t>
   </si>
   <si>
     <t>Cours "Gestion économique des exploitations agricoles" à Calpe (Alicante)</t>
   </si>
   <si>
-    <t>ven 14/10/2022 - 00:00</t>
-[...2 lines deleted...]
-    <t>sam 15/10/2022 - 00:00</t>
+    <t>ven, 14/10/2022 - 00:00</t>
+  </si>
+  <si>
+    <t>sam, 15/10/2022 - 00:00</t>
   </si>
   <si>
     <t>Calpe</t>
   </si>
   <si>
-    <t>L'Unió de Llauradors organise un cours sur « GESTION ÉCONOMIQUE DES EXPLOITATIONS AGRICOLES » les 14 et 15 octobre, d'une durée de 12 heures d'…</t>
+    <t>L'Unió de Llauradors organise un cours sur « GESTION ÉCONOMIQUE DES EXPLOITATIONS AGRICOLES » les 14 et 15 octobre, d'une durée de 12 heures d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gestion-economique-des-exploitations-agricoles-calpe-alicante</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -959,52 +959,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="170.958" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="163.817" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="149.678" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>