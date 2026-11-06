--- v0 (2026-09-20)
+++ v1 (2026-11-06)
@@ -47,1623 +47,1623 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Nouveaux modèles commerciaux : applications des microalgues » - Cloned</t>
   </si>
   <si>
-    <t>mar 16/06/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 16/06/2026 - 14:00</t>
+    <t>mar, 16/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 16/06/2026 - 14:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>Paterna</t>
   </si>
   <si>
     <t>En personne</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>ASETAGA a ouvert les inscriptions pour la formation gratuite « Nouveaux modèles commerciaux : applications des microalgues ». La session se tiendra…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111635</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>lun 08/06/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>lun 08/06/2026 - 14:00</t>
+    <t>lun, 08/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>lun, 08/06/2026 - 14:00</t>
   </si>
   <si>
     <t>ASETAGA a ouvert les inscriptions à la formation gratuite « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111634</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>mer 20/05/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 20/05/2026 - 14:00</t>
+    <t>mer, 20/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 20/05/2026 - 14:00</t>
   </si>
   <si>
     <t>Alicante/Alacant</t>
   </si>
   <si>
     <t>Calle Pintor Lorenzo Casanova 62, 2a. planta, 03003, Alicante</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111845</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>jeu 14/05/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 14/05/2026 - 20:00</t>
+    <t>jeu, 14/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 14/05/2026 - 20:00</t>
   </si>
   <si>
     <t>En ligne</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111933</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits »</t>
   </si>
   <si>
-    <t>jeu 14/05/2026 - 16:00</t>
+    <t>jeu, 14/05/2026 - 16:00</t>
   </si>
   <si>
     <t>ASETAGA a ouvert les inscriptions pour la formation gratuite « Bioéconomie circulaire : transformation, valorisation et gestion durable des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-bioeconomie-circulaire-transformation-valorisation-1</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned</t>
   </si>
   <si>
-    <t>mar 12/05/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 12/05/2026 - 20:00</t>
+    <t>mar, 12/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 12/05/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111932</t>
   </si>
   <si>
-    <t>jeu 30/04/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 30/04/2026 - 20:00</t>
+    <t>jeu, 30/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 30/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111579</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Nouveaux modèles commerciaux : applications des microalgues »</t>
   </si>
   <si>
-    <t>jeu 30/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 30/04/2026 - 14:00</t>
+    <t>jeu, 30/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 30/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Calle La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-nouveaux-modeles-commerciaux-applications-des</t>
   </si>
   <si>
-    <t>mer 29/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 29/04/2026 - 14:00</t>
+    <t>mer, 29/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 29/04/2026 - 14:00</t>
   </si>
   <si>
     <t>ASAJA, Calle La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111502</t>
   </si>
   <si>
-    <t>mar 28/04/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 28/04/2026 - 20:00</t>
+    <t>mar, 28/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 28/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111560</t>
   </si>
   <si>
-    <t>ven 24/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 24/04/2026 - 14:00</t>
+    <t>ven, 24/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 24/04/2026 - 14:00</t>
   </si>
   <si>
     <t>C. La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111501</t>
   </si>
   <si>
-    <t>jeu 23/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 23/04/2026 - 14:00</t>
+    <t>jeu, 23/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 23/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Casa de Cultura "Felip Miralles". Ctra. d'Alcoi, 2; 03516, Benimantell, Alicante</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111492</t>
   </si>
   <si>
-    <t>mer 22/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 22/04/2026 - 14:00</t>
+    <t>mer, 22/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 22/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Escuela Politécnica Superior de Orihuela - Universidad Miguel Hernández, Ctra. Beniel, km 3,2. E-03312, Orihuela.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111529</t>
   </si>
   <si>
-    <t>ven 17/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 17/04/2026 - 14:00</t>
+    <t>ven, 17/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 17/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Zamora</t>
   </si>
   <si>
     <t>Centro Cultural. Calle Huertas, 12; 49211, Carbellino de Sayago (Zamora)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111493</t>
   </si>
   <si>
-    <t>jeu 16/04/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 16/04/2026 - 20:00</t>
+    <t>jeu, 16/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111484</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned</t>
   </si>
   <si>
-    <t>jeu 16/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 16/04/2026 - 19:00</t>
+    <t>jeu, 16/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/04/2026 - 19:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111485</t>
   </si>
   <si>
-    <t>mer 15/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 15/04/2026 - 14:00</t>
+    <t>mer, 15/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 15/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Albacete</t>
   </si>
   <si>
     <t>Humus+Fertil S.L.L. (Vivero de empresas). Calle Calvo Sotelo, 4, 02630 La Roda, Albacete.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111494</t>
   </si>
   <si>
-    <t>mar 14/04/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 14/04/2026 - 20:00</t>
+    <t>mar, 14/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 14/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111483</t>
   </si>
   <si>
     <t>Agriculture régénératrice et gestion durable des sols pour une meilleure résilience climatique et une sécurité alimentaire accrue en Méditerranée</t>
   </si>
   <si>
-    <t>lun 13/04/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 17/04/2026 - 23:59</t>
+    <t>lun, 13/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 17/04/2026 - 23:59</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>Av. Montañana 1005, 50059 Zaragoza, España</t>
   </si>
   <si>
     <t>Mélangé</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Ce cours s'adresse aux professionnels de l'agriculture, aux chercheurs, aux décideurs politiques et aux producteurs. Son objectif est de fournir des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-regeneratrice-et-gestion-durable-des-sols-pour-une-meilleure</t>
   </si>
   <si>
     <t>Atelier de compostage ouvert</t>
   </si>
   <si>
-    <t>jeu 09/04/2026 - 17:00</t>
+    <t>jeu, 09/04/2026 - 17:00</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>Aula 17, C.C. Isabel de Farnesio, C. del Capitán Angosto Gómez Castrillón, 39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-compostage-ouvert</t>
   </si>
   <si>
-    <t>jeu 26/03/2026 - 16:06</t>
-[...2 lines deleted...]
-    <t>jeu 26/03/2026 - 22:22</t>
+    <t>jeu, 26/03/2026 - 16:06</t>
+  </si>
+  <si>
+    <t>jeu, 26/03/2026 - 22:22</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-bioeconomie-circulaire-transformation-valorisation-0</t>
   </si>
   <si>
     <t>Séance d'information - Principes de l'agro-compostage</t>
   </si>
   <si>
-    <t>jeu 26/03/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 26/03/2026 - 19:00</t>
+    <t>jeu, 26/03/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 26/03/2026 - 19:00</t>
   </si>
   <si>
     <t>Olmeda de las Fuentes</t>
   </si>
   <si>
     <t>Programme Le compostage comme stratégie de gestion des déchets Approche technique du compostage : erreurs courantes et bonnes pratiques pour une…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seance-dinformation-principes-lagro-compostage</t>
   </si>
   <si>
     <t>Jour A1. Innovation et gestion intégrée dans la production d'avocats</t>
   </si>
   <si>
-    <t>mar 24/03/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>mar 24/03/2026 - 22:22</t>
+    <t>mar, 24/03/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>mar, 24/03/2026 - 22:22</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Huelva</t>
   </si>
   <si>
     <t>AGROGAL Cartaya. Polígono Estación n 17, Cartaya 21450; Huelva</t>
   </si>
   <si>
     <t>La production d'avocats est devenue une culture stratégique dans plusieurs régions d'Espagne ces dernières années, portée par une demande intérieure…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/jour-a1-innovation-et-gestion-integree-dans-la-production-davocats</t>
   </si>
   <si>
     <t>Introduction à l'agriculture biologique</t>
   </si>
   <si>
-    <t>mar 24/03/2026 - 07:00</t>
-[...2 lines deleted...]
-    <t>jeu 24/12/2026 - 00:00</t>
+    <t>mar, 24/03/2026 - 07:00</t>
+  </si>
+  <si>
+    <t>jeu, 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Ce cours est entièrement en ligne et se compose de 7 modules, pour une durée prévue de 50 heures. Vous pouvez toutefois le suivre à votre rythme. Une…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-lagriculture-biologique-2</t>
   </si>
   <si>
     <t>Séminaire CITOLIVA « Alliés naturels pour la gestion phytosanitaire des oliveraies »</t>
   </si>
   <si>
-    <t>lun 23/03/2026 - 11:11</t>
+    <t>lun, 23/03/2026 - 11:11</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Campus Universitario de Rabanales. Córdoba</t>
   </si>
   <si>
     <t>CITOLIVA organise le séminaire « Alliés naturels pour la gestion phytosanitaire de l’oliveraie » à Cordoue (23 et 24 mars), axé sur les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-citoliva-allies-naturels-pour-la-gestion-phytosanitaire-des-oliveraies</t>
   </si>
   <si>
     <t>Durabilité dans la production agricole</t>
   </si>
   <si>
-    <t>dim 15/03/2026 - 00:00</t>
+    <t>dim, 15/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Almería</t>
   </si>
   <si>
     <t>Ce cours en ligne abordera la manière de produire plus de nourriture avec moins de ressources naturelles tout en préservant l'environnement.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/durabilite-dans-la-production-agricole</t>
   </si>
   <si>
     <t>2e édition du cours Conception et construction d'usines de biogaz/biométhane</t>
   </si>
   <si>
-    <t>dim 01/03/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 31/03/2026 - 00:00</t>
+    <t>dim, 01/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 31/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Le cours en ligne « Conception et construction d'installations de biogaz/biométhane pour ingénieurs » propose une formation spécialisée en conception…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/2e-edition-du-cours-conception-et-construction-dusines-biogazbiomethane</t>
   </si>
   <si>
     <t>Formation en ligne gratuite sur le compostage efficace pour valoriser les déchets agro-industriels</t>
   </si>
   <si>
-    <t>jeu 26/02/2026 - 17:07</t>
-[...2 lines deleted...]
-    <t>jeu 26/02/2026 - 22:22</t>
+    <t>jeu, 26/02/2026 - 17:07</t>
+  </si>
+  <si>
+    <t>jeu, 26/02/2026 - 22:22</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>Jeudi prochain, le 26 février , de 17h à 20h , ASETAGA organisera la formation en ligne gratuite « Compostage efficace : clés de la valorisation des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-ligne-gratuite-sur-le-compostage-efficace-pour-valoriser-les-dechets</t>
   </si>
   <si>
-    <t>jeu 26/02/2026 - 16:06</t>
+    <t>jeu, 26/02/2026 - 16:06</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-bioeconomie-circulaire-transformation-valorisation-et</t>
   </si>
   <si>
     <t>FORMATION : MEILLEURES TECHNIQUES DISPONIBLES POUR RÉDUIRE L'IMPACT ENVIRONNEMENTAL DES ÉLEVAGES PORCINS. EN LIGNE – 260225FAP</t>
   </si>
   <si>
-    <t>mer 25/02/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>lun 23/03/2026 - 00:00</t>
+    <t>mer, 25/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 23/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : Formation validée comme formation complémentaire pour accéder à une aide destinée à encourager les jeunes à s'orienter vers le secteur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-meilleures-techniques-disponibles-pour-reduire-limpact-environnemental</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Utilisation durable des déchets agro-industriels par l'élevage d'insectes »,</t>
   </si>
   <si>
-    <t>mar 24/02/2026 - 18:08</t>
-[...5 lines deleted...]
-    <t>Les inscriptions sont ouvertes pour le cours en ligne gratuit « Valorisation durable des déchets agro-industriels par l’élevage d’insectes…</t>
+    <t>mar, 24/02/2026 - 18:08</t>
+  </si>
+  <si>
+    <t>mar, 24/02/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Les inscriptions sont ouvertes pour le cours en ligne gratuit « Valorisation durable des déchets agro-industriels par l’élevage d’insectes …</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-utilisation-durable-des-dechets-agro-industriels-par</t>
   </si>
   <si>
     <t>Atelier en présentiel « Valorisation durable des déchets agro-industriels par l’élevage d’insectes », à Albacete</t>
   </si>
   <si>
-    <t>ven 20/02/2026 - 09:09</t>
-[...2 lines deleted...]
-    <t>ven 20/02/2026 - 14:44</t>
+    <t>ven, 20/02/2026 - 09:09</t>
+  </si>
+  <si>
+    <t>ven, 20/02/2026 - 14:44</t>
   </si>
   <si>
     <t>Auditorio del Centro Ágora C. Lepanto, 55, 02003 Albacete</t>
   </si>
   <si>
     <t>La valorisation des déchets et sous-produits issus du secteur agroalimentaire représente une opportunité majeure pour promouvoir des modèles de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-presentiel-valorisation-durable-des-dechets-agro-industriels-par</t>
   </si>
   <si>
     <t>Compostage efficace : clés de la valorisation des déchets du secteur agro-industriel</t>
   </si>
   <si>
-    <t>jeu 19/02/2026 - 19:09</t>
-[...2 lines deleted...]
-    <t>jeu 19/02/2026 - 22:22</t>
+    <t>jeu, 19/02/2026 - 19:09</t>
+  </si>
+  <si>
+    <t>jeu, 19/02/2026 - 22:22</t>
   </si>
   <si>
     <t>Le 19 février 2026 , de 17h00 à 20h00 , se tiendra en ligne la journée de formation « Compostage efficace : clés pour valoriser les déchets du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/compostage-efficace-cles-la-valorisation-des-dechets-du-secteur-agro-0</t>
   </si>
   <si>
     <t>Gestion durable des ressources dans la production de microalgues</t>
   </si>
   <si>
-    <t>lun 16/02/2026 - 09:09</t>
-[...2 lines deleted...]
-    <t>lun 16/02/2026 - 14:44</t>
+    <t>lun, 16/02/2026 - 09:09</t>
+  </si>
+  <si>
+    <t>lun, 16/02/2026 - 14:44</t>
   </si>
   <si>
     <t>AINIA. Parque Tecnológico de Valencia Av. Benjamín Franklin, 5-11. 46980 Paterna, Valencia</t>
   </si>
   <si>
     <t>Vendredi prochain , le 16 février, de 9h00 à 14h00 à AINIAL, se tiendra un atelier de démonstration gratuit intitulé « Gestion durable des ressources…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-durable-des-ressources-dans-la-production-microalgues</t>
   </si>
   <si>
-    <t>jeu 12/02/2026 - 09:09</t>
-[...2 lines deleted...]
-    <t>jeu 12/02/2026 - 14:44</t>
+    <t>jeu, 12/02/2026 - 09:09</t>
+  </si>
+  <si>
+    <t>jeu, 12/02/2026 - 14:44</t>
   </si>
   <si>
     <t>Melilla</t>
   </si>
   <si>
     <t>Centro Sociocultural Roque Baños. Calle del Médico D. Juan Martínez, 30520 Jumilla, Murcia</t>
   </si>
   <si>
     <t>Le vendredi 12 février, de 9h00 à 14h00 à Jumilla (Murcie) , se tiendra une journée de formation gratuite intitulée « Compostage efficace : clés pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/compostage-efficace-cles-la-valorisation-des-dechets-du-secteur-agro-industriel</t>
   </si>
   <si>
     <t>Journée de formation « Innovation et gestion intégrée dans la production d'avocats », à Oliva (Valence)</t>
   </si>
   <si>
-    <t>mar 10/02/2026 - 17:07</t>
-[...2 lines deleted...]
-    <t>mar 10/02/2026 - 22:22</t>
+    <t>mar, 10/02/2026 - 17:07</t>
+  </si>
+  <si>
+    <t>mar, 10/02/2026 - 22:22</t>
   </si>
   <si>
     <t>IES Gregori Maians, Carrer de Gabriel Miró, 13, 46780 Oliva (Valencia)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-innovation-et-gestion-integree-dans-la-production-davocats</t>
   </si>
   <si>
     <t>Nouveaux modèles commerciaux : Production agro-industrielle de microalgues</t>
   </si>
   <si>
-    <t>mar 10/02/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 10/02/2026 - 20:00</t>
+    <t>mar, 10/02/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 10/02/2026 - 20:00</t>
   </si>
   <si>
     <t>Nous avons le plaisir de vous informer de cette session de formation en ligne gratuite sur le thème « Nouveaux modèles commerciaux :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouveaux-modeles-commerciaux-production-agro-industrielle-microalgues-1</t>
   </si>
   <si>
     <t>Atelier en présentiel « Compostage efficace : clés de la valorisation des déchets du secteur agro-industriel »</t>
   </si>
   <si>
-    <t>ven 30/01/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>ven 30/01/2026 - 21:00</t>
+    <t>ven, 30/01/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>ven, 30/01/2026 - 21:00</t>
   </si>
   <si>
     <t>Le vendredi 30 janvier 2026 , de 9h00 à 14h00 , la journée de formation PII.A « Compostage efficace : clés pour valoriser les déchets du secteur agro…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-presentiel-compostage-efficace-cles-la-valorisation-des-dechets-du</t>
   </si>
   <si>
     <t>La 13e École des Bergers d'Andalousie se tiendra en 2026 à Cortegana (Huelva).</t>
   </si>
   <si>
-    <t>lun 26/01/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 29/05/2026 - 20:00</t>
+    <t>lun, 26/01/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 29/05/2026 - 20:00</t>
   </si>
   <si>
     <t>Cortegana (Huelva)</t>
   </si>
   <si>
     <t>L’Institut andalou de recherche et de formation agricoles, halieutiques et alimentaires ( IFAPA ) a annoncé que la 13e édition de l’École andalouse…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/la-13e-ecole-des-bergers-dandalousie-se-tiendra-2026-cortegana-huelva</t>
   </si>
   <si>
     <t>Conférence en ligne « Compostage efficace : clés de la valorisation des déchets du secteur agro-industriel »</t>
   </si>
   <si>
-    <t>jeu 22/01/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>jeu 22/01/2026 - 21:00</t>
+    <t>jeu, 22/01/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>jeu, 22/01/2026 - 21:00</t>
   </si>
   <si>
     <t>Le 22 janvier 2026, de 17h00 à 20h00 , se tiendra en ligne la journée de formation « Compostage efficace : clés pour valoriser les déchets du secteur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-ligne-compostage-efficace-cles-la-valorisation-des-dechets-du-secteur</t>
   </si>
   <si>
-    <t>mer 21/01/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mer 21/01/2026 - 20:00</t>
+    <t>mer, 21/01/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mer, 21/01/2026 - 20:00</t>
   </si>
   <si>
     <t>Mercredi prochain , le 21 janvier 2026 , de 17h00 à 20h00 , se tiendra en ligne la journée de formation « Nouveaux modèles commerciaux : production…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouveaux-modeles-commerciaux-production-agro-industrielle-microalgues-0</t>
   </si>
   <si>
-    <t>jeu 15/01/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>jeu 15/01/2026 - 21:00</t>
+    <t>jeu, 15/01/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>jeu, 15/01/2026 - 21:00</t>
   </si>
   <si>
     <t>Carcaixent. Valencia.</t>
   </si>
   <si>
     <t>Le 15 janvier 2026, de 9h00 à 14h00 , la journée de formation « Compostage efficace : clés pour valoriser les déchets du secteur agro-industriel » se…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-presentiel-compostage-efficace-cles-la-valorisation-des-dechets-du-0</t>
   </si>
   <si>
-    <t>jeu 18/12/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 18/12/2025 - 20:00</t>
+    <t>jeu, 18/12/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 18/12/2025 - 20:00</t>
   </si>
   <si>
     <t>ASETAGA a le plaisir d'annoncer la première édition en ligne de l'atelier « Nouveaux modèles économiques : Production agro-industrielle de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouveaux-modeles-commerciaux-production-agro-industrielle-microalgues</t>
   </si>
   <si>
     <t>Journée de démonstration sur l'élevage biologique et l'autonomie fourragère</t>
   </si>
   <si>
-    <t>sam 13/12/2025 - 18:00</t>
+    <t>sam, 13/12/2025 - 18:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>Casas de Millán (Cáceres)</t>
   </si>
   <si>
     <t>La Société espagnole d’agriculture biologique et d’agroécologie (SEAE) organisera la journée de terrain « Élevage biologique. Autonomie fourragère…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-demonstration-sur-lelevage-biologique-et-lautonomie-fourragere</t>
   </si>
   <si>
     <t>Cours d'agriculture biologique</t>
   </si>
   <si>
-    <t>sam 06/12/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>sam 06/12/2025 - 17:30</t>
+    <t>sam, 06/12/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>sam, 06/12/2025 - 17:30</t>
   </si>
   <si>
     <t>Pl. del Marqués de Lozoya, nº10, 28742 Lozoya, Madrid</t>
   </si>
   <si>
     <t>Grâce à notre cours d'agriculture biologique à Lozoya (Madrid), vous apprendrez de manière pratique les tâches clés d'un jardin cultivé de manière…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-2</t>
   </si>
   <si>
     <t>Prévention des pertes et du gaspillage alimentaires, 3e édition.</t>
   </si>
   <si>
-    <t>ven 05/12/2025 - 00:00</t>
+    <t>ven, 05/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Ce cours en autoformation s'inscrit dans le cadre du plan d'action contre le gaspillage alimentaire mis en œuvre par la Communauté valencienne, par l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/prevention-des-pertes-et-du-gaspillage-alimentaires-3e-edition</t>
   </si>
   <si>
     <t>Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits</t>
   </si>
   <si>
-    <t>mer 19/11/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 19/11/2025 - 18:30</t>
+    <t>mer, 19/11/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 19/11/2025 - 18:30</t>
   </si>
   <si>
     <t>Centro Integrado de Formación y Experiencias Agrarias de Lorca (CIFEA). Carretera de Águilas, Km. 2,5 ; 30800 Lorca (Murcia).</t>
   </si>
   <si>
     <t>Cette journée de formation en présentiel de 8 heures comprendra la participation de plusieurs entreprises spécialisées dans la bioéconomie circulaire…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bioeconomie-circulaire-transformation-valorisation-et-gestion-durable-des</t>
   </si>
   <si>
     <t>Conception et construction d'usines de biogaz/biométhane</t>
   </si>
   <si>
-    <t>lun 17/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 31/12/2025 - 00:00</t>
+    <t>lun, 17/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 31/12/2025 - 00:00</t>
   </si>
   <si>
     <t>La formation en ligne « Conception et construction d'installations de biogaz/biométhane pour ingénieurs » propose une formation spécialisée…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conception-et-construction-dusines-biogazbiomethane</t>
   </si>
   <si>
     <t>Cours en ligne sur le compostage et le lombricompostage</t>
   </si>
   <si>
-    <t>lun 10/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 12/11/2025 - 20:00</t>
+    <t>lun, 10/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 12/11/2025 - 20:00</t>
   </si>
   <si>
     <t>TITRE DE L'ACTION : Compostage et lombricompostage MODE : classe virtuelle (en direct en ligne*). DATES : 10, 11 et 12 novembre 2025 HORAIRES : 16h00…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-le-compostage-et-le-lombricompostage</t>
   </si>
   <si>
-    <t>dim 02/11/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>dim 02/11/2025 - 17:30</t>
+    <t>dim, 02/11/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>dim, 02/11/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-3</t>
   </si>
   <si>
     <t>Conférence sur les bonnes pratiques en matière d'espaces de biodiversité applicables aux écorégimes en Andalousie</t>
   </si>
   <si>
-    <t>mer 29/10/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 29/10/2025 - 17:30</t>
+    <t>mer, 29/10/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 29/10/2025 - 17:30</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Carmona (Sevilla)</t>
   </si>
   <si>
     <t>Le réseau PAC , qui fait partie du ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) , organise un atelier présentiel sur les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-les-bonnes-pratiques-matiere-despaces-biodiversite-applicables</t>
   </si>
   <si>
     <t>Pour les conseillers : Exploitations agricoles et d’élevage – Production, innovation, conseil et commercialisation –</t>
   </si>
   <si>
-    <t>mar 21/10/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 30/10/2025 - 15:00</t>
+    <t>mar, 21/10/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 30/10/2025 - 15:00</t>
   </si>
   <si>
     <t>Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) organise en octobre 2025 , dans le cadre du Plan de Formation 2025, le cours…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/pour-les-conseillers-exploitations-agricoles-et-delevage-production-innovation</t>
   </si>
   <si>
-    <t>sam 18/10/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>sam 18/10/2025 - 17:30</t>
+    <t>sam, 18/10/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>sam, 18/10/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-4</t>
   </si>
   <si>
-    <t>dim 28/09/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>dim 28/09/2025 - 17:30</t>
+    <t>dim, 28/09/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>dim, 28/09/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-5</t>
   </si>
   <si>
     <t>BOUCLE DE LA BOUCLE : RESTES DE L'USINE DE COMPOSTAGE</t>
   </si>
   <si>
-    <t>jeu 26/06/2025 - 00:00</t>
+    <t>jeu, 26/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Alcalá del Río</t>
   </si>
   <si>
     <t>BOUCLE DE LA BOUCLE : RESTES DE L'USINE DE COMPOSTAGE  État Fourni  Date de début  26 juin 2025  Date de fin  26 juin 2025  Mode En personne…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/boucle-la-boucle-restes-lusine-compostage</t>
   </si>
   <si>
-    <t>sam 07/06/2025 - 01:00</t>
-[...2 lines deleted...]
-    <t>sam 07/06/2025 - 23:00</t>
+    <t>sam, 07/06/2025 - 01:00</t>
+  </si>
+  <si>
+    <t>sam, 07/06/2025 - 23:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-1</t>
   </si>
   <si>
     <t>Gestionnaire d'approvisionnement en eau potable et en produits désinfectants biocides (TP4 et TP5)</t>
   </si>
   <si>
-    <t>ven 06/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 24/06/2025 - 00:00</t>
+    <t>ven, 06/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 24/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : PERSONNEL D'ENTRETIEN EN CONTACT AVEC LES INSTALLATIONS D'EAU POTABLE (RESERVOIRS, RÉSERVOIRS, ACCUMULATEURS, RÉSEAU DE DISTRIBUTION, ETC…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestionnaire-dapprovisionnement-eau-potable-et-produits-desinfectants-biocides</t>
   </si>
   <si>
     <t>Agriculture autosuffisante</t>
   </si>
   <si>
-    <t>lun 05/05/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 16/05/2025 - 00:00</t>
+    <t>lun, 05/05/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 16/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Montrer le schéma à suivre pour passer d’une terre abandonnée ou improductive à une terre cultivée qui permet l’autosuffisance, en réduisant au…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-autosuffisante</t>
   </si>
   <si>
     <t>Cours en ligne : Gestion des déchets</t>
   </si>
   <si>
-    <t>mar 25/03/2025 - 00:00</t>
+    <t>mar, 25/03/2025 - 00:00</t>
   </si>
   <si>
     <t>En ligne, Formation continue</t>
   </si>
   <si>
     <t>Description  Le cours s'adresse à toute personne souhaitant acquérir des connaissances sur la gestion des déchets. Objectifs Comprendre sa pertinence…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-gestion-des-dechets</t>
   </si>
   <si>
     <t>Valorisation agricole : concepts et leur application pratique</t>
   </si>
   <si>
-    <t>lun 27/01/2025 - 00:00</t>
+    <t>lun, 27/01/2025 - 00:00</t>
   </si>
   <si>
     <t>Connaître la valeur réelle des choses nécessite continuellement une évaluation. Cette valeur peut varier en fonction de son objectif. Parfois,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/valorisation-agricole-concepts-et-leur-application-pratique-0</t>
   </si>
   <si>
     <t>Impact environnemental et gestion des déchets dans la viande bovine</t>
   </si>
   <si>
-    <t>lun 13/01/2025 - 00:00</t>
+    <t>lun, 13/01/2025 - 00:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Typologie de la matière organique générée dans les élevages. Stockage, traitements et utilisations. Que signifie l’apport de matière organique pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/impact-environnemental-et-gestion-des-dechets-dans-la-viande-bovine</t>
   </si>
   <si>
     <t>Conférence sur l'application de la gazéification dans l'utilisation des sous-produits de l'oliveraie</t>
   </si>
   <si>
-    <t>sam 07/12/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>sam 07/12/2024 - 23:00</t>
+    <t>sam, 07/12/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>sam, 07/12/2024 - 23:00</t>
   </si>
   <si>
     <t>Jaén</t>
   </si>
   <si>
     <t>La Puerta de Segura. Jaén.</t>
   </si>
   <si>
     <t>Journée de 3 heures au cours de laquelle les contenus suivants seront abordés : Description de ce qu'est la gazéification. L'application de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-lapplication-la-gazeification-dans-lutilisation-des-sous-1</t>
   </si>
   <si>
     <t>Cours en ligne gratuit Intégration de l'économie circulaire dans la gestion d'entreprise</t>
   </si>
   <si>
-    <t>dim 01/12/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 31/12/2024 - 00:00</t>
+    <t>dim, 01/12/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 31/12/2024 - 00:00</t>
   </si>
   <si>
     <t>Cours en ligne gratuit sur l'intégration de l'économie circulaire dans la gestion d'entreprise pour les travailleurs de la région de Murcie . Ce…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-gratuit-integration-leconomie-circulaire-dans-la-gestion-dentreprise</t>
   </si>
   <si>
+    <t>Conférence sur l'application de la gazéification dans l'utilisation des sous-produits de l'olivier</t>
+  </si>
+  <si>
+    <t>ven, 29/11/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 29/11/2024 - 23:00</t>
+  </si>
+  <si>
+    <t>Bedmar y Garcíez. Jaén.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-lapplication-la-gazeification-dans-lutilisation-des-sous-3</t>
+  </si>
+  <si>
     <t>Bien-être animal chez les porcs</t>
   </si>
   <si>
-    <t>ven 29/11/2024 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Avec ce cours, vous découvrirez la réglementation concernant le bien-être des animaux porcins et leurs conditions de manipulation et d'élevage, ainsi…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-chez-les-porcs</t>
   </si>
   <si>
-    <t>Conférence sur l'application de la gazéification dans l'utilisation des sous-produits de l'olivier</t>
-[...10 lines deleted...]
-  <si>
     <t>Secteur agricole : comment évaluer et évaluer les dégâts aux cultures en céréales</t>
   </si>
   <si>
-    <t>jeu 28/11/2024 - 09:30</t>
+    <t>jeu, 28/11/2024 - 09:30</t>
   </si>
   <si>
     <t>Araba/Álava</t>
   </si>
   <si>
     <t>Sala Capilla del Centro Tecnológico de NEIKER en Arkaute N-104</t>
   </si>
   <si>
     <t>L'assurance agricole comme instrument de gestion des risques. L'évaluation et l'évaluateur. Assurance céréalière : couverture et évaluation.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/secteur-agricole-comment-evaluer-et-evaluer-les-degats-aux-cultures-cereales</t>
   </si>
   <si>
     <t>Interprétation des analyses œnologiques et réalisation d'analyses simples et peu coûteuses en cave</t>
   </si>
   <si>
-    <t>mar 26/11/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>mer 27/11/2024 - 15:00</t>
+    <t>mar, 26/11/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>mer, 27/11/2024 - 15:00</t>
   </si>
   <si>
     <t>Cuadrilla Laguardia - Laguardia - Araba</t>
   </si>
   <si>
     <t>Cours éminemment pratique dans lequel nous travaillerons sur l'analyse des résultats des analyses reçues et aussi quelles données peuvent être…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/interpretation-des-analyses-oenologiques-et-realisation-danalyses-simples-et-peu</t>
   </si>
   <si>
-    <t>lun 25/11/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>lun 25/11/2024 - 23:00</t>
+    <t>lun, 25/11/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 25/11/2024 - 23:00</t>
   </si>
   <si>
     <t>Centro IFAPA Venta del Llano. Carr. Bailén-Motril, km 18, 5, 23620 Mengíbar, Jaén.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-lapplication-la-gazeification-dans-lutilisation-des-sous-produits</t>
   </si>
   <si>
-    <t>ven 22/11/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 22/11/2024 - 23:00</t>
+    <t>ven, 22/11/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 22/11/2024 - 23:00</t>
   </si>
   <si>
     <t>Jaén, Sevilla</t>
   </si>
   <si>
     <t>Estepa. Sevilla.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-lapplication-la-gazeification-dans-lutilisation-des-sous-2</t>
   </si>
   <si>
     <t>Journée pratique "Tuteurs durables : des changements pour une économie circulaire"</t>
   </si>
   <si>
-    <t>jeu 21/11/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 21/11/2024 - 13:00</t>
+    <t>jeu, 21/11/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 21/11/2024 - 13:00</t>
   </si>
   <si>
     <t>La Mojonera. Almería.</t>
   </si>
   <si>
     <t>Cette journée comportera une partie théorique qui se déroulera dans la salle de réunion de l'IFAPA-Centro La Mojonera (Almería) et une autre partie…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-pratique-tuteurs-durables-des-changements-pour-une-economie-circulaire</t>
   </si>
   <si>
     <t>Conception de systèmes de gestion décentralisée des biodéchets et du compostage</t>
   </si>
   <si>
-    <t>lun 18/11/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>jeu 28/11/2024 - 19:00</t>
+    <t>lun, 18/11/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>jeu, 28/11/2024 - 19:00</t>
   </si>
   <si>
     <t>Finca El Encin, Autovía del Noreste A-2, Km. 38.200, 28805 Alcalá de Henares, Madrid.</t>
   </si>
   <si>
     <t>Les inscriptions étant ouvertes jusqu'à INSCRIPTIONS OUVERTES JUSQU'AU LUNDI 11 NOVEMBRE À 14H00, ce cours mixte aborde les thèmes suivants :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conception-systemes-gestion-decentralisee-des-biodechets-et-du-compostage</t>
   </si>
   <si>
-    <t>lun 11/11/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>lun 11/11/2024 - 23:00</t>
+    <t>lun, 11/11/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 11/11/2024 - 23:00</t>
   </si>
   <si>
     <t>Cabra. Córdoba.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-lapplication-la-gazeification-dans-lutilisation-des-sous-0</t>
   </si>
   <si>
     <t>Gestion durable des déchets et sous-produits de l'industrie laitière</t>
   </si>
   <si>
-    <t>lun 04/11/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 03/12/2024 - 18:00</t>
+    <t>lun, 04/11/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 03/12/2024 - 18:00</t>
   </si>
   <si>
     <t>Formation théorique et pratique en ligne de 40 heures qui aborde la gestion des déchets et sous-produits de l'industrie laitière. Contenu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-durable-des-dechets-et-sous-produits-lindustrie-laitiere</t>
   </si>
   <si>
     <t>Formation transversale pour les services de conseil agricole</t>
   </si>
   <si>
-    <t>mer 25/09/2024 - 09:00</t>
+    <t>mer, 25/09/2024 - 09:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo (Córdoba)</t>
   </si>
   <si>
     <t>Cours mixte de 100 heures pour conseillers qui aborde des sujets tels que la lutte intégrée contre les ravageurs, la caractérisation des sols, les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-transversale-pour-les-services-conseil-agricole</t>
   </si>
   <si>
-    <t>mar 24/09/2024 - 09:00</t>
+    <t>mar, 24/09/2024 - 09:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-transversale-pour-les-services-conseil-agricole-1</t>
   </si>
   <si>
     <t>Atelier sur la biosolarisation avec des cultures biocides</t>
   </si>
   <si>
-    <t>mar 23/07/2024 - 00:00</t>
+    <t>mar, 23/07/2024 - 00:00</t>
   </si>
   <si>
     <t>Centro IFAPA La Mojonera. Almería.</t>
   </si>
   <si>
     <t>Atelier de 5 heures axé sur la pratique de la biosolarisation avec des restes de cultures horticoles sous serres. Contenu Expérience pratique de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-sur-la-biosolarisation-avec-des-cultures-biocides</t>
   </si>
   <si>
     <t>Introduction à l'apiculture. Installez votre propre rucher</t>
   </si>
   <si>
-    <t>ven 05/07/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>sam 07/09/2024 - 14:00</t>
+    <t>ven, 05/07/2024 - 16:30</t>
+  </si>
+  <si>
+    <t>sam, 07/09/2024 - 14:00</t>
   </si>
   <si>
     <t>Palencia</t>
   </si>
   <si>
     <t>Calzada de los Molinos</t>
   </si>
   <si>
     <t>Durant les 30 heures de formation, sont abordées les connaissances de base nécessaires à la gestion des ruches, à la diversité des cultures et des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-lapiculture-installez-votre-propre-rucher</t>
   </si>
   <si>
     <t>Des éco-régimes orientés vers les zones de pâturage</t>
   </si>
   <si>
-    <t>mar 25/06/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>jeu 27/06/2024 - 20:30</t>
+    <t>mar, 25/06/2024 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu, 27/06/2024 - 20:30</t>
   </si>
   <si>
     <t>Activité de formation en ligne de 12 heures qui aborde l'amélioration de la gestion et la durabilité des surfaces de pâturage et élargit les concepts…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/des-eco-regimes-orientes-vers-les-zones-paturage</t>
   </si>
   <si>
     <t>Formation spécialisée sur les nouvelles tendances des cultures</t>
   </si>
   <si>
-    <t>mer 08/05/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 12/06/2024 - 15:00</t>
+    <t>mer, 08/05/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 12/06/2024 - 15:00</t>
   </si>
   <si>
     <t>Cours de 30 heures au cours duquel sont analysées les nouvelles cultures, notamment durables, la récupération des cultures, les plantes aromatiques…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-sur-les-nouvelles-tendances-des-cultures</t>
   </si>
   <si>
     <t>Prévention et réduction du gaspillage alimentaire</t>
   </si>
   <si>
-    <t>mar 07/05/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 07/06/2024 - 20:00</t>
+    <t>mar, 07/05/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 07/06/2024 - 20:00</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Cours de 20 heures au cours duquel les participants pourront élaborer leur plan pour prévenir et réduire les pertes et gaspillages alimentaires,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/prevention-et-reduction-du-gaspillage-alimentaire</t>
   </si>
   <si>
     <t>Ecorégimes orientés vers les cultures ligneuses : couvertures végétales spontanées ou semées et couvertures inertes constituées de restes de taille</t>
   </si>
   <si>
-    <t>lun 29/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 30/04/2024 - 20:00</t>
+    <t>lun, 29/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 30/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Cours du plan de formation continue des techniciens ruraux du Ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) FORMATION CARTE |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ecoregimes-orientes-vers-les-cultures-ligneuses-couvertures-vegetales-spontanees</t>
   </si>
   <si>
     <t>Atelier sur les nouvelles idées d'entreprises agroalimentaires</t>
   </si>
   <si>
-    <t>mar 16/04/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 19/04/2024 - 13:00</t>
+    <t>mar, 16/04/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 19/04/2024 - 13:00</t>
   </si>
   <si>
     <t>Atzeneta del Maestrat</t>
   </si>
   <si>
     <t>Atelier sur les nouvelles idées d'entreprises agroalimentaires. Théorie et pratique PROGRAMME | INSCRIPTION et INFORMATIONS à esexag_vilareal@gva.es…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-sur-les-nouvelles-idees-dentreprises-agroalimentaires</t>
   </si>
   <si>
     <t>Agriculture écologique</t>
   </si>
   <si>
-    <t>lun 15/04/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>mer 24/04/2024 - 20:00</t>
+    <t>lun, 15/04/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>mer, 24/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Calle Concejo de Colunga 2, Piso BJ, 33204, Gijón</t>
   </si>
   <si>
     <t>L'objectif du cours présentiel de 40 heures est d'acquérir les fondamentaux liés aux techniques de base pour gérer les exploitations agricoles avec…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-ecologique-0</t>
   </si>
   <si>
     <t>Développement de nouveaux produits alimentaires</t>
   </si>
   <si>
-    <t>lun 15/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>lun 17/06/2024 - 15:00</t>
+    <t>lun, 15/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>lun, 17/06/2024 - 15:00</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Edificio FEUGA. Rúa Lope Gómez de Marzoa s/n (Campus Vida). 15705. Santiago de Compostela</t>
   </si>
   <si>
     <t>L'objectif général du cours présentiel de 60 heures est de fournir les connaissances, les compétences et les outils nécessaires pour comprendre et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/developpement-nouveaux-produits-alimentaires</t>
   </si>
   <si>
+    <t>Formation spécialisée en oléiculture biologique</t>
+  </si>
+  <si>
+    <t>mer, 10/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/05/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Cours de 40 heures avec un contenu lié aux oliveraies biologiques, à la lutte contre les ravageurs et les maladies, à la fertilisation, à la gestion…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-oleiculture-biologique</t>
+  </si>
+  <si>
     <t>Couvertures végétales dans le vignoble. Clés pour sa mise en œuvre et son développement dans le cadre des éco-régimes de la PAC</t>
   </si>
   <si>
-    <t>mer 10/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 11/04/2024 - 15:00</t>
+    <t>jeu, 11/04/2024 - 15:00</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Olite, Navarra</t>
   </si>
   <si>
     <t>Cours théorique et pratique dans lequel on approfondira la connaissance des couvertures végétales dans les vignobles et on expliquera les aspects…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/couvertures-vegetales-dans-le-vignoble-cles-pour-sa-mise-oeuvre-et-son</t>
   </si>
   <si>
     <t>Mise en place du système d'autocontrôle dans l'entreprise écologique</t>
   </si>
   <si>
-    <t>mar 31/12/2024 - 23:50</t>
+    <t>mar, 31/12/2024 - 23:50</t>
   </si>
   <si>
     <t>Cours en ligne de 80 heures qui offre aux participants des connaissances sur la production biologique et des lignes directrices pour des conseils sur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/mise-place-du-systeme-dautocontrole-dans-lentreprise-ecologique</t>
   </si>
   <si>
-    <t>Formation spécialisée en oléiculture biologique</t>
-[...10 lines deleted...]
-  <si>
     <t>Formation spécialisée en efficacité énergétique</t>
   </si>
   <si>
-    <t>mar 09/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 21/05/2024 - 15:00</t>
+    <t>mar, 09/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 21/05/2024 - 15:00</t>
   </si>
   <si>
     <t>Cours spécialisé de 50 heures qui aborde divers aspects liés à l'économie et à l'efficacité du secteur agricole andalou : tracteur, travaux agricoles…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-efficacite-energetique</t>
   </si>
   <si>
     <t>Introduction à l'apiculture</t>
   </si>
   <si>
-    <t>lun 08/04/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 13/05/2024 - 20:00</t>
+    <t>lun, 08/04/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 13/05/2024 - 20:00</t>
   </si>
   <si>
     <t>Villava, Navarra</t>
   </si>
   <si>
     <t>Cours théorique et pratique d'une durée de 40 heures au cours duquel sont enseignés et montrés le travail dans un rucher, les travaux de printemps et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-lapiculture-0</t>
   </si>
   <si>
     <t>Principes de base du compostage des déchets agricoles</t>
   </si>
   <si>
-    <t>mar 16/04/2024 - 21:00</t>
+    <t>mar, 16/04/2024 - 21:00</t>
   </si>
   <si>
     <t>Torre Pacheco, Murcia</t>
   </si>
   <si>
     <t>Cours présentiel de 25 heures sur la gestion des déchets et sous-produits agricoles et animaux par compostage : principes de base et phases du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/principes-base-du-compostage-des-dechets-agricoles</t>
   </si>
   <si>
     <t>Formation spécialisée en utilisation et valorisation des sous-produits agricoles</t>
   </si>
   <si>
-    <t>lun 08/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 07/05/2024 - 15:00</t>
+    <t>lun, 08/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 07/05/2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo, Córdoba</t>
   </si>
   <si>
-    <t>Cours de 30 heures au cours duquel vous verrez un contenu spécifique sur l'utilisation et la valorisation des déchets des oliveraies, de l'…</t>
+    <t>Cours de 30 heures au cours duquel vous verrez un contenu spécifique sur l'utilisation et la valorisation des déchets des oliveraies, de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-utilisation-et-valorisation-des-sous-produits-agricoles</t>
   </si>
   <si>
     <t>Production écologique</t>
   </si>
   <si>
-    <t>mer 03/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 31/12/2024 - 23:00</t>
+    <t>mer, 03/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 31/12/2024 - 23:00</t>
   </si>
   <si>
     <t>Formation en ligne de 80 heures destinée aux professionnels souhaitant gérer une ferme en production biologique, qui vise à offrir les connaissances…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/production-ecologique</t>
   </si>
   <si>
     <t>Formation croisée pour le conseil agricole *Diverses éditions*</t>
   </si>
   <si>
-    <t>mar 02/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 04/06/2024 - 15:00</t>
+    <t>mar, 02/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 04/06/2024 - 15:00</t>
   </si>
   <si>
     <t>Contenu ( vérifier les dates des différentes éditions ) Programme de services de conseil agricole, intégration des jeunes et contrôles de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-croisee-pour-le-conseil-agricole-diverses-editions</t>
   </si>
   <si>
     <t>Cours de Conseil en Agriculture Biologique</t>
   </si>
   <si>
-    <t>ven 01/03/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>mar 31/12/2024 - 23:59</t>
+    <t>ven, 01/03/2024 - 08:00</t>
+  </si>
+  <si>
+    <t>mar, 31/12/2024 - 23:59</t>
   </si>
   <si>
     <t>L' objectif de ce cours en ligne du Campus Virtuel du Ministère de l'Agriculture, de la Pêche et de l'Alimentation est d'offrir un aperçu de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-conseil-agriculture-biologique-0</t>
   </si>
   <si>
     <t>CONTRÔLE DES COÛTS DU SECTEUR HORTICULTURE EN HORTICULTURE</t>
   </si>
   <si>
-    <t>mer 21/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 05/12/2024 - 09:00</t>
+    <t>mer, 21/02/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 05/12/2024 - 09:00</t>
   </si>
   <si>
     <t>Bizkaia</t>
   </si>
   <si>
     <t>Garaiko Udaletxea - GARAY - BIZKAIA</t>
   </si>
   <si>
-    <t>Calcul de l'investissement initial, dimensionnement selon les besoins, amortissement de l'investissement, budgétisation, estimation des coûts, suivi…</t>
+    <t>Calcul de l'investissement initial, dimensionnement selon les besoins, amortissement de l'investissement, budgétisation, estimation des coûts, suivi,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/controle-des-couts-du-secteur-horticulture-horticulture</t>
   </si>
   <si>
     <t>Technologie du yaourt et du lait fermenté</t>
   </si>
   <si>
-    <t>lun 19/02/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 06/03/2024 - 19:00</t>
+    <t>lun, 19/02/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 06/03/2024 - 19:00</t>
   </si>
   <si>
     <t>Le cours couvre la connaissance des caractéristiques physico-chimiques et microbiologiques des yaourts et laits fermentés et analyse les procédés de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technologie-du-yaourt-et-du-lait-fermente</t>
   </si>
   <si>
     <t>Taille d'hiver des arbres fruitiers</t>
   </si>
   <si>
-    <t>jeu 18/01/2024 - 08:30</t>
-[...2 lines deleted...]
-    <t>ven 19/01/2024 - 00:00</t>
+    <t>jeu, 18/01/2024 - 08:30</t>
+  </si>
+  <si>
+    <t>ven, 19/01/2024 - 00:00</t>
   </si>
   <si>
     <t>L'objectif de cette formation est de connaître les principes de base de la taille des arbres fruitiers, en accordant une attention particulière aux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/taille-dhiver-des-arbres-fruitiers</t>
   </si>
   <si>
     <t>Journées de production de compost dans les oliveraies</t>
   </si>
   <si>
-    <t>lun 18/12/2023 - 08:00</t>
-[...2 lines deleted...]
-    <t>jeu 18/12/0003 - 14:00</t>
+    <t>lun, 18/12/2023 - 08:00</t>
+  </si>
+  <si>
+    <t>jeu, 18/12/0003 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA Venta del Llano (Jaén)</t>
   </si>
   <si>
     <t>Contenu (6 heures) : Valorisation des sous-produits d'huilerie Préparation du compost d'alperujo Pratiques de production de compost Alperujo</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journees-production-compost-dans-les-oliveraies</t>
   </si>
   <si>
     <t>Conférences de bonnes pratiques sur la gestion des déchets agricoles - biodiversité : collecte et conservation de graines pour l'autogestion des haies.</t>
   </si>
   <si>
-    <t>mar 12/12/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 12/12/2023 - 13:00</t>
+    <t>mar, 12/12/2023 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 12/12/2023 - 13:00</t>
   </si>
   <si>
     <t>Centro IFAPA La Mojonera (Almería)</t>
   </si>
   <si>
     <t>Contenu (4 heures) : Bénéfices et autogestion des haies pour favoriser la biodiversité. Identification et collecte de graines indigènes.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conferences-bonnes-pratiques-sur-la-gestion-des-dechets-agricoles-biodiversite</t>
   </si>
   <si>
     <t>Intégration de l’approche du nexus Eau-Énergie-Alimentation-Ecosystème (WEFE) dans l’agriculture irriguée méditerranéenne</t>
   </si>
   <si>
-    <t>lun 06/11/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 10/11/2023 - 17:00</t>
+    <t>lun, 06/11/2023 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 10/11/2023 - 17:00</t>
   </si>
   <si>
     <t>Principales raisons de suivre ce cours Obtenez un aperçu approfondi des défis complexes entourant le lien WEFE dans l’agriculture irriguée…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/integration-lapproche-du-nexus-eau-energie-alimentation-ecosysteme-wefe-dans</t>
   </si>
   <si>
     <t>Évaluation et atténuation des émissions de gaz à effet de serre en agriculture : concepts, méthodes et outils de simulation</t>
   </si>
   <si>
-    <t>lun 16/10/2023 - 09:15</t>
-[...2 lines deleted...]
-    <t>ven 20/10/2023 - 17:15</t>
+    <t>lun, 16/10/2023 - 09:15</t>
+  </si>
+  <si>
+    <t>ven, 20/10/2023 - 17:15</t>
   </si>
   <si>
     <t>Raisons de suivre le cours Obtenir des connaissances à jour sur les processus internationaux de notification, d'élimination des émissions de GES et d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/evaluation-et-attenuation-des-emissions-gaz-effet-serre-agriculture-concepts</t>
   </si>
   <si>
     <t>Calcul de l'empreinte carbone et de l'empreinte eau</t>
   </si>
   <si>
-    <t>mar 03/10/2023 - 00:00</t>
-[...5 lines deleted...]
-    <t>PRÉSENTATION DU COURS Le système agroalimentaire est l'un des principaux secteurs responsables de la dégradation de l'environnement. Aujourd'hui, c'…</t>
+    <t>mar, 03/10/2023 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 05/10/2023 - 00:00</t>
+  </si>
+  <si>
+    <t>PRÉSENTATION DU COURS Le système agroalimentaire est l'un des principaux secteurs responsables de la dégradation de l'environnement. Aujourd'hui, c…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/calcul-lempreinte-carbone-et-lempreinte-eau</t>
   </si>
   <si>
     <t>Stratégies pour améliorer les rendements des cultures</t>
   </si>
   <si>
-    <t>mer 16/11/2022 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 16/11/2022 - 17:00</t>
+    <t>mer, 16/11/2022 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 16/11/2022 - 17:00</t>
   </si>
   <si>
     <t>Séminaire en ligne. Stratégies pour améliorer les rendements des cultures Des cas seront présentés expliquant comment la technologie BeCrop® a été…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/strategies-pour-ameliorer-les-rendements-des-cultures</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1985,52 +1985,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="253.51" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
@@ -3878,95 +3878,95 @@
       <c r="E64" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>51</v>
       </c>
       <c r="G64" s="1"/>
       <c r="H64" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>325</v>
       </c>
       <c r="J64" s="1" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
         <v>327</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>328</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="D65" s="1"/>
+        <v>329</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>123</v>
+      </c>
       <c r="E65" s="1" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="G65" s="1"/>
+        <v>318</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="H65" s="1" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>328</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>332</v>
-[...3 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="D66" s="1"/>
       <c r="E66" s="1" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="F66" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F66" s="1"/>
+      <c r="G66" s="1"/>
+      <c r="H66" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I66" s="1" t="s">
         <v>333</v>
-      </c>
-[...7 lines deleted...]
-        <v>320</v>
       </c>
       <c r="J66" s="1" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1" t="s">
         <v>335</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>336</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>312</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>338</v>
       </c>
       <c r="G67" s="1" t="s">
@@ -4026,51 +4026,51 @@
       </c>
       <c r="D69" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>318</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>349</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H69" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>320</v>
       </c>
       <c r="J69" s="1" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>353</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>354</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H70" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>320</v>
       </c>
@@ -4515,165 +4515,165 @@
       </c>
       <c r="G85" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H85" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>435</v>
       </c>
       <c r="J85" s="1" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1" t="s">
         <v>437</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>438</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>439</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>440</v>
+        <v>123</v>
       </c>
       <c r="E86" s="1"/>
       <c r="F86" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I86" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="J86" s="1" t="s">
         <v>441</v>
-      </c>
-[...10 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>438</v>
       </c>
       <c r="C87" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="E87" s="1"/>
+      <c r="F87" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="D87" s="1"/>
-[...1 lines deleted...]
-      <c r="F87" s="1"/>
       <c r="G87" s="1" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="H87" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>446</v>
       </c>
       <c r="J87" s="1" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>438</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="D88" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D88" s="1"/>
       <c r="E88" s="1"/>
-      <c r="F88" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F88" s="1"/>
       <c r="G88" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>17</v>
+        <v>102</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>450</v>
       </c>
       <c r="J88" s="1" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1" t="s">
         <v>452</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>453</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>454</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E89" s="1"/>
       <c r="F89" s="1" t="s">
         <v>379</v>
       </c>
       <c r="G89" s="1"/>
       <c r="H89" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>455</v>
       </c>
       <c r="J89" s="1" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="1" t="s">
         <v>457</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>459</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="E90" s="1"/>
       <c r="F90" s="1" t="s">
         <v>460</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H90" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>461</v>
       </c>
       <c r="J90" s="1" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>458</v>
       </c>