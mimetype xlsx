--- v0 (2026-11-01)
+++ v1 (2026-11-01)
@@ -182,150 +182,150 @@
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-la-lutte-antiparasitaire</t>
   </si>
   <si>
     <t>NUTRITION DURABLE DES SOLS AGRICOLES DANS LE CADRE DU PAC, SOUTIEN AUX CONSEILS</t>
   </si>
   <si>
     <t>mer, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Le système de production agroalimentaire doit maintenir un équilibre entre une production rentable et de haute qualité répondant aux exigences des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nutrition-durable-des-sols-agricoles-dans-le-cadre-du-pac-soutien-aux-conseils</t>
   </si>
   <si>
     <t>Cours de calcul de l'empreinte carbone</t>
   </si>
   <si>
     <t>Formation au calcul de l'empreinte carbone Ce cours s'adresse aux personnes intéressées par l'environnement, aux professionnels des secteurs public…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-calcul-lempreinte-carbone</t>
   </si>
   <si>
+    <t>Agroécologie</t>
+  </si>
+  <si>
+    <t>jeu, 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Certificat de formation délivré par la Fondation INEA Contenu: Introduction : Un aperçu du sujet est présenté, expliquant les concepts clés et l…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/agroecologie</t>
+  </si>
+  <si>
+    <t>L'agriculture de conservation</t>
+  </si>
+  <si>
+    <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Analyse des problèmes agricoles actuels d'un point de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/lagriculture-conservation</t>
+  </si>
+  <si>
+    <t>Sécurité alimentaire</t>
+  </si>
+  <si>
+    <t>Contenu: Classification des aliments : Ce module fournit une analyse complète de la classification des aliments sous différents angles, tels que la…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/securite-alimentaire</t>
+  </si>
+  <si>
+    <t>Bonnes pratiques d'élevage</t>
+  </si>
+  <si>
+    <t>Contenu: Introduction : Ce module donne un aperçu de l’importance de la santé animale et des pratiques de gestion dans la production animale,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/bonnes-pratiques-delevage</t>
+  </si>
+  <si>
+    <t>Interprétation des analyses de sol et des directives de fertilisation durable</t>
+  </si>
+  <si>
+    <t>Certificat de formation délivré par la Fondation INEA Objectifs • Comprendre l’importance du sol dans la gestion agricole durable et l’équilibre du…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/interpretation-des-analyses-sol-et-des-directives-fertilisation-durable</t>
+  </si>
+  <si>
+    <t>Horticulture biologique</t>
+  </si>
+  <si>
+    <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Concepts, fondements et précédents dans le jardin :…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/horticulture-biologique</t>
+  </si>
+  <si>
+    <t>Ravageurs et agents pathogènes de l'olivier : nature, identification et stratégies de lutte biologique</t>
+  </si>
+  <si>
+    <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Introduction: Cette section donne un aperçu de l…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/ravageurs-et-agents-pathogenes-lolivier-nature-identification-et-strategies</t>
+  </si>
+  <si>
+    <t>Cours d'introduction à ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>Le concept de SIG, en tant qu'outil numérique, permet aux utilisateurs d'exploiter la valeur des données , y compris les variables géospatiales, et d…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Cours d'introduction aux SIG avec ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-aux-sig-avec-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Cours sur la conception et la création de cartes avec ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-conception-et-la-creation-cartes-avec-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Cours d'introduction à ArcGIS Online</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-arcgis-online</t>
+  </si>
+  <si>
     <t>Des outils numériques qui vous aident à gérer votre ferme</t>
   </si>
   <si>
-    <t>jeu, 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Cours en ligne, à votre rythme, dans lequel sont analysés les arrêtés royaux publiés en décembre 2022 qui affecteront la manière dont les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/des-outils-numeriques-qui-vous-aident-gerer-votre-ferme</t>
-  </si>
-[...88 lines deleted...]
-    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-arcgis-online</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -961,63 +961,57 @@
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>54</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
-      <c r="F13" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1"/>
       <c r="H13" s="1" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="J13" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>61</v>
@@ -1125,152 +1119,158 @@
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>76</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
-      <c r="G20" s="1"/>
+      <c r="G20" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="H20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J21" s="1" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C24" s="1"/>
+      <c r="C24" s="1" t="s">
+        <v>34</v>
+      </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
-      <c r="F24" s="1"/>
+      <c r="F24" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="G24" s="1" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="J24" s="1" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>