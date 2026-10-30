--- v0 (2026-08-09)
+++ v1 (2026-10-30)
@@ -47,246 +47,246 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Cours sur l'étiquetage de la viande et des produits carnés</t>
   </si>
   <si>
-    <t>dim 20/12/2026 - 00:00</t>
+    <t>dim, 20/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En ligne</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Ce cours vous permettra d'apprendre les obligations légales en matière d'étiquetage de la viande et des produits carnés. Il abordera tous les aspects…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-letiquetage-la-viande-et-des-produits-carnes</t>
   </si>
   <si>
     <t>Campus de cours en ligne ouverts à tous (MOOC) - Ministère de l'Agriculture, de la Pêche et de l'Alimentation - Plan de formation pour les techniciens ruraux</t>
   </si>
   <si>
     <t>Cours d'agriculture biologique : production, réglementation, conseils et commercialisation (MOOC) Ce cours a pour objectif de donner un aperçu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/campus-cours-ligne-ouverts-tous-mooc-ministere-lagriculture-la-peche-et</t>
   </si>
   <si>
     <t>oléiculture biologique</t>
   </si>
   <si>
-    <t>lun 21/12/2026 - 00:00</t>
+    <t>lun, 21/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École universitaire d'ingénierie technique agricole. Objectifs Comprendre les principales variables qui…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/oleiculture-biologique-0</t>
   </si>
   <si>
     <t>Cours d'agriculture biologique</t>
   </si>
   <si>
     <t>La Commission européenne a placé la protection de l'environnement en général, et le développement du secteur de la production biologique en…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-7</t>
   </si>
   <si>
     <t>Cours de production biologique</t>
   </si>
   <si>
-    <t>jeu 24/12/2026 - 00:00</t>
+    <t>jeu, 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Le secteur de la production biologique est en constante expansion et nécessite des professionnels qualifiés capables de gérer les exploitations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-production-biologique</t>
   </si>
   <si>
     <t>Cours d'élevage biologique</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-delevage-biologique</t>
   </si>
   <si>
+    <t>Agriculture biologique : Production, réglementation, conseil et commercialisation (MOOC)</t>
+  </si>
+  <si>
+    <t>ven, 25/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 31/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>En ligne, Formation continue</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>L’objectif de ce cours est de donner un aperçu de la réglementation de la production agricole biologique et des fondements de base de ce type de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-biologique-production-reglementation-conseil-et-commercialisation</t>
+  </si>
+  <si>
     <t>Cours sur l'étiquetage des aliments d'origine végétale</t>
   </si>
   <si>
-    <t>ven 25/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Ce cours vous permettra d'apprendre les exigences légales en matière d'étiquetage des fruits, légumes et autres produits, frais ou conditionnés, y…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-letiquetage-des-aliments-dorigine-vegetale</t>
   </si>
   <si>
-    <t>Agriculture biologique : Production, réglementation, conseil et commercialisation (MOOC)</t>
-[...19 lines deleted...]
-  <si>
     <t>Formation personnalisée en présentiel sur la manipulation des aliments pour votre entreprise</t>
   </si>
   <si>
-    <t>dim 27/12/2026 - 00:00</t>
+    <t>dim, 27/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En ligne, En personne</t>
   </si>
   <si>
-    <t>Arrêtez de perdre votre temps et déléguez la formation des opérateurs à quelqu'un d'autre. Ce n'est pas un cours de manipulation des aliments « …</t>
+    <t>Arrêtez de perdre votre temps et déléguez la formation des opérateurs à quelqu'un d'autre. Ce n'est pas un cours de manipulation des aliments «…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-personnalisee-presentiel-sur-la-manipulation-des-aliments-pour-votre</t>
   </si>
   <si>
     <t>TECHNICIEN QUALITÉ DANS L'INDUSTRIE LAITIÈRE</t>
   </si>
   <si>
-    <t>lun 28/12/2026 - 00:00</t>
+    <t>lun, 28/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Zamora</t>
   </si>
   <si>
     <t>Escuela Internacional de Industrias Lácteas (EILZA).  Plaza del Seminario, 2. 49003 – Zamora</t>
   </si>
   <si>
     <t>Mélangé</t>
   </si>
   <si>
     <t>Formation destinée à tous ceux qui souhaitent acquérir des compétences et des connaissances spécifiques leur permettant de garantir la qualité et la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technicien-qualite-dans-lindustrie-laitiere</t>
   </si>
   <si>
     <t>Cours en ligne sur la lutte antiparasitaire</t>
   </si>
   <si>
-    <t>mar 29/12/2026 - 00:00</t>
+    <t>mar, 29/12/2026 - 00:00</t>
   </si>
   <si>
     <t>L'objectif principal d'un plan de lutte antiparasitaire est de prévenir les infestations, qui peuvent être de diverses natures, tant urbaines que…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-la-lutte-antiparasitaire</t>
   </si>
   <si>
     <t>Technologie des yaourts et des laits fermentés</t>
   </si>
   <si>
-    <t>mer 30/12/2026 - 00:00</t>
+    <t>mer, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Mañanas &gt; Seminario de San Atilano. Pza. del Seminario, 2. Zamora. Tardes &gt; Obrador en el Instituto Alfonso IX. Edificio Ciclos. Ctra. De la Aldehuela, s/n. Zamora</t>
   </si>
   <si>
     <t>Adressé à... Ce message s'adresse aux professionnels de l'industrie laitière et à toutes les personnes intéressées par l'acquisition de connaissances…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technologie-des-yaourts-et-des-laits-fermentes</t>
   </si>
   <si>
     <t>NUTRITION DURABLE DES SOLS AGRICOLES DANS LE CADRE DU PAC, SOUTIEN AUX CONSEILS</t>
   </si>
   <si>
     <t>Le système de production agroalimentaire doit maintenir un équilibre entre une production rentable et de haute qualité répondant aux exigences des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nutrition-durable-des-sols-agricoles-dans-le-cadre-du-pac-soutien-aux-conseils</t>
   </si>
   <si>
     <t>Cours de calcul de l'empreinte carbone</t>
   </si>
   <si>
     <t>Formation au calcul de l'empreinte carbone Ce cours s'adresse aux personnes intéressées par l'environnement, aux professionnels des secteurs public…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-calcul-lempreinte-carbone</t>
   </si>
   <si>
     <t>manipulateur d'aliments</t>
   </si>
   <si>
     <t>Si vous souhaitez obtenir le certificat de manipulation des aliments, ce cours proposé par le centre de formation Arcoiris vous apportera les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-daliments</t>
   </si>
   <si>
     <t>Agroécologie</t>
   </si>
   <si>
-    <t>jeu 31/12/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Certificat de formation délivré par la Fondation INEA Contenu: Introduction : Un aperçu du sujet est présenté, expliquant les concepts clés et l’…</t>
+    <t>jeu, 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Certificat de formation délivré par la Fondation INEA Contenu: Introduction : Un aperçu du sujet est présenté, expliquant les concepts clés et l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agroecologie</t>
   </si>
   <si>
     <t>L'agriculture de conservation</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Analyse des problèmes agricoles actuels d'un point de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lagriculture-conservation</t>
   </si>
   <si>
     <t>Sécurité alimentaire</t>
   </si>
   <si>
     <t>Contenu: Classification des aliments : Ce module fournit une analyse complète de la classification des aliments sous différents angles, tels que la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/securite-alimentaire</t>
   </si>
   <si>
     <t>Bonnes pratiques d'élevage</t>
   </si>
@@ -305,51 +305,51 @@
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/interpretation-des-analyses-sol-et-des-directives-fertilisation-durable</t>
   </si>
   <si>
     <t>Gestion écologique des ruminants</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Introduction et réglementation : Ce module fournit un…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-ecologique-des-ruminants</t>
   </si>
   <si>
     <t>Horticulture biologique</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Concepts, fondements et précédents dans le jardin :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/horticulture-biologique</t>
   </si>
   <si>
     <t>Ravageurs et agents pathogènes de l'olivier : nature, identification et stratégies de lutte biologique</t>
   </si>
   <si>
-    <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Introduction: Cette section donne un aperçu de l’…</t>
+    <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Introduction: Cette section donne un aperçu de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ravageurs-et-agents-pathogenes-lolivier-nature-identification-et-strategies</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -668,52 +668,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="186.24" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="149.678" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
@@ -862,87 +862,87 @@
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="1"/>
+      <c r="C8" s="1" t="s">
+        <v>34</v>
+      </c>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
-      <c r="F8" s="1"/>
+      <c r="F8" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="G8" s="1" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
-      <c r="F9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>13</v>
       </c>