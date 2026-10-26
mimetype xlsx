--- v0 (2026-07-31)
+++ v1 (2026-10-26)
@@ -200,132 +200,132 @@
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-experte-etiquetage-alimentaire-500-heures-100-ligne</t>
   </si>
   <si>
     <t>Technologie des yaourts et des laits fermentés</t>
   </si>
   <si>
     <t>Mañanas &gt; Seminario de San Atilano. Pza. del Seminario, 2. Zamora. Tardes &gt; Obrador en el Instituto Alfonso IX. Edificio Ciclos. Ctra. De la Aldehuela, s/n. Zamora</t>
   </si>
   <si>
     <t>Adressé à... Ce message s'adresse aux professionnels de l'industrie laitière et à toutes les personnes intéressées par l'acquisition de connaissances…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technologie-des-yaourts-et-des-laits-fermentes</t>
   </si>
   <si>
     <t>Empreinte carbone et sa neutralité. Gestion du carbone M-34</t>
   </si>
   <si>
     <t>Découvrez ce qu'est une empreinte carbone et quelles méthodes de calcul correspondent le mieux aux besoins et aux activités de votre organisation.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/empreinte-carbone-et-sa-neutralite-gestion-du-carbone-m-34</t>
   </si>
   <si>
+    <t>Cours d'introduction à ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>jeu 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Le concept de SIG, en tant qu'outil numérique, permet aux utilisateurs d'exploiter la valeur des données , y compris les variables géospatiales, et d…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Cours d'introduction aux SIG avec ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-aux-sig-avec-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Cours sur la conception et la création de cartes avec ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-conception-et-la-creation-cartes-avec-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Cours d'introduction à ArcGIS Online</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-arcgis-online</t>
+  </si>
+  <si>
     <t>Législation agraire</t>
   </si>
   <si>
-    <t>jeu 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Certificat de formation délivré par la Fondation INEA Objectifs Connaître les sources, l’objet et le contenu du droit agraire. Encadrer le Droit dans…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/legislation-agraire</t>
   </si>
   <si>
     <t>Sécurité alimentaire</t>
   </si>
   <si>
     <t>Contenu: Classification des aliments : Ce module fournit une analyse complète de la classification des aliments sous différents angles, tels que la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/securite-alimentaire</t>
   </si>
   <si>
     <t>Bonnes pratiques d'élevage</t>
   </si>
   <si>
     <t>Contenu: Introduction : Ce module donne un aperçu de l’importance de la santé animale et des pratiques de gestion dans la production animale,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bonnes-pratiques-delevage</t>
   </si>
   <si>
     <t>Gestion écologique des ruminants</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Introduction et réglementation : Ce module fournit un…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-ecologique-des-ruminants</t>
   </si>
   <si>
     <t>Horticulture biologique</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Concepts, fondements et précédents dans le jardin :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/horticulture-biologique</t>
   </si>
   <si>
     <t>Ravageurs et agents pathogènes de l'olivier : nature, identification et stratégies de lutte biologique</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Introduction: Cette section donne un aperçu de l’…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ravageurs-et-agents-pathogenes-lolivier-nature-identification-et-strategies</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-arcgis-online</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -977,262 +977,262 @@
       <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>60</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
-      <c r="G13" s="1"/>
+      <c r="G13" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="H13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>64</v>
       </c>
       <c r="J13" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
-      <c r="G14" s="1"/>
+      <c r="G14" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="H14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="J14" s="1" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
-      <c r="G15" s="1"/>
+      <c r="G15" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="H15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
-      <c r="G16" s="1"/>
+      <c r="G16" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="H16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
-      <c r="G19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G19" s="1"/>
       <c r="H19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
-      <c r="G20" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G20" s="1"/>
       <c r="H20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>82</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
-      <c r="G21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G21" s="1"/>
       <c r="H21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
-      <c r="G22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G22" s="1"/>
       <c r="H22" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>