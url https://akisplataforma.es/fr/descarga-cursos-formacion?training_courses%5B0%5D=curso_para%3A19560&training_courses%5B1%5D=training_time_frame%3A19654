--- v0 (2026-10-27)
+++ v1 (2026-10-30)
@@ -47,6093 +47,6093 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Cours CIHEAM : 1ère Semaine méditerranéenne de l'entrepreneuriat alimentaire</t>
   </si>
   <si>
-    <t>lun 22/06/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>ven 26/06/2026 - 18:08</t>
+    <t>lun, 22/06/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>ven, 26/06/2026 - 18:08</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza (Zaragoza)</t>
   </si>
   <si>
     <t>En personne</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza organisera la « Première Semaine méditerranéenne de l'entrepreneuriat alimentaire » du 22 au 26 juin 2026 , une formation en…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ciheam-1ere-semaine-mediterraneenne-lentrepreneuriat-alimentaire</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Nouveaux modèles commerciaux : applications des microalgues » - Cloned</t>
   </si>
   <si>
-    <t>mar 16/06/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 16/06/2026 - 14:00</t>
+    <t>mar, 16/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 16/06/2026 - 14:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>Paterna</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>ASETAGA a ouvert les inscriptions pour la formation gratuite « Nouveaux modèles commerciaux : applications des microalgues ». La session se tiendra…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111635</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>lun 08/06/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>lun 08/06/2026 - 14:00</t>
+    <t>lun, 08/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>lun, 08/06/2026 - 14:00</t>
   </si>
   <si>
     <t>ASETAGA a ouvert les inscriptions à la formation gratuite « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111634</t>
   </si>
   <si>
     <t>Nouvelle édition du cours « Transformation numérique et durable dans la gestion agricole »</t>
   </si>
   <si>
-    <t>mer 27/05/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>jeu 28/05/2026 - 22:22</t>
+    <t>mer, 27/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>jeu, 28/05/2026 - 22:22</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Almería</t>
   </si>
   <si>
     <t>Colegio de Ingenieros Agrícolas de Almería, COITAAL C/ Ribera de las Almadrabillas 5, 04004 Almería</t>
   </si>
   <si>
     <t>En ligne, En personne</t>
   </si>
   <si>
     <t>La Fondation du Groupe Cajamar organisera une nouvelle édition du cours « Transformation numérique et durable dans la gestion agricole » les 27 et 28…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelle-edition-du-cours-transformation-numerique-et-durable-dans-la-gestion</t>
   </si>
   <si>
     <t>Cours avancé sur l'aquaculture à faible impact</t>
   </si>
   <si>
-    <t>lun 25/05/2026 - 11:11</t>
+    <t>lun, 25/05/2026 - 11:11</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Tarragona</t>
   </si>
   <si>
     <t>IRTA La Ràpita (Tarragona)</t>
   </si>
   <si>
     <t>L’ Institut agronomique méditerranéen de Saragosse (IAMZ–CIHEAM Saragosse) organisera le cours avancé « Aquaculture à faible impact » du 25 au 28 mai…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-avance-sur-laquaculture-faible-impact</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>mer 20/05/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 20/05/2026 - 14:00</t>
+    <t>mer, 20/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 20/05/2026 - 14:00</t>
   </si>
   <si>
     <t>Alicante/Alacant</t>
   </si>
   <si>
     <t>Calle Pintor Lorenzo Casanova 62, 2a. planta, 03003, Alicante</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111845</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>jeu 14/05/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 14/05/2026 - 20:00</t>
+    <t>jeu, 14/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 14/05/2026 - 20:00</t>
   </si>
   <si>
     <t>En ligne</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111933</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits »</t>
   </si>
   <si>
-    <t>jeu 14/05/2026 - 16:00</t>
+    <t>jeu, 14/05/2026 - 16:00</t>
   </si>
   <si>
     <t>ASETAGA a ouvert les inscriptions pour la formation gratuite « Bioéconomie circulaire : transformation, valorisation et gestion durable des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-bioeconomie-circulaire-transformation-valorisation-1</t>
   </si>
   <si>
     <t>Webinaire de formation « Comment transformer chaque bouteille en canal de vente »</t>
   </si>
   <si>
-    <t>mer 13/05/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 13/05/2026 - 12:00</t>
+    <t>mer, 13/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 13/05/2026 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération espagnole des vins (FEV) , par le biais de son pôle Digitalisation et Vin , organise le webinaire « Comment transformer chaque…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-formation-comment-transformer-chaque-bouteille-canal-vente</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned</t>
   </si>
   <si>
-    <t>mar 12/05/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 12/05/2026 - 20:00</t>
+    <t>mar, 12/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 12/05/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111932</t>
   </si>
   <si>
-    <t>lun 11/05/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>lun 11/05/2026 - 14:00</t>
+    <t>lun, 11/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>lun, 11/05/2026 - 14:00</t>
   </si>
   <si>
     <t>Granada</t>
   </si>
   <si>
     <t>Centro Cívico La Matraquilla, 18600, Motril</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111636</t>
   </si>
   <si>
     <t>Cours pratique sur les communautés d'irrigation intelligentes</t>
   </si>
   <si>
-    <t>jeu 07/05/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>sam 09/05/2026 - 22:22</t>
+    <t>jeu, 07/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>sam, 09/05/2026 - 22:22</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Navarra</t>
   </si>
   <si>
     <t>Tafalla (Navarra)</t>
   </si>
   <si>
     <t>La numérisation de l'irrigation continue de s'affirmer comme un facteur clé d'amélioration de l'efficacité, de la durabilité et de la gouvernance de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-pratique-sur-les-communautes-dirrigation-intelligentes</t>
   </si>
   <si>
     <t>Webinaire de formation « L’intelligence artificielle en action : comment l’IA générative transforme la gestion et la compétitivité des domaines viticoles » - Cloned</t>
   </si>
   <si>
-    <t>jeu 07/05/2026 - 10:00</t>
-[...5 lines deleted...]
-    <t>Le La Fédération espagnole des vins (FEV) et Orisha Agrifood, par le biais de son Digitalization and Wine Hub , organisent le webinaire « L'…</t>
+    <t>jeu, 07/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 07/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Le La Fédération espagnole des vins (FEV) et Orisha Agrifood, par le biais de son Digitalization and Wine Hub , organisent le webinaire « L…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111600</t>
   </si>
   <si>
     <t>Formation internationale sur l'élevage de précision : des capteurs à la prise de décision</t>
   </si>
   <si>
-    <t>lun 04/05/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>ven 08/05/2026 - 22:22</t>
+    <t>lun, 04/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>ven, 08/05/2026 - 22:22</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>CSIC, Madrid.</t>
   </si>
   <si>
     <t>Du 4 au 8 mai 2026 , Madrid accueillera la formation en présentiel « Créer de la valeur ajoutée dans l’élevage de précision : des capteurs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-internationale-sur-lelevage-precision-des-capteurs-la-prise-decision</t>
   </si>
   <si>
-    <t>jeu 30/04/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 30/04/2026 - 20:00</t>
+    <t>jeu, 30/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 30/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111579</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Nouveaux modèles commerciaux : applications des microalgues »</t>
   </si>
   <si>
-    <t>jeu 30/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 30/04/2026 - 14:00</t>
+    <t>jeu, 30/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 30/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Calle La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-nouveaux-modeles-commerciaux-applications-des</t>
   </si>
   <si>
-    <t>mer 29/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 29/04/2026 - 14:00</t>
+    <t>mer, 29/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 29/04/2026 - 14:00</t>
   </si>
   <si>
     <t>ASAJA, Calle La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111502</t>
   </si>
   <si>
-    <t>mar 28/04/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 28/04/2026 - 20:00</t>
+    <t>mar, 28/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 28/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111560</t>
   </si>
   <si>
-    <t>ven 24/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 24/04/2026 - 14:00</t>
+    <t>ven, 24/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 24/04/2026 - 14:00</t>
   </si>
   <si>
     <t>C. La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111501</t>
   </si>
   <si>
-    <t>jeu 23/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 23/04/2026 - 14:00</t>
+    <t>jeu, 23/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 23/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Casa de Cultura "Felip Miralles". Ctra. d'Alcoi, 2; 03516, Benimantell, Alicante</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111492</t>
   </si>
   <si>
-    <t>mer 22/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 22/04/2026 - 14:00</t>
+    <t>mer, 22/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 22/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Casa de la Cultura. Calle Puerta de Granada, 19, 18690 Almuñécar, Granada</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111491</t>
   </si>
   <si>
     <t>Escuela Politécnica Superior de Orihuela - Universidad Miguel Hernández, Ctra. Beniel, km 3,2. E-03312, Orihuela.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111529</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned</t>
   </si>
   <si>
-    <t>mar 21/04/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 21/04/2026 - 20:00</t>
+    <t>mar, 21/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 21/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111482</t>
   </si>
   <si>
-    <t>mar 21/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 21/04/2026 - 14:00</t>
+    <t>mar, 21/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 21/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Albacete</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111487</t>
   </si>
   <si>
     <t>Cours en ligne : Production d'oliveraies biologiques et production d'huile biologique</t>
   </si>
   <si>
-    <t>lun 20/04/2026 - 00:00</t>
+    <t>lun, 20/04/2026 - 00:00</t>
   </si>
   <si>
     <t>La formation est entièrement en ligne et comprend 11 sujets, pour une durée prévue de 80 heures. Vous pouvez la suivre à tout moment. À l'issue de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-production-doliveraies-biologiques-et-production-dhuile-biologique-0</t>
   </si>
   <si>
-    <t>ven 17/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 17/04/2026 - 14:00</t>
+    <t>ven, 17/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 17/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Zamora</t>
   </si>
   <si>
     <t>Centro Cultural. Calle Huertas, 12; 49211, Carbellino de Sayago (Zamora)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111493</t>
   </si>
   <si>
-    <t>jeu 16/04/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 16/04/2026 - 20:00</t>
+    <t>jeu, 16/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111484</t>
   </si>
   <si>
-    <t>jeu 16/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 16/04/2026 - 19:00</t>
+    <t>jeu, 16/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/04/2026 - 19:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111485</t>
   </si>
   <si>
-    <t>mer 15/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 15/04/2026 - 14:00</t>
+    <t>mer, 15/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 15/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Humus+Fertil S.L.L. (Vivero de empresas). Calle Calvo Sotelo, 4, 02630 La Roda, Albacete.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111494</t>
   </si>
   <si>
-    <t>mar 14/04/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 14/04/2026 - 20:00</t>
+    <t>mar, 14/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 14/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111483</t>
   </si>
   <si>
     <t>Webinaire de formation « L’intelligence artificielle en action : comment l’IA générative transforme la gestion et la compétitivité des domaines viticoles »</t>
   </si>
   <si>
-    <t>mar 14/04/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 14/04/2026 - 10:45</t>
+    <t>mar, 14/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 14/04/2026 - 10:45</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-formation-lintelligence-artificielle-action-comment-lia-generative</t>
   </si>
   <si>
     <t>Cours sur la gestion des risques et l'assurance agricole dans un contexte de changement climatique</t>
   </si>
   <si>
-    <t>lun 13/04/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>ven 17/04/2026 - 22:22</t>
+    <t>lun, 13/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>ven, 17/04/2026 - 22:22</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza, Avda. de Montañana 1005, Zaragoza</t>
   </si>
   <si>
     <t>Du 13 au 17 avril 2026 , le CIHEAM de Saragosse accueillera le cours « Gestion des risques et assurance agricole dans un contexte de changement…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-gestion-des-risques-et-lassurance-agricole-dans-contexte-changement</t>
   </si>
   <si>
     <t>Formation en production biologique : réglementation, conseils, production et commercialisation</t>
   </si>
   <si>
-    <t>lun 13/04/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>jeu 16/04/2026 - 22:22</t>
+    <t>lun, 13/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>jeu, 16/04/2026 - 22:22</t>
   </si>
   <si>
     <t>Du 13 au 16 avril 2026, le cours sur la production biologique : production, réglementation, conseils et commercialisation se déroulera en classe…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-production-biologique-reglementation-conseils-production-et</t>
   </si>
   <si>
     <t>Séminaire en ligne gratuit « SIEX, REA et CUE : les clés de l'enregistrement en tant qu'entité agréée »</t>
   </si>
   <si>
-    <t>ven 10/04/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>ven 10/04/2026 - 22:22</t>
+    <t>ven, 10/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>ven, 10/04/2026 - 22:22</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>Le 10 avril 2026 , aGROSlab organise le séminaire en ligne « SIEX, REA et CUE : Clés de l'enregistrement en tant qu'entité autorisée » , une session…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-ligne-gratuit-siex-rea-et-cue-les-cles-lenregistrement-tant-quentite</t>
   </si>
   <si>
     <t>Calcul des besoins en eau et programmation de l'irrigation</t>
   </si>
   <si>
-    <t>ven 10/04/2026 - 00:00</t>
+    <t>ven, 10/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Dans ce COURS EN LIGNE, vous apprendrez les différentes méthodologies pour déterminer les besoins en eau d'une culture et les outils pour planifier l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/calcul-des-besoins-eau-et-programmation-lirrigation-0</t>
   </si>
   <si>
     <t>Webinaire de formation « La numérisation dans les vignobles et les caves, oui. Mais… pourquoi ? »</t>
   </si>
   <si>
-    <t>jeu 09/04/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 09/04/2026 - 12:00</t>
+    <t>jeu, 09/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 09/04/2026 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération espagnole des vins (FEV) , par le biais de son pôle Numérisation et Vin , organise le webinaire « La numérisation dans les vignobles…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-formation-la-numerisation-dans-les-vignobles-et-les-caves-oui-mais</t>
   </si>
   <si>
     <t>Les inscriptions sont désormais ouvertes pour le cours en ligne gratuit « Numérisation des données météorologiques et détection des nuisibles ».</t>
   </si>
   <si>
-    <t>lun 06/04/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>mer 08/04/2026 - 22:22</t>
+    <t>lun, 06/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>mer, 08/04/2026 - 22:22</t>
   </si>
   <si>
     <t>iRiego a ouvert les inscriptions pour le cours en ligne gratuit « Numérisation des données météorologiques et détection des ravageurs » , qui se…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/les-inscriptions-sont-desormais-ouvertes-pour-le-cours-ligne-gratuit</t>
   </si>
   <si>
     <t>Cours en ligne : culture fruitière biologique</t>
   </si>
   <si>
-    <t>mer 01/04/2026 - 00:00</t>
+    <t>mer, 01/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Camí del Port s/n, km 1 - Edif. ECA Apartado 397 ES-46470 Catarroja, Valencia, España</t>
   </si>
   <si>
     <t>La formation est entièrement en ligne et comprend 7 thèmes, pour une durée prévue de 60 heures. Vous pouvez la suivre à tout moment. À l'issue de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-culture-fruitiere-biologique-0</t>
   </si>
   <si>
     <t>COURS EN LIGNE SUR L'AGRICULTURE DE PRÉCISION EN CULTURES EXTENSIVES IRRIGUÉES (ENREGISTRÉ)</t>
   </si>
   <si>
     <t>Ce cours aborde les technologies et méthodologies utilisées en agriculture de précision pour optimiser le rendement et l'efficacité des grandes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-lagriculture-precision-cultures-extensives-irriguees-enregistre</t>
   </si>
   <si>
     <t>Cours de production intégrée</t>
   </si>
   <si>
-    <t>mar 31/03/2026 - 00:00</t>
+    <t>mar, 31/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>Palmas, Las</t>
   </si>
   <si>
     <t>Lomo La Plana 12, local 7-8. Las Palmas de Gran Canaria</t>
   </si>
   <si>
     <t>Mélangé</t>
   </si>
   <si>
     <t>Devenez un expert en production intégrée CONTACT</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-production-integree-0</t>
   </si>
   <si>
     <t>Gestion et intégration dans l'entreprise agricole</t>
   </si>
   <si>
-    <t>sam 28/03/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Former les agriculteurs entrant dans le secteur agricole aux aspects liés à la performance économique des exploitations et à la protection de l'…</t>
+    <t>sam, 28/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Former les agriculteurs entrant dans le secteur agricole aux aspects liés à la performance économique des exploitations et à la protection de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-et-integration-dans-lentreprise-agricole-0</t>
   </si>
   <si>
-    <t>jeu 26/03/2026 - 16:06</t>
-[...2 lines deleted...]
-    <t>jeu 26/03/2026 - 22:22</t>
+    <t>jeu, 26/03/2026 - 16:06</t>
+  </si>
+  <si>
+    <t>jeu, 26/03/2026 - 22:22</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-bioeconomie-circulaire-transformation-valorisation-0</t>
   </si>
   <si>
     <t>Cours de base pour manipulateur de produits phytosanitaires</t>
   </si>
   <si>
-    <t>mer 25/03/2026 - 00:00</t>
+    <t>mer, 25/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Lomo La Plana 12, local 7-8. Las Palmas de Gran Canaria (Centro de formación Agroislas)</t>
   </si>
   <si>
     <t>Obtenez une certification de manipulateur de pesticides de niveau de base CONTACT</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-pour-manipulateur-produits-phytosanitaires-0</t>
   </si>
   <si>
     <t>Serres</t>
   </si>
   <si>
     <t>COURS EN LIGNE qui démontre le rôle de la serre, les différents types de serres, l'équipement et le contrôle climatique, entre autres aspects.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/serres</t>
   </si>
   <si>
     <t>Sécurité et hygiène dans l'industrie alimentaire</t>
   </si>
   <si>
     <t>Objectifs Apprendre à effectuer des opérations de nettoyage et d'hygiène générale sur les équipements et les installations, ainsi que des opérations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/securite-et-hygiene-dans-lindustrie-alimentaire</t>
   </si>
   <si>
     <t>Journée de formation en ligne sur les communautés d'énergie renouvelable pour les agriculteurs irrigants</t>
   </si>
   <si>
-    <t>mar 24/03/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>mar 24/03/2026 - 22:22</t>
+    <t>mar, 24/03/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>mar, 24/03/2026 - 22:22</t>
   </si>
   <si>
     <t>ASETAGA a organisé la journée de formation « Communautés d'énergie renouvelable – Irrigateurs » , une initiative visant à apporter les opportunités…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-ligne-sur-les-communautes-denergie-renouvelable-pour-les</t>
   </si>
   <si>
     <t>3e édition du cours « Numérisation de l’agriculture de précision, Agriculture 4.0 »</t>
   </si>
   <si>
-    <t>lun 23/03/2026 - 11:11</t>
+    <t>lun, 23/03/2026 - 11:11</t>
   </si>
   <si>
     <t>Villadangos del Páramo (León)</t>
   </si>
   <si>
     <t>La communauté d'irrigation du canal de Villadangos , à Villadangos del Páramo (León) , accueillera la 3e édition du cours A2 PI.B1 « Numérisation de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/3e-edition-du-cours-numerisation-lagriculture-precision-agriculture-40</t>
   </si>
   <si>
     <t>Drones et agriculture de précision</t>
   </si>
   <si>
-    <t>dim 22/03/2026 - 00:00</t>
+    <t>dim, 22/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Drones et agriculture de précision est un cours descriptif qui explore l'agriculture de précision en tant que technique et concept de l'Agriculture 4…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/drones-et-agriculture-precision</t>
   </si>
   <si>
     <t>Séminaire en ligne gratuit « Plans de fertilisation pour les cultures extensives »</t>
   </si>
   <si>
-    <t>ven 20/03/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>ven 20/03/2026 - 22:22</t>
+    <t>ven, 20/03/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>ven, 20/03/2026 - 22:22</t>
   </si>
   <si>
     <t>L’élaboration d’un plan de fertilisation adapté est de plus en plus cruciale pour optimiser les coûts, améliorer l’efficacité de l’utilisation des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-ligne-gratuit-plans-fertilisation-pour-les-cultures-extensives</t>
   </si>
   <si>
     <t>Bien-être animal lors du transport d'animaux vivants</t>
   </si>
   <si>
-    <t>ven 20/03/2026 - 00:00</t>
+    <t>ven, 20/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Qualification approuvée Places limitées OBJECTIFS: Acquérir les fondamentaux des bonnes pratiques lors du transport des animaux, incluant le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-lors-du-transport-danimaux-vivants</t>
   </si>
   <si>
     <t>iRiego organise un cours en ligne gratuit sur l'influence de la numérisation sur la société et l'agriculture.</t>
   </si>
   <si>
-    <t>mer 18/03/2026 - 11:11</t>
+    <t>mer, 18/03/2026 - 11:11</t>
   </si>
   <si>
     <t>iRiego organisera du 18 au 20 mars 2026 le cours en ligne gratuit « Influence de la numérisation sur la société » , une proposition de formation axée…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/iriego-organise-cours-ligne-gratuit-sur-linfluence-la-numerisation-sur-la</t>
   </si>
   <si>
     <t>Cours de production horticole en serre</t>
   </si>
   <si>
-    <t>mer 18/03/2026 - 00:00</t>
+    <t>mer, 18/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Devenez un expert en production horticole CONTACT</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-production-horticole-serre-0</t>
   </si>
   <si>
     <t>Agriculture de précision. Cours : SIG avancé et gestion des drones</t>
   </si>
   <si>
     <t>Un cours de 60 heures, dont quatre seront dispensés en classe virtuelle avec l'instructeur en temps réel via Google Meet, abordera les questions…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-precision-cours-sig-avance-et-gestion-des-drones</t>
   </si>
   <si>
     <t>Spécialisation en interprétation des sols</t>
   </si>
   <si>
-    <t>mar 17/03/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Dans ce COURS EN LIGNE, vous découvrirez les clés pour maintenir la santé des sols grâce à des pratiques durables pour une agriculture plus efficace…</t>
+    <t>mar, 17/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Dans ce COURS EN LIGNE, vous découvrirez les clés pour maintenir la santé des sols grâce à des pratiques durables pour une agriculture plus efficace.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/specialisation-interpretation-des-sols</t>
   </si>
   <si>
     <t>Webinaire gratuit : La chlorose des nervures jaunes (CYVCV), une nouvelle menace pour la culture des agrumes en Espagne</t>
   </si>
   <si>
-    <t>mer 11/03/2026 - 17:07</t>
-[...2 lines deleted...]
-    <t>mer 11/03/2026 - 22:22</t>
+    <t>mer, 11/03/2026 - 17:07</t>
+  </si>
+  <si>
+    <t>mer, 11/03/2026 - 22:22</t>
   </si>
   <si>
     <t>La culture des agrumes espagnole est confrontée à un nouveau défi phytosanitaire avec la détection du virus de la jaunisse des agrumes (CYVCV) ,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-gratuit-la-chlorose-des-nervures-jaunes-cyvcv-une-nouvelle-menace-pour</t>
   </si>
   <si>
     <t>Cours de base « Transformation numérique et durable de la gestion agricole »</t>
   </si>
   <si>
-    <t>mer 11/03/2026 - 09:09</t>
-[...2 lines deleted...]
-    <t>jeu 12/03/2026 - 22:22</t>
+    <t>mer, 11/03/2026 - 09:09</t>
+  </si>
+  <si>
+    <t>jeu, 12/03/2026 - 22:22</t>
   </si>
   <si>
     <t>Aula HR Formación, C/ Jesús Esteban 5, Bajo izquierda, Murcia</t>
   </si>
   <si>
     <t>La Fondation du Groupe Cajamar organise à Murcie le Cours de base : Transformation numérique et durable de la gestion agricole , une formation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-transformation-numerique-et-durable-la-gestion-agricole</t>
   </si>
   <si>
     <t>La MAPA promeut le VIe cours international sur la conception, la gestion et l'innovation en irrigation.</t>
   </si>
   <si>
-    <t>ven 06/03/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>mar 24/11/2026 - 22:22</t>
+    <t>ven, 06/03/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>mar, 24/11/2026 - 22:22</t>
   </si>
   <si>
     <t>Le programme de formation continue 2026 pour les techniciens ruraux comprend le 6e cours international sur la conception, la gestion et l'innovation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/la-mapa-promeut-le-vie-cours-international-sur-la-conception-la-gestion-et</t>
   </si>
   <si>
     <t>Gestion avancée des serres écologiques</t>
   </si>
   <si>
-    <t>jeu 05/03/2026 - 00:00</t>
+    <t>jeu, 05/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Cours en ligne : Gestion avancée des serres biologiques. Sols vivants et fertilité</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-avancee-des-serres-ecologiques</t>
   </si>
   <si>
     <t>Numérisation des parcelles d'irrigation</t>
   </si>
   <si>
-    <t>mer 04/03/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>jeu 05/03/2026 - 20:00</t>
+    <t>mer, 04/03/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>jeu, 05/03/2026 - 20:00</t>
   </si>
   <si>
     <t>León</t>
   </si>
   <si>
     <t>sede de la Comunidad de Regantes del Canal Alto de Villadangos, en Villadangos del Páramo, León.</t>
   </si>
   <si>
     <t>iRiego proposera le cours « Numérisation des parcelles d'irrigation » , une formation pratique destinée aux agriculteurs, conseillers et techniciens…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/numerisation-des-parcelles-dirrigation-0</t>
   </si>
   <si>
     <t>MODULE GÉNÉRIQUE : QUALIFICATION DES TECHNICIENS EN PRODUCTION INTÉGRÉE DE PRODUITS FABRIQUÉS ET TRANSFORMÉS</t>
   </si>
   <si>
-    <t>mer 04/03/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 08/04/2026 - 00:00</t>
+    <t>mer, 04/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 08/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Jaén</t>
   </si>
   <si>
     <t>Mengíbar</t>
   </si>
   <si>
     <t>Contenu Introduction, concept et situation de la production intégrée Traçabilité et sécurité alimentaire Gestion des centres de manutention et de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/module-generique-qualification-des-techniciens-production-integree-produits-2</t>
   </si>
   <si>
     <t>Formation des utilisateurs et vendeurs professionnels de produits phytosanitaires : Niveau débutant. Niveau intermédiaire. Niveau qualifié.</t>
   </si>
   <si>
-    <t>lun 02/03/2026 - 00:00</t>
+    <t>lun, 02/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Le décret royal 1311/2012 établit le cadre d'action pour une utilisation durable des produits phytopharmaceutiques, en réduisant les risques et les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-des-utilisateurs-et-vendeurs-professionnels-produits-phytosanitaires</t>
   </si>
   <si>
     <t>aGROSlab propose un séminaire en ligne gratuit sur la manière de développer des formules d'abonnement conformes à la réglementation.</t>
   </si>
   <si>
-    <t>ven 27/02/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 27/02/2026 - 19:00</t>
+    <t>ven, 27/02/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 27/02/2026 - 19:00</t>
   </si>
   <si>
     <t>L’élaboration de plans de fertilisation clairs, justifiés et opérationnels est devenue essentielle pour répondre aux exigences réglementaires de plus…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agroslab-propose-seminaire-ligne-gratuit-sur-la-maniere-developper-des-formules</t>
   </si>
   <si>
     <t>Formation en ligne gratuite sur le compostage efficace pour valoriser les déchets agro-industriels</t>
   </si>
   <si>
-    <t>jeu 26/02/2026 - 17:07</t>
-[...2 lines deleted...]
-    <t>jeu 26/02/2026 - 22:22</t>
+    <t>jeu, 26/02/2026 - 17:07</t>
+  </si>
+  <si>
+    <t>jeu, 26/02/2026 - 22:22</t>
   </si>
   <si>
     <t>Jeudi prochain, le 26 février , de 17h à 20h , ASETAGA organisera la formation en ligne gratuite « Compostage efficace : clés de la valorisation des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-ligne-gratuite-sur-le-compostage-efficace-pour-valoriser-les-dechets</t>
   </si>
   <si>
-    <t>jeu 26/02/2026 - 16:06</t>
+    <t>jeu, 26/02/2026 - 16:06</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-bioeconomie-circulaire-transformation-valorisation-et</t>
   </si>
   <si>
     <t>3e édition du cours en ligne « La numérisation par le biais des applications mobiles »</t>
   </si>
   <si>
-    <t>mer 25/02/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>ven 27/02/2026 - 22:22</t>
+    <t>mer, 25/02/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>ven, 27/02/2026 - 22:22</t>
   </si>
   <si>
     <t>Online síncrona</t>
   </si>
   <si>
     <t>La 3e édition du cours « Numérisation par le biais des applications mobiles » , organisé par iRiego , se tiendra en ligne les 25, 26 et 27…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/3e-edition-du-cours-ligne-la-numerisation-par-le-biais-des-applications-mobiles</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Utilisation durable des déchets agro-industriels par l'élevage d'insectes »,</t>
   </si>
   <si>
-    <t>mar 24/02/2026 - 18:08</t>
-[...5 lines deleted...]
-    <t>Les inscriptions sont ouvertes pour le cours en ligne gratuit « Valorisation durable des déchets agro-industriels par l’élevage d’insectes…</t>
+    <t>mar, 24/02/2026 - 18:08</t>
+  </si>
+  <si>
+    <t>mar, 24/02/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Les inscriptions sont ouvertes pour le cours en ligne gratuit « Valorisation durable des déchets agro-industriels par l’élevage d’insectes …</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-utilisation-durable-des-dechets-agro-industriels-par</t>
   </si>
   <si>
     <t>Nouveau cours à l'École de bergers d'Aragon</t>
   </si>
   <si>
-    <t>mar 24/02/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 04/09/2026 - 22:22</t>
+    <t>mar, 24/02/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 04/09/2026 - 22:22</t>
   </si>
   <si>
     <t>Huesca</t>
   </si>
   <si>
     <t>San Juan de Plan. Aragón.</t>
   </si>
   <si>
     <t>Source : RFEAGAS Les inscriptions resteront ouvertes jusqu'au dimanche 1er février, et il y a un total de 10 places disponibles. Une nouvelle…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouveau-cours-lecole-bergers-daragon</t>
   </si>
   <si>
     <t>Webinaire gratuit : La télédétection satellitaire agricole dans le cadre du guide de gestion agricole</t>
   </si>
   <si>
-    <t>ven 20/02/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 20/02/2026 - 19:00</t>
+    <t>ven, 20/02/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 20/02/2026 - 19:00</t>
   </si>
   <si>
     <t>La numérisation du secteur agricole progresse vers une gestion plus précise, efficace et durable . Dans ce contexte, aGROSlab organise le séminaire…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-gratuit-la-teledetection-satellitaire-agricole-dans-le-cadre-du-guide</t>
   </si>
   <si>
     <t>Atelier en présentiel « Valorisation durable des déchets agro-industriels par l’élevage d’insectes », à Albacete</t>
   </si>
   <si>
-    <t>ven 20/02/2026 - 09:09</t>
-[...2 lines deleted...]
-    <t>ven 20/02/2026 - 14:44</t>
+    <t>ven, 20/02/2026 - 09:09</t>
+  </si>
+  <si>
+    <t>ven, 20/02/2026 - 14:44</t>
   </si>
   <si>
     <t>Auditorio del Centro Ágora C. Lepanto, 55, 02003 Albacete</t>
   </si>
   <si>
     <t>La valorisation des déchets et sous-produits issus du secteur agroalimentaire représente une opportunité majeure pour promouvoir des modèles de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-presentiel-valorisation-durable-des-dechets-agro-industriels-par</t>
   </si>
   <si>
     <t>Compostage efficace : clés de la valorisation des déchets du secteur agro-industriel</t>
   </si>
   <si>
-    <t>jeu 19/02/2026 - 19:09</t>
-[...2 lines deleted...]
-    <t>jeu 19/02/2026 - 22:22</t>
+    <t>jeu, 19/02/2026 - 19:09</t>
+  </si>
+  <si>
+    <t>jeu, 19/02/2026 - 22:22</t>
   </si>
   <si>
     <t>Le 19 février 2026 , de 17h00 à 20h00 , se tiendra en ligne la journée de formation « Compostage efficace : clés pour valoriser les déchets du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/compostage-efficace-cles-la-valorisation-des-dechets-du-secteur-agro-0</t>
   </si>
   <si>
     <t>Le secteur de l'hôtellerie à Saragosse se forme avec Teruel Ham grâce à une masterclass et une formation spécialisée.</t>
   </si>
   <si>
-    <t>lun 16/02/2026 - 17:07</t>
-[...2 lines deleted...]
-    <t>lun 09/03/2026 - 22:22</t>
+    <t>lun, 16/02/2026 - 17:07</t>
+  </si>
+  <si>
+    <t>lun, 09/03/2026 - 22:22</t>
   </si>
   <si>
     <t>Asociación de Empresarios de Cafés y Bares de Zaragoza</t>
   </si>
   <si>
-    <t>SOURCE : RFEAGAS Les établissements hôteliers de la province de Saragosse, attachés aux produits aragonais de qualité supérieure, auront l'…</t>
+    <t>SOURCE : RFEAGAS Les établissements hôteliers de la province de Saragosse, attachés aux produits aragonais de qualité supérieure, auront l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-secteur-lhotellerie-saragosse-se-forme-avec-teruel-ham-grace-une-masterclass</t>
   </si>
   <si>
     <t>Gestion durable des ressources dans la production de microalgues</t>
   </si>
   <si>
-    <t>lun 16/02/2026 - 09:09</t>
-[...2 lines deleted...]
-    <t>lun 16/02/2026 - 14:44</t>
+    <t>lun, 16/02/2026 - 09:09</t>
+  </si>
+  <si>
+    <t>lun, 16/02/2026 - 14:44</t>
   </si>
   <si>
     <t>AINIA. Parque Tecnológico de Valencia Av. Benjamín Franklin, 5-11. 46980 Paterna, Valencia</t>
   </si>
   <si>
     <t>Vendredi prochain , le 16 février, de 9h00 à 14h00 à AINIAL, se tiendra un atelier de démonstration gratuit intitulé « Gestion durable des ressources…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-durable-des-ressources-dans-la-production-microalgues</t>
   </si>
   <si>
     <t>2e édition du « Programme FUTURO. Conseil d’administration » pour renforcer le leadership des coopératives agroalimentaires</t>
   </si>
   <si>
-    <t>jeu 12/02/2026 - 14:44</t>
+    <t>jeu, 12/02/2026 - 14:44</t>
   </si>
   <si>
     <t>Rioja, La</t>
   </si>
   <si>
     <t>Bodega Institucional de La Grajera (Logroño)</t>
   </si>
   <si>
     <t>La Fondation du Groupe Cajamar lance la deuxième édition du programme « FUTURO. Conseil d’administration » , une formation gratuite en…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/2e-edition-du-programme-futuro-conseil-dadministration-pour-renforcer-le</t>
   </si>
   <si>
-    <t>jeu 12/02/2026 - 09:09</t>
+    <t>jeu, 12/02/2026 - 09:09</t>
   </si>
   <si>
     <t>Melilla</t>
   </si>
   <si>
     <t>Centro Sociocultural Roque Baños. Calle del Médico D. Juan Martínez, 30520 Jumilla, Murcia</t>
   </si>
   <si>
     <t>Le vendredi 12 février, de 9h00 à 14h00 à Jumilla (Murcie) , se tiendra une journée de formation gratuite intitulée « Compostage efficace : clés pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/compostage-efficace-cles-la-valorisation-des-dechets-du-secteur-agro-industriel</t>
   </si>
   <si>
     <t>Horticulture biologique</t>
   </si>
   <si>
-    <t>mer 11/02/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 14/05/2026 - 23:00</t>
+    <t>mer, 11/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 14/05/2026 - 23:00</t>
   </si>
   <si>
     <t>Cam. Torre Los Ajos, 29, 50059 Zaragoza</t>
   </si>
   <si>
     <t>Vous souhaitez vous consacrer professionnellement à la production d'aliments biologiques et locaux ? Vous envisagez de convertir progressivement…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/horticulture-biologique-1</t>
   </si>
   <si>
     <t>Microcertification universitaire en viticulture biologique – Édition ouverte 2026</t>
   </si>
   <si>
-    <t>mar 10/02/2026 - 22:22</t>
+    <t>mar, 10/02/2026 - 22:22</t>
   </si>
   <si>
     <t>Sala de Seminarios del Instituto de las Ciencias de la Vid y el Vino (ICVV), La Grajera, Logroño</t>
   </si>
   <si>
     <t>L' Université de La Rioja organise le Microcertificat universitaire en viticulture biologique , une formation spécialisée destinée aux professionnels…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/microcertification-universitaire-viticulture-biologique-edition-ouverte-2026</t>
   </si>
   <si>
     <t>Journée de formation « Innovation et gestion intégrée dans la production d'avocats », à Oliva (Valence)</t>
   </si>
   <si>
-    <t>mar 10/02/2026 - 17:07</t>
+    <t>mar, 10/02/2026 - 17:07</t>
   </si>
   <si>
     <t>IES Gregori Maians, Carrer de Gabriel Miró, 13, 46780 Oliva (Valencia)</t>
   </si>
   <si>
     <t>La production d'avocats est devenue une culture stratégique dans plusieurs régions d'Espagne ces dernières années, portée par une demande intérieure…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-innovation-et-gestion-integree-dans-la-production-davocats</t>
   </si>
   <si>
     <t>Utilisation de RETOAGUA_CLM pour une gestion efficace de l'irrigation et de la fertilisation</t>
   </si>
   <si>
-    <t>mar 10/02/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>mer 18/02/2026 - 12:22</t>
+    <t>mar, 10/02/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>mer, 18/02/2026 - 12:22</t>
   </si>
   <si>
     <t>Le Collège officiel des ingénieurs agricoles d'Albacete , en collaboration avec Formación Agrónomos, organise le cours en ligne « Utilisation de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-retoaguaclm-pour-une-gestion-efficace-lirrigation-et-la</t>
   </si>
   <si>
     <t>Itinéraire de formation pour les conseillers C3. Édition 23.</t>
   </si>
   <si>
-    <t>mar 03/02/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>jeu 05/02/2026 - 13:33</t>
+    <t>mar, 03/02/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>jeu, 05/02/2026 - 13:33</t>
   </si>
   <si>
     <t>Les coopératives agroalimentaires et leurs techniciens sont confrontés à un nouveau défi crucial : la numérisation du secteur. La mise en place…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/itineraire-formation-pour-les-conseillers-c3-edition-23</t>
   </si>
   <si>
     <t>Programme de formation des conseillers SIGCEX. Édition 7</t>
   </si>
   <si>
     <t>Les coopératives agroalimentaires espagnoles mènent une stratégie de numérisation visant à faciliter la conformité aux réglementations en vigueur et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/programme-formation-des-conseillers-sigcex-edition-7</t>
   </si>
   <si>
     <t>Programme de formation des conseillers SIGCEX. Édition 8</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/programme-formation-des-conseillers-sigcex-edition-8</t>
   </si>
   <si>
     <t>Cours avancé d'intelligence artificielle pour ingénieurs agronomes</t>
   </si>
   <si>
-    <t>lun 02/02/2026 - 22:22</t>
+    <t>lun, 02/02/2026 - 22:22</t>
   </si>
   <si>
     <t>L’ Ordre officiel des ingénieurs agricoles d’Andalousie , par le biais de la Fondation andalouse des ingénieurs agricoles , organise un cours avancé…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-avance-dintelligence-artificielle-pour-ingenieurs-agronomes</t>
   </si>
   <si>
     <t>Expropriation forcée dans les zones rurales</t>
   </si>
   <si>
-    <t>lun 02/02/2026 - 22:02</t>
-[...2 lines deleted...]
-    <t>dim 29/03/2026 - 23:59</t>
+    <t>lun, 02/02/2026 - 22:02</t>
+  </si>
+  <si>
+    <t>dim, 29/03/2026 - 23:59</t>
   </si>
   <si>
     <t>L’ Ordre officiel des ingénieurs agricoles d’Andalousie , par le biais de la Fondation andalouse des ingénieurs agricoles , organise un cours…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/expropriation-forcee-dans-les-zones-rurales</t>
   </si>
   <si>
     <t>Webinaire sur l'intelligence artificielle pour les professionnels</t>
   </si>
   <si>
-    <t>lun 02/02/2026 - 11:11</t>
-[...5 lines deleted...]
-    <t>L’Ordre des ingénieurs agronomes d’Andalousie, par l’intermédiaire de la Fondation andalouse des ingénieurs agronomes, organise ce webinaire sur l’…</t>
+    <t>lun, 02/02/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>lun, 02/02/2026 - 12:22</t>
+  </si>
+  <si>
+    <t>L’Ordre des ingénieurs agronomes d’Andalousie, par l’intermédiaire de la Fondation andalouse des ingénieurs agronomes, organise ce webinaire sur l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-sur-lintelligence-artificielle-pour-les-professionnels</t>
   </si>
   <si>
     <t>L'INAP lance un cours en ligne sur l'évaluation des politiques publiques au niveau local.</t>
   </si>
   <si>
-    <t>lun 02/02/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>dim 12/04/2026 - 11:00</t>
+    <t>lun, 02/02/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>dim, 12/04/2026 - 11:00</t>
   </si>
   <si>
     <t>Online, tutorizada.</t>
   </si>
   <si>
-    <t>Formation appliquée visant à renforcer les capacités de gestion, d'analyse et d'amélioration des politiques publiques locales L’ Institut national d’…</t>
+    <t>Formation appliquée visant à renforcer les capacités de gestion, d'analyse et d'amélioration des politiques publiques locales L’ Institut national d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/linap-lance-cours-ligne-sur-levaluation-des-politiques-publiques-au-niveau-local</t>
   </si>
   <si>
     <t>Atelier en présentiel « Compostage efficace : clés de la valorisation des déchets du secteur agro-industriel »</t>
   </si>
   <si>
-    <t>ven 30/01/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>ven 30/01/2026 - 21:00</t>
+    <t>ven, 30/01/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>ven, 30/01/2026 - 21:00</t>
   </si>
   <si>
     <t>Le vendredi 30 janvier 2026 , de 9h00 à 14h00 , la journée de formation PII.A « Compostage efficace : clés pour valoriser les déchets du secteur agro…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-presentiel-compostage-efficace-cles-la-valorisation-des-dechets-du</t>
   </si>
   <si>
     <t>Introduction pratique à l'intelligence artificielle</t>
   </si>
   <si>
-    <t>jeu 29/01/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>L' Ordre officiel des ingénieurs agricoles d'Andalousie , par le biais de la Fondation andalouse des ingénieurs agricoles , lance un cours d'…</t>
+    <t>jeu, 29/01/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>L' Ordre officiel des ingénieurs agricoles d'Andalousie , par le biais de la Fondation andalouse des ingénieurs agricoles , lance un cours d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-pratique-lintelligence-artificielle</t>
   </si>
   <si>
     <t>Irrigation intelligente : numérisation et optimisation énergétique dans les communautés et les systèmes d’irrigation</t>
   </si>
   <si>
-    <t>lun 26/01/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 29/01/2026 - 14:00</t>
+    <t>lun, 26/01/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 29/01/2026 - 14:00</t>
   </si>
   <si>
     <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
   </si>
   <si>
     <t>La numérisation est désormais une réalité qui améliore la rentabilité des agriculteurs grâce aux plateformes web IoT liées aux activités agricoles et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/irrigation-intelligente-numerisation-et-optimisation-energetique-dans-les</t>
   </si>
   <si>
     <t>Conférence en ligne « Compostage efficace : clés de la valorisation des déchets du secteur agro-industriel »</t>
   </si>
   <si>
-    <t>jeu 22/01/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>jeu 22/01/2026 - 21:00</t>
+    <t>jeu, 22/01/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>jeu, 22/01/2026 - 21:00</t>
   </si>
   <si>
     <t>Le 22 janvier 2026, de 17h00 à 20h00 , se tiendra en ligne la journée de formation « Compostage efficace : clés pour valoriser les déchets du secteur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-ligne-compostage-efficace-cles-la-valorisation-des-dechets-du-secteur</t>
   </si>
   <si>
     <t>L'UPV et Poscosecha.com lancent le VIIe cours de technologie post-récolte pour les agrumes et les cultures émergentes en Méditerranée</t>
   </si>
   <si>
-    <t>mer 21/01/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 06/03/2026 - 20:00</t>
+    <t>mer, 21/01/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 06/03/2026 - 20:00</t>
   </si>
   <si>
     <t>Valencia</t>
   </si>
   <si>
     <t>L’Université polytechnique de Valence (UPV), en collaboration avec l’École supérieure technique d’ingénierie agricole et environnementale (ETSIAMN)…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lupv-et-poscosechacom-lancent-le-viie-cours-technologie-post-recolte-pour-les</t>
   </si>
   <si>
     <t>Journée de formation « Communautés d'énergies renouvelables pour les agriculteurs irrigants »</t>
   </si>
   <si>
-    <t>mar 20/01/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>mar 20/01/2026 - 21:00</t>
+    <t>mar, 20/01/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>mar, 20/01/2026 - 21:00</t>
   </si>
   <si>
     <t>Mardi prochain, le 20 janvier 2026 , de 17h00 à 20h00 , se tiendra en ligne la journée de formation du programme IIA « Communautés d’énergie…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-communautes-denergies-renouvelables-pour-les-agriculteurs</t>
   </si>
   <si>
-    <t>jeu 15/01/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>jeu 15/01/2026 - 21:00</t>
+    <t>jeu, 15/01/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>jeu, 15/01/2026 - 21:00</t>
   </si>
   <si>
     <t>Carcaixent. Valencia.</t>
   </si>
   <si>
     <t>Le 15 janvier 2026, de 9h00 à 14h00 , la journée de formation « Compostage efficace : clés pour valoriser les déchets du secteur agro-industriel » se…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-presentiel-compostage-efficace-cles-la-valorisation-des-dechets-du-0</t>
   </si>
   <si>
     <t>Programme de formation professionnelle spécialisée en biostimulants et biocontrôle</t>
   </si>
   <si>
-    <t>mar 13/01/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 05/03/2027 - 23:59</t>
+    <t>mar, 13/01/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 05/03/2027 - 23:59</t>
   </si>
   <si>
     <t>Le Collège officiel des ingénieurs agricoles du Levant (COIAL), avec le soutien de l'Association espagnole des fabricants d'agronutriments (AEFA), a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/programme-formation-professionnelle-specialisee-biostimulants-et-biocontrole</t>
   </si>
   <si>
     <t>Cours en ligne spécialisé pour la préparation des ingénieurs agronomes d'État</t>
   </si>
   <si>
-    <t>jeu 08/01/2026 - 22:02</t>
-[...2 lines deleted...]
-    <t>ven 30/10/2026 - 23:59</t>
+    <t>jeu, 08/01/2026 - 22:02</t>
+  </si>
+  <si>
+    <t>ven, 30/10/2026 - 23:59</t>
   </si>
   <si>
     <t>Le Collège officiel des ingénieurs agricoles du Levant (COIAL) ouvre une nouvelle édition de son cours préparatoire destiné aux examens d'entrée du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-specialise-pour-la-preparation-des-ingenieurs-agronomes-detat</t>
   </si>
   <si>
     <t>Applicateur de produits phytosanitaires. Niveau débutant.</t>
   </si>
   <si>
-    <t>jeu 08/01/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 05/02/2026 - 23:00</t>
+    <t>jeu, 08/01/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 05/02/2026 - 23:00</t>
   </si>
   <si>
     <t>L'objectif de cette formation est de former les assistants phytosanitaires, les agriculteurs réalisant eux-mêmes les traitements phytosanitaires sur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/applicateur-produits-phytosanitaires-niveau-debutant-0</t>
   </si>
   <si>
     <t>Incendies ATEX. Protection incendie dans l'industrie alimentaire</t>
   </si>
   <si>
-    <t>dim 04/01/2026 - 14:00</t>
-[...2 lines deleted...]
-    <t>jeu 31/12/2026 - 23:00</t>
+    <t>dim, 04/01/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>jeu, 31/12/2026 - 23:00</t>
   </si>
   <si>
     <t>OBJECTIFS Acquérir des connaissances réglementaires et techniques en matière de prévention et de protection contre les incendies et les explosions,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incendies-atex-protection-incendie-dans-lindustrie-alimentaire</t>
   </si>
   <si>
     <t>Journée de formation : Bioéconomie circulaire pour une gestion durable et rentable des déjections animales</t>
   </si>
   <si>
-    <t>mar 16/12/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 16/12/2025 - 20:00</t>
+    <t>mar, 16/12/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 16/12/2025 - 20:00</t>
   </si>
   <si>
     <t>Le secteur de l'élevage évolue vers des modèles de production plus durables, ce qui engendre un besoin croissant de solutions innovantes pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-bioeconomie-circulaire-pour-une-gestion-durable-et-rentable</t>
   </si>
   <si>
     <t>Journée de démonstration sur l'élevage biologique et l'autonomie fourragère</t>
   </si>
   <si>
-    <t>sam 13/12/2025 - 18:00</t>
+    <t>sam, 13/12/2025 - 18:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>Casas de Millán (Cáceres)</t>
   </si>
   <si>
     <t>La Société espagnole d’agriculture biologique et d’agroécologie (SEAE) organisera la journée de terrain « Élevage biologique. Autonomie fourragère…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-demonstration-sur-lelevage-biologique-et-lautonomie-fourragere</t>
   </si>
   <si>
     <t>Identité numérique 360º : le cas de Marqués de Cáceres</t>
   </si>
   <si>
-    <t>jeu 11/12/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 11/12/2025 - 12:00</t>
+    <t>jeu, 11/12/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 11/12/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise un webinaire inspirant le 11 décembre 2025 à 10h00 , qui…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/identite-numerique-360o-le-cas-marques-caceres</t>
   </si>
   <si>
     <t>Cours en ligne « SMETA v7 – Audit éthique du commerce responsable »</t>
   </si>
   <si>
-    <t>mer 10/12/2025 - 20:00</t>
-[...2 lines deleted...]
-    <t>lun 22/12/2025 - 20:00</t>
+    <t>mer, 10/12/2025 - 20:00</t>
+  </si>
+  <si>
+    <t>lun, 22/12/2025 - 20:00</t>
   </si>
   <si>
     <t>Les exigences en matière de commerce éthique, de droits des travailleurs et de durabilité se durcissent, notamment de la part des supermarchés et des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-smeta-v7-audit-ethique-du-commerce-responsable</t>
   </si>
   <si>
     <t>Cours d'agriculture biologique</t>
   </si>
   <si>
-    <t>sam 06/12/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>sam 06/12/2025 - 17:30</t>
+    <t>sam, 06/12/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>sam, 06/12/2025 - 17:30</t>
   </si>
   <si>
     <t>Pl. del Marqués de Lozoya, nº10, 28742 Lozoya, Madrid</t>
   </si>
   <si>
     <t>Grâce à notre cours d'agriculture biologique à Lozoya (Madrid), vous apprendrez de manière pratique les tâches clés d'un jardin cultivé de manière…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-2</t>
   </si>
   <si>
     <t>Module GLOBALG.AP GRASP – Version 2</t>
   </si>
   <si>
-    <t>lun 01/12/2025 - 08:30</t>
-[...2 lines deleted...]
-    <t>lun 01/12/2025 - 14:30</t>
+    <t>lun, 01/12/2025 - 08:30</t>
+  </si>
+  <si>
+    <t>lun, 01/12/2025 - 14:30</t>
   </si>
   <si>
     <t>CIT COEXPHAL.- AVDA. DE LAS CANTINAS, 2. CP 04746 LA MOJONERA (ALMERÍA)</t>
   </si>
   <si>
     <t>CIT COEXPHAL annonce l'ouverture des inscriptions au cours « Module GRASP de GLOBALG.AP – Version 2 » , une formation essentielle pour les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/module-globalgap-grasp-version-2</t>
   </si>
   <si>
     <t>Influence de la numérisation sur la société</t>
   </si>
   <si>
-    <t>mer 26/11/2025 - 20:00</t>
-[...5 lines deleted...]
-    <t>Pour clore le mois de novembre, iRiego présente le cours « Influence de la numérisation sur la société » , une proposition de formation qui aborde l’…</t>
+    <t>mer, 26/11/2025 - 20:00</t>
+  </si>
+  <si>
+    <t>ven, 28/11/2025 - 20:00</t>
+  </si>
+  <si>
+    <t>Pour clore le mois de novembre, iRiego présente le cours « Influence de la numérisation sur la société » , une proposition de formation qui aborde l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/influence-la-numerisation-sur-la-societe</t>
   </si>
   <si>
     <t>L'IA dans le vignoble : anticipe la qualité, le rendement et les maladies</t>
   </si>
   <si>
-    <t>mar 25/11/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 25/11/2025 - 12:00</t>
+    <t>mar, 25/11/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 25/11/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise le 25 novembre 2025 à 10h00 le webinaire « L'IA dans le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lia-dans-le-vignoble-anticipe-la-qualite-le-rendement-et-les-maladies</t>
   </si>
   <si>
     <t>Séminaire : Élaboration d'un plan d'irrigation et de fertilisation</t>
   </si>
   <si>
-    <t>lun 24/11/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>lun 24/11/2025 - 18:00</t>
+    <t>lun, 24/11/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>lun, 24/11/2025 - 18:00</t>
   </si>
   <si>
     <t>La numérisation du secteur agroalimentaire progresse rapidement, sous l'impulsion de réglementations de plus en plus axées sur une gestion plus…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-elaboration-dun-plan-dirrigation-et-fertilisation</t>
   </si>
   <si>
-    <t>jeu 20/11/2025 - 20:00</t>
-[...2 lines deleted...]
-    <t>ven 21/11/2025 - 20:00</t>
+    <t>jeu, 20/11/2025 - 20:00</t>
+  </si>
+  <si>
+    <t>ven, 21/11/2025 - 20:00</t>
   </si>
   <si>
     <t>sede de la Comunidad de Regantes del Canal Alto de Villares. Estébanez de la Calzada. León.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/numerisation-des-parcelles-dirrigation</t>
   </si>
   <si>
     <t>Journée de démonstration : techniques de taille des arbres fruitiers</t>
   </si>
   <si>
-    <t>jeu 20/11/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 20/11/2025 - 14:00</t>
+    <t>jeu, 20/11/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 20/11/2025 - 14:00</t>
   </si>
   <si>
     <t>Finca La Chimenea - Aranjuez, Ctra. de Chinchón a Villaconejos, M-305 (junto al Cortijo de San Isidro).  28300 Aranjuez</t>
   </si>
   <si>
     <t>Séance en personne de 4 heures. Jeudi 20 novembre, de 10h00 à 14h00 à Finca La Chimenea, Aranjuez, IMIDRA. Programme Introduction à la taille des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-demonstration-techniques-taille-des-arbres-fruitiers</t>
   </si>
   <si>
     <t>Le risque de faire confiance sans vérification : la cybersécurité dans la chaîne d'approvisionnement</t>
   </si>
   <si>
-    <t>mer 19/11/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 19/11/2025 - 12:00</t>
+    <t>mer, 19/11/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 19/11/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise un webinaire le 19 novembre 2025, à 10h00 , pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-risque-faire-confiance-sans-verification-la-cybersecurite-dans-la-chaine</t>
   </si>
   <si>
     <t>Numérisation des données météorologiques et détection des ravageurs</t>
   </si>
   <si>
-    <t>lun 17/11/2025 - 20:00</t>
-[...2 lines deleted...]
-    <t>mer 19/11/2025 - 20:00</t>
+    <t>lun, 17/11/2025 - 20:00</t>
+  </si>
+  <si>
+    <t>mer, 19/11/2025 - 20:00</t>
   </si>
   <si>
     <t>iRiego organise le cours « Numérisation des données météorologiques et détection des ravageurs » , une formation axée sur le rôle des données…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/numerisation-des-donnees-meteorologiques-et-detection-des-ravageurs</t>
   </si>
   <si>
     <t>Séminaire : Le carnet de bord numérique de l'exploitation agricole : réglementation, évolution et rôle dans la gestion agricole</t>
   </si>
   <si>
-    <t>lun 17/11/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>lun 17/11/2025 - 18:00</t>
+    <t>lun, 17/11/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>lun, 17/11/2025 - 18:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-le-carnet-bord-numerique-lexploitation-agricole-reglementation-0</t>
   </si>
   <si>
     <t>Formation novatrice pour les pilotes de drones applicateurs de pesticides</t>
   </si>
   <si>
-    <t>lun 17/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>dim 30/11/2025 - 14:00</t>
+    <t>lun, 17/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>dim, 30/11/2025 - 14:00</t>
   </si>
   <si>
     <t>Formation agréée destinée aux professionnels de l'application aérienne de produits phytosanitaires, conformément au décret royal 1311/2012. Agrodex…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-novatrice-pour-les-pilotes-drones-applicateurs-pesticides</t>
   </si>
   <si>
     <t>iRiego lance la deuxième édition du cours en ligne sur la numérisation des données météorologiques et la détection des nuisibles.</t>
   </si>
   <si>
-    <t>lun 17/11/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 19/09/2025 - 20:00</t>
+    <t>lun, 17/11/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 19/09/2025 - 20:00</t>
   </si>
   <si>
     <t>La société iRiego New Generation SL organise la deuxième édition du cours « Numérisation des données météorologiques et détection des ravageurs » les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/iriego-lance-la-deuxieme-edition-du-cours-ligne-sur-la-numerisation-des-donnees</t>
   </si>
   <si>
     <t>Formation sur la protection incendie en industrie agroalimentaire. Incendies ATEX.</t>
   </si>
   <si>
-    <t>lun 17/11/2025 - 00:00</t>
-[...5 lines deleted...]
-    <t>Ce cours se concentrera sur la conception de mesures de protection et la rédaction de la documentation relative à la protection incendie dans l'…</t>
+    <t>lun, 17/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 15/01/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Ce cours se concentrera sur la conception de mesures de protection et la rédaction de la documentation relative à la protection incendie dans l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-sur-la-protection-incendie-industrie-agroalimentaire-incendies-atex</t>
   </si>
   <si>
     <t>Du champ au nuage : utiliser Mergin Maps et les SIG en agriculture de précision</t>
   </si>
   <si>
-    <t>ven 14/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 14/11/2025 - 21:00</t>
+    <t>ven, 14/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 14/11/2025 - 21:00</t>
   </si>
   <si>
     <t>Formation pratique à l'application des outils numériques pour une gestion efficace des exploitations agricoles Le 14 novembre 2025 , de 16h00 à 21h00…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/du-champ-au-nuage-utiliser-mergin-maps-et-les-sig-agriculture-precision</t>
   </si>
   <si>
     <t>Positionnement, publicité et mesure : les piliers de la stratégie numérique de votre domaine viticole</t>
   </si>
   <si>
-    <t>jeu 13/11/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 13/11/2025 - 12:00</t>
+    <t>jeu, 13/11/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 13/11/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise le 13 novembre 2025, à 10h00, le webinaire «…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/positionnement-publicite-et-mesure-les-piliers-la-strategie-numerique-votre</t>
   </si>
   <si>
     <t>Pour les consultants : cours en ligne de base pour les futurs consultants en production biologique</t>
   </si>
   <si>
-    <t>jeu 19/02/2026 - 20:00</t>
+    <t>jeu, 19/02/2026 - 20:00</t>
   </si>
   <si>
     <t>Le projet européen OrganicAdviceNetwork lance une formation gratuite, 100 % en ligne et synchrone, destinée aux étudiants, aux jeunes professionnels…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/pour-les-consultants-cours-ligne-base-pour-les-futurs-consultants-production</t>
   </si>
   <si>
     <t>Numérisation via les applications mobiles</t>
   </si>
   <si>
-    <t>mer 12/11/2025 - 20:00</t>
-[...2 lines deleted...]
-    <t>ven 14/11/2025 - 20:00</t>
+    <t>mer, 12/11/2025 - 20:00</t>
+  </si>
+  <si>
+    <t>ven, 14/11/2025 - 20:00</t>
   </si>
   <si>
     <t>L'entreprise iRiego , basée à León et spécialisée dans la gestion intelligente de l'irrigation et la numérisation agricole, lance le cours gratuit «…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/numerisation-les-applications-mobiles</t>
   </si>
   <si>
     <t>Technologie logistique dans les entrepôts : augmenter la productivité des entrepôts et améliorer la chaîne d'approvisionnement</t>
   </si>
   <si>
-    <t>mer 12/11/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 12/11/2025 - 12:00</t>
+    <t>mer, 12/11/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 12/11/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise le 12 novembre 2025 à 10h00 le webinaire Technologie…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technologie-logistique-dans-les-entrepots-augmenter-la-productivite-des</t>
   </si>
   <si>
     <t>VIIIe cours international sur l'après-récolte 2025</t>
   </si>
   <si>
-    <t>lun 10/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 14/11/2025 - 00:00</t>
+    <t>lun, 10/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 14/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Lleida</t>
   </si>
   <si>
     <t>La huitième édition du Cours international sur la technologie et la gestion post-récolte aura lieu la semaine du 10 au 14 novembre 2025 . Si vous…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/viiie-cours-international-sur-lapres-recolte-2025</t>
   </si>
   <si>
     <t>Séance de démonstration sur l'intelligence artificielle, la géomatique et les drones appliqués aux cultures extensives et arboricoles</t>
   </si>
   <si>
-    <t>ven 07/11/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 07/11/2025 - 20:00</t>
+    <t>ven, 07/11/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 07/11/2025 - 20:00</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Finca Experimental de Rabanales (Universidad de Córdoba). Córdoba.</t>
   </si>
   <si>
-    <t>Le 7 novembre 2025 , l' Université de Séville organisera une démonstration en présentiel intitulée « Pratique de terrain basée sur l'…</t>
+    <t>Le 7 novembre 2025 , l' Université de Séville organisera une démonstration en présentiel intitulée « Pratique de terrain basée sur l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seance-demonstration-sur-lintelligence-artificielle-la-geomatique-et-les-drones</t>
   </si>
   <si>
     <t>Principes fondamentaux de l'imagerie par drone pour le suivi et l'estimation des rendements des cultures herbacées. Conceptualisation théorique (2e édition)</t>
   </si>
   <si>
-    <t>jeu 06/11/2025 - 16:00</t>
-[...5 lines deleted...]
-    <t>Les inscriptions sont ouvertes jusqu'au 5 octobre pour le cours en ligne « Principes fondamentaux de l'imagerie par drone pour le suivi et l'…</t>
+    <t>jeu, 06/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 06/11/2025 - 18:00</t>
+  </si>
+  <si>
+    <t>Les inscriptions sont ouvertes jusqu'au 5 octobre pour le cours en ligne « Principes fondamentaux de l'imagerie par drone pour le suivi et l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/principes-fondamentaux-limagerie-par-drone-pour-le-suivi-et-lestimation-des</t>
   </si>
   <si>
     <t>Aux commandes de l'IA : entre efficacité et cyberattaque, un seul clic</t>
   </si>
   <si>
-    <t>mer 05/11/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 05/11/2025 - 12:00</t>
+    <t>mer, 05/11/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 05/11/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise le webinaire « Aux commandes de l'IA : entre efficacité…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/aux-commandes-lia-entre-efficacite-et-cyberattaque-seul-clic</t>
   </si>
   <si>
     <t>Académie Tools4CAP : Intégration des données et utilisation des outils numériques dans la mise en œuvre de la PAC</t>
   </si>
   <si>
-    <t>mer 05/11/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>mer 05/11/2025 - 11:30</t>
+    <t>mer, 05/11/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>mer, 05/11/2025 - 11:30</t>
   </si>
   <si>
     <t>Un nouveau module de la Tools4CAP Academy dédié à l'intégration des données et à l'utilisation des outils numériques dans la mise en œuvre de la PAC…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/academie-tools4cap-integration-des-donnees-et-utilisation-des-outils-numeriques</t>
   </si>
   <si>
     <t>Autres utilisations apicoles de la ruche</t>
   </si>
   <si>
-    <t>lun 03/11/2025 - 16:15</t>
-[...2 lines deleted...]
-    <t>mer 05/11/2025 - 20:15</t>
+    <t>lun, 03/11/2025 - 16:15</t>
+  </si>
+  <si>
+    <t>mer, 05/11/2025 - 20:15</t>
   </si>
   <si>
     <t>Modalité : classe virtuelle (en direct en ligne*). (*) En mode classe virtuelle, les étudiants doivent se connecter à l'heure établie, car les cours…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/autres-utilisations-apicoles-la-ruche</t>
   </si>
   <si>
-    <t>dim 02/11/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>dim 02/11/2025 - 17:30</t>
+    <t>dim, 02/11/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>dim, 02/11/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-3</t>
   </si>
   <si>
     <t>Transformer l'incertitude en opportunité : le pouvoir de la planification de la chaîne d'approvisionnement</t>
   </si>
   <si>
-    <t>jeu 30/10/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 30/10/2025 - 12:00</t>
+    <t>jeu, 30/10/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 30/10/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise ce webinaire le 30 octobre 2025 à 10h00 pour montrer…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/transformer-lincertitude-opportunite-le-pouvoir-la-planification-la-chaine</t>
   </si>
   <si>
     <t>Conférence sur la biodiversité et la gestion des nappes phréatiques dans la riziculture : écorégimes dans la Communauté valencienne</t>
   </si>
   <si>
-    <t>jeu 30/10/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 30/10/2025 - 17:15</t>
+    <t>jeu, 30/10/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 30/10/2025 - 17:15</t>
   </si>
   <si>
     <t>Finca El Teular, Sueca (València)</t>
   </si>
   <si>
     <t>Le Réseau PAC , appartenant au Ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) , organise la « Conférence sur les bonnes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-la-biodiversite-et-la-gestion-des-nappes-phreatiques-dans-la</t>
   </si>
   <si>
     <t>Conférence sur les bonnes pratiques en matière d'espaces de biodiversité applicables aux écorégimes en Andalousie</t>
   </si>
   <si>
-    <t>mer 29/10/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 29/10/2025 - 17:30</t>
+    <t>mer, 29/10/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 29/10/2025 - 17:30</t>
   </si>
   <si>
     <t>Carmona (Sevilla)</t>
   </si>
   <si>
     <t>Le réseau PAC , qui fait partie du ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) , organise un atelier présentiel sur les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-les-bonnes-pratiques-matiere-despaces-biodiversite-applicables</t>
   </si>
   <si>
     <t>Le sol, au cœur de la durabilité agricole</t>
   </si>
   <si>
-    <t>mer 29/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 18/11/2025 - 00:00</t>
+    <t>mer, 29/10/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 18/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Accroître les connaissances techniques sur les ressources du sol et les relier à l’agriculture durable. INSCRIPTION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-sol-au-coeur-la-durabilite-agricole-1</t>
   </si>
   <si>
     <t>Journée de démonstration sur les équipements de mesure de la variabilité du champ et de la distribution variable des intrants</t>
   </si>
   <si>
-    <t>mar 28/10/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 28/10/2025 - 20:00</t>
+    <t>mar, 28/10/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 28/10/2025 - 20:00</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Le 28 octobre 2025 , l' Université de Córdoba (UCO) organisera un événement de démonstration en face à face intitulé « Équipement de mesure de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-demonstration-sur-les-equipements-mesure-la-variabilite-du-champ-et-la</t>
   </si>
   <si>
     <t>Cours de formation de base pour les utilisateurs et vendeurs professionnels de produits phytosanitaires.</t>
   </si>
   <si>
-    <t>lun 27/10/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 31/10/2025 - 21:00</t>
+    <t>lun, 27/10/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 31/10/2025 - 21:00</t>
   </si>
   <si>
     <t>Burgos</t>
   </si>
   <si>
     <t>Melgar de Fernamental, Burgos, Castilla y León</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-formation-base-pour-les-utilisateurs-et-vendeurs-professionnels-produits-0</t>
   </si>
   <si>
     <t>Numérisation de l'agriculture de précision et de l'agriculture 4.0 à Villalón de Campos</t>
   </si>
   <si>
-    <t>jeu 23/10/2025 - 08:00</t>
-[...2 lines deleted...]
-    <t>ven 24/10/2025 - 16:00</t>
+    <t>jeu, 23/10/2025 - 08:00</t>
+  </si>
+  <si>
+    <t>ven, 24/10/2025 - 16:00</t>
   </si>
   <si>
     <t>Valladolid</t>
   </si>
   <si>
     <t>Cámara Agraria de Villalón de Campos (C/ Constitución, 25. Bajo). Valladolid.</t>
   </si>
   <si>
     <t>Les 23 et 24 octobre 2025 , la société iRiego New Generation SL organise la deuxième édition du cours « A2 – Digitalisation de l’agriculture de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/numerisation-lagriculture-precision-et-lagriculture-40-villalon-campos</t>
   </si>
   <si>
     <t>Œnotourisme intelligent : transformer les visiteurs en fans et en acheteurs</t>
   </si>
   <si>
-    <t>mar 21/10/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>mar 21/10/2025 - 13:00</t>
+    <t>mar, 21/10/2025 - 11:00</t>
+  </si>
+  <si>
+    <t>mar, 21/10/2025 - 13:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise le webinaire « Œnotourisme intelligent : transformer les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/oenotourisme-intelligent-transformer-les-visiteurs-fans-et-acheteurs</t>
   </si>
   <si>
     <t>Pour les conseillers : Exploitations agricoles et d’élevage – Production, innovation, conseil et commercialisation –</t>
   </si>
   <si>
-    <t>mar 21/10/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 30/10/2025 - 15:00</t>
+    <t>mar, 21/10/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 30/10/2025 - 15:00</t>
   </si>
   <si>
     <t>Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) organise en octobre 2025 , dans le cadre du Plan de Formation 2025, le cours…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/pour-les-conseillers-exploitations-agricoles-et-delevage-production-innovation</t>
   </si>
   <si>
     <t>GESTION ÉCONOMIQUE DE L'EXPLOITATION AGRICOLE : COMPTABILITÉ ET FISCALITÉ AGRICOLE (2025)</t>
   </si>
   <si>
-    <t>lun 20/10/2025 - 16:30</t>
-[...5 lines deleted...]
-    <t>2e édition Visioconférences en direct du 20 au 23 octobre et du 27 au 30 octobre, ainsi que du 3 au 4 novembre. 16h30-19h30. Voie L20 ouverte d'…</t>
+    <t>lun, 20/10/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>mar, 04/11/2025 - 19:30</t>
+  </si>
+  <si>
+    <t>2e édition Visioconférences en direct du 20 au 23 octobre et du 27 au 30 octobre, ainsi que du 3 au 4 novembre. 16h30-19h30. Voie L20 ouverte d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-economique-lexploitation-agricole-comptabilite-et-fiscalite-agricole-0</t>
   </si>
   <si>
     <t>BIOPLAT et CIEMAT lancent la 3ème édition du Cours en ligne sur le Biogaz et le Biométhane</t>
   </si>
   <si>
-    <t>lun 20/10/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>ven 24/10/2025 - 17:00</t>
+    <t>lun, 20/10/2025 - 15:00</t>
+  </si>
+  <si>
+    <t>ven, 24/10/2025 - 17:00</t>
   </si>
   <si>
     <t>La Plateforme Espagnole de Technologie et d'Innovation « Biomasse pour la Bioéconomie » (BIOPLAT) et le Centre de Recherche Énergétique,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bioplat-et-ciemat-lancent-la-3eme-edition-du-cours-ligne-sur-le-biogaz-et-le</t>
   </si>
   <si>
     <t>Cours d'agriculture SANS résidus de pesticides</t>
   </si>
   <si>
-    <t>lun 20/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 05/12/2025 - 00:00</t>
+    <t>lun, 20/10/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 05/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Córdoba, Andalucía.</t>
   </si>
   <si>
     <t>Cours 2025 : Systèmes de production sans résidus de pesticides Ce cours est fait pour vous si vous souhaitez vous spécialiser dans la production…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-sans-residus-pesticides</t>
   </si>
   <si>
-    <t>sam 18/10/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>sam 18/10/2025 - 17:30</t>
+    <t>sam, 18/10/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>sam, 18/10/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-4</t>
   </si>
   <si>
     <t>Élevage de précision : stratégies et outils</t>
   </si>
   <si>
-    <t>mer 15/10/2025 - 22:00</t>
-[...2 lines deleted...]
-    <t>jeu 30/10/2025 - 22:00</t>
+    <t>mer, 15/10/2025 - 22:00</t>
+  </si>
+  <si>
+    <t>jeu, 30/10/2025 - 22:00</t>
   </si>
   <si>
     <t>Les inscriptions sont ouvertes pour la deuxième édition du cours en ligne « Élevage de précision : stratégies et outils » organisé par l' Université…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/elevage-precision-strategies-et-outils</t>
   </si>
   <si>
     <t>Au-delà de l'étiquette : comment la technologie RFID transforme le vin</t>
   </si>
   <si>
-    <t>mer 15/10/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 15/10/2025 - 12:00</t>
+    <t>mer, 15/10/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 15/10/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Pôle Digitalisation et Vin , organise le webinaire « Au-delà de l'étiquette : comment la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/au-dela-letiquette-comment-la-technologie-rfid-transforme-le-vin</t>
   </si>
   <si>
     <t>Viticulture intelligente : surveillance en temps réel par l'IA</t>
   </si>
   <si>
-    <t>mar 14/10/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 14/10/2025 - 12:00</t>
+    <t>mar, 14/10/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 14/10/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Pôle Digitalisation et Vin , organise le webinaire « Viticulture Intelligente : Suivi en…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/viticulture-intelligente-surveillance-temps-reel-par-lia</t>
   </si>
   <si>
     <t>Devenez un agent de changement organique !</t>
   </si>
   <si>
     <t>Finca "El Encín", Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
   </si>
   <si>
     <t>Favoriser le changement biologique local Une équipe de spécialistes vous accompagne dans la conception de solutions de gestion décentralisée des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/devenez-agent-changement-organique</t>
   </si>
   <si>
     <t>Plantes aromatiques et huiles essentielles</t>
   </si>
   <si>
-    <t>lun 13/10/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 22/10/2025 - 20:00</t>
+    <t>lun, 13/10/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 22/10/2025 - 20:00</t>
   </si>
   <si>
     <t>Finca El Encín, Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
   </si>
   <si>
     <t>Cours en présentiel de 20 heures. Les cours auront lieu les 13, 14 et 20 au 22 octobre 2025 (de 16h à 20h) à la Finca El Encín, à Alcalá de Henares.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/plantes-aromatiques-et-huiles-essentielles</t>
   </si>
   <si>
     <t>Fiscalité des activités agricoles</t>
   </si>
   <si>
-    <t>lun 13/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 12/11/2025 - 00:00</t>
+    <t>lun, 13/10/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 12/11/2025 - 00:00</t>
   </si>
   <si>
     <t>La formation en ligne « Fiscalité des activités agricoles » se tiendra du 8 octobre au 12 novembre 2025. Les inscriptions sont ouvertes et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/fiscalite-des-activites-agricoles</t>
   </si>
   <si>
     <t>L'oléiculture dans la Communauté de Madrid</t>
   </si>
   <si>
-    <t>jeu 09/10/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>ven 17/10/2025 - 19:30</t>
+    <t>jeu, 09/10/2025 - 15:30</t>
+  </si>
+  <si>
+    <t>ven, 17/10/2025 - 19:30</t>
   </si>
   <si>
     <t>Finca El Encín - Alcalá de Henares, Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
   </si>
   <si>
     <t>Cours en présentiel d'une durée de 26 heures. Jeudi 9 octobre et vendredi 10 octobre, et du lundi 13 octobre au vendredi 17 octobre 2025. Domaine El…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/loleiculture-dans-la-communaute-madrid</t>
   </si>
   <si>
     <t>2e édition. COURS : Technologie et numérisation pour la production horticole sous serre</t>
   </si>
   <si>
-    <t>jeu 09/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 04/12/2025 - 00:00</t>
+    <t>jeu, 09/10/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 04/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Paraje las Palmerillas, 25, 04710 El Ejido, Almería.</t>
   </si>
   <si>
     <t>La FONDATION GROUPE CAJAMAR promeut le développement de technologies capables de relever les défis majeurs de la production alimentaire durable. Pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/2e-edition-cours-technologie-et-numerisation-pour-la-production-horticole-sous</t>
   </si>
   <si>
     <t>Technologies FIWARE pour les espaces de données, en profondeur</t>
   </si>
   <si>
-    <t>mer 08/10/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 09/10/2025 - 18:00</t>
+    <t>mer, 08/10/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 09/10/2025 - 18:00</t>
   </si>
   <si>
     <t>Les inscriptions au cours que La Vega Innova organise les 8 et 9 octobre 2025 sont ouvertes jusqu'au 3 octobre. Il s'agit de la deuxième partie du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technologies-fiware-pour-les-espaces-donnees-profondeur</t>
   </si>
   <si>
     <t>Manque de visibilité dans le secteur HORECA ? Utilisez l'IA pour découvrir où se trouvent vos vins, à quels prix ils se vendent et comment ils se positionnent par rapport à la concurrence.</t>
   </si>
   <si>
-    <t>mer 08/10/2025 - 12:00</t>
+    <t>mer, 08/10/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise un nouveau webinaire le 8 octobre 2025, à 10h00, dans le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manque-visibilite-dans-le-secteur-horeca-utilisez-lia-pour-decouvrir-ou-se</t>
   </si>
   <si>
     <t>Authenticité et traçabilité : comment protéger votre vin et votre marque sur les marchés internationaux</t>
   </si>
   <si>
-    <t>mar 07/10/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 07/10/2025 - 12:00</t>
+    <t>mar, 07/10/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 07/10/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise le webinaire « Authenticité et traçabilité : comment…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/authenticite-et-tracabilite-comment-proteger-votre-vin-et-votre-marque-sur-les</t>
   </si>
   <si>
     <t>Innovations techniques dans les machines pour la gestion des cultures</t>
   </si>
   <si>
-    <t>lun 06/10/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 06/10/2025 - 18:00</t>
+    <t>lun, 06/10/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 06/10/2025 - 18:00</t>
   </si>
   <si>
     <t>Les inscriptions sont ouvertes jusqu'au 5 octobre pour le cours en ligne « Innovations techniques dans les machines pour la gestion des cultures » de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/innovations-techniques-dans-les-machines-pour-la-gestion-des-cultures</t>
   </si>
   <si>
     <t>Point sur la valorisation des déchets agricoles et les méthodes de compostage</t>
   </si>
   <si>
-    <t>lun 06/10/2025 - 09:15</t>
-[...2 lines deleted...]
-    <t>ven 10/10/2025 - 13:15</t>
+    <t>lun, 06/10/2025 - 09:15</t>
+  </si>
+  <si>
+    <t>ven, 10/10/2025 - 13:15</t>
   </si>
   <si>
     <t>Nalda. La Rioja.</t>
   </si>
   <si>
     <t>Dans le cadre du programme de formation El Colletero 2025, le cours « Mise à jour de la valorisation des déchets agricoles et des méthodes de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/point-sur-la-valorisation-des-dechets-agricoles-et-les-methodes-compostage</t>
   </si>
   <si>
     <t>Gestion des drones appliquée à l'agriculture de précision</t>
   </si>
   <si>
-    <t>lun 06/10/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 29/10/2025 - 20:00</t>
+    <t>lun, 06/10/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 29/10/2025 - 20:00</t>
   </si>
   <si>
     <t>Les inscriptions au cours en ligne « Gestion des drones appliquée à l'agriculture de précision » sont ouvertes jusqu'au 5 octobre 2025. Il se…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-des-drones-appliquee-lagriculture-precision</t>
   </si>
   <si>
     <t>Nouvelles technologies appliquées à la gestion de l'irrigation</t>
   </si>
   <si>
-    <t>jeu 16/10/2025 - 20:00</t>
+    <t>jeu, 16/10/2025 - 20:00</t>
   </si>
   <si>
     <t>L' Université de Córdoba organise le cours en ligne « Nouvelles technologies appliquées à la gestion de l'irrigation » du 6 au 16 octobre…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelles-technologies-appliquees-la-gestion-lirrigation</t>
   </si>
   <si>
     <t>Programme Copernicus : Cloud computing d'images satellites pour la prise de décision en agriculture</t>
   </si>
   <si>
     <t>L' Université de Córdoba organise le cours en ligne « Programme Copernicus : Cloud Computing d'images satellites pour la prise de décision…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/programme-copernicus-cloud-computing-dimages-satellites-pour-la-prise-decision</t>
   </si>
   <si>
     <t>Transition énergétique et monde rural</t>
   </si>
   <si>
-    <t>jeu 02/10/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 03/10/2025 - 20:00</t>
+    <t>jeu, 02/10/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 03/10/2025 - 20:00</t>
   </si>
   <si>
     <t>Toledo</t>
   </si>
   <si>
     <t>Facultad de Ciencias Jurídicas y Sociales de Toledo. San Pedro Mártir.</t>
   </si>
   <si>
     <t>L' Université de Castille-La Manche (UCLM) lance une nouvelle édition de ses cours d'été avec une proposition clé pour l'avenir des zones rurales…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/transition-energetique-et-monde-rural</t>
   </si>
   <si>
     <t>Manipulateur d'aliments pour les vignobles, les huileries et les conserveries</t>
   </si>
   <si>
-    <t>mar 30/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 02/10/2025 - 14:00</t>
+    <t>mar, 30/09/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 02/10/2025 - 14:00</t>
   </si>
   <si>
     <t>Sala de Conferencias de la Biblioteca de La Rioja. C/La Merced, 1. Logroño. La Rioja.</t>
   </si>
   <si>
     <t>L'Association de Développement de l'Alto Ebro organise un cours en personne, de 9h00 à 14h00, sur la formation des manipulateurs d'aliments pour les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-daliments-pour-les-vignobles-les-huileries-et-les-conserveries</t>
   </si>
   <si>
     <t>Cours de base de manipulation de produits phytosanitaires</t>
   </si>
   <si>
-    <t>lun 29/09/2025 - 15:00</t>
+    <t>lun, 29/09/2025 - 15:00</t>
   </si>
   <si>
     <t>Parque Agroalimentaria de LÁlcudia, C/ Bastida de les Alcusses 7</t>
   </si>
   <si>
     <t>UNIÓ propose un cours de base en personne pour la manipulation des pesticides Prix d'adhésion : gratuit</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-manipulation-produits-phytosanitaires</t>
   </si>
   <si>
     <t>Mise à jour sur les mycorhizes arbusculovésiculaires</t>
   </si>
   <si>
-    <t>lun 29/09/2025 - 09:15</t>
-[...2 lines deleted...]
-    <t>lun 29/09/2025 - 13:15</t>
+    <t>lun, 29/09/2025 - 09:15</t>
+  </si>
+  <si>
+    <t>lun, 29/09/2025 - 13:15</t>
   </si>
   <si>
     <t>Dans le cadre du programme de formation El Colletero 2025, le cours « Mise à jour des mycorhizes arbusculovésiculaires » se déroulera dans la ville…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/mise-jour-sur-les-mycorhizes-arbusculovesiculaires</t>
   </si>
   <si>
     <t>L'intelligence artificielle (IA) dans le secteur agroalimentaire</t>
   </si>
   <si>
-    <t>lun 29/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 03/10/2025 - 00:00</t>
+    <t>lun, 29/09/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 03/10/2025 - 00:00</t>
   </si>
   <si>
     <t>CIHEAM  Av. Montañana 1005, 50059  Zaragoza</t>
   </si>
   <si>
     <t>À un moment clé pour la transformation numérique du système agroalimentaire, le CIHEAM Zaragoza annonce le lancement d'un cours de formation avancée…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lintelligence-artificielle-ia-dans-le-secteur-agroalimentaire</t>
   </si>
   <si>
-    <t>dim 28/09/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>dim 28/09/2025 - 17:30</t>
+    <t>dim, 28/09/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>dim, 28/09/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-5</t>
   </si>
   <si>
     <t>Conférence technique « Variétés de pommes pour l'industrie »</t>
   </si>
   <si>
-    <t>ven 26/09/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 26/09/2025 - 18:00</t>
+    <t>ven, 26/09/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 26/09/2025 - 18:00</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>Un atelier technique axé sur l'utilisation des variétés de pommes dans la péninsule nord, permettant à un secteur de longue date de s'adapter aux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-technique-varietes-pommes-pour-lindustrie</t>
   </si>
   <si>
     <t>Session de formation et de renforcement des capacités : « Apprendre à mettre en place une couverture végétale sans réduire la production : économiser l’eau et structurer le sol pour une fertilisation durable. »</t>
   </si>
   <si>
-    <t>mer 24/09/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>mer 24/09/2025 - 14:00</t>
+    <t>mer, 24/09/2025 - 11:00</t>
+  </si>
+  <si>
+    <t>mer, 24/09/2025 - 14:00</t>
   </si>
   <si>
     <t>CIFEA (Torre Pacheco); Av. D. Gerardo Molina, 20, 30700 Torre-Pacheco, Murcia</t>
   </si>
   <si>
     <t>Cet atelier forme les agriculteurs à concevoir des couvertures végétales intelligentes qui économisent l’eau, nourrissent le sol et réduisent le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/session-formation-et-renforcement-des-capacites-apprendre-mettre-place-une</t>
   </si>
   <si>
     <t>Cours en ligne « Gestion de la canopée des agrumes » (Région C)</t>
   </si>
   <si>
-    <t>mer 24/09/2025 - 00:00</t>
-[...5 lines deleted...]
-    <t>*Destiné aux travailleurs d'Andalousie, de Castille-La Manche, d'Estrémadure, de Ceuta et de Melilla. Face à l'intérêt croissant des producteurs d'…</t>
+    <t>mer, 24/09/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 15/10/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>*Destiné aux travailleurs d'Andalousie, de Castille-La Manche, d'Estrémadure, de Ceuta et de Melilla. Face à l'intérêt croissant des producteurs d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-gestion-la-canopee-des-agrumes-region-c</t>
   </si>
   <si>
     <t>Numérisation des données des parcelles et des installations avec le SIG</t>
   </si>
   <si>
-    <t>mar 23/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 26/09/2025 - 15:00</t>
+    <t>mar, 23/09/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 26/09/2025 - 15:00</t>
   </si>
   <si>
     <t>Comunidad de Regantes del Canal del Páramo. Santa María del Páramo. León.</t>
   </si>
   <si>
     <t>La société iRiego lance le cours présentiel « Numérisation des données des parcelles et des installations avec des systèmes d'information…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/numerisation-des-donnees-des-parcelles-et-des-installations-avec-le-sig</t>
   </si>
   <si>
     <t>Cours sur la conception et l'installation de systèmes solaires photovoltaïques appliqués à l'agriculture</t>
   </si>
   <si>
-    <t>lun 22/09/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 25/09/2025 - 15:00</t>
+    <t>lun, 22/09/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 25/09/2025 - 15:00</t>
   </si>
   <si>
     <t>Du 22 au 25 septembre , La Vega Innova organise un cours spécialisé sur la conception, l'installation et la maintenance de systèmes solaires…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-conception-et-linstallation-systemes-solaires-photovoltaiques</t>
   </si>
   <si>
     <t>Webinaire EATEX : Plateforme de fabricants tiers, la voie vers l'industrialisation agroalimentaire</t>
   </si>
   <si>
-    <t>lun 22/09/2025 - 13:00</t>
-[...2 lines deleted...]
-    <t>lun 22/09/2025 - 14:00</t>
+    <t>lun, 22/09/2025 - 13:00</t>
+  </si>
+  <si>
+    <t>lun, 22/09/2025 - 14:00</t>
   </si>
   <si>
     <t>Lundi prochain, le 22 septembre 2025, à 13h00 , EATEX Food Innovation Hub organise un webinaire express de 40 minutes pour présenter la Plateforme…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-eatex-plateforme-fabricants-tiers-la-voie-vers-lindustrialisation</t>
   </si>
   <si>
     <t>Cours en ligne « Gestion de la canopée des agrumes » (Région B)</t>
   </si>
   <si>
-    <t>lun 22/09/2025 - 00:00</t>
+    <t>lun, 22/09/2025 - 00:00</t>
   </si>
   <si>
     <t>*Destiné aux travailleurs de la Principauté des Asturies, des Îles Baléares, des Îles Canaries, de Cantabrie, de Castille et León, de Galice, de La…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-gestion-la-canopee-des-agrumes-region-b</t>
   </si>
   <si>
     <t>Cours : Manipulation des chiens de berger dans l'élevage</t>
   </si>
   <si>
-    <t>sam 20/09/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 04/11/2025 - 20:00</t>
+    <t>sam, 20/09/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 04/11/2025 - 20:00</t>
   </si>
   <si>
     <t>Ganadería Ramírez Bretón (Cinco Villas, Puentes Viejas)</t>
   </si>
   <si>
-    <t>Cours en personne de 40 heures. À l'élevage Ramírez Bretón (Cinco Villas, Puentes Viejas). Samedi 20 septembre : 10h00 - 14h00 et 16h00 - 20h00 (…</t>
+    <t>Cours en personne de 40 heures. À l'élevage Ramírez Bretón (Cinco Villas, Puentes Viejas). Samedi 20 septembre : 10h00 - 14h00 et 16h00 - 20h00…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-manipulation-des-chiens-berger-dans-lelevage</t>
   </si>
   <si>
     <t>Ravageurs et maladies en horticulture, applications de contrôle et de surveillance</t>
   </si>
   <si>
-    <t>jeu 18/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 18/09/2025 - 14:00</t>
+    <t>jeu, 18/09/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 18/09/2025 - 14:00</t>
   </si>
   <si>
     <t>Finca La Isla, Ctra. N-III, Km 22.  28500 Arganda del Rey</t>
   </si>
   <si>
     <t>Atelier en présentiel, d'une durée de 5 heures. Jeudi 18 septembre, de 9h00 à 14h00 à Finca La Isla, Arganda del Rey. PROGRAMME Introduction aux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ravageurs-et-maladies-horticulture-applications-controle-et-surveillance</t>
   </si>
   <si>
     <t>Les Unions agraires-UPA organisent une conférence en ligne sur l'agriculture régénératrice et l'élevage</t>
   </si>
   <si>
-    <t>mer 17/09/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 17/09/2025 - 14:00</t>
+    <t>mer, 17/09/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 17/09/2025 - 14:00</t>
   </si>
   <si>
     <t>Le 17 septembre 2025 , Unións Agrarias-UPA organisera la septième édition de la conférence technique A2 : « L’agriculture régénératrice et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/les-unions-agraires-upa-organisent-une-conference-ligne-sur-lagriculture</t>
   </si>
   <si>
     <t>Cours en ligne « Politiques agricoles et production biologique » (région B)</t>
   </si>
   <si>
-    <t>mer 17/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 08/10/2025 - 00:00</t>
+    <t>mer, 17/09/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 08/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Cours en ligne « Politiques agricoles et production biologique » *Destiné aux travailleurs de la Principauté des Asturies, des Îles Baléares, des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-politiques-agricoles-et-production-biologique-region-b</t>
   </si>
   <si>
     <t>La robotique dans les serres : avancées et défis</t>
   </si>
   <si>
-    <t>mar 16/09/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>mar 16/09/2025 - 14:00</t>
+    <t>mar, 16/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>mar, 16/09/2025 - 14:00</t>
   </si>
   <si>
     <t>Paraje las Palmerillas, 25, 04710 El Ejido, Almería</t>
   </si>
   <si>
-    <t>Un événement en personne qui présentera les défis et les avancées de la robotique dans les serres avec des présentations de projets de démonstration…</t>
+    <t>Un événement en personne qui présentera les défis et les avancées de la robotique dans les serres avec des présentations de projets de démonstration,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/la-robotique-dans-les-serres-avancees-et-defis</t>
   </si>
   <si>
     <t>Manutentionnaire alimentaire pour caves, huileries et conserveries à Haro</t>
   </si>
   <si>
-    <t>mar 16/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>sam 18/10/2025 - 14:00</t>
+    <t>mar, 16/09/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>sam, 18/10/2025 - 14:00</t>
   </si>
   <si>
     <t>Sala Faro del Palacio de Bendaña. Ayuntamiento de Haro. La Rioja.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manutentionnaire-alimentaire-pour-caves-huileries-et-conserveries-haro</t>
   </si>
   <si>
     <t>Cours en ligne « Politiques agricoles et production biologique » (Région A)</t>
   </si>
   <si>
-    <t>lun 15/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>lun 06/10/2025 - 00:00</t>
+    <t>lun, 15/09/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 06/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Cours en ligne « Politiques agricoles et production biologique » *Destiné aux travailleurs d'Aragon, de Catalogne, de la Communauté de Madrid, de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-politiques-agricoles-et-production-biologique-region</t>
   </si>
   <si>
-    <t>COURS EN LIGNE qui fournit des outils de diagnostic pour améliorer la qualité des fruits en production biologique. Objectifs du cours : Souligner l'…</t>
+    <t>COURS EN LIGNE qui fournit des outils de diagnostic pour améliorer la qualité des fruits en production biologique. Objectifs du cours : Souligner l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/horticulture-biologique-0</t>
   </si>
   <si>
     <t>Utiliser la microbiologie native pour une production durable à partir d'extraits végétaux. Apprenez à préparer des inoculants microbiens.</t>
   </si>
   <si>
-    <t>ven 12/09/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>ven 12/09/2025 - 14:00</t>
+    <t>ven, 12/09/2025 - 11:00</t>
+  </si>
+  <si>
+    <t>ven, 12/09/2025 - 14:00</t>
   </si>
   <si>
     <t>L'atelier fournit aux agriculteurs des informations qui leur permettront de devenir totalement indépendants des produits commerciaux, leur permettant…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utiliser-la-microbiologie-native-pour-une-production-durable-partir-dextraits</t>
   </si>
   <si>
     <t>Introduction aux espaces de données et aux applications dans le secteur AgriFoodTech</t>
   </si>
   <si>
-    <t>jeu 11/09/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>jeu 11/09/2025 - 18:00</t>
+    <t>jeu, 11/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>jeu, 11/09/2025 - 18:00</t>
   </si>
   <si>
     <t>Jusqu'au 9 septembre, vous pouvez vous inscrire à ce cours en ligne. Il offrira un aperçu complet des espaces de données, notamment des défis qu'ils…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-aux-espaces-donnees-et-aux-applications-dans-le-secteur</t>
   </si>
   <si>
     <t>Entomologie de niveau basique</t>
   </si>
   <si>
-    <t>mer 10/09/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>jeu 11/09/2025 - 20:30</t>
+    <t>mer, 10/09/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu, 11/09/2025 - 20:30</t>
   </si>
   <si>
     <t>Finca Iraza. Camino de la Alameda S/N. Sojuela. La Rioja.</t>
   </si>
   <si>
     <t>Agrovidar organise ces séances théoriques et pratiques gratuites qui auront lieu au domaine Iraza, dans la ville riojana de Sojuela, les 10 et 11…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/entomologie-niveau-basique</t>
   </si>
   <si>
     <t>Cours en ligne sur l'hydraulique de base</t>
   </si>
   <si>
-    <t>lun 08/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>dim 30/11/2025 - 00:00</t>
+    <t>lun, 08/09/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>dim, 30/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Description  Le Collège Officiel des Ingénieurs Agronomes d'Andalousie, par l'intermédiaire de la Fondation Andalouse des Ingénieurs Agronomes,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-lhydraulique-base</t>
   </si>
   <si>
     <t>Certificat professionnel en activités auxiliaires en agriculture</t>
   </si>
   <si>
-    <t>dim 07/09/2025 - 00:00</t>
+    <t>dim, 07/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Effectuer des opérations auxiliaires sur les cultures agricoles en suivant les instructions des supérieurs ou un plan de travail et en respectant les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/certificat-professionnel-activites-auxiliaires-agriculture-0</t>
   </si>
   <si>
     <t>Cours officiel pour les pilotes applicateurs de produits phytosanitaires</t>
   </si>
   <si>
-    <t>lun 01/09/2025 - 00:00</t>
+    <t>lun, 01/09/2025 - 00:00</t>
   </si>
   <si>
     <t>L'objectif principal du cours est que les participants acquièrent les connaissances et les compétences théoriques et pratiques nécessaires pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-officiel-pour-les-pilotes-applicateurs-produits-phytosanitaires</t>
   </si>
   <si>
     <t>Cours qualifié sur les produits phytosanitaires</t>
   </si>
   <si>
-    <t>jeu 28/08/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 12/09/2025 - 00:00</t>
+    <t>jeu, 28/08/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 12/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Tr.ª Eras, 10, 28670 Villaviciosa de Odón, Madrid</t>
   </si>
   <si>
-    <t>Formation en ligne + 2 séances en présentiel. Cette formation en ligne qualifiante sur les produits phytosanitaires s'adresse aux professionnels qui…</t>
+    <t>Formation en ligne + 2 séances en présentiel. Cette formation en ligne qualifiante sur les produits phytosanitaires s'adresse aux professionnels qui,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-qualifie-sur-les-produits-phytosanitaires</t>
   </si>
   <si>
     <t>Exemple concret d'une communauté d'irrigation numérisée</t>
   </si>
   <si>
-    <t>mer 27/08/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 29/08/2025 - 13:30</t>
+    <t>mer, 27/08/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 29/08/2025 - 13:30</t>
   </si>
   <si>
     <t>Oficinas de iRiego en Tordesillas (Valladolid). Calle Federico Riera Marsá, 12.</t>
   </si>
   <si>
     <t>Formation gratuite en présentiel. 1re édition. 27, 28 et 29 août 2025. Objectifs: Comprendre l’importance de centraliser l’information numérique pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/exemple-concret-dune-communaute-dirrigation-numerisee</t>
   </si>
   <si>
     <t>Cours d'aménagement paysager et d'espaces publics</t>
   </si>
   <si>
-    <t>ven 15/08/2025 - 00:00</t>
+    <t>ven, 15/08/2025 - 00:00</t>
   </si>
   <si>
     <t>Devenez un expert en aménagement paysager et espaces publics CONTACT</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-damenagement-paysager-et-despaces-publics-0</t>
   </si>
   <si>
     <t>Formation à la digitalisation du cycle de l'eau</t>
   </si>
   <si>
-    <t>lun 04/08/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 05/08/2025 - 16:00</t>
+    <t>lun, 04/08/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 05/08/2025 - 16:00</t>
   </si>
   <si>
     <t>Sindicato Central de Regantes de Barrios de Luna</t>
   </si>
   <si>
     <t>Le cours de formation A1 sur la numérisation du cycle de l'eau , qui fait partie du projet iRiego , se tiendra les 4 et 5 août 2025. Cette formation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-la-digitalisation-du-cycle-leau</t>
   </si>
   <si>
     <t>Cours en ligne sur la numérisation agricole à l'aide d'applications mobiles</t>
   </si>
   <si>
-    <t>mer 30/07/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 01/08/2025 - 23:00</t>
+    <t>mer, 30/07/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 01/08/2025 - 23:00</t>
   </si>
   <si>
     <t>Du 30 juillet au 1er août 2025 , iRiego organisera en ligne la formation « Numérisation via des applications mobiles » . Ce cours vise à former les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-la-numerisation-agricole-laide-dapplications-mobiles</t>
   </si>
   <si>
     <t>La Fondation Entretantos organise un séminaire technique en ligne sur les programmes européens de formation agricole.</t>
   </si>
   <si>
-    <t>mer 23/07/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>mer 23/07/2025 - 13:00</t>
+    <t>mer, 23/07/2025 - 11:00</t>
+  </si>
+  <si>
+    <t>mer, 23/07/2025 - 13:00</t>
   </si>
   <si>
     <t>Le mercredi 23 juillet 2025 , la Fondation Entretantos organisera un séminaire technique en ligne destiné aux techniciens et conseillers du secteur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/la-fondation-entretantos-organise-seminaire-technique-ligne-sur-les-programmes</t>
   </si>
   <si>
     <t>Séminaire technique sur les dispositifs européens de formation au conseil en circuits courts de commercialisation (CSC)</t>
   </si>
   <si>
     <t>Mercredi prochain, 23 juillet 2025 , de 11h00 à 13h00 , se tiendra en ligne (plateforme Zoom) le premier séminaire technique thématique organisé dans…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-technique-sur-les-dispositifs-europeens-formation-au-conseil-circuits</t>
   </si>
   <si>
     <t>Cours en ligne sur la numérisation des données météorologiques et la détection des nuisibles</t>
   </si>
   <si>
-    <t>mer 16/07/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 18/07/2025 - 15:00</t>
+    <t>mer, 16/07/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 18/07/2025 - 15:00</t>
   </si>
   <si>
     <t>La première édition du cours en ligne « Numérisation des données météorologiques et détection des nuisibles » se tiendra les 16, 17 et 18 juillet…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-la-numerisation-des-donnees-meteorologiques-et-la-detection-des</t>
   </si>
   <si>
     <t>Semences, biodiversité et changement climatique : stratégies de résilience et de durabilité</t>
   </si>
   <si>
-    <t>mar 15/07/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 15/07/2025 - 18:00</t>
+    <t>mar, 15/07/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 15/07/2025 - 18:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Bizkaia</t>
   </si>
   <si>
     <t>Amorebieta (Vizcaya)</t>
   </si>
   <si>
     <t>Le 15 juillet, la formation « Semences, biodiversité et changement climatique : stratégies pour la résilience et la durabilité » (2e…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/semences-biodiversite-et-changement-climatique-strategies-resilience-et</t>
   </si>
   <si>
     <t>VOLAILLE</t>
   </si>
   <si>
-    <t>lun 14/07/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 17/07/2025 - 21:00</t>
+    <t>lun, 14/07/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 17/07/2025 - 21:00</t>
   </si>
   <si>
     <t>Montillana</t>
   </si>
   <si>
     <t>VOLAILLE  État Fourni  Date de début  14/07/2025  Date de fin  17 juillet 2025  Mode En personne  Province GRENADE  Lieu de livraison MONTILLANA…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/volaille-0</t>
   </si>
   <si>
     <t>AGRUMES BIOLOGIQUES</t>
   </si>
   <si>
-    <t>lun 14/07/2025 - 09:00</t>
+    <t>lun, 14/07/2025 - 09:00</t>
   </si>
   <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>Campanillas, Málaga</t>
   </si>
   <si>
     <t>Contenu Présentation et remise de la documentation Réglementation applicable en production biologique Conversion de l'agriculture conventionnelle à l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agrumes-biologiques</t>
   </si>
   <si>
     <t>Techniques de taille</t>
   </si>
   <si>
-    <t>lun 14/07/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 01/08/2025 - 00:00</t>
+    <t>lun, 14/07/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 01/08/2025 - 00:00</t>
   </si>
   <si>
     <t>Formation à distance (en ligne via une plateforme de formation, disponible 24h/24 et 365 jours par an).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/techniques-taille</t>
   </si>
   <si>
+    <t>Pesticides agricoles - niveau de base</t>
+  </si>
+  <si>
+    <t>mer, 09/07/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 16/07/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Badajoz</t>
+  </si>
+  <si>
+    <t>Torremejía (Badajoz)</t>
+  </si>
+  <si>
+    <t>Nombre d'heures : 25 Destinataires : Destiné au personnel auxiliaire impliqué dans les traitements terrestres et aériens, y compris le personnel non…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/pesticides-agricoles-niveau-base</t>
+  </si>
+  <si>
     <t>FORMATION DES OPÉRATEURS PROFESSIONNELS AUTORISÉS À DÉLIVRER DES PASSEPORTS PHYTOSANITAIRES</t>
   </si>
   <si>
-    <t>mer 09/07/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 23/07/2025 - 00:00</t>
+    <t>mer, 23/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Mengibar</t>
   </si>
   <si>
     <t>Contenu Législation phytosanitaire. Contexte et évolution réglementaire. Opérateurs professionnels et inscription (ROPVEG). Classification des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-des-operateurs-professionnels-autorises-delivrer-des-passeports</t>
   </si>
   <si>
-    <t>Pesticides agricoles - niveau de base</t>
-[...16 lines deleted...]
-  <si>
     <t>Cours d'été - USC : Restauration de la nature : défis, stratégies et propositions d'action.</t>
   </si>
   <si>
-    <t>lun 07/07/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 10/07/2025 - 19:00</t>
+    <t>lun, 07/07/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 10/07/2025 - 19:00</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Coruña, A</t>
   </si>
   <si>
     <t>Corrubedo, Ribeira (A Coruña)</t>
   </si>
   <si>
     <t>1.- Informations générales sur l'Université de Veran : L'Université d'été de l'USC propose un large éventail de cours en juin, juillet, août et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dete-usc-restauration-la-nature-defis-strategies-et-propositions-daction</t>
   </si>
   <si>
+    <t>lun, 07/07/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Valdecasa de Tajo (Cáceres)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/pesticides-agricoles-niveau-base-0</t>
+  </si>
+  <si>
     <t>Les inscriptions sont désormais ouvertes pour l'École de formateurs CONAFE 2025, qui comprendra cette année un groupe de niveau avancé pour les étudiants expérimentés.</t>
   </si>
   <si>
-    <t>lun 07/07/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>sam 12/07/2025 - 00:00</t>
+    <t>sam, 12/07/2025 - 00:00</t>
   </si>
   <si>
     <t>I.E.S. Luces (Colunga, Asturias)</t>
   </si>
   <si>
     <t>L'École de formation CONAFE 2025 est désormais ouverte aux inscriptions pour sa 19e édition . Durant ce programme de six jours, les participants…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/les-inscriptions-sont-desormais-ouvertes-pour-lecole-formateurs-conafe-2025-qui</t>
   </si>
   <si>
-    <t>Valdecasa de Tajo (Cáceres)</t>
-[...4 lines deleted...]
-  <si>
     <t>Renouvellement de la carte de manipulateur de produits phytosanitaires</t>
   </si>
   <si>
-    <t>sam 05/07/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>sam 05/07/2025 - 22:00</t>
+    <t>sam, 05/07/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>sam, 05/07/2025 - 22:00</t>
   </si>
   <si>
     <t>Cuenca</t>
   </si>
   <si>
     <t>Teatro Cervantes - Talayuelas (Cuenca)</t>
   </si>
   <si>
     <t>Une formation en personne de 6 heures pour le renouvellement du permis de manipulateur de pesticides afin d'améliorer les qualifications des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-carte-manipulateur-produits-phytosanitaires</t>
   </si>
   <si>
     <t>Rejoindre l'entreprise agricole (en ligne)</t>
   </si>
   <si>
-    <t>mer 02/07/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 03/09/2025 - 00:00</t>
+    <t>mer, 02/07/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 03/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Nombre d'heures : 200 Destinataires : Ces formations s'adressent aux jeunes sans formation professionnelle en agriculture qui envisagent d'entrer…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole-ligne-10</t>
   </si>
   <si>
     <t>BIEN-ÊTRE ANIMAL DANS LES ÉLEVAGES PORCINS</t>
   </si>
   <si>
-    <t>mar 01/07/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 31/07/2025 - 12:00</t>
+    <t>mar, 01/07/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 31/07/2025 - 12:00</t>
   </si>
   <si>
     <t>Contenu Connaissance de l'anatomie, de la physiologie et du comportement. Santé animale. Objectifs des stratégies officielles de lutte contre les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-elevages-porcins</t>
   </si>
   <si>
     <t>Séminaire sur l'utilisation durable des équipements de protection des plantes et d'épandage d'engrais. Fondements d'une réglementation adéquate et de l'innovation technologique.</t>
   </si>
   <si>
-    <t>mar 01/07/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 02/07/2025 - 15:00</t>
+    <t>mar, 01/07/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 02/07/2025 - 15:00</t>
   </si>
   <si>
     <t>Contenu Concepts et réglementations antérieurs Description et fonctionnement des équipements d'application Avantages et inconvénients des différents…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-sur-lutilisation-durable-des-equipements-protection-des-plantes-et</t>
   </si>
   <si>
     <t>IRRIGATION ET FERTIGATION DANS L'OLIVIER</t>
   </si>
   <si>
-    <t>lun 30/06/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 03/07/2025 - 14:00</t>
+    <t>lun, 30/06/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 03/07/2025 - 14:00</t>
   </si>
   <si>
     <t>Illora</t>
   </si>
   <si>
     <t>Contenu CONCEPTS GÉNÉRAUX DE L'IRRIGATION DES OLIVIÈRES IRRIGATION LOCALISÉE Irrigation fertilisante dans l'oliveraie PROGRAMMATION D'IRRIGATION DANS…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/irrigation-et-fertigation-dans-lolivier</t>
   </si>
   <si>
     <t>Cours gratuit : Nouveaux produits en lutte biologique contre les nuisibles</t>
   </si>
   <si>
-    <t>lun 30/06/2025 - 14:00</t>
+    <t>lun, 30/06/2025 - 14:00</t>
   </si>
   <si>
     <t>Centro de formación La Encomienda Ayto. Abanilla C/ La Encomienda s/n · Abanilla</t>
   </si>
   <si>
     <t>Nouveaux produits dans la lutte biologique contre les nuisibles</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gratuit-nouveaux-produits-lutte-biologique-contre-les-nuisibles</t>
   </si>
   <si>
+    <t>lun, 30/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Plasencia (Cáceres)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/pesticides-agricoles-niveau-base-1</t>
+  </si>
+  <si>
+    <t>Cours de préparation aux examens d'ingénieur technique agricole du gouvernement régional d'Andalousie</t>
+  </si>
+  <si>
+    <t>lun, 01/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>En ligne, Mélangé</t>
+  </si>
+  <si>
+    <t>Les inscriptions au cours de préparation au concours du Corps des Techniciens Intermédiaires, spécialité A2.2002 en Ingénierie Agricole du…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-preparation-aux-examens-dingenieur-technique-agricole-du-gouvernement</t>
+  </si>
+  <si>
     <t>INTÉGRATION DANS L'ENTREPRISE AGRICOLE : ÉLEVAGE LIÉ À LA TERRE</t>
   </si>
   <si>
-    <t>lun 30/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 25/07/2025 - 00:00</t>
+    <t>ven, 25/07/2025 - 00:00</t>
   </si>
   <si>
     <t>SANTIAGO-PONTONES</t>
   </si>
   <si>
     <t>ENTREPRISE AGRICOLE  État Obsolète  Date de début  30 juin 2025  Date de fin  04/07/2025  Mode En personne  Province JAEN  Lieu de livraison…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/integration-dans-lentreprise-agricole-elevage-lie-la-terre</t>
   </si>
   <si>
     <t>BIEN-ÊTRE ANIMAL DANS LES ÉLEVAGES DE RUMINANTS</t>
   </si>
   <si>
-    <t>jeu 03/07/2025 - 00:00</t>
+    <t>jeu, 03/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Cádiz</t>
   </si>
   <si>
     <t>Medina Sidonia</t>
   </si>
   <si>
     <t>Contenu Connaissances en anatomie, physiologie et comportement. Stress : physiologie, contrôle et réduction. Le bien-être animal dans la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-elevages-ruminants-0</t>
   </si>
   <si>
-    <t>Plasencia (Cáceres)</t>
-[...19 lines deleted...]
-  <si>
     <t>Comment charger des parcelles dans le journal d'exploitation</t>
   </si>
   <si>
-    <t>ven 27/06/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 27/06/2025 - 10:00</t>
+    <t>ven, 27/06/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 27/06/2025 - 10:00</t>
   </si>
   <si>
     <t>Comment charger des parcelles dans le journal d'exploitation Dans cet atelier, nous expliquerons comment charger des parcelles dans le journal de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/comment-charger-des-parcelles-dans-le-journal-dexploitation</t>
   </si>
   <si>
     <t>BOUCLE DE LA BOUCLE : RESTES DE L'USINE DE COMPOSTAGE</t>
   </si>
   <si>
-    <t>jeu 26/06/2025 - 00:00</t>
+    <t>jeu, 26/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Alcalá del Río</t>
   </si>
   <si>
     <t>BOUCLE DE LA BOUCLE : RESTES DE L'USINE DE COMPOSTAGE  État Fourni  Date de début  26 juin 2025  Date de fin  26 juin 2025  Mode En personne…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/boucle-la-boucle-restes-lusine-compostage</t>
   </si>
   <si>
-    <t>mer 25/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 26/08/2025 - 00:00</t>
+    <t>mer, 25/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 26/08/2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole-ligne-11</t>
   </si>
   <si>
-    <t>mar 24/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>lun 18/08/2025 - 00:00</t>
+    <t>mar, 24/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 18/08/2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole-ligne-12</t>
   </si>
   <si>
     <t>Incorporation dans l'entreprise agricole pour jeunes agriculteurs - Connaissance de l'environnement et de la durabilité (20h)</t>
   </si>
   <si>
-    <t>lun 23/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>OBJECTIFS GÉNÉRAUX Améliorer la qualification des professionnels du secteur agroalimentaire et améliorer la compétitivité des entreprises du secteur…</t>
+    <t>lun, 23/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>OBJECTIFS GÉNÉRAUX Améliorer la qualification des professionnels du secteur agroalimentaire et améliorer la compétitivité des entreprises du secteur.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-dans-lentreprise-agricole-pour-jeunes-agriculteurs-connaissance</t>
   </si>
   <si>
     <t>Cours gratuit de manipulation de fruits et légumes</t>
   </si>
   <si>
-    <t>ven 20/06/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>lun 23/06/2025 - 14:00</t>
+    <t>ven, 20/06/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>lun, 23/06/2025 - 14:00</t>
   </si>
   <si>
     <t>Cours de manutentionnaire de fruits et légumes lié aux activités de formation professionnelle et d'acquisition de compétences, dans le cadre du Plan…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gratuit-manipulation-fruits-et-legumes-0</t>
   </si>
   <si>
     <t>Cours GRATUIT sur l'utilisation sécuritaire des chariots élévateurs</t>
   </si>
   <si>
-    <t>mer 18/06/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 19/06/2025 - 14:00</t>
+    <t>mer, 18/06/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 19/06/2025 - 14:00</t>
   </si>
   <si>
     <t>Local Sociocultural de Playa Honda C/ Julieta Orbaiceta, Apts. Julieta Torre II 10 · La Manga del Mar Menor</t>
   </si>
   <si>
     <t>Les 18 et 19 juin, se tiendra un cours matinal sur la manutention des chariots élévateurs en lien avec les activités de formation professionnelle et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gratuit-sur-lutilisation-securitaire-des-chariots-elevateurs-1</t>
   </si>
   <si>
     <t>Webinaire de formation « Du vignoble au cloud : comment protéger la digitalisation de votre domaine viticole »</t>
   </si>
   <si>
-    <t>mar 17/06/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 17/06/2025 - 12:00</t>
+    <t>mar, 17/06/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 17/06/2025 - 12:00</t>
   </si>
   <si>
     <t>La FEV (Fédération Espagnole du Vin) et son groupe de travail sur la numérisation, le Digitalization and Wine Hub , organisent un nouveau webinaire…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-formation-du-vignoble-au-cloud-comment-proteger-la-digitalisation</t>
   </si>
   <si>
     <t>Bureau du cadastre électronique : un outil de conseil : procédures, cartographie et fiscalité</t>
   </si>
   <si>
-    <t>lun 16/06/2025 - 12:30</t>
-[...2 lines deleted...]
-    <t>mer 18/06/2025 - 14:00</t>
+    <t>lun, 16/06/2025 - 12:30</t>
+  </si>
+  <si>
+    <t>mer, 18/06/2025 - 14:00</t>
   </si>
   <si>
     <t>Les conseillers doivent connaître et maîtriser la plateforme du Cadastre Immobilier ou Territorial, car il s'agit du registre administratif de l'État…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bureau-du-cadastre-electronique-outil-conseil-procedures-cartographie-et</t>
   </si>
   <si>
     <t>Bootcamp Expert FIWARE</t>
   </si>
   <si>
-    <t>lun 16/06/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>ven 20/06/2025 - 07:00</t>
+    <t>lun, 16/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>ven, 20/06/2025 - 07:00</t>
   </si>
   <si>
     <t>La Vega Innova. San Fernando de Henares. Madrid.</t>
   </si>
   <si>
     <t>Les inscriptions à ce cours avancé de 26 heures sur la technologie FIWARE sont ouvertes jusqu'au 11 juin, menant à la certification FIWARE Expert. Ce…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bootcamp-expert-fiware</t>
   </si>
   <si>
-    <t>lun 16/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 13/08/2025 - 00:00</t>
+    <t>lun, 16/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 13/08/2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole-ligne-13</t>
   </si>
   <si>
     <t>Prescription phytosanitaire pour les conseillers en lutte intégrée contre les ravageurs</t>
   </si>
   <si>
-    <t>ven 13/06/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 13/06/2025 - 10:30</t>
+    <t>ven, 13/06/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 13/06/2025 - 10:30</t>
   </si>
   <si>
     <t>Prescription phytosanitaire pour les conseillers en lutte intégrée contre les ravageurs La Prescription Phytosanitaire est l'outil fondamental du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/prescription-phytosanitaire-pour-les-conseillers-lutte-integree-contre-les</t>
   </si>
   <si>
     <t>Session de formation sur les opportunités d'affaires liées à l'élevage du Porco Celta</t>
   </si>
   <si>
-    <t>jeu 12/06/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 12/06/2025 - 14:30</t>
+    <t>jeu, 12/06/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 12/06/2025 - 14:30</t>
   </si>
   <si>
     <t>Le 12 avril , l'Association galicienne des coopératives agroalimentaires ( AGACA ) organisera un événement en ligne consacré à l'élevage du porc…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/session-formation-sur-les-opportunites-daffaires-liees-lelevage-du-porco-celta</t>
   </si>
   <si>
-    <t>mer 11/06/2025 - 00:00</t>
+    <t>mer, 11/06/2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole-ligne-14</t>
   </si>
   <si>
-    <t>jeu 19/06/2025 - 00:00</t>
+    <t>jeu, 19/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Navalmoral de la Mata (Cáceres)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/pesticides-agricoles-niveau-base-2</t>
   </si>
   <si>
     <t>Cours gratuit sur les certifications qualité et environnementales</t>
   </si>
   <si>
-    <t>lun 09/06/2025 - 23:00</t>
-[...2 lines deleted...]
-    <t>dim 20/07/2025 - 23:00</t>
+    <t>lun, 09/06/2025 - 23:00</t>
+  </si>
+  <si>
+    <t>dim, 20/07/2025 - 23:00</t>
   </si>
   <si>
     <t>L'Association galicienne des coopératives agroalimentaires ( AGACA ) annonce un nouvel appel à candidatures pour le cours gratuit « L'économie…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gratuit-sur-les-certifications-qualite-et-environnementales</t>
   </si>
   <si>
     <t>Cours pour conseillers en agrovoltaïque</t>
   </si>
   <si>
-    <t>lun 09/06/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 11/06/2025 - 18:00</t>
+    <t>lun, 09/06/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 11/06/2025 - 18:00</t>
   </si>
   <si>
     <t>L'agrovoltaïque représente une solution innovante qui combine la production d'énergie solaire avec les activités agricoles et d'élevage dans un seul…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-conseillers-agrovoltaique</t>
   </si>
   <si>
-    <t>sam 07/06/2025 - 01:00</t>
-[...2 lines deleted...]
-    <t>sam 07/06/2025 - 23:00</t>
+    <t>sam, 07/06/2025 - 01:00</t>
+  </si>
+  <si>
+    <t>sam, 07/06/2025 - 23:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-1</t>
   </si>
   <si>
     <t>Mouche des fruits : identification et contrôle sur le terrain</t>
   </si>
   <si>
-    <t>ven 06/06/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 06/06/2025 - 00:00</t>
+    <t>ven, 06/06/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 06/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>Antiguo Cine de Arico (Tenerife)</t>
   </si>
   <si>
     <t>Cours sur les mouches des fruits : identification et contrôle sur le terrain. Destiné aux agriculteurs qui souhaitent recevoir une formation sur les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/mouche-des-fruits-identification-et-controle-sur-le-terrain</t>
   </si>
   <si>
     <t>COURS DE FORMATION POUR LE PERSONNEL DES ÉLEVAGES AVICOLE</t>
   </si>
   <si>
     <t>Adressé à : Ouvriers d'une ferme avicole. Objectifs: Se conformer à l'exigence du décret royal 637/2021, du 27 juillet, visant à garantir que toutes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-formation-pour-le-personnel-des-elevages-avicole</t>
   </si>
   <si>
     <t>Gestionnaire d'approvisionnement en eau potable et en produits désinfectants biocides (TP4 et TP5)</t>
   </si>
   <si>
     <t>Adressé à : PERSONNEL D'ENTRETIEN EN CONTACT AVEC LES INSTALLATIONS D'EAU POTABLE (RESERVOIRS, RÉSERVOIRS, ACCUMULATEURS, RÉSEAU DE DISTRIBUTION, ETC…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestionnaire-dapprovisionnement-eau-potable-et-produits-desinfectants-biocides</t>
   </si>
   <si>
     <t>Gestion efficace de l'irrigation</t>
   </si>
   <si>
-    <t>jeu 05/06/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>jeu 05/06/2025 - 18:30</t>
+    <t>jeu, 05/06/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu, 05/06/2025 - 18:30</t>
   </si>
   <si>
     <t>Dans le cadre du cours pratique sur la « Gestion efficace de l'irrigation », la Fondation Cajamar , en collaboration avec Carrefour , organisera le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-efficace-lirrigation</t>
   </si>
   <si>
     <t>COURS DE RÉNOVATION DE BASE POUR MANIPULATEURS PHYTOSANITAIRES. NAVARRE</t>
   </si>
   <si>
-    <t>mer 04/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 18/06/2025 - 00:00</t>
+    <t>mer, 04/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 18/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : Résidents de la Communauté autonome de Navarre dont la licence initiale de base de manipulation de pesticides est valable depuis 10 ans…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-renovation-base-pour-manipulateurs-phytosanitaires-navarre</t>
   </si>
   <si>
     <t>Cours pour conseillers dans le processus de mise en œuvre du Cahier de terrain coopératif (C3)</t>
   </si>
   <si>
-    <t>mar 03/06/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 05/06/2025 - 13:30</t>
+    <t>mar, 03/06/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 05/06/2025 - 13:30</t>
   </si>
   <si>
     <t>Du 3 au 5 juin 2025, les Coopératives Agroalimentaires d'Espagne organisent ce cours destiné aux conseillers chargés d'accompagner les techniciens…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-conseillers-dans-le-processus-mise-oeuvre-du-cahier-terrain</t>
   </si>
   <si>
     <t>Le programme de formation en digitalisation agricole pour les conseillers coopératifs démarre.</t>
   </si>
   <si>
-    <t>mar 03/06/2025 - 00:00</t>
+    <t>mar, 03/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Du 3 juin au 16 juillet 2025 , Cooperativas Agro-alimentarias de España lance un programme de formation virtuelle à l'utilisation du Cahier de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-programme-formation-digitalisation-agricole-pour-les-conseillers-cooperatifs</t>
   </si>
   <si>
     <t>Intégration dans l'entreprise agricole pour jeunes agriculteurs - Partie spécifique (50 heures)</t>
   </si>
   <si>
-    <t>lun 02/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 20/06/2025 - 00:00</t>
+    <t>lun, 02/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 20/06/2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/integration-dans-lentreprise-agricole-pour-jeunes-agriculteurs-partie-0</t>
   </si>
   <si>
     <t>Stratégies de gestion pour restaurer la productivité des cultures pluviales</t>
   </si>
   <si>
-    <t>ven 30/05/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 30/05/2025 - 18:00</t>
+    <t>ven, 30/05/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 30/05/2025 - 18:00</t>
   </si>
   <si>
     <t>IFEZA (Institución Ferial de Zamora)</t>
   </si>
   <si>
     <t>INTRODUCTION: Journée sur le terrain au cours de laquelle seront expliquées les pratiques de régénération des sols, les stratégies de gestion de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/strategies-gestion-pour-restaurer-la-productivite-des-cultures-pluviales</t>
   </si>
   <si>
     <t>Simplifier la technologie d'irrigation</t>
   </si>
   <si>
-    <t>mer 28/05/2025 - 17:00</t>
-[...5 lines deleted...]
-    <t>Le mercredi 28 mai, de 17h00 à 19h00, Hispatec Agrointeligencia accueillera le webinaire « Simplifier la technologie d'irrigation, autonomiser l'…</t>
+    <t>mer, 28/05/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>mer, 28/05/2025 - 18:00</t>
+  </si>
+  <si>
+    <t>Le mercredi 28 mai, de 17h00 à 19h00, Hispatec Agrointeligencia accueillera le webinaire « Simplifier la technologie d'irrigation, autonomiser l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/simplifier-la-technologie-dirrigation</t>
   </si>
   <si>
     <t>Agrogéomatique : géotechnologies appliquées au domaine agroforestier</t>
   </si>
   <si>
-    <t>mer 28/05/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 10/06/2025 - 19:00</t>
+    <t>mer, 28/05/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 10/06/2025 - 19:00</t>
   </si>
   <si>
     <t>Ce cours vise à : 1. Fournir une base solide en Systèmes d’Information Géographique (SIG) appliqués au secteur agroforestier. Offrir une formation à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agrogeomatique-geotechnologies-appliquees-au-domaine-agroforestier</t>
   </si>
   <si>
     <t>Introduction à l'agriculture de précision</t>
   </si>
   <si>
-    <t>mar 27/05/2025 - 18:00</t>
-[...5 lines deleted...]
-    <t>Cours en ligne de 2 heures pour apprendre les principes de base et les possibilités offertes par l'agriculture de précision . PROGRAMME |  …</t>
+    <t>mar, 27/05/2025 - 18:00</t>
+  </si>
+  <si>
+    <t>mar, 27/05/2025 - 20:00</t>
+  </si>
+  <si>
+    <t>Cours en ligne de 2 heures pour apprendre les principes de base et les possibilités offertes par l'agriculture de précision . PROGRAMME |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-lagriculture-precision</t>
   </si>
   <si>
     <t>Techniques numériques en production horticole biologique</t>
   </si>
   <si>
     <t>Organisé par l' Université Polytechnique de Madrid , ce cours se concentre sur la mise en œuvre et l'adaptation de systèmes numériques à différentes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/techniques-numeriques-production-horticole-biologique</t>
   </si>
   <si>
     <t>Capteurs et IA pour la régulation et le contrôle des systèmes de réfrigération</t>
   </si>
   <si>
-    <t>jeu 22/05/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 22/05/2025 - 19:00</t>
+    <t>jeu, 22/05/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 22/05/2025 - 19:00</t>
   </si>
   <si>
     <t>L'objectif de ce cours est de fournir aux étudiants les connaissances et les mécanismes d'action basés sur l'Intelligence Artificielle pour les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/capteurs-et-ia-pour-la-regulation-et-le-controle-des-systemes-refrigeration</t>
   </si>
   <si>
     <t>COURS DE FORMATION POUR LE PERSONNEL TRAVAILLANT AVEC LES PORCS</t>
   </si>
   <si>
-    <t>jeu 22/05/2025 - 00:00</t>
+    <t>jeu, 22/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : Ouvriers d'une ferme porcine Objectifs: SE CONFORMER À L'EXIGENCE DU RD 306/2020 DE GARANTIR QUE TOUTES LES PERSONNES DANS LES ÉLEVAGES…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-formation-pour-le-personnel-travaillant-avec-les-porcs</t>
   </si>
   <si>
     <t>Webinaire de formation « Marketing et communication pour votre domaine viticole : stratégies digitales pour attirer, connecter et fidéliser votre clientèle »</t>
   </si>
   <si>
-    <t>mer 21/05/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 21/05/2025 - 12:00</t>
+    <t>mer, 21/05/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 21/05/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-formation-marketing-et-communication-pour-votre-domaine-viticole</t>
   </si>
   <si>
     <t>Webinaire de formation « Facturation électronique et loi anti-fraude : découvrez les différences, les points clés et les principales évolutions »</t>
   </si>
   <si>
-    <t>mar 20/05/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 20/05/2025 - 12:00</t>
+    <t>mar, 20/05/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 20/05/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-formation-facturation-electronique-et-loi-anti-fraude-decouvrez-les</t>
   </si>
   <si>
     <t>Systèmes d'information géographique et télédétection à logiciel libre</t>
   </si>
   <si>
-    <t>lun 19/05/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 29/05/2025 - 20:00</t>
+    <t>lun, 19/05/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 29/05/2025 - 20:00</t>
   </si>
   <si>
     <t>Les objectifs du cours comprennent : • Savoir définir un projet SIG dans ses compartiments (objectifs, analyse, stockage, produits…). • Interpréter,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/systemes-dinformation-geographique-et-teledetection-logiciel-libre</t>
   </si>
   <si>
     <t>Cours en ligne sur les licences commerciales pour les ingénieurs agronomes</t>
   </si>
   <si>
-    <t>lun 19/05/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>dim 15/06/2025 - 00:00</t>
+    <t>lun, 19/05/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>dim, 15/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Description  Le Collège Officiel des Ingénieurs Agronomes d'Andalousie, par l'intermédiaire de la Fondation Andalouse des Ingénieurs Agronomes, lance…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-les-licences-commerciales-pour-les-ingenieurs-agronomes</t>
   </si>
   <si>
     <t>Application des méthodologies de durabilité pour l'efficacité de l'irrigation</t>
   </si>
   <si>
-    <t>ven 23/05/2025 - 00:00</t>
+    <t>ven, 23/05/2025 - 00:00</t>
   </si>
   <si>
     <t>COORDINATEUR : Juan Manuel Alameda Villamayor / Susana Campelo Rodríguez bzn-formregadios@mapa.es OBJECTIFS : Les nouvelles méthodologies qui sont…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/application-des-methodologies-durabilite-pour-lefficacite-lirrigation</t>
   </si>
   <si>
     <t>COURS DE BASE SUR LA PRÉVENTION DES RISQUES PROFESSIONNELS DANS LE SECTEUR AGRICOLE</t>
   </si>
   <si>
-    <t>ven 16/05/2025 - 00:00</t>
+    <t>ven, 16/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : 🔹 Les jeunes qui souhaitent rejoindre le secteur agricole 🔹 Les entrepreneurs qui entreprennent des activités préventives 🔹 Travailleurs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-sur-la-prevention-des-risques-professionnels-dans-le-secteur-0</t>
   </si>
   <si>
     <t>LE BIEN-ÊTRE ANIMAL DANS LES TRANSPORTS. EN LIGNE</t>
   </si>
   <si>
-    <t>lun 09/06/2025 - 00:00</t>
+    <t>lun, 09/06/2025 - 00:00</t>
   </si>
   <si>
     <t>LE BIEN-ÊTRE ANIMAL DANS LES TRANSPORTS. EN LIGNE – 250516BAT Début : 16/05/2025 Finale : 09-06-2025 Modalité : FORMATION À DISTANCE Horaire :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-bien-etre-animal-dans-les-transports-ligne-0</t>
   </si>
   <si>
     <t>COURS DE FORMATION POUR LE PERSONNEL TRAVAILLANT AVEC LES BOVINS</t>
   </si>
   <si>
-    <t>jeu 15/05/2025 - 00:00</t>
+    <t>jeu, 15/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : Destiné principalement aux travailleurs des élevages, aux chômeurs du secteur et aux personnes souhaitant se lancer dans cette activité.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-formation-pour-le-personnel-travaillant-avec-les-bovins-0</t>
   </si>
   <si>
     <t>Formation pour le personnel travaillant avec les bovins – 250515BOV Début : 15-05-2025 Finale : 04-06-2025 Modalité : FORMATION À DISTANCE Horaire :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-formation-pour-le-personnel-travaillant-avec-les-bovins</t>
   </si>
   <si>
     <t>Carnet numérique : Description et usages des outils numériques</t>
   </si>
   <si>
-    <t>mer 14/05/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>mer 14/05/2025 - 19:00</t>
+    <t>mer, 14/05/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>mer, 14/05/2025 - 19:00</t>
   </si>
   <si>
     <t>Le cours vise à : Introduire le cahier numérique et la réglementation espagnole . Définir l’impact sur les exploitations et les conseillers agricoles…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/carnet-numerique-description-et-usages-des-outils-numeriques</t>
   </si>
   <si>
     <t>Taille en vert de la vigne</t>
   </si>
   <si>
-    <t>mer 14/05/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>mer 14/05/2025 - 00:00</t>
+    <t>mer, 14/05/2025 - 11:00</t>
+  </si>
+  <si>
+    <t>mer, 14/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Estadio municipal de fútbol de La Florida (Tenerife)</t>
   </si>
   <si>
     <t>Cours sur la taille en vert des vignes. Destiné aux agriculteurs qui souhaitent se former sur les aspects liés à la gestion et à la taille du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/taille-vert-la-vigne</t>
   </si>
   <si>
     <t>MANIPULATEUR DE PRODUITS PHYTOSANITAIRES. NIVEAU QUALIFIÉ. EN PERSONNE – SARAGOSSE</t>
   </si>
   <si>
-    <t>jeu 12/06/2025 - 00:00</t>
+    <t>jeu, 12/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : COURS EN LIGNE AVEC 2 SESSIONS EN PRÉSENTIEL À SARAGOSSE LES 27 MAI ET 12 JUIN 2025. Les utilisateurs professionnels responsables des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-produits-phytosanitaires-niveau-qualifie-personne-saragosse</t>
   </si>
   <si>
     <t>LE BIEN-ÊTRE ANIMAL DANS LES ABATTOIRS. EN LIGNE</t>
   </si>
   <si>
-    <t>jeu 05/06/2025 - 00:00</t>
+    <t>jeu, 05/06/2025 - 00:00</t>
   </si>
   <si>
     <t>LE BIEN-ÊTRE ANIMAL DANS LES ABATTOIRS. EN LIGNE – 250514BAM Début : 14/05/2025 Finale : 05-06-2025 Modalité : FORMATION À DISTANCE Horaire :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-bien-etre-animal-dans-les-abattoirs-ligne-0</t>
   </si>
   <si>
     <t>MANIPULATEUR DE PRODUITS PHYTOSANITAIRES. NIVEAU QUALIFIÉ. EN LIGNE – SARAGOSSE</t>
   </si>
   <si>
     <t>MANIPULATEUR DE PRODUITS PHYTOSANITAIRES. NIVEAU QUALIFIÉ. EN LIGNE – SARAGOSSE – 250514FC Début : 14/05/2025 Finale : 12-06-2025 Modalité : MIXTE…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-produits-phytosanitaires-niveau-qualifie-ligne-saragosse</t>
   </si>
   <si>
     <t>Taille verte des amandiers à Palma del Río</t>
   </si>
   <si>
-    <t>mar 13/05/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 14/05/2025 - 14:00</t>
+    <t>mar, 13/05/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 14/05/2025 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Palma del Río (Córdoba)</t>
   </si>
   <si>
     <t>Le Centre IFAPA de Palma del Río (Córdoba) accueillera l'atelier « Taille verte des amandiers » les 13 et 14 mai 2025. Il s'agit d'une activité de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/taille-verte-des-amandiers-palma-del-rio</t>
   </si>
   <si>
     <t>Applications du Big Data et de l'IoT par satellite dans la surveillance des cultures</t>
   </si>
   <si>
-    <t>lun 12/05/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 05/06/2025 - 19:00</t>
+    <t>lun, 12/05/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 05/06/2025 - 19:00</t>
   </si>
   <si>
     <t>L'objectif général de ce cours est de fournir aux participants des connaissances théoriques et pratiques sur l'utilisation du Big Data, de l'Internet…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/applications-du-big-data-et-liot-par-satellite-dans-la-surveillance-des-cultures</t>
   </si>
   <si>
     <t>Connaissance et accès à l'information des principales bases de données environnementales</t>
   </si>
   <si>
-    <t>lun 12/05/2025 - 19:00</t>
+    <t>lun, 12/05/2025 - 19:00</t>
   </si>
   <si>
     <t>Organisé par l'Université de Lleida. Objectifs: Connaître et accéder aux principales bases de données environnementales . Connaître le diagnostic…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/connaissance-et-acces-linformation-des-principales-bases-donnees</t>
   </si>
   <si>
     <t>Cours sur la culture des plantes aromatiques pour les conseillers</t>
   </si>
   <si>
-    <t>lun 12/05/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>mer 14/05/2025 - 18:30</t>
+    <t>lun, 12/05/2025 - 15:30</t>
+  </si>
+  <si>
+    <t>mer, 14/05/2025 - 18:30</t>
   </si>
   <si>
     <t>La culture de plantes aromatiques est devenue une option viable pour diversifier la production agricole et améliorer la rentabilité des exploitations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-culture-des-plantes-aromatiques-pour-les-conseillers</t>
   </si>
   <si>
     <t>Étiquetage des denrées alimentaires : Application du règlement 1169/2011 Cours sur l'étiquetage des denrées alimentaires : Application du règlement 1169/2011</t>
   </si>
   <si>
-    <t>lun 12/05/2025 - 00:00</t>
+    <t>lun, 12/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Cours sur l'étiquetage des aliments : Application du règlement 1169/2011 144,00€ – 250,00€ PROCHAINES ÉDITIONS / INSCRIPTIONS OUVERTES 12 mars - 16…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/etiquetage-des-denrees-alimentaires-application-du-reglement-11692011-cours-sur</t>
   </si>
   <si>
     <t>Capteurs et gestion agronomique de l'irrigation des agrumes</t>
   </si>
   <si>
-    <t>jeu 08/05/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 08/05/2025 - 18:00</t>
+    <t>jeu, 08/05/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 08/05/2025 - 18:00</t>
   </si>
   <si>
     <t>Organisé par l'Université Polytechnique de Valence. Ces dernières années, la pénurie d’eau est devenue un problème majeur, en particulier dans les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/capteurs-et-gestion-agronomique-lirrigation-des-agrumes</t>
   </si>
   <si>
     <t>Webinaire de formation « Sécurité, confiance et NIS2 : comment transformer la réglementation en avantage concurrentiel »</t>
   </si>
   <si>
-    <t>jeu 08/05/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 08/05/2025 - 12:00</t>
+    <t>jeu, 08/05/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 08/05/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-formation-securite-confiance-et-nis2-comment-transformer-la</t>
   </si>
   <si>
     <t>Innovations techniques dans les machines de gestion des cultures</t>
   </si>
   <si>
-    <t>mer 07/05/2025 - 16:00</t>
-[...5 lines deleted...]
-    <t>Organisé par l' Université de Cordoue , ce cours permettra aux participants de connaître les dernières technologies en matière de contrôle et d'…</t>
+    <t>mer, 07/05/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 07/05/2025 - 18:00</t>
+  </si>
+  <si>
+    <t>Organisé par l' Université de Cordoue , ce cours permettra aux participants de connaître les dernières technologies en matière de contrôle et d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/innovations-techniques-dans-les-machines-gestion-des-cultures</t>
   </si>
   <si>
     <t>Utilisation de l'outil en ligne « MOPECO Irrigation Scheduling » pour les cultures ligneuses</t>
   </si>
   <si>
-    <t>mar 06/05/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 06/05/2025 - 19:00</t>
+    <t>mar, 06/05/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 06/05/2025 - 19:00</t>
   </si>
   <si>
     <t>Organisé par l' Université de Castille-La Manche , ce cours a pour objectif principal d'enseigner aux techniciens et aux agriculteurs comment…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-loutil-ligne-mopeco-irrigation-scheduling-pour-les-cultures</t>
   </si>
   <si>
     <t>Webinaire « Modèles prédictifs en viticulture : l'IA appliquée aux maladies, à la production et à la qualité »</t>
   </si>
   <si>
-    <t>mar 06/05/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 06/05/2025 - 12:00</t>
+    <t>mar, 06/05/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 06/05/2025 - 12:00</t>
   </si>
   <si>
     <t>La Fédération espagnole du vin ( FEV ) et son groupe de travail sur la numérisation, le Digitalization and Wine Hub , organisent un nouveau webinaire…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-modeles-predictifs-viticulture-lia-appliquee-aux-maladies-la</t>
   </si>
   <si>
     <t>Biofertilisants microbiens 4.0</t>
   </si>
   <si>
-    <t>lun 05/05/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 13/05/2025 - 20:00</t>
+    <t>lun, 05/05/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 13/05/2025 - 20:00</t>
   </si>
   <si>
     <t>Organisé par l'Université catholique Santa Teresa de Jesús d'Ávila, ce cours permettra aux étudiants de connaître les dernières technologies…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/biofertilisants-microbiens-40</t>
   </si>
   <si>
     <t>Cours de gestion durable des sols agricoles pour les conseillers</t>
   </si>
   <si>
-    <t>mer 30/04/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>mer 30/04/2025 - 18:00</t>
+    <t>mer, 30/04/2025 - 15:00</t>
+  </si>
+  <si>
+    <t>mer, 30/04/2025 - 18:00</t>
   </si>
   <si>
     <t>L’utilisation durable des terres est essentielle pour garantir la productivité agricole à long terme, protéger l’environnement et lutter contre le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gestion-durable-des-sols-agricoles-pour-les-conseillers</t>
   </si>
   <si>
     <t>Collecte et intégration des données dans le secteur forêt-bois</t>
   </si>
   <si>
-    <t>mer 30/04/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 30/04/2025 - 12:00</t>
+    <t>mer, 30/04/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 30/04/2025 - 12:00</t>
   </si>
   <si>
     <t>La formation aborde la capture de données sous différents angles et son intégration avec les données d'entreprise, en s'adaptant aux spécificités du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/collecte-et-integration-des-donnees-dans-le-secteur-foret-bois</t>
   </si>
   <si>
     <t>Incorporation à l'entreprise agricole pour jeunes agriculteurs - Partie générale (80 heures)</t>
   </si>
   <si>
-    <t>lun 28/04/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 30/05/2025 - 00:00</t>
+    <t>lun, 28/04/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 30/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Objectifs généraux : Améliorer la qualification des professionnels du secteur agroalimentaire et améliorer la compétitivité des entreprises du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-lentreprise-agricole-pour-jeunes-agriculteurs-partie-generale-80</t>
   </si>
   <si>
     <t>Agriculture de précision et cultures 3D : application de produits phytosanitaires</t>
   </si>
   <si>
-    <t>jeu 24/04/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 08/05/2025 - 20:00</t>
+    <t>jeu, 24/04/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 08/05/2025 - 20:00</t>
   </si>
   <si>
     <t>Tout au long du cours, les participants apprendront les technologies les plus avancées pour un dosage précis des cultures en 3D basé sur des cartes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-precision-et-cultures-3d-application-produits-phytosanitaires</t>
   </si>
   <si>
     <t>Collecte et intégration de données dans les secteurs agroalimentaire et aquacole</t>
   </si>
   <si>
-    <t>jeu 24/04/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 24/04/2025 - 12:00</t>
+    <t>jeu, 24/04/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 24/04/2025 - 12:00</t>
   </si>
   <si>
     <t>La formation aborde la capture de données sous différentes perspectives et son intégration aux données d'entreprise, en s'adaptant aux spécificités…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/collecte-et-integration-donnees-dans-les-secteurs-agroalimentaire-et-aquacole</t>
   </si>
   <si>
     <t>Atelier de prévention des risques professionnels liés à l'utilisation des tracteurs et des machines agricoles</t>
   </si>
   <si>
-    <t>jeu 24/04/2025 - 00:00</t>
+    <t>jeu, 24/04/2025 - 00:00</t>
   </si>
   <si>
     <t>Guadix. Granada.</t>
   </si>
   <si>
     <t>Un cours de 6 heures dédié à la prévention des risques professionnels dans l'utilisation des tracteurs et des machines agricoles. Contenu Législation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-prevention-des-risques-professionnels-lies-lutilisation-des-tracteurs-et</t>
   </si>
   <si>
     <t>Eaux récupérées. Application en irrigation</t>
   </si>
   <si>
-    <t>jeu 24/04/2025 - 23:00</t>
+    <t>jeu, 24/04/2025 - 23:00</t>
   </si>
   <si>
     <t>Aula Virtual</t>
   </si>
   <si>
     <t>COORDINATEUR: Santiago Artillo Sánchez bzn-formregadios@mapa.es OBJECTIFS : Connaissance de l'application du Règlement UE 2020/741, relatif à la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/eaux-recuperees-application-irrigation</t>
   </si>
   <si>
     <t>L'intelligence artificielle (IA) appliquée à l'agriculture : clés pour comprendre son fonctionnement et son utilité</t>
   </si>
   <si>
-    <t>mar 22/04/2025 - 13:00</t>
-[...2 lines deleted...]
-    <t>mar 22/04/2025 - 15:00</t>
+    <t>mar, 22/04/2025 - 13:00</t>
+  </si>
+  <si>
+    <t>mar, 22/04/2025 - 15:00</t>
   </si>
   <si>
     <t>Organisé par l'Université de Séville, ce cours de deux heures vise à comprendre son fonctionnement en général et comment il peut être appliqué pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lintelligence-artificielle-ia-appliquee-lagriculture-cles-pour-comprendre-son</t>
   </si>
   <si>
     <t>Nouvelles technologies dans les machines pour la production de plantes ligneuses</t>
   </si>
   <si>
-    <t>lun 21/04/2025 - 16:00</t>
-[...5 lines deleted...]
-    <t>Organisé par l'Université de Córdoba, le cours permettra aux participants de connaître les dernières technologies en matière de contrôle et d'…</t>
+    <t>lun, 21/04/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 29/04/2025 - 20:00</t>
+  </si>
+  <si>
+    <t>Organisé par l'Université de Córdoba, le cours permettra aux participants de connaître les dernières technologies en matière de contrôle et d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelles-technologies-dans-les-machines-pour-la-production-plantes-ligneuses</t>
   </si>
   <si>
     <t>Voulez-vous savoir quelle est la durée de conservation des aliments ?</t>
   </si>
   <si>
-    <t>mer 09/04/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 10/04/2025 - 13:00</t>
+    <t>mer, 09/04/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 10/04/2025 - 13:00</t>
   </si>
   <si>
     <t>Cours virtuel, comprend une dégustation individuelle (informations en attente)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/voulez-vous-savoir-quelle-est-la-duree-conservation-des-aliments</t>
   </si>
   <si>
     <t>Manipulation sécuritaire du tracteur</t>
   </si>
   <si>
-    <t>mar 08/04/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 10/04/2025 - 14:00</t>
+    <t>mar, 08/04/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 10/04/2025 - 14:00</t>
   </si>
   <si>
     <t>Agencia de Desarrollo local y empleo. Mayor, 148. Canteras. Cartagena. Murcia.</t>
   </si>
   <si>
     <t>Activités de formation professionnelle et d'acquisition de compétences, dans le cadre du Plan stratégique de la Politique agricole commune (PASC)…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulation-securitaire-du-tracteur</t>
   </si>
   <si>
     <t>Cours de conduite sécuritaire des chariots élévateurs</t>
   </si>
   <si>
-    <t>mer 09/04/2025 - 14:00</t>
+    <t>mer, 09/04/2025 - 14:00</t>
   </si>
   <si>
     <t>La Manga del Mar Menor. Murcia.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-conduite-securitaire-des-chariots-elevateurs</t>
   </si>
   <si>
     <t>Formation gratuite en compétences numériques liées à l'ingénierie agricole</t>
   </si>
   <si>
-    <t>mar 01/04/2025 - 00:00</t>
+    <t>mar, 01/04/2025 - 00:00</t>
   </si>
   <si>
     <t>Alors que la période de préinscription se termine le 7 février, le Conseil des collèges d'ingénieurs techniques agricoles a lancé un programme…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-gratuite-competences-numeriques-liees-lingenierie-agricole</t>
   </si>
   <si>
     <t>Agriculture et élevage : Production, innovation, conseil et commercialisation (MOOC)</t>
   </si>
   <si>
-    <t>mer 31/12/2025 - 00:00</t>
+    <t>mer, 31/12/2025 - 00:00</t>
   </si>
   <si>
     <t>MOOC</t>
   </si>
   <si>
     <t>En ligne, Formation continue</t>
   </si>
   <si>
     <t>L’objectif de ce cours est de donner un aperçu du fonctionnement des systèmes de conseil dans le cadre de la dernière réforme de la PAC. Les éléments…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-et-elevage-production-innovation-conseil-et-commercialisation-mooc</t>
   </si>
   <si>
     <t>5e Cours international sur la conception, la gestion et l'innovation en irrigation</t>
   </si>
   <si>
-    <t>lun 31/03/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 04/11/2025 - 00:00</t>
+    <t>lun, 31/03/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 04/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Aula virtual, teleformación y prácticas en presencial en regadíos de ámbito nacional</t>
   </si>
   <si>
     <t>Formation continue</t>
   </si>
   <si>
-    <t>Classe virtuelle, apprentissage à distance et pratique en personne. COORDINATEUR : Juan Manuel Alameda Villamayor / Susana Campelo Rodríguez bzn-…</t>
+    <t>Classe virtuelle, apprentissage à distance et pratique en personne. COORDINATEUR : Juan Manuel Alameda Villamayor / Susana Campelo Rodríguez bzn…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/5e-cours-international-sur-la-conception-la-gestion-et-linnovation-irrigation</t>
   </si>
   <si>
     <t>Écosystème AGROTECH espagnol. Défis et opportunités d'affaires</t>
   </si>
   <si>
-    <t>mar 25/03/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>mar 25/03/2025 - 18:30</t>
+    <t>mar, 25/03/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>mar, 25/03/2025 - 18:30</t>
   </si>
   <si>
     <t>Ce webinaire présentera les informations collectées dans le rapport Cartographie de l'écosystème agrotechnologique en Espagne, 2024 , produit par…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ecosysteme-agrotech-espagnol-defis-et-opportunites-daffaires</t>
   </si>
   <si>
     <t>Glutopeak, évaluation rapide de la qualité du gluten. IV webinaire du cycle « Le laboratoire comme source de données pour la prise de décision » de l'AETC.</t>
   </si>
   <si>
-    <t>lun 24/03/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 24/03/2025 - 17:40</t>
+    <t>lun, 24/03/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 24/03/2025 - 17:40</t>
   </si>
   <si>
     <t>Dans le cadre du cycle de formation « Le laboratoire comme source de données pour la prise de décision » de l'Association espagnole des techniciens…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/glutopeak-evaluation-rapide-la-qualite-du-gluten-iv-webinaire-du-cycle-le</t>
   </si>
   <si>
     <t>UTILISATION DE PRODUITS BIOCIDES AUTORISÉS PAR LE PERSONNEL PROFESSIONNEL, DOMAINE DE L'ÉLEVAGE</t>
   </si>
   <si>
-    <t>ven 21/03/2025 - 00:00</t>
-[...5 lines deleted...]
-    <t>Adressé à : À toutes les personnes qui, dans leur environnement de travail, utilisent des biocides autorisés à l'usage du personnel professionnel (…</t>
+    <t>ven, 21/03/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 14/04/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Adressé à : À toutes les personnes qui, dans leur environnement de travail, utilisent des biocides autorisés à l'usage du personnel professionnel…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-produits-biocides-autorises-par-le-personnel-professionnel-domaine</t>
   </si>
   <si>
     <t>Cours sur le bien-être animal pour les transporteurs et les agriculteurs</t>
   </si>
   <si>
-    <t>lun 17/03/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 26/03/2025 - 00:00</t>
+    <t>lun, 17/03/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 26/03/2025 - 00:00</t>
   </si>
   <si>
     <t>Retamal de Llerena (Badajoz)</t>
   </si>
   <si>
     <t>Cours de 30 heures sur le bien-être animal pour les transporteurs et les éleveurs, l'après-midi.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-pour-les-transporteurs-et-les-agriculteurs-0</t>
   </si>
   <si>
     <t>Agriculture durable et de précision, Malagón</t>
   </si>
   <si>
-    <t>mar 11/03/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>mar 11/03/2025 - 13:30</t>
+    <t>mar, 11/03/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>mar, 11/03/2025 - 13:30</t>
   </si>
   <si>
     <t>Ciudad Real</t>
   </si>
   <si>
     <t>Centro de formación "Olivia" de Grupo Montes Norte - Malagón Ctra. Toledo N-401 – km.169 – Malagón (CR)</t>
   </si>
   <si>
     <t>Saviez-vous que grâce à l’agriculture de précision, elle nous aide à être plus durables ? OBJECTIFS GÉNÉRAUX Nous vivons à une époque où la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-durable-et-precision-malagon</t>
   </si>
   <si>
     <t>"Amylograph, Viscograph et Viscoquick : utilisations et applications." III webinaire du cycle « Le laboratoire comme source de données pour la prise de décision » de l'AETC.</t>
   </si>
   <si>
-    <t>lun 10/03/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 10/03/2025 - 17:40</t>
+    <t>lun, 10/03/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 10/03/2025 - 17:40</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/amylograph-viscograph-et-viscoquick-utilisations-et-applications-iii-webinaire</t>
   </si>
   <si>
     <t>Rejoindre l'entreprise agricole : oléiculture</t>
   </si>
   <si>
-    <t>lun 10/03/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 10/10/2025 - 00:00</t>
+    <t>lun, 10/03/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 10/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Santisteban del Puerto. Jaén.</t>
   </si>
   <si>
     <t>Formation mixte de 270 heures Date limite de candidature jusqu'au 23/02/2025 Cette activité est cofinancée à 85 % par le Fonds européen agricole pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole-oleiculture</t>
   </si>
   <si>
     <t>Valorisation d'arbres et d'arbustes d'ornement. Norme de Grenade 2020</t>
   </si>
   <si>
-    <t>ven 07/03/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 04/04/2025 - 14:00</t>
+    <t>ven, 07/03/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 04/04/2025 - 14:00</t>
   </si>
   <si>
     <t>Aragón, País Vasco</t>
   </si>
   <si>
     <t>Araba/Álava, Zaragoza</t>
   </si>
   <si>
     <t>Zaragoza: Sede del COIAANPV   —-   Vitoria: Por confirmar</t>
   </si>
   <si>
     <t>Après la publication en 1990 de la première version de la Norme, sa première révision en 1999, une deuxième révision en 2006, corrigée en 2007,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/valorisation-darbres-et-darbustes-dornement-norme-grenade-2020</t>
   </si>
   <si>
     <t>Module générique : qualification des techniciens en production intégrée de produits agricoles et d'élevage</t>
   </si>
   <si>
-    <t>jeu 06/03/2025 - 11:00</t>
+    <t>jeu, 06/03/2025 - 11:00</t>
   </si>
   <si>
     <t>Cabra. Córdoba.</t>
   </si>
   <si>
     <t>Date limite de candidature jusqu'au 20/02/2025 Observations Il est indispensable d'avoir préalablement suivi ce cours pour pouvoir accéder à l'un des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/module-generique-qualification-des-techniciens-production-integree-produits</t>
   </si>
   <si>
     <t>Cours sur le protocole IFS v8 : Contenu et processus de certification</t>
   </si>
   <si>
-    <t>lun 03/03/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>dim 13/04/2025 - 00:00</t>
+    <t>lun, 03/03/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>dim, 13/04/2025 - 00:00</t>
   </si>
   <si>
     <t>DESTINATAIRES Professionnels du secteur alimentaire, Directeurs Production-Qualité et Achats, Consultants spécialisés, Techniciens destinés à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-protocole-ifs-v8-contenu-et-processus-certification</t>
   </si>
   <si>
-    <t>jeu 27/02/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 12/03/2025 - 00:00</t>
+    <t>jeu, 27/02/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 12/03/2025 - 00:00</t>
   </si>
   <si>
     <t>Castuera (Badajoz)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-pour-les-transporteurs-et-les-agriculteurs-2</t>
   </si>
   <si>
     <t>Sessions de formation en ligne sur les crédits carbone</t>
   </si>
   <si>
-    <t>mer 26/02/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 26/02/2025 - 17:30</t>
+    <t>mer, 26/02/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 26/02/2025 - 17:30</t>
   </si>
   <si>
     <t>Zoom</t>
   </si>
   <si>
     <t>Organisé par le projet AgriRegenCarbon , l'événement se concentre sur le potentiel des crédits carbone et leur impact sur la durabilité du secteur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/sessions-formation-ligne-sur-les-credits-carbone</t>
   </si>
   <si>
     <t>Incidence et contrôle biologique du Thrips parvispinus et de l'araignée rouge. Campagne 2024/25</t>
   </si>
   <si>
-    <t>mer 26/02/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 26/02/2025 - 13:50</t>
+    <t>mer, 26/02/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 26/02/2025 - 13:50</t>
   </si>
   <si>
     <t>Edificio Cajamar. Avda. de la Innovación, 1 Edificio Cajamar. Autovía del Mediterráneo (A-7). Salida 460 Parque Científico -Tecnológico de Almería (PITA)</t>
   </si>
   <si>
     <t>Formation spécialisée en présentiel qui abordera l'incidence et le contrôle biologique des Thrips parvispinus et de l'araignée rouge au cours de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incidence-et-controle-biologique-du-thrips-parvispinus-et-laraignee-rouge</t>
   </si>
   <si>
     <t>Cours sur les pesticides pour l'élevage - Niveau de base</t>
   </si>
   <si>
-    <t>jeu 20/02/2025 - 00:00</t>
+    <t>jeu, 20/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Guijo de Granadilla (Cáceres)</t>
   </si>
   <si>
     <t>Cours sur les pesticides destinés au bétail - Niveau de base, 25 heures, l'après-midi. Observations : Cours cofinancés par FEADER (85 %), Ministère…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-les-pesticides-pour-lelevage-niveau-base</t>
   </si>
   <si>
     <t>Applicateur de produits phytosanitaires. Niveau qualifié</t>
   </si>
   <si>
-    <t>mar 18/02/2025 - 14:00</t>
-[...2 lines deleted...]
-    <t>jeu 15/05/2025 - 16:00</t>
+    <t>mar, 18/02/2025 - 14:00</t>
+  </si>
+  <si>
+    <t>jeu, 15/05/2025 - 16:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo. Córdoba.</t>
   </si>
   <si>
     <t>Contenu Ravageurs des cultures : classification, description et dégâts qu'ils causent. Méthodes de lutte antiparasitaire. Importance des méthodes non…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/applicateur-produits-phytosanitaires-niveau-qualifie</t>
   </si>
   <si>
     <t>Cours de valorisation et de transfert de technologies</t>
   </si>
   <si>
-    <t>mar 18/02/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 20/02/2025 - 23:00</t>
+    <t>mar, 18/02/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 20/02/2025 - 23:00</t>
   </si>
   <si>
     <t>Ce cours intensif de 6 heures, divisé en deux sessions de 3 heures à choisir parmi les trois dates disponibles, allie théorie et pratique pour offrir…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-valorisation-et-transfert-technologies</t>
   </si>
   <si>
     <t>Farinographe et Extensographe, principe de fonctionnement, utilisation et applications. II webinaire du cycle « Le laboratoire comme source de données pour la prise de décision » de l'AETC.</t>
   </si>
   <si>
-    <t>lun 17/02/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 17/02/2025 - 17:40</t>
+    <t>lun, 17/02/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 17/02/2025 - 17:40</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/farinographe-et-extensographe-principe-fonctionnement-utilisation-et</t>
   </si>
   <si>
     <t>Rejoindre l'entreprise agricole : Diversification</t>
   </si>
   <si>
-    <t>lun 17/02/2025 - 14:00</t>
-[...5 lines deleted...]
-    <t>Modules ENTREPRISE AGRICOLE 17/02/2025 - 21/03/2025 Date limite de candidature jusqu'au 02/02/2025 Observations Module commun : valable pour n’…</t>
+    <t>lun, 17/02/2025 - 14:00</t>
+  </si>
+  <si>
+    <t>ven, 31/10/2025 - 14:00</t>
+  </si>
+  <si>
+    <t>Modules ENTREPRISE AGRICOLE 17/02/2025 - 21/03/2025 Date limite de candidature jusqu'au 02/02/2025 Observations Module commun : valable pour n…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole-diversification</t>
   </si>
   <si>
     <t>Incorporation dans la société agricole : Culture fruitière</t>
   </si>
   <si>
-    <t>lun 17/02/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 18/06/2025 - 15:00</t>
+    <t>lun, 17/02/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 18/06/2025 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Palma del Río. Córdoba.</t>
   </si>
   <si>
     <t>MODULES ENTREPRISE AGRICOLE 17/02/2025 - 21/02/2025 Matinée: 09:00h-15:00h Date limite de candidature jusqu'au 02/02/2025 Contenu Améliorations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-dans-la-societe-agricole-culture-fruitiere</t>
   </si>
   <si>
     <t>Incorporation dans l’entreprise agricole : Agriculture intensive</t>
   </si>
   <si>
-    <t>lun 17/02/2025 - 08:30</t>
-[...2 lines deleted...]
-    <t>jeu 08/05/2025 - 14:30</t>
+    <t>lun, 17/02/2025 - 08:30</t>
+  </si>
+  <si>
+    <t>jeu, 08/05/2025 - 14:30</t>
   </si>
   <si>
     <t>Los Palacios y Villafranca. Sevilla.</t>
   </si>
   <si>
     <t>Modules SOLS, NUTRITION ET ENVIRONNEMENT ENTREPRISE AGRICOLE APPLICATEUR DE PRODUITS PHYTOSANITAIRES. NIVEAU QUALIFIÉ ASSOCIATION ET…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-dans-lentreprise-agricole-agriculture-intensive-0</t>
   </si>
   <si>
-    <t>mar 29/04/2025 - 14:30</t>
+    <t>mar, 29/04/2025 - 14:30</t>
   </si>
   <si>
     <t>Centro IFAPA de Hinojosa. Hinojosa del Duque. Córdoba.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/applicateur-produits-phytosanitaires-niveau-qualifie-0</t>
   </si>
   <si>
     <t>Rejoindre l'entreprise agricole : L'élevage lié à la terre</t>
   </si>
   <si>
-    <t>ven 25/04/2025 - 14:30</t>
+    <t>ven, 25/04/2025 - 14:30</t>
   </si>
   <si>
     <t>Modules ENTREPRISE AGRICOLE ASSOCIATIONNISME ET COMMERCIALISATION COMPTABILITÉ ET INITIATION À L'INFORMATIQUE RELATIONS D'ENTREPRISE ET PREVENTION…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole-lelevage-lie-la-terre</t>
   </si>
   <si>
+    <t>Incorporation à l'entreprise agricole : élevage lié à la terre</t>
+  </si>
+  <si>
+    <t>lun, 17/02/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 25/04/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Modules : ENTREPRISE AGRICOLE ASSOCIATION ET COMMERCIALISATION COMPTABILITÉ ET INTRODUCTION À L'INFORMATIQUE RELATIONS D'AFFAIRES ET PRÉVENTION…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-lentreprise-agricole-elevage-lie-la-terre</t>
+  </si>
+  <si>
     <t>Module spécifique : qualification de techniciens en production viticole intégrée</t>
   </si>
   <si>
-    <t>lun 17/02/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 21/02/2025 - 23:00</t>
+    <t>ven, 21/02/2025 - 23:00</t>
   </si>
   <si>
     <t>Centro IFAPA Rancho de la Merced. Jerez de la Frontera. Cádiz.</t>
   </si>
   <si>
     <t>Contenu - Réglementation spécifique : Analyse de la réglementation spécifique à la production viticole intégrée et son application. -…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/module-specifique-qualification-techniciens-production-viticole-integree</t>
   </si>
   <si>
-    <t>lun 14/04/2025 - 23:00</t>
+    <t>lun, 14/04/2025 - 23:00</t>
   </si>
   <si>
     <t>Huelva</t>
   </si>
   <si>
     <t>Centro IFAPA de Huelva. HUELVA.</t>
   </si>
   <si>
     <t>MODULES ENTREPRISE AGRICOLE 17/02/2025 - 21/02/2025 Date limite de candidature jusqu'au 02/02/2025 Contenu Améliorations structurelles de la ferme…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-dans-lentreprise-agricole-agriculture-intensive</t>
   </si>
   <si>
-    <t>jeu 10/04/2025 - 00:00</t>
+    <t>jeu, 10/04/2025 - 00:00</t>
   </si>
   <si>
     <t>Miajadas (Cáceres)</t>
   </si>
   <si>
     <t>Intégration dans l'entreprise agricole (en ligne), 200 heures matin et après-midi.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole-ligne-5</t>
   </si>
   <si>
     <t>Cours pour les professionnels de l'horticulture</t>
   </si>
   <si>
     <t>Sala de Seminarios del edificio administrativo del ICVV (3ª planta). La Grajera (Logroño)</t>
   </si>
   <si>
     <t>Le Département de l'Agriculture, de l'Élevage, du Monde Rural et de l'Environnement organise la troisième édition du Cours pour les opérateurs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-les-professionnels-lhorticulture</t>
   </si>
   <si>
-    <t>Incorporation à l'entreprise agricole : élevage lié à la terre</t>
-[...10 lines deleted...]
-  <si>
     <t>Contrôle qualité des grains et farines. I webinaire du cycle « Le laboratoire comme source de données pour la prise de décision » de l'AETC.</t>
   </si>
   <si>
-    <t>mer 12/02/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 12/02/2025 - 18:00</t>
+    <t>mer, 12/02/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 12/02/2025 - 18:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/controle-qualite-des-grains-et-farines-i-webinaire-du-cycle-le-laboratoire-comme</t>
   </si>
   <si>
     <t>Cours sur la conception d'installations d'irrigation efficaces en jardinage urbain</t>
   </si>
   <si>
-    <t>mer 12/02/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>PRÉSENTATION DU COURS Le contenu de ce cours se concentre sur la conception et le dimensionnement de systèmes d'irrigation qui optimisent l'…</t>
+    <t>mer, 12/02/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>PRÉSENTATION DU COURS Le contenu de ce cours se concentre sur la conception et le dimensionnement de systèmes d'irrigation qui optimisent l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-conception-dinstallations-dirrigation-efficaces-jardinage-urbain</t>
   </si>
   <si>
-    <t>mar 15/04/2025 - 00:00</t>
+    <t>mar, 15/04/2025 - 00:00</t>
   </si>
   <si>
     <t>Mérida (Badajoz)</t>
   </si>
   <si>
-    <t>Cours sur l'intégration dans une entreprise agricole (en ligne), d'une durée de 200 heures, le matin et l'après-midi. Population: Date de début : 12/…</t>
+    <t>Cours sur l'intégration dans une entreprise agricole (en ligne), d'une durée de 200 heures, le matin et l'après-midi. Population: Date de début : 12…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole-ligne-6</t>
   </si>
   <si>
     <t>Développement de bioproduits : de l'idée au marché</t>
   </si>
   <si>
-    <t>mar 11/02/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>mar 11/02/2025 - 14:00</t>
+    <t>mar, 11/02/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>mar, 11/02/2025 - 14:00</t>
   </si>
   <si>
     <t>Ce webinaire explorera le processus de développement , d’évaluation et d’enregistrement des produits agricoles . Il bénéficiera de la participation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/developpement-bioproduits-lidee-au-marche</t>
   </si>
   <si>
     <t>Programme pour jeunes managers et directeurs de la chaîne agroalimentaire - Tomelloso</t>
   </si>
   <si>
-    <t>mar 11/02/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 01/04/2025 - 19:30</t>
+    <t>mar, 11/02/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 01/04/2025 - 19:30</t>
   </si>
   <si>
     <t>Instalaciones del IRIAF en Tomelloso Ctra. Toledo-Albacete, s/n.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/programme-pour-jeunes-managers-et-directeurs-la-chaine-agroalimentaire-tomelloso</t>
   </si>
   <si>
     <t>Cours sur les machines intelligentes et la robotique appliquées à l'agriculture</t>
   </si>
   <si>
-    <t>jeu 13/02/2025 - 14:00</t>
+    <t>jeu, 13/02/2025 - 14:00</t>
   </si>
   <si>
     <t>La révolution technologique transforme l’agriculture grâce à la mise en œuvre de machines intelligentes et de robotiques. Il offre une vision…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-les-machines-intelligentes-et-la-robotique-appliquees-lagriculture</t>
   </si>
   <si>
+    <t>Intégration dans l’entreprise agricole : agriculture extensive</t>
+  </si>
+  <si>
+    <t>mar, 11/02/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Modules : RELATIONS D'AFFAIRES ET PRÉVENTION DES RISQUES PROFESSIONNELS APPLICATEUR DE PRODUITS PHYTOSANITAIRES. NIVEAU QUALIFIÉ COMPTABILITÉ ET…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/integration-dans-lentreprise-agricole-agriculture-extensive</t>
+  </si>
+  <si>
     <t>Cours sur les pesticides agricoles - Niveau de base</t>
   </si>
   <si>
-    <t>mar 11/02/2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Cours sur les pesticides agricoles - Niveau de base, d'une durée de 25 heures, l'après-midi. Ville: Navalmoral de la Mata (Cáceres) Date de début :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-les-pesticides-agricoles-niveau-base-0</t>
   </si>
   <si>
-    <t>Intégration dans l’entreprise agricole : agriculture extensive</t>
-[...8 lines deleted...]
-    <t>lun 10/02/2025 - 00:00</t>
+    <t>lun, 10/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Puebla de Alcocer (Badajoz)</t>
   </si>
   <si>
     <t>Cours sur les pesticides agricoles - Niveau de base, d'une durée de 25 heures, l'après-midi. Observations : Cours cofinancés par FEADER (85 %),…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-les-pesticides-agricoles-niveau-base-1</t>
   </si>
   <si>
     <t>Taille des arbres fruitiers à noyaux</t>
   </si>
   <si>
     <t>C.F.M.R. VILLAFRANCA  C/ Varales, s/n: Villafranca de los Barros (Badajoz).</t>
   </si>
   <si>
     <t>Cours d'après-midi de 32 heures sur la taille des fruits à noyaux. Observations : Cours cofinancés par FEADER (85 %), Ministère de l'Agriculture, de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/taille-des-arbres-fruitiers-noyaux</t>
   </si>
   <si>
-    <t>mer 19/02/2025 - 00:00</t>
+    <t>mer, 19/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Alburquerque (Badajoz)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-pour-les-transporteurs-et-les-agriculteurs-1</t>
   </si>
   <si>
     <t>Renouvellement de la carte de manutentionnaire de produits phytosanitaires, Villaverde et Pasconsol (CU)</t>
   </si>
   <si>
-    <t>jeu 06/02/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>jeu 06/02/2025 - 21:30</t>
+    <t>jeu, 06/02/2025 - 15:30</t>
+  </si>
+  <si>
+    <t>jeu, 06/02/2025 - 21:30</t>
   </si>
   <si>
     <t>Salón del Ayuntamiento, Villaverde y Pasaconsol (CU) c/ Moral, s/n – Villaverde y Pasaconsol (Cuenca).</t>
   </si>
   <si>
     <t>Détails Validé par le Département de l'Agriculture conformément à l'Arrêté du 20/11/2013, qui réglemente la délivrance des cartes de manutentionnaire…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-carte-manutentionnaire-produits-phytosanitaires-villaverde-et</t>
   </si>
   <si>
     <t>Intégration dans l'entreprise agricole : Oléiculture</t>
   </si>
   <si>
-    <t>mer 05/02/2025 - 08:30</t>
-[...5 lines deleted...]
-    <t>Modules ENTREPRISE AGRICOLE 02/05/2025 - 03/05/2025 Matin : 10h00-12h00 Date limite de candidature jusqu'au 31/01/2025 Contenu Introduction à l'…</t>
+    <t>mer, 05/02/2025 - 08:30</t>
+  </si>
+  <si>
+    <t>ven, 28/11/2025 - 14:30</t>
+  </si>
+  <si>
+    <t>Modules ENTREPRISE AGRICOLE 02/05/2025 - 03/05/2025 Matin : 10h00-12h00 Date limite de candidature jusqu'au 31/01/2025 Contenu Introduction à l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/integration-dans-lentreprise-agricole-oleiculture</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Campillo de Altobuey (CU)</t>
   </si>
   <si>
-    <t>mar 04/02/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>mar 04/02/2025 - 21:30</t>
+    <t>mar, 04/02/2025 - 15:30</t>
+  </si>
+  <si>
+    <t>mar, 04/02/2025 - 21:30</t>
   </si>
   <si>
     <t>Casa de la Cultura – Campillo de Altobuey (Cuenca). c/ Pedrizas, s/n – Campillo de Altobuey (Cuenca)</t>
   </si>
   <si>
     <t>Détails Validé par le Ministère de l'Agriculture conformément à l'Arrêté du 20/11/2013, qui réglemente la délivrance des cartes de manutentionnaire…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-campillo</t>
   </si>
   <si>
+    <t>IBER : Modélisation hydraulique pour la classification des radeaux</t>
+  </si>
+  <si>
+    <t>lun, 03/02/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 17/02/2025 - 19:00</t>
+  </si>
+  <si>
+    <t>Ce cours de modélisation hydraulique avec IBER est conçu pour fournir les outils et les connaissances nécessaires à l'étudiant pour réaliser des…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/iber-modelisation-hydraulique-pour-la-classification-des-radeaux</t>
+  </si>
+  <si>
     <t>IIIe formation présentielle sur la « Production biologique »</t>
   </si>
   <si>
-    <t>lun 03/02/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 25/02/2025 - 20:00</t>
+    <t>mar, 25/02/2025 - 20:00</t>
   </si>
   <si>
     <t>Sala de Seminarios del edificio administrativo del ICVV en La Grajera (Logroño).</t>
   </si>
   <si>
-    <t>Dans le cadre du I Plan Stratégique pour la Production Biologique de La Rioja , le Ministère de l'Agriculture, de l'Élevage, du Monde Rural et de l'…</t>
+    <t>Dans le cadre du I Plan Stratégique pour la Production Biologique de La Rioja , le Ministère de l'Agriculture, de l'Élevage, du Monde Rural et de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/iiie-formation-presentielle-sur-la-production-biologique</t>
   </si>
   <si>
-    <t>IBER : Modélisation hydraulique pour la classification des radeaux</t>
-[...10 lines deleted...]
-  <si>
     <t>Introduction à l'intelligence artificielle pour le secteur alimentaire</t>
   </si>
   <si>
-    <t>ven 31/01/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 28/03/2025 - 00:00</t>
+    <t>ven, 31/01/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 28/03/2025 - 00:00</t>
   </si>
   <si>
     <t>Apprenez à appliquer l'intelligence artificielle dans votre vie quotidienne Créez des procédures spécifiques, extrayez ce dont vous avez besoin d'une…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-lintelligence-artificielle-pour-le-secteur-alimentaire</t>
   </si>
   <si>
     <t>Cours d'introduction à la gestion de projets d'innovation collaborative</t>
   </si>
   <si>
-    <t>mar 28/01/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>mer 29/01/2025 - 14:30</t>
+    <t>mar, 28/01/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>mer, 29/01/2025 - 14:30</t>
   </si>
   <si>
     <t>Sala de Seminarios del edificio administrativo del ICVV, Finca La Grajera, Logroño.</t>
   </si>
   <si>
     <t>Le Département de l'Agriculture, de l'Élevage, du Monde Rural et de l'Environnement du Gouvernement de La Rioja organise un cours d'introduction à la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-la-gestion-projets-dinnovation-collaborative</t>
   </si>
   <si>
     <t>Incorporation dans l'entreprise agricole</t>
   </si>
   <si>
-    <t>lun 20/01/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 30/01/2025 - 00:00</t>
+    <t>lun, 20/01/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 30/01/2025 - 00:00</t>
   </si>
   <si>
     <t>Améliorer la qualification des professionnels du secteur agroalimentaire et améliorer la compétitivité des entreprises du secteur. Promouvoir le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-dans-lentreprise-agricole-2</t>
   </si>
   <si>
     <t>Cours sur le protocole globalGAP (IFA) v.6. Fruits et légumes : Contenus et démarches de certification INSCRIPTION OUVERTE</t>
   </si>
   <si>
-    <t>ven 28/02/2025 - 00:00</t>
+    <t>ven, 28/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Cette action de formation vise à ACQUÉRIR LES CONNAISSANCES NÉCESSAIRES ET LES CLÉS DU SCHÉMA GLOBALG.AP IFA, version 6 et à OBTENIR LES…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-protocole-globalgap-ifa-v6-fruits-et-legumes-contenus-et-demarches</t>
   </si>
   <si>
     <t>Séminaire en ligne pour techniciens et conseillers. aGROSlab Carnet d’exploitation agricole.</t>
   </si>
   <si>
-    <t>ven 17/01/2025 - 09:00</t>
-[...5 lines deleted...]
-    <t>Séminaire pour techniciens et conseillers en lutte intégrée contre les nuisibles pour découvrir les principales fonctionnalités du cahier d'…</t>
+    <t>ven, 17/01/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 17/01/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Séminaire pour techniciens et conseillers en lutte intégrée contre les nuisibles pour découvrir les principales fonctionnalités du cahier d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-ligne-pour-techniciens-et-conseillers-agroslab-carnet-dexploitation</t>
   </si>
   <si>
     <t>GoNexus Winter School : façonner le Nexus WEFE pour un avenir durable</t>
   </si>
   <si>
-    <t>mer 15/01/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>ven 17/01/2025 - 14:00</t>
+    <t>mer, 15/01/2025 - 15:00</t>
+  </si>
+  <si>
+    <t>ven, 17/01/2025 - 14:00</t>
   </si>
   <si>
     <t>Un cours unique sur les stratégies avancées de gestion intégrée des ressources dans le cadre du projet GoNexus. Mode en ligne ouvert jusqu'au 13…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gonexus-winter-school-faconner-le-nexus-wefe-pour-avenir-durable</t>
   </si>
   <si>
     <t>"Intégration dans l'entreprise agricole" pour jeunes agriculteurs - Partie spécifique : Connaissances techniques et sectorielles. Partie spécifique</t>
   </si>
   <si>
-    <t>lun 23/12/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 16/01/2025 - 00:00</t>
+    <t>lun, 23/12/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/01/2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/integration-dans-lentreprise-agricole-pour-jeunes-agriculteurs-partie-specifique</t>
   </si>
   <si>
     <t>Webinaire : EU-FARMBOOK « L'endroit pour stocker vos matériaux avec une approche pratique »</t>
   </si>
   <si>
-    <t>jeu 12/12/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 12/12/2024 - 14:00</t>
+    <t>jeu, 12/12/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 12/12/2024 - 14:00</t>
   </si>
   <si>
     <t>Nacional</t>
   </si>
   <si>
-    <t>Webinaire organisé dans le cadre du projet européen EU-FarmBook , qui se tiendra le 12 décembre. Cet événement est organisé par le ministère de l'…</t>
+    <t>Webinaire organisé dans le cadre du projet européen EU-FarmBook , qui se tiendra le 12 décembre. Cet événement est organisé par le ministère de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-eu-farmbook-lendroit-pour-stocker-vos-materiaux-avec-une-approche</t>
   </si>
   <si>
-    <t>jeu 12/12/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 31/12/2024 - 00:00</t>
+    <t>jeu, 12/12/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 31/12/2024 - 00:00</t>
   </si>
   <si>
     <t>A qui s'adresse le cours ? Toute personne intéressée à acquérir des connaissances sur l'Agriculture Biologique. Ne nécessite pas de connaissances…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-0</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Las Mesas (CU)</t>
   </si>
   <si>
-    <t>mar 10/12/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 10/12/2024 - 22:00</t>
+    <t>mar, 10/12/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 10/12/2024 - 22:00</t>
   </si>
   <si>
     <t>C/ Escuelas, 1 - Las Mesas (Cuenca)</t>
   </si>
   <si>
     <t>OBJECTIFS GÉNÉRAUX : Améliorer la qualification des professionnels du secteur agroalimentaire et des zones rurales. Promouvoir l’utilisation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-las-mesas-cu</t>
   </si>
   <si>
     <t>Agriculture de Précision appliquée aux cultures prioritaires de la Région.</t>
   </si>
   <si>
-    <t>mer 04/12/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 04/12/2024 - 14:00</t>
+    <t>mer, 04/12/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 04/12/2024 - 14:00</t>
   </si>
   <si>
     <t>Zamora, Concesión de Agrícola Noroeste – Ctra. Gijón-Sevilla Km. 274</t>
   </si>
   <si>
     <t>Ce cours vise à former les participants à l'utilisation d'outils numériques avancés pour optimiser la production de cultures clés dans le domaine…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-precision-appliquee-aux-cultures-prioritaires-la-region</t>
   </si>
   <si>
     <t>Cours en ligne gratuit Intégration de l'économie circulaire dans la gestion d'entreprise</t>
   </si>
   <si>
-    <t>dim 01/12/2024 - 00:00</t>
+    <t>dim, 01/12/2024 - 00:00</t>
   </si>
   <si>
     <t>Cours en ligne gratuit sur l'intégration de l'économie circulaire dans la gestion d'entreprise pour les travailleurs de la région de Murcie . Ce…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-gratuit-integration-leconomie-circulaire-dans-la-gestion-dentreprise</t>
   </si>
   <si>
     <t>Journée de démonstration de machines, d'innovations technologiques et de sécurité</t>
   </si>
   <si>
-    <t>mer 27/11/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 27/11/2024 - 14:00</t>
+    <t>mer, 27/11/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 27/11/2024 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Cabra. Córdoba.</t>
   </si>
   <si>
     <t>Démonstration de 5 heures au cours de laquelle sont présentées les machines agricoles, les innovations technologiques et les éléments de sécurité.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-demonstration-machines-dinnovations-technologiques-et-securite</t>
   </si>
   <si>
     <t>Journée de l'agriculture de précision</t>
   </si>
   <si>
-    <t>mar 26/11/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 26/11/2024 - 14:00</t>
+    <t>mar, 26/11/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 26/11/2024 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA Las Torres. Los Palacios y Villafranca. Sevilla.</t>
   </si>
   <si>
-    <t>Journée technique de 5 heures au cours de laquelle les contenus suivants seront abordés : Concept d’ Agriculture de Précision et aide à l’…</t>
+    <t>Journée technique de 5 heures au cours de laquelle les contenus suivants seront abordés : Concept d’ Agriculture de Précision et aide à l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-lagriculture-precision</t>
   </si>
   <si>
     <t>Nouvelles techniques de culture de l'olivier. Gestion des sols.</t>
   </si>
   <si>
-    <t>mar 26/11/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>jeu 28/11/2024 - 15:00</t>
+    <t>mar, 26/11/2024 - 08:00</t>
+  </si>
+  <si>
+    <t>jeu, 28/11/2024 - 15:00</t>
   </si>
   <si>
     <t>Cours de 20 heures, en présentiel, le matin, dans lequel les contenus suivants seront abordés : Nouveaux systèmes de plantation dans les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelles-techniques-culture-lolivier-gestion-des-sols</t>
   </si>
   <si>
     <t>Intégration de capteurs dans l'industrie agroalimentaire 4.0</t>
   </si>
   <si>
-    <t>mer 20/11/2024 - 10:00</t>
-[...5 lines deleted...]
-    <t>L'inscription à ce cours est ouverte jusqu'au 4 novembre, au cours duquel les étudiants auront l'occasion d'apprendre à la fois les procédures d'…</t>
+    <t>mer, 20/11/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 22/11/2024 - 14:00</t>
+  </si>
+  <si>
+    <t>L'inscription à ce cours est ouverte jusqu'au 4 novembre, au cours duquel les étudiants auront l'occasion d'apprendre à la fois les procédures d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/integration-capteurs-dans-lindustrie-agroalimentaire-40</t>
   </si>
   <si>
     <t>Séminaire "Utilisation durable du tracteur. Choix, sécurité, efficacité énergétique et innovations technologiques"</t>
   </si>
   <si>
-    <t>mar 19/11/2024 - 08:30</t>
-[...2 lines deleted...]
-    <t>mer 20/11/2024 - 15:00</t>
+    <t>mar, 19/11/2024 - 08:30</t>
+  </si>
+  <si>
+    <t>mer, 20/11/2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA La.s Torres. Palma del Río. Córdoba.</t>
   </si>
   <si>
     <t>Séminaire de 15 heures en deux séances au cours duquel les aspects suivants seront abordés : Critères de sélection des machines agricoles et aides à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-utilisation-durable-du-tracteur-choix-securite-efficacite-energetique</t>
   </si>
   <si>
     <t>Culture de pistaches</t>
   </si>
   <si>
-    <t>lun 18/11/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 22/11/2024 - 20:00</t>
+    <t>lun, 18/11/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 22/11/2024 - 20:00</t>
   </si>
   <si>
     <t>Sede del Ayuntamiento de Torremocha de Jarama. Madrid.</t>
   </si>
   <si>
     <t>Avec inscription ouverte jusqu'au 11 novembre, ce cours en présentiel a le programme suivant : Facteurs conditionnants : climat et sol…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/culture-pistaches</t>
   </si>
   <si>
     <t>Conception de systèmes de gestion décentralisée des biodéchets et du compostage</t>
   </si>
   <si>
-    <t>lun 18/11/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>jeu 28/11/2024 - 19:00</t>
+    <t>lun, 18/11/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>jeu, 28/11/2024 - 19:00</t>
   </si>
   <si>
     <t>Finca El Encin, Autovía del Noreste A-2, Km. 38.200, 28805 Alcalá de Henares, Madrid.</t>
   </si>
   <si>
     <t>Les inscriptions étant ouvertes jusqu'à INSCRIPTIONS OUVERTES JUSQU'AU LUNDI 11 NOVEMBRE À 14H00, ce cours mixte aborde les thèmes suivants :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conception-systemes-gestion-decentralisee-des-biodechets-et-du-compostage</t>
   </si>
   <si>
     <t>Le Registre Régional de l'Exploration (REA), le Carnet numérique d'exploitation (CUA) et le Système d'information sur l'exploitation (SIEX)</t>
   </si>
   <si>
-    <t>lun 04/11/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 19/11/2024 - 00:00</t>
+    <t>lun, 04/11/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 19/11/2024 - 00:00</t>
   </si>
   <si>
     <t>L'objectif de ce cours en ligne de 30 heures est d'informer les responsables des exploitations agricoles actuelles et futures sur les nouvelles…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-registre-regional-lexploration-rea-le-carnet-numerique-dexploitation-cua-et-0</t>
   </si>
   <si>
     <t>Culture de mangue</t>
   </si>
   <si>
-    <t>lun 25/11/2024 - 00:00</t>
+    <t>lun, 25/11/2024 - 00:00</t>
   </si>
   <si>
     <t>ECA Tacoronte. Ctra. de Guayonje, 68, 38358 Tacoronte, Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>Cours en ligne de 30 heures pour apprendre les caractéristiques générales de la plante et des variétés de mangues. Le cours présente leurs cadres de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/culture-mangue</t>
   </si>
   <si>
     <t>Application de nouvelles technologies pour une gestion efficace de l'eau dans le secteur agricole galicien</t>
   </si>
   <si>
-    <t>mer 30/10/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>dim 17/11/2024 - 19:30</t>
+    <t>mer, 30/10/2024 - 16:30</t>
+  </si>
+  <si>
+    <t>dim, 17/11/2024 - 19:30</t>
   </si>
   <si>
     <t>Coruña, A, Lugo</t>
   </si>
   <si>
     <t>Lugo y A Coruña</t>
   </si>
   <si>
     <t>Organisée dans le cadre du projet EDIH DATAlife , cette nouvelle formation à destination du secteur agroalimentaire combinera des séances théoriques…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/application-nouvelles-technologies-pour-une-gestion-efficace-leau-dans-le</t>
   </si>
   <si>
     <t>Systèmes prédictifs pour la gestion de l’eau et de l’énergie en irrigation</t>
   </si>
   <si>
-    <t>mar 29/10/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 31/10/2024 - 14:00</t>
+    <t>mar, 29/10/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 31/10/2024 - 14:00</t>
   </si>
   <si>
     <t>Ce cours présentiel de 21 heures élargit les concepts et les outils enseignés dans le cours précédent, "Analyse des données, optimisation et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/systemes-predictifs-pour-la-gestion-leau-et-lenergie-irrigation</t>
   </si>
   <si>
     <t>Évaluation environnementale et atténuation des systèmes de lait et de viande de brebis et de chèvre de CLM</t>
   </si>
   <si>
-    <t>mar 22/10/2024 - 12:00</t>
-[...2 lines deleted...]
-    <t>mer 23/10/2024 - 14:00</t>
+    <t>mar, 22/10/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>mer, 23/10/2024 - 14:00</t>
   </si>
   <si>
     <t>Les 22 et 23 octobre , de 12h00 à 14h00 , un cours virtuel sera donné sur les effets du changement climatique sur la gestion des élevages ovins et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/evaluation-environnementale-et-attenuation-des-systemes-lait-et-viande-brebis-et</t>
   </si>
   <si>
     <t>Manipulateur de produits phytosanitaires (base)</t>
   </si>
   <si>
-    <t>lun 21/10/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 25/10/2024 - 00:00</t>
+    <t>lun, 21/10/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 25/10/2024 - 00:00</t>
   </si>
   <si>
     <t>ECA Tacoronte. Ctra. de Guayonje, 68, 38358 Tacoronte, Santa Cruz de Tenerife.</t>
   </si>
   <si>
     <t>Cours de 25 heures pour former tout le personnel qui manipule des produits phytosanitaires et qui exerce ses fonctions au sein de la Communauté…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-produits-phytosanitaires-base</t>
   </si>
   <si>
     <t>Manipulateur de produits phytosanitaires (niveau de base)</t>
   </si>
   <si>
-    <t>lun 07/10/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 11/10/2024 - 00:00</t>
+    <t>lun, 07/10/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 11/10/2024 - 00:00</t>
   </si>
   <si>
     <t>ECA Los Llanos. C/ Enrique Mederos Lorenzo, 33, 38768 Barros ( Los ), Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-produits-phytosanitaires-niveau-base</t>
   </si>
   <si>
     <t>Couvertures végétales dans différentes cultures</t>
   </si>
   <si>
-    <t>jeu 03/10/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 28/10/2024 - 18:30</t>
+    <t>jeu, 03/10/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 28/10/2024 - 18:30</t>
   </si>
   <si>
     <t>Dans ce cours EN LIGNE synchrone de 5 séances , les avantages des couvertures végétales dans les cultures de fruits à pépins, d'oliviers, d'amandiers…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/couvertures-vegetales-dans-differentes-cultures</t>
   </si>
   <si>
     <t>Utilisation durable de biostimulants pour augmenter la production</t>
   </si>
   <si>
-    <t>jeu 03/10/2024 - 11:45</t>
-[...2 lines deleted...]
-    <t>jeu 03/10/2024 - 14:00</t>
+    <t>jeu, 03/10/2024 - 11:45</t>
+  </si>
+  <si>
+    <t>jeu, 03/10/2024 - 14:00</t>
   </si>
   <si>
     <t>Estación Experimental Cajamar | Paraje las Palmerillas, 25, 04710 El Ejido, Almería.</t>
   </si>
   <si>
     <t>Les biostimulants jouent un rôle de plus en plus important dans l’agriculture d’aujourd’hui. Lors de cette conférence en personne, les résultats…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-durable-biostimulants-pour-augmenter-la-production</t>
   </si>
   <si>
     <t>Efficacité et durabilité dans l’élevage</t>
   </si>
   <si>
-    <t>mar 01/10/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 29/10/2024 - 18:30</t>
+    <t>mar, 01/10/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 29/10/2024 - 18:30</t>
   </si>
   <si>
     <t>Cours en ligne synchrone de 5 sessions, qui explique comment optimiser l'efficacité productive dans les exploitations agricoles pour contribuer à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/efficacite-et-durabilite-dans-lelevage</t>
   </si>
   <si>
     <t>Gestion de l'irrigation à l'aide des technologies IoT</t>
   </si>
   <si>
-    <t>mar 01/10/2024 - 10:00</t>
+    <t>mar, 01/10/2024 - 10:00</t>
   </si>
   <si>
     <t>Dans ce cours présentiel de 21 heures , le risque de précision, son architecture et l'ensemble des capteurs impliqués seront abordés de manière…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-lirrigation-laide-des-technologies-iot</t>
   </si>
   <si>
     <t>Utilisation du numérique dans le secteur agricole (Avancé)</t>
   </si>
   <si>
-    <t>mar 01/10/2024 - 00:00</t>
-[...5 lines deleted...]
-    <t>Cours en ligne de 30 heures pour obtenir les connaissances avancées nécessaires pour interagir de manière plus agile et sécurisée avec l'…</t>
+    <t>mar, 01/10/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 30/10/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours en ligne de 30 heures pour obtenir les connaissances avancées nécessaires pour interagir de manière plus agile et sécurisée avec l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-du-numerique-dans-le-secteur-agricole-avance</t>
   </si>
   <si>
     <t>Journée technique : Champs de démonstration de champignons</t>
   </si>
   <si>
-    <t>ven 27/09/2024 - 11:00</t>
-[...2 lines deleted...]
-    <t>ven 27/09/2024 - 12:30</t>
+    <t>ven, 27/09/2024 - 11:00</t>
+  </si>
+  <si>
+    <t>ven, 27/09/2024 - 12:30</t>
   </si>
   <si>
     <t>Centro Tecnológico de Investigación del Champiñón (CTICH). Carretera Calahorra, km. 4. Autol. La Rioja.</t>
   </si>
   <si>
     <t>Le 27 septembre , de 11h00 à 12h30 , aura lieu une journée technique au Centre Technologique de Recherche sur les Champignons (CTICH) , situé sur la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-technique-champs-demonstration-champignons</t>
   </si>
   <si>
     <t>Définir un espace de données minimum viable</t>
   </si>
   <si>
-    <t>ven 27/09/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 27/09/2024 - 14:00</t>
+    <t>ven, 27/09/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 27/09/2024 - 14:00</t>
   </si>
   <si>
     <t>Pontevedra</t>
   </si>
   <si>
     <t>GRADIANT. Estrada do Vilar, 56-58, Lavadores, 36214 Vigo, Pontevedra.</t>
   </si>
   <si>
     <t>Formation transversale présentielle dispensée en anglais qui abordera les aspects suivants avec une approche participative et pratique :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/definir-espace-donnees-minimum-viable</t>
   </si>
   <si>
     <t>Systèmes d'irrigation et de fertirrigation</t>
   </si>
   <si>
-    <t>lun 23/09/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 27/08/2024 - 00:00</t>
+    <t>lun, 23/09/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 27/08/2024 - 00:00</t>
   </si>
   <si>
     <t>ECA de Tacoronte. Ctra. de Guayonje, 68, 38358 Tacoronte, Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>Cours présentiel de 25 heures pour acquérir des connaissances et gérer les différents éléments qui composent une installation d'irrigation. Connaître…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/systemes-dirrigation-et-fertirrigation</t>
   </si>
   <si>
     <t>Gestion et gouvernance des espaces de données</t>
   </si>
   <si>
-    <t>jeu 19/09/2024 - 12:00</t>
-[...2 lines deleted...]
-    <t>jeu 19/09/2024 - 14:00</t>
+    <t>jeu, 19/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>jeu, 19/09/2024 - 14:00</t>
   </si>
   <si>
     <t>Formation interdisciplinaire dans laquelle, combinant présentations théoriques, études de cas pratiques et discussions interactives, les thèmes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-et-gouvernance-des-espaces-donnees</t>
   </si>
   <si>
     <t>Bénéfices de l'association des pois verts (mycorhiziens) et de la culture de jeunes poiriers de manière biologique</t>
   </si>
   <si>
-    <t>mar 17/09/2024 - 12:00</t>
-[...2 lines deleted...]
-    <t>mar 17/09/2024 - 13:00</t>
+    <t>mar, 17/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>mar, 17/09/2024 - 13:00</t>
   </si>
   <si>
     <t>Parcelas 158, 159. Polígono 4. Nalda.</t>
   </si>
   <si>
     <t>Organisée par Gabriel Fabón et Clean-Biotec , avec la collaboration du secteur agricole du gouvernement de La Rioja, du MAPA et des fonds EAFDER, une…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/benefices-lassociation-des-pois-verts-mycorhiziens-et-la-culture-jeunes-poiriers</t>
   </si>
   <si>
     <t>Cours Mise en œuvre de la norme UNE-EN ISO/IEC 17025:2017 pour la compétence technique des laboratoires d'essais et d'étalonnage</t>
   </si>
   <si>
-    <t>mar 17/09/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>jeu 19/09/2024 - 18:00</t>
+    <t>mar, 17/09/2024 - 08:00</t>
+  </si>
+  <si>
+    <t>jeu, 19/09/2024 - 18:00</t>
   </si>
   <si>
     <t>Sin determinar.</t>
   </si>
   <si>
     <t>En personne, Mélangé</t>
   </si>
   <si>
     <t>Cours pour la mise en œuvre de la norme UNE-EN ISO/IEC 17025:2017 pour la compétence technique des laboratoires d'essais et d'étalonnage Du 17 au 19…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-mise-oeuvre-la-norme-une-isoiec-170252017-pour-la-competence-technique-des</t>
   </si>
   <si>
     <t>Collecte et intégration de données</t>
   </si>
   <si>
-    <t>jeu 12/09/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 12/09/2024 - 14:00</t>
+    <t>jeu, 12/09/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 12/09/2024 - 14:00</t>
   </si>
   <si>
     <t>Formation transversale , aux applications multiples et pratiques dans le domaine agricole, dans laquelle les thématiques suivantes seront abordées,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/collecte-et-integration-donnees</t>
   </si>
   <si>
-    <t>jeu 12/09/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 26/09/2024 - 00:00</t>
+    <t>jeu, 12/09/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 26/09/2024 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-registre-regional-lexploration-rea-le-carnet-numerique-dexploitation-cua-et</t>
   </si>
   <si>
     <t>Digitalisation de la gestion des exploitations agricoles et d'élevage</t>
   </si>
   <si>
-    <t>mar 10/09/2024 - 10:30</t>
-[...2 lines deleted...]
-    <t>mar 10/09/2024 - 14:30</t>
+    <t>mar, 10/09/2024 - 10:30</t>
+  </si>
+  <si>
+    <t>mar, 10/09/2024 - 14:30</t>
   </si>
   <si>
     <t>AGACA C/ Tomiño, 22, 15704, Santiago De Compostela (A Coruña)</t>
   </si>
   <si>
     <t>Cours présentiel qui comprendra des séances théoriques qui aborderont les exigences et les évolutions réglementaires liées aux outils numériques dans…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/digitalisation-la-gestion-des-exploitations-agricoles-et-delevage</t>
   </si>
   <si>
     <t>Sécurité sociale agraire</t>
   </si>
   <si>
-    <t>mar 03/09/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 04/09/2024 - 20:00</t>
+    <t>mar, 03/09/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 04/09/2024 - 20:00</t>
   </si>
   <si>
     <t>Centro de Investigación Agroforestal de Albaladejito. Carretera Toledo-Cuenca Km 174. Cuenca.</t>
   </si>
   <si>
     <t>Du 3 au 4 septembre 2024, l' IRIAF de Castilla y León organise un cours de Sécurité Sociale Agraire . Destiné aux travailleurs indépendants et aux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/securite-sociale-agraire</t>
   </si>
   <si>
     <t>Culture hors sol, en ligne.</t>
   </si>
   <si>
-    <t>sam 31/08/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>sam 12/10/2024 - 00:00</t>
+    <t>sam, 31/08/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>sam, 12/10/2024 - 00:00</t>
   </si>
   <si>
     <t>Formation continue en ligne que, depuis akisplataforma.es, nous vous recommandons de suivre cet été, en profitant du ralentissement du rythme…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/culture-hors-sol-ligne</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, San Carlos del Valle (Ciudad Real).</t>
   </si>
   <si>
-    <t>jeu 08/08/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 08/08/2024 - 22:00</t>
+    <t>jeu, 08/08/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 08/08/2024 - 22:00</t>
   </si>
   <si>
     <t>Centro de la Juventud, San Carlos del Valle (CR) C/ Ramón y Cajal, 21 - San Carlos del Valle (CR).</t>
   </si>
   <si>
     <t>Cours visant à renouveler la formation des personnes titulaires de cartes de manutentionnaire de produits phytosanitaires en fonction du niveau dont…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-san-carlos</t>
   </si>
   <si>
     <t>Bien-être animal dans les zoos</t>
   </si>
   <si>
-    <t>mar 06/08/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 08/08/2024 - 14:00</t>
+    <t>mar, 06/08/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 08/08/2024 - 14:00</t>
   </si>
   <si>
     <t>Avda. del Vino 10. Valdepeñas (C. Real)</t>
   </si>
   <si>
     <t>Le Centre Régional de Sélection et de Reproduction Animale (CERSYRA-IRIAF) du Gouvernement de Castille-La Manche, a organisé le cours "Bien-être…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-zoos</t>
   </si>
   <si>
     <t>Cours en ligne de superviseur de lutte antiparasitaire selon IFS Food</t>
   </si>
   <si>
-    <t>mar 06/08/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 25/09/2024 - 00:00</t>
+    <t>mar, 06/08/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 25/09/2024 - 00:00</t>
   </si>
   <si>
     <t>Cours en ligne de 12 heures d'enseignement pour les travailleurs des entreprises liées au domaine alimentaire certifiées par les normes de qualité…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-superviseur-lutte-antiparasitaire-selon-ifs-food</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Quintanar del Rey (Cuenca).</t>
   </si>
   <si>
-    <t>ven 02/08/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 02/08/2024 - 22:00</t>
+    <t>ven, 02/08/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 02/08/2024 - 22:00</t>
   </si>
   <si>
     <t>Auditorio de la Escuela de Música, Quintanar del Rey (CU) C/ Monteagudo, 23 - Quintanar del Rey (Cuenca).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-quintanar-0</t>
   </si>
   <si>
     <t>Conférence sur les variétés traditionnelles de tomates de la vallée d'Albaida</t>
   </si>
   <si>
-    <t>lun 29/07/2024 - 11:00</t>
-[...2 lines deleted...]
-    <t>lun 29/07/2024 - 13:00</t>
+    <t>lun, 29/07/2024 - 11:00</t>
+  </si>
+  <si>
+    <t>lun, 29/07/2024 - 13:00</t>
   </si>
   <si>
     <t>EEA Llutxent - C/ Fra Tomàs Canet "Tomaset", s/n - LLutxent (VALENCIA).</t>
   </si>
   <si>
-    <t>Conférence sur les variétés traditionnelles de tomates de la vallée d'Albaida Informations et inscription : 962249992 - EEA Llutxent -…</t>
+    <t>Conférence sur les variétés traditionnelles de tomates de la vallée d'Albaida Informations et inscription : 962249992 - EEA Llutxent - esexag…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-les-varietes-traditionnelles-tomates-la-vallee-dalbaida</t>
   </si>
   <si>
     <t>Cours sur le bien-être animal pour les transporteurs</t>
   </si>
   <si>
-    <t>lun 29/07/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 02/08/2024 - 00:00</t>
+    <t>lun, 29/07/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 02/08/2024 - 00:00</t>
   </si>
   <si>
     <t>C/ Sor Valentina Mirón, 37, local 1. Plasencia (Cáceres).</t>
   </si>
   <si>
     <t>Cours de 20 heures l'après-midi destiné aux conducteurs ou gardiens de véhicules routiers transportant des animaux domestiques des espèces équine,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-pour-les-transporteurs</t>
   </si>
   <si>
     <t>Pesticides à usage agricole - Niveau de base</t>
   </si>
   <si>
-    <t>lun 05/08/2024 - 00:00</t>
+    <t>lun, 05/08/2024 - 00:00</t>
   </si>
   <si>
     <t>Talayuela (Cáceres)</t>
   </si>
   <si>
     <t>Cours de 25 heures destiné au personnel auxiliaire des traitements terrestres et aériens, y compris non agricoles, et aux agriculteurs qui les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/pesticides-usage-agricole-niveau-base</t>
   </si>
   <si>
     <t>Atelier de taille verte d'avocat, à Benalup (Cadix)</t>
   </si>
   <si>
-    <t>jeu 25/07/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 26/07/2024 - 14:00</t>
+    <t>jeu, 25/07/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 26/07/2024 - 14:00</t>
   </si>
   <si>
     <t>Benalup Casas Viejas. Cádiz.</t>
   </si>
   <si>
-    <t>Atelier de 10 heures, développé sur deux jours, sur les principes et pratiques de la taille verte des avocats. Contenu Bases de la taille verte de l'…</t>
+    <t>Atelier de 10 heures, développé sur deux jours, sur les principes et pratiques de la taille verte des avocats. Contenu Bases de la taille verte de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-taille-verte-davocat-benalup-cadix</t>
   </si>
   <si>
-    <t>mer 24/07/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 18/09/2024 - 00:00</t>
+    <t>mer, 24/07/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 18/09/2024 - 00:00</t>
   </si>
   <si>
     <t>Cours en ligne de 200 heures destiné aux jeunes sans Formation Professionnelle Agricole qui souhaitent rejoindre le secteur en tant qu'entrepreneurs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-dans-lentreprise-agricole-1</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, El Peral (Cuenca).</t>
   </si>
   <si>
-    <t>mar 23/07/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 23/07/2024 - 22:00</t>
+    <t>mar, 23/07/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 23/07/2024 - 22:00</t>
   </si>
   <si>
     <t>Casa de la Cultura - El Peral (Cuenca) Plaza del Caudillo, 1. El Peral (Cuenca).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-el-peral</t>
   </si>
   <si>
     <t>Atelier sur la biosolarisation avec des cultures biocides</t>
   </si>
   <si>
-    <t>mar 23/07/2024 - 00:00</t>
+    <t>mar, 23/07/2024 - 00:00</t>
   </si>
   <si>
     <t>Centro IFAPA La Mojonera. Almería.</t>
   </si>
   <si>
     <t>Atelier de 5 heures axé sur la pratique de la biosolarisation avec des restes de cultures horticoles sous serres. Contenu Expérience pratique de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-sur-la-biosolarisation-avec-des-cultures-biocides</t>
   </si>
   <si>
     <t>IoT et cybersécurité en milieu rural : tendances et bonnes pratiques</t>
   </si>
   <si>
-    <t>mer 17/07/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>ven 19/07/2024 - 14:00</t>
+    <t>mer, 17/07/2024 - 17:00</t>
+  </si>
+  <si>
+    <t>ven, 19/07/2024 - 14:00</t>
   </si>
   <si>
     <t>Ponferrada. Castilla y León.</t>
   </si>
   <si>
     <t>L'utilisation de technologies telles que l'IoT et l'intelligence artificielle dans des environnements tels que l'agriculture , la conservation du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/iot-et-cybersecurite-milieu-rural-tendances-et-bonnes-pratiques</t>
   </si>
   <si>
     <t>Comment remplir le cahier d'exploitation numérique</t>
   </si>
   <si>
-    <t>mer 17/07/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 17/07/2024 - 12:00</t>
+    <t>mer, 17/07/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 17/07/2024 - 12:00</t>
   </si>
   <si>
     <t>Webinaire pratique de 3 heures qui développe une explication sur la façon de remplir le nouveau cahier numérique pour les exploitations agricoles, et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/comment-remplir-le-cahier-dexploitation-numerique-0</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, La Solana (CR).</t>
   </si>
   <si>
-    <t>mar 16/07/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 16/07/2024 - 22:00</t>
+    <t>mar, 16/07/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 16/07/2024 - 22:00</t>
   </si>
   <si>
     <t>Centro Cultural Don Diego Pza. Don Diego, s/n– La Solana (CR).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-la-solana-cr</t>
   </si>
   <si>
     <t>Durabilité et systèmes alimentaires</t>
   </si>
   <si>
-    <t>jeu 11/07/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>sam 13/07/2024 - 13:30</t>
+    <t>jeu, 11/07/2024 - 16:30</t>
+  </si>
+  <si>
+    <t>sam, 13/07/2024 - 13:30</t>
   </si>
   <si>
     <t>Balears, Illes</t>
   </si>
   <si>
     <t>CA UNED  Illes Balears. MENORCA.</t>
   </si>
   <si>
-    <t>À partir d'une approche multidisciplinaire, la relation entre les réserves de biosphère en tant que territoires sera discutée, dont l'objectif est d'…</t>
+    <t>À partir d'une approche multidisciplinaire, la relation entre les réserves de biosphère en tant que territoires sera discutée, dont l'objectif est d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/durabilite-et-systemes-alimentaires</t>
   </si>
   <si>
     <t>Renouvellement de la carte de manutentionnaire de produits phytosanitaires, Alpera (Albacete).</t>
   </si>
   <si>
-    <t>jeu 11/07/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 11/07/2024 - 22:00</t>
+    <t>jeu, 11/07/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 11/07/2024 - 22:00</t>
   </si>
   <si>
     <t>Santa Cruz de Alpera Soc. Coop. de CLM C/ Cooperativa, s/n - Alpera (Albacete).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-carte-manutentionnaire-produits-phytosanitaires-alpera</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Fuenteálamo (Albacete).</t>
   </si>
   <si>
-    <t>jeu 04/07/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 04/07/2024 - 22:00</t>
+    <t>jeu, 04/07/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 04/07/2024 - 22:00</t>
   </si>
   <si>
     <t>Casa de la Cultura "Luis Sanchez Tárraga" - Fuenteálamo Avda Doctor Pérez Gil, s/n - Fuenteálamo (Albacete)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-fuentealamo</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Las Mesas (Cuenca).</t>
   </si>
   <si>
-    <t>mar 02/07/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 02/07/2024 - 22:00</t>
+    <t>mar, 02/07/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 02/07/2024 - 22:00</t>
   </si>
   <si>
     <t>Casa de la Cultura - Las Mesas (CU) C/ Escuelas, 1 - Las Mesas (Cuenca).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-las-mesas</t>
   </si>
   <si>
     <t>Manipulation de produits phytosanitaires, niveau qualifié. Fontaine Pedro Naharro (Cuenca).</t>
   </si>
   <si>
-    <t>lun 01/07/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 12/07/2024 - 22:00</t>
+    <t>lun, 01/07/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 12/07/2024 - 22:00</t>
   </si>
   <si>
     <t>Casa de la Cultura – Fuente de Pedro Naharro. Cuenca.</t>
   </si>
   <si>
     <t>Cours destiné à former les utilisateurs professionnels responsables des traitements terrestres, y compris non agricoles, et les agriculteurs qui…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulation-produits-phytosanitaires-niveau-qualifie-fontaine-pedro-naharro</t>
   </si>
   <si>
-    <t>ven 28/06/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 28/06/2024 - 22:00</t>
+    <t>ven, 28/06/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 28/06/2024 - 22:00</t>
   </si>
   <si>
     <t>Auditorio de la Escuela de Música, Quintanar del Rey (CU) C/ Monteagudo, 23 - Quintanar del Rey (Cuenca)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-quintanar</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Puebla del Príncipe (Ciudad Real).</t>
   </si>
   <si>
     <t>Auditorio de Puebla del Príncipe (Ciudad Real) Calle Alejo Polo s/n</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-puebla-del</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Casasimarro (CU).</t>
   </si>
   <si>
-    <t>jeu 27/06/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 27/06/2024 - 22:00</t>
+    <t>jeu, 27/06/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 27/06/2024 - 22:00</t>
   </si>
   <si>
     <t>Casasimarro. Cuenca.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-casasimarro</t>
   </si>
   <si>
     <t>Améliorer la compétitivité des entreprises</t>
   </si>
   <si>
-    <t>mer 26/06/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 27/06/2024 - 20:00</t>
+    <t>mer, 26/06/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 27/06/2024 - 20:00</t>
   </si>
   <si>
     <t>Coop. Santiago Apóstol, Montealegre del Castillo (AB) C. del Capataz Santiago Gómez Nogurón, 91, 02650 Montealegre del Castillo, Albacete.</t>
   </si>
   <si>
     <t>Cours organisé pour fournir aux membres des Conseils de Direction des outils, des connaissances et des compétences pour améliorer leur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ameliorer-la-competitivite-des-entreprises</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, El Provencio (Cuenca).</t>
   </si>
   <si>
-    <t>mar 25/06/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 25/06/2024 - 22:00</t>
+    <t>mar, 25/06/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 25/06/2024 - 22:00</t>
   </si>
   <si>
     <t>Coop. Ntra. Sra. Del Rosario -El Provencio. Cuenca.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-el-provencio</t>
   </si>
   <si>
     <t>Las Mesas. Cuenca.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-las-mesas-0</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Las Labores (CR)</t>
   </si>
   <si>
-    <t>ven 21/06/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 21/06/2024 - 22:00</t>
+    <t>ven, 21/06/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 21/06/2024 - 22:00</t>
   </si>
   <si>
     <t>Las Labores (Ciudad Real)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-las-labores</t>
   </si>
   <si>
     <t>Technologie 4.0 en agriculture, réduction des intrants et analyse de la production</t>
   </si>
   <si>
-    <t>sam 15/06/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 31/12/2024 - 17:00</t>
+    <t>sam, 15/06/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 31/12/2024 - 17:00</t>
   </si>
   <si>
     <t>Teruel</t>
   </si>
   <si>
     <t>Cours pour techniciens , d'une durée comprise entre 10 et 40 heures . Offert par l' Organisation régionale des producteurs d'olives (ORPO Aragón).…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technologie-40-agriculture-reduction-des-intrants-et-analyse-la-production</t>
   </si>
   <si>
     <t>Calibrage des équipements d'application phytosanitaire</t>
   </si>
   <si>
-    <t>mer 05/06/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 05/06/2024 - 14:00</t>
+    <t>mer, 05/06/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 05/06/2024 - 14:00</t>
   </si>
   <si>
     <t>Finca La Grajera (Logroño)</t>
   </si>
   <si>
-    <t>Cours théorique et pratique destiné aux agriculteurs et aux techniciens pour calibrer pratiquement les équipements de traitement, en optimisant l'…</t>
+    <t>Cours théorique et pratique destiné aux agriculteurs et aux techniciens pour calibrer pratiquement les équipements de traitement, en optimisant l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/calibrage-des-equipements-dapplication-phytosanitaire</t>
   </si>
   <si>
     <t>Atelier sur les nouvelles idées d'entreprises agroalimentaires</t>
   </si>
   <si>
-    <t>mar 16/04/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 19/04/2024 - 13:00</t>
+    <t>mar, 16/04/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 19/04/2024 - 13:00</t>
   </si>
   <si>
     <t>Atzeneta del Maestrat</t>
   </si>
   <si>
     <t>Atelier sur les nouvelles idées d'entreprises agroalimentaires. Théorie et pratique PROGRAMME | INSCRIPTION et INFORMATIONS à esexag_vilareal@gva.es…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-sur-les-nouvelles-idees-dentreprises-agroalimentaires</t>
   </si>
   <si>
-    <t>lun 01/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 29/05/2024 - 20:00</t>
+    <t>lun, 01/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 29/05/2024 - 20:00</t>
   </si>
   <si>
     <t>Destiné aux jeunes qui n'ont pas de Formation Professionnelle Agricole et qui vont rejoindre le secteur en tant qu'entrepreneurs agricoles, ou qui…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-dans-lentreprise-agricole</t>
   </si>
   <si>
     <t>Calcul des coûts en entrepôt</t>
   </si>
   <si>
-    <t>mer 24/01/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>mer 24/01/2024 - 20:30</t>
+    <t>mer, 24/01/2024 - 15:30</t>
+  </si>
+  <si>
+    <t>mer, 24/01/2024 - 20:30</t>
   </si>
   <si>
     <t>Carretera Vitoria, 2. - LAGUARDIA - ARABA</t>
   </si>
   <si>
     <t>Déterminer le coût moyen de transformation des raisins en vin pour les établissements vinicoles possédant leurs propres vignobles ou avec des raisins…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/calcul-des-couts-entrepot</t>
   </si>
   <si>
     <t>Calcul des coûts en cave</t>
   </si>
   <si>
-    <t>mar 23/01/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>mar 23/01/2024 - 20:30</t>
+    <t>mar, 23/01/2024 - 15:30</t>
+  </si>
+  <si>
+    <t>mar, 23/01/2024 - 20:30</t>
   </si>
   <si>
     <t>Déterminer le coût moyen de production de chaque kilo de raisin DOCa Rioja selon le type de plantation (en verre ou en treillis) Destiné aux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/calcul-des-couts-cave</t>
   </si>
   <si>
     <t>Planification et gestion de l'entreprise horticole</t>
   </si>
   <si>
-    <t>mar 23/01/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 13/02/2024 - 14:00</t>
+    <t>mar, 23/01/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 13/02/2024 - 14:00</t>
   </si>
   <si>
     <t>Garaiko Udaletxea - GARAY - BIZKAIA</t>
   </si>
   <si>
     <t>Calendrier de production. Planification des travaux à réaliser. Prévision d'achat. Rotation des cultures. Gestion du personnel. Destiné aux personnes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/planification-et-gestion-lentreprise-horticole</t>
   </si>
   <si>
     <t>Cultures extensives : planification et gestion</t>
   </si>
   <si>
-    <t>jeu 25/01/2024 - 14:00</t>
+    <t>jeu, 25/01/2024 - 14:00</t>
   </si>
   <si>
     <t>Sala Capilla. NEIKER. Campus Agroalimentario de Arkaute, s/n</t>
   </si>
   <si>
-    <t>Calendrier de production. Rotation des cultures. Planification du travail du sol. Prévision d'achat. Prévention des risques et sécurité d’…</t>
+    <t>Calendrier de production. Rotation des cultures. Planification du travail du sol. Prévision d'achat. Prévention des risques et sécurité d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cultures-extensives-planification-et-gestion</t>
   </si>
   <si>
     <t>Manipulateur de nourriture pour le personnel de Txotx</t>
   </si>
   <si>
-    <t>lun 22/01/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>ven 26/01/2024 - 19:00</t>
+    <t>lun, 22/01/2024 - 09:30</t>
+  </si>
+  <si>
+    <t>ven, 26/01/2024 - 19:00</t>
   </si>
   <si>
     <t>Astigarraga</t>
   </si>
   <si>
     <t>Informations de base sur la cidrerie : historique, situation actuelle, services, visites guidées... - Informations de base et prix du cidre - Le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-nourriture-pour-le-personnel-txotx</t>
   </si>
   <si>
     <t>Boulangerie et pâtisserie</t>
   </si>
   <si>
-    <t>lun 22/01/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 31/05/2024 - 00:00</t>
+    <t>lun, 22/01/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 31/05/2024 - 00:00</t>
   </si>
   <si>
     <t>Préparations de base en boulangerie et pâtisserie. Préparations complémentaires, décoration et conditionnement en boulangerie-pâtisserie. Sécurité et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/boulangerie-et-patisserie</t>
   </si>
   <si>
     <t>Cours ATEX dans l'industrie agroalimentaire</t>
   </si>
   <si>
-    <t>lun 06/11/2023 - 16:00</t>
-[...2 lines deleted...]
-    <t>sam 14/10/2023 - 19:00</t>
+    <t>lun, 06/11/2023 - 16:00</t>
+  </si>
+  <si>
+    <t>sam, 14/10/2023 - 19:00</t>
   </si>
   <si>
     <t>PRÉSENTATION DU COURS Les explosions constituent un risque dans l’industrie agroalimentaire, même si elles se produisent rarement, lorsqu’elles se…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-atex-dans-lindustrie-agroalimentaire</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -6455,52 +6455,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J404"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J404"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="253.51" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="181.527" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
@@ -12155,194 +12155,194 @@
       <c r="F194" s="1"/>
       <c r="G194" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>983</v>
       </c>
       <c r="J194" s="1" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="1" t="s">
         <v>985</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>986</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>987</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>37</v>
+        <v>491</v>
       </c>
       <c r="E195" s="1" t="s">
-        <v>300</v>
+        <v>988</v>
       </c>
       <c r="F195" s="1" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>211</v>
+        <v>16</v>
       </c>
       <c r="H195" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I195" s="1" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="J195" s="1" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" s="1" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>986</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>491</v>
+        <v>37</v>
       </c>
       <c r="E196" s="1" t="s">
-        <v>993</v>
+        <v>300</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>994</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>16</v>
+        <v>211</v>
       </c>
       <c r="H196" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>995</v>
       </c>
       <c r="J196" s="1" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="1" t="s">
         <v>997</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>998</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>999</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="E197" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H197" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="J197" s="1" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="B198" s="1" t="s">
         <v>1005</v>
       </c>
-      <c r="B198" s="1" t="s">
+      <c r="C198" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="E198" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="F198" s="1" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H198" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I198" s="1" t="s">
-        <v>1009</v>
+        <v>990</v>
       </c>
       <c r="J198" s="1" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="1" t="s">
-        <v>991</v>
+        <v>1008</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>981</v>
+        <v>1009</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>491</v>
+        <v>816</v>
       </c>
       <c r="E199" s="1" t="s">
-        <v>492</v>
+        <v>817</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H199" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I199" s="1" t="s">
-        <v>995</v>
+        <v>1011</v>
       </c>
       <c r="J199" s="1" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E200" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="G200" s="1" t="s">
@@ -12350,51 +12350,51 @@
       </c>
       <c r="H200" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="J200" s="1" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E201" s="1" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
       <c r="F201" s="1"/>
       <c r="G201" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H201" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="J201" s="1" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>1027</v>
       </c>
@@ -12496,161 +12496,161 @@
       </c>
       <c r="D205" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E205" s="1" t="s">
         <v>107</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H205" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="J205" s="1" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="B206" s="1" t="s">
         <v>1046</v>
       </c>
-      <c r="B206" s="1" t="s">
+      <c r="C206" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="E206" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="F206" s="1" t="s">
         <v>1047</v>
       </c>
-      <c r="C206" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G206" s="1" t="s">
-        <v>211</v>
+        <v>16</v>
       </c>
       <c r="H206" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I206" s="1" t="s">
-        <v>1050</v>
+        <v>990</v>
       </c>
       <c r="J206" s="1" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="1" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="E207" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E207" s="1"/>
+      <c r="F207" s="1"/>
       <c r="G207" s="1" t="s">
-        <v>16</v>
+        <v>1051</v>
       </c>
       <c r="H207" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I207" s="1" t="s">
-        <v>1056</v>
+        <v>1052</v>
       </c>
       <c r="J207" s="1" t="s">
-        <v>1057</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" s="1" t="s">
-        <v>991</v>
+        <v>1054</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>986</v>
+        <v>1055</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>491</v>
+        <v>37</v>
       </c>
       <c r="E208" s="1" t="s">
-        <v>492</v>
+        <v>300</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>1058</v>
+        <v>1056</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>16</v>
+        <v>211</v>
       </c>
       <c r="H208" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I208" s="1" t="s">
-        <v>995</v>
+        <v>1057</v>
       </c>
       <c r="J208" s="1" t="s">
-        <v>1059</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C209" s="1" t="s">
         <v>1060</v>
-      </c>
-[...4 lines deleted...]
-        <v>1061</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="E209" s="1"/>
-      <c r="F209" s="1"/>
+      <c r="E209" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F209" s="1" t="s">
+        <v>1062</v>
+      </c>
       <c r="G209" s="1" t="s">
-        <v>1062</v>
+        <v>16</v>
       </c>
       <c r="H209" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="J209" s="1" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="D210" s="1"/>
       <c r="E210" s="1"/>
       <c r="F210" s="1"/>
       <c r="G210" s="1" t="s">
@@ -12690,105 +12690,105 @@
       </c>
       <c r="H211" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="J211" s="1" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E212" s="1" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
       <c r="F212" s="1"/>
       <c r="G212" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H212" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="J212" s="1" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E213" s="1" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
       <c r="F213" s="1"/>
       <c r="G213" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H213" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="J213" s="1" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>1053</v>
+        <v>1060</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E214" s="1"/>
       <c r="F214" s="1" t="s">
         <v>181</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H214" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="J214" s="1" t="s">
         <v>1084</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="1" t="s">
         <v>1085</v>
       </c>
@@ -13012,93 +13012,93 @@
       </c>
       <c r="H222" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="J222" s="1" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E223" s="1" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
       <c r="F223" s="1"/>
       <c r="G223" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H223" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="J223" s="1" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" s="1" t="s">
-        <v>991</v>
+        <v>985</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E224" s="1" t="s">
         <v>492</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H224" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I224" s="1" t="s">
-        <v>995</v>
+        <v>990</v>
       </c>
       <c r="J224" s="1" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="D225" s="1"/>
       <c r="E225" s="1"/>
       <c r="F225" s="1"/>
       <c r="G225" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H225" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I225" s="1" t="s">
@@ -13318,51 +13318,51 @@
       <c r="E233" s="1"/>
       <c r="F233" s="1" t="s">
         <v>181</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H233" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>1169</v>
       </c>
       <c r="J233" s="1" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>992</v>
+        <v>987</v>
       </c>
       <c r="D234" s="1"/>
       <c r="E234" s="1"/>
       <c r="F234" s="1"/>
       <c r="G234" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H234" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="J234" s="1" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="C235" s="1" t="s">
@@ -14572,51 +14572,51 @@
       </c>
       <c r="F279" s="1" t="s">
         <v>1381</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H279" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="J279" s="1" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="1" t="s">
         <v>1383</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>1384</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
       <c r="D280" s="1"/>
       <c r="E280" s="1"/>
       <c r="F280" s="1"/>
       <c r="G280" s="1" t="s">
         <v>211</v>
       </c>
       <c r="H280" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>1385</v>
       </c>
       <c r="J280" s="1" t="s">
         <v>1386</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="1" t="s">
         <v>1387</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>1384</v>
       </c>
       <c r="C281" s="1" t="s">
@@ -14738,51 +14738,51 @@
       </c>
       <c r="H285" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>1413</v>
       </c>
       <c r="J285" s="1" t="s">
         <v>1414</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E286" s="1" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>1418</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H286" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="J286" s="1" t="s">
         <v>1420</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>1422</v>
       </c>
       <c r="C287" s="1" t="s">
@@ -14954,51 +14954,51 @@
       </c>
       <c r="H292" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>1454</v>
       </c>
       <c r="J292" s="1" t="s">
         <v>1455</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>1456</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E293" s="1" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
       <c r="F293" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H293" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="J293" s="1" t="s">
         <v>1459</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" s="1" t="s">
         <v>1460</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="C294" s="1" t="s">
@@ -15322,178 +15322,178 @@
       </c>
       <c r="H304" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>1514</v>
       </c>
       <c r="J304" s="1" t="s">
         <v>1515</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>1518</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E305" s="1" t="s">
-        <v>1054</v>
+        <v>605</v>
       </c>
       <c r="F305" s="1" t="s">
-        <v>1519</v>
+        <v>1506</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H305" s="1" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I305" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="J305" s="1" t="s">
         <v>1520</v>
-      </c>
-[...1 lines deleted...]
-        <v>1521</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" s="1" t="s">
-        <v>1503</v>
+        <v>1521</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>1522</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E306" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F306" s="1" t="s">
         <v>1523</v>
-      </c>
-[...1 lines deleted...]
-        <v>1524</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H306" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I306" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="J306" s="1" t="s">
         <v>1525</v>
-      </c>
-[...1 lines deleted...]
-        <v>1526</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" s="1" t="s">
-        <v>1020</v>
+        <v>1503</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="C307" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E307" s="1" t="s">
         <v>1527</v>
       </c>
-      <c r="D307" s="1"/>
-      <c r="E307" s="1"/>
       <c r="F307" s="1" t="s">
         <v>1528</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="H307" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>1529</v>
       </c>
       <c r="J307" s="1" t="s">
         <v>1530</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" s="1" t="s">
-        <v>1531</v>
+        <v>1020</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>1473</v>
-[...6 lines deleted...]
-      </c>
+        <v>1531</v>
+      </c>
+      <c r="D308" s="1"/>
+      <c r="E308" s="1"/>
       <c r="F308" s="1" t="s">
         <v>1532</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="H308" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>1533</v>
       </c>
       <c r="J308" s="1" t="s">
         <v>1534</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" s="1" t="s">
         <v>1535</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="C309" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="E309" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="F309" s="1" t="s">
         <v>1536</v>
-      </c>
-[...7 lines deleted...]
-        <v>1506</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H309" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>1537</v>
       </c>
       <c r="J309" s="1" t="s">
         <v>1538</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" s="1" t="s">
         <v>1539</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>1540</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>1541</v>
       </c>
       <c r="D310" s="1"/>
@@ -15534,51 +15534,51 @@
       </c>
       <c r="H311" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>1545</v>
       </c>
       <c r="J311" s="1" t="s">
         <v>1546</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>1544</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>1547</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E312" s="1" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
       <c r="F312" s="1" t="s">
         <v>1548</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H312" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>1549</v>
       </c>
       <c r="J312" s="1" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" s="1" t="s">
         <v>1551</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>1552</v>
       </c>
       <c r="C313" s="1" t="s">
@@ -15650,185 +15650,185 @@
       </c>
       <c r="F315" s="1" t="s">
         <v>440</v>
       </c>
       <c r="G315" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H315" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>1563</v>
       </c>
       <c r="J315" s="1" t="s">
         <v>1564</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" s="1" t="s">
         <v>1565</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>1566</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>1473</v>
+        <v>1021</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>491</v>
+        <v>37</v>
       </c>
       <c r="E316" s="1" t="s">
-        <v>492</v>
+        <v>605</v>
       </c>
       <c r="F316" s="1" t="s">
-        <v>1128</v>
+        <v>1506</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H316" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>1567</v>
       </c>
       <c r="J316" s="1" t="s">
         <v>1568</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" s="1" t="s">
         <v>1569</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>1566</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>1021</v>
+        <v>1473</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>37</v>
+        <v>491</v>
       </c>
       <c r="E317" s="1" t="s">
-        <v>605</v>
+        <v>492</v>
       </c>
       <c r="F317" s="1" t="s">
-        <v>1506</v>
+        <v>1128</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H317" s="1" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>1570</v>
       </c>
       <c r="J317" s="1" t="s">
         <v>1571</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" s="1" t="s">
-        <v>1565</v>
+        <v>1569</v>
       </c>
       <c r="B318" s="1" t="s">
         <v>1572</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>1484</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E318" s="1" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
       <c r="F318" s="1" t="s">
         <v>1573</v>
       </c>
       <c r="G318" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H318" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>1574</v>
       </c>
       <c r="J318" s="1" t="s">
         <v>1575</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" s="1" t="s">
         <v>1576</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>1572</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>1473</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E319" s="1" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
       <c r="F319" s="1" t="s">
         <v>1577</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H319" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>1578</v>
       </c>
       <c r="J319" s="1" t="s">
         <v>1579</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>1572</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>1580</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E320" s="1" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
       <c r="F320" s="1" t="s">
         <v>1581</v>
       </c>
       <c r="G320" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H320" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="J320" s="1" t="s">
         <v>1582</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" s="1" t="s">
         <v>1583</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>1584</v>
       </c>
       <c r="C321" s="1" t="s">
@@ -15908,86 +15908,86 @@
         <v>1597</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H323" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>1598</v>
       </c>
       <c r="J323" s="1" t="s">
         <v>1599</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" s="1" t="s">
         <v>1600</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>1601</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>1602</v>
       </c>
-      <c r="D324" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D324" s="1"/>
       <c r="E324" s="1"/>
-      <c r="F324" s="1" t="s">
+      <c r="F324" s="1"/>
+      <c r="G324" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H324" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I324" s="1" t="s">
         <v>1603</v>
       </c>
-      <c r="G324" s="1"/>
-[...3 lines deleted...]
-      <c r="I324" s="1" t="s">
+      <c r="J324" s="1" t="s">
         <v>1604</v>
-      </c>
-[...1 lines deleted...]
-        <v>1605</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" s="1" t="s">
-        <v>1606</v>
+        <v>1605</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>1601</v>
       </c>
       <c r="C325" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="E325" s="1"/>
+      <c r="F325" s="1" t="s">
         <v>1607</v>
       </c>
-      <c r="D325" s="1"/>
-[...4 lines deleted...]
-      </c>
+      <c r="G325" s="1"/>
       <c r="H325" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>1608</v>
       </c>
       <c r="J325" s="1" t="s">
         <v>1609</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" s="1" t="s">
         <v>1610</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>1611</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>1612</v>
       </c>
       <c r="D326" s="1"/>
       <c r="E326" s="1"/>
       <c r="F326" s="1" t="s">
         <v>181</v>
       </c>
       <c r="G326" s="1" t="s">
         <v>59</v>
@@ -17452,51 +17452,51 @@
       </c>
       <c r="H374" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>1872</v>
       </c>
       <c r="J374" s="1" t="s">
         <v>1873</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>1875</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>1876</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E375" s="1" t="s">
-        <v>1054</v>
+        <v>1061</v>
       </c>
       <c r="F375" s="1" t="s">
         <v>1877</v>
       </c>
       <c r="G375" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H375" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>1878</v>
       </c>
       <c r="J375" s="1" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" s="1" t="s">
         <v>1621</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>1880</v>
       </c>
       <c r="C376" s="1" t="s">