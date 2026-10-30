--- v0 (2026-08-07)
+++ v1 (2026-10-30)
@@ -47,102 +47,102 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Formation spécialisée en gestion des pâturages dans la dehesa</t>
   </si>
   <si>
-    <t>mer 20/05/2026 - 15:30</t>
-[...2 lines deleted...]
-    <t>ven 22/05/2026 - 17:30</t>
+    <t>mer, 20/05/2026 - 15:30</t>
+  </si>
+  <si>
+    <t>ven, 22/05/2026 - 17:30</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Centro IFAPA Hinojosa del Duque, Córdoba</t>
   </si>
   <si>
     <t>En personne</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Ce cours de 20 heures comprend au moins un module en ligne et est dispensé via la plateforme d'apprentissage en ligne de l'IFAPA. Il combine…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-gestion-des-paturages-dans-la-dehesa</t>
   </si>
   <si>
     <t>Systèmes d'information géographique appliqués à la protection contre les incendies de forêt à l'aide de logiciels libres</t>
   </si>
   <si>
-    <t>ven 27/02/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 17/04/2026 - 00:00</t>
+    <t>ven, 27/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 17/04/2026 - 00:00</t>
   </si>
   <si>
     <t>En ligne</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>Objectifs Apprenez à utiliser le logiciel libre Sextante et à en acquérir une maîtrise suffisante, grâce à son application à différents aspects de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/systemes-dinformation-geographique-appliques-la-protection-contre-les-incendies</t>
   </si>
   <si>
     <t>Conférence technique sur le transfert et les tests pour améliorer la régénération des arbres à Dehesa</t>
   </si>
   <si>
-    <t>jeu 12/12/2024 - 00:00</t>
+    <t>jeu, 12/12/2024 - 00:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Hinojosa del Duque. Pozoblanco. Córdoba.</t>
   </si>
   <si>
     <t>Conférence technique en personne au cours de laquelle seront abordés les facteurs qui affectent la régénération des arbres dans le pâturage.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-technique-sur-le-transfert-et-les-tests-pour-ameliorer-la</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -467,52 +467,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="142.679" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>