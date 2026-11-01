--- v0 (2026-10-29)
+++ v1 (2026-11-01)
@@ -47,2415 +47,2415 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Des outils numériques qui vous aident à gérer votre exploitation agricole</t>
   </si>
   <si>
-    <t>dim 04/10/2026 - 00:00</t>
+    <t>dim, 04/10/2026 - 00:00</t>
   </si>
   <si>
     <t>En ligne</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Ce cours en ligne analyse les décrets royaux publiés en décembre 2022 qui influenceront la conduite des activités agricoles des agriculteurs et des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/des-outils-numeriques-qui-vous-aident-gerer-votre-exploitation-agricole</t>
   </si>
   <si>
     <t>Application et manipulation des produits phytosanitaires, formation mixte, niveau qualifiant (3 jours en présentiel)</t>
   </si>
   <si>
-    <t>lun 01/06/2026 - 15:30</t>
-[...2 lines deleted...]
-    <t>mer 03/06/2026 - 21:30</t>
+    <t>lun, 01/06/2026 - 15:30</t>
+  </si>
+  <si>
+    <t>mer, 03/06/2026 - 21:30</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>El Escorial, Madrid.</t>
   </si>
   <si>
     <t>Mélangé</t>
   </si>
   <si>
     <t>Formation qualifiante, en mode mixte. 60 heures au total. La partie en présentiel comprend uniquement les 3 jours de formation pratique et l'examen.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/application-et-manipulation-des-produits-phytosanitaires-formation-mixte-niveau</t>
   </si>
   <si>
     <t>Gestion économique des exploitations agricoles : comptabilité et fiscalité agricole</t>
   </si>
   <si>
-    <t>lun 01/06/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>lun 16/06/2025 - 00:00</t>
+    <t>lun, 01/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 16/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Cours en présentiel (28 heures) + plateforme en ligne à votre convenance (10 heures) + auto-apprentissage à votre convenance, sans obligation de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-economique-des-exploitations-agricoles-comptabilite-et-fiscalite-0</t>
   </si>
   <si>
     <t>Cours en ligne : Gestion avancée des serres biologiques : gestion agroécologique des ravageurs et des maladies</t>
   </si>
   <si>
-    <t>dim 31/05/2026 - 00:00</t>
+    <t>dim, 31/05/2026 - 00:00</t>
   </si>
   <si>
     <t>Le cours est divisé en 7 modules et est prévu pour une durée de 45 heures, mais vous pouvez le terminer à votre rythme. Une fois le cours terminé,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-gestion-avancee-des-serres-biologiques-gestion-agroecologique-des</t>
   </si>
   <si>
     <t>Cours de renouvellement gratuit pour les manipulateurs de pesticides</t>
   </si>
   <si>
-    <t>sam 30/05/2026 - 08:00</t>
-[...2 lines deleted...]
-    <t>sam 30/05/2026 - 14:00</t>
+    <t>sam, 30/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>sam, 30/05/2026 - 14:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Castellón/Castelló</t>
   </si>
   <si>
     <t>Sala de la BUC (Biblioteca Municipal) Avda Pius XII, 43 de Vila-real</t>
   </si>
   <si>
     <t>En personne</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>Informations importantes : Le renouvellement n'est possible que dans les 12 mois précédant la date d'expiration de la licence. Par exemple : si…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-renouvellement-gratuit-pour-les-manipulateurs-pesticides</t>
   </si>
   <si>
     <t>Cours de télédétection appliquée au conseil. Traitement d'images satellitaires et extraction d'informations utiles en agriculture.</t>
   </si>
   <si>
-    <t>lun 18/05/2026 - 15:00</t>
-[...5 lines deleted...]
-    <t>La télédétection est devenue un outil essentiel de la gestion agricole moderne, permettant l'analyse de la santé des cultures, l'optimisation de l'…</t>
+    <t>lun, 18/05/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>lun, 18/05/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>La télédétection est devenue un outil essentiel de la gestion agricole moderne, permettant l'analyse de la santé des cultures, l'optimisation de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-teledetection-appliquee-au-conseil-traitement-dimages-satellitaires-et</t>
   </si>
   <si>
     <t>Formation en agriculture biologique : production, réglementation, conseils et marketing</t>
   </si>
   <si>
-    <t>ven 15/05/2026 - 00:00</t>
+    <t>ven, 15/05/2026 - 00:00</t>
   </si>
   <si>
     <t>Ce cours a pour objectif de donner un aperçu de la réglementation de la production agricole biologique et des principes de base de ce type de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-agriculture-biologique-production-reglementation-conseils-et-marketing</t>
   </si>
   <si>
     <t>Cours sur les technologies avancées et de précision pour la protection des cultures</t>
   </si>
   <si>
-    <t>ven 08/05/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 22/05/2026 - 13:00</t>
+    <t>ven, 08/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 22/05/2026 - 13:00</t>
   </si>
   <si>
     <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
   </si>
   <si>
     <t>Ce cours vise à offrir un aperçu pratique et actualisé des technologies les plus avancées utilisées dans l'application des produits phytosanitaires.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-les-technologies-avancees-et-precision-pour-la-protection-des-cultures</t>
   </si>
   <si>
     <t>L'UPCT promeut la 2e microcertification universitaire en technologie post-récolte et transformation minimale des fruits et légumes</t>
   </si>
   <si>
-    <t>ven 01/05/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>jeu 28/05/2026 - 22:22</t>
+    <t>ven, 01/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>jeu, 28/05/2026 - 22:22</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Cartagena. Murcia.</t>
   </si>
   <si>
     <t>L' Université polytechnique de Carthagène (UPCT) lancera le 1er mai 2026 la 2e microcertification universitaire en technologie post-récolte et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lupct-promeut-la-2e-microcertification-universitaire-technologie-post-recolte-et</t>
   </si>
   <si>
     <t>Contrôle de la mouche de la citrouille</t>
   </si>
   <si>
-    <t>mar 28/04/2026 - 18:00</t>
-[...2 lines deleted...]
-    <t>mar 28/04/2026 - 21:00</t>
+    <t>mar, 28/04/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>mar, 28/04/2026 - 21:00</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>C/ Sor Soledad Cobián, 20 La Orotava</t>
   </si>
   <si>
     <t>Lieu : C/ Sor Soledad Cobián, 20 La Orotava Période de livraison : 28-04-2026 / 28-04-2026 Heure du cours : 18h00 Places disponibles : 16 Prix :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/controle-la-mouche-la-citrouille</t>
   </si>
   <si>
     <t>Solutions pour éviter l'abandon des terres</t>
   </si>
   <si>
-    <t>mar 28/04/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 28/04/2026 - 19:00</t>
+    <t>mar, 28/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 28/04/2026 - 19:00</t>
   </si>
   <si>
     <t>Centre Cultural Pere Labèrnia C/ Mossén Daniel Llatje i Baset, s/n 12330 – Traiguera</t>
   </si>
   <si>
     <t>Signe  Programme</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/solutions-pour-eviter-labandon-des-terres</t>
   </si>
   <si>
     <t>Python pour l'intelligence artificielle : des données aux réseaux neuronaux appliqués au secteur agroalimentaire</t>
   </si>
   <si>
-    <t>lun 27/04/2026 - 16:00</t>
-[...5 lines deleted...]
-    <t>Ce cours vise à fournir une base de formation aux compétences numériques avancées spécifiquement destinées au secteur agroalimentaire, facilitant l'…</t>
+    <t>lun, 27/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 30/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Ce cours vise à fournir une base de formation aux compétences numériques avancées spécifiquement destinées au secteur agroalimentaire, facilitant l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/python-pour-lintelligence-artificielle-des-donnees-aux-reseaux-neuronaux</t>
   </si>
   <si>
     <t>Cours : Conseiller technique en lutte intégrée contre les ravageurs dans le secteur agricole</t>
   </si>
   <si>
-    <t>sam 25/04/2026 - 00:00</t>
+    <t>sam, 25/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Cours sur l'application du Décret Royal 1311/2012 dans le secteur agricole : Ce cours ne vous accrédite pas en tant que conseiller ; son objectif est…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-conseiller-technique-lutte-integree-contre-les-ravageurs-dans-le-secteur</t>
   </si>
   <si>
     <t>Cours d'agriculture biologique</t>
   </si>
   <si>
     <t>Ce cours porte sur les principes et les techniques de l'agriculture biologique. Vous apprendrez à gérer des systèmes de production biologique, à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-9</t>
   </si>
   <si>
     <t>Cours pour jeunes agriculteurs en Estrémadure</t>
   </si>
   <si>
-    <t>lun 20/04/2026 - 00:00</t>
+    <t>lun, 20/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Badajoz, Cáceres</t>
   </si>
   <si>
     <t>Les certificats d'incorporation pour jeunes agriculteurs d'Estrémadure constituent une opportunité de formation essentielle pour ceux qui souhaitent…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-jeunes-agriculteurs-estremadure</t>
   </si>
   <si>
     <t>manutentionnaire de fruits et légumes</t>
   </si>
   <si>
-    <t>mar 14/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 15/04/2026 - 14:00</t>
+    <t>mar, 14/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 15/04/2026 - 14:00</t>
   </si>
   <si>
     <t>C/ Andenes 18, Caravaca de la Cruz, Murcia</t>
   </si>
   <si>
     <t>Activités de formation professionnelle et d’acquisition de compétences, dans le cadre du Plan stratégique pour la politique agricole commune (PEPAC)…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manutentionnaire-fruits-et-legumes</t>
   </si>
   <si>
     <t>Cours sur la gestion des risques et l'assurance agricole dans un contexte de changement climatique</t>
   </si>
   <si>
-    <t>lun 13/04/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>ven 17/04/2026 - 22:22</t>
+    <t>lun, 13/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>ven, 17/04/2026 - 22:22</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza, Avda. de Montañana 1005, Zaragoza</t>
   </si>
   <si>
     <t>En ligne, En personne</t>
   </si>
   <si>
     <t>Du 13 au 17 avril 2026 , le CIHEAM de Saragosse accueillera le cours « Gestion des risques et assurance agricole dans un contexte de changement…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-gestion-des-risques-et-lassurance-agricole-dans-contexte-changement</t>
   </si>
   <si>
     <t>Applicateur de produits phytosanitaires. Niveau débutant</t>
   </si>
   <si>
-    <t>lun 13/04/2026 - 18:00</t>
-[...2 lines deleted...]
-    <t>lun 20/04/2026 - 22:00</t>
+    <t>lun, 13/04/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>lun, 20/04/2026 - 22:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Almería</t>
   </si>
   <si>
     <t>Ctra. Iryda, nº 100. cp 04110 Campohermoso – Nijar (Almería)</t>
   </si>
   <si>
     <t>Date d'achèvement : du 13 au 20 avril 2026. 📚 Durée : 25 heures. ⏰ Horaire : De 18h00 à 22h00. 📍Lieu : Ctra. Iryda, nº 100. cp 04110 Campohermoso –…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/applicateur-produits-phytosanitaires-niveau-debutant-1</t>
   </si>
   <si>
     <t>Formation professionnelle pour utilisateurs de produits phytosanitaires. Niveau débutant.</t>
   </si>
   <si>
-    <t>lun 13/04/2026 - 16:30</t>
-[...2 lines deleted...]
-    <t>jeu 23/04/2026 - 19:30</t>
+    <t>lun, 13/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu, 23/04/2026 - 19:30</t>
   </si>
   <si>
     <t>Mercadillo del Agricultor de La Matanza de Acentejo</t>
   </si>
   <si>
-    <t>Pour les cours nécessitant une préinscription, une validation des réponses au questionnaire peut être exigée. Préinscription jusqu'au 8 avril. PRÉ-…</t>
+    <t>Pour les cours nécessitant une préinscription, une validation des réponses au questionnaire peut être exigée. Préinscription jusqu'au 8 avril. PRÉ…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-professionnelle-pour-utilisateurs-produits-phytosanitaires-niveau</t>
   </si>
   <si>
     <t>Cours de base pour la formation des utilisateurs et vendeurs professionnels de produits phytosanitaires</t>
   </si>
   <si>
-    <t>lun 13/04/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 17/04/2026 - 21:00</t>
+    <t>lun, 13/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 17/04/2026 - 21:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Valladolid</t>
   </si>
   <si>
     <t>Valoria la Buena (Valladolid)</t>
   </si>
   <si>
     <t>Le décret royal 1311/2012 établit le cadre d’action visant à assurer une utilisation durable des produits phytopharmaceutiques en réduisant les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-pour-la-formation-des-utilisateurs-et-vendeurs-professionnels</t>
   </si>
   <si>
     <t>Formation en production biologique : réglementation, conseils, production et commercialisation</t>
   </si>
   <si>
-    <t>lun 13/04/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>jeu 16/04/2026 - 22:22</t>
+    <t>lun, 13/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>jeu, 16/04/2026 - 22:22</t>
   </si>
   <si>
     <t>Du 13 au 16 avril 2026, le cours sur la production biologique : production, réglementation, conseils et commercialisation se déroulera en classe…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-production-biologique-reglementation-conseils-production-et</t>
   </si>
   <si>
     <t>Utilisation des machines agricoles</t>
   </si>
   <si>
-    <t>lun 13/04/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 17/04/2026 - 00:00</t>
+    <t>lun, 13/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 17/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Palmas, Las</t>
   </si>
   <si>
     <t>Carretera General del Norte nº2. Km 8.5. Cardones. Arucas.</t>
   </si>
   <si>
     <t>Pour comprendre la diversité des machines agricoles disponibles sur le marché, des petites machines (tronçonneuses, débroussailleuses, souffleurs,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-des-machines-agricoles</t>
   </si>
   <si>
     <t>Durabilité dans la production agricole</t>
   </si>
   <si>
-    <t>ven 10/04/2026 - 00:00</t>
+    <t>ven, 10/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Ce cours en ligne abordera la manière de produire plus de nourriture avec moins de ressources naturelles tout en préservant l'environnement.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/durabilite-dans-la-production-agricole-0</t>
   </si>
   <si>
     <t>Calcul des besoins en eau et programmation de l'irrigation</t>
   </si>
   <si>
     <t>Dans ce COURS EN LIGNE, vous apprendrez les différentes méthodologies pour déterminer les besoins en eau d'une culture et les outils pour planifier l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/calcul-des-besoins-eau-et-programmation-lirrigation-0</t>
   </si>
   <si>
     <t>Serres</t>
   </si>
   <si>
     <t>COURS EN LIGNE qui démontre le rôle de la serre, les différents types de serres, l'équipement et le contrôle climatique, entre autres aspects.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/serres-0</t>
   </si>
   <si>
     <t>Outils avancés pour l'irrigation et la nutrition</t>
   </si>
   <si>
-    <t>jeu 09/04/2026 - 00:00</t>
+    <t>jeu, 09/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>Les coopératives agroalimentaires proposent aux agriculteurs une formation en ligne sur les outils avancés d'irrigation et de nutrition.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/outils-avances-pour-lirrigation-et-la-nutrition</t>
   </si>
   <si>
     <t>Application et manipulation des produits phytosanitaires, niveau qualifié</t>
   </si>
   <si>
-    <t>lun 06/04/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 06/05/2026 - 21:30</t>
+    <t>lun, 06/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 06/05/2026 - 21:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/application-et-manipulation-des-produits-phytosanitaires-niveau-qualifie</t>
   </si>
   <si>
     <t>COURS EN LIGNE SUR L'AGRICULTURE DE PRÉCISION EN CULTURES EXTENSIVES IRRIGUÉES (ENREGISTRÉ)</t>
   </si>
   <si>
-    <t>mer 01/04/2026 - 00:00</t>
+    <t>mer, 01/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Ce cours aborde les technologies et méthodologies utilisées en agriculture de précision pour optimiser le rendement et l'efficacité des grandes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-lagriculture-precision-cultures-extensives-irriguees-enregistre</t>
   </si>
   <si>
     <t>Cours de production intégrée</t>
   </si>
   <si>
-    <t>mar 31/03/2026 - 00:00</t>
+    <t>mar, 31/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Lomo La Plana 12, local 7-8. Las Palmas de Gran Canaria</t>
   </si>
   <si>
     <t>Devenez un expert en production intégrée CONTACT</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-production-integree-0</t>
   </si>
   <si>
     <t>Spécialisation en interprétation des sols</t>
   </si>
   <si>
     <t>Dans la poursuite d’une agriculture durable, la santé des sols, la fertilisation et l’impact environnemental sont autant de facteurs à prendre en…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/specialisation-interpretation-des-sols-0</t>
   </si>
   <si>
     <t>Cours avancé - Lutte biologique contre les ravageurs</t>
   </si>
   <si>
-    <t>lun 30/03/2026 - 00:00</t>
+    <t>lun, 30/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Objectifs du cours L’utilisation d’organismes bénéfiques (pollinisateurs, prédateurs et parasitoïdes) s’est avérée utile ces dernières années pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-avance-lutte-biologique-contre-les-ravageurs</t>
   </si>
   <si>
     <t>Cours avancé - Culture hydroponique. Culture hors-sol</t>
   </si>
   <si>
     <t>Objectifs du cours L’activité agricole, comme les autres secteurs productifs, doit optimiser la consommation d’intrants et minimiser les niveaux de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-avance-culture-hydroponique-culture-hors-sol</t>
   </si>
   <si>
     <t>Cours en ligne : Conditions des sols cultivés et du climat</t>
   </si>
   <si>
     <t>Le cours « Sol et climat » vous apporte les connaissances essentielles sur la gestion des sols et son lien avec le climat en agriculture.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-conditions-des-sols-cultives-et-du-climat</t>
   </si>
   <si>
     <t>Activités auxiliaires en agriculture pour le certificat professionnel AGAX0208</t>
   </si>
   <si>
     <t>Ce cours en ligne sur les activités auxiliaires en agriculture vous permet de faire reconnaître vos compétences professionnelles et d'obtenir votre…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/activites-auxiliaires-agriculture-pour-le-certificat-professionnel-agax0208</t>
   </si>
   <si>
     <t>Cours d'hydroponie : culture hors sol</t>
   </si>
   <si>
-    <t>sam 28/03/2026 - 00:00</t>
+    <t>sam, 28/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Ce cours offre une introduction complète à l'hydroponie et à la culture hors-sol. Il explore les composants, les substrats et les systèmes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dhydroponie-culture-hors-sol</t>
   </si>
   <si>
     <t>Séance d'information - Principes de l'agro-compostage</t>
   </si>
   <si>
-    <t>jeu 26/03/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 26/03/2026 - 19:00</t>
+    <t>jeu, 26/03/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 26/03/2026 - 19:00</t>
   </si>
   <si>
     <t>Olmeda de las Fuentes</t>
   </si>
   <si>
     <t>Programme Le compostage comme stratégie de gestion des déchets Approche technique du compostage : erreurs courantes et bonnes pratiques pour une…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seance-dinformation-principes-lagro-compostage</t>
   </si>
   <si>
     <t>Utilisation des technologies de compostage pour la gestion des déchets organiques</t>
   </si>
   <si>
-    <t>mer 25/03/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 25/03/2026 - 14:00</t>
+    <t>mer, 25/03/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 25/03/2026 - 14:00</t>
   </si>
   <si>
     <t>Alicante/Alacant</t>
   </si>
   <si>
     <t>Escuela Politécnica Superior de Orihuela - Universidad Miguel Hernández. Ctra. Beniel, km 3,2. E-03312, Orihuela</t>
   </si>
   <si>
     <t>Un atelier de démonstration gratuit intitulé « Utilisation des technologies de compostage pour la gestion des déchets organiques » aura…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-des-technologies-compostage-pour-la-gestion-des-dechets-organiques</t>
   </si>
   <si>
     <t>Cours de base pour manipulateur de produits phytosanitaires</t>
   </si>
   <si>
-    <t>mer 25/03/2026 - 00:00</t>
+    <t>mer, 25/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Lomo La Plana 12, local 7-8. Las Palmas de Gran Canaria (Centro de formación Agroislas)</t>
   </si>
   <si>
     <t>Obtenez une certification de manipulateur de pesticides de niveau de base CONTACT</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-pour-manipulateur-produits-phytosanitaires-0</t>
   </si>
   <si>
     <t>COURS EN LIGNE qui démontre le rôle de la serre, les différents types de serres, l'équipement et le contrôle climatique, entre autres aspects.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/serres</t>
   </si>
   <si>
     <t>Gestion et organisation de l'exploitation agricole</t>
   </si>
   <si>
-    <t>Objectifs Acquérir les connaissances technologiques et économiques nécessaires à la bonne gestion d'une exploitation agricole, garantissant ainsi l'…</t>
+    <t>Objectifs Acquérir les connaissances technologiques et économiques nécessaires à la bonne gestion d'une exploitation agricole, garantissant ainsi l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-et-organisation-lexploitation-agricole</t>
   </si>
   <si>
     <t>Sécurité et hygiène dans l'industrie alimentaire</t>
   </si>
   <si>
     <t>Objectifs Apprendre à effectuer des opérations de nettoyage et d'hygiène générale sur les équipements et les installations, ainsi que des opérations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/securite-et-hygiene-dans-lindustrie-alimentaire</t>
   </si>
   <si>
     <t>Cours sur l'élevage et l'agriculture biologique</t>
   </si>
   <si>
-    <t>ven 20/03/2026 - 00:00</t>
+    <t>ven, 20/03/2026 - 00:00</t>
   </si>
   <si>
     <t>La formation spécialisée reconnue par le Gouvernement régional de Castille-La Manche permet de valider des heures de formation en agriculture…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-lelevage-et-lagriculture-biologique</t>
   </si>
   <si>
     <t>FORMATION DES CONSEILLERS : Cours sur la gestion durable des sols agricoles</t>
   </si>
   <si>
-    <t>La gestion durable des sols agricoles est un pilier fondamental pour garantir la productivité à long terme des agroécosystèmes, la préservation de l'…</t>
+    <t>La gestion durable des sols agricoles est un pilier fondamental pour garantir la productivité à long terme des agroécosystèmes, la préservation de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-des-conseillers-cours-sur-la-gestion-durable-des-sols-agricoles</t>
   </si>
   <si>
     <t>Cours de production horticole en serre</t>
   </si>
   <si>
-    <t>mer 18/03/2026 - 00:00</t>
+    <t>mer, 18/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Devenez un expert en production horticole CONTACT</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-production-horticole-serre-0</t>
   </si>
   <si>
     <t>Culture hors sol</t>
   </si>
   <si>
-    <t>mar 17/03/2026 - 00:00</t>
+    <t>mar, 17/03/2026 - 00:00</t>
   </si>
   <si>
     <t>COURS EN LIGNE pour en savoir plus sur les solutions de culture hors sol, couvrant également la qualité du substrat, les différents systèmes de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/culture-hors-sol</t>
   </si>
   <si>
-    <t>Dans ce COURS EN LIGNE, vous découvrirez les clés pour maintenir la santé des sols grâce à des pratiques durables pour une agriculture plus efficace…</t>
+    <t>Dans ce COURS EN LIGNE, vous découvrirez les clés pour maintenir la santé des sols grâce à des pratiques durables pour une agriculture plus efficace.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/specialisation-interpretation-des-sols</t>
   </si>
   <si>
-    <t>dim 15/03/2026 - 00:00</t>
+    <t>dim, 15/03/2026 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/durabilite-dans-la-production-agricole</t>
   </si>
   <si>
     <t>Gestion et vérification des systèmes d'irrigation de base</t>
   </si>
   <si>
     <t>C/ Demetrio de los Ríos, 15. 41003, Sevilla</t>
   </si>
   <si>
-    <t>Les coopératives agroalimentaires offrent aux agriculteurs et au grand public une formation sur la gestion et la vérification des systèmes d'…</t>
+    <t>Les coopératives agroalimentaires offrent aux agriculteurs et au grand public une formation sur la gestion et la vérification des systèmes d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-et-verification-des-systemes-dirrigation-base</t>
   </si>
   <si>
     <t>Fertilisation et fumier en agriculture biologique</t>
   </si>
   <si>
     <t>Objectifs Acquérir les principes fondamentaux de la fertilisation et des différentes techniques de compostage, ainsi que leurs principales…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/fertilisation-et-fumier-agriculture-biologique</t>
   </si>
   <si>
     <t>INTERPRÉTATION DES ANALYSES DE SOL ET LIGNES DIRECTRICES POUR UNE FERTILISATION DURABLE</t>
   </si>
   <si>
-    <t>mer 11/03/2026 - 00:00</t>
+    <t>mer, 11/03/2026 - 00:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Importance et objectifs de l'analyse des sols, méthodologie d'échantillonnage des sols, paramètres d'analyse des sols, interprétation des résultats,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/interpretation-des-analyses-sol-et-lignes-directrices-pour-une-fertilisation</t>
   </si>
   <si>
     <t>Cours sur le registre (REA), le cahier (CUE) et SIEX</t>
   </si>
   <si>
     <t>Objectifs du cours La nouvelle réglementation de la PAC prévoit, entre autres, la création d'un Système d'information sur les exploitations agricoles…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-registre-rea-le-cahier-cue-et-siex</t>
   </si>
   <si>
     <t>Agriculture 4.0 - Cours mixte</t>
   </si>
   <si>
-    <t>mar 10/03/2026 - 00:00</t>
+    <t>mar, 10/03/2026 - 00:00</t>
   </si>
   <si>
     <t>La formation Agriculture 4.0, également appelée « Technologies 4.0 en machinisme de précision (formation mixte) », est un cours en ligne de 30 heures…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-40-cours-mixte</t>
   </si>
   <si>
     <t>Gestion avancée des serres écologiques</t>
   </si>
   <si>
-    <t>jeu 05/03/2026 - 00:00</t>
+    <t>jeu, 05/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>Cours en ligne : Gestion avancée des serres biologiques. Sols vivants et fertilité</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-avancee-des-serres-ecologiques</t>
   </si>
   <si>
     <t>MODULE GÉNÉRIQUE : QUALIFICATION DES TECHNICIENS EN PRODUCTION INTÉGRÉE DE PRODUITS FABRIQUÉS ET TRANSFORMÉS</t>
   </si>
   <si>
-    <t>mer 04/03/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 08/04/2026 - 00:00</t>
+    <t>mer, 04/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 08/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Jaén</t>
   </si>
   <si>
     <t>Mengíbar</t>
   </si>
   <si>
     <t>Contenu Introduction, concept et situation de la production intégrée Traçabilité et sécurité alimentaire Gestion des centres de manutention et de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/module-generique-qualification-des-techniciens-production-integree-produits-2</t>
   </si>
   <si>
     <t>COURS EN LIGNE - INTELLIGENCE ARTIFICIELLE (IA) APPLIQUÉE À L'AGRICULTURE</t>
   </si>
   <si>
-    <t>mar 24/03/2026 - 00:00</t>
+    <t>mar, 24/03/2026 - 00:00</t>
   </si>
   <si>
     <t>But Dans le cours en ligne Intelligence Artificielle (IA) appliquée à l'agriculture, l'étudiant apprendra à tirer pleinement parti des outils actuels…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-intelligence-artificielle-ia-appliquee-lagriculture</t>
   </si>
   <si>
     <t>ENTRAÎNEMENT SPÉCIALISÉ SUR TERRAINS COUVERTS</t>
   </si>
   <si>
-    <t>lun 02/03/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>lun 06/04/2026 - 14:00</t>
+    <t>lun, 02/03/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>lun, 06/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>Campanillas, Málaga</t>
   </si>
   <si>
     <t>Ce cours comprend au moins un module en ligne. Les cours proposés sur la plateforme d'apprentissage en ligne de l'IFAPA combinent formation à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/entrainement-specialise-sur-terrains-couverts</t>
   </si>
   <si>
     <t>Formation des utilisateurs et vendeurs professionnels de produits phytosanitaires : Niveau débutant. Niveau intermédiaire. Niveau qualifié.</t>
   </si>
   <si>
-    <t>lun 02/03/2026 - 00:00</t>
+    <t>lun, 02/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Le décret royal 1311/2012 établit le cadre d'action pour une utilisation durable des produits phytopharmaceutiques, en réduisant les risques et les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-des-utilisateurs-et-vendeurs-professionnels-produits-phytosanitaires</t>
   </si>
   <si>
     <t>Formation aux pesticides agricoles - Niveau qualifiant</t>
   </si>
   <si>
     <t>Badajoz</t>
   </si>
   <si>
     <t>Olivenza</t>
   </si>
   <si>
     <t>Cette certification s'adresse aux professionnels responsables des traitements au sol, y compris les applications non agricoles, et aux agriculteurs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-aux-pesticides-agricoles-niveau-qualifiant</t>
   </si>
   <si>
     <t>Agriculture biologique. Préparation des sols</t>
   </si>
   <si>
-    <t>sam 28/02/2026 - 10:30</t>
-[...2 lines deleted...]
-    <t>sam 28/02/2026 - 13:30</t>
+    <t>sam, 28/02/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam, 28/02/2026 - 13:30</t>
   </si>
   <si>
     <t>Camino de la Vega, s/n  28830 San Fernando de Henares</t>
   </si>
   <si>
     <t>Nous aborderons concrètement les premières étapes de la création d'un potager. Au cours de cette séance, nous discuterons de la notion de « sol…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-biologique-preparation-des-sols</t>
   </si>
   <si>
     <t>FORMATION DE MANIPULATEUR DE PRODUITS PÉPIDIQUES. NIVEAU DE RENOUVELLEMENT DE BASE – EN LIGNE – 260227FBR</t>
   </si>
   <si>
-    <t>ven 27/02/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>lun 09/03/2026 - 00:00</t>
+    <t>ven, 27/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 09/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : Utilisateurs professionnels dont la licence initiale de manipulation de produits phytosanitaires de base a expiré après 10 ans et qui…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-manipulateur-produits-pepidiques-niveau-renouvellement-base-ligne</t>
   </si>
   <si>
     <t>Introduction à l'irrigation</t>
   </si>
   <si>
-    <t>jeu 26/02/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 07/04/2026 - 14:00</t>
+    <t>jeu, 26/02/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 07/04/2026 - 14:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-lirrigation</t>
   </si>
   <si>
     <t>Mise en œuvre de la version 5.4 du protocole global GAP</t>
   </si>
   <si>
-    <t>jeu 26/02/2026 - 00:00</t>
+    <t>jeu, 26/02/2026 - 00:00</t>
   </si>
   <si>
     <t>Contenu Module 1 Introduction à la norme GLOBAL GAP (5 heures) Objectif : Former à l'application de méthodologies avancées d'amélioration des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/mise-oeuvre-la-version-54-du-protocole-global-gap</t>
   </si>
   <si>
     <t>COURS DE BASE SUR LA PRÉVENTION DES RISQUES PROFESSIONNELS DANS LE SECTEUR AGRICOLE – EN LIGNE – 260225PRL</t>
   </si>
   <si>
-    <t>mer 25/02/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 19/03/2026 - 00:00</t>
+    <t>mer, 25/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 19/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : 🔹 Les jeunes qui souhaitent rejoindre le secteur agricole 🔹 Les chefs d'entreprise qui entreprennent des activités préventives 🔹…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-sur-la-prevention-des-risques-professionnels-dans-le-secteur-1</t>
   </si>
   <si>
     <t>MODULE GÉNÉRIQUE : QUALIFICATION DES TECHNICIENS EN PRODUCTION INTÉGRÉE DE PRODUITS AGRICOLES ET D'ÉLEVAGE</t>
   </si>
   <si>
-    <t>mar 24/02/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 26/03/2026 - 14:00</t>
+    <t>mar, 24/02/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 26/03/2026 - 14:00</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Palma del Río</t>
   </si>
   <si>
     <t>Contenu Concepts de base de la production intégrée : concept et objectifs de la production intégrée ; problèmes de la protection…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/module-generique-qualification-des-techniciens-production-integree-produits-1</t>
   </si>
   <si>
     <t>COURS DE CALCUL ET DE CONCEPTION DES INSTALLATIONS D'IRRIGATION</t>
   </si>
   <si>
-    <t>mar 24/02/2026 - 00:00</t>
+    <t>mar, 24/02/2026 - 00:00</t>
   </si>
   <si>
     <t>Ce cours porte sur la conception et l'entretien des systèmes d'irrigation. Vous apprendrez à déterminer la quantité d'eau nécessaire aux cultures et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-calcul-et-conception-des-installations-dirrigation</t>
   </si>
   <si>
     <t>Cours sur la gestion écologique des sols</t>
   </si>
   <si>
-    <t>jeu 19/02/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 06/03/2026 - 00:00</t>
+    <t>jeu, 19/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 06/03/2026 - 00:00</t>
   </si>
   <si>
     <t>GC-2, Km. 8,5 - Montaña de Cardones 35415. Arucas (Gran Canaria)</t>
   </si>
   <si>
-    <t>Ce cours vise à familiariser les agriculteurs avec la santé des sols, la manière de la diagnostiquer, l'influence des pratiques de gestion sur celle-…</t>
+    <t>Ce cours vise à familiariser les agriculteurs avec la santé des sols, la manière de la diagnostiquer, l'influence des pratiques de gestion sur celle…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-gestion-ecologique-des-sols</t>
   </si>
   <si>
     <t>L'INTÉGRATION À L'ENTREPRISE AGRICOLE : L'AGRICULTURE INTENSIVE</t>
   </si>
   <si>
-    <t>sam 14/02/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 24/04/2026 - 00:00</t>
+    <t>sam, 14/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 24/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Los Palacios y Villafranca, Sevilla</t>
   </si>
   <si>
-    <t>Ce cours comporte au moins un module en présentiel. Ce cours comprend au moins un module en ligne. Les cours proposés sur la plateforme d'…</t>
+    <t>Ce cours comporte au moins un module en présentiel. Ce cours comprend au moins un module en ligne. Les cours proposés sur la plateforme d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lintegration-lentreprise-agricole-lagriculture-intensive</t>
   </si>
   <si>
     <t>Horticulture biologique</t>
   </si>
   <si>
-    <t>mer 11/02/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 14/05/2026 - 23:00</t>
+    <t>mer, 11/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 14/05/2026 - 23:00</t>
   </si>
   <si>
     <t>Cam. Torre Los Ajos, 29, 50059 Zaragoza</t>
   </si>
   <si>
     <t>Vous souhaitez vous consacrer professionnellement à la production d'aliments biologiques et locaux ? Vous envisagez de convertir progressivement…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/horticulture-biologique-1</t>
   </si>
   <si>
     <t>Applicateur de produits phytosanitaires. Niveau de base</t>
   </si>
   <si>
-    <t>mar 10/02/2026 - 08:30</t>
-[...2 lines deleted...]
-    <t>mar 10/03/2026 - 14:30</t>
+    <t>mar, 10/02/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>mar, 10/03/2026 - 14:30</t>
   </si>
   <si>
     <t>Contenu Ravageurs des cultures : classification et description. Produits phytosanitaires : classification et description. Importance et contenu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/applicateur-produits-phytosanitaires-niveau-base</t>
   </si>
   <si>
     <t>Irrigation intelligente : numérisation et optimisation énergétique dans les communautés et les systèmes d’irrigation</t>
   </si>
   <si>
-    <t>lun 26/01/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 29/01/2026 - 14:00</t>
+    <t>lun, 26/01/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 29/01/2026 - 14:00</t>
   </si>
   <si>
     <t>La numérisation est désormais une réalité qui améliore la rentabilité des agriculteurs grâce aux plateformes web IoT liées aux activités agricoles et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/irrigation-intelligente-numerisation-et-optimisation-energetique-dans-les</t>
   </si>
   <si>
     <t>L'UPV et Poscosecha.com lancent le VIIe cours de technologie post-récolte pour les agrumes et les cultures émergentes en Méditerranée</t>
   </si>
   <si>
-    <t>mer 21/01/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 06/03/2026 - 20:00</t>
+    <t>mer, 21/01/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 06/03/2026 - 20:00</t>
   </si>
   <si>
     <t>Valencia</t>
   </si>
   <si>
     <t>L’Université polytechnique de Valence (UPV), en collaboration avec l’École supérieure technique d’ingénierie agricole et environnementale (ETSIAMN)…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lupv-et-poscosechacom-lancent-le-viie-cours-technologie-post-recolte-pour-les</t>
   </si>
   <si>
     <t>Applicateur de produits phytosanitaires. Niveau débutant.</t>
   </si>
   <si>
-    <t>jeu 08/01/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 05/02/2026 - 23:00</t>
+    <t>jeu, 08/01/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 05/02/2026 - 23:00</t>
   </si>
   <si>
     <t>L'objectif de cette formation est de former les assistants phytosanitaires, les agriculteurs réalisant eux-mêmes les traitements phytosanitaires sur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/applicateur-produits-phytosanitaires-niveau-debutant-0</t>
   </si>
   <si>
     <t>Formation pour intégrer une entreprise agricole en Aragon</t>
   </si>
   <si>
-    <t>ven 19/12/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 10/02/2026 - 00:00</t>
+    <t>ven, 19/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 10/02/2026 - 00:00</t>
   </si>
   <si>
     <t>Cours pour agriculteurs en Aragon en vue de la constitution d'entreprises agricoles, accrédité par le gouvernement d'Aragon en date du 10/07/2018 et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-pour-integrer-une-entreprise-agricole-aragon</t>
   </si>
   <si>
     <t>Formation pour intégrer une entreprise agricole en Castille-La Manche</t>
   </si>
   <si>
-    <t>mar 27/01/2026 - 00:00</t>
+    <t>mar, 27/01/2026 - 00:00</t>
   </si>
   <si>
     <t>Appel à candidatures pour la formation d'agriculteur en Castille-La Manche OBJECTIF DU COURS L’objectif est de fournir une formation appropriée aux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-pour-integrer-une-entreprise-agricole-castille-la-manche</t>
   </si>
   <si>
     <t>Cours GRATUIT sur la CARTE DE PROTECTION DES PLANTES (niveau de base) à PEDRO BERNARDO - Ávila</t>
   </si>
   <si>
-    <t>mer 10/12/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 18/12/2025 - 21:00</t>
+    <t>mer, 10/12/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 18/12/2025 - 21:00</t>
   </si>
   <si>
     <t>Ávila</t>
   </si>
   <si>
     <t>Centro cultural Arturo Duperier. Calle Santa Ana, s/n</t>
   </si>
   <si>
     <t>Inscription : amfaravila@hotmail.com</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gratuit-sur-la-carte-protection-des-plantes-niveau-base-pedro-bernardo</t>
   </si>
   <si>
     <t>Cours GRATUIT de SENSIBILISATION À L'ENVIRONNEMENT à AGUADULCE - Almería</t>
   </si>
   <si>
-    <t>mar 09/12/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 12/12/2025 - 14:00</t>
+    <t>mar, 09/12/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 12/12/2025 - 14:00</t>
   </si>
   <si>
     <t>Escuela Familiar Agraria "Campomar". Calle Don Juan de Austria, 44, Aguadulce, Almería.</t>
   </si>
   <si>
     <t>Inscription : formacionamfar@mujerrural.com</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gratuit-sensibilisation-lenvironnement-aguadulce-almeria</t>
   </si>
   <si>
     <t>Fertilisation durable des sols, 4e édition.</t>
   </si>
   <si>
-    <t>lun 08/12/2025 - 00:00</t>
+    <t>lun, 08/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Il est de plus en plus nécessaire de passer du modèle de production actuel à un modèle visant à fournir une alimentation saine et de qualité en…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/fertilisation-durable-des-sols-4e-edition</t>
   </si>
   <si>
     <t>Cours de base en agriculture biologique, 7e édition</t>
   </si>
   <si>
     <t>L'agriculture biologique occupe une place de plus en plus importante dans le secteur agroalimentaire de la Communauté valencienne, tant en termes de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-agriculture-biologique-7e-edition</t>
   </si>
   <si>
     <t>Prévention des pertes et du gaspillage alimentaires, 3e édition.</t>
   </si>
   <si>
-    <t>ven 05/12/2025 - 00:00</t>
+    <t>ven, 05/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Ce cours en autoformation s'inscrit dans le cadre du plan d'action contre le gaspillage alimentaire mis en œuvre par la Communauté valencienne, par l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/prevention-des-pertes-et-du-gaspillage-alimentaires-3e-edition</t>
   </si>
   <si>
     <t>ATELIER D'APPRENTISSAGE SUR DIVERSES CULTURES - ATELIER D'APPRENTISSAGE : INDUSTRIE AGROALIMENTAIRE I</t>
   </si>
   <si>
-    <t>mar 02/12/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 02/12/2025 - 21:00</t>
+    <t>mar, 02/12/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 02/12/2025 - 21:00</t>
   </si>
   <si>
     <t>Almocita</t>
   </si>
   <si>
     <t>Contenu Matériel végétal et pratiques culturales des cultures phytopathologie des cultures</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-dapprentissage-sur-diverses-cultures-atelier-dapprentissage-industrie</t>
   </si>
   <si>
     <t>Lutte contre les ravageurs et les maladies en agriculture biologique</t>
   </si>
   <si>
-    <t>lun 01/12/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>mer 03/12/2025 - 21:00</t>
+    <t>lun, 01/12/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>mer, 03/12/2025 - 21:00</t>
   </si>
   <si>
     <t>TITRE DE L'ACTION : Défense contre les ravageurs et les maladies en agriculture biologique MODE : classe virtuelle (en direct en ligne*). DATES : 1er…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lutte-contre-les-ravageurs-et-les-maladies-agriculture-biologique</t>
   </si>
   <si>
     <t>Créer une entreprise agricole</t>
   </si>
   <si>
-    <t>jeu 27/11/2025 - 18:00</t>
-[...2 lines deleted...]
-    <t>jeu 27/11/2025 - 21:00</t>
+    <t>jeu, 27/11/2025 - 18:00</t>
+  </si>
+  <si>
+    <t>jeu, 27/11/2025 - 21:00</t>
   </si>
   <si>
     <t>Casa de la Cultura de Güímar, Plaza del Ayuntamiento de Güímar</t>
   </si>
   <si>
     <t>Atelier du secteur primaire : Créer une entreprise agricole (NITO Fruits et Légumes) INSCRIPTION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/creer-une-entreprise-agricole</t>
   </si>
   <si>
     <t>AGRICULTURE BIOLOGIQUE</t>
   </si>
   <si>
-    <t>mar 25/11/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>TITRE DE L'ACTION : Agriculture biologique : production, réglementation, conseils et commercialisation MODE : classe virtuelle (en direct en ligne…</t>
+    <t>mar, 25/11/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>TITRE DE L'ACTION : Agriculture biologique : production, réglementation, conseils et commercialisation MODE : classe virtuelle (en direct en ligne*).…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-biologique</t>
   </si>
   <si>
     <t>Utilisation efficace de l'eau dans le secteur agricole</t>
   </si>
   <si>
-    <t>mar 25/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 27/11/2025 - 20:00</t>
+    <t>mar, 25/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 27/11/2025 - 20:00</t>
   </si>
   <si>
     <t>TITRE DE L'ACTION : Utilisation efficace de l'eau dans le secteur agricole MODE : salle de classe virtuelle DATES : 25-27 novembre 2025 HORAIRES : DE…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-efficace-leau-dans-le-secteur-agricole</t>
   </si>
   <si>
     <t>Formation intensive GLOBALG.AP V6 : mise en œuvre, maintenance et audit avec assistance technique post-formation</t>
   </si>
   <si>
-    <t>ven 21/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 11/12/2025 - 00:00</t>
+    <t>ven, 21/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 11/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Un programme intensif, pratique et rigoureux conçu spécifiquement pour les responsables qualité, les techniciens de terrain, les consultants et les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-intensive-globalgap-v6-mise-oeuvre-maintenance-et-audit-avec</t>
   </si>
   <si>
     <t>Cours technique : Outils de numérisation en irrigation</t>
   </si>
   <si>
-    <t>jeu 20/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>lun 22/12/2025 - 00:00</t>
+    <t>jeu, 20/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 22/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Mise à jour de l'irrigation (PERTE, PEPAC, URA) 1. Cadre général et programmes de financement PERTE Digitalisation du Cycle de l'Eau. PEPAC /…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-technique-outils-numerisation-irrigation</t>
   </si>
   <si>
     <t>PRODUCTION DE FRUITS ROUGES</t>
   </si>
   <si>
-    <t>mar 18/11/2025 - 16:00</t>
-[...5 lines deleted...]
-    <t>TITRE DE L'ACTION : Production de fruits rouges MODE : salle de classe virtuelle DATE : 18-20 novembre 2025 HORAIRES : DE 16H00 À 20H00 NOMBRE D'…</t>
+    <t>mar, 18/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 20/11/2025 - 20:00</t>
+  </si>
+  <si>
+    <t>TITRE DE L'ACTION : Production de fruits rouges MODE : salle de classe virtuelle DATE : 18-20 novembre 2025 HORAIRES : DE 16H00 À 20H00 NOMBRE D…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/production-fruits-rouges</t>
   </si>
   <si>
     <t>VIIIe cours international sur l'après-récolte 2025</t>
   </si>
   <si>
-    <t>lun 10/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 14/11/2025 - 00:00</t>
+    <t>lun, 10/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 14/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Lleida</t>
   </si>
   <si>
     <t>La huitième édition du Cours international sur la technologie et la gestion post-récolte aura lieu la semaine du 10 au 14 novembre 2025 . Si vous…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/viiie-cours-international-sur-lapres-recolte-2025</t>
   </si>
   <si>
     <t>FORMATION DE MANIPULATEUR DE PRODUITS PÉPIDIQUES. NIVEAU DE RENOUVELLEMENT QUALIFIÉ. NAVARRA – 251107FCR</t>
   </si>
   <si>
-    <t>ven 07/11/2025 - 00:00</t>
+    <t>ven, 07/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Navarra</t>
   </si>
   <si>
     <t>Mode : FORMATION EN LIGNE Programme : Formation en ligne Lieu : Formation en ligne Nombre d'heures : 7 Places disponibles : 7 Adressé à : Les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-manipulateur-produits-pepidiques-niveau-renouvellement-qualifie</t>
   </si>
   <si>
     <t>Manipulateur de produits phytosanitaires. Niveau débutant. En ligne – Saragosse – 251106FB</t>
   </si>
   <si>
-    <t>jeu 06/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 27/11/2025 - 00:00</t>
+    <t>jeu, 06/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 27/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Buñuel, Zaragoza</t>
   </si>
   <si>
     <t>Modalité : MIXTE Horaire : Matin et après-midi Localisation : JORN. BUÑUEL EN PERSONNE Nombre d'heures : 25 Places disponibles : 15 Prix : 145,00 €…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-produits-phytosanitaires-niveau-debutant-ligne-saragosse-251106fb</t>
   </si>
   <si>
     <t>COURS EN LIGNE - QGIS APPLIQUÉ À L'AGRICULTURE (niveau avancé)</t>
   </si>
   <si>
-    <t>mer 05/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 02/12/2025 - 00:00</t>
+    <t>mer, 05/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 02/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Grâce au campus virtuel, les étudiants accèdent au contenu théorique (vidéos théoriques) et au contenu pratique du cours (tutoriels vidéo et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-qgis-applique-lagriculture-niveau-avance</t>
   </si>
   <si>
     <t>Obtention et multiplication de semences pour l'horticulture biologique</t>
   </si>
   <si>
-    <t>mar 04/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 06/11/2025 - 20:00</t>
+    <t>mar, 04/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 06/11/2025 - 20:00</t>
   </si>
   <si>
     <t>OBJECTIFS Les semences sont essentielles à toute agriculture, et particulièrement à la production biologique, où les producteurs sont fortement…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/obtention-et-multiplication-semences-pour-lhorticulture-biologique</t>
   </si>
   <si>
     <t>Agriculture régénératrice : photosynthèse et santé des cultures</t>
   </si>
   <si>
-    <t>lun 03/11/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>mer 05/11/2025 - 20:30</t>
+    <t>lun, 03/11/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>mer, 05/11/2025 - 20:30</t>
   </si>
   <si>
     <t>OBJECTIFS Rapprocher les pratiques d’agriculture régénératrice de chez nous et comprendre en quoi elles diffèrent des autres modèles de production.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-regeneratrice-photosynthese-et-sante-des-cultures</t>
   </si>
   <si>
     <t>Créer des plans de fertilisation avec aGROSlab</t>
   </si>
   <si>
-    <t>ven 31/10/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 31/10/2025 - 10:00</t>
+    <t>ven, 31/10/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 31/10/2025 - 10:00</t>
   </si>
   <si>
     <t>Après avoir analysé le cadre réglementaire de base pour la nutrition durable des sols en Espagne et jeté les bases de l'élaboration de plans de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/creer-des-plans-fertilisation-avec-agroslab</t>
   </si>
   <si>
     <t>La session de formation sur l'empreinte carbone et les coopératives est désormais ouverte</t>
   </si>
   <si>
-    <t>jeu 30/10/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 30/10/2025 - 14:30</t>
+    <t>jeu, 30/10/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 30/10/2025 - 14:30</t>
   </si>
   <si>
     <t>L'Association galicienne des coopératives agroalimentaires (AGACA) organise la conférence en ligne « Empreinte carbone et coopératives » le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/la-session-formation-sur-lempreinte-carbone-et-les-cooperatives-est-desormais</t>
   </si>
   <si>
     <t>Le sol, au cœur de la durabilité agricole</t>
   </si>
   <si>
-    <t>mer 29/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 18/11/2025 - 00:00</t>
+    <t>mer, 29/10/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 18/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Accroître les connaissances techniques sur les ressources du sol et les relier à l’agriculture durable. INSCRIPTION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-sol-au-coeur-la-durabilite-agricole-1</t>
   </si>
   <si>
     <t>Cours de formation de base pour les utilisateurs et vendeurs professionnels de produits phytosanitaires.</t>
   </si>
   <si>
-    <t>lun 27/10/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 31/10/2025 - 21:00</t>
+    <t>lun, 27/10/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 31/10/2025 - 21:00</t>
   </si>
   <si>
     <t>Burgos</t>
   </si>
   <si>
     <t>Melgar de Fernamental, Burgos, Castilla y León</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-formation-base-pour-les-utilisateurs-et-vendeurs-professionnels-produits-0</t>
   </si>
   <si>
     <t>Technologies de production de baies</t>
   </si>
   <si>
-    <t>lun 27/10/2025 - 00:00</t>
+    <t>lun, 27/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Maîtriser, à un niveau expert, l'utilisation des technologies nécessaires à la culture des fruits rouges, grâce à la connaissance des solutions…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technologies-production-baies</t>
   </si>
   <si>
     <t>Cours d'agriculture SANS résidus de pesticides</t>
   </si>
   <si>
-    <t>lun 20/10/2025 - 00:00</t>
+    <t>lun, 20/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Córdoba, Andalucía.</t>
   </si>
   <si>
     <t>Cours 2025 : Systèmes de production sans résidus de pesticides Ce cours est fait pour vous si vous souhaitez vous spécialiser dans la production…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-sans-residus-pesticides</t>
   </si>
   <si>
     <t>Conférence sur les opportunités de l'agriculture régénératrice appliquée au conseil</t>
   </si>
   <si>
-    <t>mar 14/10/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>mar 14/10/2025 - 18:00</t>
+    <t>mar, 14/10/2025 - 15:00</t>
+  </si>
+  <si>
+    <t>mar, 14/10/2025 - 18:00</t>
   </si>
   <si>
     <t>L'agriculture régénératrice est une approche de gestion agricole fondée sur des principes écologiques qui vise à restaurer, maintenir et améliorer la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-les-opportunites-lagriculture-regeneratrice-appliquee-au-conseil</t>
   </si>
   <si>
     <t>Devenez un agent de changement organique !</t>
   </si>
   <si>
-    <t>mar 14/10/2025 - 10:00</t>
+    <t>mar, 14/10/2025 - 10:00</t>
   </si>
   <si>
     <t>Finca "El Encín", Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
   </si>
   <si>
     <t>Favoriser le changement biologique local Une équipe de spécialistes vous accompagne dans la conception de solutions de gestion décentralisée des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/devenez-agent-changement-organique</t>
   </si>
   <si>
     <t>Fiscalité des activités agricoles</t>
   </si>
   <si>
-    <t>lun 13/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 12/11/2025 - 00:00</t>
+    <t>lun, 13/10/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 12/11/2025 - 00:00</t>
   </si>
   <si>
     <t>La formation en ligne « Fiscalité des activités agricoles » se tiendra du 8 octobre au 12 novembre 2025. Les inscriptions sont ouvertes et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/fiscalite-des-activites-agricoles</t>
   </si>
   <si>
     <t>2e édition. COURS : Technologie et numérisation pour la production horticole sous serre</t>
   </si>
   <si>
-    <t>jeu 09/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 04/12/2025 - 00:00</t>
+    <t>jeu, 09/10/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 04/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Paraje las Palmerillas, 25, 04710 El Ejido, Almería.</t>
   </si>
   <si>
     <t>La FONDATION GROUPE CAJAMAR promeut le développement de technologies capables de relever les défis majeurs de la production alimentaire durable. Pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/2e-edition-cours-technologie-et-numerisation-pour-la-production-horticole-sous</t>
   </si>
   <si>
     <t>Cours de base de manipulation de produits phytosanitaires</t>
   </si>
   <si>
-    <t>lun 29/09/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>ven 03/10/2025 - 20:00</t>
+    <t>lun, 29/09/2025 - 15:00</t>
+  </si>
+  <si>
+    <t>ven, 03/10/2025 - 20:00</t>
   </si>
   <si>
     <t>Parque Agroalimentaria de LÁlcudia, C/ Bastida de les Alcusses 7</t>
   </si>
   <si>
     <t>UNIÓ propose un cours de base en personne pour la manipulation des pesticides Prix d'adhésion : gratuit</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-manipulation-produits-phytosanitaires</t>
   </si>
   <si>
     <t>Formation spécialisée pour conseillers agroalimentaires en horticulture biologique protégée</t>
   </si>
   <si>
-    <t>jeu 25/09/2025 - 00:00</t>
+    <t>jeu, 25/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo. Córdoba.</t>
   </si>
   <si>
-    <t>Cours en ligne de 50 heures avec date limite de candidature jusqu'au 09/11/2025 Observations Critères d'évaluation des candidatures sur : https://…</t>
+    <t>Cours en ligne de 50 heures avec date limite de candidature jusqu'au 09/11/2025 Observations Critères d'évaluation des candidatures sur : https:/…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-pour-conseillers-agroalimentaires-horticulture-biologique</t>
   </si>
   <si>
     <t>Session de formation et de renforcement des capacités : « Apprendre à mettre en place une couverture végétale sans réduire la production : économiser l’eau et structurer le sol pour une fertilisation durable. »</t>
   </si>
   <si>
-    <t>mer 24/09/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>mer 24/09/2025 - 14:00</t>
+    <t>mer, 24/09/2025 - 11:00</t>
+  </si>
+  <si>
+    <t>mer, 24/09/2025 - 14:00</t>
   </si>
   <si>
     <t>CIFEA (Torre Pacheco); Av. D. Gerardo Molina, 20, 30700 Torre-Pacheco, Murcia</t>
   </si>
   <si>
     <t>Cet atelier forme les agriculteurs à concevoir des couvertures végétales intelligentes qui économisent l’eau, nourrissent le sol et réduisent le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/session-formation-et-renforcement-des-capacites-apprendre-mettre-place-une</t>
   </si>
   <si>
     <t>Cours de culture hydroponique</t>
   </si>
   <si>
-    <t>lun 22/09/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 30/09/2025 - 20:00</t>
+    <t>lun, 22/09/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 30/09/2025 - 20:00</t>
   </si>
   <si>
     <t>Finca La Isla, Ctra. N-III, Km 22.  28500 Arganda del Rey</t>
   </si>
   <si>
     <t>Cours en présentiel, d'une durée de 20 heures. Les 22, 23, 24, 29 et 30 septembre 2025, de 16h00 à 20h00, à Finca La Isla, Arganda del Rey. PROGRAMME…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-culture-hydroponique</t>
   </si>
   <si>
     <t>Ravageurs et maladies en horticulture, applications de contrôle et de surveillance</t>
   </si>
   <si>
-    <t>jeu 18/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 18/09/2025 - 14:00</t>
+    <t>jeu, 18/09/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 18/09/2025 - 14:00</t>
   </si>
   <si>
     <t>Atelier en présentiel, d'une durée de 5 heures. Jeudi 18 septembre, de 9h00 à 14h00 à Finca La Isla, Arganda del Rey. PROGRAMME Introduction aux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ravageurs-et-maladies-horticulture-applications-controle-et-surveillance</t>
   </si>
   <si>
     <t>La robotique dans les serres : avancées et défis</t>
   </si>
   <si>
-    <t>mar 16/09/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>mar 16/09/2025 - 14:00</t>
+    <t>mar, 16/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>mar, 16/09/2025 - 14:00</t>
   </si>
   <si>
     <t>Paraje las Palmerillas, 25, 04710 El Ejido, Almería</t>
   </si>
   <si>
-    <t>Un événement en personne qui présentera les défis et les avancées de la robotique dans les serres avec des présentations de projets de démonstration…</t>
+    <t>Un événement en personne qui présentera les défis et les avancées de la robotique dans les serres avec des présentations de projets de démonstration,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/la-robotique-dans-les-serres-avancees-et-defis</t>
   </si>
   <si>
     <t>COURS D'APPLICATION ET DE GESTION PHYTOSANITAIRES 2025 NIVEAU QUALIFIÉ SEMI-PRÉSENTIEL</t>
   </si>
   <si>
-    <t>lun 15/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 15/10/2025 - 00:00</t>
+    <t>lun, 15/09/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 15/10/2025 - 00:00</t>
   </si>
   <si>
     <t>En ligne, Mélangé</t>
   </si>
   <si>
     <t>Niveau qualifié, apprentissage mixte. 60 heures au total. La partie en présentiel comprend uniquement les trois jours de pratique et d'examen. Vous…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dapplication-et-gestion-phytosanitaires-2025-niveau-qualifie-semi</t>
   </si>
   <si>
-    <t>COURS EN LIGNE qui fournit des outils de diagnostic pour améliorer la qualité des fruits en production biologique. Objectifs du cours : Souligner l'…</t>
+    <t>COURS EN LIGNE qui fournit des outils de diagnostic pour améliorer la qualité des fruits en production biologique. Objectifs du cours : Souligner l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/horticulture-biologique-0</t>
   </si>
   <si>
     <t>Renouvellement de la carte de manutentionnaire de produits phytosanitaires, Ledaña (CU)</t>
   </si>
   <si>
-    <t>jeu 11/09/2025 - 08:00</t>
-[...2 lines deleted...]
-    <t>jeu 11/09/2025 - 14:00</t>
+    <t>jeu, 11/09/2025 - 08:00</t>
+  </si>
+  <si>
+    <t>jeu, 11/09/2025 - 14:00</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Albacete</t>
   </si>
   <si>
     <t>Centro Socio-Cultural, c/ Princesa, 1 – Ledaña (CUE)</t>
   </si>
   <si>
     <t>Renouveler la formation des personnes titulaires de licences de manipulation de produits phytosanitaires en fonction du niveau requis, en mettant à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-carte-manutentionnaire-produits-phytosanitaires-ledana-cu</t>
   </si>
   <si>
-    <t>mer 10/09/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 15/10/2025 - 12:00</t>
+    <t>mer, 10/09/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 15/10/2025 - 12:00</t>
   </si>
   <si>
     <t>Contenu Notions de base de la Production Intégrée : concept et objectifs de la Production Intégrée ; problèmes de la protection conventionnelle des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/module-generique-qualification-des-techniciens-production-integree-produits-0</t>
   </si>
   <si>
     <t>Digitalisation de la consommation d'eau et des capteurs</t>
   </si>
   <si>
-    <t>mer 10/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 12/09/2025 - 14:30</t>
+    <t>mer, 10/09/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 12/09/2025 - 14:30</t>
   </si>
   <si>
     <t>León</t>
   </si>
   <si>
     <t>Sede de la Comunidad de Regantes del Canal Alto de Villares en Estébanez de la Calzada</t>
   </si>
   <si>
     <t>Formation gratuite en personne. 2e édition, 10, 11 et 12 septembre 2025. Places limitées. Date limite d'inscription : 9 septembre 2025 But: Offrir…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/digitalisation-la-consommation-deau-et-des-capteurs</t>
   </si>
   <si>
     <t>Cours pilote pour les applicateurs phytosanitaires</t>
   </si>
   <si>
-    <t>mer 10/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 14/10/2025 - 00:00</t>
+    <t>mer, 10/09/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 14/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Travesía Eras 10 Villaviciosa de Odón, 27670 Madrid, España.</t>
   </si>
   <si>
     <t>La formation de pilote d'application de pesticides est une formation officielle, réglementée par le ministère de l'Agriculture, destinée à former des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-pilote-pour-les-applicateurs-phytosanitaires</t>
   </si>
   <si>
     <t>Certificat professionnel en activités auxiliaires en agriculture</t>
   </si>
   <si>
-    <t>dim 07/09/2025 - 00:00</t>
+    <t>dim, 07/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Effectuer des opérations auxiliaires sur les cultures agricoles en suivant les instructions des supérieurs ou un plan de travail et en respectant les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/certificat-professionnel-activites-auxiliaires-agriculture-0</t>
   </si>
   <si>
     <t>Cours qualifié sur les produits phytosanitaires</t>
   </si>
   <si>
-    <t>jeu 28/08/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 12/09/2025 - 00:00</t>
+    <t>jeu, 28/08/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 12/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Tr.ª Eras, 10, 28670 Villaviciosa de Odón, Madrid</t>
   </si>
   <si>
-    <t>Formation en ligne + 2 séances en présentiel. Cette formation en ligne qualifiante sur les produits phytosanitaires s'adresse aux professionnels qui…</t>
+    <t>Formation en ligne + 2 séances en présentiel. Cette formation en ligne qualifiante sur les produits phytosanitaires s'adresse aux professionnels qui,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-qualifie-sur-les-produits-phytosanitaires</t>
   </si>
   <si>
     <t>Cours sur l'importance des marques de qualité dans le secteur agroalimentaire, en utilisant l'IGP « Pataca de Galicia » comme exemple.</t>
   </si>
   <si>
-    <t>mar 26/08/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>mar 26/08/2025 - 16:00</t>
+    <t>mar, 26/08/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>mar, 26/08/2025 - 16:00</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Ourense</t>
   </si>
   <si>
     <t>Casa do Concello Porqueira. Ourense.</t>
   </si>
   <si>
     <t>Le Groupe de développement rural de Limia-Arnoia (GDR10) organisera une formation le 26 août, axée sur l'importance des marques de qualité…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-limportance-des-marques-qualite-dans-le-secteur-agroalimentaire</t>
   </si>
   <si>
     <t>Appel à candidatures pour le cours d'agriculture à Madrid</t>
   </si>
   <si>
-    <t>ven 08/08/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 21/10/2025 - 00:00</t>
+    <t>ven, 08/08/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 21/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Travesia Eras, 10, Villaviciosa de Odón, Madrid, España</t>
   </si>
   <si>
     <t>Cours de création d'entreprise agricole dans la Communauté de Madrid ou de modernisation des exploitations agricoles pour permettre aux jeunes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/appel-candidatures-pour-le-cours-dagriculture-madrid</t>
   </si>
   <si>
     <t>Cours sur les pesticides agricoles - Niveau de base</t>
   </si>
   <si>
-    <t>lun 04/08/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 12/08/2025 - 00:00</t>
+    <t>lun, 04/08/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 12/08/2025 - 00:00</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>C/ Gómez Becerra, 4, 4ºA, Cáceres (Cáceres)</t>
   </si>
   <si>
     <t>Le programme de formation en environnement rural du gouvernement régional d'Estrémadure propose un cours de base de 25 heures sur les pesticides…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-les-pesticides-agricoles-niveau-base-7</t>
   </si>
   <si>
     <t>Agriculture durable et précision, Villanueva de los Infantes (CR)</t>
   </si>
   <si>
-    <t>jeu 24/07/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 24/07/2025 - 13:30</t>
+    <t>jeu, 24/07/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 24/07/2025 - 13:30</t>
   </si>
   <si>
     <t>Ciudad Real</t>
   </si>
   <si>
     <t>Coop. Ntra. Sra. de la Antigua y Sto. Tomás, Paseo de las Cooperativas, s/n - Villanueva de los Infantes (CR)</t>
   </si>
   <si>
     <t>OBJECTIFS SPÉCIFIQUES Comment utiliser le développement durable comme avantage concurrentiel. Découvrez les avantages que nous apporte l’agriculture…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-durable-et-precision-villanueva-los-infantes-cr</t>
   </si>
   <si>
     <t>Nouvelles technologies agricoles. Introduction pratique à l'IA générative sur le terrain.</t>
   </si>
   <si>
-    <t>jeu 17/07/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 17/07/2025 - 13:30</t>
+    <t>jeu, 17/07/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 17/07/2025 - 13:30</t>
   </si>
   <si>
     <t>Coop. Cózar de la Sierra, c/ Maestro Lara, 75 – Cózar (CR)</t>
   </si>
   <si>
     <t>Rapprocher les concepts de base de l’intelligence artificielle générative des environnements agricoles sans avoir besoin de connaissances techniques…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelles-technologies-agricoles-introduction-pratique-lia-generative-sur-le</t>
   </si>
   <si>
     <t>Séance pratique du cours sur l'utilisation efficace de l'eau dans les serres, par Carrefour et Cajamar, à Almería</t>
   </si>
   <si>
-    <t>mer 09/07/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 09/07/2025 - 14:00</t>
+    <t>mer, 09/07/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 09/07/2025 - 14:00</t>
   </si>
   <si>
     <t>Estación Experimental Cajamar. Paraje las Palmerillas, 25, 04710 El Ejido, Almería</t>
   </si>
   <si>
     <t>Le 9 juillet 2025 , un atelier gratuit et présentiel sur la gestion efficace de l'eau dans les cultures sous serre se tiendra à El Ejido, Almería .…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seance-pratique-du-cours-sur-lutilisation-efficace-leau-dans-les-serres-par</t>
   </si>
   <si>
     <t>FORMATION DES OPÉRATEURS PROFESSIONNELS AUTORISÉS À DÉLIVRER DES PASSEPORTS PHYTOSANITAIRES</t>
   </si>
   <si>
-    <t>mer 09/07/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 23/07/2025 - 00:00</t>
+    <t>mer, 09/07/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 23/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Mengibar</t>
   </si>
   <si>
     <t>Contenu Législation phytosanitaire. Contexte et évolution réglementaire. Opérateurs professionnels et inscription (ROPVEG). Classification des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-des-operateurs-professionnels-autorises-delivrer-des-passeports</t>
   </si>
   <si>
     <t>Cours : L'intelligence artificielle appliquée à l'amélioration de la productivité au travail</t>
   </si>
   <si>
-    <t>lun 07/07/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 23/07/2025 - 18:00</t>
+    <t>lun, 07/07/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 23/07/2025 - 18:00</t>
   </si>
   <si>
     <t>DESCRIPTION: La Fondation pour la promotion de l'ingénierie agricole organise le cours « Intelligence artificielle appliquée à l'amélioration de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-lintelligence-artificielle-appliquee-lamelioration-la-productivite-au</t>
   </si>
   <si>
     <t>Agriculture biologique EN LIGNE</t>
   </si>
   <si>
-    <t>lun 07/07/2025 - 00:00</t>
+    <t>lun, 07/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Les coopératives agroalimentaires proposent un cours en ligne de 30 heures sur l'agriculture biologique, destiné aux jeunes agriculteurs, aux membres…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-biologique-ligne</t>
   </si>
   <si>
     <t>Cours gratuit de manipulation de fruits et légumes</t>
   </si>
   <si>
-    <t>ven 20/06/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>lun 23/06/2025 - 14:00</t>
+    <t>ven, 20/06/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>lun, 23/06/2025 - 14:00</t>
   </si>
   <si>
     <t>Centro de formación La Encomienda Ayto. Abanilla C/ La Encomienda s/n · Abanilla</t>
   </si>
   <si>
     <t>Cours de manutentionnaire de fruits et légumes lié aux activités de formation professionnelle et d'acquisition de compétences, dans le cadre du Plan…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gratuit-manipulation-fruits-et-legumes-0</t>
   </si>
   <si>
     <t>Formation gratuite de manipulateur d'aliments. Secteur rural de la transformation et de la restauration.</t>
   </si>
   <si>
-    <t>lun 16/06/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 17/06/2025 - 21:00</t>
+    <t>lun, 16/06/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 17/06/2025 - 21:00</t>
   </si>
   <si>
     <t>Biblioteca municipal Casa de la Cultura C/ Capitán D. Francisco Melendreras 46 · Librilla</t>
   </si>
   <si>
     <t>Cours gratuit de manipulation d'aliments en lien avec les activités de formation professionnelle et d'acquisition de compétences, dans le cadre du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-gratuite-manipulateur-daliments-secteur-rural-la-transformation-et-la</t>
   </si>
   <si>
     <t>Cours sur la culture des plantes aromatiques pour les conseillers</t>
   </si>
   <si>
-    <t>lun 12/05/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>mer 14/05/2025 - 18:30</t>
+    <t>lun, 12/05/2025 - 15:30</t>
+  </si>
+  <si>
+    <t>mer, 14/05/2025 - 18:30</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>La culture de plantes aromatiques est devenue une option viable pour diversifier la production agricole et améliorer la rentabilité des exploitations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-culture-des-plantes-aromatiques-pour-les-conseillers</t>
   </si>
   <si>
     <t>Cours sur le protocole IFS v8 : Contenu et processus de certification</t>
   </si>
   <si>
-    <t>lun 03/03/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>dim 13/04/2025 - 00:00</t>
+    <t>lun, 03/03/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>dim, 13/04/2025 - 00:00</t>
   </si>
   <si>
     <t>DESTINATAIRES Professionnels du secteur alimentaire, Directeurs Production-Qualité et Achats, Consultants spécialisés, Techniciens destinés à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-protocole-ifs-v8-contenu-et-processus-certification</t>
   </si>
   <si>
     <t>Cours sur la conception d'installations d'irrigation efficaces en jardinage urbain</t>
   </si>
   <si>
-    <t>mer 12/02/2025 - 00:00</t>
-[...5 lines deleted...]
-    <t>PRÉSENTATION DU COURS Le contenu de ce cours se concentre sur la conception et le dimensionnement de systèmes d'irrigation qui optimisent l'…</t>
+    <t>mer, 12/02/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 26/03/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>PRÉSENTATION DU COURS Le contenu de ce cours se concentre sur la conception et le dimensionnement de systèmes d'irrigation qui optimisent l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-conception-dinstallations-dirrigation-efficaces-jardinage-urbain</t>
   </si>
   <si>
     <t>Cours sur le protocole globalGAP (IFA) v.6. Fruits et légumes : Contenus et démarches de certification INSCRIPTION OUVERTE</t>
   </si>
   <si>
-    <t>lun 20/01/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 28/02/2025 - 00:00</t>
+    <t>lun, 20/01/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 28/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Cette action de formation vise à ACQUÉRIR LES CONNAISSANCES NÉCESSAIRES ET LES CLÉS DU SCHÉMA GLOBALG.AP IFA, version 6 et à OBTENIR LES…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-protocole-globalgap-ifa-v6-fruits-et-legumes-contenus-et-demarches</t>
   </si>
   <si>
     <t>Formation de niveau qualifié pour la manipulation de produits phytosanitaires</t>
   </si>
   <si>
-    <t>mar 14/01/2025 - 00:00</t>
+    <t>mar, 14/01/2025 - 00:00</t>
   </si>
   <si>
     <t>Obtenez la certification de manipulateur qualifié de produits phytosanitaires À qui s'adresse ce cours ? Ce cours s'adresse à toute personne…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-niveau-qualifie-pour-la-manipulation-produits-phytosanitaires</t>
   </si>
   <si>
     <t>Cours pour la formation des utilisateurs professionnels et vendeurs de produits phytosanitaires. Essentiel</t>
   </si>
   <si>
-    <t>mar 10/12/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 16/12/2024 - 21:00</t>
+    <t>mar, 10/12/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 16/12/2024 - 21:00</t>
   </si>
   <si>
     <t>Palencia</t>
   </si>
   <si>
     <t>Calzada de los Molinos (Palencia)</t>
   </si>
   <si>
     <t>stratégies et techniques de lutte intégrée contre les ravageurs. Production intégrée et production écologique. Symptômes d'empoisonnement et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-la-formation-des-utilisateurs-professionnels-et-vendeurs-produits</t>
   </si>
   <si>
     <t>Journée pratique "Tuteurs durables : des changements pour une économie circulaire"</t>
   </si>
   <si>
-    <t>jeu 21/11/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 21/11/2024 - 13:00</t>
+    <t>jeu, 21/11/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 21/11/2024 - 13:00</t>
   </si>
   <si>
     <t>La Mojonera. Almería.</t>
   </si>
   <si>
     <t>Cette journée comportera une partie théorique qui se déroulera dans la salle de réunion de l'IFAPA-Centro La Mojonera (Almería) et une autre partie…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-pratique-tuteurs-durables-des-changements-pour-une-economie-circulaire</t>
   </si>
   <si>
     <t>Technologie et numérisation pour la production de cultures horticoles sous serre</t>
   </si>
   <si>
-    <t>jeu 03/10/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 21/11/2024 - 20:00</t>
+    <t>jeu, 03/10/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 21/11/2024 - 20:00</t>
   </si>
   <si>
     <t>Paraje de Las Palmerillas, 25, 04711 Santa María del Águila - El Ejido – Almería</t>
   </si>
   <si>
     <t>Cours en 5 séances présentielles pour former les agriculteurs à l'utilisation des différents outils numériques et des nouvelles technologies pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technologie-et-numerisation-pour-la-production-cultures-horticoles-sous-serre</t>
   </si>
   <si>
     <t>Formation Spécialisée en Horticulture Biologique Protégée</t>
   </si>
   <si>
-    <t>mer 02/10/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 13/11/2024 - 15:00</t>
+    <t>mer, 02/10/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 13/11/2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo (Córdoba)</t>
   </si>
   <si>
     <t>Cours spécialisé de 50 heures dans lequel sont étudiés différents aspects de l'horticulture écologique protégée : lutte contre les ravageurs et les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-horticulture-biologique-protegee</t>
   </si>
   <si>
     <t>Bases de la production horticole biologique</t>
   </si>
   <si>
-    <t>mar 10/09/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 29/11/2024 - 20:00</t>
+    <t>mar, 10/09/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 29/11/2024 - 20:00</t>
   </si>
   <si>
     <t>Cours de 60 heures destiné aux personnes du secteur et aux personnes qui souhaitent se lancer dans ce type de production et qui souhaitent obtenir…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bases-la-production-horticole-biologique</t>
   </si>
   <si>
     <t>Cours d'automne pour l'intégration dans l'activité agricole en Cantabrie</t>
   </si>
   <si>
-    <t>dim 01/09/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 31/12/2024 - 00:00</t>
+    <t>dim, 01/09/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 31/12/2024 - 00:00</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>À partir du 1er septembre, commenceront les cours que le Centre de recherche et de formation agricoles (CIFA), du gouvernement de Cantabrie, organise…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dautomne-pour-lintegration-dans-lactivite-agricole-cantabrie</t>
   </si>
   <si>
     <t>Culture hors sol, en ligne.</t>
   </si>
   <si>
-    <t>sam 31/08/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>sam 12/10/2024 - 00:00</t>
+    <t>sam, 31/08/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>sam, 12/10/2024 - 00:00</t>
   </si>
   <si>
     <t>Formation continue en ligne que, depuis akisplataforma.es, nous vous recommandons de suivre cet été, en profitant du ralentissement du rythme…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/culture-hors-sol-ligne</t>
   </si>
   <si>
     <t>Conférence sur les variétés traditionnelles de tomates de la vallée d'Albaida</t>
   </si>
   <si>
-    <t>lun 29/07/2024 - 11:00</t>
-[...2 lines deleted...]
-    <t>lun 29/07/2024 - 13:00</t>
+    <t>lun, 29/07/2024 - 11:00</t>
+  </si>
+  <si>
+    <t>lun, 29/07/2024 - 13:00</t>
   </si>
   <si>
     <t>EEA Llutxent - C/ Fra Tomàs Canet "Tomaset", s/n - LLutxent (VALENCIA).</t>
   </si>
   <si>
-    <t>Conférence sur les variétés traditionnelles de tomates de la vallée d'Albaida Informations et inscription : 962249992 - EEA Llutxent -…</t>
+    <t>Conférence sur les variétés traditionnelles de tomates de la vallée d'Albaida Informations et inscription : 962249992 - EEA Llutxent - esexag…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-les-varietes-traditionnelles-tomates-la-vallee-dalbaida</t>
   </si>
   <si>
     <t>Atelier sur la biosolarisation avec des cultures biocides</t>
   </si>
   <si>
-    <t>mar 23/07/2024 - 00:00</t>
+    <t>mar, 23/07/2024 - 00:00</t>
   </si>
   <si>
     <t>Centro IFAPA La Mojonera. Almería.</t>
   </si>
   <si>
     <t>Atelier de 5 heures axé sur la pratique de la biosolarisation avec des restes de cultures horticoles sous serres. Contenu Expérience pratique de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-sur-la-biosolarisation-avec-des-cultures-biocides</t>
   </si>
   <si>
     <t>Horticulture biologique de base</t>
   </si>
   <si>
-    <t>mar 14/05/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>mar 25/06/2024 - 19:30</t>
+    <t>mar, 14/05/2024 - 15:30</t>
+  </si>
+  <si>
+    <t>mar, 25/06/2024 - 19:30</t>
   </si>
   <si>
     <t>Xemein hiribidea, 12 - MARKINA-XEMEIN - BIZKAIA</t>
   </si>
   <si>
     <t>Cours théorique-pratique avec une formation générale sur les concepts de base nécessaires à la création d'une entreprise horticole : préparation des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/horticulture-biologique-base</t>
   </si>
   <si>
     <t>Manipulateur de fruits et légumes</t>
   </si>
   <si>
-    <t>lun 15/04/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 16/04/2024 - 22:00</t>
+    <t>lun, 15/04/2024 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 16/04/2024 - 22:00</t>
   </si>
   <si>
     <t>Alguazas, Murcia</t>
   </si>
   <si>
-    <t>Cours présentiel de 10 heures qui enseigne la législation en vigueur sur la sécurité et la santé des aliments destinés au consommateur final et l'…</t>
+    <t>Cours présentiel de 10 heures qui enseigne la législation en vigueur sur la sécurité et la santé des aliments destinés au consommateur final et l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-fruits-et-legumes</t>
   </si>
   <si>
     <t>Formation spécialisée en utilisation et valorisation des sous-produits agricoles</t>
   </si>
   <si>
-    <t>lun 08/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 07/05/2024 - 15:00</t>
+    <t>lun, 08/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 07/05/2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo, Córdoba</t>
   </si>
   <si>
-    <t>Cours de 30 heures au cours duquel vous verrez un contenu spécifique sur l'utilisation et la valorisation des déchets des oliveraies, de l'…</t>
+    <t>Cours de 30 heures au cours duquel vous verrez un contenu spécifique sur l'utilisation et la valorisation des déchets des oliveraies, de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-utilisation-et-valorisation-des-sous-produits-agricoles</t>
   </si>
   <si>
     <t>Comment optimiser l'irrigation et la fertilisation des cultures de tomates en serre</t>
   </si>
   <si>
-    <t>mar 12/03/2024 - 11:30</t>
-[...2 lines deleted...]
-    <t>mar 12/03/2024 - 13:30</t>
+    <t>mar, 12/03/2024 - 11:30</t>
+  </si>
+  <si>
+    <t>mar, 12/03/2024 - 13:30</t>
   </si>
   <si>
     <t>Paraje de Las Palmerillas, 25, 04711 Santa María del Águila - El Ejido - Almería</t>
   </si>
   <si>
     <t>Webinaire sur les outils et les résultats du projet iGUESS-MED du programme PRIMA financé par l'UE pour la gestion durable de l'irrigation et de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/comment-optimiser-lirrigation-et-la-fertilisation-des-cultures-tomates-serre</t>
   </si>
   <si>
     <t>CONTRÔLE DES COÛTS DU SECTEUR HORTICULTURE EN HORTICULTURE</t>
   </si>
   <si>
-    <t>mer 21/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 05/12/2024 - 09:00</t>
+    <t>mer, 21/02/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 05/12/2024 - 09:00</t>
   </si>
   <si>
     <t>Bizkaia</t>
   </si>
   <si>
     <t>Garaiko Udaletxea - GARAY - BIZKAIA</t>
   </si>
   <si>
-    <t>Calcul de l'investissement initial, dimensionnement selon les besoins, amortissement de l'investissement, budgétisation, estimation des coûts, suivi…</t>
+    <t>Calcul de l'investissement initial, dimensionnement selon les besoins, amortissement de l'investissement, budgétisation, estimation des coûts, suivi,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/controle-des-couts-du-secteur-horticulture-horticulture</t>
   </si>
   <si>
     <t>Contrôle des coûts en horticulture</t>
   </si>
   <si>
-    <t>jeu 15/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 22/02/2024 - 14:00</t>
+    <t>jeu, 15/02/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 22/02/2024 - 14:00</t>
   </si>
   <si>
     <t>Garay</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/controle-des-couts-horticulture</t>
   </si>
   <si>
     <t>Planification et gestion de l'entreprise horticole</t>
   </si>
   <si>
-    <t>mar 23/01/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 13/02/2024 - 14:00</t>
+    <t>mar, 23/01/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 13/02/2024 - 14:00</t>
   </si>
   <si>
     <t>Calendrier de production. Planification des travaux à réaliser. Prévision d'achat. Rotation des cultures. Gestion du personnel. Destiné aux personnes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/planification-et-gestion-lentreprise-horticole</t>
   </si>
   <si>
     <t>Horticulture biologique | 2ème édition</t>
   </si>
   <si>
-    <t>lun 01/01/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>sam 10/02/2024 - 00:00</t>
+    <t>lun, 01/01/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>sam, 10/02/2024 - 00:00</t>
   </si>
   <si>
     <t>Actuellement, les opérateurs et conseillers en production biologique du pays doivent avoir une formation approfondie et diversifiée en cultures…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/horticulture-biologique-2eme-edition</t>
   </si>
   <si>
     <t>Cours en ligne : Santé des plantes dans les cultures horticoles biologiques</t>
   </si>
   <si>
-    <t>jeu 22/06/2023 - 00:00</t>
-[...5 lines deleted...]
-    <t>FORMULAIRE D'INSCRIPTION La croissance continue de la production biologique, observée tant au niveau national qu’international, met en évidence l’…</t>
+    <t>jeu, 22/06/2023 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 08/08/2023 - 00:00</t>
+  </si>
+  <si>
+    <t>FORMULAIRE D'INSCRIPTION La croissance continue de la production biologique, observée tant au niveau national qu’international, met en évidence l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sante-des-plantes-dans-les-cultures-horticoles-biologiques</t>
   </si>
   <si>
     <t>COURS D'HYDROPONIE. CULTURE HORS-SOL</t>
   </si>
   <si>
-    <t>dim 14/11/2021 - 00:00</t>
+    <t>dim, 14/11/2021 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dhydroponie-culture-hors-sol-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2774,52 +2774,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J153"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J153"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="248.796" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="133.253" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="179.242" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>