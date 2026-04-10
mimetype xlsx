--- v0 (2026-02-23)
+++ v1 (2026-04-10)
@@ -12,1279 +12,835 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="548">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="398">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>COURS DE CALCUL ET DE CONCEPTION DES INSTALLATIONS D'IRRIGATION</t>
-[...2 lines deleted...]
-    <t>mar 24/02/2026 - 00:00</t>
+    <t>Séminaire en ligne gratuit « SIEX, REA et CUE : les clés de l'enregistrement en tant qu'entité agréée »</t>
+  </si>
+  <si>
+    <t>ven 10/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>ven 10/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Online</t>
   </si>
   <si>
     <t>En ligne</t>
   </si>
   <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>Le 10 avril 2026 , aGROSlab organise le séminaire en ligne « SIEX, REA et CUE : Clés de l'enregistrement en tant qu'entité autorisée » , une session…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-ligne-gratuit-siex-rea-et-cue-les-cles-lenregistrement-tant-quentite</t>
+  </si>
+  <si>
+    <t>Agriculture régénératrice et gestion durable des sols pour une meilleure résilience climatique et une sécurité alimentaire accrue en Méditerranée</t>
+  </si>
+  <si>
+    <t>lun 13/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven 17/04/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>Av. Montañana 1005, 50059 Zaragoza, España</t>
+  </si>
+  <si>
+    <t>Mélangé</t>
+  </si>
+  <si>
     <t>No</t>
   </si>
   <si>
-    <t>Ce cours porte sur la conception et l'entretien des systèmes d'irrigation. Vous apprendrez à déterminer la quantité d'eau nécessaire aux cultures et…</t>
-[...20 lines deleted...]
-    <t>San Juan de Plan. Aragón.</t>
+    <t>Ce cours s'adresse aux professionnels de l'agriculture, aux chercheurs, aux décideurs politiques et aux producteurs. Son objectif est de fournir des…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-regeneratrice-et-gestion-durable-des-sols-pour-une-meilleure</t>
+  </si>
+  <si>
+    <t>Utilisation des machines agricoles</t>
+  </si>
+  <si>
+    <t>ven 17/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Canarias</t>
+  </si>
+  <si>
+    <t>Palmas, Las</t>
+  </si>
+  <si>
+    <t>Carretera General del Norte nº2. Km 8.5. Cardones. Arucas.</t>
   </si>
   <si>
     <t>En personne</t>
   </si>
   <si>
-    <t>Sí</t>
-[...14 lines deleted...]
-    <t>jeu 26/03/2026 - 14:00</t>
+    <t>Pour comprendre la diversité des machines agricoles disponibles sur le marché, des petites machines (tronçonneuses, débroussailleuses, souffleurs,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-des-machines-agricoles</t>
+  </si>
+  <si>
+    <t>Formation en production biologique : réglementation, conseils, production et commercialisation</t>
+  </si>
+  <si>
+    <t>lun 13/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Du 13 au 16 avril 2026, le cours sur la production biologique : production, réglementation, conseils et commercialisation se déroulera en classe…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/formation-production-biologique-reglementation-conseils-production-et</t>
+  </si>
+  <si>
+    <t>Cours de base pour la formation des utilisateurs et vendeurs professionnels de produits phytosanitaires</t>
+  </si>
+  <si>
+    <t>lun 13/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>ven 17/04/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>Valoria la Buena (Valladolid)</t>
+  </si>
+  <si>
+    <t>Le décret royal 1311/2012 établit le cadre d’action visant à assurer une utilisation durable des produits phytopharmaceutiques en réduisant les…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-pour-la-formation-des-utilisateurs-et-vendeurs-professionnels</t>
+  </si>
+  <si>
+    <t>Formation professionnelle pour utilisateurs de produits phytosanitaires. Niveau débutant.</t>
+  </si>
+  <si>
+    <t>lun 13/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu 23/04/2026 - 19:30</t>
+  </si>
+  <si>
+    <t>Santa Cruz de Tenerife</t>
+  </si>
+  <si>
+    <t>Mercadillo del Agricultor de La Matanza de Acentejo</t>
+  </si>
+  <si>
+    <t>Pour les cours nécessitant une préinscription, une validation des réponses au questionnaire peut être exigée. Préinscription jusqu'au 8 avril. PRÉ-…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/formation-professionnelle-pour-utilisateurs-produits-phytosanitaires-niveau</t>
+  </si>
+  <si>
+    <t>Applicateur de produits phytosanitaires. Niveau débutant</t>
+  </si>
+  <si>
+    <t>lun 13/04/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>lun 20/04/2026 - 22:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
-    <t>Córdoba</t>
-[...218 lines deleted...]
-    <t>ven 20/03/2026 - 00:00</t>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>Ctra. Iryda, nº 100. cp 04110 Campohermoso – Nijar (Almería)</t>
+  </si>
+  <si>
+    <t>Date d'achèvement : du 13 au 20 avril 2026. 📚 Durée : 25 heures. ⏰ Horaire : De 18h00 à 22h00. 📍Lieu : Ctra. Iryda, nº 100. cp 04110 Campohermoso –…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/applicateur-produits-phytosanitaires-niveau-debutant-1</t>
+  </si>
+  <si>
+    <t>Cours sur la gestion des risques et l'assurance agricole dans un contexte de changement climatique</t>
+  </si>
+  <si>
+    <t>lun 13/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>ven 17/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza, Avda. de Montañana 1005, Zaragoza</t>
+  </si>
+  <si>
+    <t>En ligne, En personne</t>
+  </si>
+  <si>
+    <t>Du 13 au 17 avril 2026 , le CIHEAM de Saragosse accueillera le cours « Gestion des risques et assurance agricole dans un contexte de changement…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-gestion-des-risques-et-lassurance-agricole-dans-contexte-changement</t>
+  </si>
+  <si>
+    <t>manutentionnaire de fruits et légumes</t>
+  </si>
+  <si>
+    <t>mar 14/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>C/ Andenes 18, Caravaca de la Cruz, Murcia</t>
+  </si>
+  <si>
+    <t>Activités de formation professionnelle et d’acquisition de compétences, dans le cadre du Plan stratégique pour la politique agricole commune (PEPAC)…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/manutentionnaire-fruits-et-legumes</t>
+  </si>
+  <si>
+    <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned</t>
+  </si>
+  <si>
+    <t>mar 14/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar 14/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>ASETAGA a ouvert les inscriptions à la formation gratuite « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/node/111483</t>
+  </si>
+  <si>
+    <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>Humus+Fertil S.L.L. (Vivero de empresas). Calle Calvo Sotelo, 4, 02630 La Roda, Albacete.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/node/111494</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/node/111485</t>
+  </si>
+  <si>
+    <t>culture biologique de la pistache</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
+  </si>
+  <si>
+    <t>Séance en présentiel de 5 heures. Jeudi 16 avril. Deux créneaux horaires optionnels (vous pouvez participer le matin ou l'après-midi) : 9h00-…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/culture-biologique-la-pistache</t>
+  </si>
+  <si>
+    <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/node/111484</t>
+  </si>
+  <si>
+    <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>ven 17/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven 17/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>Centro Cultural. Calle Huertas, 12; 49211, Carbellino de Sayago (Zamora)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/node/111493</t>
+  </si>
+  <si>
+    <t>Cours pour jeunes agriculteurs en Estrémadure</t>
+  </si>
+  <si>
+    <t>lun 20/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
-    <t>Badajoz</t>
-[...248 lines deleted...]
-    <t>Gestion et vérification des systèmes d'irrigation de base</t>
+    <t>Badajoz, Cáceres</t>
+  </si>
+  <si>
+    <t>Les certificats d'incorporation pour jeunes agriculteurs d'Estrémadure constituent une opportunité de formation essentielle pour ceux qui souhaitent…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-jeunes-agriculteurs-estremadure</t>
+  </si>
+  <si>
+    <t>Cours en ligne : Production d'oliveraies biologiques et production d'huile biologique</t>
+  </si>
+  <si>
+    <t>La formation est entièrement en ligne et comprend 11 sujets, pour une durée prévue de 80 heures. Vous pouvez la suivre à tout moment. À l'issue de la…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-production-doliveraies-biologiques-et-production-dhuile-biologique-0</t>
+  </si>
+  <si>
+    <t>Bien-être animal dans les transports</t>
+  </si>
+  <si>
+    <t>lun 20/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>ven 24/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Colmenar Viejo</t>
+  </si>
+  <si>
+    <t>Cette formation vous permet d'obtenir ou de renouveler le certificat de compétence de conducteur ou de gardien d'animaux vivants, conformément au…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-transports-3</t>
+  </si>
+  <si>
+    <t>mar 21/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mar 21/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/node/111487</t>
+  </si>
+  <si>
+    <t>Démonstrations technologiques dans la production de ruminants</t>
+  </si>
+  <si>
+    <t>mar 21/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>León</t>
+  </si>
+  <si>
+    <t>Facultad de Veterinaria. Universidad de León. Av Emilio Hurtado, 3, 24007 León</t>
+  </si>
+  <si>
+    <t>La Fondation du Groupe Cajamar, l'Université de León, Provacuno, Interovic et l'Institut technologique agraire de la Junta de Castilla y León (ITACyL…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/demonstrations-technologiques-dans-la-production-ruminants</t>
+  </si>
+  <si>
+    <t>mar 21/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/node/111482</t>
+  </si>
+  <si>
+    <t>mer 22/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer 22/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>Casa de la Cultura. Calle Puerta de Granada, 19, 18690 Almuñécar, Granada</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/node/111491</t>
+  </si>
+  <si>
+    <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>Alicante/Alacant</t>
+  </si>
+  <si>
+    <t>Escuela Politécnica Superior de Orihuela - Universidad Miguel Hernández, Ctra. Beniel, km 3,2. E-03312, Orihuela.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/node/111529</t>
+  </si>
+  <si>
+    <t>Fertirrigation dans les plantations de bananes</t>
+  </si>
+  <si>
+    <t>mer 22/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>mer 22/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Empaquetado de Europlátano, recta del Pal-Mar Guargacho, TF 653, nº53</t>
+  </si>
+  <si>
+    <t>INSCRIPTION</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/fertirrigation-dans-les-plantations-bananes</t>
+  </si>
+  <si>
+    <t>jeu 23/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu 23/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Casa de Cultura "Felip Miralles". Ctra. d'Alcoi, 2; 03516, Benimantell, Alicante</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/node/111492</t>
+  </si>
+  <si>
+    <t>ven 24/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven 24/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>C. La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/node/111501</t>
+  </si>
+  <si>
+    <t>Cours : Conseiller technique en lutte intégrée contre les ravageurs dans le secteur agricole</t>
+  </si>
+  <si>
+    <t>sam 25/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours sur l'application du Décret Royal 1311/2012 dans le secteur agricole : Ce cours ne vous accrédite pas en tant que conseiller ; son objectif est…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-conseiller-technique-lutte-integree-contre-les-ravageurs-dans-le-secteur</t>
+  </si>
+  <si>
+    <t>Cours d'agriculture biologique</t>
+  </si>
+  <si>
+    <t>Ce cours porte sur les principes et les techniques de l'agriculture biologique. Vous apprendrez à gérer des systèmes de production biologique, à…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-9</t>
+  </si>
+  <si>
+    <t>Python pour l'intelligence artificielle : des données aux réseaux neuronaux appliqués au secteur agroalimentaire</t>
+  </si>
+  <si>
+    <t>lun 27/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu 30/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
+  </si>
+  <si>
+    <t>Ce cours vise à fournir une base de formation aux compétences numériques avancées spécifiquement destinées au secteur agroalimentaire, facilitant l'…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/python-pour-lintelligence-artificielle-des-donnees-aux-reseaux-neuronaux</t>
+  </si>
+  <si>
+    <t>mar 28/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar 28/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/node/111560</t>
+  </si>
+  <si>
+    <t>mer 29/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer 29/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>ASAJA, Calle La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/node/111502</t>
+  </si>
+  <si>
+    <t>Journée de formation ASETAGA : « Nouveaux modèles commerciaux : applications des microalgues »</t>
+  </si>
+  <si>
+    <t>jeu 30/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Calle La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
+  </si>
+  <si>
+    <t>ASETAGA a ouvert les inscriptions pour la formation gratuite « Nouveaux modèles commerciaux : applications des microalgues ». La session se tiendra…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-nouveaux-modeles-commerciaux-applications-des</t>
+  </si>
+  <si>
+    <t>jeu 30/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu 30/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/node/111579</t>
+  </si>
+  <si>
+    <t>Stage avancé en élevage de précision - Madrid (ES) Mai 2026</t>
+  </si>
+  <si>
+    <t>lun 04/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven 08/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Nous avons le plaisir d'annoncer le cours avancé « Créer de la valeur ajoutée dans l'élevage de précision », qui se déroulera à Madrid, en Espagne,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/stage-avance-elevage-precision-madrid-mai-2026</t>
+  </si>
+  <si>
+    <t>CONNAISSANCES ET CULTURE DES ARBRES FRUITIERS TROPICAUX</t>
+  </si>
+  <si>
+    <t>Escuela de Capacitación Agraria de Arucas</t>
+  </si>
+  <si>
+    <t>Objectifs Découvrez les différentes espèces d'arbres fruitiers tropicaux et subtropicaux cultivées aux îles Canaries. Apprenez à multiplier certaines…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/connaissances-et-culture-des-arbres-fruitiers-tropicaux</t>
+  </si>
+  <si>
+    <t>Formation internationale sur l'élevage de précision : des capteurs à la prise de décision</t>
+  </si>
+  <si>
+    <t>lun 04/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>ven 08/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>CSIC, Madrid.</t>
+  </si>
+  <si>
+    <t>Du 4 au 8 mai 2026 , Madrid accueillera la formation en présentiel « Créer de la valeur ajoutée dans l’élevage de précision : des capteurs…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/formation-internationale-sur-lelevage-precision-des-capteurs-la-prise-decision</t>
+  </si>
+  <si>
+    <t>Guide pratique sur l'état de la durabilité dans les PME agroalimentaires</t>
+  </si>
+  <si>
+    <t>mar 05/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ce cours pratique vous permettra de préparer la déclaration de durabilité dans les PME agroalimentaires : vous découvrirez les normes…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/guide-pratique-sur-letat-la-durabilite-dans-les-pme-agroalimentaires</t>
+  </si>
+  <si>
+    <t>Formation en agriculture biologique : production, réglementation, conseils et marketing</t>
+  </si>
+  <si>
+    <t>ven 15/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ce cours a pour objectif de donner un aperçu de la réglementation de la production agricole biologique et des principes de base de ce type de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/formation-agriculture-biologique-production-reglementation-conseils-et-marketing</t>
+  </si>
+  <si>
+    <t>Cours avancé sur l'aquaculture à faible impact</t>
+  </si>
+  <si>
+    <t>lun 25/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>jeu 28/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Tarragona</t>
+  </si>
+  <si>
+    <t>IRTA La Ràpita (Tarragona)</t>
+  </si>
+  <si>
+    <t>L’ Institut agronomique méditerranéen de Saragosse (IAMZ–CIHEAM Saragosse) organisera le cours avancé « Aquaculture à faible impact » du 25 au 28 mai…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-avance-sur-laquaculture-faible-impact</t>
+  </si>
+  <si>
+    <t>Optimiser les chances de succès des propositions de projets multi-acteurs dans le cadre d'Horizon Europe</t>
+  </si>
+  <si>
+    <t>mar 26/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer 27/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza, Spain</t>
+  </si>
+  <si>
+    <t>Le projet PREMIERE , en collaboration avec EU-FarmBook, lance un atelier de formation pour formateurs axé sur l' approche multi-acteurs (MAA ), une…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/optimiser-les-chances-succes-des-propositions-projets-multi-acteurs-dans-le</t>
+  </si>
+  <si>
+    <t>Cours de renouvellement gratuit pour les manipulateurs de pesticides</t>
+  </si>
+  <si>
+    <t>sam 30/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>sam 30/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Castellón/Castelló</t>
+  </si>
+  <si>
+    <t>Sala de la BUC (Biblioteca Municipal) Avda Pius XII, 43 de Vila-real</t>
+  </si>
+  <si>
+    <t>Informations importantes : Le renouvellement n'est possible que dans les 12 mois précédant la date d'expiration de la licence. Par exemple : si…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-renouvellement-gratuit-pour-les-manipulateurs-pesticides</t>
+  </si>
+  <si>
+    <t>Plantes aromatiques</t>
+  </si>
+  <si>
+    <t>dim 31/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Les avantages des cultures aromatiques : une alternative viable et rentable aux cultures traditionnelles, favorisant la diversification et la…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/plantes-aromatiques</t>
+  </si>
+  <si>
+    <t>Première semaine méditerranéenne de l'entrepreneuriat alimentaire</t>
+  </si>
+  <si>
+    <t>lun 22/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven 26/06/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Av. Montañana 1005, 50059  Zaragoza España</t>
+  </si>
+  <si>
+    <t>Objectifs du cours À l'issue de cette formation, les participants seront capables de : Développer et consolider les micro-entreprises et les…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/premiere-semaine-mediterraneenne-lentrepreneuriat-alimentaire</t>
+  </si>
+  <si>
+    <t>Cours CIHEAM : 1ère Semaine méditerranéenne de l'entrepreneuriat alimentaire</t>
+  </si>
+  <si>
+    <t>lun 22/06/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>ven 26/06/2026 - 18:08</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza (Zaragoza)</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza organisera la « Première Semaine méditerranéenne de l'entrepreneuriat alimentaire » du 22 au 26 juin 2026 , une formation en…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-ciheam-1ere-semaine-mediterraneenne-lentrepreneuriat-alimentaire</t>
+  </si>
+  <si>
+    <t>Des outils numériques qui vous aident à gérer votre exploitation agricole</t>
+  </si>
+  <si>
+    <t>dim 04/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ce cours en ligne analyse les décrets royaux publiés en décembre 2022 qui influenceront la conduite des activités agricoles des agriculteurs et des…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/des-outils-numeriques-qui-vous-aident-gerer-votre-exploitation-agricole</t>
+  </si>
+  <si>
+    <t>COURS POUR REJOINDRE L'ENTREPRISE AGRICOLE</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>Les Cours d'Insertion aux Entreprises Agricoles, ou CIEA en abrégé, sont des activités de formation destinées à ceux qui doivent démontrer un niveau…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-rejoindre-lentreprise-agricole</t>
+  </si>
+  <si>
+    <t>Gestion de l'eau et de la nutrition dans la culture des fraises</t>
+  </si>
+  <si>
+    <t>ven 04/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
-    <t>C/ Demetrio de los Ríos, 15. 41003, Sevilla</t>
-[...346 lines deleted...]
-  <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
-    <t>Les coopératives agroalimentaires proposent aux agriculteurs une formation en ligne sur les outils avancés d'irrigation et de nutrition.</t>
-[...304 lines deleted...]
-  <si>
     <t>Les coopératives agroalimentaires proposent aux agriculteurs une formation sur la gestion de l'eau et la nutrition dans la culture de la fraise,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-leau-et-la-nutrition-dans-la-culture-des-fraises</t>
   </si>
   <si>
     <t>Deuxième cours sur l'économie durable et le marché du travail : nouvelles opportunités entrepreneuriales</t>
   </si>
   <si>
     <t>mar 15/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Le programme Rural Women Challenge propose des formations pour promouvoir l'entrepreneuriat chez les femmes rurales. Bénéficiaires Ce programme s'…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/deuxieme-cours-sur-leconomie-durable-et-le-marche-du-travail-nouvelles</t>
   </si>
   <si>
     <t>Formation de conseillers : cours sur l'agrovoltaïque</t>
   </si>
   <si>
     <t>dim 20/12/2026 - 00:00</t>
   </si>
   <si>
     <t>L'agrivoltaïsme intègre la production d'électricité solaire aux activités agricoles et d'élevage sur un même espace. L'installation de modules…</t>
@@ -1310,155 +866,149 @@
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-detiquetage-des-aliments-pour-animaux</t>
   </si>
   <si>
     <t>Campus de cours en ligne ouverts à tous (MOOC) - Ministère de l'Agriculture, de la Pêche et de l'Alimentation - Plan de formation pour les techniciens ruraux</t>
   </si>
   <si>
     <t>Cours d'agriculture biologique : production, réglementation, conseils et commercialisation (MOOC) Ce cours a pour objectif de donner un aperçu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/campus-cours-ligne-ouverts-tous-mooc-ministere-lagriculture-la-peche-et</t>
   </si>
   <si>
     <t>oléiculture biologique</t>
   </si>
   <si>
     <t>lun 21/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École universitaire d'ingénierie technique agricole. Objectifs Comprendre les principales variables qui…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/oleiculture-biologique-0</t>
   </si>
   <si>
-    <t>Cours d'agriculture biologique</t>
-[...1 lines deleted...]
-  <si>
     <t>La Commission européenne a placé la protection de l'environnement en général, et le développement du secteur de la production biologique en…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-7</t>
   </si>
   <si>
     <t>Cours de production biologique</t>
   </si>
   <si>
     <t>jeu 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Le secteur de la production biologique est en constante expansion et nécessite des professionnels qualifiés capables de gérer les exploitations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-production-biologique</t>
   </si>
   <si>
     <t>Cours d'élevage biologique</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-delevage-biologique</t>
   </si>
   <si>
     <t>PREMIER COURS SUR LA TRANSFORMATION NUMÉRIQUE EN MILIEU RURAL</t>
   </si>
   <si>
     <t>« Défi des femmes rurales » est une initiative de l’Institut des femmes, cofinancée par le Fonds social européen. Elle s’inscrit dans le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/premier-cours-sur-la-transformation-numerique-milieu-rural</t>
   </si>
   <si>
+    <t>Agriculture biologique : Production, réglementation, conseil et commercialisation (MOOC)</t>
+  </si>
+  <si>
+    <t>ven 25/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>mer 31/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>En ligne, Formation continue</t>
+  </si>
+  <si>
+    <t>L’objectif de ce cours est de donner un aperçu de la réglementation de la production agricole biologique et des fondements de base de ce type de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-biologique-production-reglementation-conseil-et-commercialisation</t>
+  </si>
+  <si>
     <t>Cours sur l'étiquetage des aliments d'origine végétale</t>
   </si>
   <si>
-    <t>ven 25/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Ce cours vous permettra d'apprendre les exigences légales en matière d'étiquetage des fruits, légumes et autres produits, frais ou conditionnés, y…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-letiquetage-des-aliments-dorigine-vegetale</t>
   </si>
   <si>
-    <t>Agriculture biologique : Production, réglementation, conseil et commercialisation (MOOC)</t>
-[...16 lines deleted...]
-  <si>
     <t>COURS SUR L'ABONNEMENT ET LES FORFAITS D'ABONNEMENT</t>
   </si>
   <si>
     <t>dim 27/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Ce cours porte sur la nutrition des plantes et la fertilisation des sols. Vous y découvrirez la composition des sols, les différents types d'engrais…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-labonnement-et-les-forfaits-dabonnement</t>
   </si>
   <si>
     <t>Formation personnalisée en présentiel sur la manipulation des aliments pour votre entreprise</t>
   </si>
   <si>
     <t>Arrêtez de perdre votre temps et déléguez la formation des opérateurs à quelqu'un d'autre. Ce n'est pas un cours de manipulation des aliments « …</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-personnalisee-presentiel-sur-la-manipulation-des-aliments-pour-votre</t>
   </si>
   <si>
     <t>Atelier d'analyse de l'eau pour une fertilisation plus efficace et durable</t>
   </si>
   <si>
     <t>La gestion de l'eau d'irrigation est un pilier de l'agriculture moderne, efficace et respectueuse de l'environnement. De plus en plus d'exploitations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-danalyse-leau-pour-une-fertilisation-plus-efficace-et-durable</t>
   </si>
   <si>
     <t>TECHNICIEN QUALITÉ DANS L'INDUSTRIE LAITIÈRE</t>
   </si>
   <si>
     <t>lun 28/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Zamora</t>
-[...1 lines deleted...]
-  <si>
     <t>Escuela Internacional de Industrias Lácteas (EILZA).  Plaza del Seminario, 2. 49003 – Zamora</t>
   </si>
   <si>
     <t>Formation destinée à tous ceux qui souhaitent acquérir des compétences et des connaissances spécifiques leur permettant de garantir la qualité et la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technicien-qualite-dans-lindustrie-laitiere</t>
   </si>
   <si>
     <t>Cours en ligne sur la lutte antiparasitaire</t>
   </si>
   <si>
     <t>mar 29/12/2026 - 00:00</t>
   </si>
   <si>
     <t>L'objectif principal d'un plan de lutte antiparasitaire est de prévenir les infestations, qui peuvent être de diverses natures, tant urbaines que…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-la-lutte-antiparasitaire</t>
   </si>
   <si>
     <t>Formation experte en étiquetage alimentaire – 500 heures – 100 % en ligne</t>
   </si>
   <si>
     <t>mer 30/12/2026 - 00:00</t>
@@ -1511,56 +1061,92 @@
   <si>
     <t>Cours en ligne sur l'agriculture et l'élevage : production, innovation, conseil et commercialisation (MOOC) Ce cours vise à présenter le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/campus-cours-ligne-ouverts-tous-mooc-ministere-lagriculture-la-peche-et-0</t>
   </si>
   <si>
     <t>Cours avancé sur la nouvelle réglementation européenne relative aux produits fertilisants</t>
   </si>
   <si>
     <t>Un certificat de réussite est remis aux étudiants qui réussissent le cours, accompagné de documents précisant le programme et la durée de celui-ci.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-avance-sur-la-nouvelle-reglementation-europeenne-relative-aux-produits</t>
   </si>
   <si>
     <t>manipulateur d'aliments</t>
   </si>
   <si>
     <t>Si vous souhaitez obtenir le certificat de manipulation des aliments, ce cours proposé par le centre de formation Arcoiris vous apportera les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-daliments</t>
   </si>
   <si>
+    <t>Des outils numériques qui vous aident à gérer votre ferme</t>
+  </si>
+  <si>
+    <t>jeu 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours en ligne, à votre rythme, dans lequel sont analysés les arrêtés royaux publiés en décembre 2022 qui affecteront la manière dont les…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/des-outils-numeriques-qui-vous-aident-gerer-votre-ferme</t>
+  </si>
+  <si>
+    <t>Cours d'introduction à ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>Le concept de SIG, en tant qu'outil numérique, permet aux utilisateurs d'exploiter la valeur des données , y compris les variables géospatiales, et d…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Cours d'introduction aux SIG avec ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-aux-sig-avec-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Cours sur la conception et la création de cartes avec ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-conception-et-la-creation-cartes-avec-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Cours d'introduction à ArcGIS Online</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-arcgis-online</t>
+  </si>
+  <si>
     <t>Législation agraire</t>
   </si>
   <si>
-    <t>jeu 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Certificat de formation délivré par la Fondation INEA Objectifs Connaître les sources, l’objet et le contenu du droit agraire. Encadrer le Droit dans…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/legislation-agraire</t>
   </si>
   <si>
     <t>Agroécologie</t>
   </si>
   <si>
     <t>Certificat de formation délivré par la Fondation INEA Contenu: Introduction : Un aperçu du sujet est présenté, expliquant les concepts clés et l’…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agroecologie</t>
   </si>
   <si>
     <t>Ressources phytogénétiques</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Conservation des ressources phytogénétiques :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ressources-phytogenetiques</t>
   </si>
   <si>
     <t>Gestion des déchets dans les élevages</t>
@@ -1620,86 +1206,50 @@
     <t>Gestion écologique des ruminants</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Introduction et réglementation : Ce module fournit un…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-ecologique-des-ruminants</t>
   </si>
   <si>
     <t>Horticulture biologique</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Concepts, fondements et précédents dans le jardin :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/horticulture-biologique</t>
   </si>
   <si>
     <t>Ravageurs et agents pathogènes de l'olivier : nature, identification et stratégies de lutte biologique</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Introduction: Cette section donne un aperçu de l’…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ravageurs-et-agents-pathogenes-lolivier-nature-identification-et-strategies</t>
-  </si>
-[...34 lines deleted...]
-    <t>https://akisplataforma.es/fr/cours-de-formation/des-outils-numeriques-qui-vous-aident-gerer-votre-ferme</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2006,3540 +1556,2508 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J131"/>
+  <dimension ref="A1:J90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J131"/>
+      <selection activeCell="A1" sqref="A1:J90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="186.24" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="253.51" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="179.242" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
-      <c r="F2" s="1"/>
+      <c r="F2" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="G2" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="F6" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="G6" s="1" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="E7" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="F7" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      <c r="F8" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="G8" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>12</v>
+        <v>68</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
-      <c r="F11" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="F12" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>88</v>
+      </c>
       <c r="G12" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="E13" s="1"/>
+        <v>91</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>93</v>
+      </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>82</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      <c r="F14" s="1"/>
+        <v>96</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>99</v>
+      </c>
       <c r="G14" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>87</v>
+        <v>102</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      <c r="F16" s="1"/>
+        <v>108</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>110</v>
+      </c>
       <c r="G16" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>96</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="E17" s="1"/>
+        <v>114</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>115</v>
+      </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>100</v>
+        <v>116</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>101</v>
+        <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="C18" s="1"/>
       <c r="D18" s="1" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="B19" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E19" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F19" s="1" t="s">
-        <v>111</v>
+        <v>124</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>112</v>
+        <v>125</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>117</v>
+        <v>86</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>120</v>
+        <v>82</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>58</v>
+        <v>132</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>59</v>
+        <v>133</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>60</v>
+        <v>134</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>125</v>
+        <v>79</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>127</v>
-[...9 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>132</v>
+        <v>102</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>126</v>
+        <v>138</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      <c r="F23" s="1"/>
+        <v>139</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>141</v>
+      </c>
       <c r="G23" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>134</v>
+        <v>82</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="C24" s="1"/>
+        <v>138</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>139</v>
+      </c>
       <c r="D24" s="1" t="s">
-        <v>138</v>
+        <v>92</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="F24" s="1"/>
+        <v>144</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>145</v>
+      </c>
       <c r="G24" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>140</v>
+        <v>82</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>145</v>
+        <v>30</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>146</v>
+        <v>52</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>150</v>
+        <v>102</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>58</v>
+        <v>144</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>154</v>
+        <v>82</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>156</v>
+        <v>84</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>151</v>
-[...4 lines deleted...]
-      <c r="F27" s="1"/>
+        <v>157</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>159</v>
+      </c>
       <c r="G27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>157</v>
+        <v>82</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="C28" s="1"/>
       <c r="D28" s="1" t="s">
-        <v>162</v>
+        <v>97</v>
       </c>
       <c r="E28" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F28" s="1"/>
+      <c r="G28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="F28" s="1" t="s">
+      <c r="J28" s="1" t="s">
         <v>164</v>
-      </c>
-[...10 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>168</v>
-[...6 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F30" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="B30" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="1" t="s">
+      <c r="G30" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="D30" s="1" t="s">
-[...12 lines deleted...]
-      <c r="I30" s="1" t="s">
+      <c r="J30" s="1" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>178</v>
+        <v>82</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="J32" s="1" t="s">
         <v>180</v>
-      </c>
-[...21 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="J33" s="1" t="s">
         <v>185</v>
-      </c>
-[...21 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1"/>
+      <c r="G34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="J34" s="1" t="s">
         <v>188</v>
-      </c>
-[...23 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="J35" s="1" t="s">
         <v>193</v>
-      </c>
-[...19 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="C36" s="1"/>
+        <v>190</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>191</v>
+      </c>
       <c r="D36" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="F36" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>195</v>
+      </c>
       <c r="G36" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F37" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="B37" s="1" t="s">
-[...9 lines deleted...]
-      <c r="F37" s="1"/>
       <c r="G37" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>202</v>
       </c>
       <c r="J37" s="1" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C38" s="1"/>
-      <c r="D38" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F38" s="1" t="s">
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1"/>
+      <c r="G38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I38" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="G38" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I38" s="1" t="s">
+      <c r="J38" s="1" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B39" s="1" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>210</v>
       </c>
       <c r="J39" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>205</v>
-[...4 lines deleted...]
-      <c r="F40" s="1"/>
+        <v>213</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>217</v>
+      </c>
       <c r="G40" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>103</v>
-[...4 lines deleted...]
-      <c r="F41" s="1"/>
+        <v>221</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>223</v>
+      </c>
       <c r="G41" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>103</v>
-[...4 lines deleted...]
-      <c r="F42" s="1"/>
+        <v>227</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>230</v>
+      </c>
       <c r="G42" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>103</v>
+        <v>234</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-      <c r="E44" s="1"/>
+        <v>239</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="F44" s="1" t="s">
-        <v>73</v>
+        <v>240</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>230</v>
-[...4 lines deleted...]
-      <c r="F45" s="1"/>
+        <v>244</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>246</v>
+      </c>
       <c r="G45" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>230</v>
+        <v>250</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>234</v>
+        <v>251</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>235</v>
+        <v>252</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>237</v>
-[...8 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="F47" s="1"/>
       <c r="G47" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>133</v>
+        <v>258</v>
       </c>
       <c r="C48" s="1"/>
-      <c r="D48" s="1"/>
-[...1 lines deleted...]
-      <c r="F48" s="1"/>
+      <c r="D48" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>260</v>
+      </c>
       <c r="G48" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>243</v>
+        <v>261</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>244</v>
+        <v>262</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>245</v>
+        <v>263</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>172</v>
+        <v>264</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>246</v>
+        <v>265</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>247</v>
+        <v>266</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>248</v>
+        <v>267</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>172</v>
+        <v>268</v>
       </c>
       <c r="C50" s="1"/>
-      <c r="D50" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1"/>
       <c r="G50" s="1" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>250</v>
+        <v>269</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>251</v>
+        <v>270</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>252</v>
+        <v>271</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>172</v>
+        <v>268</v>
       </c>
       <c r="C51" s="1"/>
-      <c r="D51" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>253</v>
+        <v>272</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>254</v>
+        <v>273</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>255</v>
+        <v>274</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>172</v>
+        <v>268</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>256</v>
+        <v>275</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>257</v>
+        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>258</v>
+        <v>277</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>172</v>
+        <v>268</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>259</v>
+        <v>278</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>260</v>
+        <v>279</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>261</v>
+        <v>280</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>262</v>
+        <v>281</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>263</v>
+        <v>282</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>264</v>
+        <v>283</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>265</v>
+        <v>165</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>262</v>
+        <v>281</v>
       </c>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>266</v>
+        <v>284</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>268</v>
+        <v>286</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>274</v>
+        <v>291</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
-        <v>275</v>
+        <v>292</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>277</v>
+        <v>294</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>278</v>
+        <v>295</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="C59" s="1"/>
+        <v>296</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>297</v>
+      </c>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
-      <c r="F59" s="1"/>
+      <c r="F59" s="1" t="s">
+        <v>298</v>
+      </c>
       <c r="G59" s="1" t="s">
-        <v>12</v>
+        <v>299</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>279</v>
+        <v>300</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>280</v>
+        <v>301</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
-        <v>281</v>
+        <v>302</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>269</v>
+        <v>296</v>
       </c>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>282</v>
+        <v>303</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>283</v>
+        <v>304</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
-        <v>284</v>
+        <v>305</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>269</v>
+        <v>306</v>
       </c>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>285</v>
+        <v>307</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>286</v>
+        <v>308</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1" t="s">
-        <v>287</v>
+        <v>309</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>94</v>
+        <v>306</v>
       </c>
       <c r="C62" s="1"/>
-      <c r="D62" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1"/>
+      <c r="F62" s="1"/>
       <c r="G62" s="1" t="s">
-        <v>32</v>
+        <v>68</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>288</v>
+        <v>310</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>289</v>
+        <v>311</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1" t="s">
-        <v>201</v>
+        <v>312</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>94</v>
+        <v>306</v>
       </c>
       <c r="C63" s="1"/>
-      <c r="D63" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D63" s="1"/>
       <c r="E63" s="1"/>
-      <c r="F63" s="1"/>
+      <c r="F63" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="G63" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>290</v>
+        <v>313</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>291</v>
+        <v>314</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1" t="s">
-        <v>292</v>
+        <v>315</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>293</v>
+        <v>316</v>
       </c>
       <c r="C64" s="1"/>
       <c r="D64" s="1" t="s">
-        <v>138</v>
+        <v>44</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>139</v>
+        <v>109</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>294</v>
+        <v>317</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>295</v>
+        <v>318</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>296</v>
+        <v>319</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
-        <v>297</v>
+        <v>320</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>293</v>
+        <v>321</v>
       </c>
       <c r="C65" s="1"/>
-      <c r="D65" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1"/>
+      <c r="F65" s="1"/>
       <c r="G65" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>298</v>
+        <v>322</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>299</v>
+        <v>323</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
-        <v>300</v>
+        <v>324</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>293</v>
+        <v>325</v>
       </c>
       <c r="C66" s="1"/>
-      <c r="D66" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1"/>
       <c r="F66" s="1"/>
       <c r="G66" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I66" s="1" t="s">
-        <v>302</v>
+        <v>326</v>
       </c>
       <c r="J66" s="1" t="s">
-        <v>303</v>
+        <v>327</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1" t="s">
-        <v>304</v>
+        <v>328</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>305</v>
+        <v>325</v>
       </c>
       <c r="C67" s="1"/>
       <c r="D67" s="1" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>189</v>
+        <v>109</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>306</v>
+        <v>329</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I67" s="1" t="s">
-        <v>307</v>
+        <v>330</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>308</v>
+        <v>331</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1" t="s">
-        <v>180</v>
+        <v>332</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>309</v>
+        <v>325</v>
       </c>
       <c r="C68" s="1"/>
       <c r="D68" s="1"/>
       <c r="E68" s="1"/>
       <c r="F68" s="1"/>
       <c r="G68" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>183</v>
+        <v>333</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>310</v>
+        <v>334</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
-        <v>311</v>
+        <v>335</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>309</v>
+        <v>325</v>
       </c>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>312</v>
+        <v>336</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>313</v>
+        <v>337</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1" t="s">
-        <v>252</v>
+        <v>338</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>309</v>
+        <v>325</v>
       </c>
       <c r="C70" s="1"/>
       <c r="D70" s="1"/>
       <c r="E70" s="1"/>
       <c r="F70" s="1"/>
       <c r="G70" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>314</v>
+        <v>339</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>315</v>
+        <v>340</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
-        <v>316</v>
+        <v>277</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>309</v>
+        <v>325</v>
       </c>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="1"/>
       <c r="G71" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>317</v>
+        <v>341</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>318</v>
+        <v>342</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1" t="s">
-        <v>319</v>
+        <v>343</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>309</v>
+        <v>325</v>
       </c>
       <c r="C72" s="1"/>
       <c r="D72" s="1"/>
       <c r="E72" s="1"/>
       <c r="F72" s="1"/>
       <c r="G72" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>320</v>
+        <v>344</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>321</v>
+        <v>345</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
-        <v>322</v>
+        <v>346</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>325</v>
+      </c>
+      <c r="C73" s="1"/>
       <c r="D73" s="1"/>
       <c r="E73" s="1"/>
-      <c r="F73" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F73" s="1"/>
       <c r="G73" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I73" s="1" t="s">
-        <v>325</v>
+        <v>347</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>326</v>
+        <v>348</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1" t="s">
-        <v>327</v>
+        <v>349</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>328</v>
+        <v>350</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>329</v>
-[...6 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1"/>
       <c r="F74" s="1" t="s">
-        <v>330</v>
+        <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>32</v>
+        <v>299</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I74" s="1" t="s">
-        <v>331</v>
+        <v>351</v>
       </c>
       <c r="J74" s="1" t="s">
-        <v>332</v>
+        <v>352</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
-        <v>333</v>
+        <v>353</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>328</v>
-[...12 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1"/>
+      <c r="F75" s="1"/>
       <c r="G75" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I75" s="1" t="s">
-        <v>335</v>
+        <v>354</v>
       </c>
       <c r="J75" s="1" t="s">
-        <v>336</v>
+        <v>355</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1" t="s">
-        <v>337</v>
+        <v>356</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>338</v>
-[...12 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1"/>
+      <c r="F76" s="1"/>
       <c r="G76" s="1" t="s">
-        <v>341</v>
+        <v>14</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I76" s="1" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="J76" s="1" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
-        <v>344</v>
+        <v>358</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>345</v>
-[...12 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1"/>
+      <c r="F77" s="1"/>
       <c r="G77" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="C78" s="1"/>
-      <c r="D78" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1"/>
       <c r="F78" s="1"/>
       <c r="G78" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="C79" s="1"/>
-      <c r="D79" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1"/>
       <c r="F79" s="1"/>
-      <c r="G79" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G79" s="1"/>
       <c r="H79" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I79" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="1" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
       <c r="C80" s="1"/>
-      <c r="D80" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1"/>
       <c r="F80" s="1"/>
-      <c r="G80" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G80" s="1"/>
       <c r="H80" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>365</v>
-[...15 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1"/>
+      <c r="F81" s="1"/>
+      <c r="G81" s="1"/>
       <c r="H81" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I81" s="1" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="1" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>365</v>
-[...15 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1"/>
+      <c r="F82" s="1"/>
+      <c r="G82" s="1"/>
       <c r="H82" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="J82" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="C83" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1"/>
+      <c r="F83" s="1"/>
+      <c r="G83" s="1"/>
+      <c r="H83" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I83" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="D83" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F83" s="1" t="s">
+      <c r="J83" s="1" t="s">
         <v>376</v>
-      </c>
-[...10 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1"/>
+      <c r="F84" s="1"/>
+      <c r="G84" s="1"/>
+      <c r="H84" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I84" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="J84" s="1" t="s">
         <v>379</v>
-      </c>
-[...25 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>388</v>
-[...15 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1"/>
+      <c r="F85" s="1"/>
+      <c r="G85" s="1"/>
       <c r="H85" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I85" s="1" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="J85" s="1" t="s">
-        <v>392</v>
+        <v>382</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>394</v>
-[...15 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1"/>
+      <c r="F86" s="1"/>
+      <c r="G86" s="1"/>
       <c r="H86" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I86" s="1" t="s">
-        <v>397</v>
+        <v>384</v>
       </c>
       <c r="J86" s="1" t="s">
-        <v>398</v>
+        <v>385</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1" t="s">
-        <v>399</v>
+        <v>386</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>400</v>
+        <v>350</v>
       </c>
       <c r="C87" s="1"/>
       <c r="D87" s="1"/>
       <c r="E87" s="1"/>
       <c r="F87" s="1"/>
-      <c r="G87" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G87" s="1"/>
       <c r="H87" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I87" s="1" t="s">
-        <v>401</v>
+        <v>387</v>
       </c>
       <c r="J87" s="1" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>400</v>
+        <v>350</v>
       </c>
       <c r="C88" s="1"/>
-      <c r="D88" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1"/>
       <c r="F88" s="1"/>
-      <c r="G88" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G88" s="1"/>
       <c r="H88" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I88" s="1" t="s">
-        <v>405</v>
+        <v>390</v>
       </c>
       <c r="J88" s="1" t="s">
-        <v>406</v>
+        <v>391</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1" t="s">
-        <v>407</v>
+        <v>392</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>408</v>
+        <v>350</v>
       </c>
       <c r="C89" s="1"/>
-      <c r="D89" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1"/>
+      <c r="F89" s="1"/>
+      <c r="G89" s="1"/>
       <c r="H89" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I89" s="1" t="s">
-        <v>409</v>
+        <v>393</v>
       </c>
       <c r="J89" s="1" t="s">
-        <v>410</v>
+        <v>394</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="1" t="s">
-        <v>411</v>
+        <v>395</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>412</v>
+        <v>350</v>
       </c>
       <c r="C90" s="1"/>
       <c r="D90" s="1"/>
       <c r="E90" s="1"/>
       <c r="F90" s="1"/>
-      <c r="G90" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G90" s="1"/>
       <c r="H90" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I90" s="1" t="s">
-        <v>413</v>
+        <v>396</v>
       </c>
       <c r="J90" s="1" t="s">
-        <v>414</v>
-[...981 lines deleted...]
-        <v>547</v>
+        <v>397</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>