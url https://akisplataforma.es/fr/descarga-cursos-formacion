--- v1 (2026-04-10)
+++ v2 (2026-05-25)
@@ -12,1003 +12,649 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="398">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>Séminaire en ligne gratuit « SIEX, REA et CUE : les clés de l'enregistrement en tant qu'entité agréée »</t>
-[...5 lines deleted...]
-    <t>ven 10/04/2026 - 22:22</t>
+    <t>Optimiser les chances de succès des propositions de projets multi-acteurs dans le cadre d'Horizon Europe</t>
+  </si>
+  <si>
+    <t>mar 26/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer 27/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza, Spain</t>
+  </si>
+  <si>
+    <t>En personne</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Le projet PREMIERE , en collaboration avec EU-FarmBook, lance un atelier de formation pour formateurs axé sur l' approche multi-acteurs (MAA ), une…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/optimiser-les-chances-succes-des-propositions-projets-multi-acteurs-dans-le</t>
+  </si>
+  <si>
+    <t>Nouvelle édition du cours « Transformation numérique et durable dans la gestion agricole »</t>
+  </si>
+  <si>
+    <t>mer 27/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>jeu 28/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>Colegio de Ingenieros Agrícolas de Almería, COITAAL C/ Ribera de las Almadrabillas 5, 04004 Almería</t>
+  </si>
+  <si>
+    <t>En ligne, En personne</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>La Fondation du Groupe Cajamar organisera une nouvelle édition du cours « Transformation numérique et durable dans la gestion agricole » les 27 et 28…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/nouvelle-edition-du-cours-transformation-numerique-et-durable-dans-la-gestion</t>
+  </si>
+  <si>
+    <t>Formation en intelligence artificielle (IA) pour les responsables de la qualité alimentaire</t>
+  </si>
+  <si>
+    <t>ven 29/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>sam 29/08/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>En ligne</t>
+  </si>
+  <si>
+    <t>Destiné aux responsables qualité du secteur alimentaire qui souhaitent appliquer l'intelligence artificielle (IA) dans leur travail quotidien, l'…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/formation-intelligence-artificielle-ia-pour-les-responsables-la-qualite</t>
+  </si>
+  <si>
+    <t>Cours de renouvellement gratuit pour les manipulateurs de pesticides</t>
+  </si>
+  <si>
+    <t>sam 30/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>sam 30/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Castellón/Castelló</t>
+  </si>
+  <si>
+    <t>Sala de la BUC (Biblioteca Municipal) Avda Pius XII, 43 de Vila-real</t>
+  </si>
+  <si>
+    <t>Informations importantes : Le renouvellement n'est possible que dans les 12 mois précédant la date d'expiration de la licence. Par exemple : si…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-renouvellement-gratuit-pour-les-manipulateurs-pesticides</t>
+  </si>
+  <si>
+    <t>Plantes aromatiques</t>
+  </si>
+  <si>
+    <t>dim 31/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Les avantages des cultures aromatiques : une alternative viable et rentable aux cultures traditionnelles, favorisant la diversification et la…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/plantes-aromatiques</t>
+  </si>
+  <si>
+    <t>Cours en ligne : Gestion avancée des serres biologiques : gestion agroécologique des ravageurs et des maladies</t>
+  </si>
+  <si>
+    <t>Le cours est divisé en 7 modules et est prévu pour une durée de 45 heures, mais vous pouvez le terminer à votre rythme. Une fois le cours terminé,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-gestion-avancee-des-serres-biologiques-gestion-agroecologique-des</t>
+  </si>
+  <si>
+    <t>Gestion économique des exploitations agricoles : comptabilité et fiscalité agricole</t>
+  </si>
+  <si>
+    <t>lun 01/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>lun 16/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>Mélangé</t>
+  </si>
+  <si>
+    <t>Cours en présentiel (28 heures) + plateforme en ligne à votre convenance (10 heures) + auto-apprentissage à votre convenance, sans obligation de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/gestion-economique-des-exploitations-agricoles-comptabilite-et-fiscalite-0</t>
+  </si>
+  <si>
+    <t>Application et manipulation des produits phytosanitaires, formation mixte, niveau qualifiant (3 jours en présentiel)</t>
+  </si>
+  <si>
+    <t>lun 01/06/2026 - 15:30</t>
+  </si>
+  <si>
+    <t>mer 03/06/2026 - 21:30</t>
+  </si>
+  <si>
+    <t>El Escorial, Madrid.</t>
+  </si>
+  <si>
+    <t>Formation qualifiante, en mode mixte. 60 heures au total. La partie en présentiel comprend uniquement les 3 jours de formation pratique et l'examen.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/application-et-manipulation-des-produits-phytosanitaires-formation-mixte-niveau</t>
+  </si>
+  <si>
+    <t>Cours avancé : « Gestion des données et prise de décision en agriculture : mégadonnées et intelligence artificielle »</t>
+  </si>
+  <si>
+    <t>mer 03/06/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu 04/06/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>C. Enamorats, 62-64 baixos 08013 Barcelona</t>
+  </si>
+  <si>
+    <t>Formation mixte de 8 heures comprenant une session EN LIGNE sur la gestion des données pour les décisions stratégiques et une autre session HYBRIDE…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-avance-gestion-des-donnees-et-prise-decision-agriculture-megadonnees-et</t>
+  </si>
+  <si>
+    <t>ATELIER TECHNIQUE SUBTROPAL - ATELIER DE CULTURE DU FRUIT DE LA PASSION</t>
+  </si>
+  <si>
+    <t>ven 05/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Centro IFAPA la Mojonera, Almería</t>
+  </si>
+  <si>
+    <t>Contenu Recherche et innovation dans le domaine des arbres fruitiers subtropicaux. Visite de parcelles expérimentales d'arbres fruitiers subtropicaux.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/atelier-technique-subtropal-atelier-culture-du-fruit-la-passion</t>
+  </si>
+  <si>
+    <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>lun 08/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>lun 08/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>Paterna</t>
+  </si>
+  <si>
+    <t>ASETAGA a ouvert les inscriptions à la formation gratuite « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/node/111634</t>
+  </si>
+  <si>
+    <t>Comment appliquer l'évaluation de la durabilité pour réduire les impacts environnementaux potentiels dans le secteur du fromage</t>
+  </si>
+  <si>
+    <t>mar 09/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mar 09/06/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Ce cours s'adresse au personnel du secteur laitier et fromager et vise à renforcer la capacité des petites et moyennes fromageries à comprendre et à…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/comment-appliquer-levaluation-la-durabilite-pour-reduire-les-impacts</t>
+  </si>
+  <si>
+    <t>Formation spécialisée en contrôle sanitaire des oliveraies</t>
+  </si>
+  <si>
+    <t>mer 10/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer 10/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>Centro IFAPA Venta del Llano, Jaén</t>
+  </si>
+  <si>
+    <t>Ce cours de 5 heures comprend au moins un module en présentiel qui aborde les aspects liés au contrôle sanitaire des oliveraies. CONTENU…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-controle-sanitaire-des-oliveraies</t>
+  </si>
+  <si>
+    <t>Journée de formation ASETAGA : « Nouveaux modèles commerciaux : applications des microalgues » - Cloned</t>
+  </si>
+  <si>
+    <t>mar 16/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mar 16/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>ASETAGA a ouvert les inscriptions pour la formation gratuite « Nouveaux modèles commerciaux : applications des microalgues ». La session se tiendra…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/node/111635</t>
+  </si>
+  <si>
+    <t>production de fromage bleu</t>
+  </si>
+  <si>
+    <t>mer 17/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>Xemein Etorbidea, 19, 48270 Markina-Xemein (Bizkaia)</t>
+  </si>
+  <si>
+    <t>Destiné aux personnes intéressées, ce cours de 10 heures en présentiel vise à comprendre et à appliquer les procédés de fabrication des fromages…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/production-fromage-bleu</t>
+  </si>
+  <si>
+    <t>Première semaine méditerranéenne de l'entrepreneuriat alimentaire</t>
+  </si>
+  <si>
+    <t>lun 22/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven 26/06/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Av. Montañana 1005, 50059  Zaragoza España</t>
+  </si>
+  <si>
+    <t>Objectifs du cours À l'issue de cette formation, les participants seront capables de : Développer et consolider les micro-entreprises et les…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/premiere-semaine-mediterraneenne-lentrepreneuriat-alimentaire</t>
+  </si>
+  <si>
+    <t>Cours CIHEAM : 1ère Semaine méditerranéenne de l'entrepreneuriat alimentaire</t>
+  </si>
+  <si>
+    <t>lun 22/06/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>ven 26/06/2026 - 18:08</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza (Zaragoza)</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza organisera la « Première Semaine méditerranéenne de l'entrepreneuriat alimentaire » du 22 au 26 juin 2026 , une formation en…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-ciheam-1ere-semaine-mediterraneenne-lentrepreneuriat-alimentaire</t>
+  </si>
+  <si>
+    <t>Innovation et durabilité dans la production de noix</t>
+  </si>
+  <si>
+    <t>lun 21/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza</t>
+  </si>
+  <si>
+    <t>Ce cours de perfectionnement offrira aux professionnels de l'agriculture, aux chercheurs, aux consultants et aux décideurs une compréhension…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/innovation-et-durabilite-dans-la-production-noix</t>
+  </si>
+  <si>
+    <t>Des outils numériques qui vous aident à gérer votre exploitation agricole</t>
+  </si>
+  <si>
+    <t>dim 04/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ce cours en ligne analyse les décrets royaux publiés en décembre 2022 qui influenceront la conduite des activités agricoles des agriculteurs et des…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/des-outils-numeriques-qui-vous-aident-gerer-votre-exploitation-agricole</t>
+  </si>
+  <si>
+    <t>COURS POUR REJOINDRE L'ENTREPRISE AGRICOLE</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>Les Cours d'Insertion aux Entreprises Agricoles, ou CIEA en abrégé, sont des activités de formation destinées à ceux qui doivent démontrer un niveau…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-rejoindre-lentreprise-agricole</t>
+  </si>
+  <si>
+    <t>Gestion de l'eau et de la nutrition dans la culture des fraises</t>
+  </si>
+  <si>
+    <t>ven 04/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
+  </si>
+  <si>
+    <t>Les coopératives agroalimentaires proposent aux agriculteurs une formation sur la gestion de l'eau et la nutrition dans la culture de la fraise,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/gestion-leau-et-la-nutrition-dans-la-culture-des-fraises</t>
+  </si>
+  <si>
+    <t>Deuxième cours sur l'économie durable et le marché du travail : nouvelles opportunités entrepreneuriales</t>
+  </si>
+  <si>
+    <t>mar 15/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Le programme Rural Women Challenge propose des formations pour promouvoir l'entrepreneuriat chez les femmes rurales. Bénéficiaires Ce programme s'…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/deuxieme-cours-sur-leconomie-durable-et-le-marche-du-travail-nouvelles</t>
+  </si>
+  <si>
+    <t>Formation de conseillers : cours sur l'agrovoltaïque</t>
+  </si>
+  <si>
+    <t>dim 20/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>L'agrivoltaïsme intègre la production d'électricité solaire aux activités agricoles et d'élevage sur un même espace. L'installation de modules…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/formation-conseillers-cours-sur-lagrovoltaique</t>
+  </si>
+  <si>
+    <t>Cours sur l'étiquetage de la viande et des produits carnés</t>
+  </si>
+  <si>
+    <t>Ce cours vous permettra d'apprendre les obligations légales en matière d'étiquetage de la viande et des produits carnés. Il abordera tous les aspects…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-letiquetage-la-viande-et-des-produits-carnes</t>
+  </si>
+  <si>
+    <t>Cours d'étiquetage des aliments pour animaux</t>
+  </si>
+  <si>
+    <t>Ce cours explique toutes les exigences légales en matière d'étiquetage auxquelles les fournisseurs d'aliments pour animaux doivent se conformer.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-detiquetage-des-aliments-pour-animaux</t>
+  </si>
+  <si>
+    <t>Campus de cours en ligne ouverts à tous (MOOC) - Ministère de l'Agriculture, de la Pêche et de l'Alimentation - Plan de formation pour les techniciens ruraux</t>
+  </si>
+  <si>
+    <t>Cours d'agriculture biologique : production, réglementation, conseils et commercialisation (MOOC) Ce cours a pour objectif de donner un aperçu…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/campus-cours-ligne-ouverts-tous-mooc-ministere-lagriculture-la-peche-et</t>
+  </si>
+  <si>
+    <t>oléiculture biologique</t>
+  </si>
+  <si>
+    <t>lun 21/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Certificat de formation délivré par l'INEA-École universitaire d'ingénierie technique agricole. Objectifs Comprendre les principales variables qui…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/oleiculture-biologique-0</t>
+  </si>
+  <si>
+    <t>Cours d'agriculture biologique</t>
+  </si>
+  <si>
+    <t>La Commission européenne a placé la protection de l'environnement en général, et le développement du secteur de la production biologique en…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-7</t>
+  </si>
+  <si>
+    <t>Cours de production biologique</t>
+  </si>
+  <si>
+    <t>jeu 24/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Le secteur de la production biologique est en constante expansion et nécessite des professionnels qualifiés capables de gérer les exploitations…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-production-biologique</t>
+  </si>
+  <si>
+    <t>Cours d'élevage biologique</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-delevage-biologique</t>
+  </si>
+  <si>
+    <t>PREMIER COURS SUR LA TRANSFORMATION NUMÉRIQUE EN MILIEU RURAL</t>
+  </si>
+  <si>
+    <t>« Défi des femmes rurales » est une initiative de l’Institut des femmes, cofinancée par le Fonds social européen. Elle s’inscrit dans le…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/premier-cours-sur-la-transformation-numerique-milieu-rural</t>
+  </si>
+  <si>
+    <t>Agriculture biologique : Production, réglementation, conseil et commercialisation (MOOC)</t>
+  </si>
+  <si>
+    <t>ven 25/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>mer 31/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>En ligne, Formation continue</t>
+  </si>
+  <si>
+    <t>L’objectif de ce cours est de donner un aperçu de la réglementation de la production agricole biologique et des fondements de base de ce type de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-biologique-production-reglementation-conseil-et-commercialisation</t>
+  </si>
+  <si>
+    <t>Cours sur l'étiquetage des aliments d'origine végétale</t>
+  </si>
+  <si>
+    <t>Ce cours vous permettra d'apprendre les exigences légales en matière d'étiquetage des fruits, légumes et autres produits, frais ou conditionnés, y…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-letiquetage-des-aliments-dorigine-vegetale</t>
+  </si>
+  <si>
+    <t>COURS SUR L'ABONNEMENT ET LES FORFAITS D'ABONNEMENT</t>
+  </si>
+  <si>
+    <t>dim 27/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ce cours porte sur la nutrition des plantes et la fertilisation des sols. Vous y découvrirez la composition des sols, les différents types d'engrais…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-labonnement-et-les-forfaits-dabonnement</t>
+  </si>
+  <si>
+    <t>Formation personnalisée en présentiel sur la manipulation des aliments pour votre entreprise</t>
+  </si>
+  <si>
+    <t>Arrêtez de perdre votre temps et déléguez la formation des opérateurs à quelqu'un d'autre. Ce n'est pas un cours de manipulation des aliments « …</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/formation-personnalisee-presentiel-sur-la-manipulation-des-aliments-pour-votre</t>
+  </si>
+  <si>
+    <t>Atelier d'analyse de l'eau pour une fertilisation plus efficace et durable</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
-    <t>En ligne</t>
-[...281 lines deleted...]
-    <t>ven 17/04/2026 - 14:00</t>
+    <t>La gestion de l'eau d'irrigation est un pilier de l'agriculture moderne, efficace et respectueuse de l'environnement. De plus en plus d'exploitations…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/atelier-danalyse-leau-pour-une-fertilisation-plus-efficace-et-durable</t>
+  </si>
+  <si>
+    <t>TECHNICIEN QUALITÉ DANS L'INDUSTRIE LAITIÈRE</t>
+  </si>
+  <si>
+    <t>lun 28/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Zamora</t>
   </si>
   <si>
-    <t>Centro Cultural. Calle Huertas, 12; 49211, Carbellino de Sayago (Zamora)</t>
-[...619 lines deleted...]
-  <si>
     <t>Escuela Internacional de Industrias Lácteas (EILZA).  Plaza del Seminario, 2. 49003 – Zamora</t>
   </si>
   <si>
     <t>Formation destinée à tous ceux qui souhaitent acquérir des compétences et des connaissances spécifiques leur permettant de garantir la qualité et la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technicien-qualite-dans-lindustrie-laitiere</t>
   </si>
   <si>
     <t>Cours en ligne sur la lutte antiparasitaire</t>
   </si>
   <si>
     <t>mar 29/12/2026 - 00:00</t>
   </si>
   <si>
     <t>L'objectif principal d'un plan de lutte antiparasitaire est de prévenir les infestations, qui peuvent être de diverses natures, tant urbaines que…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-la-lutte-antiparasitaire</t>
   </si>
   <si>
     <t>Formation experte en étiquetage alimentaire – 500 heures – 100 % en ligne</t>
   </si>
   <si>
     <t>mer 30/12/2026 - 00:00</t>
@@ -1061,195 +707,195 @@
   <si>
     <t>Cours en ligne sur l'agriculture et l'élevage : production, innovation, conseil et commercialisation (MOOC) Ce cours vise à présenter le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/campus-cours-ligne-ouverts-tous-mooc-ministere-lagriculture-la-peche-et-0</t>
   </si>
   <si>
     <t>Cours avancé sur la nouvelle réglementation européenne relative aux produits fertilisants</t>
   </si>
   <si>
     <t>Un certificat de réussite est remis aux étudiants qui réussissent le cours, accompagné de documents précisant le programme et la durée de celui-ci.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-avance-sur-la-nouvelle-reglementation-europeenne-relative-aux-produits</t>
   </si>
   <si>
     <t>manipulateur d'aliments</t>
   </si>
   <si>
     <t>Si vous souhaitez obtenir le certificat de manipulation des aliments, ce cours proposé par le centre de formation Arcoiris vous apportera les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-daliments</t>
   </si>
   <si>
+    <t>Législation agraire</t>
+  </si>
+  <si>
+    <t>jeu 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Certificat de formation délivré par la Fondation INEA Objectifs Connaître les sources, l’objet et le contenu du droit agraire. Encadrer le Droit dans…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/legislation-agraire</t>
+  </si>
+  <si>
+    <t>Agroécologie</t>
+  </si>
+  <si>
+    <t>Certificat de formation délivré par la Fondation INEA Contenu: Introduction : Un aperçu du sujet est présenté, expliquant les concepts clés et l’…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/agroecologie</t>
+  </si>
+  <si>
+    <t>Ressources phytogénétiques</t>
+  </si>
+  <si>
+    <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Conservation des ressources phytogénétiques :…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/ressources-phytogenetiques</t>
+  </si>
+  <si>
+    <t>Gestion des déchets dans les élevages</t>
+  </si>
+  <si>
+    <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Objectifs • Connaissance de l’impact environnemental des…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/gestion-des-dechets-dans-les-elevages</t>
+  </si>
+  <si>
+    <t>L'agriculture de conservation</t>
+  </si>
+  <si>
+    <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Analyse des problèmes agricoles actuels d'un point de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/lagriculture-conservation</t>
+  </si>
+  <si>
+    <t>Sécurité alimentaire</t>
+  </si>
+  <si>
+    <t>Contenu: Classification des aliments : Ce module fournit une analyse complète de la classification des aliments sous différents angles, tels que la…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/securite-alimentaire</t>
+  </si>
+  <si>
+    <t>Bonnes pratiques d'élevage</t>
+  </si>
+  <si>
+    <t>Contenu: Introduction : Ce module donne un aperçu de l’importance de la santé animale et des pratiques de gestion dans la production animale,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/bonnes-pratiques-delevage</t>
+  </si>
+  <si>
+    <t>Cépages utilisés en vinification</t>
+  </si>
+  <si>
+    <t>Certificat de formation délivré par la Fondation INEA Contenu: Description ampélographique, propriétés agronomiques et potentiel œnologique des…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cepages-utilises-vinification</t>
+  </si>
+  <si>
+    <t>Interprétation des analyses de sol et des directives de fertilisation durable</t>
+  </si>
+  <si>
+    <t>Certificat de formation délivré par la Fondation INEA Objectifs • Comprendre l’importance du sol dans la gestion agricole durable et l’équilibre du…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/interpretation-des-analyses-sol-et-des-directives-fertilisation-durable</t>
+  </si>
+  <si>
+    <t>Gestion écologique des ruminants</t>
+  </si>
+  <si>
+    <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Introduction et réglementation : Ce module fournit un…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/gestion-ecologique-des-ruminants</t>
+  </si>
+  <si>
+    <t>Horticulture biologique</t>
+  </si>
+  <si>
+    <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Concepts, fondements et précédents dans le jardin :…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/horticulture-biologique</t>
+  </si>
+  <si>
+    <t>Ravageurs et agents pathogènes de l'olivier : nature, identification et stratégies de lutte biologique</t>
+  </si>
+  <si>
+    <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Introduction: Cette section donne un aperçu de l’…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/ravageurs-et-agents-pathogenes-lolivier-nature-identification-et-strategies</t>
+  </si>
+  <si>
     <t>Des outils numériques qui vous aident à gérer votre ferme</t>
   </si>
   <si>
-    <t>jeu 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Cours en ligne, à votre rythme, dans lequel sont analysés les arrêtés royaux publiés en décembre 2022 qui affecteront la manière dont les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/des-outils-numeriques-qui-vous-aident-gerer-votre-ferme</t>
   </si>
   <si>
     <t>Cours d'introduction à ArcGIS Pro</t>
   </si>
   <si>
     <t>Le concept de SIG, en tant qu'outil numérique, permet aux utilisateurs d'exploiter la valeur des données , y compris les variables géospatiales, et d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-arcgis-pro</t>
   </si>
   <si>
     <t>Cours d'introduction aux SIG avec ArcGIS Pro</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-aux-sig-avec-arcgis-pro</t>
   </si>
   <si>
     <t>Cours sur la conception et la création de cartes avec ArcGIS Pro</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-conception-et-la-creation-cartes-avec-arcgis-pro</t>
   </si>
   <si>
     <t>Cours d'introduction à ArcGIS Online</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-arcgis-online</t>
-  </si>
-[...106 lines deleted...]
-    <t>https://akisplataforma.es/fr/cours-de-formation/ravageurs-et-agents-pathogenes-lolivier-nature-identification-et-strategies</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1556,2508 +1202,1736 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J90"/>
+  <dimension ref="A1:J64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J90"/>
+      <selection activeCell="A1" sqref="A1:J64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="253.51" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="242.941" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="179.242" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="1"/>
-      <c r="E2" s="1"/>
+      <c r="D2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="F2" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>29</v>
-[...7 lines deleted...]
-      <c r="F4" s="1" t="s">
         <v>32</v>
       </c>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D5" s="1"/>
-[...1 lines deleted...]
-      <c r="F5" s="1"/>
+      <c r="D5" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="G5" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>42</v>
-[...7 lines deleted...]
-      <c r="E6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="F6" s="1" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="J7" s="1" t="s">
         <v>50</v>
-      </c>
-[...22 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="H8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="J8" s="1" t="s">
         <v>58</v>
-      </c>
-[...19 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J9" s="1" t="s">
         <v>64</v>
-      </c>
-[...25 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I10" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="J10" s="1" t="s">
         <v>72</v>
-      </c>
-[...22 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      <c r="F11" s="1"/>
+        <v>74</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>75</v>
+      </c>
       <c r="G11" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="J12" s="1" t="s">
         <v>84</v>
-      </c>
-[...25 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I14" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B14" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="1" t="s">
+      <c r="J14" s="1" t="s">
         <v>96</v>
-      </c>
-[...19 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      <c r="F15" s="1"/>
+        <v>99</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>82</v>
+      </c>
       <c r="G15" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="G16" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="J16" s="1" t="s">
         <v>108</v>
-      </c>
-[...19 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="G17" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C17" s="1"/>
-      <c r="D17" s="1" t="s">
+      <c r="J17" s="1" t="s">
         <v>114</v>
-      </c>
-[...14 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B18" s="1" t="s">
-[...9 lines deleted...]
-      <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>119</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>124</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>125</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>102</v>
+        <v>127</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="C20" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C21" s="1"/>
       <c r="D21" s="1" t="s">
-        <v>44</v>
+        <v>132</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="F21" s="1" t="s">
         <v>133</v>
       </c>
+      <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>134</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>79</v>
+        <v>136</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>131</v>
-[...6 lines deleted...]
-      <c r="F22" s="1"/>
+        <v>137</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>139</v>
+      </c>
       <c r="G22" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>82</v>
+        <v>140</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>102</v>
+        <v>142</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>138</v>
-[...12 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>82</v>
+        <v>144</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>138</v>
-[...12 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>82</v>
+        <v>148</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="B25" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1"/>
       <c r="G25" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>151</v>
       </c>
       <c r="J25" s="1" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>102</v>
+        <v>153</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="C26" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1"/>
+      <c r="G26" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I26" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="D26" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F26" s="1" t="s">
+      <c r="J26" s="1" t="s">
         <v>155</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>84</v>
+        <v>156</v>
       </c>
       <c r="B27" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1"/>
+      <c r="G27" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I27" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="J27" s="1" t="s">
         <v>158</v>
-      </c>
-[...19 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C28" s="1"/>
-      <c r="D28" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1"/>
+      <c r="G30" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I30" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B30" s="1" t="s">
+      <c r="J30" s="1" t="s">
         <v>169</v>
-      </c>
-[...22 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>143</v>
+        <v>170</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>82</v>
+        <v>164</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>106</v>
+        <v>172</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>177</v>
-[...12 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
       <c r="G32" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>82</v>
+        <v>173</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="J33" s="1" t="s">
         <v>181</v>
-      </c>
-[...25 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>84</v>
+        <v>182</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>82</v>
+        <v>183</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>190</v>
-[...12 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1"/>
       <c r="G35" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B36" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I36" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="J36" s="1" t="s">
         <v>191</v>
-      </c>
-[...19 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>199</v>
-[...9 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
       <c r="F37" s="1" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="C38" s="1"/>
-      <c r="D38" s="1"/>
-[...1 lines deleted...]
-      <c r="F38" s="1"/>
+      <c r="D38" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>199</v>
+      </c>
       <c r="G38" s="1" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>213</v>
-[...12 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1"/>
       <c r="G40" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="C41" s="1"/>
       <c r="D41" s="1" t="s">
-        <v>21</v>
+        <v>132</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>22</v>
+        <v>198</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>227</v>
-[...12 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
       <c r="G42" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>231</v>
+        <v>215</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>234</v>
+        <v>207</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>238</v>
-[...12 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
       <c r="G44" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>241</v>
+        <v>221</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>242</v>
+        <v>222</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>243</v>
+        <v>156</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>244</v>
-[...12 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
       <c r="G45" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>247</v>
+        <v>223</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>248</v>
+        <v>224</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>249</v>
+        <v>225</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>250</v>
+        <v>207</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>251</v>
+        <v>226</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>252</v>
+        <v>227</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>253</v>
+        <v>228</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>250</v>
+        <v>207</v>
       </c>
       <c r="C47" s="1"/>
-      <c r="D47" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>255</v>
+        <v>229</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>256</v>
+        <v>230</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>257</v>
+        <v>231</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>258</v>
+        <v>232</v>
       </c>
       <c r="C48" s="1"/>
-      <c r="D48" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1"/>
       <c r="H48" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>261</v>
+        <v>233</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>262</v>
+        <v>234</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>263</v>
+        <v>235</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>264</v>
+        <v>232</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
-      <c r="G49" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G49" s="1"/>
       <c r="H49" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>265</v>
+        <v>236</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>266</v>
+        <v>237</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>267</v>
+        <v>238</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>268</v>
+        <v>232</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
-      <c r="G50" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G50" s="1"/>
       <c r="H50" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>269</v>
+        <v>239</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>270</v>
+        <v>240</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>271</v>
+        <v>241</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>268</v>
+        <v>232</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
-      <c r="G51" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G51" s="1"/>
       <c r="H51" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>272</v>
+        <v>242</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>273</v>
+        <v>243</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>274</v>
+        <v>244</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>268</v>
+        <v>232</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
-      <c r="G52" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G52" s="1"/>
       <c r="H52" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>275</v>
+        <v>245</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>276</v>
+        <v>246</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>277</v>
+        <v>247</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>268</v>
+        <v>232</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
-      <c r="G53" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G53" s="1"/>
       <c r="H53" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>278</v>
+        <v>248</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>279</v>
+        <v>249</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>280</v>
+        <v>250</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>281</v>
+        <v>232</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
-      <c r="G54" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G54" s="1"/>
       <c r="H54" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>282</v>
+        <v>251</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>283</v>
+        <v>252</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>165</v>
+        <v>253</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>281</v>
+        <v>232</v>
       </c>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
-      <c r="G55" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G55" s="1"/>
       <c r="H55" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>284</v>
+        <v>254</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>285</v>
+        <v>255</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>286</v>
+        <v>256</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>287</v>
+        <v>232</v>
       </c>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
-      <c r="G56" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G56" s="1"/>
       <c r="H56" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>288</v>
+        <v>257</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>289</v>
+        <v>258</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>290</v>
+        <v>259</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>287</v>
+        <v>232</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
-      <c r="G57" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G57" s="1"/>
       <c r="H57" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>284</v>
+        <v>260</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>291</v>
+        <v>261</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
-        <v>292</v>
+        <v>262</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>287</v>
+        <v>232</v>
       </c>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
-      <c r="G58" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G58" s="1"/>
       <c r="H58" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>293</v>
+        <v>263</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>294</v>
+        <v>264</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>295</v>
+        <v>265</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>296</v>
-[...3 lines deleted...]
-      </c>
+        <v>232</v>
+      </c>
+      <c r="C59" s="1"/>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
-      <c r="F59" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F59" s="1"/>
+      <c r="G59" s="1"/>
       <c r="H59" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>300</v>
+        <v>266</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>301</v>
+        <v>267</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
-        <v>302</v>
+        <v>268</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="C60" s="1"/>
+        <v>232</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>177</v>
+      </c>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
-      <c r="F60" s="1"/>
+      <c r="F60" s="1" t="s">
+        <v>193</v>
+      </c>
       <c r="G60" s="1" t="s">
-        <v>14</v>
+        <v>179</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>303</v>
+        <v>269</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>304</v>
+        <v>270</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
-        <v>305</v>
+        <v>271</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>306</v>
+        <v>232</v>
       </c>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>307</v>
+        <v>272</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>308</v>
+        <v>273</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1" t="s">
-        <v>309</v>
+        <v>274</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>306</v>
+        <v>232</v>
       </c>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>310</v>
+        <v>272</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>311</v>
+        <v>275</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1" t="s">
-        <v>312</v>
+        <v>276</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>306</v>
+        <v>232</v>
       </c>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
-      <c r="F63" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F63" s="1"/>
       <c r="G63" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>313</v>
+        <v>272</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>314</v>
+        <v>277</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1" t="s">
-        <v>315</v>
+        <v>278</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>316</v>
+        <v>232</v>
       </c>
       <c r="C64" s="1"/>
-      <c r="D64" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
+      <c r="F64" s="1"/>
       <c r="G64" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>318</v>
+        <v>272</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>319</v>
-[...609 lines deleted...]
-        <v>397</v>
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>