--- v2 (2026-05-25)
+++ v3 (2026-07-10)
@@ -12,652 +12,343 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>Optimiser les chances de succès des propositions de projets multi-acteurs dans le cadre d'Horizon Europe</t>
-[...5 lines deleted...]
-    <t>mer 27/05/2026 - 17:00</t>
+    <t>Innovation et durabilité dans la production de noix</t>
+  </si>
+  <si>
+    <t>lun 21/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 19:00</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
-    <t>CIHEAM Zaragoza, Spain</t>
-[...2 lines deleted...]
-    <t>En personne</t>
+    <t>CIHEAM Zaragoza</t>
+  </si>
+  <si>
+    <t>En ligne, En personne</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Le projet PREMIERE , en collaboration avec EU-FarmBook, lance un atelier de formation pour formateurs axé sur l' approche multi-acteurs (MAA ), une…</t>
-[...11 lines deleted...]
-    <t>jeu 28/05/2026 - 22:22</t>
+    <t>Ce cours de perfectionnement offrira aux professionnels de l'agriculture, aux chercheurs, aux consultants et aux décideurs une compréhension…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/innovation-et-durabilite-dans-la-production-noix</t>
+  </si>
+  <si>
+    <t>Des outils numériques qui vous aident à gérer votre exploitation agricole</t>
+  </si>
+  <si>
+    <t>dim 04/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>En ligne</t>
+  </si>
+  <si>
+    <t>Ce cours en ligne analyse les décrets royaux publiés en décembre 2022 qui influenceront la conduite des activités agricoles des agriculteurs et des…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/des-outils-numeriques-qui-vous-aident-gerer-votre-exploitation-agricole</t>
+  </si>
+  <si>
+    <t>COURS POUR REJOINDRE L'ENTREPRISE AGRICOLE</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>Les Cours d'Insertion aux Entreprises Agricoles, ou CIEA en abrégé, sont des activités de formation destinées à ceux qui doivent démontrer un niveau…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-rejoindre-lentreprise-agricole</t>
+  </si>
+  <si>
+    <t>Gestion de l'eau et de la nutrition dans la culture des fraises</t>
+  </si>
+  <si>
+    <t>ven 04/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
-    <t>Almería</t>
-[...5 lines deleted...]
-    <t>En ligne, En personne</t>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
+  </si>
+  <si>
+    <t>Les coopératives agroalimentaires proposent aux agriculteurs une formation sur la gestion de l'eau et la nutrition dans la culture de la fraise,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/gestion-leau-et-la-nutrition-dans-la-culture-des-fraises</t>
+  </si>
+  <si>
+    <t>Deuxième cours sur l'économie durable et le marché du travail : nouvelles opportunités entrepreneuriales</t>
+  </si>
+  <si>
+    <t>mar 15/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Le programme Rural Women Challenge propose des formations pour promouvoir l'entrepreneuriat chez les femmes rurales. Bénéficiaires Ce programme s'…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/deuxieme-cours-sur-leconomie-durable-et-le-marche-du-travail-nouvelles</t>
+  </si>
+  <si>
+    <t>Formation de conseillers : cours sur l'agrovoltaïque</t>
+  </si>
+  <si>
+    <t>dim 20/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>L'agrivoltaïsme intègre la production d'électricité solaire aux activités agricoles et d'élevage sur un même espace. L'installation de modules…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/formation-conseillers-cours-sur-lagrovoltaique</t>
+  </si>
+  <si>
+    <t>Cours sur l'étiquetage de la viande et des produits carnés</t>
+  </si>
+  <si>
+    <t>Ce cours vous permettra d'apprendre les obligations légales en matière d'étiquetage de la viande et des produits carnés. Il abordera tous les aspects…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-letiquetage-la-viande-et-des-produits-carnes</t>
+  </si>
+  <si>
+    <t>Cours d'étiquetage des aliments pour animaux</t>
+  </si>
+  <si>
+    <t>Ce cours explique toutes les exigences légales en matière d'étiquetage auxquelles les fournisseurs d'aliments pour animaux doivent se conformer.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-detiquetage-des-aliments-pour-animaux</t>
+  </si>
+  <si>
+    <t>Campus de cours en ligne ouverts à tous (MOOC) - Ministère de l'Agriculture, de la Pêche et de l'Alimentation - Plan de formation pour les techniciens ruraux</t>
+  </si>
+  <si>
+    <t>Cours d'agriculture biologique : production, réglementation, conseils et commercialisation (MOOC) Ce cours a pour objectif de donner un aperçu…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/campus-cours-ligne-ouverts-tous-mooc-ministere-lagriculture-la-peche-et</t>
+  </si>
+  <si>
+    <t>oléiculture biologique</t>
+  </si>
+  <si>
+    <t>lun 21/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Certificat de formation délivré par l'INEA-École universitaire d'ingénierie technique agricole. Objectifs Comprendre les principales variables qui…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/oleiculture-biologique-0</t>
+  </si>
+  <si>
+    <t>Cours d'agriculture biologique</t>
+  </si>
+  <si>
+    <t>La Commission européenne a placé la protection de l'environnement en général, et le développement du secteur de la production biologique en…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-7</t>
+  </si>
+  <si>
+    <t>Cours de production biologique</t>
+  </si>
+  <si>
+    <t>jeu 24/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Le secteur de la production biologique est en constante expansion et nécessite des professionnels qualifiés capables de gérer les exploitations…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-production-biologique</t>
+  </si>
+  <si>
+    <t>Cours d'élevage biologique</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-delevage-biologique</t>
+  </si>
+  <si>
+    <t>PREMIER COURS SUR LA TRANSFORMATION NUMÉRIQUE EN MILIEU RURAL</t>
+  </si>
+  <si>
+    <t>« Défi des femmes rurales » est une initiative de l’Institut des femmes, cofinancée par le Fonds social européen. Elle s’inscrit dans le…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/premier-cours-sur-la-transformation-numerique-milieu-rural</t>
+  </si>
+  <si>
+    <t>Cours sur l'étiquetage des aliments d'origine végétale</t>
+  </si>
+  <si>
+    <t>ven 25/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ce cours vous permettra d'apprendre les exigences légales en matière d'étiquetage des fruits, légumes et autres produits, frais ou conditionnés, y…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-letiquetage-des-aliments-dorigine-vegetale</t>
+  </si>
+  <si>
+    <t>Agriculture biologique : Production, réglementation, conseil et commercialisation (MOOC)</t>
+  </si>
+  <si>
+    <t>mer 31/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>En ligne, Formation continue</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>La Fondation du Groupe Cajamar organisera une nouvelle édition du cours « Transformation numérique et durable dans la gestion agricole » les 27 et 28…</t>
-[...80 lines deleted...]
-    <t>Madrid</t>
+    <t>L’objectif de ce cours est de donner un aperçu de la réglementation de la production agricole biologique et des fondements de base de ce type de…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-biologique-production-reglementation-conseil-et-commercialisation</t>
+  </si>
+  <si>
+    <t>COURS SUR L'ABONNEMENT ET LES FORFAITS D'ABONNEMENT</t>
+  </si>
+  <si>
+    <t>dim 27/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ce cours porte sur la nutrition des plantes et la fertilisation des sols. Vous y découvrirez la composition des sols, les différents types d'engrais…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-labonnement-et-les-forfaits-dabonnement</t>
+  </si>
+  <si>
+    <t>Formation personnalisée en présentiel sur la manipulation des aliments pour votre entreprise</t>
+  </si>
+  <si>
+    <t>Arrêtez de perdre votre temps et déléguez la formation des opérateurs à quelqu'un d'autre. Ce n'est pas un cours de manipulation des aliments « …</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/formation-personnalisee-presentiel-sur-la-manipulation-des-aliments-pour-votre</t>
+  </si>
+  <si>
+    <t>Atelier d'analyse de l'eau pour une fertilisation plus efficace et durable</t>
+  </si>
+  <si>
+    <t>Online</t>
+  </si>
+  <si>
+    <t>La gestion de l'eau d'irrigation est un pilier de l'agriculture moderne, efficace et respectueuse de l'environnement. De plus en plus d'exploitations…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/atelier-danalyse-leau-pour-une-fertilisation-plus-efficace-et-durable</t>
+  </si>
+  <si>
+    <t>TECHNICIEN QUALITÉ DANS L'INDUSTRIE LAITIÈRE</t>
+  </si>
+  <si>
+    <t>lun 28/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>Escuela Internacional de Industrias Lácteas (EILZA).  Plaza del Seminario, 2. 49003 – Zamora</t>
   </si>
   <si>
     <t>Mélangé</t>
   </si>
   <si>
-    <t>Cours en présentiel (28 heures) + plateforme en ligne à votre convenance (10 heures) + auto-apprentissage à votre convenance, sans obligation de…</t>
-[...427 lines deleted...]
-  <si>
     <t>Formation destinée à tous ceux qui souhaitent acquérir des compétences et des connaissances spécifiques leur permettant de garantir la qualité et la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technicien-qualite-dans-lindustrie-laitiere</t>
   </si>
   <si>
     <t>Cours en ligne sur la lutte antiparasitaire</t>
   </si>
   <si>
     <t>mar 29/12/2026 - 00:00</t>
   </si>
   <si>
     <t>L'objectif principal d'un plan de lutte antiparasitaire est de prévenir les infestations, qui peuvent être de diverses natures, tant urbaines que…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-la-lutte-antiparasitaire</t>
   </si>
   <si>
     <t>Formation experte en étiquetage alimentaire – 500 heures – 100 % en ligne</t>
   </si>
   <si>
     <t>mer 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Formation essentielle pour les professionnels de l'industrie alimentaire qui souhaitent se spécialiser dans le développement et la révision de l'…</t>
@@ -818,84 +509,84 @@
   <si>
     <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Introduction et réglementation : Ce module fournit un…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-ecologique-des-ruminants</t>
   </si>
   <si>
     <t>Horticulture biologique</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Concepts, fondements et précédents dans le jardin :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/horticulture-biologique</t>
   </si>
   <si>
     <t>Ravageurs et agents pathogènes de l'olivier : nature, identification et stratégies de lutte biologique</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Introduction: Cette section donne un aperçu de l’…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ravageurs-et-agents-pathogenes-lolivier-nature-identification-et-strategies</t>
   </si>
   <si>
+    <t>Cours d'introduction à ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>Le concept de SIG, en tant qu'outil numérique, permet aux utilisateurs d'exploiter la valeur des données , y compris les variables géospatiales, et d…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Cours d'introduction aux SIG avec ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-aux-sig-avec-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Cours sur la conception et la création de cartes avec ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-conception-et-la-creation-cartes-avec-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Cours d'introduction à ArcGIS Online</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-arcgis-online</t>
+  </si>
+  <si>
     <t>Des outils numériques qui vous aident à gérer votre ferme</t>
   </si>
   <si>
     <t>Cours en ligne, à votre rythme, dans lequel sont analysés les arrêtés royaux publiés en décembre 2022 qui affecteront la manière dont les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/des-outils-numeriques-qui-vous-aident-gerer-votre-ferme</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-arcgis-online</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1202,68 +893,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J64"/>
+  <dimension ref="A1:J47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J64"/>
+      <selection activeCell="A1" sqref="A1:J47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="242.941" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="149.678" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1293,1645 +984,1129 @@
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="1" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>24</v>
-      </c>
-[...13 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-      <c r="E4" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="1" t="s">
         <v>36</v>
-      </c>
-[...25 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>52</v>
-[...12 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
       <c r="G8" s="1" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>60</v>
-[...12 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>66</v>
-[...12 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>74</v>
-[...12 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>79</v>
-[...12 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>83</v>
+        <v>59</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>84</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>90</v>
+        <v>65</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>91</v>
-[...12 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>95</v>
+        <v>59</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>96</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>97</v>
+        <v>67</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>98</v>
-[...12 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>101</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>102</v>
+        <v>70</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>98</v>
-[...12 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>107</v>
+        <v>72</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>110</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
       <c r="F17" s="1" t="s">
-        <v>112</v>
+        <v>76</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>113</v>
+        <v>79</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>114</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>115</v>
+        <v>81</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>116</v>
-[...12 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>119</v>
+        <v>83</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>120</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>121</v>
+        <v>85</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>122</v>
-[...12 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1"/>
       <c r="G19" s="1" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>125</v>
+        <v>86</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>126</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>127</v>
+        <v>88</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>128</v>
+        <v>82</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
-      <c r="F20" s="1"/>
+      <c r="F20" s="1" t="s">
+        <v>89</v>
+      </c>
       <c r="G20" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>129</v>
+        <v>90</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>130</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>131</v>
+        <v>92</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>128</v>
+        <v>93</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1" t="s">
-        <v>132</v>
+        <v>26</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="F21" s="1"/>
+        <v>94</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>95</v>
+      </c>
       <c r="G21" s="1" t="s">
-        <v>26</v>
+        <v>96</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>134</v>
+        <v>97</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>135</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>136</v>
+        <v>99</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>137</v>
+        <v>100</v>
       </c>
       <c r="C22" s="1"/>
-      <c r="D22" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>140</v>
+        <v>101</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>141</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>143</v>
+        <v>104</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>144</v>
+        <v>105</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>145</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>146</v>
+        <v>107</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>147</v>
+        <v>104</v>
       </c>
       <c r="C24" s="1"/>
-      <c r="D24" s="1"/>
-[...1 lines deleted...]
-      <c r="F24" s="1"/>
+      <c r="D24" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>108</v>
+      </c>
       <c r="G24" s="1" t="s">
-        <v>33</v>
+        <v>96</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>148</v>
+        <v>109</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>149</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>150</v>
+        <v>111</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>147</v>
+        <v>104</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>151</v>
+        <v>112</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>152</v>
+        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>153</v>
+        <v>114</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>147</v>
+        <v>104</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H26" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>154</v>
+        <v>115</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>155</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>156</v>
+        <v>117</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>147</v>
+        <v>104</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>157</v>
+        <v>118</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>158</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>159</v>
+        <v>51</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>160</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>161</v>
+        <v>120</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>162</v>
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>163</v>
+        <v>122</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>160</v>
+        <v>104</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>164</v>
+        <v>123</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>165</v>
+        <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>166</v>
+        <v>125</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>167</v>
+        <v>104</v>
       </c>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>168</v>
+        <v>126</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>169</v>
+        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>170</v>
+        <v>128</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>167</v>
+        <v>129</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
-      <c r="G31" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>164</v>
+        <v>130</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>171</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>172</v>
+        <v>132</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>167</v>
+        <v>129</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
-      <c r="G32" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>173</v>
+        <v>133</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>174</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>175</v>
+        <v>135</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
-      <c r="F33" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F33" s="1"/>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>180</v>
+        <v>136</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>181</v>
+        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>182</v>
+        <v>138</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>176</v>
+        <v>129</v>
       </c>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
-      <c r="G34" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G34" s="1"/>
       <c r="H34" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>183</v>
+        <v>139</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>184</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>185</v>
+        <v>141</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>186</v>
+        <v>129</v>
       </c>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
-      <c r="G35" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G35" s="1"/>
       <c r="H35" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>187</v>
+        <v>142</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>188</v>
+        <v>143</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>189</v>
+        <v>144</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>186</v>
+        <v>129</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
-      <c r="G36" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G36" s="1"/>
       <c r="H36" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>190</v>
+        <v>145</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>191</v>
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>192</v>
+        <v>147</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>186</v>
+        <v>129</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
-      <c r="F37" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F37" s="1"/>
+      <c r="G37" s="1"/>
       <c r="H37" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>194</v>
+        <v>148</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>195</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>196</v>
+        <v>150</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>197</v>
+        <v>129</v>
       </c>
       <c r="C38" s="1"/>
-      <c r="D38" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1"/>
+      <c r="G38" s="1"/>
       <c r="H38" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>200</v>
+        <v>151</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>201</v>
+        <v>152</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>202</v>
+        <v>153</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>203</v>
+        <v>129</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
-      <c r="G39" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G39" s="1"/>
       <c r="H39" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>204</v>
+        <v>154</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>205</v>
+        <v>155</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>206</v>
+        <v>156</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
-      <c r="G40" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G40" s="1"/>
       <c r="H40" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>208</v>
+        <v>157</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>209</v>
+        <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>210</v>
+        <v>159</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="C41" s="1"/>
-      <c r="D41" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1"/>
+      <c r="G41" s="1"/>
       <c r="H41" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>212</v>
+        <v>160</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>213</v>
+        <v>161</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>214</v>
+        <v>162</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
-      <c r="G42" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G42" s="1"/>
       <c r="H42" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>215</v>
+        <v>163</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>216</v>
+        <v>164</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>217</v>
+        <v>165</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>218</v>
+        <v>166</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>219</v>
+        <v>167</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>220</v>
+        <v>168</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>221</v>
+        <v>166</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>222</v>
+        <v>169</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>223</v>
+        <v>166</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>224</v>
+        <v>171</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>225</v>
+        <v>172</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>227</v>
+        <v>173</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>228</v>
+        <v>174</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="C47" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>75</v>
+      </c>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
-      <c r="F47" s="1"/>
+      <c r="F47" s="1" t="s">
+        <v>89</v>
+      </c>
       <c r="G47" s="1" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>229</v>
+        <v>175</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>230</v>
-[...387 lines deleted...]
-        <v>279</v>
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>