--- v3 (2026-07-10)
+++ v4 (2026-08-24)
@@ -398,56 +398,83 @@
   <si>
     <t>Cours en ligne sur l'agriculture et l'élevage : production, innovation, conseil et commercialisation (MOOC) Ce cours vise à présenter le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/campus-cours-ligne-ouverts-tous-mooc-ministere-lagriculture-la-peche-et-0</t>
   </si>
   <si>
     <t>Cours avancé sur la nouvelle réglementation européenne relative aux produits fertilisants</t>
   </si>
   <si>
     <t>Un certificat de réussite est remis aux étudiants qui réussissent le cours, accompagné de documents précisant le programme et la durée de celui-ci.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-avance-sur-la-nouvelle-reglementation-europeenne-relative-aux-produits</t>
   </si>
   <si>
     <t>manipulateur d'aliments</t>
   </si>
   <si>
     <t>Si vous souhaitez obtenir le certificat de manipulation des aliments, ce cours proposé par le centre de formation Arcoiris vous apportera les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-daliments</t>
   </si>
   <si>
+    <t>Cours d'introduction à ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>jeu 31/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Le concept de SIG, en tant qu'outil numérique, permet aux utilisateurs d'exploiter la valeur des données , y compris les variables géospatiales, et d…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Cours d'introduction aux SIG avec ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-aux-sig-avec-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Cours sur la conception et la création de cartes avec ArcGIS Pro</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-conception-et-la-creation-cartes-avec-arcgis-pro</t>
+  </si>
+  <si>
+    <t>Cours d'introduction à ArcGIS Online</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-arcgis-online</t>
+  </si>
+  <si>
     <t>Législation agraire</t>
   </si>
   <si>
-    <t>jeu 31/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Certificat de formation délivré par la Fondation INEA Objectifs Connaître les sources, l’objet et le contenu du droit agraire. Encadrer le Droit dans…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/legislation-agraire</t>
   </si>
   <si>
     <t>Agroécologie</t>
   </si>
   <si>
     <t>Certificat de formation délivré par la Fondation INEA Contenu: Introduction : Un aperçu du sujet est présenté, expliquant les concepts clés et l’…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agroecologie</t>
   </si>
   <si>
     <t>Ressources phytogénétiques</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Conservation des ressources phytogénétiques :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ressources-phytogenetiques</t>
   </si>
   <si>
     <t>Gestion des déchets dans les élevages</t>
@@ -507,77 +534,50 @@
     <t>Gestion écologique des ruminants</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Introduction et réglementation : Ce module fournit un…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-ecologique-des-ruminants</t>
   </si>
   <si>
     <t>Horticulture biologique</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Concepts, fondements et précédents dans le jardin :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/horticulture-biologique</t>
   </si>
   <si>
     <t>Ravageurs et agents pathogènes de l'olivier : nature, identification et stratégies de lutte biologique</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Introduction: Cette section donne un aperçu de l’…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ravageurs-et-agents-pathogenes-lolivier-nature-identification-et-strategies</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-arcgis-online</t>
   </si>
   <si>
     <t>Des outils numériques qui vous aident à gérer votre ferme</t>
   </si>
   <si>
     <t>Cours en ligne, à votre rythme, dans lequel sont analysés les arrêtés royaux publiés en décembre 2022 qui affecteront la manière dont les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/des-outils-numeriques-qui-vous-aident-gerer-votre-ferme</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1688,394 +1688,394 @@
       <c r="F30" s="1"/>
       <c r="G30" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>126</v>
       </c>
       <c r="J30" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
-      <c r="G31" s="1"/>
+      <c r="G31" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="H31" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>130</v>
       </c>
       <c r="J31" s="1" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
-      <c r="G32" s="1"/>
+      <c r="G32" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="H32" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="J32" s="1" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
-      <c r="G33" s="1"/>
+      <c r="G33" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="H33" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
-      <c r="G34" s="1"/>
+      <c r="G34" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="H34" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
-      <c r="G43" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G43" s="1"/>
       <c r="H43" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
-      <c r="G44" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G44" s="1"/>
       <c r="H44" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>166</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
-      <c r="G45" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G45" s="1"/>
       <c r="H45" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
-      <c r="G46" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G46" s="1"/>
       <c r="H46" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="J46" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1" t="s">
         <v>89</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>77</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>78</v>