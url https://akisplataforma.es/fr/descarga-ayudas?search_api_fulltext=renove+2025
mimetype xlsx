--- v2 (2026-03-28)
+++ v3 (2026-05-22)
@@ -12,2636 +12,2726 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="862">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="892">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
+    <t>Aide du Centre pour le développement technologique et l'innovation EPE pour le financement de projets de R&amp;D (2025)</t>
+  </si>
+  <si>
+    <t>2025-02-19</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/815704</t>
+  </si>
+  <si>
+    <t>Arrêté DES/37/2025 du 22 décembre 2025, portant sur l'inclusion des aides financées par le FEAGF (Fonds européen de garantie agricole) et le FEADER (Fonds européen agricole pour le développement rural) dans la demande unique pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-02-01</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>Régional</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878214</t>
+  </si>
+  <si>
+    <t>Subventions aux groupes de défense sanitaire du bétail dans la région de Murcie pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/900434</t>
+  </si>
+  <si>
+    <t>Arrêté du 12 février 2025 portant instituant les subventions à la souscription d'assurance agricole dans le cadre du Plan combiné d'assurance agricole pour l'année 2025 et fixant les modalités relatives à ces subventions.</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/815746</t>
+  </si>
+  <si>
+    <t>PLAN ANNUEL D'ASSURANCE AGRICOLE 2025</t>
+  </si>
+  <si>
+    <t>2025-01-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811650</t>
+  </si>
+  <si>
+    <t>Résolution du ministre de l'Économie, des Finances et de l'Innovation approuvant l'appel à projets pour les années 2024 et 2025 en faveur des entrepreneurs et des entreprises exerçant une activité aux îles Baléares, afin de couvrir les commissions d'ouverture et d'étude.</t>
+  </si>
+  <si>
+    <t>2024-03-03</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/745703</t>
+  </si>
+  <si>
+    <t>Résolution du 20/05/2025 de la Direction générale de l'agriculture et de l'élevage, qui lance en 2025, par la procédure de traitement anticipé, l'appel à projets pour l'intégration dans les aides à l'intervention en faveur du bien-être animal en Castille-La Manche par le biais du Fonds européen agricole pour le développement rural (FEADER), prévues dans le Plan stratégique de la politique agricole commune pour la période 2023-2027.</t>
+  </si>
+  <si>
+    <t>2025-05-23</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834104</t>
+  </si>
+  <si>
+    <t>Résolution du 26/05/2025 du Ministère délégué à la Politique agricole commune et aux Politiques agro-environnementales, lançant en 2025, par la procédure de traitement anticipé, l’appel à projets pour l’intégration, dans l’aide à la conservation des races indigènes menacées d’érosion génétique en Castille-La Manche, par le biais du Fonds européen agricole pour le développement rural (FEADER), prévue dans le Plan stratégique de la Politique agricole commune pour la période 2023-2027.</t>
+  </si>
+  <si>
+    <t>2025-05-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/835316</t>
+  </si>
+  <si>
+    <t>Résolution du 27/05/2025 du Ministère délégué à la Politique agricole commune et aux Politiques agro-environnementales, lançant en 2025, par la procédure de traitement anticipé, l’intégration dans les aides à l’intervention de l’apiculture pour la biodiversité en Castille-La Manche par le biais du Fonds européen agricole pour le développement rural (FEADER), prévues dans le Plan stratégique de la Politique agricole commune pour la période 2023-2027.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/835366</t>
+  </si>
+  <si>
+    <t>Résolution du 29/12/2025 du ministère délégué à la Politique agricole commune et à la Politique agro-environnementale, demandant une aide au titre du régime de minimis, par le biais de la procédure de traitement anticipé, afin d'atténuer les dommages causés en Castille-La Manche.</t>
+  </si>
+  <si>
+    <t>2026-01-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878370</t>
+  </si>
+  <si>
+    <t>Résolution du 29/12/2025 du ministère délégué à la Politique agricole commune et à la Politique agro-environnementale, demandant une aide au titre du régime de minimis, par le biais de la procédure de traitement anticipé, afin d'atténuer les dommages liés aux attaques de loboï</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878580</t>
+  </si>
+  <si>
     <t>Disponibilité du crédit à la commande Commerce 2025 LIGNE 1. NOUVEL ÉTABLISSEMENT</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
-    <t>Si</t>
-[...4 lines deleted...]
-  <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817595</t>
   </si>
   <si>
     <t>Disponibilité du crédit à la commande Commerce 2025 LIGNE 2 MANT. ÉTABLISSEMENT</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817597</t>
   </si>
   <si>
-    <t>Résolution du ministre de l'Économie, des Finances et de l'Innovation approuvant l'appel à projets pour les années 2024 et 2025 en faveur des entrepreneurs et des entreprises exerçant une activité aux îles Baléares, afin de couvrir les commissions d'ouverture et d'étude.</t>
-[...98 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/815704</t>
+    <t>Appel à propositions pluriannuel 2026, sur une base concurrentielle, pour LEADER agro, LEADER agroindustrie et LEADER aide à la diversification, des GROUPES D'ACTION LOCALE pour le développement des opérations prévues dans leurs Stratégies de développement local.</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901220</t>
+  </si>
+  <si>
+    <t>Résolution du 9 avril 2026 du directeur général de l'Institut technologique agraire de Castille-et-León, annonçant l'appel à candidatures pour l'année 2026 en vue de soutenir les activités promues par les associations du secteur alimentaire.</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901860</t>
+  </si>
+  <si>
+    <t>Résolution du 30 avril 2026 du ministère de la Science, de l'Industrie et de l'Emploi approuvant l'appel à subventions pour la modernisation du commerce rural dans la Principauté des Asturies.</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903225</t>
+  </si>
+  <si>
+    <t>Résolution du 30 avril 2026 de la Présidence du Centre pour le développement technologique et l'innovation EPE (CDTI), approuvant l'appel à projets pour l'année 2026 destiné aux projets de R&amp;D Missions scientifiques et d'innovation.</t>
+  </si>
+  <si>
+    <t>2026-12-05</t>
+  </si>
+  <si>
+    <t>2026-12-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903153</t>
+  </si>
+  <si>
+    <t>Arrêté du 17 février 2025 du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche approuvant l'appel à l'aide pour la restructuration et la conversion des vignobles de la région de Murcie pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>2025-02-27</t>
+  </si>
+  <si>
+    <t>2025-03-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816503</t>
+  </si>
+  <si>
+    <t>Arrêté du 18 mars 2025 du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche approuvant l'appel à l'aide pour la campagne de récolte verte de 2025.</t>
+  </si>
+  <si>
+    <t>2025-03-20</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821612</t>
+  </si>
+  <si>
+    <t>Arrêté du 16/04/2025 du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche, 1er appel à propositions pour l'octroi de subventions, intervention 7161 « Groupes opérationnels coopératifs de l'Association européenne pour l'innovation agricole »</t>
+  </si>
+  <si>
+    <t>2025-04-30</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829661</t>
+  </si>
+  <si>
+    <t>Arrêté du 6 mai 2025 du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche, annonçant des subventions aux organisations professionnelles agricoles pour l'année 2025, afin de promouvoir les activités fournissant des services au secteur agricole.</t>
+  </si>
+  <si>
+    <t>2025-05-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831592</t>
+  </si>
+  <si>
+    <t>Résolution du 1er avril 2025 du directeur de l'Institut pour la promotion de la région de Murcie, par délégation, relative à l'appel à candidatures pour une aide à la participation à des salons, événements et missions. Salon de l'agriculture saoudien. Arabie saoudite 2025.</t>
+  </si>
+  <si>
+    <t>2025-04-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825474</t>
+  </si>
+  <si>
+    <t>Résolution du 08/04/2025, du directeur de l'Institut pour la promotion de la région de Murcie, par délégation, relative à l'appel à projets pluriannuel visant à encourager la sous-traitance de services d'innovation et de compétitivité. Chèque internationalisation.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825867</t>
+  </si>
+  <si>
+    <t>Résolution du 22 juin 2025 du directeur de l'Institut pour la promotion de la région de Murcie, par délégation, relative à l'appel à projets visant à promouvoir l'innovation et l'entrepreneuriat. Incubateurs.</t>
+  </si>
+  <si>
+    <t>2025-06-29</t>
+  </si>
+  <si>
+    <t>2025-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842160</t>
+  </si>
+  <si>
+    <t>Plan national de renouvellement du parc de machines agricoles (PLAN RENOVE) 2024</t>
+  </si>
+  <si>
+    <t>2024-08-08</t>
+  </si>
+  <si>
+    <t>2024-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776847</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 13 mars 2025 du ministère de l'Agriculture, de la Pêche et de l'Alimentation annonçant le prix « Produits alimentaires d'Espagne, meilleurs vins, année 2025 ».</t>
+  </si>
+  <si>
+    <t>2025-03-18</t>
+  </si>
+  <si>
+    <t>2025-04-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/820406</t>
+  </si>
+  <si>
+    <t>Extrait de l’arrêté du 17 mars 2025 du ministère de l’Agriculture, de la Pêche et de l’Alimentation portant convocation du « Prix des produits alimentaires d’Espagne pour la meilleure boisson spiritueuse bénéficiant d’une indication géographique, année 2025 »</t>
+  </si>
+  <si>
+    <t>2025-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821048</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 7 avril 2025 du ministère de l'Agriculture, de la Pêche et de l'Alimentation, qui annonce le prix « Produits alimentaires d'Espagne : Meilleurs jambons, année 2025 ».</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825807</t>
+  </si>
+  <si>
+    <t>Résolution du 25 avril 2025 du Fonds espagnol de garantie agricole (FEGA), qui appelle à une aide pour les investissements matériels ou immatériels dans la transformation, la commercialisation ou le développement des produits agroalimentaires PEPAC</t>
+  </si>
+  <si>
+    <t>2025-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829278</t>
+  </si>
+  <si>
+    <t>Programmes de formation multirégionaux 2025</t>
+  </si>
+  <si>
+    <t>2025-05-08</t>
+  </si>
+  <si>
+    <t>2025-05-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830512</t>
+  </si>
+  <si>
+    <t>Plan national de renouvellement du parc de machines agricoles (PLAN RENOVE) pour l'année 2025</t>
+  </si>
+  <si>
+    <t>2025-07-04</t>
+  </si>
+  <si>
+    <t>2025-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841714</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 3 février 2025 du ministère de l'Agriculture, de la Pêche et de l'Alimentation annonçant le prix « Produits alimentaires d'Espagne, année 2025 ».</t>
+  </si>
+  <si>
+    <t>2025-02-12</t>
+  </si>
+  <si>
+    <t>2025-03-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813668</t>
+  </si>
+  <si>
+    <t>Résolution du 27 mars, qui lance un appel à candidatures pour l'exercice financier 2025 au titre du programme Cultiva, relatif aux séjours de formation pour jeunes agriculteurs dans des fermes modèles</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>2025-04-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823917</t>
+  </si>
+  <si>
+    <t>Résolution du 17 novembre 2025 de la FEGA, annonçant à l'avance des subventions pour la réalisation de projets de recherche appliquée dans le secteur apicole et ses produits au sein de l'ISA, dans le cadre du PEPAC.</t>
+  </si>
+  <si>
+    <t>2025-11-19</t>
+  </si>
+  <si>
+    <t>2025-12-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869288</t>
+  </si>
+  <si>
+    <t>Résolution du 16 décembre 2025 de la FEGA, par laquelle les subventions pour les services de conseil à portée suprarégionale sont appelées par anticipation dans le cadre du PEPAC (PIV)</t>
+  </si>
+  <si>
+    <t>2025-12-29</t>
+  </si>
+  <si>
+    <t>2027-05-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875849</t>
+  </si>
+  <si>
+    <t>Résolution du 22 mai 2025 de la Présidence du Centre pour le développement technologique et l'innovation EPE (CDTI), approuvant l'appel à projets pour l'année 2025 destiné aux projets de R&amp;D Missions scientifiques et d'innovation.</t>
+  </si>
+  <si>
+    <t>2025-07-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834244</t>
+  </si>
+  <si>
+    <t>Arrêté du 24 novembre 2025 approuvant l’appel à projets de collaboration public-privé 2025 (aide aux activités non économiques des organismes de recherche).</t>
+  </si>
+  <si>
+    <t>2026-01-09</t>
+  </si>
+  <si>
+    <t>2026-01-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870533</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour 2025 pour une aide destinée à soutenir les groupements d'entreprises innovants afin d'améliorer leur compétitivité et leur contribution à l'autonomie stratégique</t>
+  </si>
+  <si>
+    <t>2025-08-29</t>
+  </si>
+  <si>
+    <t>2025-09-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853152</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2025. Projets de garantie de revenu</t>
+  </si>
+  <si>
+    <t>2025-05-02</t>
+  </si>
+  <si>
+    <t>2025-05-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829544</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2025 pour les projets de garantie de revenu</t>
+  </si>
+  <si>
+    <t>2025-05-14</t>
+  </si>
+  <si>
+    <t>2025-06-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831777</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2025 pour les projets générateurs d'emplois stables</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831780</t>
+  </si>
+  <si>
+    <t>PROGRAMME DE SUBVENTIONS POUR LA PROMOTION DE L'EMPLOI AGRICOLE 2025 DP SEPE MURCIA</t>
+  </si>
+  <si>
+    <t>2025-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832066</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2025 (Emploi stable)</t>
+  </si>
+  <si>
+    <t>2025-01-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836506</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2025 (Garantie de revenu)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836508</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole dans les zones rurales défavorisées 2025</t>
+  </si>
+  <si>
+    <t>2025-07-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842067</t>
+  </si>
+  <si>
+    <t>PROGRAMME DE PROMOTION DE L'EMPLOI AGRICOLE DANS LES ZONES RURALES DÉPLACÉES (2025). SALAMANQUE</t>
+  </si>
+  <si>
+    <t>2025-06-27</t>
+  </si>
+  <si>
+    <t>2025-07-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842268</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2025</t>
+  </si>
+  <si>
+    <t>2025-06-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838004</t>
+  </si>
+  <si>
+    <t>DÉCRET PORTANT APPROBATION DE SUBVENTIONS POUR LE FINANCEMENT DE PROJETS INNOVANTS DE TRANSFORMATION TERRITORIALE ET DE LUTTE CONTRE LE DÉPOPULATION, PROMU PAR DES ORGANISMES À BUT NON LUCRATIF, AU COURS DE L'ANNÉE 2025</t>
+  </si>
+  <si>
+    <t>2025-12-04</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871620</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour une aide aux groupes de défense sanitaire du bétail reconnus en Cantabrie pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>2025-03-19</t>
+  </si>
+  <si>
+    <t>2025-04-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/819839</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour l'année 2025 auprès des organisations agricoles professionnelles et des coopératives agricoles de Cantabrie, afin de les aider à compléter leurs dossiers de candidature pour l'appel à candidatures financé par la FEAGA et le FEADER.</t>
+  </si>
+  <si>
+    <t>2025-06-03</t>
+  </si>
+  <si>
+    <t>2025-07-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836773</t>
+  </si>
+  <si>
+    <t>Appel à l'aide pour l'installation de jeunes et nouveaux agriculteurs en Cantabrie en 2025.</t>
+  </si>
+  <si>
+    <t>2025-08-20</t>
+  </si>
+  <si>
+    <t>2025-09-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851292</t>
+  </si>
+  <si>
+    <t>DÉCRET IND/57/2024 du 4 décembre approuvant l'appel à projets pour l'année 2025 en faveur de l'artisanat en Cantabrie (production primaire de produits agricoles).</t>
+  </si>
+  <si>
+    <t>2025-01-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801075</t>
+  </si>
+  <si>
+    <t>Arrêté IND/39/2025 du 20 août approuvant l'appel à candidatures pour les subventions de 2025 destinées aux associations professionnelles, à leurs fédérations et confédérations, et aux coopératives de distribution. Non soumis au seuil de minimis.</t>
+  </si>
+  <si>
+    <t>2025-08-28</t>
+  </si>
+  <si>
+    <t>2025-09-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/852419</t>
+  </si>
+  <si>
+    <t>Arrêté du 21 décembre 2025 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions pour l'année 2026 destinées à l'acquisition de nouvelles machines industrielles dans les entreprises industrielles de Castille-et-León.</t>
+  </si>
+  <si>
+    <t>2026-01-12</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877052</t>
+  </si>
+  <si>
+    <t>Arrêté du 27 janvier 2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural, prévoyant des interventions sous forme de paiements directs, d'interventions en matière de développement rural et l'établissement de conditions communes.</t>
+  </si>
+  <si>
+    <t>2025-02-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810706</t>
+  </si>
+  <si>
+    <t>Arrêté du 23 mars 2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui demande une aide pour la vaccination contre la salmonelle chez les poules pondeuses en Castille-et-León.</t>
+  </si>
+  <si>
+    <t>2025-03-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822218</t>
+  </si>
+  <si>
+    <t>Arrêté du 21 mars 2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui prévoit une aide à la restructuration et à la conversion des vignobles de la communauté de Castille-et-León pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822244</t>
+  </si>
+  <si>
+    <t>Arrêté du 8 avril 2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui appelle à une aide pour la récolte verte des vignobles dans la Communauté de Castille-et-León pour la récolte 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/826028</t>
+  </si>
+  <si>
+    <t>Arrêté du 22/04/2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural portant sur les subventions pour la transformation couvertes par l'intervention 6842.1 (objectifs environnementaux) du PEPAC cofinancée par le FEADER - Ligne MA1</t>
+  </si>
+  <si>
+    <t>2025-04-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828029</t>
+  </si>
+  <si>
+    <t>Arrêté du 19 mai 2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui prévoit une aide destinée au contrôle de la production laitière aux entités officiellement reconnues pour effectuer ce contrôle.</t>
+  </si>
+  <si>
+    <t>2025-05-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833514</t>
+  </si>
+  <si>
+    <t>Arrêté du 23 mai 2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui appelle à une aide destinée à promouvoir les races indigènes espagnoles.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/835009</t>
+  </si>
+  <si>
+    <t>Arrêté du 26 mai 2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural, portant sur des subventions pour la souscription aux polices d'assurance agricole incluses dans les plans annuels combinés d'assurance agricole.</t>
+  </si>
+  <si>
+    <t>2025-06-01</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/835729</t>
+  </si>
+  <si>
+    <t>Arrêté du 28 mai 2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural demandant l'aide de l'Intervention sectorielle apicole pour la campagne apicole 2025 dans le cadre du PEPAC 2023-2027 en Castille-et-León.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836078</t>
+  </si>
+  <si>
+    <t>Arrêté du 23 mai 2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui appelle à une aide visant à promouvoir l'élevage et l'enregistrement de spécimens de race pure de Castille et León dans les livres généalogiques.</t>
+  </si>
+  <si>
+    <t>2025-06-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836725</t>
+  </si>
+  <si>
+    <t>Arrêté du 12/08/2025 du Ministère de l'Agriculture, de l'Élevage et du Développement Rural, qui prévoit pour l'année 2025 une aide à la promotion du dimensionnement des coopératives agroalimentaires dans la communauté autonome de Castille-et-León.</t>
+  </si>
+  <si>
+    <t>2025-09-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851472</t>
+  </si>
+  <si>
+    <t>Arrêté du 23 décembre 2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural annonçant des subventions pour des activités de formation, d'information et de démonstration dans le cadre du PEPAC espagnol 2023/2027</t>
+  </si>
+  <si>
+    <t>2026-01-01</t>
+  </si>
+  <si>
+    <t>2026-01-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877691</t>
+  </si>
+  <si>
+    <t>Résolution du 30 décembre 2025 portant sur l'aide à la valorisation, à la seconde transformation et à l'éco-innovation des produits forestiers, ainsi qu'à la numérisation de la seconde transformation et de l'éco-innovation des produits forestiers.</t>
+  </si>
+  <si>
+    <t>2026-02-14</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886463</t>
+  </si>
+  <si>
+    <t>Résolution du 31 décembre 2025 portant création et annonce des subventions pour l'organisation d'activités de formation non réglementées et d'activités de diffusion favorisant les connaissances et la compétitivité de l'industrie forestière</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886478</t>
+  </si>
+  <si>
+    <t>Arrêté du 29 décembre 2025 établissant les bases réglementaires du programme Galicia Suma Talento: Empléate d'incitations à l'embauche dans les entreprises ordinaires, et procédant à son appel à candidatures pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-02-17</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885613</t>
+  </si>
+  <si>
+    <t>Arrêté du 29 décembre 2025 établissant les bases réglementaires de l'octroi de subventions publiques destinées au financement du programme Investigo pour l'embauche de jeunes demandeurs d'emploi.</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885618</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 décembre 2025 établissant le cadre réglementaire du programme d'incitation pour les entreprises classées comme initiatives d'emploi à forte intensité technologique (IEBT) et annonçant son appel à candidatures pour l'année 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885416</t>
+  </si>
+  <si>
+    <t>Arrêté du 29 décembre 2025 établissant le cadre réglementaire du Programme d’aide visant à mettre en œuvre l’égalité au travail, l’équilibre entre vie professionnelle et vie personnelle et la responsabilité sociale des entreprises (RSE), et annonçant son appel à candidatures pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887236</t>
+  </si>
+  <si>
+    <t>Appel issu des bases réglementaires de l’aide au soutien de l’activité scientifique des groupes de recherche en Catalogne (SGR-Cat 2025)</t>
+  </si>
+  <si>
+    <t>2026-02-06</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885631</t>
+  </si>
+  <si>
+    <t>L’arrêté du 30 décembre 2025 établit les bases réglementaires de l’appel à candidatures pour l’année 2026 en vue d’obtenir des aides aux études et aux investissements liés à la conservation, à la restauration et à la réhabilitation du patrimoine naturel et culturel et des zones sensibles.</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886141</t>
+  </si>
+  <si>
+    <t>Résolution du 29 décembre 2025 de l'Institut galicien de la consommation et de la concurrence, demandant une aide aux associations pour mener des actions d'information, de médiation, de conseil et d'assistance au cours de l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886042</t>
+  </si>
+  <si>
+    <t>Résolution du 30 décembre 2025 portant création de fonds pour les investissements dans les technologies forestières, la transformation, la mobilisation et la commercialisation des produits forestiers</t>
+  </si>
+  <si>
+    <t>2026-02-20</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887954</t>
+  </si>
+  <si>
+    <t>Aide pour couvrir le prix du gazole consommé par les producteurs agricoles, articles 24 à 27 du décret-loi royal 20/2022. Année 2025</t>
+  </si>
+  <si>
+    <t>2025-04-01</t>
+  </si>
+  <si>
+    <t>2029-04-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888922</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour 2026, au titre de l’exercice financier 2025, en vue de l’octroi de subventions au titre de la ligne 2 aux entreprises sociales pour la mise en œuvre d’actions visant à améliorer l’emploi et l’insertion professionnelle des groupes à risque d’exclusion sociale.</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889855</t>
+  </si>
+  <si>
+    <t>Arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, portant convocation d'une aide aux petites et moyennes entreprises pour des actions de numérisation</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890710</t>
+  </si>
+  <si>
+    <t>Arrêté IND/8/2026 du 25 février approuvant l’appel à propositions visant à promouvoir l’emploi et à améliorer la compétitivité des coopératives et des entreprises détenues par les travailleurs. Règlement (UE) n° 1408/2013 relatif aux mesures de minimis agricoles.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890199</t>
+  </si>
+  <si>
+    <t>Arrêté du 27 février 2025 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions pour le financement des unités de soutien aux activités professionnelles dans les centres d'emploi spéciaux pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890312</t>
+  </si>
+  <si>
+    <t>ARRÊTÉ AGA/XXX/2026, du XX de xxxx, du Ministre de l'Agriculture, de l'Élevage et de l'Alimentation, par lequel des subventions sont demandées pour l'amélioration de la production et de la commercialisation des produits apicoles, pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890670</t>
+  </si>
+  <si>
+    <t>Résolution du 9 mars 2026 du ministère régional des Affaires rurales et de la Politique agricole, annonçant l'appel à candidatures pour les interventions sous forme de paiements directs et d'interventions de développement rural. Conv 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892274</t>
+  </si>
+  <si>
+    <t>Résolution du 9 mars 2026 du ministère des Affaires rurales et de la Politique agricole, portant sur l'aide aux interventions sous forme de paiements directs à l'agriculture et à l'élevage et aux interventions de développement rural au sein de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892275</t>
+  </si>
+  <si>
+    <t>Appel à l’aide pour la production et la commercialisation du miel, dans le cadre de l’intervention sectorielle apicole pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892920</t>
+  </si>
+  <si>
+    <t>Résolution du 13 mars 2026, Arrêté de subvention du 9 avril 2025, Ligne 4.2. Subventions aux entreprises privées sur le marché du travail ordinaire pour chaque participant qu'elles embauchent au cours des trois mois suivant la fin de l'itinéraire agricole de minimis</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893190</t>
+  </si>
+  <si>
+    <t>Arrêté du 19 mars 2026 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions destinées à la modernisation, à la numérisation et à l'amélioration de la gestion du commerce en Castille-et-León</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894145</t>
+  </si>
+  <si>
+    <t>Assimilation des technologies de pointe et leur diffusion dans le système d’innovation valencien REG (UE) 651/2014</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895064</t>
+  </si>
+  <si>
+    <t>Aide du FEADER aux investissements dans la modernisation des exploitations agricoles 6841.2</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2027-04-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894333</t>
+  </si>
+  <si>
+    <t>Aide du FEADER aux investissements productifs dans les exploitations agricoles 6841.1</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894330</t>
+  </si>
+  <si>
+    <t>Résolution du Directeur général de la Production agricole et d'élevage, établissant l'appel anticipé, pour le Plan 2025, de l'aide de la Communauté valencienne destinée à la souscription d'assurances agricoles incluses dans les plans à</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804083</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804861</t>
+  </si>
+  <si>
+    <t>Résolution du 17 avril 2025 de la Direction générale de la production agricole et d'élevage, annonçant l'appel à candidatures pour l'exercice financier 2025 en vue d'améliorer la compétitivité et la durabilité des élevages dans la Communauté valencienne.</t>
+  </si>
+  <si>
+    <t>2024-04-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828256</t>
+  </si>
+  <si>
+    <t>Résolution de la DG Production agricole et d'élevage, pour l'année 2025, relative à l'aide prévue par l'arrêté 6/2024, qui approuve les bases réglementaires de l'aide compensatoire pour l'éradication et le contrôle de la bactérie Xylella fastidiosa</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831154</t>
+  </si>
+  <si>
+    <t>Résolution du ministère de l'Agriculture, de l'Eau, de l'Élevage et de la Pêche annonçant l'appel à candidatures pour l'aide à la certification de la production biologique dans la Communauté valencienne pour l'année 2025</t>
+  </si>
+  <si>
+    <t>2025-05-13</t>
+  </si>
+  <si>
+    <t>2025-06-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831391</t>
+  </si>
+  <si>
+    <t>Résolution du 14 novembre 2025 de la Direction générale de la production agricole et d'élevage, qui lance des appels anticipés à l'aide pour l'amélioration de la compétitivité et de la durabilité des élevages dans la Communauté valencienne pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2025-11-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869502</t>
+  </si>
+  <si>
+    <t>Résolution du directeur général de la production agricole et de l'élevage, lançant un appel anticipé, pour l'année 2025, d'aides minimales destinées au reboisement des vergers dont la récolte est ou a été détruite.</t>
+  </si>
+  <si>
+    <t>2025-01-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804483</t>
+  </si>
+  <si>
+    <t>Résolution du Directeur général de la Production agricole et de l'élevage lançant, pour l'année 2025, un appel anticipé à l'aide aux exploitations de cerises dans les zones touchées par des facteurs climatiques, environnementaux et…</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805096</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du 29 décembre 2025 approuvant l'appel pluriannuel de subventions pour la promotion de la contractualisation et de la régularisation de l'assurance agricole combinée au cours de l'exercice financier 2026, selon la modique modalité de dépenses anticipées</t>
+  </si>
+  <si>
+    <t>2026-01-26</t>
+  </si>
+  <si>
+    <t>2026-12-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882337</t>
+  </si>
+  <si>
+    <t>Subventions 2025 pour la fourniture de conseils techniques au secteur agricole en matière de protection des végétaux Résolution du 20 décembre 2024.</t>
+  </si>
+  <si>
+    <t>2025-02-14</t>
+  </si>
+  <si>
+    <t>2025-03-13</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813441</t>
+  </si>
+  <si>
+    <t>Subventions 2025 pour le financement de prêts aux propriétaires d'exploitations oléicoles et viticoles en sec situées en Estrémadure, conformément au décret 35/2025 du 6 mai, qui les annonce</t>
+  </si>
+  <si>
+    <t>2025-06-13</t>
+  </si>
+  <si>
+    <t>2025-08-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838948</t>
+  </si>
+  <si>
+    <t>Subvention 2025 aux propriétaires d'exploitations agricoles pour promouvoir leur participation aux programmes de qualité alimentaire. s/ Résolution du 19 juin 2025.</t>
+  </si>
+  <si>
+    <t>2025-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842305</t>
+  </si>
+  <si>
+    <t>Subventions 2026 pour la fourniture de conseils techniques au secteur agricole en matière de protection des végétaux Résolution du 3 décembre 2025.</t>
+  </si>
+  <si>
+    <t>2026-01-14</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880343</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2025, NON COUVERTE PAR LE RÉGIME MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (Sous-mesure 19.2.2 du PDR), conformément au XXIVe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808943</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2025 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ IXe appel (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2025-03-01</t>
+  </si>
+  <si>
+    <t>2025-03-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816089</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2025 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ IXe appel (PDR 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>2025-03-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816223</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État. (Interv., 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL SOPRODEVAJE</t>
+  </si>
+  <si>
+    <t>2025-11-28</t>
+  </si>
+  <si>
+    <t>2026-02-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869950</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL FEDESIBA</t>
+  </si>
+  <si>
+    <t>2025-11-26</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871049</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2025-12-02</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872386</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872387</t>
+  </si>
+  <si>
+    <t>Subventions 2026 aux entreprises pour financer des projets favorisant la mise en œuvre de solutions d'intelligence artificielle dans la Communauté autonome d'Estrémadure - conformément au décret 173/2025 qui les prévoit</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881941</t>
+  </si>
+  <si>
+    <t>L’aide 2025 pour la mise en œuvre de systèmes d’irrigation favorisant l’utilisation efficace de l’eau et de l’énergie dans les exploitations agricoles, conformément au décret 12/2025 du 11 mars, qui les prévoit.</t>
+  </si>
+  <si>
+    <t>2025-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823462</t>
+  </si>
+  <si>
+    <t>Aide 2026 destinée à l’amélioration de l’efficacité énergétique de l’irrigation (programme II) dont les promoteurs sont les communautés d’irrigation, s/Résolution du Secrétariat général en date du 18/12/2025 qui approuve l’appel à l’aide pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882228</t>
+  </si>
+  <si>
+    <t>Aide 2025-26 pour l'installation de jeunes agriculteurs dans la Communauté autonome d'Estrémadure, premier appel intégré au décret 169/2024</t>
+  </si>
+  <si>
+    <t>2025-01-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/809138</t>
+  </si>
+  <si>
+    <t>Aide 2025-26 Investissements dans la modernisation et/ou l’amélioration des exploitations agricoles où le jeune agriculteur est établi, premier appel intégré au décret 169/2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/809139</t>
+  </si>
+  <si>
+    <t>Aide PEPAC 2025. Aide complémentaire aux jeunes agriculteurs, conformément à la résolution du 27 janvier 2025 qui les y invite.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811619</t>
+  </si>
+  <si>
+    <t>Aide PEPAC 2025. Agriculture biologique, conformément à la résolution du 27 janvier 2025 qui les appelle à</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811622</t>
+  </si>
+  <si>
+    <t>Aide PEPAC 2025. Aide liée à l'agriculture, conformément à la résolution du 27 janvier 2025 qui les prévoit.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811625</t>
+  </si>
+  <si>
+    <t>Aide 2025 pour les investissements visant la transformation et la commercialisation des produits agricoles, conformément à la résolution du 29 octobre 2025 qui lance un appel à candidatures</t>
+  </si>
+  <si>
+    <t>2026-01-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869937</t>
+  </si>
+  <si>
+    <t>Extremadura Avante accorde des subventions aux entreprises pour leur participation de groupe à la Foire Fruit Attraction 2025, conformément à l'accord du 27 mars 2025 qui les y oblige.</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>2025-04-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823326</t>
+  </si>
+  <si>
+    <t>Aide 2025 aux entreprises pour la participation de groupe au Salon des ingrédients alimentaires 2025, conformément à l'accord du 26 août 2025 qui les y oblige.</t>
+  </si>
+  <si>
+    <t>2025-08-26</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853387</t>
+  </si>
+  <si>
+    <t>La subvention 2024-2025 destinée aux municipalités et aux petites collectivités locales pour financer des projets de revitalisation commerciale est prévue par le décret 130/2024 du 15 octobre 2024.</t>
+  </si>
+  <si>
+    <t>2024-11-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794035</t>
+  </si>
+  <si>
+    <t>Subvention 2024-2025 destinée aux associations, fédérations et confédérations du secteur commercial pour financer des projets de revitalisation commerciale, conformément au décret 130/2024 du 15 octobre 2024 qui appelle</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794036</t>
+  </si>
+  <si>
+    <t>Aide 2025/2026 pour l’amélioration des capacités avancées des PME du secteur du commerce de détail, conformément à l’appel lancé par la résolution du 21 novembre 2025</t>
+  </si>
+  <si>
+    <t>2025-11-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871111</t>
+  </si>
+  <si>
+    <t>Subvention 2026, Secteur agricole, pour l'insertion sociale et professionnelle des mineurs et des jeunes se conformant ou s'étant conformés à des mesures judiciaires, par résolution du 14 novembre 2025</t>
+  </si>
+  <si>
+    <t>2025-12-05</t>
+  </si>
+  <si>
+    <t>2026-11-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871614</t>
+  </si>
+  <si>
+    <t>Résolution du 24 mars 2025 établissant le cadre réglementaire des aides destinées à soutenir la coopération en matière d'information et de promotion des produits agricoles et alimentaires galiciens couverts par des systèmes de qualité mis en œuvre par les groupements de producteurs, dans le cadre du Plan stratégique 2023-2027 de la PAC, et lançant un appel à candidatures pour l'exercice budgétaire 2025.</t>
+  </si>
+  <si>
+    <t>2025-05-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823827</t>
+  </si>
+  <si>
+    <t>Résolution du 16 avril 2025 établissant le cadre réglementaire des aides aux programmes de qualité élaborés par les conseils de réglementation des appellations d'origine agroalimentaire et annonçant l'appel à candidatures pour 2025 (code de procédure)</t>
+  </si>
+  <si>
+    <t>2025-05-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828643</t>
+  </si>
+  <si>
+    <t>Résolution du 17 juin 2025 établissant les bases réglementaires des aides aux exploitations agricoles appartenant à l’indication géographique protégée Faba de Lourenzá et lançant un appel à candidatures pour l’année 2025 (code de procédure MR302)</t>
+  </si>
+  <si>
+    <t>2025-06-28</t>
+  </si>
+  <si>
+    <t>2025-07-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842301</t>
+  </si>
+  <si>
+    <t>Résolution du 19 décembre 2025 établissant le cadre réglementaire des aides destinées à soutenir la coopération dans les activités d'information et de promotion des produits agricoles et alimentaires galiciens couverts par des systèmes de qualité</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877528</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 janvier 2025 établissant les bases réglementaires pour l'octroi, sur une base non concurrentielle, de subventions visant à promouvoir l'innovation et la durabilité du commerce local et artisanal</t>
+  </si>
+  <si>
+    <t>2025-02-26</t>
+  </si>
+  <si>
+    <t>2025-03-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814563</t>
+  </si>
+  <si>
+    <t>Arrêté du 21 novembre 2025 établissant les bases réglementaires de l’aide visant à atténuer les dommages causés par les sangliers aux cultures agricoles et lançant un appel à candidatures pour l’année 2026 (code de procédure MT809E)</t>
+  </si>
+  <si>
+    <t>2025-10-11</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871824</t>
+  </si>
+  <si>
+    <t>DÉCRET du 26 décembre 2024, établissant les bases réglementaires des aides à la promotion de la souscription d'assurances agricoles dans la Communauté autonome de Galice et convoquant les bénéficiaires pour l'année 2025 (Code de procédure MR443A)</t>
+  </si>
+  <si>
+    <t>2025-01-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808706</t>
+  </si>
+  <si>
+    <t>Arrêté du 11 juin 2025 établissant le cadre réglementaire des aides destinées aux jeunes agriculteurs, dans le cadre du Plan stratégique de la Politique agricole commune espagnole 2023-2027, cofinancé par le Fonds européen</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841548</t>
+  </si>
+  <si>
+    <t>Arrêté du 21 août 2025 établissant les bases réglementaires des aides destinées à promouvoir l'utilisation commune d'installations et de matériels dans le cadre d'un système associatif, au titre du Plan stratégique de la Politique agricole commune</t>
+  </si>
+  <si>
+    <t>2025-08-25</t>
+  </si>
+  <si>
+    <t>2025-09-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853100</t>
+  </si>
+  <si>
+    <t>Arrêté du 18 septembre 2025 établissant le cadre réglementaire des aides aux organisations et associations agricoles professionnelles pour la réalisation d'activités d'intérêt agricole et lançant un appel à candidatures pour l'année 2025 (code de</t>
+  </si>
+  <si>
+    <t>2025-09-24</t>
+  </si>
+  <si>
+    <t>2025-10-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/858070</t>
+  </si>
+  <si>
+    <t>Arrêté du 12 décembre 2025 établissant le cadre réglementaire des aides aux entités reconnues comme groupes de défense sanitaire de l'élevage (GDSE) en Galice et lançant un appel à candidatures pour l'année 2026-2027 (Code de procédure MR2)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878167</t>
+  </si>
+  <si>
+    <t>Arrêté du 29 décembre 2025, établissant les bases réglementaires des aides à la promotion de la souscription d'assurances agricoles dans la Communauté autonome de Galice et convoquant les sessions pour l'année 2026 (Code de procédure MR443A)</t>
+  </si>
+  <si>
+    <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881236</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 décembre 2025 établissant le cadre réglementaire des subventions compétitives pour les investissements de reboisement avec des essences feuillues et/ou conifères, cofinancées par le Fonds européen agricole pour le développement</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882176</t>
+  </si>
+  <si>
+    <t>DÉCRET du 30 décembre 2025 établissant les bases réglementaires des aides, par appel d'offres concurrentiel, pour la promotion et le soutien des groupements forestiers de producteurs forestiers gérés conjointement, cofinancés par le Fonds de l'UE</t>
+  </si>
+  <si>
+    <t>2026-01-21</t>
+  </si>
+  <si>
+    <t>2026-02-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882671</t>
+  </si>
+  <si>
+    <t>Résolution du 16 décembre 2025 de l'Institut galicien de l'énergie approuvant le cadre réglementaire des aides aux projets d'économie d'énergie et d'efficacité énergétique dans les entreprises galiciennes</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881665</t>
+  </si>
+  <si>
+    <t>Aide à l’amélioration des capacités d’innovation et au développement technologique des entreprises en Galice, programme « Ticket Innova » pour l’année 2025</t>
+  </si>
+  <si>
+    <t>2025-01-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807213</t>
+  </si>
+  <si>
+    <t>Résolution du 30 décembre 2025 approuvant les bases réglementaires pour l’octroi de l’aide IA360 visant à promouvoir l’innovation des entreprises dans un contexte de concurrence (IG408M)</t>
+  </si>
+  <si>
+    <t>2026-01-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880746</t>
+  </si>
+  <si>
+    <t>Résolution du 30 décembre 2025 relative aux bases réglementaires de l'aide à l'amélioration de la capacité d'innovation des entreprises en Galice 2026-2027 dans le cadre d'un système d'appel d'offres concurrentiel (IG408L)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880747</t>
+  </si>
+  <si>
+    <t>Appel à propositions SME Innova 2025 - Chambre de commerce de Séville</t>
+  </si>
+  <si>
+    <t>2025-04-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/824198</t>
+  </si>
+  <si>
+    <t>Décret royal 905/2022 du 25 octobre, régissant l’intervention dans le secteur vitivinicole dans le cadre du Plan stratégique de la politique agricole commune – Appel 2025</t>
+  </si>
+  <si>
+    <t>2023-07-15</t>
+  </si>
+  <si>
+    <t>2023-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775546</t>
+  </si>
+  <si>
+    <t>Arrêté du 10 janvier 2025 de la Direction générale de la production agricole et animale, demandant une aide pour la mise en œuvre des programmes vétérinaires nationaux par les associations de défense sanitaire animale non concurrentielles.</t>
+  </si>
+  <si>
+    <t>2025-01-15</t>
+  </si>
+  <si>
+    <t>2025-02-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/809082</t>
+  </si>
+  <si>
+    <t>Arrêté du 27 janvier 2025, portant appel pour l'année 2025 de subventions correspondant aux opérations d'entretien des arbres fruitiers de zones arides et des arbres fruitiers irrigués en agriculture biologique (6503.2), correspondant aux interventions</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811220</t>
+  </si>
+  <si>
+    <t>Arrêté du 28 janvier 2025 portant appel d'offres pour l'année 2025 concernant la subvention relative à l'opération 10.1.14 « Amendement calcaire du sol pour la prévention et le contrôle du pourrissement des racines dans les formations de dehesa » de la Mesure 10 : Agroambi</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811578</t>
+  </si>
+  <si>
+    <t>L'arrêté du 27 mars 2025 lance un appel à l'aide pour la mise en œuvre, par l'intermédiaire des Groupes de défense de la santé animale, de programmes de santé ne bénéficiant pas d'un financement communautaire dans le cadre d'un système d'appel d'offres concurrentiel.</t>
+  </si>
+  <si>
+    <t>2025-04-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823494</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 avril 2025 relatif aux subventions destinées à promouvoir les processus d'intégration et de fusion des associations agroalimentaires. Ligne 1 - Aide à la promotion et à l'encouragement de l'intégration des associations agroalimentaires</t>
+  </si>
+  <si>
+    <t>2025-05-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829762</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 avril 2025 relatif aux subventions destinées à promouvoir les processus d'intégration et de fusion des associations agroalimentaires. Ligne 2 - Aide à la promotion et à l'encouragement de la fusion des associations agroalimentaires en Andalousie</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829763</t>
+  </si>
+  <si>
+    <t>Résolution du 8 mai 2025 annonçant des subventions aux organisations et entités représentant le secteur du développement agricole et rural en Andalousie</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831440</t>
+  </si>
+  <si>
+    <t>Arrêté du 20 mai 2025 approuvant les bases réglementaires pour l'octroi de subventions, par appel d'offres, destinées aux exploitants agricoles et d'élevage des communes touchées par les dommages de DANA 2024/2025</t>
+  </si>
+  <si>
+    <t>2025-06-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834575</t>
+  </si>
+  <si>
+    <t>Arrêté du 16 décembre 2025, qui lance un appel à candidatures pour l'année 2026 en vue de l'exécution, par l'intermédiaire des Groupements de défense sanitaire du bétail, de programmes de santé ne bénéficiant pas de financement communautaire.</t>
+  </si>
+  <si>
+    <t>2026-01-15</t>
+  </si>
+  <si>
+    <t>2026-02-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876280</t>
+  </si>
+  <si>
+    <t>Résolution du 19 décembre 2025 de la Direction générale des industries, de l'innovation et de la filière agroalimentaire, annonçant des subventions pour les investissements dans la transformation, la commercialisation et/ou le développement des produits agroalimentaires pour l'exercice 2026. Intervention 68422-01 PME</t>
+  </si>
+  <si>
+    <t>2026-01-06</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876918</t>
+  </si>
+  <si>
+    <t>Résolution du 19 décembre 2025 de la Direction générale des industries, de l'innovation et de la filière agroalimentaire, annonçant l'appel à candidatures pour 2026 en vue d'obtenir des aides aux investissements dans la transformation, la commercialisation et/ou le développement des produits agroalimentaires. FRUITS ET LÉGUMES. PME</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876920</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du 29 MAI 2025, LIGNE 4.2 inclusion de la société ordinaire Lab. De Minimis Agricultural</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836204</t>
+  </si>
+  <si>
+    <t>Résolution du 2 mai 2025 du SGIM, portant sur les incitations à la transition juste dans la province d'Almería pour le projet de tracteurs « Innovation et durabilité dans l'industrie auxiliaire de l'agriculture d'Almería ».</t>
+  </si>
+  <si>
+    <t>2025-07-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830397</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830398</t>
+  </si>
+  <si>
+    <t>Résolution du XX de XXX de 2025 annonçant des subventions compétitives pour les projets d'innovation développés par les centres technologiques. Ligne 5 de l'arrêté du 10 février 2025</t>
+  </si>
+  <si>
+    <t>2025-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842216</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du XX de XXXX 2025 de la DG pour la PROMOTION DE L'INNOVATION, PORTANT APPEL À APPEL À PROJETS COMPÉTITIF, POUR L'EXERCICE 2025, L'OCTROI DE SUBVENTIONS AUX PROJETS D'INNOVATION PAR LES CLUSTERS (LIGNE 2 - AIDE NON PROPRE)</t>
+  </si>
+  <si>
+    <t>2025-06-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842306</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du XX de XXXX de 2025 de la DG PROMOTION DE L'INNOVATION, QUI PRÉVOIT, POUR L'EXERCICE 2025, DANS LE CADRE D'UNE CONCURRENCE, L'OCTROI DE SUBVENTIONS AUX PROJETS D'INNOVATION PAR LES CLUSTERS LINE 2 R (UE) 651/2014</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842307</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du XX de XXXX 2025 de la DG PROMOTION DE L'INNOVATION, QUI PRÉVOIT, POUR L'EXERCICE 2025, DANS LE CADRE D'UN APPEL À PROJETS CONCURRENTIEL, L'OCTROI DE SUBVENTIONS POUR L'ACQUISITION D'ÉQUIPEMENTS ET L'AMÉLIORATION DES INFRASTRUCTURES DANS LA LIGNE 6 DE C.TECN.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842312</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/…/2024 du 19 décembre portant subvention pour la fourniture de services de conseil agricole, dans le cadre du Plan stratégique national de la PAC 2023-2027, pour l'Aragon, pour l'année 2025</t>
+  </si>
+  <si>
+    <t>2025-01-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805028</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/268/2025 du 6 mars, portant sur l'octroi de subventions dans le domaine de la coopération aux groupes opérationnels du Partenariat européen d'innovation (PEI), dans le cadre du Plan stratégique national de la PAC 23-27, pour l'Aragon à l'horizon 2025</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>2025-04-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/818995</t>
+  </si>
+  <si>
+    <t>DÉCRET AGA/685/2025 du 23 juin approuvant les bases réglementaires et l’appel à l’aide concernant les dommages causés à la production et aux infrastructures des exploitations agricoles à la suite des pluies torrentielles de 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841927</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/XX/2025 du XX portant subvention pour la souscription d'assurances agricoles dans la communauté autonome d'Aragon, pour l'année 2025, au titre du quarante-sixième plan combiné d'assurance agricole (plan 2025).</t>
+  </si>
+  <si>
+    <t>2025-09-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853835</t>
+  </si>
+  <si>
+    <t>DÉCRET AGA/ /2025 de , QUI PRÉVOIT DES SUBVENTIONS POUR UNE PARTIE DU COÛT DE LA SOUSCRIPTION D'UNE ASSURANCE AGRICOLE POUR L'ANNÉE 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876191</t>
+  </si>
+  <si>
+    <t>ARRÊTÉ AGA/…/2025 du 17 décembre, portant sur des subventions pour la fourniture de services de conseil agricole, dans le cadre du Plan stratégique national de la PAC 2023-2027, pour l’Aragon, pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>2025-12-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876231</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/ /2024 du 7 octobre, portant sur des subventions pour les investissements dans les installations de transformation et dans les infrastructures, structures et instruments de commercialisation du vin, pour l'année 2025 (exercice financier 2026).</t>
+  </si>
+  <si>
+    <t>2024-10-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790234</t>
+  </si>
+  <si>
+    <t>Arrêté du 23 janvier 2025 fixant les règles d'octroi d'une aide exceptionnelle par la Communauté autonome aux coopératives agricoles aragonaises et approuvant son appel à candidatures</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811527</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/ /2025 du 7 avril, approuvant l'appel à compléter en 2025, imputé à la convention FITE 2023, les subventions accordées au titre des arrêtés relatifs aux industries agroalimentaires de 2022 et 2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825563</t>
+  </si>
+  <si>
+    <t>DÉCRET AGA/ /2025 du 26 août, qui prévoit des subventions pour les investissements dans la transformation, la commercialisation et le développement des produits agricoles (industries agroalimentaires), dans le cadre du PEPAC pour la période 2023-2027 pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2025-08-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853458</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853473</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853478</t>
+  </si>
+  <si>
+    <t>ORDONNANCE AGA/ /2025 du 20 janvier, relative à la soumission de la demande unique d’aide au titre de la Politique agricole commune pour l’année 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810222</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/284/2025 du 10 mars du ministre de l'Agriculture, de l'Élevage et de l'Alimentation annonçant des subventions visant à améliorer la production et la commercialisation des produits apicoles pour l'année 2025</t>
+  </si>
+  <si>
+    <t>2025-03-25</t>
+  </si>
+  <si>
+    <t>2025-04-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822435</t>
+  </si>
+  <si>
+    <t>Arrêté du 16 mai 2025 du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, prévoyant une aide aux petites et moyennes entreprises pour leurs actions de numérisation.</t>
+  </si>
+  <si>
+    <t>2025-05-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833698</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l’Agriculture, de l’Élevage, de la Pêche et de la Souveraineté alimentaire convoquant l’action III.1 « Aide à la fourniture d’animaux reproducteurs de races pures ou de races commerciales originaires de la Communauté » pour la campagne 2025</t>
+  </si>
+  <si>
+    <t>2024-12-01</t>
+  </si>
+  <si>
+    <t>2024-12-15</t>
+  </si>
+  <si>
+    <t>Canarias</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/787366</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l'Agriculture, de l'Élevage, de la Pêche et de la Souveraineté alimentaire annonçant l'appel à candidatures pour la campagne 2025 d'aide au titre de la sous-action III.2.4 « Aide à l'importation de veaux destinés à l'engraissement »</t>
+  </si>
+  <si>
+    <t>2024-10-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/788498</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l’Agriculture, de l’Élevage, de la Pêche et de la Souveraineté alimentaire convoqué pour la campagne 2025 Action I.5 « Aide aux producteurs traditionnels de tomates d’hiver » du Programme de soutien communautaire à la production agricole des îles Canaries</t>
+  </si>
+  <si>
+    <t>2024-11-25</t>
+  </si>
+  <si>
+    <t>2025-01-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798955</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l’Agriculture, de l’Élevage, de la Pêche et de la Souveraineté alimentaire annonçant l’appel à candidatures pour la campagne 2025 d’« aide à la production de miel de qualité issu de la race d’abeille noire indigène »</t>
+  </si>
+  <si>
+    <t>2024-12-18</t>
+  </si>
+  <si>
+    <t>2025-01-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803409</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l’Agriculture, de l’Élevage, de la Pêche et de la Souveraineté alimentaire annonçant, pour la campagne 2025, l’aide de surface aux producteurs d’aloès et d’olives.</t>
+  </si>
+  <si>
+    <t>2025-05-22</t>
+  </si>
+  <si>
+    <t>2025-06-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834080</t>
+  </si>
+  <si>
+    <t>ARRÊTÉ DU MINISTÈRE DE L'AGRICULTURE, DE L'ÉLEVAGE, DE LA PÊCHE ET DE LA SOUVERAINETÉ ALIMENTAIRE, PORTANT CAMPAGNE 2025 D'AIDE PAR HECTARE POUR L'ENTRETIEN DE LA CULTURE DE LA VIGNE DESTINÉE À LA PRODUCTION DE VINS D'APPEL D'ORIGINE</t>
+  </si>
+  <si>
+    <t>2025-09-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837058</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du ministère de l'Agriculture, de l'Élevage, de la Pêche et de la Souveraineté alimentaire annonçant, pour la campagne 2025, l'aide de l'Action III.2, soutien au secteur bovin</t>
+  </si>
+  <si>
+    <t>2025-07-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842076</t>
+  </si>
+  <si>
+    <t>ARRÊTÉ DU MINISTÈRE DE L'AGRICULTURE, DE L'ÉLEVAGE, DE LA PÊCHE ET DE LA SOUVERAINETÉ ALIMENTAIRE ANNONÇANT L'AIDE À LA CAMPAGNE D'ACTION 2025 III.6 AIDE À LA PRODUCTION DE LAIT DE CHÈVRE ET DE BATTUE LOCAL</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842078</t>
+  </si>
+  <si>
+    <t>ARRÊTÉ DU MINISTÈRE DE L'AGRICULTURE, DE L'ÉLEVAGE, DE LA PÊCHE ET DE LA SOUVERAINETÉ ALIMENTAIRE ANNONÇANT L'AIDE À LA CAMPAGNE D'ACTION 2025 III.4 AIDE À LA PRODUCTION DE LAIT DE BOVINES LOCAL</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842081</t>
+  </si>
+  <si>
+    <t>Subventions pour les engagements agroenvironnementaux sur les terres agricoles et les engagements et activités pour la conservation des ressources génétiques (2025)</t>
+  </si>
+  <si>
+    <t>2025-02-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814237</t>
+  </si>
+  <si>
+    <t>Ordonnance accordant des subventions pour 2025 afin de soutenir les associations professionnelles agricoles à but non lucratif.</t>
+  </si>
+  <si>
+    <t>2025-07-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839417</t>
+  </si>
+  <si>
+    <t>Appel à l’aide aux communes pour la construction de nouveaux ouvrages et l’amélioration des infrastructures agricoles 2024-2025, réglementé par l’arrêté DES/25/2024 du 14 août.</t>
+  </si>
+  <si>
+    <t>2024-10-07</t>
+  </si>
+  <si>
+    <t>2024-11-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789279</t>
+  </si>
+  <si>
+    <t>L’arrêté DES/07/2025 du 24 février 2025, qui prévoit que les aides financées par le FEAGF (Fonds européen de garantie agricole) et le FEADER (Fonds européen agricole pour le développement rural) soient incluses dans la demande unique pour l’année 2025 et comprend</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816912</t>
+  </si>
+  <si>
+    <t>Accord du Conseil exécutif du 17 novembre 2025 relatif aux bases régissant l’octroi d’aides à la promotion de pratiques durables dans les exploitations agricoles de Minorque (CARB) et à l’appel à projets correspondant pour l’année 2025</t>
+  </si>
+  <si>
+    <t>2025-12-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872524</t>
+  </si>
+  <si>
+    <t>Appel à l’aide pour la restauration, le maintien et la consolidation de l’environnement agricole et de l’agrobiodiversité sur l’île d’Ibiza pour l’année 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834153</t>
+  </si>
+  <si>
+    <t>Appel à l’aide pour la promotion de l’emploi et l’amélioration de la compétitivité des coopératives, des micro-coopératives et des entreprises détenues par les travailleurs aux îles Baléares pour les années 2025 et 2026</t>
+  </si>
+  <si>
+    <t>2025-02-03</t>
+  </si>
+  <si>
+    <t>2025-03-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803551</t>
+  </si>
+  <si>
+    <t>Appel à l'aide destiné au fonctionnement de groupements d'entreprises innovants aux Îles Baléares 2025</t>
+  </si>
+  <si>
+    <t>2025-05-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804960</t>
+  </si>
+  <si>
+    <t>Résolution du ministre de l'Agriculture, de la Pêche et de l'Environnement naturel relative à l'appel public à la demande de subventions pour les activités d'éducation à l'environnement aux îles Baléares en faveur des organismes sans but lucratif pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829868</t>
+  </si>
+  <si>
+    <t>Subventions pour la promotion des produits agricoles et alimentaires dans le cadre de programmes de qualité. Appel à propositions 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/740782</t>
+  </si>
+  <si>
+    <t>Aide aux groupes de protection des végétaux pour prévenir les ravageurs d'ici à 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811956</t>
+  </si>
+  <si>
+    <t>Aide destinée à promouvoir l'agriculture biologique, pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/812056</t>
+  </si>
+  <si>
+    <t>Aide destinée au paiement des engagements agroenvironnementaux pour des cultures durables grâce à l'utilisation d'eau recyclée, pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>2025-02-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816030</t>
+  </si>
+  <si>
+    <t>Aide au secteur agricole professionnel des îles Baléares 2025.- 1.- FÉDÉRATIONS ET COOPÉRATIVES</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829096</t>
+  </si>
+  <si>
+    <t>Aide au secteur agricole professionnel des îles Baléares 2025.- 2.-ORGANISATIONS AGRICOLES PROFESSIONNELLES (siège de Majorque)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829104</t>
+  </si>
+  <si>
+    <t>Aide au secteur agricole professionnel des îles Baléares 2025.- 3.-ORGANISATIONS AGRICOLES PROFESSIONNELLES (Siège social à Minorque)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829109</t>
+  </si>
+  <si>
+    <t>Aide pour l’année 2025 destinée à l’amélioration de la production et de la commercialisation des produits apicoles, correspondant à l’Intervention sectorielle apicole – EIVISSA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837236</t>
+  </si>
+  <si>
+    <t>Aide pour l'année 2025 destinée à l'amélioration de la production et de la commercialisation des produits apicoles, conformément à l'intervention sectorielle apicole - MENORCA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837310</t>
+  </si>
+  <si>
+    <t>Aide pour l'année 2025 destinée à l'amélioration de la production et de la commercialisation des produits apicoles, dans le cadre de l'intervention sectorielle apicole FORMENTERA.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837311</t>
+  </si>
+  <si>
+    <t>Aide pour l'année 2025 destinée à l'amélioration de la production et de la commercialisation des produits apicoles, dans le cadre de l'intervention sectorielle apicole - MAJORQUE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837319</t>
+  </si>
+  <si>
+    <t>Subventions pour les investissements forestiers non productifs en matière de prévention des dommages aux forêts. Appel à propositions 2025</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874145</t>
+  </si>
+  <si>
+    <t>Subventions pour les investissements dans la transformation, la commercialisation et le développement des produits agroalimentaires. Appel à propositions 2025</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874455</t>
+  </si>
+  <si>
+    <t>Aides aux programmes de qualité pour les produits agricoles et alimentaires, 2025</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829517</t>
+  </si>
+  <si>
+    <t>PROGRAMME EKINN+ 2025 : DIRECTIVES DE PARTICIPATION AU PROGRAMME VISANT À PROMOUVOIR LA CRÉATION, LA CROISSANCE ET LA CONSOLIDATION DE NOUVELLES INITIATIVES COMMERCIALES INNOVANTES.</t>
+  </si>
+  <si>
+    <t>2025-06-10</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838788</t>
+  </si>
+  <si>
+    <t>APPEL À CANDIDATURES POUR LES JEUNES AUX PROJETS DE RECHERCHE - IKERLAN 2025-2026</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840624</t>
+  </si>
+  <si>
+    <t>SUBVENTIONS POUR L'INVESTISSEMENT DANS L'INNOVATION DES ENTITÉS, LA FORMATION ET L'EMPLOI 2025</t>
+  </si>
+  <si>
+    <t>2025-06-17</t>
+  </si>
+  <si>
+    <t>2025-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840623</t>
+  </si>
+  <si>
+    <t>Résolution du 7 avril 2025 de l'Agence asturienne pour la science, la compétitivité des entreprises et l'innovation, approuvant l'appel à projets pour l'octroi de subventions à la réalisation de projets de R&amp;D dans la Principauté des Asturies pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>2025-04-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825863</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour les subventions visant à promouvoir l'entrepreneuriat innovant (Chèque Entrepreneur) pour l'année 2025</t>
+  </si>
+  <si>
+    <t>2025-09-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823095</t>
+  </si>
+  <si>
+    <t>Résolution du 10 décembre 2024 approuvant l'appel à projets de dépenses anticipées de subventions pour des services de conseil aux petites et moyennes exploitations agricoles de l'Autorité portuaire dans le cadre du PEPAC 2023-2027 pour l'année 2025</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>2025-01-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807305</t>
+  </si>
+  <si>
+    <t>Coopération par le biais de subventions 2025 pour la transmission des exploitations agricoles</t>
+  </si>
+  <si>
+    <t>2025-03-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/818054</t>
+  </si>
+  <si>
+    <t>Résolution du 7 avril 2025 du ministère des Affaires rurales et de la Politique agricole, approuvant les bases réglementaires et l'appel à interventions sous forme de paiements directs à l'agriculture et à l'élevage et des interventions</t>
+  </si>
+  <si>
+    <t>2025-04-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825594</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825856</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825857</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825858</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825859</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825860</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825861</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825862</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du 21 avril 2025 approuvant l'appel à projets mené par ATRIAS pour des services de conseil aux petites et moyennes exploitations agricoles de la Principauté des Asturies</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828215</t>
+  </si>
+  <si>
+    <t>Résolution du 21 avril 2025 du ministère des Affaires rurales et de la Politique agricole approuvant l'appel à subventions aux organismes sans but lucratif pour l'organisation de concours de produits agroalimentaires.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828477</t>
+  </si>
+  <si>
+    <t>Résolution du 4 décembre 2025 du ministère des Affaires rurales et de la Politique agricole, qui appelle à une aide pour les investissements non productifs dans les exploitations agricoles de la Principauté des Asturies liés à l'atténuation et à l'adaptation au changement climatique</t>
+  </si>
+  <si>
+    <t>2026-02-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873052</t>
+  </si>
+  <si>
+    <t>Résolution du 4 décembre 2025 du ministère des Affaires rurales et de la Politique agricole, annonçant une aide aux investissements dans la modernisation et/ou l'amélioration des exploitations agricoles dans le cadre du plan stratégique de la Politique agricole commune espagnole</t>
+  </si>
+  <si>
+    <t>2025-12-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873053</t>
+  </si>
+  <si>
+    <t>Résolution du 4 décembre 2025 du ministère des Affaires rurales et de la Politique agricole, qui appelle à une aide aux investissements productifs dans les exploitations agricoles liés à la contribution à l'atténuation et à l'adaptation au changement climatique, ainsi qu'à une utilisation efficace des ressources.</t>
+  </si>
+  <si>
+    <t>2025-12-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873054</t>
+  </si>
+  <si>
+    <t>Arrêté du 12 décembre 2025 du ministère de l'Économie et des Finances lançant l'appel à projets pour l'année 2026 visant à développer et à améliorer les capacités de recherche et d'innovation du tissu économique par le biais de l'AAEEII de CyL</t>
+  </si>
+  <si>
+    <t>2025-12-19</t>
+  </si>
+  <si>
+    <t>2026-02-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874935</t>
+  </si>
+  <si>
+    <t>Arrêté du 7 mai 2025 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant les subventions pour l'année 2025 du programme de soutien à la création et à l'emploi dans les coopératives et les entreprises détenues par les travailleurs. Programme II.- Investissements</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830774</t>
+  </si>
+  <si>
+    <t>Arrêté du 19 juin 2025 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions pour promouvoir la transmission d'entreprise dans le travail indépendant en Castille-et-León (Relevacyl Autoempleo). Année 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841551</t>
+  </si>
+  <si>
+    <t>Arrêté du 19 juin 2025 du Conseil de l'industrie, du commerce et de l'emploi, portant sur l'octroi de subventions destinées à promouvoir l'esprit d'entreprise afin de garantir le renouveau productif par le biais de l'organisation représentative des travailleurs indépendants et de l'économie sociale.</t>
+  </si>
+  <si>
+    <t>2025-10-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841562</t>
+  </si>
+  <si>
+    <t>Arrêté MAV/625/2025 du 12 juin approuvant les bases réglementaires et prévoyant des subventions pour la numérisation des entreprises de première transformation du bois et autres produits dérivés (RETECHFOR, PRTR, Next Generation EU)</t>
+  </si>
+  <si>
+    <t>2025-06-18</t>
+  </si>
+  <si>
+    <t>2025-07-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840002</t>
+  </si>
+  <si>
+    <t>Arrêté MAV/624/2025 du 12 juin approuvant le cadre réglementaire et annonçant des subventions pour les projets d'entrepreneuriat numérique et les jeunes entreprises forestières en Castille-et-León (RETECHFOR, PRTR, Fonds européens de nouvelle génération)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840033</t>
+  </si>
+  <si>
+    <t>Soutien aux projets de recherche scientifique et au transfert de technologie, cofinancé par le FEDER (2025-2029)</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>2024-11-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794018</t>
+  </si>
+  <si>
+    <t>Résolution du 8 avril 2025 de la Direction générale de l'agriculture et de l'élevage, portant appel à l'aide de l'Intervention sectorielle apicole dans le cadre du Plan stratégique de la Politique agricole commune en Castille-La Manche, pour le</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825835</t>
+  </si>
+  <si>
+    <t>Résolution du 11/12/2025 de la DG Agriculture et Élevage, portant appel à l'aide relative à l'Intervention 6505.2 Activités de conservation, d'utilisation et de développement durable des ressources génétiques animales en Castille-La Manche en 2025</t>
+  </si>
+  <si>
+    <t>2026-01-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874697</t>
+  </si>
+  <si>
+    <t>Résolution du 21/11/2024 de la Direction générale de la production agroalimentaire et des coopératives, portant appel, par voie d'appel d'offres concurrentiel, à l'aide à la promotion selon la procédure de traitement anticipé, pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798727</t>
+  </si>
+  <si>
+    <t>Résolution du 22/11/2024 de la Direction générale de la production agroalimentaire et des coopératives, portant appel, par procédure accélérée, à l'aide à la coopération pour l'information et la promotion de la PR pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798816</t>
+  </si>
+  <si>
+    <t>Résolution du 17/12/2024 de la Direction générale du développement rural, portant appel, pour l'année 2025, à une procédure de traitement anticipé, à l'aide à l'installation des jeunes dans l'agriculture et aux investissements pour l'amélioration de celle-ci.</t>
+  </si>
+  <si>
+    <t>2024-12-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803730</t>
+  </si>
+  <si>
+    <t>Cahier des charges pour l’attribution de subventions destinées à des actions de formation aux compétences numériques, ciblant de préférence les femmes en milieu rural, Plan national « Compétences numériques » du PRTR, financé par l’UE (Next Generation EU), et appel à projets 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805356</t>
+  </si>
+  <si>
+    <t>Résolution du 23/12/2025 de la Direction générale du développement rural, portant sur l'aide à l'installation des jeunes dans l'agriculture et les investissements pour l'amélioration et/ou</t>
+  </si>
+  <si>
+    <t>2025-12-26</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877416</t>
+  </si>
+  <si>
+    <t>Résolution du 18/12/2024 de la Direction générale de la planification agricole, portant demande, pour l'année 2025, le versement anticipé des subventions destinées à la promotion des races indigènes espagnoles.</t>
+  </si>
+  <si>
+    <t>2025-01-03</t>
+  </si>
+  <si>
+    <t>2025-01-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804486</t>
+  </si>
+  <si>
+    <t>Résolution du 18/12/2024 de la Direction générale de la planification agricole, portant demande de subventions pour le contrôle de la production laitière en Castille-La Manche pour l'année 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804587</t>
+  </si>
+  <si>
+    <t>Résolution du 27/05/2025 de la Direction générale de la planification agricole, établissant l'appel à une aide supplémentaire pour la souscription d'assurances agricoles en Castille-La Manche dans le cadre du quarante-sixième Plan combiné d'assurance agricole (Plan 2025).</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836672</t>
+  </si>
+  <si>
+    <t>Résolution du 30/05/2025 de la Direction générale de la production agroalimentaire et des coopératives, qui lance, sous le régime de minimis, un appel à contributions en nature pour la participation de groupes au stand qui sera loué par le ministère de l'Agriculture, de l'Élevage et du Développement rural pour la participation au salon agroalimentaire Fruit Attraction 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836874</t>
+  </si>
+  <si>
+    <t>Résolution du 18/11/2025 de la Direction générale de la production agroalimentaire et des coopératives, portant sur l'appel d'offres pour l'année 2026 dans le cadre d'un régime de concurrence, selon la procédure de traitement anticipé.</t>
+  </si>
+  <si>
+    <t>2025-12-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870008</t>
+  </si>
+  <si>
+    <t>Résolution du 16/12/2025 de la Direction générale de la production agroalimentaire et des coopératives, portant appel, par un système d’appel d’offres concurrentiel, à l’aide à l’information et à la promotion des produits agricoles et alimentaires pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>2025-12-25</t>
+  </si>
+  <si>
+    <t>2026-01-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876589</t>
+  </si>
+  <si>
+    <t>Résolution du 22/04/2025 du Secrétariat général, portant appel d'offres concurrentiel pour l'année 2025 en vue de solliciter une aide aux organisations agricoles professionnelles et aux entités associatives sans but lucratif.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828136</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour 20 bourses d'études en vue de l'inscription au cours d'été 2025 du Vice-Rectorat à la Culture, au Sport et à l'Engagement Social de l'UCLM « L'entrepreneuriat dans les secteurs vétérinaire et agricole : opportunités et défis » (CV12CR).</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837298</t>
+  </si>
+  <si>
+    <t>Résolution du 04/08/2025 du ministère délégué à la Politique agricole commune et à la Politique agro-environnementale, prévoyant une aide, au titre du régime de minimis, pour la possession et l'entretien de chiens mastiffs destinés à la défense et à la garde des moutons et des chèvres.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853356</t>
+  </si>
+  <si>
+    <t>Subventions pour les chèques de compétitivité des entreprises : Innovation 2025</t>
+  </si>
+  <si>
+    <t>2025-11-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834402</t>
+  </si>
+  <si>
+    <t>Aide à la transformation des coopératives agroalimentaires catalanes et à la promotion de la compétitivité et de la durabilité environnementale, sociale et économique (IMPULS.COOP) correspondant aux années 2025, 2026 et 2027</t>
+  </si>
+  <si>
+    <t>2024-09-26</t>
+  </si>
+  <si>
+    <t>2024-10-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786431</t>
+  </si>
+  <si>
+    <t>Aide au secteur agricole dans le domaine de la santé des plantes 2025</t>
+  </si>
+  <si>
+    <t>2024-10-22</t>
+  </si>
+  <si>
+    <t>2024-11-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/792477</t>
+  </si>
+  <si>
+    <t>Aide au développement et à la validation de traitements innovants pour la gestion des déjections animales à l’horizon 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/824940</t>
+  </si>
+  <si>
+    <t>Ajustements minimes à la diversification agricole liés au contrat d'exploitation global dans le cadre du PDR en Catalogne 2023-2027 pour toute année 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827047</t>
+  </si>
+  <si>
+    <t>Aide à l’amélioration des processus de transformation et de commercialisation des produits agroalimentaires correspondant à l’année 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827063</t>
+  </si>
+  <si>
+    <t>Aide à la promotion des actions des groupes de défense des forêts (ADF) pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830180</t>
+  </si>
+  <si>
+    <t>Aide à la conservation des ressources génétiques agricoles destinée aux organismes de conservation, dans le cadre du plan stratégique 2023-2027 de la PAC, correspondant à 2025</t>
+  </si>
+  <si>
+    <t>2025-06-07</t>
+  </si>
+  <si>
+    <t>2025-07-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838132</t>
+  </si>
+  <si>
+    <t>Aide aux lignes du Plan d'assurance agricole 2025 (Agroseguro)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874975</t>
+  </si>
+  <si>
+    <t>Résolution EMT//2024 du , ouvrant l'appel d'offres anticipé pour l'année 2025 en vue de l'octroi de subventions pour promouvoir l'embauche avec formation dans le cadre des campagnes agricoles de Lleida (SOC - Campagne agricole de Lleida).</t>
+  </si>
+  <si>
+    <t>2025-02-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803735</t>
+  </si>
+  <si>
+    <t>Aide aux municipalités de la Communauté de Madrid pour le développement des activités de promotion commerciale et des salons professionnels 2025</t>
+  </si>
+  <si>
+    <t>2025-02-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814588</t>
+  </si>
+  <si>
+    <t>Aide aux groupes de traitement intégrés en agriculture (ATRIAS) 2025</t>
+  </si>
+  <si>
+    <t>2025-01-08</t>
+  </si>
+  <si>
+    <t>2025-02-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805849</t>
+  </si>
+  <si>
+    <t>Soutien au revenu supplémentaire pour les jeunes agriculteurs 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810484</t>
+  </si>
+  <si>
+    <t>Aide aux agriculteurs de certaines cultures confrontés à des difficultés durant la saison 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810488</t>
+  </si>
+  <si>
+    <t>AIDE AUX ORGANISATIONS PROFESSIONNELLES AGRICOLES ET AUX COOPÉRATIVES AGRICOLES (OPAS 2025)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821617</t>
+  </si>
+  <si>
+    <t>AIDE AUX COOPÉRATIVES AGRICOLES (UCAS 2025)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821618</t>
+  </si>
+  <si>
+    <t>Aide à l'installation de nouveaux agriculteurs. Appel à candidatures 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825068</t>
+  </si>
+  <si>
+    <t>AIDE AUX INVESTISSEMENTS, À LA MODERNISATION ET/OU À L'AMÉLIORATION DES EXPLOITATIONS AGRICOLES 2025</t>
+  </si>
+  <si>
+    <t>2025-04-24</t>
+  </si>
+  <si>
+    <t>2025-05-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828758</t>
+  </si>
+  <si>
+    <t>Aide à la production et à la commercialisation du miel, année 2025, FEAGA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829457</t>
+  </si>
+  <si>
+    <t>Aide du FEADER pour la promotion du reboisement des terres agricoles Communauté de Madrid 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834674</t>
+  </si>
+  <si>
+    <t>FEADER.AID FOR ORGANIC AGRICULTURE AND LIVESTOCK.PEPAC.PROG 2025-29 AND ANNUAL</t>
+  </si>
+  <si>
+    <t>2025-07-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836675</t>
+  </si>
+  <si>
+    <t>AIDE DU FEADER AUX JEUNES AGRICULTEURS S'INSTALLANTIANT DANS L'EXPLOITATION AGRICOLE - APPEL À CANDIDATURES 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841855</t>
   </si>
   <si>
     <t>Bases réglementaires 2025-2027 et appel à l’aide pour améliorer la production et la commercialisation des produits apicoles dans le cadre de l’Intervention sectorielle apicole, incluse dans le PEPAC, pour la campagne 2025.</t>
   </si>
   <si>
-    <t>2025-07-01</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842609</t>
   </si>
   <si>
     <t>AIDE AUX ENTREPRISES SEC AGR.GANAD.PROJET DE DÉVELOPPEMENT FORESTIER ET INDUSTRIEL 2025</t>
   </si>
   <si>
-    <t>2025-05-24</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-07-25</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834749</t>
   </si>
   <si>
     <t>Autoriser une dépense pluriannuelle de 2 100 000,00 euros imputée au poste budgétaire 720007 72300 4400 412108 « EAFRD PDR 2014-2022. Services de conseil par l’intermédiaire d’INTIA », du budget des dépenses de 2024 et son équivalent en 2025.</t>
   </si>
   <si>
     <t>2024-05-21</t>
   </si>
   <si>
     <t>2024-06-21</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762365</t>
   </si>
   <si>
     <t>Appel à projets 2025 pour l'aide à la création d'agriculteurs à temps partiel dans le cadre du PEPAC</t>
   </si>
   <si>
-    <t>2025-01-02</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-01-12</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806725</t>
   </si>
   <si>
     <t>Règlement et appel à candidatures pour 2025 concernant l’aide aux investissements dans les exploitations agricoles PEPAC 2023-2027</t>
   </si>
   <si>
     <t>2025-04-22</t>
   </si>
   <si>
     <t>2025-06-22</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828104</t>
   </si>
   <si>
     <t>Cadre réglementaire et appel à candidatures pour 2025 concernant les aides aux investissements dans les exploitations agricoles (objectif environnemental) PEPAC 2023-2027</t>
   </si>
   <si>
     <t>2025-04-23</t>
   </si>
   <si>
-    <t>2025-06-23</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828337</t>
   </si>
   <si>
     <t>Aide aux groupes de défense sanitaire du bétail, pour la mise en œuvre de programmes de santé visant la prévention, le contrôle et l'éradication des maladies animales, année 2025</t>
   </si>
   <si>
-    <t>2025-05-09</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831443</t>
   </si>
   <si>
     <t>Aide à la promotion des produits agricoles par l’organisation de salons de l’élevage, pour l’année 2025.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831460</t>
   </si>
   <si>
     <t>Appel à candidatures 2025 pour la participation aux salons professionnels dans le cadre du régime de minimis</t>
   </si>
   <si>
-    <t>2025-06-06</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838026</t>
   </si>
   <si>
     <t>Appel à propositions 2025. Aide aux associations de producteurs agroalimentaires commercialisant leurs produits via des circuits courts et aux associations gérant des espaces d'expérimentation agricole.</t>
   </si>
   <si>
-    <t>2025-06-11</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839001</t>
   </si>
   <si>
     <t>Appel à l’aide 2025 pour les activités de contrôle et de certification des chiffres de qualité agroalimentaires de Navarre, reconnus comme AOP ou IGP, couverts par le régime de minimis.</t>
   </si>
   <si>
     <t>2025-06-14</t>
   </si>
   <si>
-    <t>2025-06-29</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840055</t>
   </si>
   <si>
     <t>Appel à l'aide 2025 aux entités locales pour promouvoir les circuits courts de commercialisation des produits agroalimentaires</t>
   </si>
   <si>
     <t>2025-06-16</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840288</t>
   </si>
   <si>
     <t>Approuver le cadre réglementaire et l’appel à propositions pour la promotion de l’innovation et la diffusion des connaissances forestières, période 2025-2026</t>
   </si>
   <si>
     <t>2025-05-25</t>
   </si>
   <si>
-    <t>2025-06-25</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828604</t>
   </si>
   <si>
     <t>Approbation des bases réglementaires et de l’appel à l’aide pour la campagne 2024-2025 de gestion durable des pâturages de montagne en Navarre, incluse dans l’intervention 6881.1 Reboisement forestier et systèmes agroforestiers du PEPAC 2023-2027</t>
   </si>
   <si>
     <t>2024-07-11</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/767810</t>
   </si>
   <si>
     <t>Appel à candidatures 2025-2026 pour une aide à la coopération en faveur de la promotion des produits agricoles et alimentaires sous des labels de qualité, dans le cadre du PEPAC, de la Communauté de Navarre</t>
   </si>
   <si>
-    <t>2025-01-07</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-02-20</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807136</t>
   </si>
   <si>
     <t>Aides aux exploitations agricoles pour la transition énergétique 2025. Règlement (CE) n° 651/2014 de la Commission</t>
   </si>
   <si>
-    <t>2024-11-25</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-12-25</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798832</t>
   </si>
   <si>
     <t>Aide aux exploitations agricoles pour la transition énergétique 2025. Décret de minimis 1408/2013</t>
   </si>
   <si>
-    <t>2024-11-28</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-12-28</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799836</t>
   </si>
   <si>
     <t>Subventions pour les projets d'innovation dans les PME industrielles. Appel à propositions 2025</t>
   </si>
   <si>
-    <t>2025-01-28</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805627</t>
   </si>
   <si>
     <t>Aide à la création et à la consolidation d’entreprises innovantes à vocation technologique en 2025 dans le cadre du plan de relance, de transformation et de résilience – financé par l’Union européenne – Next Generation EU.</t>
   </si>
   <si>
-    <t>2025-01-01</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806176</t>
   </si>
   <si>
     <t>Résolution du 19 décembre 2024 du directeur de l'Agence valencienne de développement et de garantie agricoles, portant appel anticipé à candidatures pour l'exercice 2025 en faveur des activités d'information et de promotion des systèmes de qualité agroalimentaire.</t>
   </si>
   <si>
     <t>2025-01-09</t>
   </si>
   <si>
-    <t>2025-01-30</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806987</t>
   </si>
   <si>
     <t>Résolution du 28 janvier 2025 du directeur de l'Agence valencienne de développement et de garantie agricoles, établissant l'appel à candidatures pour l'octroi et le versement annuel de l'aide incluse dans la demande unique au titre de</t>
   </si>
   <si>
-    <t>2025-04-30</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811643</t>
   </si>
   <si>
     <t>Résolution du 17 avril 2025 du directeur de l'Agence valencienne de développement et de garantie agricoles (AVFGA), annonçant un appel à l'aide pour les investissements dans la modernisation des infrastructures et des systèmes d'irrigation dans les communautés irriguées et les communes.</t>
   </si>
   <si>
-    <t>2025-05-08</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-08-07</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829972</t>
   </si>
   <si>
     <t>Résolution du 5 mai 2025 du directeur de l'Agence valencienne de développement et de garantie agricoles (AVFGA), qui sollicite l'aide prévue par l'intervention 7119.02 LEADER du Plan stratégique 2023-2027 de la PAC dans la Communauté valencienne, «</t>
   </si>
   <si>
-    <t>2025-05-15</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830964</t>
   </si>
   <si>
     <t>Résolution du 15 mai 2025 du directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant l'appel à candidatures pour une aide à la coopération dans le cadre des interventions de développement rural du Plan stratégique pour l'année 2025</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833015</t>
   </si>
   <si>
     <t>Résolution du 23 décembre 2025 du Directeur de l'Agence valencienne de développement et de garantie agricoles, portant appel anticipé à une demande d'aide pour l'exercice financier 2026 en faveur des activités d'information et de promotion des systèmes de qualité agroalimentaire.</t>
   </si>
   <si>
-    <t>2026-01-15</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-05</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880609</t>
   </si>
   <si>
-    <t>Résolution du ministère de l'Agriculture, de l'Eau, de l'Élevage et de la Pêche annonçant l'appel à candidatures pour l'aide à la certification de la production biologique dans la Communauté valencienne pour l'année 2025</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831390</t>
-  </si>
-[...2140 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871049</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2948,54 +3038,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H293"/>
+  <dimension ref="A1:H302"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H293"/>
+      <selection activeCell="A1" sqref="A1:H302"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="575.574" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -3009,7545 +3099,7775 @@
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="G2" s="1"/>
+      <c r="H2" s="1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="1"/>
+      <c r="C3" s="1" t="s">
+        <v>15</v>
+      </c>
       <c r="D3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="C7" s="1" t="s">
         <v>30</v>
       </c>
+      <c r="C7" s="1"/>
       <c r="D7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G13" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="H13" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="1" t="s">
+      <c r="H14" s="1" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="C15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="1" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>12</v>
+        <v>58</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H17" s="1" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G18" s="1"/>
       <c r="H18" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="C19" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="D19" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H19" s="1" t="s">
         <v>74</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="C20" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="D20" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H20" s="1" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H23" s="1" t="s">
         <v>88</v>
-      </c>
-[...13 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H24" s="1" t="s">
         <v>90</v>
-      </c>
-[...19 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H25" s="1" t="s">
         <v>94</v>
-      </c>
-[...19 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B26" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D26" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G26" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G26" s="1"/>
       <c r="H26" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="B27" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G27" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G27" s="1"/>
       <c r="H27" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B28" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D28" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G28" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G28" s="1"/>
       <c r="H28" s="1" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>110</v>
+        <v>84</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G29" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G29" s="1"/>
       <c r="H29" s="1" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>113</v>
+        <v>80</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G30" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G30" s="1"/>
       <c r="H30" s="1" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G31" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G32" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G33" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G34" s="1" t="s">
+      <c r="G34" s="1"/>
+      <c r="H34" s="1" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G35" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G35" s="1"/>
       <c r="H35" s="1" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>30</v>
+        <v>133</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G36" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G36" s="1"/>
       <c r="H36" s="1" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>33</v>
+        <v>109</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>70</v>
+        <v>136</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G37" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G37" s="1"/>
       <c r="H37" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="B38" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D38" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G38" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="1"/>
       <c r="H38" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B39" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D39" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G39" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G39" s="1"/>
       <c r="H39" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="B40" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D40" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G40" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G40" s="1"/>
       <c r="H40" s="1" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>120</v>
+        <v>151</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>45</v>
+        <v>152</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G41" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G41" s="1"/>
       <c r="H41" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B42" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B42" s="1" t="s">
+      <c r="C42" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="C42" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G42" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G42" s="1"/>
       <c r="H42" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>87</v>
+        <v>157</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G43" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G43" s="1"/>
       <c r="H43" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
-        <v>144</v>
+        <v>159</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>146</v>
+        <v>46</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G44" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G44" s="1"/>
       <c r="H44" s="1" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>160</v>
+        <v>46</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G45" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G45" s="1"/>
       <c r="H45" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>65</v>
+        <v>136</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G46" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G46" s="1"/>
       <c r="H46" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>65</v>
+        <v>168</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G47" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G47" s="1"/>
       <c r="H47" s="1" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B48" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C48" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="C48" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G48" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G48" s="1"/>
       <c r="H48" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G49" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G49" s="1"/>
       <c r="H49" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>175</v>
+        <v>17</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>51</v>
+        <v>183</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>52</v>
+        <v>184</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>175</v>
+        <v>17</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>175</v>
+        <v>17</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>175</v>
+        <v>17</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>175</v>
+        <v>17</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>175</v>
+        <v>62</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>199</v>
+        <v>80</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>175</v>
+        <v>62</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>203</v>
+        <v>101</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>175</v>
+        <v>62</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B58" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="B58" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1" t="s">
-        <v>203</v>
+        <v>77</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>175</v>
+        <v>62</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>185</v>
+        <v>87</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>208</v>
+        <v>77</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>175</v>
+        <v>62</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>212</v>
+        <v>140</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>175</v>
+        <v>62</v>
       </c>
       <c r="H60" s="1" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>175</v>
+        <v>62</v>
       </c>
       <c r="H61" s="1" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
         <v>217</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>215</v>
+        <v>109</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>169</v>
+        <v>81</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>175</v>
+        <v>62</v>
       </c>
       <c r="H62" s="1" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
         <v>219</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>121</v>
+        <v>220</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>129</v>
+        <v>221</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>175</v>
+        <v>62</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>121</v>
+        <v>183</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>129</v>
+        <v>81</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>175</v>
+        <v>62</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>121</v>
+        <v>226</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>175</v>
+        <v>62</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>226</v>
+        <v>187</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>175</v>
+        <v>62</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>175</v>
+        <v>62</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>175</v>
+        <v>238</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C69" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="B69" s="1" t="s">
+      <c r="D69" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="C69" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H69" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B70" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="C70" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H70" s="1" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B71" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="B71" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>175</v>
+        <v>238</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>175</v>
+        <v>238</v>
       </c>
       <c r="H72" s="1" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
         <v>251</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>211</v>
+        <v>252</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>253</v>
+        <v>238</v>
       </c>
       <c r="H73" s="1" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="1" t="s">
         <v>255</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>256</v>
       </c>
       <c r="C74" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>257</v>
-      </c>
-[...10 lines deleted...]
-        <v>253</v>
       </c>
       <c r="H74" s="1" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
         <v>259</v>
       </c>
       <c r="B75" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C75" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="C75" s="1" t="s">
+      <c r="D75" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H75" s="1" t="s">
         <v>261</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C76" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="B76" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D76" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>253</v>
+        <v>238</v>
       </c>
       <c r="H76" s="1" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="1" t="s">
         <v>265</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>253</v>
+        <v>238</v>
       </c>
       <c r="H77" s="1" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
         <v>269</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G78" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G78" s="1"/>
       <c r="H78" s="1" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
         <v>273</v>
       </c>
       <c r="B79" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C79" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="C79" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D79" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="H79" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>51</v>
+        <v>277</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>253</v>
+        <v>279</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>280</v>
+        <v>15</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>281</v>
+        <v>15</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>253</v>
+        <v>17</v>
       </c>
       <c r="H81" s="1" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1" t="s">
         <v>283</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>253</v>
+        <v>62</v>
       </c>
       <c r="H82" s="1" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1" t="s">
         <v>287</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>169</v>
+        <v>277</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>160</v>
+        <v>278</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>253</v>
+        <v>279</v>
       </c>
       <c r="H83" s="1" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1" t="s">
         <v>289</v>
       </c>
       <c r="B84" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H84" s="1" t="s">
         <v>290</v>
-      </c>
-[...16 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H85" s="1" t="s">
         <v>292</v>
-      </c>
-[...19 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>297</v>
+        <v>253</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>253</v>
+        <v>17</v>
       </c>
       <c r="H86" s="1" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>160</v>
+        <v>253</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>253</v>
+        <v>62</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="1" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>253</v>
+        <v>305</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>160</v>
+        <v>309</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>239</v>
+        <v>309</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>318</v>
+        <v>160</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>319</v>
+        <v>46</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>18</v>
+        <v>305</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>120</v>
+        <v>160</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>322</v>
+        <v>46</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>18</v>
+        <v>305</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="1" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>18</v>
+        <v>305</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>65</v>
+        <v>148</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>125</v>
+        <v>320</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>18</v>
+        <v>305</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>125</v>
+        <v>323</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>18</v>
+        <v>305</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="1" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>121</v>
+        <v>327</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>18</v>
+        <v>305</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="1" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>335</v>
+        <v>191</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>129</v>
+        <v>330</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>18</v>
+        <v>305</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>129</v>
+        <v>191</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>37</v>
+        <v>330</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>18</v>
+        <v>305</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="1" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>129</v>
+        <v>335</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>37</v>
+        <v>336</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G101" s="1" t="s">
         <v>341</v>
-      </c>
-[...16 lines deleted...]
-        <v>18</v>
       </c>
       <c r="H101" s="1" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="1" t="s">
         <v>343</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>18</v>
+        <v>341</v>
       </c>
       <c r="H102" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>83</v>
+        <v>136</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>18</v>
+        <v>341</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>18</v>
+        <v>341</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="1" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>344</v>
+        <v>355</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>18</v>
+        <v>341</v>
       </c>
       <c r="H105" s="1" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="1" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>199</v>
+        <v>359</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>18</v>
+        <v>341</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="1" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>199</v>
+        <v>362</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>18</v>
+        <v>341</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="1" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>136</v>
+        <v>366</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>360</v>
+        <v>341</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="1" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>360</v>
+        <v>341</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="1" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>305</v>
+        <v>374</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>360</v>
+        <v>341</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="1" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>360</v>
+        <v>341</v>
       </c>
       <c r="H111" s="1" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="1" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>374</v>
+        <v>352</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>170</v>
+        <v>341</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="1" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>378</v>
+        <v>124</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>170</v>
+        <v>341</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="1" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>105</v>
+        <v>335</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>382</v>
+        <v>299</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>170</v>
+        <v>341</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="1" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>146</v>
+        <v>336</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>170</v>
+        <v>341</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="B116" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="B116" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" s="1" t="s">
-        <v>136</v>
+        <v>336</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>170</v>
+        <v>341</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="1" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>388</v>
+        <v>202</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>136</v>
+        <v>80</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>170</v>
+        <v>341</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="1" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>388</v>
+        <v>202</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>136</v>
+        <v>80</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>170</v>
+        <v>341</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="1" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>388</v>
+        <v>202</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>136</v>
+        <v>80</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>170</v>
+        <v>341</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="1" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>388</v>
+        <v>369</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>136</v>
+        <v>398</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>170</v>
+        <v>341</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="1" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>136</v>
+        <v>402</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F121" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>170</v>
+        <v>341</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>394</v>
+        <v>403</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="1" t="s">
-        <v>387</v>
+        <v>404</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>388</v>
+        <v>405</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>136</v>
+        <v>406</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>170</v>
+        <v>341</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>395</v>
+        <v>407</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="1" t="s">
-        <v>387</v>
+        <v>408</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>388</v>
+        <v>409</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>136</v>
+        <v>165</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>170</v>
+        <v>341</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="1" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>325</v>
+        <v>409</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>170</v>
+        <v>341</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>398</v>
+        <v>412</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1" t="s">
-        <v>399</v>
+        <v>413</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>400</v>
+        <v>414</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>146</v>
+        <v>221</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>170</v>
+        <v>341</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>401</v>
+        <v>415</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
-        <v>402</v>
+        <v>416</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>248</v>
+        <v>417</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>403</v>
+        <v>418</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>170</v>
+        <v>341</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>404</v>
+        <v>419</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1" t="s">
-        <v>405</v>
+        <v>420</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>406</v>
+        <v>124</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>403</v>
+        <v>421</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>170</v>
+        <v>238</v>
       </c>
       <c r="H127" s="1" t="s">
-        <v>407</v>
+        <v>422</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
-        <v>408</v>
+        <v>423</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>409</v>
+        <v>212</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>403</v>
+        <v>424</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>170</v>
+        <v>238</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>410</v>
+        <v>425</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1" t="s">
-        <v>411</v>
+        <v>426</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>413</v>
+        <v>428</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>414</v>
+        <v>238</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>415</v>
+        <v>429</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
-        <v>416</v>
+        <v>430</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>417</v>
+        <v>46</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>418</v>
+        <v>140</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>414</v>
+        <v>238</v>
       </c>
       <c r="H130" s="1" t="s">
-        <v>419</v>
+        <v>431</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1" t="s">
-        <v>420</v>
+        <v>432</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>129</v>
+        <v>433</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>421</v>
+        <v>434</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>414</v>
+        <v>238</v>
       </c>
       <c r="H131" s="1" t="s">
-        <v>422</v>
+        <v>435</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
-        <v>423</v>
+        <v>436</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>77</v>
+        <v>437</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>33</v>
+        <v>438</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>414</v>
+        <v>238</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>424</v>
+        <v>439</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
-        <v>425</v>
+        <v>440</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>426</v>
+        <v>441</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>414</v>
+        <v>238</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>427</v>
+        <v>442</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>426</v>
+        <v>136</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>421</v>
+        <v>444</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>414</v>
+        <v>238</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>429</v>
+        <v>445</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
-        <v>430</v>
+        <v>446</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>92</v>
+        <v>447</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>431</v>
+        <v>448</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>414</v>
+        <v>238</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>432</v>
+        <v>449</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
-        <v>433</v>
+        <v>450</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>378</v>
+        <v>451</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>434</v>
+        <v>452</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>22</v>
+        <v>238</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>435</v>
+        <v>453</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
-        <v>436</v>
+        <v>454</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>437</v>
+        <v>336</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>438</v>
+        <v>140</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>22</v>
+        <v>238</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>439</v>
+        <v>455</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
-        <v>440</v>
+        <v>456</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>441</v>
+        <v>457</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>442</v>
+        <v>336</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>22</v>
+        <v>238</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>443</v>
+        <v>458</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
-        <v>444</v>
+        <v>459</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>121</v>
+        <v>176</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>129</v>
+        <v>247</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>22</v>
+        <v>238</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>445</v>
+        <v>460</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
-        <v>446</v>
+        <v>461</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>117</v>
+        <v>462</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>129</v>
+        <v>463</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>22</v>
+        <v>238</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>447</v>
+        <v>464</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
-        <v>448</v>
+        <v>465</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>413</v>
+        <v>140</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>449</v>
+        <v>466</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>22</v>
+        <v>238</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>450</v>
+        <v>467</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
-        <v>451</v>
+        <v>468</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>325</v>
+        <v>469</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>37</v>
+        <v>195</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>22</v>
+        <v>238</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>452</v>
+        <v>470</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
-        <v>453</v>
+        <v>471</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>325</v>
+        <v>472</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>37</v>
+        <v>263</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>22</v>
+        <v>238</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>454</v>
+        <v>473</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
-        <v>455</v>
+        <v>474</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>77</v>
+        <v>472</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>78</v>
+        <v>243</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>22</v>
+        <v>238</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>456</v>
+        <v>475</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
-        <v>457</v>
+        <v>476</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>33</v>
+        <v>477</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>458</v>
+        <v>104</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>459</v>
+        <v>478</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
-        <v>460</v>
+        <v>479</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>141</v>
+        <v>480</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>461</v>
+        <v>481</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>462</v>
+        <v>482</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
-        <v>463</v>
+        <v>483</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>464</v>
+        <v>484</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>465</v>
+        <v>485</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E147" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H147" s="1" t="s">
-        <v>466</v>
+        <v>486</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="1" t="s">
-        <v>467</v>
+        <v>487</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>464</v>
+        <v>202</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>465</v>
+        <v>80</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>468</v>
+        <v>488</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
-        <v>469</v>
+        <v>489</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>37</v>
+        <v>490</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>470</v>
+        <v>80</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>471</v>
+        <v>491</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="1" t="s">
-        <v>472</v>
+        <v>492</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>257</v>
+        <v>73</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>473</v>
+        <v>493</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>474</v>
+        <v>494</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
-        <v>472</v>
+        <v>495</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>257</v>
+        <v>496</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>473</v>
+        <v>38</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E151" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H151" s="1" t="s">
-        <v>475</v>
+        <v>497</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
-        <v>476</v>
+        <v>498</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>88</v>
+        <v>496</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>477</v>
+        <v>38</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E152" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>478</v>
+        <v>499</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
-        <v>479</v>
+        <v>500</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>477</v>
+        <v>172</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E153" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F153" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H153" s="1" t="s">
-        <v>480</v>
+        <v>501</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1" t="s">
-        <v>481</v>
+        <v>502</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>99</v>
+        <v>34</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>477</v>
+        <v>503</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E154" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H154" s="1" t="s">
-        <v>482</v>
+        <v>504</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="1" t="s">
-        <v>483</v>
+        <v>505</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>99</v>
+        <v>506</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>477</v>
+        <v>507</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E155" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H155" s="1" t="s">
-        <v>484</v>
+        <v>508</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="1" t="s">
-        <v>485</v>
+        <v>509</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>486</v>
+        <v>510</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>487</v>
+        <v>511</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>488</v>
+        <v>24</v>
       </c>
       <c r="H156" s="1" t="s">
-        <v>489</v>
+        <v>512</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="1" t="s">
-        <v>490</v>
+        <v>513</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>491</v>
+        <v>510</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>492</v>
+        <v>511</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>488</v>
+        <v>24</v>
       </c>
       <c r="H157" s="1" t="s">
-        <v>493</v>
+        <v>514</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="1" t="s">
-        <v>494</v>
+        <v>515</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>99</v>
+        <v>38</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>239</v>
+        <v>152</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E158" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F158" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>488</v>
+        <v>24</v>
       </c>
       <c r="H158" s="1" t="s">
-        <v>495</v>
+        <v>516</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="1" t="s">
-        <v>496</v>
+        <v>517</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>497</v>
+        <v>424</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>45</v>
+        <v>518</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E159" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>488</v>
+        <v>24</v>
       </c>
       <c r="H159" s="1" t="s">
-        <v>498</v>
+        <v>519</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="1" t="s">
-        <v>499</v>
+        <v>517</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>500</v>
+        <v>424</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>169</v>
+        <v>518</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E160" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>488</v>
+        <v>24</v>
       </c>
       <c r="H160" s="1" t="s">
-        <v>501</v>
+        <v>520</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="1" t="s">
-        <v>502</v>
+        <v>521</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>503</v>
-[...1 lines deleted...]
-      <c r="C161" s="1"/>
+        <v>522</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>117</v>
+      </c>
       <c r="D161" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E161" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>488</v>
+        <v>24</v>
       </c>
       <c r="H161" s="1" t="s">
-        <v>504</v>
+        <v>523</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="1" t="s">
-        <v>505</v>
+        <v>524</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>506</v>
+        <v>525</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>163</v>
+        <v>117</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E162" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>488</v>
+        <v>24</v>
       </c>
       <c r="H162" s="1" t="s">
-        <v>507</v>
+        <v>526</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="1" t="s">
-        <v>508</v>
+        <v>527</v>
       </c>
       <c r="B163" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="C163" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="C163" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D163" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E163" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F163" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>488</v>
+        <v>24</v>
       </c>
       <c r="H163" s="1" t="s">
-        <v>509</v>
+        <v>528</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="1" t="s">
-        <v>510</v>
+        <v>529</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>511</v>
+        <v>525</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E164" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>488</v>
+        <v>24</v>
       </c>
       <c r="H164" s="1" t="s">
-        <v>512</v>
+        <v>530</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="1" t="s">
-        <v>513</v>
+        <v>531</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>514</v>
+        <v>532</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>198</v>
+        <v>120</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E165" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>488</v>
+        <v>279</v>
       </c>
       <c r="H165" s="1" t="s">
-        <v>515</v>
+        <v>533</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="1" t="s">
-        <v>513</v>
+        <v>534</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>514</v>
+        <v>535</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>198</v>
+        <v>536</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E166" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>488</v>
+        <v>279</v>
       </c>
       <c r="H166" s="1" t="s">
-        <v>516</v>
+        <v>537</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="1" t="s">
-        <v>513</v>
+        <v>538</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>514</v>
+        <v>525</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>198</v>
+        <v>165</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E167" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>488</v>
+        <v>279</v>
       </c>
       <c r="H167" s="1" t="s">
-        <v>517</v>
+        <v>539</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="1" t="s">
-        <v>518</v>
+        <v>540</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>121</v>
+        <v>541</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>129</v>
+        <v>46</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E168" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>488</v>
+        <v>279</v>
       </c>
       <c r="H168" s="1" t="s">
-        <v>519</v>
+        <v>542</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="1" t="s">
-        <v>520</v>
+        <v>543</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>521</v>
+        <v>232</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="E169" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>488</v>
+        <v>279</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>522</v>
+        <v>544</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="1" t="s">
-        <v>523</v>
+        <v>545</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>524</v>
-[...3 lines deleted...]
-      </c>
+        <v>546</v>
+      </c>
+      <c r="C170" s="1"/>
       <c r="D170" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E170" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F170" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>488</v>
+        <v>279</v>
       </c>
       <c r="H170" s="1" t="s">
-        <v>525</v>
+        <v>547</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="1" t="s">
-        <v>526</v>
+        <v>548</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>527</v>
+        <v>549</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>528</v>
+        <v>330</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E171" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>529</v>
+        <v>279</v>
       </c>
       <c r="H171" s="1" t="s">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="1" t="s">
-        <v>531</v>
+        <v>551</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>532</v>
+        <v>490</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>528</v>
+        <v>49</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E172" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>529</v>
+        <v>279</v>
       </c>
       <c r="H172" s="1" t="s">
-        <v>533</v>
+        <v>552</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="1" t="s">
-        <v>534</v>
+        <v>553</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>109</v>
+        <v>180</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E173" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>529</v>
+        <v>279</v>
       </c>
       <c r="H173" s="1" t="s">
-        <v>535</v>
+        <v>554</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="1" t="s">
-        <v>536</v>
+        <v>555</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>537</v>
+        <v>556</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>538</v>
+        <v>365</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E174" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F174" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>529</v>
+        <v>279</v>
       </c>
       <c r="H174" s="1" t="s">
-        <v>539</v>
+        <v>557</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="1" t="s">
-        <v>540</v>
+        <v>555</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>315</v>
+        <v>556</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>74</v>
+        <v>365</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E175" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>529</v>
+        <v>279</v>
       </c>
       <c r="H175" s="1" t="s">
-        <v>541</v>
+        <v>558</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="1" t="s">
-        <v>542</v>
+        <v>555</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>375</v>
+        <v>556</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>543</v>
+        <v>365</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E176" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>529</v>
+        <v>279</v>
       </c>
       <c r="H176" s="1" t="s">
-        <v>544</v>
+        <v>559</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="1" t="s">
-        <v>545</v>
+        <v>560</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>546</v>
+        <v>202</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>234</v>
+        <v>80</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E177" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F177" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>529</v>
+        <v>279</v>
       </c>
       <c r="H177" s="1" t="s">
-        <v>547</v>
+        <v>561</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="1" t="s">
-        <v>548</v>
+        <v>562</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>51</v>
+        <v>563</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>239</v>
+        <v>564</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E178" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>529</v>
+        <v>279</v>
       </c>
       <c r="H178" s="1" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="1" t="s">
-        <v>550</v>
+        <v>566</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>51</v>
+        <v>567</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>239</v>
+        <v>320</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E179" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>529</v>
+        <v>279</v>
       </c>
       <c r="H179" s="1" t="s">
-        <v>551</v>
+        <v>568</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="1" t="s">
-        <v>552</v>
+        <v>569</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>553</v>
+        <v>570</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>449</v>
+        <v>571</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>529</v>
+        <v>572</v>
       </c>
       <c r="H180" s="1" t="s">
-        <v>554</v>
+        <v>573</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="1" t="s">
-        <v>555</v>
+        <v>574</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>87</v>
+        <v>575</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>556</v>
+        <v>571</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E181" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F181" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>529</v>
+        <v>572</v>
       </c>
       <c r="H181" s="1" t="s">
-        <v>557</v>
+        <v>576</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="1" t="s">
-        <v>558</v>
+        <v>577</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>559</v>
+        <v>578</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>560</v>
+        <v>579</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E182" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>26</v>
+        <v>572</v>
       </c>
       <c r="H182" s="1" t="s">
-        <v>561</v>
+        <v>580</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="1" t="s">
-        <v>562</v>
+        <v>581</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>412</v>
+        <v>582</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>129</v>
+        <v>583</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E183" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F183" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>26</v>
+        <v>572</v>
       </c>
       <c r="H183" s="1" t="s">
-        <v>563</v>
+        <v>584</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="1" t="s">
-        <v>564</v>
+        <v>585</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>565</v>
+        <v>586</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>511</v>
+        <v>587</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E184" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F184" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>26</v>
+        <v>572</v>
       </c>
       <c r="H184" s="1" t="s">
-        <v>566</v>
+        <v>588</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="1" t="s">
-        <v>567</v>
+        <v>589</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>375</v>
+        <v>183</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>568</v>
+        <v>590</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E185" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F185" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>26</v>
+        <v>572</v>
       </c>
       <c r="H185" s="1" t="s">
-        <v>569</v>
+        <v>591</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="1" t="s">
-        <v>570</v>
+        <v>592</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>571</v>
+        <v>593</v>
       </c>
       <c r="C186" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E186" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F186" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G186" s="1" t="s">
         <v>572</v>
       </c>
-      <c r="D186" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H186" s="1" t="s">
-        <v>573</v>
+        <v>594</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="1" t="s">
-        <v>574</v>
+        <v>595</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>65</v>
+        <v>136</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>239</v>
+        <v>165</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E187" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F187" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>26</v>
+        <v>572</v>
       </c>
       <c r="H187" s="1" t="s">
-        <v>575</v>
+        <v>596</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="1" t="s">
-        <v>576</v>
+        <v>597</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>577</v>
+        <v>136</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>305</v>
+        <v>165</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E188" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F188" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>26</v>
+        <v>572</v>
       </c>
       <c r="H188" s="1" t="s">
-        <v>578</v>
+        <v>598</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="1" t="s">
-        <v>579</v>
+        <v>599</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>580</v>
+        <v>600</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>581</v>
+        <v>493</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E189" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F189" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="H189" s="1" t="s">
-        <v>583</v>
+        <v>601</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="1" t="s">
-        <v>584</v>
+        <v>602</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>121</v>
+        <v>320</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>129</v>
+        <v>603</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E190" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F190" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="H190" s="1" t="s">
-        <v>585</v>
+        <v>604</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="1" t="s">
-        <v>586</v>
+        <v>605</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>587</v>
+        <v>606</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>588</v>
+        <v>607</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E191" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F191" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>582</v>
+        <v>17</v>
       </c>
       <c r="H191" s="1" t="s">
-        <v>589</v>
+        <v>608</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="1" t="s">
-        <v>590</v>
+        <v>609</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>587</v>
+        <v>72</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>418</v>
+        <v>80</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E192" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F192" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>582</v>
+        <v>17</v>
       </c>
       <c r="H192" s="1" t="s">
-        <v>591</v>
+        <v>610</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="1" t="s">
-        <v>592</v>
+        <v>611</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>426</v>
+        <v>612</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>418</v>
+        <v>140</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E193" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F193" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>582</v>
+        <v>31</v>
       </c>
       <c r="H193" s="1" t="s">
-        <v>593</v>
+        <v>613</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="1" t="s">
-        <v>594</v>
+        <v>614</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>256</v>
+        <v>586</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E194" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F194" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>582</v>
+        <v>31</v>
       </c>
       <c r="H194" s="1" t="s">
-        <v>595</v>
+        <v>615</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="1" t="s">
-        <v>596</v>
+        <v>616</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>597</v>
+        <v>617</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>598</v>
+        <v>618</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E195" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F195" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>582</v>
+        <v>31</v>
       </c>
       <c r="H195" s="1" t="s">
-        <v>599</v>
+        <v>619</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="1" t="s">
-        <v>600</v>
+        <v>620</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>598</v>
+        <v>160</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>421</v>
+        <v>621</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E196" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F196" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>582</v>
+        <v>31</v>
       </c>
       <c r="H196" s="1" t="s">
-        <v>601</v>
+        <v>622</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="1" t="s">
-        <v>602</v>
+        <v>623</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>603</v>
+        <v>496</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>245</v>
+        <v>38</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E197" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>582</v>
+        <v>31</v>
       </c>
       <c r="H197" s="1" t="s">
-        <v>604</v>
+        <v>624</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="1" t="s">
-        <v>605</v>
+        <v>625</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>375</v>
+        <v>191</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>421</v>
+        <v>579</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E198" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F198" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>582</v>
+        <v>31</v>
       </c>
       <c r="H198" s="1" t="s">
-        <v>606</v>
+        <v>626</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="1" t="s">
-        <v>607</v>
+        <v>627</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>344</v>
+        <v>579</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>345</v>
+        <v>564</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E199" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>582</v>
+        <v>31</v>
       </c>
       <c r="H199" s="1" t="s">
-        <v>608</v>
+        <v>628</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="1" t="s">
-        <v>609</v>
+        <v>629</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>571</v>
+        <v>202</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>610</v>
+        <v>80</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E200" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F200" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>582</v>
+        <v>31</v>
       </c>
       <c r="H200" s="1" t="s">
-        <v>611</v>
+        <v>630</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="1" t="s">
-        <v>612</v>
+        <v>631</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>500</v>
+        <v>632</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>613</v>
+        <v>80</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E201" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>582</v>
+        <v>31</v>
       </c>
       <c r="H201" s="1" t="s">
-        <v>614</v>
+        <v>633</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="1" t="s">
-        <v>615</v>
+        <v>634</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>616</v>
+        <v>80</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>617</v>
+        <v>38</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E202" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>582</v>
+        <v>31</v>
       </c>
       <c r="H202" s="1" t="s">
-        <v>618</v>
+        <v>635</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="1" t="s">
-        <v>619</v>
+        <v>636</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>145</v>
+        <v>80</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>497</v>
+        <v>38</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E203" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F203" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>582</v>
+        <v>31</v>
       </c>
       <c r="H203" s="1" t="s">
-        <v>620</v>
+        <v>637</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="1" t="s">
-        <v>621</v>
+        <v>638</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>198</v>
+        <v>38</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E204" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F204" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>582</v>
+        <v>31</v>
       </c>
       <c r="H204" s="1" t="s">
-        <v>622</v>
+        <v>639</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="1" t="s">
-        <v>623</v>
+        <v>640</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>99</v>
+        <v>226</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>624</v>
+        <v>116</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E205" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F205" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>582</v>
+        <v>31</v>
       </c>
       <c r="H205" s="1" t="s">
-        <v>625</v>
+        <v>641</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="1" t="s">
-        <v>626</v>
+        <v>642</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>627</v>
+        <v>157</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>628</v>
+        <v>116</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E206" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>582</v>
+        <v>31</v>
       </c>
       <c r="H206" s="1" t="s">
-        <v>629</v>
+        <v>643</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="1" t="s">
-        <v>630</v>
+        <v>644</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>627</v>
+        <v>226</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>628</v>
+        <v>116</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E207" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F207" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>582</v>
+        <v>31</v>
       </c>
       <c r="H207" s="1" t="s">
-        <v>631</v>
+        <v>645</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="1" t="s">
-        <v>632</v>
+        <v>646</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>633</v>
+        <v>226</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E208" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="H208" s="1" t="s">
-        <v>634</v>
+        <v>647</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="1" t="s">
-        <v>635</v>
+        <v>648</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>588</v>
+        <v>129</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>132</v>
+        <v>366</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E209" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F209" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="H209" s="1" t="s">
-        <v>636</v>
+        <v>649</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="1" t="s">
-        <v>637</v>
+        <v>650</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>503</v>
+        <v>129</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>638</v>
+        <v>366</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E210" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F210" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="H210" s="1" t="s">
-        <v>639</v>
+        <v>651</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="1" t="s">
-        <v>640</v>
+        <v>652</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>527</v>
+        <v>125</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E211" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F211" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>34</v>
+        <v>654</v>
       </c>
       <c r="H211" s="1" t="s">
-        <v>642</v>
+        <v>655</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="1" t="s">
-        <v>643</v>
+        <v>656</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>527</v>
+        <v>657</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>641</v>
+        <v>658</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E212" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F212" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>34</v>
+        <v>654</v>
       </c>
       <c r="H212" s="1" t="s">
-        <v>644</v>
+        <v>659</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="1" t="s">
-        <v>645</v>
+        <v>660</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>646</v>
+        <v>113</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>319</v>
+        <v>195</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E213" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F213" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>34</v>
+        <v>654</v>
       </c>
       <c r="H213" s="1" t="s">
-        <v>647</v>
+        <v>661</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="1" t="s">
-        <v>648</v>
+        <v>662</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>105</v>
+        <v>663</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>192</v>
+        <v>664</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E214" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F214" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>34</v>
+        <v>654</v>
       </c>
       <c r="H214" s="1" t="s">
-        <v>649</v>
+        <v>665</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="1" t="s">
-        <v>650</v>
+        <v>666</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>651</v>
+        <v>667</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>652</v>
+        <v>183</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E215" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F215" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="H215" s="1" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="1" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>655</v>
+        <v>477</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>656</v>
+        <v>670</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E216" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F216" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="H216" s="1" t="s">
-        <v>657</v>
+        <v>671</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="1" t="s">
-        <v>658</v>
+        <v>672</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>655</v>
+        <v>673</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>656</v>
+        <v>674</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E217" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="H217" s="1" t="s">
-        <v>659</v>
+        <v>675</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="1" t="s">
-        <v>660</v>
+        <v>676</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>344</v>
+        <v>677</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>45</v>
+        <v>324</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E218" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F218" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="H218" s="1" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="1" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>78</v>
+        <v>680</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>84</v>
+        <v>653</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E219" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F219" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="H219" s="1" t="s">
-        <v>663</v>
+        <v>681</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="1" t="s">
-        <v>664</v>
+        <v>679</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>665</v>
+        <v>680</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>45</v>
+        <v>653</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E220" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="H220" s="1" t="s">
-        <v>666</v>
+        <v>682</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="1" t="s">
-        <v>667</v>
+        <v>679</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>668</v>
+        <v>680</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>669</v>
+        <v>653</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E221" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F221" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="H221" s="1" t="s">
-        <v>670</v>
+        <v>683</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="1" t="s">
-        <v>671</v>
+        <v>679</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>418</v>
+        <v>680</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>598</v>
+        <v>653</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E222" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F222" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="H222" s="1" t="s">
-        <v>672</v>
+        <v>684</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="1" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>78</v>
+        <v>680</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>231</v>
+        <v>653</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E223" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F223" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="H223" s="1" t="s">
-        <v>674</v>
+        <v>685</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="1" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>234</v>
+        <v>680</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>235</v>
+        <v>653</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E224" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F224" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="H224" s="1" t="s">
-        <v>676</v>
+        <v>686</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="1" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>367</v>
+        <v>680</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>678</v>
+        <v>653</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E225" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F225" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>679</v>
+        <v>58</v>
       </c>
       <c r="H225" s="1" t="s">
-        <v>680</v>
+        <v>687</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="1" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E226" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F226" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>679</v>
+        <v>58</v>
       </c>
       <c r="H226" s="1" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="1" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>686</v>
+        <v>496</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>687</v>
+        <v>38</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E227" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F227" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>679</v>
+        <v>58</v>
       </c>
       <c r="H227" s="1" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="1" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>374</v>
+        <v>147</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>78</v>
+        <v>324</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E228" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F228" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>679</v>
+        <v>58</v>
       </c>
       <c r="H228" s="1" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="1" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>121</v>
+        <v>417</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>129</v>
+        <v>694</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E229" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F229" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>679</v>
+        <v>58</v>
       </c>
       <c r="H229" s="1" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="1" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>449</v>
+        <v>697</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>370</v>
+        <v>694</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E230" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F230" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>679</v>
+        <v>58</v>
       </c>
       <c r="H230" s="1" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="1" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>77</v>
+        <v>700</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>598</v>
+        <v>694</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E231" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F231" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>679</v>
+        <v>58</v>
       </c>
       <c r="H231" s="1" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="1" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E232" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F232" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>679</v>
+        <v>62</v>
       </c>
       <c r="H232" s="1" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="1" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>354</v>
+        <v>323</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>169</v>
+        <v>541</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E233" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F233" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>679</v>
+        <v>62</v>
       </c>
       <c r="H233" s="1" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="1" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>304</v>
+        <v>525</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>704</v>
+        <v>365</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E234" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F234" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>679</v>
+        <v>62</v>
       </c>
       <c r="H234" s="1" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="1" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>707</v>
+        <v>525</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>491</v>
+        <v>711</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E235" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F235" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="H235" s="1" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="1" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E236" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F236" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="H236" s="1" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="1" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>121</v>
+        <v>714</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>129</v>
+        <v>715</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E237" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F237" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="H237" s="1" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="1" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>121</v>
+        <v>720</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>129</v>
+        <v>721</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E238" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F238" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="H238" s="1" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="1" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>417</v>
+        <v>101</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>492</v>
+        <v>112</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E239" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F239" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="H239" s="1" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="1" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>417</v>
+        <v>546</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>492</v>
+        <v>726</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E240" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F240" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="H240" s="1" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="1" t="s">
-        <v>721</v>
+        <v>728</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>309</v>
+        <v>570</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>722</v>
+        <v>729</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E241" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F241" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>253</v>
+        <v>35</v>
       </c>
       <c r="H241" s="1" t="s">
-        <v>723</v>
+        <v>730</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="1" t="s">
-        <v>724</v>
+        <v>731</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>309</v>
+        <v>570</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>294</v>
+        <v>729</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E242" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F242" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>253</v>
+        <v>35</v>
       </c>
       <c r="H242" s="1" t="s">
-        <v>725</v>
+        <v>732</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="1" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>309</v>
+        <v>734</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>722</v>
+        <v>618</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E243" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F243" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>253</v>
+        <v>35</v>
       </c>
       <c r="H243" s="1" t="s">
-        <v>727</v>
+        <v>735</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="1" t="s">
-        <v>728</v>
+        <v>736</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>729</v>
+        <v>673</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>294</v>
+        <v>359</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E244" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F244" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>679</v>
+        <v>35</v>
       </c>
       <c r="H244" s="1" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="1" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E245" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F245" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G245" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="H245" s="1" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="1" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>736</v>
+        <v>743</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>737</v>
+        <v>744</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E246" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F246" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>488</v>
+        <v>35</v>
       </c>
       <c r="H246" s="1" t="s">
-        <v>738</v>
+        <v>745</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="1" t="s">
-        <v>739</v>
+        <v>746</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>30</v>
+        <v>743</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>30</v>
+        <v>744</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E247" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F247" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H247" s="1" t="s">
-        <v>740</v>
+        <v>747</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="1" t="s">
-        <v>741</v>
+        <v>748</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>742</v>
+        <v>226</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>743</v>
+        <v>46</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E248" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F248" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>582</v>
+        <v>35</v>
       </c>
       <c r="H248" s="1" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="1" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>736</v>
+        <v>172</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>737</v>
+        <v>168</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E249" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F249" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>488</v>
+        <v>35</v>
       </c>
       <c r="H249" s="1" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="1" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>749</v>
+        <v>46</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E250" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F250" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G250" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="H250" s="1" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="1" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>588</v>
+        <v>757</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E251" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F251" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G251" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="H251" s="1" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="1" t="s">
-        <v>754</v>
+        <v>759</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>417</v>
+        <v>77</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>434</v>
+        <v>109</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E252" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F252" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G252" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="H252" s="1" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="1" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>434</v>
+        <v>172</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>77</v>
+        <v>402</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E253" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F253" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G253" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="H253" s="1" t="s">
-        <v>757</v>
+        <v>762</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="1" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>129</v>
+        <v>405</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>598</v>
+        <v>406</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E254" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F254" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G254" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="H254" s="1" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="1" t="s">
-        <v>760</v>
+        <v>765</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>132</v>
+        <v>113</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>367</v>
+        <v>766</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E255" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F255" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G255" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H255" s="1" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="1" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>345</v>
+        <v>769</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>477</v>
+        <v>770</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E256" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F256" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G256" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H256" s="1" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="1" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>487</v>
+        <v>773</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>765</v>
+        <v>774</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E257" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F257" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G257" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H257" s="1" t="s">
-        <v>766</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="1" t="s">
-        <v>767</v>
+        <v>776</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>211</v>
+        <v>667</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>359</v>
+        <v>172</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E258" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F258" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G258" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H258" s="1" t="s">
-        <v>768</v>
+        <v>777</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="1" t="s">
-        <v>769</v>
+        <v>778</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>770</v>
+        <v>202</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>354</v>
+        <v>80</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E259" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F259" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G259" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H259" s="1" t="s">
-        <v>771</v>
+        <v>779</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="1" t="s">
-        <v>772</v>
+        <v>780</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>773</v>
+        <v>493</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>774</v>
+        <v>663</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E260" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F260" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G260" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H260" s="1" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="1" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>598</v>
+        <v>84</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E261" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F261" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G261" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H261" s="1" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="1" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>160</v>
+        <v>786</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E262" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F262" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G262" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H262" s="1" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="1" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>782</v>
+        <v>129</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>783</v>
+        <v>336</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="E263" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F263" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G263" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H263" s="1" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="1" t="s">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>400</v>
+        <v>469</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>155</v>
+        <v>791</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E264" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F264" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G264" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H264" s="1" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="1" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>470</v>
+        <v>535</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E265" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F265" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G265" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="H265" s="1" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="1" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>788</v>
+        <v>797</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>470</v>
+        <v>798</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E266" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F266" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G266" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="H266" s="1" t="s">
-        <v>791</v>
+        <v>799</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="1" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>788</v>
+        <v>202</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E267" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F267" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G267" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="H267" s="1" t="s">
-        <v>793</v>
+        <v>801</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="1" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>120</v>
+        <v>202</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E268" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F268" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G268" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="H268" s="1" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="1" t="s">
-        <v>796</v>
+        <v>804</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>120</v>
+        <v>76</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>45</v>
+        <v>536</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E269" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F269" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G269" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="H269" s="1" t="s">
-        <v>797</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="1" t="s">
-        <v>798</v>
+        <v>806</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>239</v>
+        <v>536</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E270" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F270" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G270" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="H270" s="1" t="s">
-        <v>799</v>
+        <v>807</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="1" t="s">
-        <v>800</v>
+        <v>808</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>801</v>
+        <v>653</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E271" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F271" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G271" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="H271" s="1" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="1" t="s">
-        <v>803</v>
+        <v>810</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>78</v>
+        <v>811</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>84</v>
+        <v>812</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E272" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F272" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G272" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="H272" s="1" t="s">
-        <v>804</v>
+        <v>813</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="1" t="s">
-        <v>805</v>
+        <v>814</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>806</v>
+        <v>77</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>293</v>
+        <v>34</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E273" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F273" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G273" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="H273" s="1" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="1" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>588</v>
+        <v>812</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>136</v>
+        <v>525</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E274" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F274" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="H274" s="1" t="s">
-        <v>809</v>
+        <v>817</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="1" t="s">
-        <v>810</v>
+        <v>818</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>811</v>
+        <v>657</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>56</v>
+        <v>819</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E275" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F275" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="H275" s="1" t="s">
-        <v>812</v>
+        <v>820</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="1" t="s">
-        <v>813</v>
+        <v>821</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>418</v>
+        <v>136</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>33</v>
+        <v>444</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E276" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F276" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="H276" s="1" t="s">
-        <v>814</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="1" t="s">
-        <v>815</v>
+        <v>823</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>56</v>
+        <v>136</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>99</v>
+        <v>348</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E277" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F277" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="H277" s="1" t="s">
-        <v>816</v>
+        <v>824</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="1" t="s">
-        <v>817</v>
+        <v>825</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>363</v>
+        <v>812</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>818</v>
+        <v>826</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E278" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F278" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="H278" s="1" t="s">
-        <v>819</v>
+        <v>827</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="1" t="s">
-        <v>820</v>
+        <v>828</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>51</v>
+        <v>829</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>277</v>
+        <v>830</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E279" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F279" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>12</v>
+        <v>831</v>
       </c>
       <c r="H279" s="1" t="s">
-        <v>821</v>
+        <v>832</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="1" t="s">
-        <v>822</v>
+        <v>833</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>581</v>
+        <v>191</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>823</v>
+        <v>834</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E280" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F280" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>253</v>
+        <v>831</v>
       </c>
       <c r="H280" s="1" t="s">
-        <v>824</v>
+        <v>835</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="1" t="s">
-        <v>825</v>
+        <v>836</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>826</v>
+        <v>837</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>827</v>
+        <v>838</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E281" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F281" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>253</v>
+        <v>831</v>
       </c>
       <c r="H281" s="1" t="s">
-        <v>828</v>
+        <v>839</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="1" t="s">
-        <v>829</v>
+        <v>840</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>826</v>
+        <v>841</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>827</v>
+        <v>587</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E282" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F282" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>253</v>
+        <v>831</v>
       </c>
       <c r="H282" s="1" t="s">
-        <v>830</v>
+        <v>842</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E283" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F283" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G283" s="1" t="s">
         <v>831</v>
       </c>
-      <c r="B283" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H283" s="1" t="s">
-        <v>833</v>
+        <v>844</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="1" t="s">
-        <v>834</v>
+        <v>845</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>835</v>
+        <v>84</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>30</v>
+        <v>172</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E284" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F284" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>170</v>
+        <v>831</v>
       </c>
       <c r="H284" s="1" t="s">
-        <v>836</v>
+        <v>846</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="1" t="s">
-        <v>837</v>
+        <v>847</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>838</v>
+        <v>157</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>839</v>
+        <v>168</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E285" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F285" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>26</v>
+        <v>831</v>
       </c>
       <c r="H285" s="1" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="1" t="s">
-        <v>841</v>
+        <v>849</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>838</v>
+        <v>320</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>839</v>
+        <v>522</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E286" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F286" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>22</v>
+        <v>831</v>
       </c>
       <c r="H286" s="1" t="s">
-        <v>842</v>
+        <v>850</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="1" t="s">
-        <v>843</v>
+        <v>851</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>838</v>
+        <v>92</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E287" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F287" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>253</v>
+        <v>831</v>
       </c>
       <c r="H287" s="1" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="1" t="s">
-        <v>846</v>
+        <v>854</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>308</v>
+        <v>855</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>835</v>
+        <v>136</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E288" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F288" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>253</v>
+        <v>831</v>
       </c>
       <c r="H288" s="1" t="s">
-        <v>847</v>
+        <v>856</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="1" t="s">
-        <v>848</v>
+        <v>857</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>309</v>
+        <v>858</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>835</v>
+        <v>525</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E289" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F289" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>253</v>
+        <v>831</v>
       </c>
       <c r="H289" s="1" t="s">
-        <v>849</v>
+        <v>859</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="1" t="s">
-        <v>850</v>
+        <v>860</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>838</v>
-[...1 lines deleted...]
-      <c r="C290" s="1"/>
+        <v>861</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>861</v>
+      </c>
       <c r="D290" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E290" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F290" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>170</v>
+        <v>831</v>
       </c>
       <c r="H290" s="1" t="s">
-        <v>851</v>
+        <v>862</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="1" t="s">
-        <v>852</v>
+        <v>863</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>853</v>
+        <v>673</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>854</v>
+        <v>864</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E291" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F291" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>253</v>
+        <v>831</v>
       </c>
       <c r="H291" s="1" t="s">
-        <v>855</v>
+        <v>865</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="1" t="s">
-        <v>856</v>
+        <v>866</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>168</v>
+        <v>578</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>857</v>
+        <v>867</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E292" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F292" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>175</v>
+        <v>831</v>
       </c>
       <c r="H292" s="1" t="s">
-        <v>858</v>
+        <v>868</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="1" t="s">
-        <v>859</v>
+        <v>869</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>226</v>
+        <v>721</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>860</v>
+        <v>870</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E293" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F293" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>175</v>
+        <v>831</v>
       </c>
       <c r="H293" s="1" t="s">
-        <v>861</v>
+        <v>871</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E294" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F294" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H294" s="1" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E295" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F295" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H295" s="1" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E296" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F296" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H296" s="1" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E297" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F297" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H297" s="1" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E298" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F298" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H298" s="1" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E299" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F299" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H299" s="1" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E300" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F300" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H300" s="1" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E301" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F301" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H301" s="1" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E302" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F302" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H302" s="1" t="s">
+        <v>891</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>