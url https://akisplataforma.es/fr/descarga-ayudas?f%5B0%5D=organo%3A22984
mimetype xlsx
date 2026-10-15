--- v0 (2026-07-23)
+++ v1 (2026-10-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
@@ -80,62 +80,143 @@
   <si>
     <t>2024-03-07</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747686</t>
   </si>
   <si>
     <t>Aide extraordinaire et temporaire destinée à couvrir le prix du gazole consommé par les producteurs agricoles de la Communauté autonome des îles Canaries. 2024.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747694</t>
   </si>
   <si>
     <t>SUBVENTIONS du CENTRE DE DÉVELOPPEMENT TECHNOLOGIQUE ET D'INNOVATION, EPE POUR LE FINANCEMENT DE PROJETS DE R&amp;D (2024)</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747728</t>
   </si>
   <si>
     <t>Subventions du CENTRE DE DÉVELOPPEMENT TECHNOLOGIQUE ET D'INNOVATION, EPE pour le financement de projets d'innovation technologique (2024)</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747735</t>
   </si>
   <si>
+    <t>Subventions aux entités associatives du secteur agricole et alimentaire, pour la réalisation d'activités spécifiques présentant un intérêt particulier pour le secteur agroalimentaire espagnol, ainsi que pour leur intégration dans des entités de portée européenne.</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890368</t>
+  </si>
+  <si>
+    <t>Aide aux syndicats de travailleurs du secteur agroalimentaire pour le développement de leurs activités de collaboration et de représentation auprès de l'Administration générale de l'État</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890371</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 27 février 2026 du ministère de l'Agriculture, de la Pêche et de l'Alimentation annonçant le prix « Produits alimentaires d'Espagne, meilleurs vins, année 2026 ».</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890573</t>
+  </si>
+  <si>
+    <t>Extrait de l’arrêté du 9 mars 2026 du ministère de l’Agriculture, de la Pêche et de l’Alimentation annonçant le « Prix des produits alimentaires d’Espagne pour la meilleure boisson spiritueuse bénéficiant d’une indication géographique, année 2026 »</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892012</t>
+  </si>
+  <si>
+    <t>Résolution du 14 avril 2026 de la FEGA, portant appel anticipé à subventions pour les activités d'échange de connaissances, de formation et d'information à portée suprarégionale, destinées au secteur agroalimentaire et forestier PEPAC</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/898917</t>
+  </si>
+  <si>
+    <t>Résolution du 13 avril 2026 de la FEGA, qui appelle à une aide aux investissements matériels ou immatériels dans la transformation, la commercialisation ou le développement des produits agroalimentaires, dans le cadre du PEPAC</t>
+  </si>
+  <si>
+    <t>2027-09-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/898612</t>
+  </si>
+  <si>
+    <t>Arrêté du 31 mars 2026 du MAPA, qui prévoit les subventions de l'article 6 du décret-loi royal 4/2022 du 15 mars, destiné à subventionner le principal des crédits aux propriétaires d'exploitations agricoles (BORRASCAS).</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2027-09-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896221</t>
+  </si>
+  <si>
+    <t>Arrêté du 31 mars 2026 du MAPA, qui appelle aux subventions du décret royal 388/2021 du 1er juin, destiné à obtenir des garanties SAECA dans le secteur agroalimentaire et de la pêche.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/896226</t>
+  </si>
+  <si>
     <t>Arrêté du 27 avril 2023 du ministère de l'Agriculture, de la Pêche et de l'Alimentation annonçant les octrois du décret royal 388/2021 du 1er juin, destinés à l'obtention de garanties SAEC dans le secteur agroalimentaire et de la pêche.</t>
   </si>
   <si>
     <t>2023-05-03</t>
   </si>
   <si>
     <t>2024-09-15</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692318</t>
   </si>
   <si>
     <t>Arrêté du 27 avril 2023 du ministère de l'Agriculture, de la Pêche et de l'Alimentation portant attribution des subventions instituées par le décret royal 388/2021 du 1er juin pour l'obtention de garanties SAEC dans le secteur agroalimentaire et de la pêche. Secteur de l'industrie agroalimentaire</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692320</t>
   </si>
   <si>
     <t>2023-05-06</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692321</t>
   </si>
   <si>
     <t>Les subventions pour l'assurance de l'aquaculture continentale incluses dans le régime d'assurance agricole combiné 44</t>
   </si>
   <si>
     <t>2023-06-01</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711773</t>
@@ -221,255 +302,213 @@
   <si>
     <t>Arrêté du 30 octobre 2024 du MAPA, qui appelle aux subventions du décret royal 388/2021 du 1er juin, destinées à obtenir des garanties SAECA dans le secteur agroalimentaire et de la pêche.</t>
   </si>
   <si>
     <t>2024-12-17</t>
   </si>
   <si>
     <t>2027-09-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803358</t>
   </si>
   <si>
     <t>Aide extraordinaire au renouvellement du matériel agricole, approuvée par l'article 26 du décret-loi royal 7/2024</t>
   </si>
   <si>
     <t>2024-12-29</t>
   </si>
   <si>
     <t>2025-03-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805575</t>
   </si>
   <si>
+    <t>Extrait de l'arrêté du 13 mars 2025 du ministère de l'Agriculture, de la Pêche et de l'Alimentation annonçant le prix « Produits alimentaires d'Espagne, meilleurs vins, année 2025 ».</t>
+  </si>
+  <si>
+    <t>2025-03-18</t>
+  </si>
+  <si>
+    <t>2025-04-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/820406</t>
+  </si>
+  <si>
+    <t>Extrait de l’arrêté du 17 mars 2025 du ministère de l’Agriculture, de la Pêche et de l’Alimentation portant convocation du « Prix des produits alimentaires d’Espagne pour la meilleure boisson spiritueuse bénéficiant d’une indication géographique, année 2025 »</t>
+  </si>
+  <si>
+    <t>2025-03-20</t>
+  </si>
+  <si>
+    <t>2025-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821048</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 7 avril 2025 du ministère de l'Agriculture, de la Pêche et de l'Alimentation, qui annonce le prix « Produits alimentaires d'Espagne : Meilleurs jambons, année 2025 ».</t>
+  </si>
+  <si>
+    <t>2025-05-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825807</t>
+  </si>
+  <si>
+    <t>Résolution du 25 avril 2025 du Fonds espagnol de garantie agricole (FEGA), qui appelle à une aide pour les investissements matériels ou immatériels dans la transformation, la commercialisation ou le développement des produits agroalimentaires PEPAC</t>
+  </si>
+  <si>
+    <t>2025-04-30</t>
+  </si>
+  <si>
+    <t>2025-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829278</t>
+  </si>
+  <si>
+    <t>Aide à la préparation et à la mise en œuvre de projets d’innovation d’intérêt général par les groupes opérationnels suprarégionaux du Partenariat européen d’innovation pour la productivité et la durabilité agricoles (PEI-Agri), dans le cadre du Plan stratégique de la PAC espagnole (PEPAC)</t>
+  </si>
+  <si>
+    <t>2025-05-08</t>
+  </si>
+  <si>
+    <t>2025-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830482</t>
+  </si>
+  <si>
+    <t>Programmes de formation multirégionaux 2025</t>
+  </si>
+  <si>
+    <t>2025-05-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830512</t>
+  </si>
+  <si>
+    <t>Plan national de renouvellement du parc de machines agricoles (PLAN RENOVE) pour l'année 2025</t>
+  </si>
+  <si>
+    <t>2025-07-04</t>
+  </si>
+  <si>
+    <t>2025-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841714</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>2025-07-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842490</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 13 janvier 2026 du ministère de l'Agriculture, de la Pêche et de l'Alimentation portant création du prix « Produits alimentaires d'Espagne, année 2026 ».</t>
+  </si>
+  <si>
+    <t>2026-01-16</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881607</t>
+  </si>
+  <si>
+    <t>Résolution du 17 novembre 2025 de la FEGA, annonçant à l'avance des subventions pour la réalisation de projets de recherche appliquée dans le secteur apicole et ses produits au sein de l'ISA, dans le cadre du PEPAC.</t>
+  </si>
+  <si>
+    <t>2025-11-19</t>
+  </si>
+  <si>
+    <t>2025-12-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869288</t>
+  </si>
+  <si>
+    <t>Résolution du 16 décembre 2025 de la FEGA, par laquelle les subventions pour les services de conseil à portée suprarégionale sont appelées par anticipation dans le cadre du PEPAC (PIV)</t>
+  </si>
+  <si>
+    <t>2025-12-29</t>
+  </si>
+  <si>
+    <t>2027-05-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875849</t>
+  </si>
+  <si>
+    <t>Aide exceptionnelle pour compenser les dommages causés aux infrastructures productives des exploitations agricoles touchées par la tempête DANA. Liste C.</t>
+  </si>
+  <si>
+    <t>2025-04-28</t>
+  </si>
+  <si>
+    <t>2025-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876318</t>
+  </si>
+  <si>
+    <t>Aide exceptionnelle pour compenser les dommages causés aux infrastructures productives des exploitations agricoles touchées par la tempête DANA. Liste A</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877136</t>
+  </si>
+  <si>
     <t>Arrêté du 26 décembre 2024 du MAPA, par lequel les subventions de l'article 6 du décret-loi royal 4/2022 du 15 mars visaient à subventionner le principal des crédits aux propriétaires d'exploitations agricoles (DANA 2024).</t>
   </si>
   <si>
     <t>2025-01-16</t>
   </si>
   <si>
     <t>2026-09-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805586</t>
   </si>
   <si>
-    <t>Extrait de l'arrêté du 13 mars 2025 du ministère de l'Agriculture, de la Pêche et de l'Alimentation annonçant le prix « Produits alimentaires d'Espagne, meilleurs vins, année 2025 ».</t>
-[...142 lines deleted...]
-  <si>
     <t>Subventions pour l'assurance agricole, d'élevage et forestière incluses dans le 47e régime combiné d'assurance agricole</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
     <t>2027-07-31</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886334</t>
-  </si>
-[...37 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892012</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -776,54 +815,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H40"/>
+  <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H40"/>
+      <selection activeCell="A1" sqref="A1:H44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="402.188" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -959,835 +998,931 @@
       <c r="B7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="1"/>
       <c r="H7" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="1"/>
       <c r="H8" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="1"/>
       <c r="H9" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="1"/>
       <c r="H10" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="1"/>
       <c r="H12" s="1" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="1"/>
       <c r="H13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="1"/>
       <c r="H14" s="1" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="1"/>
       <c r="H15" s="1" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="1"/>
       <c r="H16" s="1" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="1"/>
       <c r="H17" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="1"/>
       <c r="H18" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="1"/>
       <c r="H19" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="1"/>
       <c r="H20" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="1"/>
       <c r="H21" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="1"/>
       <c r="H22" s="1" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="1"/>
       <c r="H23" s="1" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="1"/>
       <c r="H24" s="1" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B25" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="1"/>
       <c r="H25" s="1" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="1"/>
       <c r="H26" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>90</v>
+        <v>52</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="1"/>
       <c r="H27" s="1" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="1"/>
       <c r="H28" s="1" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="1"/>
       <c r="H29" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="1"/>
       <c r="H30" s="1" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="1"/>
       <c r="H31" s="1" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="1"/>
       <c r="H32" s="1" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="1"/>
       <c r="H33" s="1" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="1"/>
       <c r="H34" s="1" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B35" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="1"/>
       <c r="H35" s="1" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="1"/>
       <c r="H36" s="1" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="1" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="1"/>
       <c r="H38" s="1" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="1"/>
       <c r="H39" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B40" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="B40" s="1" t="s">
+      <c r="C40" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="C40" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40" s="1" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="1"/>
       <c r="H40" s="1" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="1" t="s">
         <v>137</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" s="1"/>
+      <c r="H41" s="1" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="1"/>
+      <c r="H42" s="1" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="1"/>
+      <c r="H43" s="1" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" s="1"/>
+      <c r="H44" s="1" t="s">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>