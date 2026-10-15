--- v0 (2026-06-23)
+++ v1 (2026-10-15)
@@ -12,737 +12,761 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
+    <t>Accord de collaboration entre le ministère de la Culture, de l'Éducation, des Finances et des Universités et le ministère de l'Économie, de l'Industrie et de l'Innovation de la Xunta de Galicia et une commission d'échanges culturels et éducatifs entre l'Espagne et les États-Unis pour le programme Fulbright.</t>
+  </si>
+  <si>
+    <t>2023-10-31</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Régional</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/712236</t>
+  </si>
+  <si>
     <t>Accord de collaboration entre le Secrétariat général à l'émigration et l'Association des immigrés et des rapatriés du Río de la Plata pour le développement d'actions d'information et de conseil destinées aux émigrants de retour.</t>
   </si>
   <si>
     <t>2024-03-05</t>
   </si>
   <si>
-    <t>Si</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747111</t>
   </si>
   <si>
-    <t>Accord de collaboration entre le ministère de la Culture, de l'Éducation, des Finances et des Universités et le ministère de l'Économie, de l'Industrie et de l'Innovation de la Xunta de Galicia et une commission d'échanges culturels et éducatifs entre l'Espagne et les États-Unis pour le programme Fulbright.</t>
-[...5 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/712236</t>
+    <t>Résolution du 31 décembre 2025 portant création et annonce des subventions pour l'organisation d'activités de formation non réglementées et d'activités de diffusion favorisant les connaissances et la compétitivité de l'industrie forestière</t>
+  </si>
+  <si>
+    <t>2026-02-14</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886478</t>
+  </si>
+  <si>
+    <t>Arrêté du 29 décembre 2025 établissant les bases réglementaires de l'octroi de subventions publiques destinées au financement du programme Investigo pour l'embauche de jeunes demandeurs d'emploi.</t>
+  </si>
+  <si>
+    <t>2026-02-17</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885618</t>
+  </si>
+  <si>
+    <t>Arrêté du 29 décembre 2025 établissant le cadre réglementaire du Programme d’aide visant à mettre en œuvre l’égalité au travail, l’équilibre entre vie professionnelle et vie personnelle et la responsabilité sociale des entreprises (RSE), et annonçant son appel à candidatures pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887236</t>
+  </si>
+  <si>
+    <t>L’arrêté du 30 décembre 2025 établit les bases réglementaires de l’appel à candidatures pour l’année 2026 en vue d’obtenir des aides aux études et aux investissements liés à la conservation, à la restauration et à la réhabilitation du patrimoine naturel et culturel et des zones sensibles.</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886141</t>
+  </si>
+  <si>
+    <t>Résolution du 29 décembre 2025 de l'Institut galicien de la consommation et de la concurrence, demandant une aide aux associations pour mener des actions d'information, de médiation, de conseil et d'assistance au cours de l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886042</t>
+  </si>
+  <si>
+    <t>Résolution du 30 décembre 2025 portant création de fonds pour les investissements dans les technologies forestières, la transformation, la mobilisation et la commercialisation des produits forestiers</t>
+  </si>
+  <si>
+    <t>2026-02-20</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887954</t>
+  </si>
+  <si>
+    <t>Arrêté du 13 février 2026, qui réglemente l'application de deux paiements directs à l'agriculture et à l'élevage et de l'aide au développement rural soumis au système de gestion et de contrôle intégré (codes de procédure MR250A, MR239G, MR239K, MR2</t>
+  </si>
+  <si>
+    <t>2026-02-01</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888126</t>
+  </si>
+  <si>
+    <t>Arrêté du 26 février 2026 établissant le cadre réglementaire des aides destinées aux jeunes agriculteurs, dans le cadre du Plan stratégique de la Politique agricole commune espagnole 2023-2027, cofinancé par le Fonds européen</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-04-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891035</t>
+  </si>
+  <si>
+    <t>Résolution du 17 avril 2026 établissant le cadre réglementaire des programmes d'aide à la qualité élaborés par les conseils de réglementation des appellations d'origine agroalimentaire et annonçant l'appel à candidatures pour 2026 (code de procédure)</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901606</t>
+  </si>
+  <si>
+    <t>DÉCRET du 11 mai 2026 établissant le cadre réglementaire des aides destinées aux investissements dans des machines à faible consommation dotées de la technologie 4.0 pour l'agriculture de précision et à faibles émissions de gaz à effet de serre pour</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>2027-07-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905069</t>
+  </si>
+  <si>
+    <t>Accord entre GAIN, le ministère de l'Éducation, l'UDC, l'USC, l'UVI et le CSIC visant à promouvoir l'activité de recherche des chercheurs finalistes dans le cadre des appels à projets ERC du programme Horizon Europe.</t>
+  </si>
+  <si>
+    <t>2023-10-26</t>
+  </si>
+  <si>
+    <t>2024-12-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723850</t>
+  </si>
+  <si>
+    <t>Bases réglementaires pour l'octroi de l'aide VInnovate Galicia visant à promouvoir la coopération transnationale des acteurs du système galicien de R&amp;D par le biais de projets collaboratifs avec d'autres acteurs européens</t>
+  </si>
+  <si>
+    <t>2024-09-20</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785078</t>
+  </si>
+  <si>
+    <t>L’aide 2024 pour l’amélioration de la production et de la commercialisation des produits apicoles, conformément à la résolution du 6 mai 2024 qui les appelle à cet effet.</t>
+  </si>
+  <si>
+    <t>2024-03-28</t>
+  </si>
+  <si>
+    <t>2024-05-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750241</t>
+  </si>
+  <si>
+    <t>Résolution du 24 mars 2025 établissant le cadre réglementaire des aides destinées à soutenir la coopération en matière d'information et de promotion des produits agricoles et alimentaires galiciens couverts par des systèmes de qualité mis en œuvre par les groupements de producteurs, dans le cadre du Plan stratégique 2023-2027 de la PAC, et lançant un appel à candidatures pour l'exercice budgétaire 2025.</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>2025-05-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823827</t>
+  </si>
+  <si>
+    <t>Résolution du 16 avril 2025 établissant le cadre réglementaire des aides aux programmes de qualité élaborés par les conseils de réglementation des appellations d'origine agroalimentaire et annonçant l'appel à candidatures pour 2025 (code de procédure)</t>
+  </si>
+  <si>
+    <t>2025-04-26</t>
+  </si>
+  <si>
+    <t>2025-05-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828643</t>
+  </si>
+  <si>
+    <t>Résolution du 17 juin 2025 établissant les bases réglementaires des aides aux exploitations agricoles appartenant à l’indication géographique protégée Faba de Lourenzá et lançant un appel à candidatures pour l’année 2025 (code de procédure MR302)</t>
+  </si>
+  <si>
+    <t>2025-06-28</t>
+  </si>
+  <si>
+    <t>2025-07-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842301</t>
+  </si>
+  <si>
+    <t>Résolution du 19 décembre 2025 établissant le cadre réglementaire des aides destinées à soutenir la coopération dans les activités d'information et de promotion des produits agricoles et alimentaires galiciens couverts par des systèmes de qualité</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
+    <t>2026-01-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877528</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le Département de la Culture, de l'Éducation, de la Formation professionnelle et des Universités et l'Université de Saint-Jacques-de-Compostelle (USC) pour finaliser les affectations des chercheurs principaux dans le cadre de deux programmes de subventions (ERC) 2023-2027</t>
+  </si>
+  <si>
+    <t>2023-01-01</t>
+  </si>
+  <si>
+    <t>2027-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704943</t>
+  </si>
+  <si>
+    <t>Accord pour la mise en œuvre de l'infrastructure de recherche universitaire</t>
+  </si>
+  <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/721409</t>
+  </si>
+  <si>
+    <t>Convention de collaboration entre le ministère de la Culture, de l'Éducation, de la Formation professionnelle et des Universités et le Conseil supérieur de la recherche scientifique (Conseil supérieur de la recherche scientifique) pour le développement des activités de l'Institut d'études galiciennes Padre Sarmiento.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/722242</t>
+  </si>
+  <si>
+    <t>Accord coa udc-usc-uvigo pour renforcer le personnel de gestion des transferts et l'innovation et la consolidation des structures de recherche</t>
+  </si>
+  <si>
+    <t>2026-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723129</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 janvier 2025 établissant les bases réglementaires pour l'octroi, sur une base non concurrentielle, de subventions visant à promouvoir l'innovation et la durabilité du commerce local et artisanal</t>
+  </si>
+  <si>
+    <t>2025-02-26</t>
+  </si>
+  <si>
+    <t>2025-03-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814563</t>
+  </si>
+  <si>
+    <t>Arrêté du 19 décembre 2023 établissant les bases réglementaires de l’aide visant à atténuer les dommages causés par les sangliers aux cultures agricoles et lançant un appel à candidatures pour l’année 2024 (code de procédure mt809e).</t>
+  </si>
+  <si>
+    <t>2024-01-18</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739234</t>
+  </si>
+  <si>
+    <t>Accord entre le ministère de la Promotion de l'emploi et de l'Égalité et la Fédération des écoles agricoles familiales de Galice pour le développement d'un projet pilote d'intégration de la formation</t>
+  </si>
+  <si>
+    <t>2023-10-08</t>
+  </si>
+  <si>
+    <t>2024-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720425</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le ministère de la Promotion de l'emploi et de l'Égalité et la Fédération galicienne du commerce pour la mise en œuvre d'actions de formation en vue de la qualification et de la requalification de la population active dans les secteurs stratégiques et du renforcement des capacités.</t>
+  </si>
+  <si>
+    <t>2024-01-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739663</t>
+  </si>
+  <si>
+    <t>Décrété le 25 juin 2024, le cadre réglementaire est établi pour l’octroi, dans un régime de concurrence, d’aides visant à promouvoir l’innovation, le progrès technologique et la compétitivité dans le secteur de l’aquaculture, cofinancées par le Fonds</t>
+  </si>
+  <si>
+    <t>2024-07-09</t>
+  </si>
+  <si>
+    <t>2024-08-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/772185</t>
+  </si>
+  <si>
+    <t>L'arrêté du 15 décembre 2023 établit les bases réglementaires de l'aide à la promotion de la souscription d'assurances agricoles dans la communauté autonome de Galice et est convoqué pour l'année 2024 (code de procédure mr443a).</t>
+  </si>
+  <si>
+    <t>2024-01-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/737939</t>
+  </si>
+  <si>
+    <t>Arrêté du 15 octobre 2024 établissant les bases réglementaires de l'aide aux organisations agricoles professionnelles et aux associations agricoles pour la réalisation d'activités d'intérêt agricole et annonçant l'appel à candidatures pour l'année 2024 (Code de procédure)</t>
+  </si>
+  <si>
+    <t>2024-10-18</t>
+  </si>
+  <si>
+    <t>2024-11-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/791659</t>
+  </si>
+  <si>
+    <t>Aide aux investissements dans la production et la commercialisation de produits vitivins</t>
+  </si>
+  <si>
+    <t>2024-12-13</t>
+  </si>
+  <si>
+    <t>2025-01-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801551</t>
+  </si>
+  <si>
+    <t>Arrêté du 20 décembre 2024 établissant les bases réglementaires des aides visant à promouvoir l'utilisation de machines agricoles dans le cadre d'un régime associatif en Galice, financé par l'Instrument de relance de l'Union européenne (EURI)</t>
+  </si>
+  <si>
+    <t>2025-01-16</t>
+  </si>
+  <si>
+    <t>2025-02-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808627</t>
+  </si>
+  <si>
+    <t>DÉCRET du 26 décembre 2024, établissant les bases réglementaires des aides à la promotion de la souscription d'assurances agricoles dans la Communauté autonome de Galice et convoquant les bénéficiaires pour l'année 2025 (Code de procédure MR443A)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808706</t>
+  </si>
+  <si>
+    <t>Arrêté du 11 juin 2025 établissant le cadre réglementaire des aides destinées aux jeunes agriculteurs, dans le cadre du Plan stratégique de la Politique agricole commune espagnole 2023-2027, cofinancé par le Fonds européen</t>
+  </si>
+  <si>
+    <t>2025-07-01</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841548</t>
+  </si>
+  <si>
+    <t>Arrêté du 21 août 2025 établissant les bases réglementaires des aides destinées à promouvoir l'utilisation commune d'installations et de matériels dans le cadre d'un système associatif, au titre du Plan stratégique de la Politique agricole commune</t>
+  </si>
+  <si>
+    <t>2025-08-25</t>
+  </si>
+  <si>
+    <t>2025-09-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853100</t>
+  </si>
+  <si>
+    <t>Arrêté du 18 septembre 2025 établissant le cadre réglementaire des aides aux organisations et associations agricoles professionnelles pour la réalisation d'activités d'intérêt agricole et lançant un appel à candidatures pour l'année 2025 (code de</t>
+  </si>
+  <si>
+    <t>2025-09-24</t>
+  </si>
+  <si>
+    <t>2025-10-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/858070</t>
+  </si>
+  <si>
+    <t>2025-12-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874009</t>
+  </si>
+  <si>
+    <t>Arrêté du 12 décembre 2025 établissant le cadre réglementaire des aides aux entités reconnues comme groupes de défense sanitaire de l'élevage (GDSE) en Galice et lançant un appel à candidatures pour l'année 2026-2027 (Code de procédure MR2)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878167</t>
+  </si>
+  <si>
+    <t>Arrêté du 29 décembre 2025, établissant les bases réglementaires des aides à la promotion de la souscription d'assurances agricoles dans la Communauté autonome de Galice et convoquant les sessions pour l'année 2026 (Code de procédure MR443A)</t>
+  </si>
+  <si>
+    <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881236</t>
+  </si>
+  <si>
+    <t>Aides aux investissements dans la transformation et la commercialisation des produits agricoles cofinancées par le Fonds européen agricole pour le développement rural (FEADER)</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881481</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 décembre 2025 établissant le cadre réglementaire des subventions compétitives pour les investissements de reboisement avec des essences feuillues et/ou conifères, cofinancées par le Fonds européen agricole pour le développement</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882176</t>
+  </si>
+  <si>
+    <t>DÉCRET du 30 décembre 2025 établissant les bases réglementaires des aides, par appel d'offres concurrentiel, pour la promotion et le soutien des groupements forestiers de producteurs forestiers gérés conjointement, cofinancés par le Fonds de l'UE</t>
+  </si>
+  <si>
+    <t>2026-01-21</t>
+  </si>
+  <si>
+    <t>2026-02-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882671</t>
+  </si>
+  <si>
+    <t>Règlement régissant la procédure d'octroi d'aides aux projets d'amélioration énergétique, destinées aux travailleurs indépendants et aux PME, sur le territoire de la Communauté autonome de Galice</t>
+  </si>
+  <si>
+    <t>2024-01-10</t>
+  </si>
+  <si>
+    <t>2024-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729217</t>
   </si>
   <si>
     <t>Cadre réglementaire et appel à candidatures pour 2024 pour des subventions destinées à des projets uniques visant à améliorer la durabilité énergétique des entreprises du secteur industriel de la province de La Corogne,</t>
   </si>
   <si>
     <t>2024-05-02</t>
   </si>
   <si>
     <t>2024-05-30</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757169</t>
   </si>
   <si>
     <t>Résolution du 18 mars 2024 établissant les bases réglementaires des aides à la nouvelle participation des agriculteurs aux systèmes de qualité, cofinancée par le Fonds européen agricole pour le développement rural (FEADER) dans le cadre du programme de développement</t>
   </si>
   <si>
     <t>2024-05-21</t>
   </si>
   <si>
     <t>2024-07-22</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761240</t>
   </si>
   <si>
     <t>Cadre réglementaire et appel à projets pour les économies d'énergie et l'amélioration de l'efficacité énergétique dans les entreprises galiciennes pour l'année 2024</t>
   </si>
   <si>
     <t>2024-07-16</t>
   </si>
   <si>
     <t>2024-09-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774451</t>
   </si>
   <si>
     <t>Cadre réglementaire des subventions aux projets d'infrastructures de stockage d'énergie favorisant l'électrification de la demande énergétique, pour l'année 2024, cofinancé par le FEDER</t>
   </si>
   <si>
     <t>2024-09-16</t>
   </si>
   <si>
-    <t>2024-11-18</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783976</t>
   </si>
   <si>
+    <t>Résolution du 23 décembre 2026 de l'Institut galicien de l'énergie établissant le cadre réglementaire des aides aux projets d'énergie photovoltaïque</t>
+  </si>
+  <si>
+    <t>2026-01-28</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881947</t>
+  </si>
+  <si>
+    <t>Aide à l’amélioration des capacités d’innovation et au développement technologique des entreprises en Galice, programme « Ticket Innova » pour l’année 2025</t>
+  </si>
+  <si>
+    <t>2025-01-20</t>
+  </si>
+  <si>
+    <t>2025-09-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807213</t>
+  </si>
+  <si>
+    <t>Réglementation relative aux aides destinées à améliorer la capacité d’innovation des entreprises en Galice, par le biais du financement d’activités intégrées aux plans de conception et d’innovation (programme Igape Innova)</t>
+  </si>
+  <si>
+    <t>2025-01-21</t>
+  </si>
+  <si>
+    <t>2025-02-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808279</t>
+  </si>
+  <si>
+    <t>Appel à projets, dans le cadre d'un système d'appel d'offres concurrentiel, portant sur des équipements destinés à l'utilisation d'énergies renouvelables et à l'amélioration de l'efficacité énergétique dans les entreprises de production agricole primaire</t>
+  </si>
+  <si>
+    <t>2024-04-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756070</t>
+  </si>
+  <si>
+    <t>ACCORD ENTRE L'INSTITUT GALICIEN DE PROMOTION ÉCONOMIQUE (IGAPE) ET L'ASSOCIATION POUR LA NUMÉRISATION DE L'INDUSTRIE EN GALICIENNE (DIHGIGAL), POUR LA CONTINUATION DU FINANCEMENT DES FRAIS DE GESTION ET DE COORDINATION DU PÔLE D'INNOVATION NUMÉRIQUE</t>
+  </si>
+  <si>
+    <t>2025-05-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837456</t>
+  </si>
+  <si>
+    <t>Résolution du 30 décembre 2025 approuvant les bases réglementaires pour l’octroi de l’aide IA360 visant à promouvoir l’innovation des entreprises dans un contexte de concurrence (IG408M)</t>
+  </si>
+  <si>
+    <t>2026-01-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880746</t>
+  </si>
+  <si>
+    <t>Résolution du 30 décembre 2025 relative aux bases réglementaires de l'aide à l'amélioration de la capacité d'innovation des entreprises en Galice 2026-2027 dans le cadre d'un système d'appel d'offres concurrentiel (IG408L)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880747</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre la première vice-présidence et le département de la présidence, de la justice et des sports et le conseil des organisations non gouvernementales, conformément à la première disposition transitoire du décret 168/2008 du 24 juillet, lequel est régi par l'agr</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742493</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742503</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le Département de l'Économie, de l'Industrie et de l'Innovation de la Xunta de Galicia et la Chambre Officielle de Commerce, d'Industrie, de Services et de Navigation de La Corogne pour l'élaboration d'un plan de formation pour le secteur commercial</t>
+  </si>
+  <si>
+    <t>2023-10-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/722071</t>
+  </si>
+  <si>
+    <t>L’arrêté du 11 janvier 2024 établit les bases réglementaires pour l’octroi, dans un régime de concurrence, de subventions à la transformation numérique, à l’innovation et à la modernisation du secteur commercial et artisanal, et prévoit les modalités suivantes :</t>
+  </si>
+  <si>
+    <t>2024-02-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741928</t>
+  </si>
+  <si>
     <t>Résolution du 16 décembre 2025 de l'Institut galicien de l'énergie approuvant le cadre réglementaire des aides aux projets d'économie d'énergie et d'efficacité énergétique dans les entreprises galiciennes</t>
   </si>
   <si>
-    <t>2026-01-30</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-09-15</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881665</t>
   </si>
   <si>
-    <t>Résolution du 23 décembre 2026 de l'Institut galicien de l'énergie établissant le cadre réglementaire des aides aux projets d'énergie photovoltaïque</t>
-[...56 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837456</t>
+    <t>Résolution du 30 décembre 2025 portant sur l'aide à la valorisation, à la seconde transformation et à l'éco-innovation des produits forestiers, ainsi qu'à la numérisation de la seconde transformation et de l'éco-innovation des produits forestiers.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886463</t>
   </si>
   <si>
     <t>Bases réglementaires Galicia Exporta Intermediate Bodies 2026, cofinancées par le FEDER, non concurrentielles, agricoles de minimis</t>
   </si>
   <si>
     <t>2026-09-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880740</t>
   </si>
   <si>
     <t>Bases réglementaires pour Ticket Innova 2026, concurrence non concurrentielle, seuil de minimis agricole</t>
   </si>
   <si>
     <t>2026-01-26</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880742</t>
   </si>
   <si>
-    <t>Résolution du 30 décembre 2025 approuvant les bases réglementaires pour l’octroi de l’aide IA360 visant à promouvoir l’innovation des entreprises dans un contexte de concurrence (IG408M)</t>
-[...19 lines deleted...]
-  <si>
     <t>Cadre réglementaire Reacciona 2026, cofinancé par le FEDER, non concurrentiel, agriculture de minimis</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880751</t>
   </si>
   <si>
-    <t>Accord de collaboration entre la première vice-présidence et le département de la présidence, de la justice et des sports et le conseil des organisations non gouvernementales, conformément à la première disposition transitoire du décret 168/2008 du 24 juillet, lequel est régi par l'agr</t>
-[...152 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814563</t>
+    <t>Arrêté du 29 décembre 2025 établissant les bases réglementaires du programme Galicia Suma Talento: Empléate d'incitations à l'embauche dans les entreprises ordinaires, et procédant à son appel à candidatures pour l'année 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885613</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 décembre 2025 établissant le cadre réglementaire du programme d'incitation pour les entreprises classées comme initiatives d'emploi à forte intensité technologique (IEBT) et annonçant son appel à candidatures pour l'année 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885416</t>
   </si>
   <si>
     <t>Arrêté du 21 novembre 2025 établissant les bases réglementaires de l’aide visant à atténuer les dommages causés par les sangliers aux cultures agricoles et lançant un appel à candidatures pour l’année 2026 (code de procédure MT809E)</t>
   </si>
   <si>
     <t>2025-10-11</t>
   </si>
   <si>
     <t>2026-10-10</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871824</t>
-  </si>
-[...298 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891035</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1049,54 +1073,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H65"/>
+  <dimension ref="A1:H67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H65"/>
+      <selection activeCell="A1" sqref="A1:H67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="480.026" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1250,1551 +1274,1603 @@
       </c>
       <c r="C7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="D8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>36</v>
-      </c>
-[...13 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="C9" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>40</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="D10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>44</v>
-      </c>
-[...13 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="C11" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="D11" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>48</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="C12" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="D12" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>52</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="C13" s="1" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>115</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>56</v>
+        <v>91</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>111</v>
+        <v>129</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>141</v>
+        <v>96</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>142</v>
+        <v>83</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>32</v>
+        <v>155</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>152</v>
+        <v>24</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>108</v>
+        <v>166</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
-        <v>150</v>
+        <v>180</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>35</v>
+        <v>122</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>119</v>
+        <v>184</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>35</v>
+        <v>185</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>119</v>
+        <v>189</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>178</v>
+        <v>190</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>185</v>
+        <v>67</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>189</v>
+        <v>87</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>193</v>
+        <v>35</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>197</v>
+        <v>23</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>196</v>
+        <v>207</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>197</v>
+        <v>91</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>69</v>
+        <v>207</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>59</v>
+        <v>91</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>69</v>
+        <v>211</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>185</v>
+        <v>91</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>69</v>
+        <v>214</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>59</v>
+        <v>91</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>208</v>
+        <v>83</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>212</v>
+        <v>18</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>213</v>
+        <v>19</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>69</v>
+        <v>184</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>66</v>
+        <v>222</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="B64" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="C64" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>226</v>
+        <v>23</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>