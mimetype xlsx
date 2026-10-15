--- v0 (2026-06-24)
+++ v1 (2026-10-15)
@@ -12,158 +12,170 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
+    <t>Subvention pour l'intégration coopérative dans le CV</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Régional</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890460</t>
+  </si>
+  <si>
     <t>Subventions pour l'intégration coopérative dans le CV</t>
   </si>
   <si>
     <t>2023-02-23</t>
   </si>
   <si>
-    <t>Si</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/676897</t>
   </si>
   <si>
     <t>Aide aux organisations agricoles professionnelles</t>
   </si>
   <si>
     <t>2023-02-22</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/677552</t>
   </si>
   <si>
     <t>Résolution du 15 mars 2023 du conseiller adjoint portant publication de la ligne budgétaire et du montant maximal pour l'exercice 2023 de l'arrêté n° 10/2011 du 24 mars du ministère de l'Agriculture, de la Pêche et de l'Alimentation</t>
   </si>
   <si>
     <t>2023-01-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/683107</t>
   </si>
   <si>
     <t>Chaire S8970000 d'agroécologie et de qualité agroalimentaire (UPV) JL Porcuna</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/707925</t>
   </si>
   <si>
     <t>Utilisation rationnelle de l'eau et amélioration de l'efficacité énergétique dans l'irrigation</t>
   </si>
   <si>
     <t>2023-12-22</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/733558</t>
   </si>
   <si>
     <t>SUBVENTIONS POUR L'INTÉGRATION DES COOPÉRATIVES AGROALIMENTAIRES DANS LE CV</t>
   </si>
   <si>
     <t>2024-05-13</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763626</t>
   </si>
   <si>
-    <t>Subvention pour l'intégration coopérative dans le CV</t>
-[...5 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890460</t>
+    <t>Résolution du ministère de l'Agriculture, de l'Eau, de l'Élevage et de la Pêche annonçant l'appel à candidatures pour l'aide à la certification de la production biologique dans la Communauté valencienne pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906008</t>
   </si>
   <si>
     <t>Résolution du ministère de l'Agriculture, de l'Eau, de l'Élevage et de la Pêche annonçant l'appel à candidatures pour l'aide à la certification de la production biologique dans la Communauté valencienne pour l'année 2025</t>
   </si>
   <si>
     <t>2025-05-13</t>
   </si>
   <si>
     <t>2025-06-02</t>
-  </si>
-[...1 lines deleted...]
-    <t>No</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831390</t>
   </si>
   <si>
     <t>RÉSOLUTION du 19 août 2024 de la Direction générale de la production agricole et animale, portant demande une aide à la promotion des races indigènes menacées dans la Communauté valencienne pour l'année 2024.</t>
   </si>
   <si>
     <t>2024-09-04</t>
   </si>
   <si>
     <t>2024-10-04</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782898</t>
   </si>
   <si>
     <t>Accord de collaboration entre le ministère de l'Agriculture, de l'Eau, de l'Élevage et de la Pêche et l'AINIA, pour l'étude de la gestion de l'azote dans les déjections animales par la technologie de la digestion anaérobie dans la Communauté valencienne</t>
   </si>
   <si>
     <t>2024-01-02</t>
   </si>
   <si>
     <t>2024-11-20</t>
   </si>
@@ -617,54 +629,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H23"/>
+  <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H23"/>
+      <selection activeCell="A1" sqref="A1:H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="305.497" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -738,127 +750,127 @@
       <c r="B4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C7" s="1"/>
       <c r="D7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="C8" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C8" s="1"/>
       <c r="D8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>34</v>
@@ -937,129 +949,129 @@
       </c>
       <c r="B12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C14" s="1" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
@@ -1070,106 +1082,106 @@
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1" t="s">
@@ -1219,50 +1231,76 @@
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>84</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>