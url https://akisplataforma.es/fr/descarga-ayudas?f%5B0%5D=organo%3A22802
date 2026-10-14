--- v0 (2026-06-24)
+++ v1 (2026-10-14)
@@ -12,106 +12,142 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
     <t>Appel à projets pour des subventions visant à améliorer la compétitivité des PME du secteur du commerce de détail.</t>
   </si>
   <si>
     <t>2024-05-10</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>Régional</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760303</t>
   </si>
   <si>
+    <t>RÉSOLUTION du 19 février 2026 du Directeur de l'Agence valencienne de développement et de garantie agricoles, approuvant l'appel à l'aide pour la restructuration et la conversion des vignobles de la Communauté valencienne pour des opérations qui finalisent</t>
+  </si>
+  <si>
+    <t>2026-02-27</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888572</t>
+  </si>
+  <si>
+    <t>Résolution du 16 avril 2026 du Directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant l'aide à l'intervention dans le secteur apicole pour l'année 2026 dans la Communauté valencienne.</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899271</t>
+  </si>
+  <si>
+    <t>Résolution du 7 avril 2026 du directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant une aide à la vendange verte des raisins destinés à la vinification, année 2026</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/897279</t>
+  </si>
+  <si>
     <t>Résolution du 15 février 2024 du directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant une aide à la distillation des sous-produits de la vinification, campagne 2023/2024</t>
   </si>
   <si>
     <t>2024-02-22</t>
   </si>
   <si>
     <t>2024-07-20</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744366</t>
   </si>
   <si>
     <t>Subvention pour la mise en œuvre de l'intervention dans le secteur vitivinicole dans le cadre du plan stratégique de la politique agricole commune</t>
   </si>
   <si>
     <t>2024-04-29</t>
   </si>
   <si>
     <t>2024-05-28</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756272</t>
   </si>
   <si>
     <t>Résolution du 22 avril 2024 du directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant l'appel à l'aide pour l'intervention dans le secteur apicole pour l'année 2024 dans la Communauté valencienne.</t>
   </si>
   <si>
     <t>2024-05-20</t>
   </si>
   <si>
     <t>2024-06-19</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761038</t>
@@ -201,62 +237,50 @@
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830964</t>
   </si>
   <si>
     <t>Résolution du 15 mai 2025 du directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant l'appel à candidatures pour une aide à la coopération dans le cadre des interventions de développement rural du Plan stratégique pour l'année 2025</t>
   </si>
   <si>
     <t>2025-05-23</t>
   </si>
   <si>
     <t>2025-06-22</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833015</t>
   </si>
   <si>
     <t>Résolution du 23 décembre 2025 du Directeur de l'Agence valencienne de développement et de garantie agricoles, portant appel anticipé à une demande d'aide pour l'exercice financier 2026 en faveur des activités d'information et de promotion des systèmes de qualité agroalimentaire.</t>
   </si>
   <si>
     <t>2026-01-15</t>
   </si>
   <si>
     <t>2026-02-05</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880609</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888572</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -563,54 +587,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H15"/>
+  <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H15"/>
+      <selection activeCell="A1" sqref="A1:H17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="339.631" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -676,53 +700,51 @@
         <v>12</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G4" s="1"/>
       <c r="H4" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>12</v>
@@ -967,50 +989,102 @@
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>