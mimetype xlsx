--- v0 (2026-06-24)
+++ v1 (2026-10-14)
@@ -12,91 +12,100 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="262">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
+    <t>Subvention pour l'intégration coopérative dans le CV</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Régional</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890460</t>
+  </si>
+  <si>
     <t>Appel à projets pour des subventions visant à améliorer la compétitivité des PME du secteur du commerce de détail.</t>
   </si>
   <si>
     <t>2024-05-10</t>
   </si>
   <si>
-    <t>Si</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760303</t>
   </si>
   <si>
     <t>Subventions pour l'intégration coopérative dans le CV</t>
   </si>
   <si>
     <t>2023-02-23</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/676897</t>
   </si>
   <si>
     <t>Aide aux organisations agricoles professionnelles</t>
   </si>
   <si>
     <t>2023-02-22</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/677552</t>
   </si>
   <si>
     <t>Résolution du 15 mars 2023 du conseiller adjoint portant publication de la ligne budgétaire et du montant maximal pour l'exercice 2023 de l'arrêté n° 10/2011 du 24 mars du ministère de l'Agriculture, de la Pêche et de l'Alimentation</t>
   </si>
   <si>
     <t>2023-01-01</t>
@@ -182,71 +191,143 @@
   <si>
     <t>PROMOUVOIR L'ACTION CLIMATIQUE LOCALE PAR LE BIAIS DU PLAN D'ACTION CLIMATIQUE ET ÉNERGIE EN 2024</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757379</t>
   </si>
   <si>
     <t>Accord de collaboration entre la Generalitat, par l'intermédiaire de la présidence, et la fédération valencienne des communes et provinces pour le financement d'un programme d'aide, de collaboration et de conseil en matière de dépeuplement.</t>
   </si>
   <si>
     <t>2023-05-29</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/699117</t>
   </si>
   <si>
     <t>Accord de coopération entre la Generalitat et l'Université Jaume I de Castellón, pour la promotion de la recherche et des études sur l'innovation par le biais de la Chaire de développement durable</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705673</t>
   </si>
   <si>
-    <t>Subvention pour l'intégration coopérative dans le CV</t>
-[...5 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890460</t>
+    <t>RÉSOLUTION du 19 février 2026 du Directeur de l'Agence valencienne de développement et de garantie agricoles, approuvant l'appel à l'aide pour la restructuration et la conversion des vignobles de la Communauté valencienne pour des opérations qui finalisent</t>
+  </si>
+  <si>
+    <t>2026-02-27</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888572</t>
+  </si>
+  <si>
+    <t>Résolution du 16 avril 2026 du Directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant l'aide à l'intervention dans le secteur apicole pour l'année 2026 dans la Communauté valencienne.</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899271</t>
+  </si>
+  <si>
+    <t>Résolution du 7 avril 2026 du directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant une aide à la vendange verte des raisins destinés à la vinification, année 2026</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/897279</t>
+  </si>
+  <si>
+    <t>Résolution du 23 mars 2026 de la Présidence d'IVACE annonçant l'octroi de subventions aux entreprises pour des projets d'innovation de PME (INNOVA-CV) pour l'année 2026, financées par l'UE via le FEDER.</t>
+  </si>
+  <si>
+    <t>2026-03-28</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894907</t>
+  </si>
+  <si>
+    <t>Assimilation des technologies de pointe et leur diffusion dans le système d’innovation valencien REG (UE) 651/2014</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895064</t>
+  </si>
+  <si>
+    <t>Résolution du ministère de l'Agriculture, de l'Eau, de l'Élevage et de la Pêche annonçant l'appel à candidatures pour l'aide à la certification de la production biologique dans la Communauté valencienne pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906008</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION 22/05/2026 du président de l'IVACE, portant demande de subventions pour des projets d'investissement transformateurs en matière de numérisation dans les entreprises industrielles de taille moyenne et intermédiaire de la Communauté valencienne pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907880</t>
   </si>
   <si>
     <t>Résolution du 15 février 2024 du directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant une aide à la distillation des sous-produits de la vinification, campagne 2023/2024</t>
   </si>
   <si>
     <t>2024-02-22</t>
   </si>
   <si>
     <t>2024-07-20</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744366</t>
   </si>
   <si>
     <t>Subvention pour la mise en œuvre de l'intervention dans le secteur vitivinicole dans le cadre du plan stratégique de la politique agricole commune</t>
   </si>
   <si>
     <t>2024-04-29</t>
   </si>
   <si>
     <t>2024-05-28</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756272</t>
   </si>
   <si>
     <t>Résolution du 22 avril 2024 du directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant l'appel à l'aide pour l'intervention dans le secteur apicole pour l'année 2024 dans la Communauté valencienne.</t>
   </si>
   <si>
     <t>2024-05-20</t>
   </si>
   <si>
     <t>2024-06-19</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761038</t>
@@ -404,53 +485,50 @@
   <si>
     <t>2025-07-07</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838853</t>
   </si>
   <si>
     <t>Stimuler les marchés publics innovants (MPI) L2 SANS AIDE D'ÉTAT</t>
   </si>
   <si>
     <t>2025-06-10</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838858</t>
   </si>
   <si>
     <t>Actions complémentaires pour promouvoir et renforcer l'innovation. MINIMIS</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838867</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838869</t>
   </si>
   <si>
-    <t>Assimilation des technologies de pointe et leur diffusion dans le système d’innovation valencien REG (UE) 651/2014</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838871</t>
   </si>
   <si>
     <t>Résolution du ministère de l'Agriculture, de l'Eau, de l'Élevage et de la Pêche annonçant l'appel à candidatures pour l'aide à la certification de la production biologique dans la Communauté valencienne pour l'année 2025</t>
   </si>
   <si>
     <t>2025-05-13</t>
   </si>
   <si>
     <t>2025-06-02</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831390</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2024-11-16</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752940</t>
   </si>
   <si>
     <t>Modalités de l’appel à projets innovants du programme d’accélération « AGRO·LAB TONOWASTE » promu par VALÈNCIA INNOVATION CAPITAL</t>
@@ -476,50 +554,62 @@
   <si>
     <t>CONVENTION DE COLLABORATION ENTRE LABORA (SERVICE VALENCIEN DE L'EMPLOI ET DE LA FORMATION) ET AIMPLAS (ASSOCIATION POUR LA RECHERCHE SUR LES MATÉRIAUX PLASTIQUES ET LES PRODUITS CONNEXES) POUR LA MISE EN ŒUVRE D'ACTIONS DE FORMATION DESTINÉES PRINCIPALEMENT AUX PERSONNES SANS EMPLOI DU SECTEUR</t>
   </si>
   <si>
     <t>2024-05-14</t>
   </si>
   <si>
     <t>2024-06-13</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759575</t>
   </si>
   <si>
     <t>Résolution du 30 avril 2024 du Président de l'IVACE, appelant à une aide dans le domaine des énergies renouvelables, inscrite au budget 2024 et cofinancée par l'Union européenne via le Fonds européen de développement régional.</t>
   </si>
   <si>
     <t>2024-05-15</t>
   </si>
   <si>
     <t>2024-06-28</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760235</t>
   </si>
   <si>
+    <t>Résolution du 2 février 2026 de la Présidence annonçant des subventions pour l'embauche de jeunes en vue de l'internationalisation des PME de la Communauté valencienne, financées par le programme Fonds social européen Plus, exercice 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
+  </si>
+  <si>
     <t>Accord entre le ministère de la Santé et PS et FRS pour le développement d'un projet d'innovation</t>
   </si>
   <si>
     <t>2024-04-04</t>
   </si>
   <si>
     <t>2024-06-21</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751688</t>
   </si>
   <si>
     <t>RÉSOLUTION du 19 août 2024 de la Direction générale de la production agricole et animale, portant demande une aide à la promotion des races indigènes menacées dans la Communauté valencienne pour l'année 2024.</t>
   </si>
   <si>
     <t>2024-09-04</t>
   </si>
   <si>
     <t>2024-10-04</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782898</t>
   </si>
   <si>
     <t>Accord de collaboration entre le ministère de l'Agriculture, de l'Eau, de l'Élevage et de la Pêche et l'AINIA, pour l'étude de la gestion de l'azote dans les déjections animales par la technologie de la digestion anaérobie dans la Communauté valencienne</t>
@@ -605,53 +695,50 @@
   <si>
     <t>2025-06-04</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832542</t>
   </si>
   <si>
     <t>Résolution du 14 novembre 2025 de la Direction générale de la production agricole et d'élevage, qui lance des appels anticipés à l'aide pour l'amélioration de la compétitivité et de la durabilité des élevages dans la Communauté valencienne pour l'année 2026.</t>
   </si>
   <si>
     <t>2025-11-24</t>
   </si>
   <si>
     <t>2026-01-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869502</t>
   </si>
   <si>
     <t>RÉSOLUTION DE LA DG Production agricole et d'élevage, par laquelle l'aide prévue par l'arrêté 6/2024, qui approuve l'aide compensatoire pour «Xylella fastidiosa», est annoncée par anticipation pour l'année 2026.</t>
   </si>
   <si>
     <t>2026-01-07</t>
   </si>
   <si>
-    <t>2026-02-07</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874765</t>
   </si>
   <si>
     <t>RÉSOLUTION du ministère de l'Agriculture, de l'Eau, de l'Élevage et de la Pêche portant demande anticipée, pour l'année 2026, l'aide aux conseils de réglementation ou aux organismes de gestion des produits agroalimentaires de qualité différenciée.</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880385</t>
   </si>
   <si>
     <t>INSTITUT DE CONSERVATION, DE RESTAURATION ET DE RECHERCHE DE VALENCIÀ, POUR LE FINANCEMENT DES INVESTISSEMENTS ET DES OPÉRATIONS DE CAPITAL DE L'ENTITÉ</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764650</t>
   </si>
   <si>
     <t>Résolution du 8 mai 2024 du président de l'IVACE annonçant des subventions pour la promotion des installations d'autoconsommation d'énergie électrique dans les communautés d'énergies renouvelables, imputée au budget 2024</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758845</t>
@@ -710,75 +797,51 @@
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761670</t>
   </si>
   <si>
     <t>CONVENTION DE COOPÉRATION ÉDUCATIVE ENTRE LA GENERALITAT, PAR L'INTERMÉDIAIRE DU MINISTÈRE DE L'AGRICULTURE, DE L'ÉLEVAGE ET DE LA PÊCHE ET L'UNIVERSITÉ CEU CARDENAL HERRERA, POUR LA MISE EN ŒUVRE DE STAGES DE FORMATION SUBVENTIONNÉS AU COURS DE L'ANNÉE 2024</t>
   </si>
   <si>
     <t>2024-05-17</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761911</t>
   </si>
   <si>
     <t>CONVENTION DE COOPÉRATION ÉDUCATIVE ENTRE LA GENERALITAT, PAR L'INTERMÉDIAIRE DU MINISTÈRE DE L'AGRICULTURE, DE L'ÉLEVAGE ET DE LA PÊCHE ET L'UNIVERSITÉ MIGUEL HERNÁNDEZ D'ELCHE, POUR LA MISE EN ŒUVRE DE STAGES DE FORMATION SUBVENTIONNÉS AU COURS DE L'ANNÉE 2024</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763059</t>
   </si>
   <si>
     <t>Résolution du 5 février 2026 de la Présidence de l'IVACE annonçant l'appel à candidatures pour des subventions aux entreprises pour des projets de R&amp;D pour l'année 2026, avec un financement de l'UE via le FEDER.</t>
   </si>
   <si>
     <t>2026-02-12</t>
   </si>
   <si>
-    <t>2026-03-31</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885694</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1085,54 +1148,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H73"/>
+  <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H73"/>
+      <selection activeCell="A1" sqref="A1:H79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="349.058" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1230,293 +1293,293 @@
       <c r="B5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>30</v>
-      </c>
-[...13 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="1"/>
       <c r="D9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>54</v>
       </c>
@@ -1584,53 +1647,51 @@
         <v>12</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G20" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G20" s="1"/>
       <c r="H20" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>12</v>
@@ -1651,1364 +1712,1520 @@
       </c>
       <c r="D22" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H23" s="1" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="C24" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="D24" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H24" s="1" t="s">
         <v>82</v>
-      </c>
-[...13 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="C25" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="D25" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H25" s="1" t="s">
         <v>86</v>
-      </c>
-[...13 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="C26" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="D26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H26" s="1" t="s">
         <v>90</v>
-      </c>
-[...13 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B27" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B27" s="1" t="s">
+      <c r="C27" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="D27" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H27" s="1" t="s">
         <v>94</v>
-      </c>
-[...13 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B28" s="1" t="s">
+      <c r="C28" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="D28" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H28" s="1" t="s">
         <v>98</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B29" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="C29" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="D29" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H29" s="1" t="s">
         <v>102</v>
-      </c>
-[...13 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B30" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B30" s="1" t="s">
+      <c r="C30" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H30" s="1" t="s">
         <v>106</v>
-      </c>
-[...13 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B31" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="C31" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="D31" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H31" s="1" t="s">
         <v>110</v>
-      </c>
-[...13 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B32" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B32" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>106</v>
+        <v>129</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>116</v>
+        <v>137</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>116</v>
+        <v>137</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>127</v>
+        <v>145</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="C43" s="1"/>
+        <v>152</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>133</v>
+      </c>
       <c r="D43" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
-        <v>154</v>
+        <v>76</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B48" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="B48" s="1" t="s">
+      <c r="C48" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="C48" s="1" t="s">
+      <c r="D48" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H48" s="1" t="s">
         <v>164</v>
-      </c>
-[...13 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B49" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="B49" s="1" t="s">
+      <c r="C49" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="C49" s="1" t="s">
+      <c r="D49" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H49" s="1" t="s">
         <v>168</v>
-      </c>
-[...13 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="C50" s="1"/>
       <c r="D50" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
-        <v>17</v>
+        <v>176</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>90</v>
+        <v>182</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>101</v>
+        <v>186</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
-        <v>132</v>
+        <v>192</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>133</v>
+        <v>193</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>134</v>
+        <v>194</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>97</v>
+        <v>197</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
-        <v>199</v>
+        <v>20</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>105</v>
+        <v>205</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>106</v>
+        <v>206</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>44</v>
+        <v>209</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>202</v>
+        <v>117</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>147</v>
+        <v>212</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>205</v>
+        <v>128</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>44</v>
+        <v>206</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
-        <v>209</v>
+        <v>158</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>210</v>
+        <v>159</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>211</v>
+        <v>160</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>214</v>
+        <v>124</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>221</v>
+        <v>181</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>109</v>
+        <v>132</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>30</v>
+        <v>133</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>226</v>
+        <v>47</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>30</v>
+        <v>231</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>29</v>
+        <v>173</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>30</v>
+        <v>234</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="B71" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C71" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="C71" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D71" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>197</v>
+        <v>243</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>240</v>
+        <v>245</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H77" s="1" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H78" s="1" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>